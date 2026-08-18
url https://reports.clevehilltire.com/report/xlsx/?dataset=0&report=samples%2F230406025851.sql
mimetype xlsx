--- v0 (2026-04-24)
+++ v1 (2026-08-18)
@@ -60,168 +60,168 @@
   <si>
     <t>KLY-356674026</t>
   </si>
   <si>
     <t>225/65R17 102H KELLY EDGE A/S 55K</t>
   </si>
   <si>
     <t>FAS-003019</t>
   </si>
   <si>
     <t>225/65R17 102T FIRESTONE ALL SEASON 55K</t>
   </si>
   <si>
     <t>PIR-3445900</t>
   </si>
   <si>
     <t>235/45R/18 Pirelli Pzero All Season 94V</t>
   </si>
   <si>
     <t>GYR-741178681</t>
   </si>
   <si>
     <t>275/60R20 115S WRANGER TRAILRUNNER AT 55</t>
   </si>
   <si>
+    <t>TPA-26161</t>
+  </si>
+  <si>
+    <t>225/65R17 102H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
     <t>AGL-72022</t>
   </si>
   <si>
     <t>LT225/75R16 E AGILIS CROSSCLIMATE</t>
   </si>
   <si>
     <t>KLY-356221030</t>
   </si>
   <si>
     <t>235/55R17 99H KELLY EDGE A/S PERF 55K</t>
   </si>
   <si>
-    <t>TPA-26161</t>
-[...4 lines deleted...]
-  <si>
     <t>GYR-151093203</t>
   </si>
   <si>
     <t>P265/50R20 107T GOODYR FORTERA 60K</t>
   </si>
   <si>
     <t>GYR-183934470</t>
   </si>
   <si>
     <t>P275/60R20 114S WRANGLER SRA BSW 50K</t>
   </si>
   <si>
     <t>RT4-1549498</t>
   </si>
   <si>
     <t>205/70R16 97T ALTIMAX RT43 75K</t>
   </si>
   <si>
     <t>CON-1549693</t>
   </si>
   <si>
     <t>205/70R16 96H PRO CONTACT 60K RHZ</t>
   </si>
   <si>
+    <t>GYR-734006640</t>
+  </si>
+  <si>
+    <t>265/65R18 114T WRANGLER TERRITORY AT BSW</t>
+  </si>
+  <si>
     <t>KLY-356674081</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING A/S 22565R17 102H</t>
   </si>
   <si>
     <t>CON-1548262</t>
   </si>
   <si>
     <t>215/55R18 94H PRO CONTACT 60K RHZ</t>
   </si>
   <si>
-    <t>GYR-734006640</t>
-[...4 lines deleted...]
-  <si>
     <t>RT4-15576250000</t>
   </si>
   <si>
     <t>205/70R16 97T ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>DHL-023716</t>
   </si>
   <si>
     <t>P285/45R22 110H DUELLER HL ALENZA 65K</t>
   </si>
   <si>
+    <t>FAS-013343</t>
+  </si>
+  <si>
+    <t>225/65R17 102H FIRESTONE ALL SEASON 55K</t>
+  </si>
+  <si>
     <t>KLY-356272030</t>
   </si>
   <si>
     <t>205/55R16 91H KELLY EDGE A/S PERF 55K</t>
   </si>
   <si>
     <t>LAT-34657</t>
   </si>
   <si>
     <t>P225/65R17 100T MICH LATITUDE TOUR BW 65</t>
   </si>
   <si>
-    <t>FAS-013343</t>
-[...4 lines deleted...]
-  <si>
     <t>740-112345</t>
   </si>
   <si>
     <t>Fs  Fr710 Bl</t>
   </si>
   <si>
+    <t>KLY-356674107</t>
+  </si>
+  <si>
+    <t>225/65R17 EDGE TOURING PLUS</t>
+  </si>
+  <si>
     <t>GYR-183558436</t>
   </si>
   <si>
     <t>P265/60R18 109T GDYR WRANGLER SRA BW 50K</t>
   </si>
   <si>
     <t>GYR-706038163</t>
   </si>
   <si>
     <t>P235/45R18 94V EAGLE LS-2 VSB SL</t>
   </si>
   <si>
     <t>GYR-183102217</t>
   </si>
   <si>
     <t>P275/55R20 111S WRANGLER SR-A BW 50K</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gy Wrangler Fortitude Ht Bsl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -567,387 +567,387 @@
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2">
-        <v>17062</v>
+        <v>17391</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>2026</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3">
         <v>8174</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>5192</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
         <v>2026</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>4563</v>
+        <v>4613</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>4171</v>
+        <v>4478</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>2026</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
-        <v>4166</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>3968</v>
+        <v>4166</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>3933</v>
+        <v>3968</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>2026</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>3498</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>3387</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>3384</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>3245</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>2026</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>3052</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>2026</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>2968</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>2026</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>2964</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>2026</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>2813</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>2026</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
-        <v>2702</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>2026</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>2662</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>2026</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>2634</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>2026</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>2621</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>2026</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>2619</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>2026</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
-        <v>2564</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>2026</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
-        <v>2555</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>2026</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
-        <v>2481</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>2026</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
-        <v>2460</v>
+        <v>2481</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:D26"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>