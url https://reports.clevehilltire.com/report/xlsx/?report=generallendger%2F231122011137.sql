--- v0 (2026-04-19)
+++ v1 (2026-06-19)
@@ -9,86 +9,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$D$245</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$E$251</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="501">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="514">
   <si>
     <t>accountcode</t>
   </si>
   <si>
     <t>accountname</t>
   </si>
   <si>
     <t>group_</t>
   </si>
   <si>
     <t>accounttype</t>
   </si>
   <si>
+    <t>department_required</t>
+  </si>
+  <si>
     <t>Default Account Sales (system)</t>
   </si>
   <si>
     <t>Sales</t>
   </si>
   <si>
+    <t>1000-26</t>
+  </si>
+  <si>
+    <t>Bank - First Commonwealth</t>
+  </si>
+  <si>
+    <t>Cash</t>
+  </si>
+  <si>
     <t>1000-29</t>
   </si>
   <si>
     <t>Cash - KeyBank (OP)</t>
   </si>
   <si>
-    <t>Cash</t>
-[...1 lines deleted...]
-  <si>
     <t>1000-30</t>
   </si>
   <si>
     <t>Cash - KeyBank (CC)</t>
   </si>
   <si>
     <t>1050-0</t>
   </si>
   <si>
     <t>Accounts Receivable</t>
   </si>
   <si>
     <t>1070-2</t>
   </si>
   <si>
     <t>Intercompany - Mogadore Wholesale</t>
   </si>
   <si>
     <t>Intercompany Balances</t>
   </si>
   <si>
     <t>1070-21</t>
   </si>
   <si>
     <t>Intercompany - Cleve-Hill Tire of Buffalo</t>
@@ -924,101 +933,104 @@
   <si>
     <t>Vendor Rebates - Flynn's</t>
   </si>
   <si>
     <t>6950-0</t>
   </si>
   <si>
     <t>Vendor Rebates - OmniSource</t>
   </si>
   <si>
     <t>6990-0</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates</t>
   </si>
   <si>
     <t>6990-1</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Michelin</t>
   </si>
   <si>
     <t>6990-10</t>
   </si>
   <si>
-    <t>Tire Manufacturer Rebates - Cooper</t>
+    <t>Tire Manufacturer Rebates - Hercules</t>
   </si>
   <si>
     <t>6990-11</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Pirelli</t>
   </si>
   <si>
     <t>6990-12</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Hankook</t>
   </si>
   <si>
     <t>6990-13</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Nitto</t>
   </si>
   <si>
     <t>6990-14</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Toyo</t>
   </si>
   <si>
     <t>6990-15</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - GT Radial</t>
   </si>
   <si>
     <t>6990-16</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Atturo</t>
   </si>
   <si>
     <t>6990-17</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Mickey Thompson</t>
   </si>
   <si>
     <t>6990-18</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Nokian</t>
   </si>
   <si>
+    <t>6990-19</t>
+  </si>
+  <si>
     <t>6990-2</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Goodyear</t>
   </si>
   <si>
     <t>6990-3</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Continental</t>
   </si>
   <si>
     <t>6990-4</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - BSFS</t>
   </si>
   <si>
     <t>6990-5</t>
   </si>
   <si>
     <t>Tire Manufacturer Rebates - Mastercraft</t>
   </si>
   <si>
     <t>6990-6</t>
@@ -1407,50 +1419,59 @@
   <si>
     <t>7520-1</t>
   </si>
   <si>
     <t>Building Expenses - Repairs</t>
   </si>
   <si>
     <t>7520-2</t>
   </si>
   <si>
     <t>Building Expenses - Misc</t>
   </si>
   <si>
     <t>7520-3</t>
   </si>
   <si>
     <t>Building Expenses - Snow Removal &amp; Landscaping</t>
   </si>
   <si>
     <t>7520-4</t>
   </si>
   <si>
     <t>Building Expenses - Alarm &amp; Security</t>
   </si>
   <si>
+    <t>7521-0</t>
+  </si>
+  <si>
+    <t>Commercial/Property Insurance</t>
+  </si>
+  <si>
+    <t>Expenses</t>
+  </si>
+  <si>
     <t>7530-0</t>
   </si>
   <si>
     <t>Property Tax Expense</t>
   </si>
   <si>
     <t>7540-0</t>
   </si>
   <si>
     <t>Tax Fees &amp; Discounts</t>
   </si>
   <si>
     <t>7540-1</t>
   </si>
   <si>
     <t>Tax Fees &amp; Discounts - Sales Tax</t>
   </si>
   <si>
     <t>7540-2</t>
   </si>
   <si>
     <t>Tax Fees &amp; Discounts - Tire Tax</t>
   </si>
   <si>
     <t>7540-3</t>
@@ -1513,50 +1534,68 @@
     <t>Bad Debt Expenses - Disputed Charges</t>
   </si>
   <si>
     <t>7800-0</t>
   </si>
   <si>
     <t>Bank Fees</t>
   </si>
   <si>
     <t>7800-1</t>
   </si>
   <si>
     <t>Bank Fees - Misc</t>
   </si>
   <si>
     <t>7800-2</t>
   </si>
   <si>
     <t>Bank Fees - Interest</t>
   </si>
   <si>
     <t>7810-0</t>
   </si>
   <si>
     <t>Credit Card Fees</t>
+  </si>
+  <si>
+    <t>7810-1</t>
+  </si>
+  <si>
+    <t>Credit Card Fees - MP Monthly Fees</t>
+  </si>
+  <si>
+    <t>7810-2</t>
+  </si>
+  <si>
+    <t>Credit Card Fees - Visa/Mastercard Fees</t>
+  </si>
+  <si>
+    <t>7810-6</t>
+  </si>
+  <si>
+    <t>Credit Card Fees - CFNA CC Fees</t>
   </si>
   <si>
     <t>7950-0</t>
   </si>
   <si>
     <t>Charitable Contributions</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1869,3488 +1908,4326 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D245"/>
+  <dimension ref="A1:E251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="D2">
         <v>0</v>
       </c>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
         <v>9</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5">
         <v>0</v>
       </c>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9">
+        <v>0</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11">
+        <v>0</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
         <v>15</v>
       </c>
-      <c r="D8">
-[...68 lines deleted...]
-      </c>
       <c r="D13">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" t="s">
         <v>33</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C26" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" t="s">
         <v>58</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C29" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C30" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C31" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B32" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C32" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:4">
+      <c r="E32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C33" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34">
+      <c r="E33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" t="s">
+        <v>58</v>
+      </c>
+      <c r="D34">
+        <v>0</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35">
         <v>2</v>
-      </c>
-[...12 lines deleted...]
-        <v>72</v>
       </c>
       <c r="B35" t="s">
         <v>73</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>76</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>78</v>
       </c>
       <c r="B37" t="s">
         <v>79</v>
       </c>
       <c r="C37" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" t="s">
         <v>80</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B39" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C39" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B40" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C40" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B41" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C41" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B42" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C42" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
-    </row>
-    <row r="43" spans="1:4">
+      <c r="E42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B43" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C43" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B44" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C44" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>95</v>
       </c>
       <c r="B45" t="s">
         <v>96</v>
       </c>
       <c r="C45" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
-    </row>
-    <row r="46" spans="1:4">
+      <c r="E45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46" t="s">
+        <v>99</v>
+      </c>
+      <c r="C46" t="s">
         <v>97</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46">
         <v>0</v>
       </c>
-    </row>
-    <row r="47" spans="1:4">
+      <c r="E46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B47" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C47" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
-    </row>
-    <row r="48" spans="1:4">
+      <c r="E47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>102</v>
       </c>
       <c r="B48" t="s">
         <v>103</v>
       </c>
       <c r="C48" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:4">
+      <c r="E48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" t="s">
+        <v>105</v>
+      </c>
+      <c r="B49" t="s">
+        <v>106</v>
+      </c>
+      <c r="C49" t="s">
         <v>104</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B50" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C50" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
-    </row>
-    <row r="51" spans="1:4">
+      <c r="E50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C51" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:4">
+      <c r="E51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B52" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C52" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:4">
+      <c r="E52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B53" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C53" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
-    </row>
-    <row r="54" spans="1:4">
+      <c r="E53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B54" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C54" t="s">
-        <v>116</v>
+        <v>6</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>117</v>
       </c>
       <c r="B55" t="s">
         <v>118</v>
       </c>
       <c r="C55" t="s">
-        <v>5</v>
+        <v>119</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
-    </row>
-    <row r="56" spans="1:4">
+      <c r="E55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" t="s">
+        <v>120</v>
+      </c>
+      <c r="B56" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56">
+        <v>0</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>122</v>
+      </c>
+      <c r="B57" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" t="s">
         <v>119</v>
       </c>
-      <c r="B56" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="D57">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="1:4">
+      <c r="E57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B58" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C58" t="s">
-        <v>116</v>
+        <v>6</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
-    </row>
-    <row r="59" spans="1:4">
+      <c r="E58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B59" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C59" t="s">
-        <v>5</v>
+        <v>119</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B60" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C60" t="s">
-        <v>116</v>
+        <v>6</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
-    </row>
-    <row r="61" spans="1:4">
+      <c r="E60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B61" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C61" t="s">
-        <v>5</v>
+        <v>119</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B62" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C62" t="s">
-        <v>116</v>
+        <v>6</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
-    </row>
-    <row r="63" spans="1:4">
+      <c r="E62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B63" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C63" t="s">
-        <v>5</v>
+        <v>119</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
-    </row>
-    <row r="64" spans="1:4">
+      <c r="E63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B64" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C64" t="s">
-        <v>116</v>
+        <v>6</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
-    </row>
-    <row r="65" spans="1:4">
+      <c r="E64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B65" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C65" t="s">
-        <v>5</v>
+        <v>119</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
-    </row>
-    <row r="66" spans="1:4">
+      <c r="E65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B66" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C66" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
-    </row>
-    <row r="67" spans="1:4">
+      <c r="E66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B67" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C67" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
-    </row>
-    <row r="68" spans="1:4">
+      <c r="E67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B68" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C68" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
-    </row>
-    <row r="69" spans="1:4">
+      <c r="E68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B69" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C69" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:4">
+      <c r="E69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B70" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C70" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
-    </row>
-    <row r="71" spans="1:4">
+      <c r="E70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B71" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C71" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
-    </row>
-    <row r="72" spans="1:4">
+      <c r="E71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B72" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C72" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
-    </row>
-    <row r="73" spans="1:4">
+      <c r="E72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B73" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C73" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
-    </row>
-    <row r="74" spans="1:4">
+      <c r="E73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B74" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C74" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
-    </row>
-    <row r="75" spans="1:4">
+      <c r="E74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B75" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C75" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
-    </row>
-    <row r="76" spans="1:4">
+      <c r="E75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B76" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C76" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
-    </row>
-    <row r="77" spans="1:4">
+      <c r="E76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B77" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C77" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
-    </row>
-    <row r="78" spans="1:4">
+      <c r="E77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B78" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C78" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
-    </row>
-    <row r="79" spans="1:4">
+      <c r="E78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B79" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C79" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
-    </row>
-    <row r="80" spans="1:4">
+      <c r="E79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B80" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C80" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
-    </row>
-    <row r="81" spans="1:4">
+      <c r="E80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B81" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C81" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
-    </row>
-    <row r="82" spans="1:4">
+      <c r="E81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B82" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C82" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
-    </row>
-    <row r="83" spans="1:4">
+      <c r="E82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B83" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C83" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
-    </row>
-    <row r="84" spans="1:4">
+      <c r="E83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B84" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C84" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
-    </row>
-    <row r="85" spans="1:4">
+      <c r="E84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B85" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C85" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
-    </row>
-    <row r="86" spans="1:4">
+      <c r="E85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B86" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C86" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
-    </row>
-    <row r="87" spans="1:4">
+      <c r="E86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B87" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C87" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
-    </row>
-    <row r="88" spans="1:4">
+      <c r="E87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B88" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C88" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
-    </row>
-    <row r="89" spans="1:4">
+      <c r="E88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B89" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C89" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
-    </row>
-    <row r="90" spans="1:4">
+      <c r="E89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B90" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C90" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
-    </row>
-    <row r="91" spans="1:4">
+      <c r="E90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B91" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C91" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
-    </row>
-    <row r="92" spans="1:4">
+      <c r="E91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B92" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C92" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
-    </row>
-    <row r="93" spans="1:4">
+      <c r="E92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B93" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C93" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
-    </row>
-    <row r="94" spans="1:4">
+      <c r="E93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B94" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C94" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
-    </row>
-    <row r="95" spans="1:4">
+      <c r="E94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B95" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C95" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
-    </row>
-    <row r="96" spans="1:4">
+      <c r="E95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B96" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C96" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
-    </row>
-    <row r="97" spans="1:4">
+      <c r="E96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B97" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C97" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
-    </row>
-    <row r="98" spans="1:4">
+      <c r="E97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B98" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C98" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
-    </row>
-    <row r="99" spans="1:4">
+      <c r="E98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B99" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C99" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
-    </row>
-    <row r="100" spans="1:4">
+      <c r="E99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B100" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C100" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
-    </row>
-    <row r="101" spans="1:4">
+      <c r="E100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B101" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C101" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
-    </row>
-    <row r="102" spans="1:4">
+      <c r="E101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B102" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C102" t="s">
-        <v>213</v>
+        <v>74</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
-    </row>
-    <row r="103" spans="1:4">
+      <c r="E102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>214</v>
       </c>
       <c r="B103" t="s">
         <v>215</v>
       </c>
       <c r="C103" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
-    </row>
-    <row r="104" spans="1:4">
+      <c r="E103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B104" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C104" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
-    </row>
-    <row r="105" spans="1:4">
+      <c r="E104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B105" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C105" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
-    </row>
-    <row r="106" spans="1:4">
+      <c r="E105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B106" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C106" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
-    </row>
-    <row r="107" spans="1:4">
+      <c r="E106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B107" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C107" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
-    </row>
-    <row r="108" spans="1:4">
+      <c r="E107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B108" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C108" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
-    </row>
-    <row r="109" spans="1:4">
+      <c r="E108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B109" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C109" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
-    </row>
-    <row r="110" spans="1:4">
+      <c r="E109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B110" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C110" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
-    </row>
-    <row r="111" spans="1:4">
+      <c r="E110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B111" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C111" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
-    </row>
-    <row r="112" spans="1:4">
+      <c r="E111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B112" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C112" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
-    </row>
-    <row r="113" spans="1:4">
+      <c r="E112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B113" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C113" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
-    </row>
-    <row r="114" spans="1:4">
+      <c r="E113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B114" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C114" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
-    </row>
-    <row r="115" spans="1:4">
+      <c r="E114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B115" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C115" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
-    </row>
-    <row r="116" spans="1:4">
+      <c r="E115">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B116" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C116" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
-    </row>
-    <row r="117" spans="1:4">
+      <c r="E116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B117" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C117" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
-    </row>
-    <row r="118" spans="1:4">
+      <c r="E117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B118" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C118" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
-    </row>
-    <row r="119" spans="1:4">
+      <c r="E118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B119" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C119" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
-    </row>
-    <row r="120" spans="1:4">
+      <c r="E119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B120" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C120" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
-    </row>
-    <row r="121" spans="1:4">
+      <c r="E120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B121" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C121" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D121">
         <v>0</v>
       </c>
-    </row>
-    <row r="122" spans="1:4">
+      <c r="E121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B122" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C122" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
-    </row>
-    <row r="123" spans="1:4">
+      <c r="E122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B123" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C123" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
-    </row>
-    <row r="124" spans="1:4">
+      <c r="E123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B124" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C124" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
-    </row>
-    <row r="125" spans="1:4">
+      <c r="E124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B125" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C125" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
-    </row>
-    <row r="126" spans="1:4">
+      <c r="E125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B126" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C126" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
-    </row>
-    <row r="127" spans="1:4">
+      <c r="E126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>263</v>
       </c>
       <c r="B127" t="s">
         <v>264</v>
       </c>
       <c r="C127" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
-    </row>
-    <row r="128" spans="1:4">
+      <c r="E127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" t="s">
+        <v>266</v>
+      </c>
+      <c r="B128" t="s">
+        <v>267</v>
+      </c>
+      <c r="C128" t="s">
         <v>265</v>
       </c>
-      <c r="B128" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D128">
         <v>0</v>
       </c>
-    </row>
-    <row r="129" spans="1:4">
+      <c r="E128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B129" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C129" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
-    </row>
-    <row r="130" spans="1:4">
+      <c r="E129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B130" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C130" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
-    </row>
-    <row r="131" spans="1:4">
+      <c r="E130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B131" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C131" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
-    </row>
-    <row r="132" spans="1:4">
+      <c r="E131">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B132" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C132" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
-    </row>
-    <row r="133" spans="1:4">
+      <c r="E132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B133" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C133" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
-    </row>
-    <row r="134" spans="1:4">
+      <c r="E133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B134" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C134" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
-    </row>
-    <row r="135" spans="1:4">
+      <c r="E134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B135" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C135" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
-    </row>
-    <row r="136" spans="1:4">
+      <c r="E135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B136" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C136" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
-    </row>
-    <row r="137" spans="1:4">
+      <c r="E136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B137" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C137" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
-    </row>
-    <row r="138" spans="1:4">
+      <c r="E137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B138" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C138" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
-    </row>
-    <row r="139" spans="1:4">
+      <c r="E138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B139" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C139" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
-    </row>
-    <row r="140" spans="1:4">
+      <c r="E139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B140" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C140" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
-    </row>
-    <row r="141" spans="1:4">
+      <c r="E140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B141" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C141" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D141">
         <v>0</v>
       </c>
-    </row>
-    <row r="142" spans="1:4">
+      <c r="E141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B142" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C142" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D142">
         <v>0</v>
       </c>
-    </row>
-    <row r="143" spans="1:4">
+      <c r="E142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B143" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C143" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
-    </row>
-    <row r="144" spans="1:4">
+      <c r="E143">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B144" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C144" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
-    </row>
-    <row r="145" spans="1:4">
+      <c r="E144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B145" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C145" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D145">
         <v>0</v>
       </c>
-    </row>
-    <row r="146" spans="1:4">
+      <c r="E145">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B146" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C146" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
-    </row>
-    <row r="147" spans="1:4">
+      <c r="E146">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B147" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C147" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
-    </row>
-    <row r="148" spans="1:4">
+      <c r="E147">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" t="s">
+        <v>306</v>
+      </c>
+      <c r="B148" t="s">
+        <v>307</v>
+      </c>
+      <c r="C148" t="s">
+        <v>265</v>
+      </c>
+      <c r="D148">
+        <v>0</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" t="s">
+        <v>308</v>
+      </c>
+      <c r="B149" t="s">
+        <v>309</v>
+      </c>
+      <c r="C149" t="s">
+        <v>265</v>
+      </c>
+      <c r="D149">
+        <v>0</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" t="s">
+        <v>310</v>
+      </c>
+      <c r="B150" t="s">
+        <v>311</v>
+      </c>
+      <c r="C150" t="s">
+        <v>265</v>
+      </c>
+      <c r="D150">
+        <v>0</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" t="s">
+        <v>312</v>
+      </c>
+      <c r="B151" t="s">
+        <v>313</v>
+      </c>
+      <c r="C151" t="s">
+        <v>265</v>
+      </c>
+      <c r="D151">
+        <v>0</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" t="s">
+        <v>314</v>
+      </c>
+      <c r="B152" t="s">
+        <v>315</v>
+      </c>
+      <c r="C152" t="s">
+        <v>265</v>
+      </c>
+      <c r="D152">
+        <v>0</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" t="s">
+        <v>316</v>
+      </c>
+      <c r="B153" t="s">
+        <v>317</v>
+      </c>
+      <c r="C153" t="s">
+        <v>265</v>
+      </c>
+      <c r="D153">
+        <v>0</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" t="s">
+        <v>318</v>
+      </c>
+      <c r="B154" t="s">
+        <v>319</v>
+      </c>
+      <c r="C154" t="s">
+        <v>265</v>
+      </c>
+      <c r="D154">
+        <v>0</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" t="s">
+        <v>320</v>
+      </c>
+      <c r="B155" t="s">
+        <v>321</v>
+      </c>
+      <c r="C155" t="s">
+        <v>265</v>
+      </c>
+      <c r="D155">
+        <v>0</v>
+      </c>
+      <c r="E155">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" t="s">
+        <v>322</v>
+      </c>
+      <c r="B156" t="s">
         <v>305</v>
       </c>
-      <c r="B148" t="s">
-[...113 lines deleted...]
-      </c>
       <c r="C156" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
-    </row>
-    <row r="157" spans="1:4">
+      <c r="E156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>323</v>
       </c>
       <c r="B157" t="s">
         <v>324</v>
       </c>
       <c r="C157" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D157">
         <v>0</v>
       </c>
-    </row>
-    <row r="158" spans="1:4">
+      <c r="E157">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>325</v>
       </c>
       <c r="B158" t="s">
         <v>326</v>
       </c>
       <c r="C158" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
-    </row>
-    <row r="159" spans="1:4">
+      <c r="E158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>327</v>
       </c>
       <c r="B159" t="s">
         <v>328</v>
       </c>
       <c r="C159" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
-    </row>
-    <row r="160" spans="1:4">
+      <c r="E159">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>329</v>
       </c>
       <c r="B160" t="s">
         <v>330</v>
       </c>
       <c r="C160" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D160">
         <v>0</v>
       </c>
-    </row>
-    <row r="161" spans="1:4">
+      <c r="E160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>331</v>
       </c>
       <c r="B161" t="s">
         <v>332</v>
       </c>
       <c r="C161" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D161">
         <v>0</v>
       </c>
-    </row>
-    <row r="162" spans="1:4">
+      <c r="E161">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>333</v>
       </c>
       <c r="B162" t="s">
         <v>334</v>
       </c>
       <c r="C162" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D162">
         <v>0</v>
       </c>
-    </row>
-    <row r="163" spans="1:4">
+      <c r="E162">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>335</v>
       </c>
       <c r="B163" t="s">
         <v>336</v>
       </c>
       <c r="C163" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
-    </row>
-    <row r="164" spans="1:4">
+      <c r="E163">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>337</v>
       </c>
       <c r="B164" t="s">
         <v>338</v>
       </c>
       <c r="C164" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
-    </row>
-    <row r="165" spans="1:4">
+      <c r="E164">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>339</v>
       </c>
       <c r="B165" t="s">
         <v>340</v>
       </c>
       <c r="C165" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
-    </row>
-    <row r="166" spans="1:4">
+      <c r="E165">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>341</v>
       </c>
       <c r="B166" t="s">
         <v>342</v>
       </c>
       <c r="C166" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D166">
         <v>0</v>
       </c>
-    </row>
-    <row r="167" spans="1:4">
+      <c r="E166">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>343</v>
       </c>
       <c r="B167" t="s">
         <v>344</v>
       </c>
       <c r="C167" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
-    </row>
-    <row r="168" spans="1:4">
+      <c r="E167">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>345</v>
       </c>
       <c r="B168" t="s">
         <v>346</v>
       </c>
       <c r="C168" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
-    </row>
-    <row r="169" spans="1:4">
+      <c r="E168">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>347</v>
       </c>
       <c r="B169" t="s">
         <v>348</v>
       </c>
       <c r="C169" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
-    </row>
-    <row r="170" spans="1:4">
+      <c r="E169">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>349</v>
       </c>
       <c r="B170" t="s">
         <v>350</v>
       </c>
       <c r="C170" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D170">
         <v>0</v>
       </c>
-    </row>
-    <row r="171" spans="1:4">
+      <c r="E170">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>351</v>
       </c>
       <c r="B171" t="s">
         <v>352</v>
       </c>
       <c r="C171" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
-    </row>
-    <row r="172" spans="1:4">
+      <c r="E171">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>353</v>
       </c>
       <c r="B172" t="s">
         <v>354</v>
       </c>
       <c r="C172" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
-    </row>
-    <row r="173" spans="1:4">
+      <c r="E172">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>355</v>
       </c>
       <c r="B173" t="s">
         <v>356</v>
       </c>
       <c r="C173" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
-    </row>
-    <row r="174" spans="1:4">
+      <c r="E173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>357</v>
       </c>
       <c r="B174" t="s">
         <v>358</v>
       </c>
       <c r="C174" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
-    </row>
-    <row r="175" spans="1:4">
+      <c r="E174">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>359</v>
       </c>
       <c r="B175" t="s">
         <v>360</v>
       </c>
       <c r="C175" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D175">
         <v>0</v>
       </c>
-    </row>
-    <row r="176" spans="1:4">
+      <c r="E175">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>361</v>
       </c>
       <c r="B176" t="s">
         <v>362</v>
       </c>
       <c r="C176" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D176">
         <v>0</v>
       </c>
-    </row>
-    <row r="177" spans="1:4">
+      <c r="E176">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>363</v>
       </c>
       <c r="B177" t="s">
         <v>364</v>
       </c>
       <c r="C177" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D177">
         <v>0</v>
       </c>
-    </row>
-    <row r="178" spans="1:4">
+      <c r="E177">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>365</v>
       </c>
       <c r="B178" t="s">
         <v>366</v>
       </c>
       <c r="C178" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="D178">
         <v>0</v>
       </c>
-    </row>
-    <row r="179" spans="1:4">
+      <c r="E178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>367</v>
       </c>
       <c r="B179" t="s">
         <v>368</v>
       </c>
       <c r="C179" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D179">
         <v>0</v>
       </c>
-    </row>
-    <row r="180" spans="1:4">
+      <c r="E179">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>369</v>
       </c>
       <c r="B180" t="s">
         <v>370</v>
       </c>
       <c r="C180" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
-    </row>
-    <row r="181" spans="1:4">
+      <c r="E180">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>371</v>
       </c>
       <c r="B181" t="s">
         <v>372</v>
       </c>
       <c r="C181" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D181">
         <v>0</v>
       </c>
-    </row>
-    <row r="182" spans="1:4">
+      <c r="E181">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>373</v>
       </c>
       <c r="B182" t="s">
         <v>374</v>
       </c>
       <c r="C182" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
-    </row>
-    <row r="183" spans="1:4">
+      <c r="E182">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>375</v>
       </c>
       <c r="B183" t="s">
         <v>376</v>
       </c>
       <c r="C183" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D183">
         <v>0</v>
       </c>
-    </row>
-    <row r="184" spans="1:4">
+      <c r="E183">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>377</v>
       </c>
       <c r="B184" t="s">
         <v>378</v>
       </c>
       <c r="C184" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
-    </row>
-    <row r="185" spans="1:4">
+      <c r="E184">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>379</v>
       </c>
       <c r="B185" t="s">
         <v>380</v>
       </c>
       <c r="C185" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
-    </row>
-    <row r="186" spans="1:4">
+      <c r="E185">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>381</v>
       </c>
       <c r="B186" t="s">
         <v>382</v>
       </c>
       <c r="C186" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D186">
         <v>0</v>
       </c>
-    </row>
-    <row r="187" spans="1:4">
+      <c r="E186">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>383</v>
       </c>
       <c r="B187" t="s">
         <v>384</v>
       </c>
       <c r="C187" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D187">
         <v>0</v>
       </c>
-    </row>
-    <row r="188" spans="1:4">
+      <c r="E187">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>385</v>
       </c>
       <c r="B188" t="s">
         <v>386</v>
       </c>
       <c r="C188" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D188">
         <v>0</v>
       </c>
-    </row>
-    <row r="189" spans="1:4">
+      <c r="E188">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>387</v>
       </c>
       <c r="B189" t="s">
         <v>388</v>
       </c>
       <c r="C189" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
-    </row>
-    <row r="190" spans="1:4">
+      <c r="E189">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>389</v>
       </c>
       <c r="B190" t="s">
         <v>390</v>
       </c>
       <c r="C190" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
-    </row>
-    <row r="191" spans="1:4">
+      <c r="E190">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>391</v>
       </c>
       <c r="B191" t="s">
         <v>392</v>
       </c>
       <c r="C191" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
-    </row>
-    <row r="192" spans="1:4">
+      <c r="E191">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>393</v>
       </c>
       <c r="B192" t="s">
         <v>394</v>
       </c>
       <c r="C192" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
-    </row>
-    <row r="193" spans="1:4">
+      <c r="E192">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>395</v>
       </c>
       <c r="B193" t="s">
         <v>396</v>
       </c>
       <c r="C193" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
-    </row>
-    <row r="194" spans="1:4">
+      <c r="E193">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>397</v>
       </c>
       <c r="B194" t="s">
         <v>398</v>
       </c>
       <c r="C194" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
-    </row>
-    <row r="195" spans="1:4">
+      <c r="E194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>399</v>
       </c>
       <c r="B195" t="s">
         <v>400</v>
       </c>
       <c r="C195" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D195">
         <v>0</v>
       </c>
-    </row>
-    <row r="196" spans="1:4">
+      <c r="E195">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>401</v>
       </c>
       <c r="B196" t="s">
         <v>402</v>
       </c>
       <c r="C196" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D196">
         <v>0</v>
       </c>
-    </row>
-    <row r="197" spans="1:4">
+      <c r="E196">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>403</v>
       </c>
       <c r="B197" t="s">
         <v>404</v>
       </c>
       <c r="C197" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D197">
         <v>0</v>
       </c>
-    </row>
-    <row r="198" spans="1:4">
+      <c r="E197">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>405</v>
       </c>
       <c r="B198" t="s">
         <v>406</v>
       </c>
       <c r="C198" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
-    </row>
-    <row r="199" spans="1:4">
+      <c r="E198">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>407</v>
       </c>
       <c r="B199" t="s">
         <v>408</v>
       </c>
       <c r="C199" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
-    </row>
-    <row r="200" spans="1:4">
+      <c r="E199">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>409</v>
       </c>
       <c r="B200" t="s">
         <v>410</v>
       </c>
       <c r="C200" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
-    </row>
-    <row r="201" spans="1:4">
+      <c r="E200">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>411</v>
       </c>
       <c r="B201" t="s">
         <v>412</v>
       </c>
       <c r="C201" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D201">
         <v>0</v>
       </c>
-    </row>
-    <row r="202" spans="1:4">
+      <c r="E201">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>413</v>
       </c>
       <c r="B202" t="s">
         <v>414</v>
       </c>
       <c r="C202" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D202">
         <v>0</v>
       </c>
-    </row>
-    <row r="203" spans="1:4">
+      <c r="E202">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>415</v>
       </c>
       <c r="B203" t="s">
         <v>416</v>
       </c>
       <c r="C203" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D203">
         <v>0</v>
       </c>
-    </row>
-    <row r="204" spans="1:4">
+      <c r="E203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>417</v>
       </c>
       <c r="B204" t="s">
         <v>418</v>
       </c>
       <c r="C204" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
-    </row>
-    <row r="205" spans="1:4">
+      <c r="E204">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>419</v>
       </c>
       <c r="B205" t="s">
         <v>420</v>
       </c>
       <c r="C205" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
-    </row>
-    <row r="206" spans="1:4">
+      <c r="E205">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>421</v>
       </c>
       <c r="B206" t="s">
         <v>422</v>
       </c>
       <c r="C206" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
-    </row>
-    <row r="207" spans="1:4">
+      <c r="E206">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>423</v>
       </c>
       <c r="B207" t="s">
         <v>424</v>
       </c>
       <c r="C207" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
-    </row>
-    <row r="208" spans="1:4">
+      <c r="E207">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>425</v>
       </c>
       <c r="B208" t="s">
         <v>426</v>
       </c>
       <c r="C208" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
-    </row>
-    <row r="209" spans="1:4">
+      <c r="E208">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>427</v>
       </c>
       <c r="B209" t="s">
         <v>428</v>
       </c>
       <c r="C209" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
-    </row>
-    <row r="210" spans="1:4">
+      <c r="E209">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>429</v>
       </c>
       <c r="B210" t="s">
         <v>430</v>
       </c>
       <c r="C210" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D210">
         <v>0</v>
       </c>
-    </row>
-    <row r="211" spans="1:4">
+      <c r="E210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>431</v>
       </c>
       <c r="B211" t="s">
         <v>432</v>
       </c>
       <c r="C211" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
-    </row>
-    <row r="212" spans="1:4">
+      <c r="E211">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>433</v>
       </c>
       <c r="B212" t="s">
         <v>434</v>
       </c>
       <c r="C212" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
-    </row>
-    <row r="213" spans="1:4">
+      <c r="E212">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>435</v>
       </c>
       <c r="B213" t="s">
         <v>436</v>
       </c>
       <c r="C213" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
-    </row>
-    <row r="214" spans="1:4">
+      <c r="E213">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>437</v>
       </c>
       <c r="B214" t="s">
         <v>438</v>
       </c>
       <c r="C214" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
-    </row>
-    <row r="215" spans="1:4">
+      <c r="E214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>439</v>
       </c>
       <c r="B215" t="s">
         <v>440</v>
       </c>
       <c r="C215" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
-    </row>
-    <row r="216" spans="1:4">
+      <c r="E215">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>441</v>
       </c>
       <c r="B216" t="s">
         <v>442</v>
       </c>
       <c r="C216" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
-    </row>
-    <row r="217" spans="1:4">
+      <c r="E216">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>443</v>
       </c>
       <c r="B217" t="s">
         <v>444</v>
       </c>
       <c r="C217" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D217">
         <v>0</v>
       </c>
-    </row>
-    <row r="218" spans="1:4">
+      <c r="E217">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>445</v>
       </c>
       <c r="B218" t="s">
         <v>446</v>
       </c>
       <c r="C218" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
-    </row>
-    <row r="219" spans="1:4">
+      <c r="E218">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>447</v>
       </c>
       <c r="B219" t="s">
         <v>448</v>
       </c>
       <c r="C219" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
-    </row>
-    <row r="220" spans="1:4">
+      <c r="E219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>449</v>
       </c>
       <c r="B220" t="s">
         <v>450</v>
       </c>
       <c r="C220" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
-    </row>
-    <row r="221" spans="1:4">
+      <c r="E220">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>451</v>
       </c>
       <c r="B221" t="s">
         <v>452</v>
       </c>
       <c r="C221" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
-    </row>
-    <row r="222" spans="1:4">
+      <c r="E221">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>453</v>
       </c>
       <c r="B222" t="s">
         <v>454</v>
       </c>
       <c r="C222" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
-    </row>
-    <row r="223" spans="1:4">
+      <c r="E222">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>455</v>
       </c>
       <c r="B223" t="s">
         <v>456</v>
       </c>
       <c r="C223" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
-    </row>
-    <row r="224" spans="1:4">
+      <c r="E223">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>457</v>
       </c>
       <c r="B224" t="s">
         <v>458</v>
       </c>
       <c r="C224" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D224">
         <v>0</v>
       </c>
-    </row>
-    <row r="225" spans="1:4">
+      <c r="E224">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>459</v>
       </c>
       <c r="B225" t="s">
         <v>460</v>
       </c>
       <c r="C225" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
-    </row>
-    <row r="226" spans="1:4">
+      <c r="E225">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>461</v>
       </c>
       <c r="B226" t="s">
         <v>462</v>
       </c>
       <c r="C226" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
-    </row>
-    <row r="227" spans="1:4">
+      <c r="E226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>463</v>
       </c>
       <c r="B227" t="s">
         <v>464</v>
       </c>
       <c r="C227" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
-    </row>
-    <row r="228" spans="1:4">
+      <c r="E227">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>465</v>
       </c>
       <c r="B228" t="s">
         <v>466</v>
       </c>
       <c r="C228" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
-    </row>
-    <row r="229" spans="1:4">
+      <c r="E228">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>467</v>
       </c>
       <c r="B229" t="s">
         <v>468</v>
       </c>
       <c r="C229" t="s">
-        <v>213</v>
+        <v>469</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
-    </row>
-    <row r="230" spans="1:4">
+      <c r="E229">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B230" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C230" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
-    </row>
-    <row r="231" spans="1:4">
+      <c r="E230">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B231" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C231" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
-    </row>
-    <row r="232" spans="1:4">
+      <c r="E231">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B232" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C232" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
-    </row>
-    <row r="233" spans="1:4">
+      <c r="E232">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B233" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C233" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
-    </row>
-    <row r="234" spans="1:4">
+      <c r="E233">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B234" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C234" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
-    </row>
-    <row r="235" spans="1:4">
+      <c r="E234">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B235" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C235" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D235">
         <v>0</v>
       </c>
-    </row>
-    <row r="236" spans="1:4">
+      <c r="E235">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B236" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C236" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
-    </row>
-    <row r="237" spans="1:4">
+      <c r="E236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B237" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C237" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
-    </row>
-    <row r="238" spans="1:4">
+      <c r="E237">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B238" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C238" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
-    </row>
-    <row r="239" spans="1:4">
+      <c r="E238">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B239" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C239" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
-    </row>
-    <row r="240" spans="1:4">
+      <c r="E239">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B240" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C240" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
-    </row>
-    <row r="241" spans="1:4">
+      <c r="E240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B241" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C241" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
-    </row>
-    <row r="242" spans="1:4">
+      <c r="E241">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B242" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C242" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D242">
         <v>0</v>
       </c>
-    </row>
-    <row r="243" spans="1:4">
+      <c r="E242">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B243" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C243" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
-    </row>
-    <row r="244" spans="1:4">
+      <c r="E243">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B244" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C244" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
-    </row>
-    <row r="245" spans="1:4">
+      <c r="E244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B245" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C245" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D245">
+        <v>0</v>
+      </c>
+      <c r="E245">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" t="s">
+        <v>502</v>
+      </c>
+      <c r="B246" t="s">
+        <v>503</v>
+      </c>
+      <c r="C246" t="s">
+        <v>216</v>
+      </c>
+      <c r="D246">
+        <v>0</v>
+      </c>
+      <c r="E246">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" t="s">
+        <v>504</v>
+      </c>
+      <c r="B247" t="s">
+        <v>505</v>
+      </c>
+      <c r="C247" t="s">
+        <v>216</v>
+      </c>
+      <c r="D247">
+        <v>0</v>
+      </c>
+      <c r="E247">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" t="s">
+        <v>506</v>
+      </c>
+      <c r="B248" t="s">
+        <v>507</v>
+      </c>
+      <c r="C248" t="s">
+        <v>216</v>
+      </c>
+      <c r="D248">
+        <v>0</v>
+      </c>
+      <c r="E248">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" t="s">
+        <v>508</v>
+      </c>
+      <c r="B249" t="s">
+        <v>509</v>
+      </c>
+      <c r="C249" t="s">
+        <v>216</v>
+      </c>
+      <c r="D249">
+        <v>0</v>
+      </c>
+      <c r="E249">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" t="s">
+        <v>510</v>
+      </c>
+      <c r="B250" t="s">
+        <v>511</v>
+      </c>
+      <c r="C250" t="s">
+        <v>216</v>
+      </c>
+      <c r="D250">
+        <v>0</v>
+      </c>
+      <c r="E250">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" t="s">
+        <v>512</v>
+      </c>
+      <c r="B251" t="s">
+        <v>513</v>
+      </c>
+      <c r="C251" t="s">
+        <v>216</v>
+      </c>
+      <c r="D251">
+        <v>0</v>
+      </c>
+      <c r="E251">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:D245"/>
+  <autoFilter ref="A1:E251"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>