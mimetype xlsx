--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,107 +9,113 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$E$251</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$E$253</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="514">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
   <si>
     <t>accountcode</t>
   </si>
   <si>
     <t>accountname</t>
   </si>
   <si>
     <t>group_</t>
   </si>
   <si>
     <t>accounttype</t>
   </si>
   <si>
     <t>department_required</t>
   </si>
   <si>
     <t>Default Account Sales (system)</t>
   </si>
   <si>
     <t>Sales</t>
   </si>
   <si>
     <t>1000-26</t>
   </si>
   <si>
     <t>Bank - First Commonwealth</t>
   </si>
   <si>
     <t>Cash</t>
   </si>
   <si>
     <t>1000-29</t>
   </si>
   <si>
     <t>Cash - KeyBank (OP)</t>
   </si>
   <si>
     <t>1000-30</t>
   </si>
   <si>
     <t>Cash - KeyBank (CC)</t>
   </si>
   <si>
     <t>1050-0</t>
   </si>
   <si>
     <t>Accounts Receivable</t>
   </si>
   <si>
+    <t>1051-0</t>
+  </si>
+  <si>
+    <t>National Account Receivable</t>
+  </si>
+  <si>
     <t>1070-2</t>
   </si>
   <si>
     <t>Intercompany - Mogadore Wholesale</t>
   </si>
   <si>
     <t>Intercompany Balances</t>
   </si>
   <si>
     <t>1070-21</t>
   </si>
   <si>
     <t>Intercompany - Cleve-Hill Tire of Buffalo</t>
   </si>
   <si>
     <t>1070-22</t>
   </si>
   <si>
     <t>Intercompany - Cleve-Hill Tire of Cheektowaga</t>
   </si>
   <si>
     <t>1070-23</t>
   </si>
   <si>
     <t>Intercompany - Cleve-Hill Tire of Hamburg</t>
@@ -250,50 +256,56 @@
     <t>1590-0</t>
   </si>
   <si>
     <t>WIP</t>
   </si>
   <si>
     <t>1600-0</t>
   </si>
   <si>
     <t>Inventory - Fees</t>
   </si>
   <si>
     <t>Default Account Cost (system)</t>
   </si>
   <si>
     <t>Cost of Goods Sold</t>
   </si>
   <si>
     <t>2000-0</t>
   </si>
   <si>
     <t>Accounts Payable</t>
   </si>
   <si>
     <t>Vendor Accounts Payable</t>
+  </si>
+  <si>
+    <t>2000-9</t>
+  </si>
+  <si>
+    <t>AP Pre-05/01/26 Settlement Suspense</t>
   </si>
   <si>
     <t>2050-0</t>
   </si>
   <si>
     <t>Sales Tax Payable</t>
   </si>
   <si>
     <t>Taxes &amp; Fees</t>
   </si>
   <si>
     <t>2050-1</t>
   </si>
   <si>
     <t>Sales Tax Payable Purchases</t>
   </si>
   <si>
     <t>2050-13</t>
   </si>
   <si>
     <t>NY State Tire Fee</t>
   </si>
   <si>
     <t>2100-2</t>
   </si>
@@ -1908,51 +1920,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E251"/>
+  <dimension ref="A1:E253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="83.693848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2041,4193 +2053,4227 @@
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" t="s">
         <v>19</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10" t="s">
         <v>22</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
         <v>34</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D17">
         <v>0</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23" t="s">
         <v>49</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24" t="s">
         <v>51</v>
       </c>
       <c r="C24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27" t="s">
         <v>57</v>
       </c>
       <c r="C27" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" t="s">
         <v>59</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29" t="s">
         <v>62</v>
       </c>
       <c r="C29" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" t="s">
         <v>66</v>
       </c>
       <c r="C31" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
         <v>70</v>
       </c>
       <c r="C33" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>72</v>
       </c>
       <c r="C34" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35">
+      <c r="A35" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36">
         <v>2</v>
       </c>
-      <c r="B35" t="s">
-[...13 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B36" t="s">
         <v>75</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" t="s">
         <v>78</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" t="s">
         <v>81</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" t="s">
         <v>83</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>85</v>
       </c>
       <c r="B40" t="s">
         <v>86</v>
       </c>
       <c r="C40" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>87</v>
       </c>
       <c r="B41" t="s">
         <v>88</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>89</v>
       </c>
       <c r="B42" t="s">
         <v>90</v>
       </c>
       <c r="C42" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>91</v>
       </c>
       <c r="B43" t="s">
         <v>92</v>
       </c>
       <c r="C43" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D43">
         <v>0</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>93</v>
       </c>
       <c r="B44" t="s">
         <v>94</v>
       </c>
       <c r="C44" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D44">
         <v>0</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>95</v>
       </c>
       <c r="B45" t="s">
         <v>96</v>
       </c>
       <c r="C45" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D45">
         <v>0</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" t="s">
         <v>98</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="D46">
         <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" t="s">
         <v>100</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>102</v>
       </c>
       <c r="B48" t="s">
         <v>103</v>
       </c>
       <c r="C48" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D48">
         <v>0</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
+        <v>104</v>
+      </c>
+      <c r="B49" t="s">
         <v>105</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D49">
         <v>0</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50" t="s">
         <v>107</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D50">
         <v>0</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>109</v>
       </c>
       <c r="B51" t="s">
         <v>110</v>
       </c>
       <c r="C51" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D51">
         <v>0</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>111</v>
       </c>
       <c r="B52" t="s">
         <v>112</v>
       </c>
       <c r="C52" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D52">
         <v>0</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>113</v>
       </c>
       <c r="B53" t="s">
         <v>114</v>
       </c>
       <c r="C53" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D53">
         <v>0</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>115</v>
       </c>
       <c r="B54" t="s">
         <v>116</v>
       </c>
       <c r="C54" t="s">
-        <v>6</v>
+        <v>108</v>
       </c>
       <c r="D54">
         <v>0</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>117</v>
       </c>
       <c r="B55" t="s">
         <v>118</v>
       </c>
       <c r="C55" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="D55">
         <v>0</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
+        <v>119</v>
+      </c>
+      <c r="B56" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C56" t="s">
         <v>6</v>
       </c>
       <c r="D56">
         <v>0</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
+        <v>121</v>
+      </c>
+      <c r="B57" t="s">
         <v>122</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>124</v>
       </c>
       <c r="B58" t="s">
         <v>125</v>
       </c>
       <c r="C58" t="s">
         <v>6</v>
       </c>
       <c r="D58">
         <v>0</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>126</v>
       </c>
       <c r="B59" t="s">
         <v>127</v>
       </c>
       <c r="C59" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D59">
         <v>0</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>128</v>
       </c>
       <c r="B60" t="s">
         <v>129</v>
       </c>
       <c r="C60" t="s">
         <v>6</v>
       </c>
       <c r="D60">
         <v>0</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>130</v>
       </c>
       <c r="B61" t="s">
         <v>131</v>
       </c>
       <c r="C61" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D61">
         <v>0</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>132</v>
       </c>
       <c r="B62" t="s">
         <v>133</v>
       </c>
       <c r="C62" t="s">
         <v>6</v>
       </c>
       <c r="D62">
         <v>0</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>134</v>
       </c>
       <c r="B63" t="s">
         <v>135</v>
       </c>
       <c r="C63" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D63">
         <v>0</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>136</v>
       </c>
       <c r="B64" t="s">
         <v>137</v>
       </c>
       <c r="C64" t="s">
         <v>6</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>138</v>
       </c>
       <c r="B65" t="s">
         <v>139</v>
       </c>
       <c r="C65" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>140</v>
       </c>
       <c r="B66" t="s">
         <v>141</v>
       </c>
       <c r="C66" t="s">
         <v>6</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>142</v>
       </c>
       <c r="B67" t="s">
         <v>143</v>
       </c>
       <c r="C67" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="D67">
         <v>0</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>144</v>
       </c>
       <c r="B68" t="s">
         <v>145</v>
       </c>
       <c r="C68" t="s">
-        <v>74</v>
+        <v>6</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>146</v>
       </c>
       <c r="B69" t="s">
         <v>147</v>
       </c>
       <c r="C69" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D69">
         <v>0</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>148</v>
       </c>
       <c r="B70" t="s">
         <v>149</v>
       </c>
       <c r="C70" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D70">
         <v>0</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>150</v>
       </c>
       <c r="B71" t="s">
         <v>151</v>
       </c>
       <c r="C71" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D71">
         <v>0</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>152</v>
       </c>
       <c r="B72" t="s">
         <v>153</v>
       </c>
       <c r="C72" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D72">
         <v>0</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>154</v>
       </c>
       <c r="B73" t="s">
         <v>155</v>
       </c>
       <c r="C73" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D73">
         <v>0</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>156</v>
       </c>
       <c r="B74" t="s">
         <v>157</v>
       </c>
       <c r="C74" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D74">
         <v>0</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>158</v>
       </c>
       <c r="B75" t="s">
         <v>159</v>
       </c>
       <c r="C75" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D75">
         <v>0</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>160</v>
       </c>
       <c r="B76" t="s">
         <v>161</v>
       </c>
       <c r="C76" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D76">
         <v>0</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>162</v>
       </c>
       <c r="B77" t="s">
         <v>163</v>
       </c>
       <c r="C77" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>164</v>
       </c>
       <c r="B78" t="s">
         <v>165</v>
       </c>
       <c r="C78" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D78">
         <v>0</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>166</v>
       </c>
       <c r="B79" t="s">
         <v>167</v>
       </c>
       <c r="C79" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D79">
         <v>0</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>168</v>
       </c>
       <c r="B80" t="s">
         <v>169</v>
       </c>
       <c r="C80" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D80">
         <v>0</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>170</v>
       </c>
       <c r="B81" t="s">
         <v>171</v>
       </c>
       <c r="C81" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>172</v>
       </c>
       <c r="B82" t="s">
         <v>173</v>
       </c>
       <c r="C82" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D82">
         <v>0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>174</v>
       </c>
       <c r="B83" t="s">
         <v>175</v>
       </c>
       <c r="C83" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D83">
         <v>0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>176</v>
       </c>
       <c r="B84" t="s">
         <v>177</v>
       </c>
       <c r="C84" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D84">
         <v>0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>178</v>
       </c>
       <c r="B85" t="s">
         <v>179</v>
       </c>
       <c r="C85" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>180</v>
       </c>
       <c r="B86" t="s">
         <v>181</v>
       </c>
       <c r="C86" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D86">
         <v>0</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>182</v>
       </c>
       <c r="B87" t="s">
         <v>183</v>
       </c>
       <c r="C87" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D87">
         <v>0</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>184</v>
       </c>
       <c r="B88" t="s">
         <v>185</v>
       </c>
       <c r="C88" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D88">
         <v>0</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>186</v>
       </c>
       <c r="B89" t="s">
         <v>187</v>
       </c>
       <c r="C89" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D89">
         <v>0</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>188</v>
       </c>
       <c r="B90" t="s">
         <v>189</v>
       </c>
       <c r="C90" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>190</v>
       </c>
       <c r="B91" t="s">
         <v>191</v>
       </c>
       <c r="C91" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D91">
         <v>0</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>192</v>
       </c>
       <c r="B92" t="s">
         <v>193</v>
       </c>
       <c r="C92" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>194</v>
       </c>
       <c r="B93" t="s">
         <v>195</v>
       </c>
       <c r="C93" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>196</v>
       </c>
       <c r="B94" t="s">
         <v>197</v>
       </c>
       <c r="C94" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D94">
         <v>0</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>198</v>
       </c>
       <c r="B95" t="s">
         <v>199</v>
       </c>
       <c r="C95" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D95">
         <v>0</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>200</v>
       </c>
       <c r="B96" t="s">
         <v>201</v>
       </c>
       <c r="C96" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D96">
         <v>0</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>202</v>
       </c>
       <c r="B97" t="s">
         <v>203</v>
       </c>
       <c r="C97" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D97">
         <v>0</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>204</v>
       </c>
       <c r="B98" t="s">
         <v>205</v>
       </c>
       <c r="C98" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D98">
         <v>0</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
         <v>206</v>
       </c>
       <c r="B99" t="s">
         <v>207</v>
       </c>
       <c r="C99" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D99">
         <v>0</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>208</v>
       </c>
       <c r="B100" t="s">
         <v>209</v>
       </c>
       <c r="C100" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D100">
         <v>0</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>210</v>
       </c>
       <c r="B101" t="s">
         <v>211</v>
       </c>
       <c r="C101" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D101">
         <v>0</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>212</v>
       </c>
       <c r="B102" t="s">
         <v>213</v>
       </c>
       <c r="C102" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D102">
         <v>0</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>214</v>
       </c>
       <c r="B103" t="s">
         <v>215</v>
       </c>
       <c r="C103" t="s">
-        <v>216</v>
+        <v>76</v>
       </c>
       <c r="D103">
         <v>0</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
+        <v>216</v>
+      </c>
+      <c r="B104" t="s">
         <v>217</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" t="s">
-        <v>216</v>
+        <v>76</v>
       </c>
       <c r="D104">
         <v>0</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
+        <v>218</v>
+      </c>
+      <c r="B105" t="s">
         <v>219</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D105">
         <v>0</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>221</v>
       </c>
       <c r="B106" t="s">
         <v>222</v>
       </c>
       <c r="C106" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D106">
         <v>0</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>223</v>
       </c>
       <c r="B107" t="s">
         <v>224</v>
       </c>
       <c r="C107" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D107">
         <v>0</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>225</v>
       </c>
       <c r="B108" t="s">
         <v>226</v>
       </c>
       <c r="C108" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D108">
         <v>0</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>227</v>
       </c>
       <c r="B109" t="s">
         <v>228</v>
       </c>
       <c r="C109" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D109">
         <v>0</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>229</v>
       </c>
       <c r="B110" t="s">
         <v>230</v>
       </c>
       <c r="C110" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D110">
         <v>0</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>231</v>
       </c>
       <c r="B111" t="s">
         <v>232</v>
       </c>
       <c r="C111" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D111">
         <v>0</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>233</v>
       </c>
       <c r="B112" t="s">
         <v>234</v>
       </c>
       <c r="C112" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D112">
         <v>0</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>235</v>
       </c>
       <c r="B113" t="s">
         <v>236</v>
       </c>
       <c r="C113" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>237</v>
       </c>
       <c r="B114" t="s">
         <v>238</v>
       </c>
       <c r="C114" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D114">
         <v>0</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>239</v>
       </c>
       <c r="B115" t="s">
         <v>240</v>
       </c>
       <c r="C115" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D115">
         <v>0</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>241</v>
       </c>
       <c r="B116" t="s">
         <v>242</v>
       </c>
       <c r="C116" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D116">
         <v>0</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>243</v>
       </c>
       <c r="B117" t="s">
         <v>244</v>
       </c>
       <c r="C117" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D117">
         <v>0</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>245</v>
       </c>
       <c r="B118" t="s">
         <v>246</v>
       </c>
       <c r="C118" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D118">
         <v>0</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>247</v>
       </c>
       <c r="B119" t="s">
         <v>248</v>
       </c>
       <c r="C119" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D119">
         <v>0</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>249</v>
       </c>
       <c r="B120" t="s">
         <v>250</v>
       </c>
       <c r="C120" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D120">
         <v>0</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>251</v>
       </c>
       <c r="B121" t="s">
         <v>252</v>
       </c>
       <c r="C121" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D121">
         <v>0</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>253</v>
       </c>
       <c r="B122" t="s">
         <v>254</v>
       </c>
       <c r="C122" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D122">
         <v>0</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>255</v>
       </c>
       <c r="B123" t="s">
         <v>256</v>
       </c>
       <c r="C123" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>257</v>
       </c>
       <c r="B124" t="s">
         <v>258</v>
       </c>
       <c r="C124" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D124">
         <v>0</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>259</v>
       </c>
       <c r="B125" t="s">
         <v>260</v>
       </c>
       <c r="C125" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D125">
         <v>0</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>261</v>
       </c>
       <c r="B126" t="s">
         <v>262</v>
       </c>
       <c r="C126" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D126">
         <v>0</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>263</v>
       </c>
       <c r="B127" t="s">
         <v>264</v>
       </c>
       <c r="C127" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="D127">
         <v>0</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
+        <v>265</v>
+      </c>
+      <c r="B128" t="s">
         <v>266</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="D128">
         <v>0</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
+        <v>267</v>
+      </c>
+      <c r="B129" t="s">
         <v>268</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D129">
         <v>0</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>270</v>
       </c>
       <c r="B130" t="s">
         <v>271</v>
       </c>
       <c r="C130" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D130">
         <v>0</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>272</v>
       </c>
       <c r="B131" t="s">
         <v>273</v>
       </c>
       <c r="C131" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D131">
         <v>0</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>274</v>
       </c>
       <c r="B132" t="s">
         <v>275</v>
       </c>
       <c r="C132" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D132">
         <v>0</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>276</v>
       </c>
       <c r="B133" t="s">
         <v>277</v>
       </c>
       <c r="C133" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D133">
         <v>0</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
         <v>278</v>
       </c>
       <c r="B134" t="s">
         <v>279</v>
       </c>
       <c r="C134" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>280</v>
       </c>
       <c r="B135" t="s">
         <v>281</v>
       </c>
       <c r="C135" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D135">
         <v>0</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>282</v>
       </c>
       <c r="B136" t="s">
         <v>283</v>
       </c>
       <c r="C136" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D136">
         <v>0</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>284</v>
       </c>
       <c r="B137" t="s">
         <v>285</v>
       </c>
       <c r="C137" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D137">
         <v>0</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>286</v>
       </c>
       <c r="B138" t="s">
         <v>287</v>
       </c>
       <c r="C138" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D138">
         <v>0</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
         <v>288</v>
       </c>
       <c r="B139" t="s">
         <v>289</v>
       </c>
       <c r="C139" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D139">
         <v>0</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>290</v>
       </c>
       <c r="B140" t="s">
         <v>291</v>
       </c>
       <c r="C140" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D140">
         <v>0</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>292</v>
       </c>
       <c r="B141" t="s">
         <v>293</v>
       </c>
       <c r="C141" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D141">
         <v>0</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>294</v>
       </c>
       <c r="B142" t="s">
         <v>295</v>
       </c>
       <c r="C142" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D142">
         <v>0</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>296</v>
       </c>
       <c r="B143" t="s">
         <v>297</v>
       </c>
       <c r="C143" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D143">
         <v>0</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>298</v>
       </c>
       <c r="B144" t="s">
         <v>299</v>
       </c>
       <c r="C144" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D144">
         <v>0</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>300</v>
       </c>
       <c r="B145" t="s">
         <v>301</v>
       </c>
       <c r="C145" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D145">
         <v>0</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>302</v>
       </c>
       <c r="B146" t="s">
         <v>303</v>
       </c>
       <c r="C146" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D146">
         <v>0</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>304</v>
       </c>
       <c r="B147" t="s">
         <v>305</v>
       </c>
       <c r="C147" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D147">
         <v>0</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>306</v>
       </c>
       <c r="B148" t="s">
         <v>307</v>
       </c>
       <c r="C148" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D148">
         <v>0</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>308</v>
       </c>
       <c r="B149" t="s">
         <v>309</v>
       </c>
       <c r="C149" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D149">
         <v>0</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>310</v>
       </c>
       <c r="B150" t="s">
         <v>311</v>
       </c>
       <c r="C150" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D150">
         <v>0</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>312</v>
       </c>
       <c r="B151" t="s">
         <v>313</v>
       </c>
       <c r="C151" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D151">
         <v>0</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>314</v>
       </c>
       <c r="B152" t="s">
         <v>315</v>
       </c>
       <c r="C152" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>316</v>
       </c>
       <c r="B153" t="s">
         <v>317</v>
       </c>
       <c r="C153" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D153">
         <v>0</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>318</v>
       </c>
       <c r="B154" t="s">
         <v>319</v>
       </c>
       <c r="C154" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D154">
         <v>0</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>320</v>
       </c>
       <c r="B155" t="s">
         <v>321</v>
       </c>
       <c r="C155" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D155">
         <v>0</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>322</v>
       </c>
       <c r="B156" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="C156" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B157" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C157" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D157">
         <v>0</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B158" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="C158" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>327</v>
       </c>
       <c r="B159" t="s">
         <v>328</v>
       </c>
       <c r="C159" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>329</v>
       </c>
       <c r="B160" t="s">
         <v>330</v>
       </c>
       <c r="C160" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D160">
         <v>0</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>331</v>
       </c>
       <c r="B161" t="s">
         <v>332</v>
       </c>
       <c r="C161" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D161">
         <v>0</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>333</v>
       </c>
       <c r="B162" t="s">
         <v>334</v>
       </c>
       <c r="C162" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D162">
         <v>0</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>335</v>
       </c>
       <c r="B163" t="s">
         <v>336</v>
       </c>
       <c r="C163" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D163">
         <v>0</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>337</v>
       </c>
       <c r="B164" t="s">
         <v>338</v>
       </c>
       <c r="C164" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D164">
         <v>0</v>
       </c>
       <c r="E164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>339</v>
       </c>
       <c r="B165" t="s">
         <v>340</v>
       </c>
       <c r="C165" t="s">
-        <v>216</v>
+        <v>269</v>
       </c>
       <c r="D165">
         <v>0</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>341</v>
       </c>
       <c r="B166" t="s">
         <v>342</v>
       </c>
       <c r="C166" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D166">
         <v>0</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>343</v>
       </c>
       <c r="B167" t="s">
         <v>344</v>
       </c>
       <c r="C167" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>345</v>
       </c>
       <c r="B168" t="s">
         <v>346</v>
       </c>
       <c r="C168" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
       <c r="E168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>347</v>
       </c>
       <c r="B169" t="s">
         <v>348</v>
       </c>
       <c r="C169" t="s">
-        <v>216</v>
+        <v>269</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>349</v>
       </c>
       <c r="B170" t="s">
         <v>350</v>
       </c>
       <c r="C170" t="s">
-        <v>216</v>
+        <v>269</v>
       </c>
       <c r="D170">
         <v>0</v>
       </c>
       <c r="E170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>351</v>
       </c>
       <c r="B171" t="s">
         <v>352</v>
       </c>
       <c r="C171" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
       <c r="E171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>353</v>
       </c>
       <c r="B172" t="s">
         <v>354</v>
       </c>
       <c r="C172" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>355</v>
       </c>
       <c r="B173" t="s">
         <v>356</v>
       </c>
       <c r="C173" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>357</v>
       </c>
       <c r="B174" t="s">
         <v>358</v>
       </c>
       <c r="C174" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>359</v>
       </c>
       <c r="B175" t="s">
         <v>360</v>
       </c>
       <c r="C175" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="D175">
         <v>0</v>
       </c>
       <c r="E175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>361</v>
       </c>
       <c r="B176" t="s">
         <v>362</v>
       </c>
       <c r="C176" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D176">
         <v>0</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>363</v>
       </c>
       <c r="B177" t="s">
         <v>364</v>
       </c>
       <c r="C177" t="s">
-        <v>216</v>
+        <v>269</v>
       </c>
       <c r="D177">
         <v>0</v>
       </c>
       <c r="E177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>365</v>
       </c>
       <c r="B178" t="s">
         <v>366</v>
       </c>
       <c r="C178" t="s">
-        <v>216</v>
+        <v>269</v>
       </c>
       <c r="D178">
         <v>0</v>
       </c>
       <c r="E178">
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>367</v>
       </c>
       <c r="B179" t="s">
         <v>368</v>
       </c>
       <c r="C179" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D179">
         <v>0</v>
       </c>
       <c r="E179">
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>369</v>
       </c>
       <c r="B180" t="s">
         <v>370</v>
       </c>
       <c r="C180" t="s">
-        <v>265</v>
+        <v>220</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
       <c r="E180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>371</v>
       </c>
       <c r="B181" t="s">
         <v>372</v>
       </c>
       <c r="C181" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D181">
         <v>0</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>373</v>
       </c>
       <c r="B182" t="s">
         <v>374</v>
       </c>
       <c r="C182" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>375</v>
       </c>
       <c r="B183" t="s">
         <v>376</v>
       </c>
       <c r="C183" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D183">
         <v>0</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>377</v>
       </c>
       <c r="B184" t="s">
         <v>378</v>
       </c>
       <c r="C184" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
       <c r="E184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>379</v>
       </c>
       <c r="B185" t="s">
         <v>380</v>
       </c>
       <c r="C185" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
       <c r="E185">
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>381</v>
       </c>
       <c r="B186" t="s">
         <v>382</v>
       </c>
       <c r="C186" t="s">
-        <v>216</v>
+        <v>269</v>
       </c>
       <c r="D186">
         <v>0</v>
       </c>
       <c r="E186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>383</v>
       </c>
       <c r="B187" t="s">
         <v>384</v>
       </c>
       <c r="C187" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D187">
         <v>0</v>
       </c>
       <c r="E187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>385</v>
       </c>
       <c r="B188" t="s">
         <v>386</v>
       </c>
       <c r="C188" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D188">
         <v>0</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>387</v>
       </c>
       <c r="B189" t="s">
         <v>388</v>
       </c>
       <c r="C189" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>389</v>
       </c>
       <c r="B190" t="s">
         <v>390</v>
       </c>
       <c r="C190" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>391</v>
       </c>
       <c r="B191" t="s">
         <v>392</v>
       </c>
       <c r="C191" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>393</v>
       </c>
       <c r="B192" t="s">
         <v>394</v>
       </c>
       <c r="C192" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>395</v>
       </c>
       <c r="B193" t="s">
         <v>396</v>
       </c>
       <c r="C193" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>397</v>
       </c>
       <c r="B194" t="s">
         <v>398</v>
       </c>
       <c r="C194" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>399</v>
       </c>
       <c r="B195" t="s">
         <v>400</v>
       </c>
       <c r="C195" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D195">
         <v>0</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>401</v>
       </c>
       <c r="B196" t="s">
         <v>402</v>
       </c>
       <c r="C196" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D196">
         <v>0</v>
       </c>
       <c r="E196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>403</v>
       </c>
       <c r="B197" t="s">
         <v>404</v>
       </c>
       <c r="C197" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D197">
         <v>0</v>
       </c>
       <c r="E197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>405</v>
       </c>
       <c r="B198" t="s">
         <v>406</v>
       </c>
       <c r="C198" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>407</v>
       </c>
       <c r="B199" t="s">
         <v>408</v>
       </c>
       <c r="C199" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>409</v>
       </c>
       <c r="B200" t="s">
         <v>410</v>
       </c>
       <c r="C200" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>411</v>
       </c>
       <c r="B201" t="s">
         <v>412</v>
       </c>
       <c r="C201" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D201">
         <v>0</v>
       </c>
       <c r="E201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>413</v>
       </c>
       <c r="B202" t="s">
         <v>414</v>
       </c>
       <c r="C202" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D202">
         <v>0</v>
       </c>
       <c r="E202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>415</v>
       </c>
       <c r="B203" t="s">
         <v>416</v>
       </c>
       <c r="C203" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D203">
         <v>0</v>
       </c>
       <c r="E203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>417</v>
       </c>
       <c r="B204" t="s">
         <v>418</v>
       </c>
       <c r="C204" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
       <c r="E204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>419</v>
       </c>
       <c r="B205" t="s">
         <v>420</v>
       </c>
       <c r="C205" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
       <c r="E205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>421</v>
       </c>
       <c r="B206" t="s">
         <v>422</v>
       </c>
       <c r="C206" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
       <c r="E206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>423</v>
       </c>
       <c r="B207" t="s">
         <v>424</v>
       </c>
       <c r="C207" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
       <c r="E207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>425</v>
       </c>
       <c r="B208" t="s">
         <v>426</v>
       </c>
       <c r="C208" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>427</v>
       </c>
       <c r="B209" t="s">
         <v>428</v>
       </c>
       <c r="C209" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D209">
         <v>0</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>429</v>
       </c>
       <c r="B210" t="s">
         <v>430</v>
       </c>
       <c r="C210" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D210">
         <v>0</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>431</v>
       </c>
       <c r="B211" t="s">
         <v>432</v>
       </c>
       <c r="C211" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D211">
         <v>0</v>
       </c>
       <c r="E211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>433</v>
       </c>
       <c r="B212" t="s">
         <v>434</v>
       </c>
       <c r="C212" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
       <c r="E212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>435</v>
       </c>
       <c r="B213" t="s">
         <v>436</v>
       </c>
       <c r="C213" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D213">
         <v>0</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>437</v>
       </c>
       <c r="B214" t="s">
         <v>438</v>
       </c>
       <c r="C214" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D214">
         <v>0</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>439</v>
       </c>
       <c r="B215" t="s">
         <v>440</v>
       </c>
       <c r="C215" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>441</v>
       </c>
       <c r="B216" t="s">
         <v>442</v>
       </c>
       <c r="C216" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D216">
         <v>0</v>
       </c>
       <c r="E216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>443</v>
       </c>
       <c r="B217" t="s">
         <v>444</v>
       </c>
       <c r="C217" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D217">
         <v>0</v>
       </c>
       <c r="E217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>445</v>
       </c>
       <c r="B218" t="s">
         <v>446</v>
       </c>
       <c r="C218" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>447</v>
       </c>
       <c r="B219" t="s">
         <v>448</v>
       </c>
       <c r="C219" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D219">
         <v>0</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>449</v>
       </c>
       <c r="B220" t="s">
         <v>450</v>
       </c>
       <c r="C220" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>451</v>
       </c>
       <c r="B221" t="s">
         <v>452</v>
       </c>
       <c r="C221" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>453</v>
       </c>
       <c r="B222" t="s">
         <v>454</v>
       </c>
       <c r="C222" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>455</v>
       </c>
       <c r="B223" t="s">
         <v>456</v>
       </c>
       <c r="C223" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>457</v>
       </c>
       <c r="B224" t="s">
         <v>458</v>
       </c>
       <c r="C224" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D224">
         <v>0</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>459</v>
       </c>
       <c r="B225" t="s">
         <v>460</v>
       </c>
       <c r="C225" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>461</v>
       </c>
       <c r="B226" t="s">
         <v>462</v>
       </c>
       <c r="C226" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>463</v>
       </c>
       <c r="B227" t="s">
         <v>464</v>
       </c>
       <c r="C227" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>465</v>
       </c>
       <c r="B228" t="s">
         <v>466</v>
       </c>
       <c r="C228" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>467</v>
       </c>
       <c r="B229" t="s">
         <v>468</v>
       </c>
       <c r="C229" t="s">
-        <v>469</v>
+        <v>220</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
+        <v>469</v>
+      </c>
+      <c r="B230" t="s">
         <v>470</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
+        <v>471</v>
+      </c>
+      <c r="B231" t="s">
         <v>472</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>474</v>
       </c>
       <c r="B232" t="s">
         <v>475</v>
       </c>
       <c r="C232" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>476</v>
       </c>
       <c r="B233" t="s">
         <v>477</v>
       </c>
       <c r="C233" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>478</v>
       </c>
       <c r="B234" t="s">
         <v>479</v>
       </c>
       <c r="C234" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>480</v>
       </c>
       <c r="B235" t="s">
         <v>481</v>
       </c>
       <c r="C235" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D235">
         <v>0</v>
       </c>
       <c r="E235">
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>482</v>
       </c>
       <c r="B236" t="s">
         <v>483</v>
       </c>
       <c r="C236" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>484</v>
       </c>
       <c r="B237" t="s">
         <v>485</v>
       </c>
       <c r="C237" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>486</v>
       </c>
       <c r="B238" t="s">
         <v>487</v>
       </c>
       <c r="C238" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D238">
         <v>0</v>
       </c>
       <c r="E238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>488</v>
       </c>
       <c r="B239" t="s">
         <v>489</v>
       </c>
       <c r="C239" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D239">
         <v>0</v>
       </c>
       <c r="E239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>490</v>
       </c>
       <c r="B240" t="s">
         <v>491</v>
       </c>
       <c r="C240" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>492</v>
       </c>
       <c r="B241" t="s">
         <v>493</v>
       </c>
       <c r="C241" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>494</v>
       </c>
       <c r="B242" t="s">
         <v>495</v>
       </c>
       <c r="C242" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D242">
         <v>0</v>
       </c>
       <c r="E242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>496</v>
       </c>
       <c r="B243" t="s">
         <v>497</v>
       </c>
       <c r="C243" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>498</v>
       </c>
       <c r="B244" t="s">
         <v>499</v>
       </c>
       <c r="C244" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D244">
         <v>0</v>
       </c>
       <c r="E244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>500</v>
       </c>
       <c r="B245" t="s">
         <v>501</v>
       </c>
       <c r="C245" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>502</v>
       </c>
       <c r="B246" t="s">
         <v>503</v>
       </c>
       <c r="C246" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>504</v>
       </c>
       <c r="B247" t="s">
         <v>505</v>
       </c>
       <c r="C247" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>506</v>
       </c>
       <c r="B248" t="s">
         <v>507</v>
       </c>
       <c r="C248" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D248">
         <v>0</v>
       </c>
       <c r="E248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>508</v>
       </c>
       <c r="B249" t="s">
         <v>509</v>
       </c>
       <c r="C249" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>510</v>
       </c>
       <c r="B250" t="s">
         <v>511</v>
       </c>
       <c r="C250" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>512</v>
       </c>
       <c r="B251" t="s">
         <v>513</v>
       </c>
       <c r="C251" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D251">
         <v>0</v>
       </c>
       <c r="E251">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" t="s">
+        <v>514</v>
+      </c>
+      <c r="B252" t="s">
+        <v>515</v>
+      </c>
+      <c r="C252" t="s">
+        <v>220</v>
+      </c>
+      <c r="D252">
+        <v>0</v>
+      </c>
+      <c r="E252">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" t="s">
+        <v>516</v>
+      </c>
+      <c r="B253" t="s">
+        <v>517</v>
+      </c>
+      <c r="C253" t="s">
+        <v>220</v>
+      </c>
+      <c r="D253">
+        <v>0</v>
+      </c>
+      <c r="E253">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:E251"/>
+  <autoFilter ref="A1:E253"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>