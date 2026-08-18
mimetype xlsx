--- v0 (2026-06-19)
+++ v1 (2026-08-18)
@@ -16,80 +16,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Raw Size</t>
   </si>
   <si>
     <t>Bins</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Since</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MST' target='_blank'&amp;gt;MST&amp;lt;/a&amp;gt;</t>
-[...8 lines deleted...]
-    <t>June 18 2026</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/DHL-000862' target='_blank'&amp;gt;DHL-000862&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LOADDOCK,RECDOC</t>
+  </si>
+  <si>
+    <t>August 14 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -404,96 +401,96 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="113.115234" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="129.682617" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>2755520</v>
+      </c>
+      <c r="C2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2">
         <v>8</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:F2"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>