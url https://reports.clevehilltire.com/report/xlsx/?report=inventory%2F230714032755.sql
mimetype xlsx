--- v1 (2026-08-18)
+++ v2 (2026-10-17)
@@ -9,84 +9,618 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$92</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Raw Size</t>
   </si>
   <si>
     <t>Bins</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Since</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/DHL-000862' target='_blank'&amp;gt;DHL-000862&amp;lt;/a&amp;gt;</t>
-[...5 lines deleted...]
-    <t>August 14 2026</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CAR-6P1271' target='_blank'&amp;gt;CAR-6P1271&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC</t>
+  </si>
+  <si>
+    <t>May 23 2025</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH19562' target='_blank'&amp;gt;ARI-TH19562&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>November 24 2025</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GTR-100UA3601' target='_blank'&amp;gt;GTR-100UA3601&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A1B12</t>
+  </si>
+  <si>
+    <t>December 31 2025</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/HER-98527' target='_blank'&amp;gt;HER-98527&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>September 08 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/BLI-008336' target='_blank'&amp;gt;BLI-008336&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A1B15</t>
+  </si>
+  <si>
+    <t>September 16 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KLY-356339107' target='_blank'&amp;gt;KLY-356339107&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A1B2</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FAS-013750' target='_blank'&amp;gt;FAS-013750&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM7A2B7</t>
+  </si>
+  <si>
+    <t>September 22 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MXV-29730' target='_blank'&amp;gt;MXV-29730&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM6A2B4</t>
+  </si>
+  <si>
+    <t>September 28 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH21176' target='_blank'&amp;gt;ARI-TH21176&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>September 30 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-ATRT56' target='_blank'&amp;gt;ARY-ATRT56&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/NOK-T432852' target='_blank'&amp;gt;NOK-T432852&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM6A2B5</t>
+  </si>
+  <si>
+    <t>October 01 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FAL-28105989' target='_blank'&amp;gt;FAL-28105989&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LAU-1028762' target='_blank'&amp;gt;LAU-1028762&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>October 02 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-15572700000' target='_blank'&amp;gt;CON-15572700000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>October 06 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-15002' target='_blank'&amp;gt;ATR-15002&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A4B25</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-32157' target='_blank'&amp;gt;LTX-32157&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM6A3B1</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AEP003' target='_blank'&amp;gt;ARY-AEP003&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM7A2B9</t>
+  </si>
+  <si>
+    <t>October 07 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AGS007' target='_blank'&amp;gt;ARY-AGS007&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TPA-89085' target='_blank'&amp;gt;TPA-89085&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A5B5</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TFC-000181' target='_blank'&amp;gt;TFC-000181&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A6B3</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-53020' target='_blank'&amp;gt;ATR-53020&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A3B4</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/WFC-148351' target='_blank'&amp;gt;WFC-148351&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A3B11,RM4A4B6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RT4-15576460000' target='_blank'&amp;gt;RT4-15576460000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A5B21</t>
+  </si>
+  <si>
+    <t>October 08 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000105' target='_blank'&amp;gt;APL-20000105&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A2B4</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RDX-1606919K' target='_blank'&amp;gt;RDX-1606919K&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-15573010000' target='_blank'&amp;gt;CON-15573010000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A3B13,RM4A2B8</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-131747875' target='_blank'&amp;gt;GYR-131747875&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM7A3B7</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RDX-1603193K' target='_blank'&amp;gt;RDX-1603193K&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LAU-1023990' target='_blank'&amp;gt;LAU-1023990&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM8A1B3,RM8A1B5</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AGS006' target='_blank'&amp;gt;ARY-AGS006&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM8A4B1</t>
+  </si>
+  <si>
+    <t>October 12 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AGS008' target='_blank'&amp;gt;ARY-AGS008&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A3B12</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/WFC-006434' target='_blank'&amp;gt;WFC-006434&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RDA1B18,RECDOC</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AEP024' target='_blank'&amp;gt;ARY-AEP024&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A4B22</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000333' target='_blank'&amp;gt;APL-20000333&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A1B5</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TPA-02130' target='_blank'&amp;gt;TPA-02130&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM6A1B10</t>
+  </si>
+  <si>
+    <t>October 13 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000297' target='_blank'&amp;gt;APL-20000297&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A4B5</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KLY-356895107' target='_blank'&amp;gt;KLY-356895107&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A5B12</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-54019' target='_blank'&amp;gt;ATR-54019&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RDA1B21,RECDOC</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RAD-RACSTH0025' target='_blank'&amp;gt;RAD-RACSTH0025&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM4A1B5</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000109' target='_blank'&amp;gt;APL-20000109&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A4B3</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/HAN-1034062' target='_blank'&amp;gt;HAN-1034062&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-331028001' target='_blank'&amp;gt;MKY-331028001&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AEP006' target='_blank'&amp;gt;ARY-AEP006&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A3B5</t>
+  </si>
+  <si>
+    <t>October 14 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/HAN-1021500' target='_blank'&amp;gt;HAN-1021500&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TPA-01337' target='_blank'&amp;gt;TPA-01337&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A1B12,RM1A5B13,STAGING</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-734006640' target='_blank'&amp;gt;GYR-734006640&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A2B5,RM1A2B7,STAGING</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-796289833' target='_blank'&amp;gt;GYR-796289833&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM6A1B1</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KLY-356610107' target='_blank'&amp;gt;KLY-356610107&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A7B5,RM3A7B8</t>
+  </si>
+  <si>
+    <t>October 15 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/HAN-1021497' target='_blank'&amp;gt;HAN-1021497&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A2B2</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/WFC-008662' target='_blank'&amp;gt;WFC-008662&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RDA2B20,RECDOC</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GTR-AS138' target='_blank'&amp;gt;GTR-AS138&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A3B2,RM1A3B4</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-827018815' target='_blank'&amp;gt;GYR-827018815&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A1B23</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH20599' target='_blank'&amp;gt;ARI-TH20599&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RDUA1B7,RECDOC</t>
+  </si>
+  <si>
+    <t>October 16 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GTR-AS178' target='_blank'&amp;gt;GTR-AS178&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TPA-59865' target='_blank'&amp;gt;TPA-59865&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,STAGING</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000264' target='_blank'&amp;gt;APL-20000264&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH20681' target='_blank'&amp;gt;ARI-TH20681&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM7-2</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FAS-013749' target='_blank'&amp;gt;FAS-013749&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A4B26</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-07259' target='_blank'&amp;gt;LTX-07259&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A6B10</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PIR-4076900' target='_blank'&amp;gt;PIR-4076900&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A7B4</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-ARST008' target='_blank'&amp;gt;ARY-ARST008&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/DEF-13757' target='_blank'&amp;gt;DEF-13757&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RDA2B8,RECDOC,RM3A7B4</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RT4-15577370000' target='_blank'&amp;gt;RT4-15577370000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A3B9</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-54001' target='_blank'&amp;gt;ATR-54001&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,W5A1B2</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AGS014' target='_blank'&amp;gt;ARY-AGS014&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A4B24,RM3A4B25</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-15572750000' target='_blank'&amp;gt;CON-15572750000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A7B4,STAGING</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000233' target='_blank'&amp;gt;APL-20000233&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A4B9</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-03141900000' target='_blank'&amp;gt;CON-03141900000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-167074004' target='_blank'&amp;gt;MAS-167074004&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A5B13</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/VTG-VT12424' target='_blank'&amp;gt;VTG-VT12424&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM6A3B2</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-139172053' target='_blank'&amp;gt;GYR-139172053&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A3B8</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/HER-95323' target='_blank'&amp;gt;HER-95323&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A4B4,RM3A4B9</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-90009' target='_blank'&amp;gt;ATR-90009&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A5B11,RM3A5B9</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RAD-RASYTH0202' target='_blank'&amp;gt;RAD-RASYTH0202&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM8A3B3</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH21206' target='_blank'&amp;gt;ARI-TH21206&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM2A2B2</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-54013' target='_blank'&amp;gt;ATR-54013&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM2A3B3</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GTR-AS112' target='_blank'&amp;gt;GTR-AS112&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A3B26</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH42980' target='_blank'&amp;gt;ARI-TH42980&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TPA-02151' target='_blank'&amp;gt;TPA-02151&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A3B1</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AGS021' target='_blank'&amp;gt;ARY-AGS021&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A5B7</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KLY-356344107' target='_blank'&amp;gt;KLY-356344107&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A6B13</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/DUR-003489' target='_blank'&amp;gt;DUR-003489&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM2A5B2,RM7-2</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-16017' target='_blank'&amp;gt;ATR-16017&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM3A4B11</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH40887' target='_blank'&amp;gt;ARI-TH40887&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RDA2B14,RECDOC</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AGS098' target='_blank'&amp;gt;ARY-AGS098&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A1B10</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-08915' target='_blank'&amp;gt;LTX-08915&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A4B10</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-170293047' target='_blank'&amp;gt;COO-170293047&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM7A2B2</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20001536' target='_blank'&amp;gt;APL-20001536&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GRB-04492700000' target='_blank'&amp;gt;GRB-04492700000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM8A1B1</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000100' target='_blank'&amp;gt;APL-20000100&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM1A1B13</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KLY-357070343' target='_blank'&amp;gt;KLY-357070343&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RECDOC,RM7A3B4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -393,109 +927,1909 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="129.682617" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>2755520</v>
+        <v>251012</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E2">
-        <v>4</v>
+        <v>512</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
+    <row r="3" spans="1:6">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3">
+        <v>2656017</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3">
+        <v>2</v>
+      </c>
+      <c r="E3">
+        <v>327</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4">
+        <v>2755520</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4">
+        <v>6</v>
+      </c>
+      <c r="E4">
+        <v>290</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>35125020</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5">
+        <v>1</v>
+      </c>
+      <c r="E5">
+        <v>39</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6">
+        <v>2255018</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>2355517</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7">
+        <v>9</v>
+      </c>
+      <c r="E7">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>2155517</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8">
+        <v>4</v>
+      </c>
+      <c r="E8">
+        <v>25</v>
+      </c>
+      <c r="F8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9">
+        <v>2355519</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9">
+        <v>4</v>
+      </c>
+      <c r="E9">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>2356517</v>
+      </c>
+      <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10">
+        <v>1</v>
+      </c>
+      <c r="E10">
+        <v>17</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11">
+        <v>37125020</v>
+      </c>
+      <c r="C11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11">
+        <v>1</v>
+      </c>
+      <c r="E11">
+        <v>17</v>
+      </c>
+      <c r="F11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>2657017</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12">
+        <v>5</v>
+      </c>
+      <c r="E12">
+        <v>16</v>
+      </c>
+      <c r="F12" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13">
+        <v>2853519</v>
+      </c>
+      <c r="C13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13">
+        <v>1</v>
+      </c>
+      <c r="E13">
+        <v>16</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14">
+        <v>2057016</v>
+      </c>
+      <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14">
+        <v>1</v>
+      </c>
+      <c r="E14">
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15">
+        <v>2155017</v>
+      </c>
+      <c r="C15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15">
+        <v>2</v>
+      </c>
+      <c r="E15">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16">
+        <v>2256017</v>
+      </c>
+      <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16">
+        <v>9</v>
+      </c>
+      <c r="E16">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17">
+        <v>2757018</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17">
+        <v>5</v>
+      </c>
+      <c r="E17">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18">
+        <v>1956015</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18">
+        <v>6</v>
+      </c>
+      <c r="E18">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19">
+        <v>2154517</v>
+      </c>
+      <c r="C19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19">
+        <v>4</v>
+      </c>
+      <c r="E19">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20">
+        <v>2356517</v>
+      </c>
+      <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20">
+        <v>8</v>
+      </c>
+      <c r="E20">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21">
+        <v>2457516</v>
+      </c>
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21">
+        <v>5</v>
+      </c>
+      <c r="E21">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22">
+        <v>2655020</v>
+      </c>
+      <c r="C22" t="s">
+        <v>51</v>
+      </c>
+      <c r="D22">
+        <v>4</v>
+      </c>
+      <c r="E22">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23">
+        <v>2657017</v>
+      </c>
+      <c r="C23" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23">
+        <v>19</v>
+      </c>
+      <c r="E23">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24">
+        <v>2256017</v>
+      </c>
+      <c r="C24" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24">
+        <v>5</v>
+      </c>
+      <c r="E24">
+        <v>9</v>
+      </c>
+      <c r="F24" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25">
+        <v>2257516</v>
+      </c>
+      <c r="C25" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25">
+        <v>6</v>
+      </c>
+      <c r="E25">
+        <v>9</v>
+      </c>
+      <c r="F25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26">
+        <v>2257516</v>
+      </c>
+      <c r="C26" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26">
+        <v>12</v>
+      </c>
+      <c r="E26">
+        <v>9</v>
+      </c>
+      <c r="F26" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B27">
+        <v>2454019</v>
+      </c>
+      <c r="C27" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27">
+        <v>14</v>
+      </c>
+      <c r="E27">
+        <v>9</v>
+      </c>
+      <c r="F27" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B28">
+        <v>2457516</v>
+      </c>
+      <c r="C28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28">
+        <v>8</v>
+      </c>
+      <c r="E28">
+        <v>9</v>
+      </c>
+      <c r="F28" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>64</v>
+      </c>
+      <c r="B29">
+        <v>2555020</v>
+      </c>
+      <c r="C29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29">
+        <v>8</v>
+      </c>
+      <c r="E29">
+        <v>9</v>
+      </c>
+      <c r="F29" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30">
+        <v>2756020</v>
+      </c>
+      <c r="C30" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30">
+        <v>3</v>
+      </c>
+      <c r="E30">
+        <v>9</v>
+      </c>
+      <c r="F30" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B31">
+        <v>2055516</v>
+      </c>
+      <c r="C31" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31">
+        <v>10</v>
+      </c>
+      <c r="E31">
+        <v>5</v>
+      </c>
+      <c r="F31" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>70</v>
+      </c>
+      <c r="B32">
+        <v>2155517</v>
+      </c>
+      <c r="C32" t="s">
+        <v>71</v>
+      </c>
+      <c r="D32">
+        <v>12</v>
+      </c>
+      <c r="E32">
+        <v>5</v>
+      </c>
+      <c r="F32" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>72</v>
+      </c>
+      <c r="B33">
+        <v>2354518</v>
+      </c>
+      <c r="C33" t="s">
+        <v>73</v>
+      </c>
+      <c r="D33">
+        <v>4</v>
+      </c>
+      <c r="E33">
+        <v>5</v>
+      </c>
+      <c r="F33" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34">
+        <v>2455020</v>
+      </c>
+      <c r="C34" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34">
+        <v>6</v>
+      </c>
+      <c r="E34">
+        <v>5</v>
+      </c>
+      <c r="F34" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35">
+        <v>2655020</v>
+      </c>
+      <c r="C35" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35">
+        <v>5</v>
+      </c>
+      <c r="E35">
+        <v>5</v>
+      </c>
+      <c r="F35" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36">
+        <v>2254517</v>
+      </c>
+      <c r="C36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D36">
+        <v>5</v>
+      </c>
+      <c r="E36">
+        <v>4</v>
+      </c>
+      <c r="F36" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37">
+        <v>2355519</v>
+      </c>
+      <c r="C37" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37">
+        <v>5</v>
+      </c>
+      <c r="E37">
+        <v>4</v>
+      </c>
+      <c r="F37" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38">
+        <v>2355520</v>
+      </c>
+      <c r="C38" t="s">
+        <v>84</v>
+      </c>
+      <c r="D38">
+        <v>16</v>
+      </c>
+      <c r="E38">
+        <v>4</v>
+      </c>
+      <c r="F38" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B39">
+        <v>2555020</v>
+      </c>
+      <c r="C39" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39">
+        <v>6</v>
+      </c>
+      <c r="E39">
+        <v>4</v>
+      </c>
+      <c r="F39" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>87</v>
+      </c>
+      <c r="B40">
+        <v>2656018</v>
+      </c>
+      <c r="C40" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40">
+        <v>8</v>
+      </c>
+      <c r="E40">
+        <v>4</v>
+      </c>
+      <c r="F40" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>89</v>
+      </c>
+      <c r="B41">
+        <v>2657017</v>
+      </c>
+      <c r="C41" t="s">
+        <v>90</v>
+      </c>
+      <c r="D41">
+        <v>6</v>
+      </c>
+      <c r="E41">
+        <v>4</v>
+      </c>
+      <c r="F41" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>91</v>
+      </c>
+      <c r="B42">
+        <v>2755022</v>
+      </c>
+      <c r="C42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42">
+        <v>2</v>
+      </c>
+      <c r="E42">
+        <v>4</v>
+      </c>
+      <c r="F42" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>92</v>
+      </c>
+      <c r="B43">
+        <v>2756520</v>
+      </c>
+      <c r="C43" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43">
+        <v>1</v>
+      </c>
+      <c r="E43">
+        <v>4</v>
+      </c>
+      <c r="F43" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44">
+        <v>2056016</v>
+      </c>
+      <c r="C44" t="s">
+        <v>94</v>
+      </c>
+      <c r="D44">
+        <v>10</v>
+      </c>
+      <c r="E44">
+        <v>3</v>
+      </c>
+      <c r="F44" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B45">
+        <v>2056016</v>
+      </c>
+      <c r="C45" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45">
+        <v>1</v>
+      </c>
+      <c r="E45">
+        <v>3</v>
+      </c>
+      <c r="F45" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46">
+        <v>2355519</v>
+      </c>
+      <c r="C46" t="s">
+        <v>98</v>
+      </c>
+      <c r="D46">
+        <v>5</v>
+      </c>
+      <c r="E46">
+        <v>3</v>
+      </c>
+      <c r="F46" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47">
+        <v>2656518</v>
+      </c>
+      <c r="C47" t="s">
+        <v>100</v>
+      </c>
+      <c r="D47">
+        <v>8</v>
+      </c>
+      <c r="E47">
+        <v>3</v>
+      </c>
+      <c r="F47" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48">
+        <v>3057018</v>
+      </c>
+      <c r="C48" t="s">
+        <v>102</v>
+      </c>
+      <c r="D48">
+        <v>5</v>
+      </c>
+      <c r="E48">
+        <v>3</v>
+      </c>
+      <c r="F48" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49">
+        <v>2156016</v>
+      </c>
+      <c r="C49" t="s">
+        <v>104</v>
+      </c>
+      <c r="D49">
+        <v>8</v>
+      </c>
+      <c r="E49">
+        <v>2</v>
+      </c>
+      <c r="F49" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>106</v>
+      </c>
+      <c r="B50">
+        <v>2256017</v>
+      </c>
+      <c r="C50" t="s">
+        <v>107</v>
+      </c>
+      <c r="D50">
+        <v>5</v>
+      </c>
+      <c r="E50">
+        <v>2</v>
+      </c>
+      <c r="F50" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51">
+        <v>2355018</v>
+      </c>
+      <c r="C51" t="s">
+        <v>109</v>
+      </c>
+      <c r="D51">
+        <v>4</v>
+      </c>
+      <c r="E51">
+        <v>2</v>
+      </c>
+      <c r="F51" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52">
+        <v>2457516</v>
+      </c>
+      <c r="C52" t="s">
+        <v>111</v>
+      </c>
+      <c r="D52">
+        <v>6</v>
+      </c>
+      <c r="E52">
+        <v>2</v>
+      </c>
+      <c r="F52" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B53">
+        <v>2756020</v>
+      </c>
+      <c r="C53" t="s">
+        <v>113</v>
+      </c>
+      <c r="D53">
+        <v>8</v>
+      </c>
+      <c r="E53">
+        <v>2</v>
+      </c>
+      <c r="F53" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" t="s">
+        <v>114</v>
+      </c>
+      <c r="B54">
+        <v>1956515</v>
+      </c>
+      <c r="C54" t="s">
+        <v>115</v>
+      </c>
+      <c r="D54">
+        <v>8</v>
+      </c>
+      <c r="E54">
+        <v>1</v>
+      </c>
+      <c r="F54" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" t="s">
+        <v>117</v>
+      </c>
+      <c r="B55">
+        <v>1956515</v>
+      </c>
+      <c r="C55" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55">
+        <v>4</v>
+      </c>
+      <c r="E55">
+        <v>1</v>
+      </c>
+      <c r="F55" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" t="s">
+        <v>118</v>
+      </c>
+      <c r="B56">
+        <v>1956515</v>
+      </c>
+      <c r="C56" t="s">
+        <v>119</v>
+      </c>
+      <c r="D56">
+        <v>5</v>
+      </c>
+      <c r="E56">
+        <v>1</v>
+      </c>
+      <c r="F56" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" t="s">
+        <v>120</v>
+      </c>
+      <c r="B57">
+        <v>2055017</v>
+      </c>
+      <c r="C57" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57">
+        <v>4</v>
+      </c>
+      <c r="E57">
+        <v>1</v>
+      </c>
+      <c r="F57" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58">
+        <v>2055516</v>
+      </c>
+      <c r="C58" t="s">
+        <v>122</v>
+      </c>
+      <c r="D58">
+        <v>5</v>
+      </c>
+      <c r="E58">
+        <v>1</v>
+      </c>
+      <c r="F58" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59">
+        <v>2055516</v>
+      </c>
+      <c r="C59" t="s">
+        <v>124</v>
+      </c>
+      <c r="D59">
+        <v>5</v>
+      </c>
+      <c r="E59">
+        <v>1</v>
+      </c>
+      <c r="F59" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60">
+        <v>2055516</v>
+      </c>
+      <c r="C60" t="s">
+        <v>126</v>
+      </c>
+      <c r="D60">
+        <v>7</v>
+      </c>
+      <c r="E60">
+        <v>1</v>
+      </c>
+      <c r="F60" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61">
+        <v>2055516</v>
+      </c>
+      <c r="C61" t="s">
+        <v>128</v>
+      </c>
+      <c r="D61">
+        <v>8</v>
+      </c>
+      <c r="E61">
+        <v>1</v>
+      </c>
+      <c r="F61" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62">
+        <v>2057515</v>
+      </c>
+      <c r="C62" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62">
+        <v>1</v>
+      </c>
+      <c r="E62">
+        <v>1</v>
+      </c>
+      <c r="F62" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" t="s">
+        <v>130</v>
+      </c>
+      <c r="B63">
+        <v>2155517</v>
+      </c>
+      <c r="C63" t="s">
+        <v>131</v>
+      </c>
+      <c r="D63">
+        <v>3</v>
+      </c>
+      <c r="E63">
+        <v>1</v>
+      </c>
+      <c r="F63" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" t="s">
+        <v>132</v>
+      </c>
+      <c r="B64">
+        <v>2155517</v>
+      </c>
+      <c r="C64" t="s">
+        <v>133</v>
+      </c>
+      <c r="D64">
+        <v>5</v>
+      </c>
+      <c r="E64">
+        <v>1</v>
+      </c>
+      <c r="F64" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" t="s">
+        <v>134</v>
+      </c>
+      <c r="B65">
+        <v>2156516</v>
+      </c>
+      <c r="C65" t="s">
+        <v>135</v>
+      </c>
+      <c r="D65">
+        <v>6</v>
+      </c>
+      <c r="E65">
+        <v>1</v>
+      </c>
+      <c r="F65" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66">
+        <v>2254018</v>
+      </c>
+      <c r="C66" t="s">
+        <v>137</v>
+      </c>
+      <c r="D66">
+        <v>6</v>
+      </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
+      <c r="F66" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67">
+        <v>2254517</v>
+      </c>
+      <c r="C67" t="s">
+        <v>139</v>
+      </c>
+      <c r="D67">
+        <v>4</v>
+      </c>
+      <c r="E67">
+        <v>1</v>
+      </c>
+      <c r="F67" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" t="s">
+        <v>140</v>
+      </c>
+      <c r="B68">
+        <v>2256018</v>
+      </c>
+      <c r="C68" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68">
+        <v>4</v>
+      </c>
+      <c r="E68">
+        <v>1</v>
+      </c>
+      <c r="F68" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69">
+        <v>2256517</v>
+      </c>
+      <c r="C69" t="s">
+        <v>47</v>
+      </c>
+      <c r="D69">
+        <v>5</v>
+      </c>
+      <c r="E69">
+        <v>1</v>
+      </c>
+      <c r="F69" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70">
+        <v>2256517</v>
+      </c>
+      <c r="C70" t="s">
+        <v>144</v>
+      </c>
+      <c r="D70">
+        <v>7</v>
+      </c>
+      <c r="E70">
+        <v>1</v>
+      </c>
+      <c r="F70" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" t="s">
+        <v>145</v>
+      </c>
+      <c r="B71">
+        <v>2256517</v>
+      </c>
+      <c r="C71" t="s">
+        <v>146</v>
+      </c>
+      <c r="D71">
+        <v>13</v>
+      </c>
+      <c r="E71">
+        <v>1</v>
+      </c>
+      <c r="F71" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" t="s">
+        <v>147</v>
+      </c>
+      <c r="B72">
+        <v>22570195</v>
+      </c>
+      <c r="C72" t="s">
+        <v>148</v>
+      </c>
+      <c r="D72">
+        <v>5</v>
+      </c>
+      <c r="E72">
+        <v>1</v>
+      </c>
+      <c r="F72" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" t="s">
+        <v>149</v>
+      </c>
+      <c r="B73">
+        <v>22570195</v>
+      </c>
+      <c r="C73" t="s">
+        <v>150</v>
+      </c>
+      <c r="D73">
+        <v>5</v>
+      </c>
+      <c r="E73">
+        <v>1</v>
+      </c>
+      <c r="F73" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" t="s">
+        <v>151</v>
+      </c>
+      <c r="B74">
+        <v>2257515</v>
+      </c>
+      <c r="C74" t="s">
+        <v>152</v>
+      </c>
+      <c r="D74">
+        <v>12</v>
+      </c>
+      <c r="E74">
+        <v>1</v>
+      </c>
+      <c r="F74" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" t="s">
+        <v>153</v>
+      </c>
+      <c r="B75">
+        <v>2257516</v>
+      </c>
+      <c r="C75" t="s">
+        <v>154</v>
+      </c>
+      <c r="D75">
+        <v>7</v>
+      </c>
+      <c r="E75">
+        <v>1</v>
+      </c>
+      <c r="F75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" t="s">
+        <v>155</v>
+      </c>
+      <c r="B76">
+        <v>2354518</v>
+      </c>
+      <c r="C76" t="s">
+        <v>156</v>
+      </c>
+      <c r="D76">
+        <v>6</v>
+      </c>
+      <c r="E76">
+        <v>1</v>
+      </c>
+      <c r="F76" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" t="s">
+        <v>157</v>
+      </c>
+      <c r="B77">
+        <v>2354519</v>
+      </c>
+      <c r="C77" t="s">
+        <v>158</v>
+      </c>
+      <c r="D77">
+        <v>6</v>
+      </c>
+      <c r="E77">
+        <v>1</v>
+      </c>
+      <c r="F77" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" t="s">
+        <v>159</v>
+      </c>
+      <c r="B78">
+        <v>2355017</v>
+      </c>
+      <c r="C78" t="s">
+        <v>160</v>
+      </c>
+      <c r="D78">
+        <v>6</v>
+      </c>
+      <c r="E78">
+        <v>1</v>
+      </c>
+      <c r="F78" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" t="s">
+        <v>161</v>
+      </c>
+      <c r="B79">
+        <v>2355517</v>
+      </c>
+      <c r="C79" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79">
+        <v>4</v>
+      </c>
+      <c r="E79">
+        <v>1</v>
+      </c>
+      <c r="F79" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" t="s">
+        <v>162</v>
+      </c>
+      <c r="B80">
+        <v>2355517</v>
+      </c>
+      <c r="C80" t="s">
+        <v>163</v>
+      </c>
+      <c r="D80">
+        <v>4</v>
+      </c>
+      <c r="E80">
+        <v>1</v>
+      </c>
+      <c r="F80" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" t="s">
+        <v>164</v>
+      </c>
+      <c r="B81">
+        <v>2356017</v>
+      </c>
+      <c r="C81" t="s">
+        <v>165</v>
+      </c>
+      <c r="D81">
+        <v>6</v>
+      </c>
+      <c r="E81">
+        <v>1</v>
+      </c>
+      <c r="F81" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" t="s">
+        <v>166</v>
+      </c>
+      <c r="B82">
+        <v>2456018</v>
+      </c>
+      <c r="C82" t="s">
+        <v>167</v>
+      </c>
+      <c r="D82">
+        <v>4</v>
+      </c>
+      <c r="E82">
+        <v>1</v>
+      </c>
+      <c r="F82" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" t="s">
+        <v>168</v>
+      </c>
+      <c r="B83">
+        <v>2457516</v>
+      </c>
+      <c r="C83" t="s">
+        <v>169</v>
+      </c>
+      <c r="D83">
+        <v>8</v>
+      </c>
+      <c r="E83">
+        <v>1</v>
+      </c>
+      <c r="F83" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" t="s">
+        <v>170</v>
+      </c>
+      <c r="B84">
+        <v>2457517</v>
+      </c>
+      <c r="C84" t="s">
+        <v>171</v>
+      </c>
+      <c r="D84">
+        <v>5</v>
+      </c>
+      <c r="E84">
+        <v>1</v>
+      </c>
+      <c r="F84" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" t="s">
+        <v>172</v>
+      </c>
+      <c r="B85">
+        <v>2556518</v>
+      </c>
+      <c r="C85" t="s">
+        <v>173</v>
+      </c>
+      <c r="D85">
+        <v>3</v>
+      </c>
+      <c r="E85">
+        <v>1</v>
+      </c>
+      <c r="F85" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" t="s">
+        <v>174</v>
+      </c>
+      <c r="B86">
+        <v>2655020</v>
+      </c>
+      <c r="C86" t="s">
+        <v>175</v>
+      </c>
+      <c r="D86">
+        <v>8</v>
+      </c>
+      <c r="E86">
+        <v>1</v>
+      </c>
+      <c r="F86" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" t="s">
+        <v>176</v>
+      </c>
+      <c r="B87">
+        <v>2656018</v>
+      </c>
+      <c r="C87" t="s">
+        <v>177</v>
+      </c>
+      <c r="D87">
+        <v>8</v>
+      </c>
+      <c r="E87">
+        <v>1</v>
+      </c>
+      <c r="F87" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" t="s">
+        <v>178</v>
+      </c>
+      <c r="B88">
+        <v>2657017</v>
+      </c>
+      <c r="C88" t="s">
+        <v>179</v>
+      </c>
+      <c r="D88">
+        <v>4</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" t="s">
+        <v>180</v>
+      </c>
+      <c r="B89">
+        <v>2756020</v>
+      </c>
+      <c r="C89" t="s">
+        <v>90</v>
+      </c>
+      <c r="D89">
+        <v>7</v>
+      </c>
+      <c r="E89">
+        <v>1</v>
+      </c>
+      <c r="F89" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" t="s">
+        <v>181</v>
+      </c>
+      <c r="B90">
+        <v>2756020</v>
+      </c>
+      <c r="C90" t="s">
+        <v>182</v>
+      </c>
+      <c r="D90">
+        <v>6</v>
+      </c>
+      <c r="E90">
+        <v>1</v>
+      </c>
+      <c r="F90" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" t="s">
+        <v>183</v>
+      </c>
+      <c r="B91">
+        <v>2756518</v>
+      </c>
+      <c r="C91" t="s">
+        <v>184</v>
+      </c>
+      <c r="D91">
+        <v>4</v>
+      </c>
+      <c r="E91">
+        <v>1</v>
+      </c>
+      <c r="F91" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" t="s">
+        <v>185</v>
+      </c>
+      <c r="B92">
+        <v>2757018</v>
+      </c>
+      <c r="C92" t="s">
+        <v>186</v>
+      </c>
+      <c r="D92">
+        <v>6</v>
+      </c>
+      <c r="E92">
+        <v>1</v>
+      </c>
+      <c r="F92" t="s">
+        <v>116</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F2"/>
+  <autoFilter ref="A1:F92"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>