--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -9,180 +9,168 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$13</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Bins</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>TARGET</t>
   </si>
   <si>
     <t>LASTVENDOR</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Since</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ADJUSTMENT' target='_blank'&amp;gt;ADJUSTMENT&amp;lt;/a&amp;gt;</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-167023001' target='_blank'&amp;gt;MAS-167023001&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM2A3B6,RM7</t>
+  </si>
+  <si>
+    <t>FKL</t>
+  </si>
+  <si>
+    <t>October 17 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PIR-1993600' target='_blank'&amp;gt;PIR-1993600&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM4A3B8,RM7</t>
+  </si>
+  <si>
+    <t>THUB</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARY-AEP021' target='_blank'&amp;gt;ARY-AEP021&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>RM7</t>
   </si>
   <si>
-    <t>October 22 2024</t>
-[...2 lines deleted...]
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LAU-1019016' target='_blank'&amp;gt;LAU-1019016&amp;lt;/a&amp;gt;</t>
+    <t>VAN</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FAL-28952561' target='_blank'&amp;gt;FAL-28952561&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM1A2B5,RM7</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FIN-008236' target='_blank'&amp;gt;FIN-008236&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000253' target='_blank'&amp;gt;APL-20000253&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM2A4B13,RM7</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PRC' target='_blank'&amp;gt;PRC&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>NONTIREB,RM7</t>
+  </si>
+  <si>
+    <t>October 09 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GRB-04509790000' target='_blank'&amp;gt;GRB-04509790000&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>ATD</t>
   </si>
   <si>
-    <t>August 17 2026</t>
-[...77 lines deleted...]
-    <t>RM7,RM8A1B1</t>
+    <t>October 15 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-481108003' target='_blank'&amp;gt;GYR-481108003&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>October 12 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/HER-98196' target='_blank'&amp;gt;HER-98196&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM4A3B2,RM7</t>
+  </si>
+  <si>
+    <t>October 14 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/DHL-009618' target='_blank'&amp;gt;DHL-009618&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-167028001' target='_blank'&amp;gt;MAS-167028001&amp;lt;/a&amp;gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -489,472 +477,446 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I14"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="4.570313" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F2">
-        <v>-2</v>
+        <v>0</v>
+      </c>
+      <c r="G2" t="s">
+        <v>11</v>
       </c>
       <c r="H2">
-        <v>1114</v>
+        <v>2427</v>
       </c>
       <c r="I2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3">
+        <v>10</v>
+      </c>
+      <c r="D3">
+        <v>10</v>
+      </c>
+      <c r="E3">
+        <v>19</v>
+      </c>
+      <c r="F3">
+        <v>9</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3">
+        <v>2007</v>
+      </c>
+      <c r="I3" t="s">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F4">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H4">
-        <v>917</v>
+        <v>798</v>
       </c>
       <c r="I4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C5">
+        <v>8</v>
+      </c>
+      <c r="D5">
+        <v>5</v>
+      </c>
+      <c r="E5">
+        <v>9</v>
+      </c>
+      <c r="F5">
         <v>1</v>
       </c>
-      <c r="D5">
-[...7 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="H5">
-        <v>649</v>
+        <v>277</v>
       </c>
       <c r="I5" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H6">
-        <v>515</v>
+        <v>211</v>
       </c>
       <c r="I6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" t="s">
         <v>23</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7">
+        <v>8</v>
+      </c>
+      <c r="D7">
         <v>6</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="H7">
-        <v>330</v>
+        <v>51</v>
       </c>
       <c r="I7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" t="s">
         <v>25</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8">
-        <v>3</v>
+        <v>999486</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>-3</v>
+        <v>-999486</v>
       </c>
       <c r="H8">
-        <v>188</v>
+        <v>8</v>
       </c>
       <c r="I8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D9">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E9">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F9">
-        <v>5</v>
+        <v>-4</v>
       </c>
       <c r="G9" t="s">
         <v>28</v>
       </c>
       <c r="H9">
-        <v>71</v>
+        <v>5</v>
       </c>
       <c r="I9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10">
+        <v>4</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>-4</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10">
+        <v>5</v>
+      </c>
+      <c r="I10" t="s">
         <v>31</v>
-      </c>
-[...19 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
         <v>33</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H11">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="I11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="C12">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="G12" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H12">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I12" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="G13" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="H13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I13" t="s">
-        <v>14</v>
-[...28 lines deleted...]
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:I14"/>
+  <autoFilter ref="A1:I13"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>