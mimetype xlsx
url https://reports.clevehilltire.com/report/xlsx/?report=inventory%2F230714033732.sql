--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,150 +9,210 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$21</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Bins</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>TARGET</t>
   </si>
   <si>
     <t>LASTVENDOR</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Since</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MST' target='_blank'&amp;gt;MST&amp;lt;/a&amp;gt;</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TFC-000180' target='_blank'&amp;gt;TFC-000180&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>RM7</t>
   </si>
   <si>
+    <t>THUB</t>
+  </si>
+  <si>
+    <t>June 17 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/YOK-110132829' target='_blank'&amp;gt;YOK-110132829&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>FKL</t>
+  </si>
+  <si>
+    <t>June 18 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/WFC-148249' target='_blank'&amp;gt;WFC-148249&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RDUA1B5,RM7</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PIR-2390800' target='_blank'&amp;gt;PIR-2390800&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>June 16 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ADJUSTMENT' target='_blank'&amp;gt;ADJUSTMENT&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>October 22 2024</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-03125350000' target='_blank'&amp;gt;CON-03125350000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
     <t>ATD</t>
   </si>
   <si>
-    <t>April 15 2026</t>
-[...20 lines deleted...]
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GTR-100UA3708' target='_blank'&amp;gt;GTR-100UA3708&amp;lt;/a&amp;gt;</t>
+    <t>June 12 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FAS-013749' target='_blank'&amp;gt;FAS-013749&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM3A2B8,RM7</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-90009' target='_blank'&amp;gt;ATR-90009&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LOADDOCK,RM7</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
-    <t>February 20 2026</t>
-[...8 lines deleted...]
-    <t>April 09 2026</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ADV-1951349455' target='_blank'&amp;gt;ADV-1951349455&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RT4-15577320000' target='_blank'&amp;gt;RT4-15577320000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM3A3B16,RM7</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MTB' target='_blank'&amp;gt;MTB&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>February 11 2026</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-176139991' target='_blank'&amp;gt;GYR-176139991&amp;lt;/a&amp;gt;</t>
-[...8 lines deleted...]
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/IRN-98956' target='_blank'&amp;gt;IRN-98956&amp;lt;/a&amp;gt;</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/VTG-VT12427' target='_blank'&amp;gt;VTG-VT12427&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM6A2B3,RM7</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CAR-343641' target='_blank'&amp;gt;CAR-343641&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>May 05 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PIR-3920000' target='_blank'&amp;gt;PIR-3920000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-167018001' target='_blank'&amp;gt;MAS-167018001&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>NSRB,RECDOC,RM7</t>
+  </si>
+  <si>
+    <t>May 27 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PIR-2636500' target='_blank'&amp;gt;PIR-2636500&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>June 10 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/IRN-98973' target='_blank'&amp;gt;IRN-98973&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM7,RM7A2B6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/HAN-1032883' target='_blank'&amp;gt;HAN-1032883&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH42966' target='_blank'&amp;gt;ARI-TH42966&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RAD-DSC0508' target='_blank'&amp;gt;RAD-DSC0508&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM3A3B1,RM3A4B28,RM7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -459,347 +519,666 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="146.107178" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>-2</v>
+        <v>-17</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
       <c r="H2">
-        <v>3881</v>
+        <v>2279</v>
       </c>
       <c r="I2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>-3</v>
+        <v>-4</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
       </c>
       <c r="H3">
-        <v>993</v>
+        <v>1677</v>
       </c>
       <c r="I3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D4">
         <v>4</v>
       </c>
       <c r="E4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H4">
-        <v>397</v>
+        <v>1555</v>
       </c>
       <c r="I4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>-1</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="H5">
-        <v>157</v>
+        <v>1122</v>
       </c>
       <c r="I5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="C6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E6">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F6">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>-2</v>
       </c>
       <c r="H6">
-        <v>144</v>
+        <v>1054</v>
       </c>
       <c r="I6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>-3</v>
+        <v>-2</v>
+      </c>
+      <c r="G7" t="s">
+        <v>23</v>
       </c>
       <c r="H7">
-        <v>67</v>
+        <v>989</v>
       </c>
       <c r="I7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D8">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E8">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F8">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H8">
-        <v>13</v>
+        <v>624</v>
       </c>
       <c r="I8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" t="s">
         <v>28</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E9">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F9">
-        <v>-4</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H9">
-        <v>2</v>
+        <v>310</v>
       </c>
       <c r="I9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10">
+        <v>3</v>
+      </c>
+      <c r="D10">
+        <v>0</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>-3</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10">
+        <v>295</v>
+      </c>
+      <c r="I10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11">
+        <v>6</v>
+      </c>
+      <c r="D11">
+        <v>5</v>
+      </c>
+      <c r="E11">
+        <v>6</v>
+      </c>
+      <c r="F11">
+        <v>0</v>
+      </c>
+      <c r="G11" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11">
+        <v>218</v>
+      </c>
+      <c r="I11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12">
+        <v>3</v>
+      </c>
+      <c r="D12">
+        <v>0</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>-3</v>
+      </c>
+      <c r="H12">
+        <v>128</v>
+      </c>
+      <c r="I12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13">
+        <v>7</v>
+      </c>
+      <c r="D13">
+        <v>6</v>
+      </c>
+      <c r="E13">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1</v>
+      </c>
+      <c r="G13" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13">
+        <v>126</v>
+      </c>
+      <c r="I13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14">
+        <v>3</v>
+      </c>
+      <c r="D14">
+        <v>0</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>-3</v>
+      </c>
+      <c r="G14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14">
+        <v>45</v>
+      </c>
+      <c r="I14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15">
+        <v>0</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>-1</v>
+      </c>
+      <c r="G15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15">
+        <v>39</v>
+      </c>
+      <c r="I15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>-1</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16">
+        <v>29</v>
+      </c>
+      <c r="I16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17">
+        <v>0</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>-1</v>
+      </c>
+      <c r="G17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17">
+        <v>9</v>
+      </c>
+      <c r="I17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18">
         <v>4</v>
       </c>
-      <c r="G10" t="s">
-[...2 lines deleted...]
-      <c r="H10">
+      <c r="G18" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18">
+        <v>7</v>
+      </c>
+      <c r="I18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19">
+        <v>3</v>
+      </c>
+      <c r="D19">
+        <v>0</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>-3</v>
+      </c>
+      <c r="G19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19">
+        <v>3</v>
+      </c>
+      <c r="I19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20">
         <v>2</v>
       </c>
-      <c r="I10" t="s">
+      <c r="D20">
+        <v>6</v>
+      </c>
+      <c r="E20">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>6</v>
+      </c>
+      <c r="G20" t="s">
         <v>29</v>
+      </c>
+      <c r="H20">
+        <v>1</v>
+      </c>
+      <c r="I20" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21">
+        <v>10</v>
+      </c>
+      <c r="D21">
+        <v>6</v>
+      </c>
+      <c r="E21">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>-2</v>
+      </c>
+      <c r="G21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21">
+        <v>1</v>
+      </c>
+      <c r="I21" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:I10"/>
+  <autoFilter ref="A1:I21"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>