--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,210 +9,180 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$14</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Bins</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MAX</t>
   </si>
   <si>
     <t>TARGET</t>
   </si>
   <si>
     <t>LASTVENDOR</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Since</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TFC-000180' target='_blank'&amp;gt;TFC-000180&amp;lt;/a&amp;gt;</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ADJUSTMENT' target='_blank'&amp;gt;ADJUSTMENT&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>RM7</t>
   </si>
   <si>
+    <t>October 22 2024</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LAU-1019016' target='_blank'&amp;gt;LAU-1019016&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>ATD</t>
+  </si>
+  <si>
+    <t>August 17 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/RT4-15576510000' target='_blank'&amp;gt;RT4-15576510000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM1A5B3,RM7</t>
+  </si>
+  <si>
+    <t>August 14 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-167152006' target='_blank'&amp;gt;MAS-167152006&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>FKL</t>
+  </si>
+  <si>
+    <t>August 04 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-827041973' target='_blank'&amp;gt;GYR-827041973&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
     <t>THUB</t>
   </si>
   <si>
-    <t>June 17 2026</t>
-[...47 lines deleted...]
-    <t>LOADDOCK,RM7</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PIR-3920100' target='_blank'&amp;gt;PIR-3920100&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM3A2B5,RM7</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MTB' target='_blank'&amp;gt;MTB&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>February 11 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ARI-TH20537' target='_blank'&amp;gt;ARI-TH20537&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>VAN</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ADV-1951349455' target='_blank'&amp;gt;ADV-1951349455&amp;lt;/a&amp;gt;</t>
-[...59 lines deleted...]
-    <t>RM3A3B1,RM3A4B28,RM7</t>
+    <t>July 21 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/BWP-014255' target='_blank'&amp;gt;BWP-014255&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM4A4B2,RM7</t>
+  </si>
+  <si>
+    <t>July 25 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LAU-1028762' target='_blank'&amp;gt;LAU-1028762&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>July 29 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-167180007' target='_blank'&amp;gt;MAS-167180007&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>NSRB,RM7,STAGING</t>
+  </si>
+  <si>
+    <t>August 13 2026</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/APL-20000339' target='_blank'&amp;gt;APL-20000339&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GRB-04492700000' target='_blank'&amp;gt;GRB-04492700000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>RM7,RM8A1B1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -519,666 +489,472 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="141.394043" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>-17</v>
-[...1 lines deleted...]
-      <c r="G2" t="s">
+        <v>-2</v>
+      </c>
+      <c r="H2">
+        <v>1114</v>
+      </c>
+      <c r="I2" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3">
         <v>4</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F3">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3">
+        <v>1068</v>
+      </c>
+      <c r="I3" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4">
+        <v>10</v>
+      </c>
+      <c r="D4">
+        <v>10</v>
+      </c>
+      <c r="E4">
         <v>17</v>
       </c>
-      <c r="C4">
-[...7 lines deleted...]
-      </c>
       <c r="F4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H4">
-        <v>1555</v>
+        <v>917</v>
       </c>
       <c r="I4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>-1</v>
       </c>
       <c r="G5" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H5">
-        <v>1122</v>
+        <v>649</v>
       </c>
       <c r="I5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6">
         <v>2</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>-2</v>
       </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
       <c r="H6">
-        <v>1054</v>
+        <v>515</v>
       </c>
       <c r="I6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7">
+        <v>6</v>
+      </c>
+      <c r="D7">
+        <v>5</v>
+      </c>
+      <c r="E7">
+        <v>6</v>
+      </c>
+      <c r="F7">
+        <v>0</v>
+      </c>
+      <c r="G7" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H7">
-        <v>989</v>
+        <v>330</v>
       </c>
       <c r="I7" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8">
+        <v>3</v>
+      </c>
+      <c r="D8">
+        <v>0</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>-3</v>
+      </c>
+      <c r="H8">
+        <v>188</v>
+      </c>
+      <c r="I8" t="s">
         <v>26</v>
-      </c>
-[...19 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9">
+        <v>5</v>
+      </c>
+      <c r="E9">
+        <v>6</v>
+      </c>
+      <c r="F9">
+        <v>5</v>
+      </c>
+      <c r="G9" t="s">
         <v>28</v>
       </c>
-      <c r="C9">
-[...11 lines deleted...]
-      <c r="G9" t="s">
+      <c r="H9">
+        <v>71</v>
+      </c>
+      <c r="I9" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="C10">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>-3</v>
+        <v>-10</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>295</v>
+        <v>24</v>
       </c>
       <c r="I10" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="C11">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D11">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E11">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F11">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H11">
-        <v>218</v>
+        <v>20</v>
       </c>
       <c r="I11" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="C12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>-3</v>
+        <v>-4</v>
+      </c>
+      <c r="G12" t="s">
+        <v>19</v>
       </c>
       <c r="H12">
-        <v>128</v>
+        <v>5</v>
       </c>
       <c r="I12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="C13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D13">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E13">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F13">
+        <v>-1</v>
+      </c>
+      <c r="G13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H13">
         <v>1</v>
       </c>
-      <c r="G13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I13" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="C14">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D14">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F14">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H14">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="I14" t="s">
-        <v>38</v>
-[...50 lines deleted...]
-      <c r="G16" t="s">
         <v>14</v>
-      </c>
-[...140 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:I21"/>
+  <autoFilter ref="A1:I14"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>