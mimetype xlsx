--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -9,318 +9,150 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$H$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Raw Size</t>
   </si>
   <si>
     <t>Bins</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Latest Supplier</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Since</t>
   </si>
   <si>
-    <t>IRN-93013</t>
+    <t>GMX-15579640000</t>
   </si>
   <si>
     <t>NSRB</t>
   </si>
   <si>
-    <t>IRONMAN</t>
+    <t>GENERAL</t>
   </si>
   <si>
     <t>ATD</t>
   </si>
   <si>
-    <t>August 31 2023</t>
-[...5 lines deleted...]
-    <t>FIRESTONE</t>
+    <t>October 16 2026</t>
+  </si>
+  <si>
+    <t>GYR-748965571</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSRB </t>
+  </si>
+  <si>
+    <t>GOODYEAR</t>
   </si>
   <si>
     <t>THUB</t>
   </si>
   <si>
-    <t>December 13 2023</t>
-[...47 lines deleted...]
-    <t>MICHELIN</t>
+    <t>COO-166242009</t>
+  </si>
+  <si>
+    <t>COOPER</t>
+  </si>
+  <si>
+    <t>ADV-ER800285</t>
+  </si>
+  <si>
+    <t>ADVANTA</t>
   </si>
   <si>
     <t>FKL</t>
   </si>
   <si>
-    <t>March 27 2025</t>
-[...41 lines deleted...]
-    <t>FAL-28105973</t>
+    <t>BLI-008316</t>
+  </si>
+  <si>
+    <t>NSRB,RDUA1B13,RECDOC</t>
+  </si>
+  <si>
+    <t>BRIDGESTONE</t>
+  </si>
+  <si>
+    <t>FAL-28105460</t>
   </si>
   <si>
     <t>FALKEN</t>
   </si>
   <si>
-    <t>July 02 2026</t>
-[...62 lines deleted...]
-    <t>TTA-59917</t>
+    <t>NEX-11234NXK</t>
+  </si>
+  <si>
+    <t>NEXEN</t>
+  </si>
+  <si>
+    <t>MTE-32589</t>
   </si>
   <si>
     <t>BFGOODRICH</t>
-  </si>
-[...40 lines deleted...]
-    <t>HERCULES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -627,842 +459,269 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4.570313" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.709717" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>2255017</v>
+        <v>2254517</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1083</v>
+        <v>1</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3">
-        <v>2356517</v>
+        <v>2756518</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G3">
-        <v>979</v>
+        <v>1</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4">
-        <v>2256017</v>
+        <v>2156516</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5">
+        <v>2255016</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5">
+        <v>2</v>
+      </c>
+      <c r="E5" t="s">
         <v>20</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="F5" t="s">
         <v>21</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6">
+        <v>2354518</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6">
+        <v>7</v>
+      </c>
+      <c r="E6" t="s">
         <v>24</v>
       </c>
-      <c r="B6">
-[...10 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B7">
-        <v>2656018</v>
+        <v>2753521</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B8">
-        <v>2256018</v>
+        <v>2755020</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B9">
-        <v>2255519</v>
+        <v>33125018</v>
       </c>
       <c r="C9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9">
+        <v>4</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
         <v>21</v>
-      </c>
-[...550 lines deleted...]
-        <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:H33"/>
+  <autoFilter ref="A1:H9"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>