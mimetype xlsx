--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,183 +9,225 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$H$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$H$17</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Raw Size</t>
   </si>
   <si>
     <t>Bins</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Latest Supplier</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Since</t>
   </si>
   <si>
-    <t>LTX-87332</t>
+    <t>COO-166286008</t>
   </si>
   <si>
     <t>NSRB</t>
   </si>
   <si>
-    <t>MICHELIN</t>
+    <t>COOPER</t>
+  </si>
+  <si>
+    <t>THUB</t>
+  </si>
+  <si>
+    <t>August 08 2023</t>
+  </si>
+  <si>
+    <t>GYR-758124630</t>
+  </si>
+  <si>
+    <t>GOODYEAR</t>
+  </si>
+  <si>
+    <t>December 18 2025</t>
+  </si>
+  <si>
+    <t>IRN-98628</t>
+  </si>
+  <si>
+    <t>LOADDOCK,NSRB,RECDOC</t>
+  </si>
+  <si>
+    <t>IRONMAN</t>
+  </si>
+  <si>
+    <t>ATD</t>
+  </si>
+  <si>
+    <t>December 27 2025</t>
+  </si>
+  <si>
+    <t>GYR-767097673</t>
+  </si>
+  <si>
+    <t>December 29 2025</t>
+  </si>
+  <si>
+    <t>GYR-269001969</t>
+  </si>
+  <si>
+    <t>January 30 2026</t>
+  </si>
+  <si>
+    <t>GMX-15570150000</t>
+  </si>
+  <si>
+    <t>GENERAL</t>
+  </si>
+  <si>
+    <t>February 05 2026</t>
+  </si>
+  <si>
+    <t>TFC-014357</t>
+  </si>
+  <si>
+    <t>FIRESTONE</t>
+  </si>
+  <si>
+    <t>April 06 2026</t>
+  </si>
+  <si>
+    <t>DUN-10021373</t>
+  </si>
+  <si>
+    <t>DUNLOP</t>
+  </si>
+  <si>
+    <t>VAN</t>
+  </si>
+  <si>
+    <t>May 12 2026</t>
+  </si>
+  <si>
+    <t>NIT-224030</t>
+  </si>
+  <si>
+    <t>NITTO</t>
   </si>
   <si>
     <t>FKL</t>
   </si>
   <si>
-    <t>July 26 2024</t>
-[...2 lines deleted...]
-    <t>VTG-VT11375</t>
+    <t>May 20 2026</t>
+  </si>
+  <si>
+    <t>CON-15572850000</t>
+  </si>
+  <si>
+    <t>CONTINENTAL</t>
+  </si>
+  <si>
+    <t>June 12 2026</t>
+  </si>
+  <si>
+    <t>TFC-013889</t>
+  </si>
+  <si>
+    <t>June 17 2026</t>
+  </si>
+  <si>
+    <t>GYR-110108702</t>
+  </si>
+  <si>
+    <t>June 18 2026</t>
+  </si>
+  <si>
+    <t>MAS-167088004</t>
   </si>
   <si>
     <t>NSRB,RECDOC</t>
   </si>
   <si>
-    <t>VANTAGE</t>
-[...8 lines deleted...]
-    <t>GYR-767105673</t>
+    <t>MASTERCRAFT</t>
+  </si>
+  <si>
+    <t>KUM-2346453</t>
   </si>
   <si>
     <t xml:space="preserve">NSRB </t>
   </si>
   <si>
-    <t>GOODYEAR</t>
-[...62 lines deleted...]
-    <t>VAN</t>
+    <t>KUMHO</t>
+  </si>
+  <si>
+    <t>MAS-167018001</t>
+  </si>
+  <si>
+    <t>NSRB,RECDOC,RM7</t>
+  </si>
+  <si>
+    <t>ATL-RT1009</t>
+  </si>
+  <si>
+    <t>ATLANDER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -492,333 +534,489 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="4.570313" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>2356018</v>
+        <v>2055516</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>632</v>
+        <v>1046</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3">
-        <v>2354019</v>
+        <v>2655020</v>
       </c>
       <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
         <v>14</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>183</v>
+      </c>
+      <c r="H3" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B4">
-        <v>2356518</v>
+        <v>2957522.5</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D4">
         <v>1</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4">
+        <v>174</v>
+      </c>
+      <c r="H4" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B5">
-        <v>2755520</v>
+        <v>2255518</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>74</v>
+        <v>172</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B6">
-        <v>2555020</v>
+        <v>2755520</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="D6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G6">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B7">
-        <v>2356516</v>
+        <v>2454520</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="D7">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G7">
-        <v>3</v>
+        <v>134</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B8">
-        <v>2255517</v>
+        <v>2757018</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
+      <c r="G8">
+        <v>74</v>
+      </c>
+      <c r="H8" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B9">
-        <v>2857017</v>
+        <v>1956515</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>33</v>
+      </c>
+      <c r="G9">
+        <v>38</v>
+      </c>
+      <c r="H9" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B10">
         <v>2857516</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10">
         <v>4</v>
       </c>
       <c r="E10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10">
+        <v>30</v>
+      </c>
+      <c r="H10" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11">
-        <v>33125022</v>
+        <v>2354018</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
       <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11">
+        <v>7</v>
+      </c>
+      <c r="H11" t="s">
         <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12">
+        <v>2457517</v>
+      </c>
+      <c r="C12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12">
+        <v>2</v>
+      </c>
+      <c r="E12" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12">
+        <v>2</v>
+      </c>
+      <c r="H12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13">
+        <v>2556518</v>
+      </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13">
+        <v>2</v>
+      </c>
+      <c r="E13" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13">
+        <v>1</v>
+      </c>
+      <c r="H13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14">
+        <v>2056516</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14">
+        <v>3</v>
+      </c>
+      <c r="E14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15">
+        <v>2354518</v>
+      </c>
+      <c r="C15" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15">
+        <v>1</v>
+      </c>
+      <c r="E15" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16">
+        <v>2354518</v>
+      </c>
+      <c r="C16" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16">
+        <v>1</v>
+      </c>
+      <c r="E16" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17">
+        <v>33125018</v>
+      </c>
+      <c r="C17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17">
+        <v>4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:H11"/>
+  <autoFilter ref="A1:H17"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>