--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,225 +9,318 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$H$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$H$33</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Raw Size</t>
   </si>
   <si>
     <t>Bins</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Latest Supplier</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Since</t>
   </si>
   <si>
-    <t>COO-166286008</t>
+    <t>IRN-93013</t>
   </si>
   <si>
     <t>NSRB</t>
   </si>
   <si>
+    <t>IRONMAN</t>
+  </si>
+  <si>
+    <t>ATD</t>
+  </si>
+  <si>
+    <t>August 31 2023</t>
+  </si>
+  <si>
+    <t>DLE-005365</t>
+  </si>
+  <si>
+    <t>FIRESTONE</t>
+  </si>
+  <si>
+    <t>THUB</t>
+  </si>
+  <si>
+    <t>December 13 2023</t>
+  </si>
+  <si>
+    <t>CON-15448440000</t>
+  </si>
+  <si>
+    <t>CONTINENTAL</t>
+  </si>
+  <si>
+    <t>October 15 2024</t>
+  </si>
+  <si>
+    <t>LAU-1023989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSRB </t>
+  </si>
+  <si>
+    <t>LAUFENN</t>
+  </si>
+  <si>
+    <t>January 11 2025</t>
+  </si>
+  <si>
+    <t>ARY-ATAT024</t>
+  </si>
+  <si>
+    <t>ARROYO</t>
+  </si>
+  <si>
+    <t>VAN</t>
+  </si>
+  <si>
+    <t>January 13 2025</t>
+  </si>
+  <si>
+    <t>GYR-734004640</t>
+  </si>
+  <si>
+    <t>GOODYEAR</t>
+  </si>
+  <si>
+    <t>February 06 2025</t>
+  </si>
+  <si>
+    <t>MXV-08121</t>
+  </si>
+  <si>
+    <t>MICHELIN</t>
+  </si>
+  <si>
+    <t>FKL</t>
+  </si>
+  <si>
+    <t>March 27 2025</t>
+  </si>
+  <si>
+    <t>GYR-827038973</t>
+  </si>
+  <si>
+    <t>January 20 2026</t>
+  </si>
+  <si>
+    <t>MSC-RASYTH0263TO</t>
+  </si>
+  <si>
+    <t>RADAR</t>
+  </si>
+  <si>
+    <t>April 28 2026</t>
+  </si>
+  <si>
+    <t>GYR-732003558</t>
+  </si>
+  <si>
+    <t>May 20 2026</t>
+  </si>
+  <si>
+    <t>LRD-84022</t>
+  </si>
+  <si>
+    <t>UNIROYAL</t>
+  </si>
+  <si>
+    <t>June 23 2026</t>
+  </si>
+  <si>
+    <t>GYR-176294991</t>
+  </si>
+  <si>
+    <t>NSRB,RECDOC,RM3A3B16</t>
+  </si>
+  <si>
+    <t>June 27 2026</t>
+  </si>
+  <si>
+    <t>FAL-28105973</t>
+  </si>
+  <si>
+    <t>FALKEN</t>
+  </si>
+  <si>
+    <t>July 02 2026</t>
+  </si>
+  <si>
+    <t>COO-170305048</t>
+  </si>
+  <si>
     <t>COOPER</t>
   </si>
   <si>
-    <t>THUB</t>
-[...107 lines deleted...]
-    <t>NSRB,RECDOC</t>
+    <t>July 10 2026</t>
+  </si>
+  <si>
+    <t>MAS-167089004</t>
   </si>
   <si>
     <t>MASTERCRAFT</t>
   </si>
   <si>
-    <t>KUM-2346453</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">NSRB </t>
+    <t>August 05 2026</t>
+  </si>
+  <si>
+    <t>GYR-748746572</t>
+  </si>
+  <si>
+    <t>August 06 2026</t>
+  </si>
+  <si>
+    <t>PLS-43550</t>
+  </si>
+  <si>
+    <t>August 07 2026</t>
+  </si>
+  <si>
+    <t>KUM-2338163</t>
   </si>
   <si>
     <t>KUMHO</t>
   </si>
   <si>
-    <t>MAS-167018001</t>
-[...8 lines deleted...]
-    <t>ATLANDER</t>
+    <t>August 11 2026</t>
+  </si>
+  <si>
+    <t>CCL-00671</t>
+  </si>
+  <si>
+    <t>YOK-110156102</t>
+  </si>
+  <si>
+    <t>YOKOHAMA</t>
+  </si>
+  <si>
+    <t>August 13 2026</t>
+  </si>
+  <si>
+    <t>740-001511</t>
+  </si>
+  <si>
+    <t>GTR-100A4841S</t>
+  </si>
+  <si>
+    <t>GT RADIAL</t>
+  </si>
+  <si>
+    <t>TTA-59917</t>
+  </si>
+  <si>
+    <t>BFGOODRICH</t>
+  </si>
+  <si>
+    <t>MAS-167024001</t>
+  </si>
+  <si>
+    <t>KUM-2361883</t>
+  </si>
+  <si>
+    <t>MAS-167180007</t>
+  </si>
+  <si>
+    <t>NSRB,RM7,STAGING</t>
+  </si>
+  <si>
+    <t>TOY-247010</t>
+  </si>
+  <si>
+    <t>TOYO</t>
+  </si>
+  <si>
+    <t>FAL-28035531</t>
+  </si>
+  <si>
+    <t>NEX-18745NXK</t>
+  </si>
+  <si>
+    <t>NEXEN</t>
+  </si>
+  <si>
+    <t>TUR-014066</t>
+  </si>
+  <si>
+    <t>BRIDGESTONE</t>
+  </si>
+  <si>
+    <t>ARY-ATRT60</t>
+  </si>
+  <si>
+    <t>HER-98831</t>
+  </si>
+  <si>
+    <t>HERCULES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -534,489 +627,842 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>2055516</v>
+        <v>2255017</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1046</v>
+        <v>1083</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3">
-        <v>2655020</v>
+        <v>2356517</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G3">
-        <v>183</v>
+        <v>979</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4">
-        <v>2957522.5</v>
+        <v>2256017</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4">
+        <v>672</v>
+      </c>
+      <c r="H4" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5">
+        <v>2755520</v>
+      </c>
+      <c r="C5" t="s">
         <v>21</v>
       </c>
-      <c r="B5">
-[...4 lines deleted...]
-      </c>
       <c r="D5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>172</v>
+        <v>584</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6">
-        <v>2755520</v>
+        <v>2656020</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="G6">
-        <v>140</v>
+        <v>582</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B7">
-        <v>2454520</v>
+        <v>2656018</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G7">
-        <v>134</v>
+        <v>558</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B8">
-        <v>2757018</v>
+        <v>2256018</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F8" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G8">
-        <v>74</v>
+        <v>509</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B9">
-        <v>1956515</v>
+        <v>2255519</v>
       </c>
       <c r="C9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
       <c r="G9">
-        <v>38</v>
+        <v>210</v>
       </c>
       <c r="H9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B10">
-        <v>2857516</v>
+        <v>35125020</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10">
         <v>4</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G10">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11">
-        <v>2354018</v>
+        <v>2256018</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G11">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="H11" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
-        <v>2457517</v>
+        <v>2756020</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G12">
-        <v>2</v>
+        <v>56</v>
       </c>
       <c r="H12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13">
-        <v>2556518</v>
+        <v>2657017</v>
       </c>
       <c r="C13" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="D13">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G13">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="H13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B14">
-        <v>2056516</v>
+        <v>2553519</v>
       </c>
       <c r="C14" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14">
+        <v>2</v>
+      </c>
+      <c r="E14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" t="s">
+        <v>33</v>
+      </c>
+      <c r="G14">
         <v>47</v>
       </c>
-      <c r="D14">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="H14" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B15">
-        <v>2354518</v>
+        <v>2856020</v>
       </c>
       <c r="C15" t="s">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="D15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>15</v>
+      </c>
+      <c r="G15">
+        <v>39</v>
+      </c>
+      <c r="H15" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B16">
-        <v>2354518</v>
+        <v>2056016</v>
       </c>
       <c r="C16" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>33</v>
+      </c>
+      <c r="G16">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B17">
-        <v>33125018</v>
+        <v>2657516</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17">
+        <v>1</v>
+      </c>
+      <c r="E17" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17">
+        <v>12</v>
+      </c>
+      <c r="H17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18">
+        <v>2654021</v>
+      </c>
+      <c r="C18" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18">
+        <v>2</v>
+      </c>
+      <c r="E18" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18" t="s">
+        <v>33</v>
+      </c>
+      <c r="G18">
+        <v>11</v>
+      </c>
+      <c r="H18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19">
+        <v>2156017</v>
+      </c>
+      <c r="C19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19">
+        <v>1</v>
+      </c>
+      <c r="E19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19">
+        <v>7</v>
+      </c>
+      <c r="H19" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20">
+        <v>2554522</v>
+      </c>
+      <c r="C20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20">
+        <v>2</v>
+      </c>
+      <c r="E20" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20">
+        <v>7</v>
+      </c>
+      <c r="H20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21">
+        <v>2256017</v>
+      </c>
+      <c r="C21" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21">
+        <v>2</v>
+      </c>
+      <c r="E21" t="s">
+        <v>66</v>
+      </c>
+      <c r="G21">
+        <v>5</v>
+      </c>
+      <c r="H21" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22">
+        <v>1855516</v>
+      </c>
+      <c r="C22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22">
         <v>4</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E22" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23">
+        <v>1956015</v>
+      </c>
+      <c r="C23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23">
+        <v>1</v>
+      </c>
+      <c r="E23" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24">
+        <v>2154517</v>
+      </c>
+      <c r="C24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24">
+        <v>1</v>
+      </c>
+      <c r="E24" t="s">
+        <v>72</v>
+      </c>
+      <c r="F24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25">
+        <v>2255017</v>
+      </c>
+      <c r="C25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25">
+        <v>1</v>
+      </c>
+      <c r="E25" t="s">
         <v>55</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F25" t="s">
         <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26">
+        <v>2356517</v>
+      </c>
+      <c r="C26" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26">
+        <v>2</v>
+      </c>
+      <c r="E26" t="s">
+        <v>62</v>
+      </c>
+      <c r="F26" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27">
+        <v>2356517</v>
+      </c>
+      <c r="C27" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27">
+        <v>4</v>
+      </c>
+      <c r="E27" t="s">
+        <v>55</v>
+      </c>
+      <c r="F27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28">
+        <v>2455020</v>
+      </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28">
+        <v>2</v>
+      </c>
+      <c r="E28" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29">
+        <v>2653520</v>
+      </c>
+      <c r="C29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29">
+        <v>2</v>
+      </c>
+      <c r="E29" t="s">
+        <v>49</v>
+      </c>
+      <c r="F29" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30">
+        <v>2755520</v>
+      </c>
+      <c r="C30" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30">
+        <v>4</v>
+      </c>
+      <c r="E30" t="s">
+        <v>81</v>
+      </c>
+      <c r="F30" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31">
+        <v>2755520</v>
+      </c>
+      <c r="C31" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31">
+        <v>4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>83</v>
+      </c>
+      <c r="F31" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32">
+        <v>2757018</v>
+      </c>
+      <c r="C32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32">
+        <v>4</v>
+      </c>
+      <c r="E32" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33">
+        <v>35125020</v>
+      </c>
+      <c r="C33" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33">
+        <v>2</v>
+      </c>
+      <c r="E33" t="s">
+        <v>86</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:H17"/>
+  <autoFilter ref="A1:H33"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>