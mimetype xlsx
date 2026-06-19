--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$417</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$311</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="848">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
   <si>
     <t>ITEMCODE</t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>RAW SIZE</t>
   </si>
   <si>
     <t>BRAND</t>
   </si>
   <si>
     <t>TOTALAVAIL</t>
   </si>
   <si>
     <t>BDC</t>
   </si>
   <si>
     <t>LOCAL</t>
   </si>
   <si>
     <t>LOCALPLUS</t>
   </si>
   <si>
@@ -117,56 +117,50 @@
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040088' target='_blank'&amp;gt;COO-90000040088&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>195/60R15 Endeavor 88H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-61436' target='_blank'&amp;gt;LTX-61436&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>195/60R15 Defender T+H 88H80K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/AFF-000240' target='_blank'&amp;gt;AFF-000240&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P195/65R15 89H AFFINITY TOURING S4 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029404' target='_blank'&amp;gt;COO-90000029404&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>195/65R15XL Evolution Winter 95T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026294' target='_blank'&amp;gt;COO-90000026294&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000025095' target='_blank'&amp;gt;COO-90000025095&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/50R17XL Zeon RS3-G1 93W 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029403' target='_blank'&amp;gt;COO-90000029403&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/50R17XL Evolution Winter 93H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026218' target='_blank'&amp;gt;COO-90000026218&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/55R16 Zeon RS3-G1 91W 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029392' target='_blank'&amp;gt;COO-90000029392&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/55R16XL Evolution Winter 94H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029743' target='_blank'&amp;gt;COO-90000029743&amp;lt;/a&amp;gt;</t>
@@ -219,113 +213,107 @@
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029395' target='_blank'&amp;gt;COO-90000029395&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/65R16 Evolution Winter 95T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040244' target='_blank'&amp;gt;COO-90000040244&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/65R16 Endeavor 95H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036559' target='_blank'&amp;gt;COO-90000036559&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/70R16 Discoverer Enduramax 97H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000087020' target='_blank'&amp;gt;COO-90000087020&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/70R16 Endeavor Plus 97H65K</t>
   </si>
   <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-ST300-I022899' target='_blank'&amp;gt;ATR-ST300-I022899&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>ST300 ST205/75R14 105/101M 8PR</t>
+  </si>
+  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040168' target='_blank'&amp;gt;COO-90000040168&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>205/50R17XL Endeavor</t>
   </si>
   <si>
     <t>205N17</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029396' target='_blank'&amp;gt;COO-90000029396&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/45R17XL Evolution Winter 91H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032384' target='_blank'&amp;gt;COO-90000032384&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/45R17XL Discoverer True North 91H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040169' target='_blank'&amp;gt;COO-90000040169&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/45R17 Endeavor 87V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026298' target='_blank'&amp;gt;COO-90000026298&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/45R18XL Zeon RS3-G1 93W 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026295' target='_blank'&amp;gt;COO-90000026295&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029401' target='_blank'&amp;gt;COO-90000029401&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/50R17XL Evolution Winter 95H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040220' target='_blank'&amp;gt;COO-90000040220&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/50R17XL Endeavor 95V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029775' target='_blank'&amp;gt;COO-90000029775&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/55R16XL Evolution Winter 97T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000033363' target='_blank'&amp;gt;COO-90000033363&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/740-066105' target='_blank'&amp;gt;740-066105&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P215/55R17 93S FR710 BSW 65K USA</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026296' target='_blank'&amp;gt;COO-90000026296&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/55R17XL Zeon RS3-G1 98W 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029745' target='_blank'&amp;gt;COO-90000029745&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/55R17 Discoverer True North 94H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029776' target='_blank'&amp;gt;COO-90000029776&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/55R17 Evolution Winter 94H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036724' target='_blank'&amp;gt;COO-90000036724&amp;lt;/a&amp;gt;</t>
@@ -354,182 +342,146 @@
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029393' target='_blank'&amp;gt;COO-90000029393&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/60R16 Evolution Winter 95H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032385' target='_blank'&amp;gt;COO-90000032385&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/60R16 Discoverer True North 95H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000086365' target='_blank'&amp;gt;COO-90000086365&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/60R16 Endeavor 95V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029778' target='_blank'&amp;gt;COO-90000029778&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/60R17 Evolution Winter 96T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036863' target='_blank'&amp;gt;COO-90000036863&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039859' target='_blank'&amp;gt;COO-90000039859&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/60R17 Endeavor Plus 96H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029779' target='_blank'&amp;gt;COO-90000029779&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/65R16 Evolution Winter 98T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036732' target='_blank'&amp;gt;COO-90000036732&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039857' target='_blank'&amp;gt;COO-90000039857&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/65R16 Endeavor Plus 98H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029780' target='_blank'&amp;gt;COO-90000029780&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/65R17 Evolution Winter 99T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036864' target='_blank'&amp;gt;COO-90000036864&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039962' target='_blank'&amp;gt;COO-90000039962&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/65R17 Endeavor Plus 99T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002522' target='_blank'&amp;gt;COO-90000002522&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P215/70R14 Cobra Radial G/T 96T 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002530' target='_blank'&amp;gt;COO-90000002530&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000022253' target='_blank'&amp;gt;COO-90000022253&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/70R16 Discoverer SRX 100H 70K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029782' target='_blank'&amp;gt;COO-90000029782&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/70R16 Evolution Winter 100T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036738' target='_blank'&amp;gt;COO-90000036738&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/70R16 Discoverer Enduramax 100H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039931' target='_blank'&amp;gt;COO-90000039931&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>215/70R16 Endeavor Plus 100H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008305' target='_blank'&amp;gt;COO-90000008305&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT215/85R16/10 Discoverer HT3 115R 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046221' target='_blank'&amp;gt;COO-90000046221&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATD-AZ810-ADFAJPA' target='_blank'&amp;gt;ATD-AZ810-ADFAJPA&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/45R17 XL AZ810 2254517 2254517 94 Y</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029400' target='_blank'&amp;gt;COO-90000029400&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/45R17XL Evolution Winter 94T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029783' target='_blank'&amp;gt;COO-90000029783&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/45R18XL Evolution Winter 95H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032418' target='_blank'&amp;gt;COO-90000032418&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/45R18XL Discoverer True North 95H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040221' target='_blank'&amp;gt;COO-90000040221&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/45R18XL Endeavor 95V65K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000025096' target='_blank'&amp;gt;COO-90000025096&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029784' target='_blank'&amp;gt;COO-90000029784&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/50R17 Evolution Winter 94H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000033364' target='_blank'&amp;gt;COO-90000033364&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/50R17XL Discoverer True North 98H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036726' target='_blank'&amp;gt;COO-90000036726&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/50R17XL Discoverer Enduramax 98V</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040222' target='_blank'&amp;gt;COO-90000040222&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/50R17XL Endeavor 98V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026301' target='_blank'&amp;gt;COO-90000026301&amp;lt;/a&amp;gt;</t>
@@ -552,116 +504,86 @@
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032386' target='_blank'&amp;gt;COO-90000032386&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/55R17 Discoverer True North 97H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036865' target='_blank'&amp;gt;COO-90000036865&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/55R17 Discoverer Enduramax 97H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-AZ600I0117307' target='_blank'&amp;gt;ATR-AZ600I0117307&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/55R18 AZ600</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034626' target='_blank'&amp;gt;COO-90000034626&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/55R18 Evolution Winter 98T70K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036325' target='_blank'&amp;gt;COO-90000036325&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039920' target='_blank'&amp;gt;COO-90000039920&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/55R18 Endeavor Plus 98H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037273' target='_blank'&amp;gt;COO-90000037273&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/55R19 Discoverer Enduramax 99V60K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039935' target='_blank'&amp;gt;COO-90000039935&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029394' target='_blank'&amp;gt;COO-90000029394&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/60R16 Evolution Winter 98H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029786' target='_blank'&amp;gt;COO-90000029786&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/60R17 Evolution Winter 99T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032388' target='_blank'&amp;gt;COO-90000032388&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036866' target='_blank'&amp;gt;COO-90000036866&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/60R17 Discoverer Enduramax 99H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039938' target='_blank'&amp;gt;COO-90000039938&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/60R17 Endeavor Plus 99H65K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029747' target='_blank'&amp;gt;COO-90000029747&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032341' target='_blank'&amp;gt;COO-90000032341&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/60R18 Evolution Winter 100H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036874' target='_blank'&amp;gt;COO-90000036874&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/60R18 Discoverer Enduramax 100H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039921' target='_blank'&amp;gt;COO-90000039921&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/60R18 Endeavor Plus 100H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MXV-99702' target='_blank'&amp;gt;MXV-99702&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>MICHELIN PRIMACY MXM4 22560R18 100H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029787' target='_blank'&amp;gt;COO-90000029787&amp;lt;/a&amp;gt;</t>
@@ -672,506 +594,428 @@
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032389' target='_blank'&amp;gt;COO-90000032389&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/65R16 Discoverer True North 100T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029397' target='_blank'&amp;gt;COO-90000029397&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/65R17 Evolution Winter 102T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029748' target='_blank'&amp;gt;COO-90000029748&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/65R17 Discoverer True North 102T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036867' target='_blank'&amp;gt;COO-90000036867&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/65R17 102H DISCOVERER ENDURAMAX 60K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KUM-2183103' target='_blank'&amp;gt;KUM-2183103&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002523' target='_blank'&amp;gt;COO-90000002523&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P225/70R14 Cobra Radial G/T 98T 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002531' target='_blank'&amp;gt;COO-90000002531&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P225/70R15 Cobra Radial G/T 100T 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029788' target='_blank'&amp;gt;COO-90000029788&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/70R16 Evolution Winter 103T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAAS-167296001' target='_blank'&amp;gt;MAAS-167296001&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/70R16 103T SL MSC STRATUS AS</t>
   </si>
   <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-ST300-I012903' target='_blank'&amp;gt;ATR-ST300-I012903&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>ST225/75R/15F ATTURO ST300 TRAILER</t>
+  </si>
+  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-ST300-I022903' target='_blank'&amp;gt;ATR-ST300-I022903&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>Atturo ST300 2257515</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003092' target='_blank'&amp;gt;COO-90000003092&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT225/75R16/10 Discoverer S/T Maxx 115Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008297' target='_blank'&amp;gt;COO-90000008297&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT225/75R16/10 Discoverer HT3 115R 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032576' target='_blank'&amp;gt;COO-90000032576&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT225/75R16/10 Discoverer A/T3 LT 115R60</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037667' target='_blank'&amp;gt;COO-90000037667&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT225/75R16/10 Discoverer Snow Claw 115/</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046771' target='_blank'&amp;gt;COO-90000046771&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>225/75R16 Discoverer AT3 4S 104T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LRD-89890' target='_blank'&amp;gt;LRD-89890&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P225/75R16XL 106S LAR CRSCOUNTRY ROWL</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032599' target='_blank'&amp;gt;COO-90000032599&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-15571540000' target='_blank'&amp;gt;CON-15571540000&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/40R19XL 96W PROCONTACT RX TESLA</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036741' target='_blank'&amp;gt;COO-90000036741&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/40R19XL Discoverer Enduramax 96V60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040223' target='_blank'&amp;gt;COO-90000040223&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/40R19XL Endeavor 96V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000025093' target='_blank'&amp;gt;COO-90000025093&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/45R17 Zeon RS3-G1 94W 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-767881537' target='_blank'&amp;gt;GYR-767881537&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/45R17/SL Assurance WeatherReady 97V6</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029749' target='_blank'&amp;gt;COO-90000029749&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/45R18XL Discoverer True North 98H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040225' target='_blank'&amp;gt;COO-90000040225&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/45R18 Endeavor 94V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040226' target='_blank'&amp;gt;COO-90000040226&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/50R17 Endeavor 96V65K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000025142' target='_blank'&amp;gt;COO-90000025142&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029750' target='_blank'&amp;gt;COO-90000029750&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/50R18 Discoverer True North 97H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034569' target='_blank'&amp;gt;COO-90000034569&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/50R18 Evolution Winter 97T70K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036740' target='_blank'&amp;gt;COO-90000036740&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/50R18 Discoverer Enduramax 97V60K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037312' target='_blank'&amp;gt;COO-90000037312&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029751' target='_blank'&amp;gt;COO-90000029751&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R17 Discoverer True North 99H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029790' target='_blank'&amp;gt;COO-90000029790&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R17 Evolution Winter 99H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036868' target='_blank'&amp;gt;COO-90000036868&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R17 Discoverer Enduramax 99H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039858' target='_blank'&amp;gt;COO-90000039858&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R17 Endeavor Plus 99H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029791' target='_blank'&amp;gt;COO-90000029791&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R18 Evolution Winter 100H</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000030408' target='_blank'&amp;gt;COO-90000030408&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039933' target='_blank'&amp;gt;COO-90000039933&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R18XL Endeavor Plus 104V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029752' target='_blank'&amp;gt;COO-90000029752&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R19XL Discoverer True North 105H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034621' target='_blank'&amp;gt;COO-90000034621&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R19XL Evolution Winter 105T70K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036877' target='_blank'&amp;gt;COO-90000036877&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000087021' target='_blank'&amp;gt;COO-90000087021&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R19XL Endeavor Plus 105V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036328' target='_blank'&amp;gt;COO-90000036328&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R20 Discoverer True North 102H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036878' target='_blank'&amp;gt;COO-90000036878&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R20 Discoverer Enduramax 102H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039937' target='_blank'&amp;gt;COO-90000039937&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/55R20 Endeavor Plus 102H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002525' target='_blank'&amp;gt;COO-90000002525&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P235/60R15 Cobra Radial G/T 98T 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029793' target='_blank'&amp;gt;COO-90000029793&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/60R17 Evolution Winter 102T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032410' target='_blank'&amp;gt;COO-90000032410&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/60R17 Discoverer True North 102T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036869' target='_blank'&amp;gt;COO-90000036869&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039927' target='_blank'&amp;gt;COO-90000039927&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/60R17 Endeavor Plus 102H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-167049001' target='_blank'&amp;gt;MAS-167049001&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/60R17 Stratus AS 102H50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029753' target='_blank'&amp;gt;COO-90000029753&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/60R18XL Discoverer True North 107T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034567' target='_blank'&amp;gt;COO-90000034567&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/60R18 Evolution Winter 103T70K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036875' target='_blank'&amp;gt;COO-90000036875&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/60R18XL Discoverer Enduramax 107H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040747' target='_blank'&amp;gt;COO-90000040747&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/65R16 Endeavor Plus 103T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029795' target='_blank'&amp;gt;COO-90000029795&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/65R17 Evolution Winter 104T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032411' target='_blank'&amp;gt;COO-90000032411&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036870' target='_blank'&amp;gt;COO-90000036870&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/65R17 Discoverer Enduramax 104H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039852' target='_blank'&amp;gt;COO-90000039852&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/65R17 Endeavor Plus 104H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029754' target='_blank'&amp;gt;COO-90000029754&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/65R18 Discoverer True North 106T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034620' target='_blank'&amp;gt;COO-90000034620&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/65R18 Evolution Winter 106T80K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039932' target='_blank'&amp;gt;COO-90000039932&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/65R18 Endeavor Plus 106H65K</t>
   </si>
   <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FAS-003068' target='_blank'&amp;gt;FAS-003068&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R18 106T FIRESTONE ALL SEASON</t>
+  </si>
+  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-767885537' target='_blank'&amp;gt;GYR-767885537&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/65R18 ASSURANCE WEATHERREADY 106H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002532' target='_blank'&amp;gt;COO-90000002532&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P235/70R15 Cobra Radial G/T 102T 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029398' target='_blank'&amp;gt;COO-90000029398&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/70R16 Evolution Winter 106T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036739' target='_blank'&amp;gt;COO-90000036739&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039951' target='_blank'&amp;gt;COO-90000039951&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/70R16 Endeavor Plus 106T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000059638' target='_blank'&amp;gt;COO-90000059638&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/70R16 Discoverer SRX 106T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000061205' target='_blank'&amp;gt;COO-90000061205&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029391' target='_blank'&amp;gt;COO-90000029391&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/75R15XL Evolution Winter 109T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50002' target='_blank'&amp;gt;KEN-50002&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/75R/15 Kenda Klever A/P Kr05 C 104Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032684' target='_blank'&amp;gt;COO-90000032684&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/75R16 Discoverer A/T3 4S 108T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008301' target='_blank'&amp;gt;COO-90000008301&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT235/80R17/10 Discoverer HT3 120R 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019867' target='_blank'&amp;gt;COO-90000019867&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037676' target='_blank'&amp;gt;COO-90000037676&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT235/80R17/10 Discoverer Snow Claw 120/</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003096' target='_blank'&amp;gt;COO-90000003096&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT235/85R16/10 Discoverer S/T Maxx 120Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008300' target='_blank'&amp;gt;COO-90000008300&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT235/85R16/10 Discoverer HT3 120R 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023637' target='_blank'&amp;gt;COO-90000023637&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032592' target='_blank'&amp;gt;COO-90000032592&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT235/85R16/10 Discoverer A/T3 LT 120R60</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50015' target='_blank'&amp;gt;KEN-50015&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/85R/16 Kenda Klever A/P Kr05 120Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039833' target='_blank'&amp;gt;COO-90000039833&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/60R18XL Endeavor Plus</t>
   </si>
   <si>
     <t>235N18</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039834' target='_blank'&amp;gt;COO-90000039834&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>235/50R18 Endeavor Plus</t>
@@ -1179,1383 +1023,903 @@
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PLS-2' target='_blank'&amp;gt;PLS-2&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/40ZR19XL 98Y MIC PILOT SPORT A/S 4 BW</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032421' target='_blank'&amp;gt;COO-90000032421&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/45R18XL Discoverer True North 100H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040608' target='_blank'&amp;gt;COO-90000040608&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/45R18XL Endeavor 100V65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026217' target='_blank'&amp;gt;COO-90000026217&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/50R16 Zeon RS3-G1 97W 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034627' target='_blank'&amp;gt;COO-90000034627&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036327' target='_blank'&amp;gt;COO-90000036327&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/50R20 Discoverer True North 102H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037272' target='_blank'&amp;gt;COO-90000037272&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/50R20 Discoverer Enduramax 102V60K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039926' target='_blank'&amp;gt;COO-90000039926&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026303' target='_blank'&amp;gt;COO-90000026303&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/55R18 Zeon RS3-G1 103W 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000033365' target='_blank'&amp;gt;COO-90000033365&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/55R18 Discoverer True North 103H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CCL-16090' target='_blank'&amp;gt;CCL-16090&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/55R19 CrossClimate2 CUV 103V60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029756' target='_blank'&amp;gt;COO-90000029756&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/55R19 Discoverer True North 103T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034622' target='_blank'&amp;gt;COO-90000034622&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039930' target='_blank'&amp;gt;COO-90000039930&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/55R19XL Endeavor Plus 107H65K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002526' target='_blank'&amp;gt;COO-90000002526&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034568' target='_blank'&amp;gt;COO-90000034568&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/60R18 Evolution Winter 105T70K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036876' target='_blank'&amp;gt;COO-90000036876&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/60R18 Discoverer Enduramax 105H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039856' target='_blank'&amp;gt;COO-90000039856&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/60R18 Endeavor Plus 105H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032412' target='_blank'&amp;gt;COO-90000032412&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/65R17 Discoverer True North 107T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036871' target='_blank'&amp;gt;COO-90000036871&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/65R17 Discoverer Enduramax 107H60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039955' target='_blank'&amp;gt;COO-90000039955&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/65R17 Endeavor Plus 107T65K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032573' target='_blank'&amp;gt;COO-90000032573&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046774' target='_blank'&amp;gt;COO-90000046774&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/70R16 Discoverer AT3 4S 107T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000067169' target='_blank'&amp;gt;MKY-90000067169&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/70R16 Baja Legend EXP 118/1Q50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-TBAS-P9DF7AFA' target='_blank'&amp;gt;ATR-TBAS-P9DF7AFA&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/70R17/10 TRAIL BLADE ATS</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008299' target='_blank'&amp;gt;COO-90000008299&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/70R17/10 Discoverer HT3 119S 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019971' target='_blank'&amp;gt;COO-90000019971&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000027122' target='_blank'&amp;gt;COO-90000027122&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/70R17 Discoverer SRX 110T 75K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032413' target='_blank'&amp;gt;COO-90000032413&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/70R17 Discoverer True North 110T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037673' target='_blank'&amp;gt;COO-90000037673&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039957' target='_blank'&amp;gt;COO-90000039957&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/70R17 Endeavor Plus 110T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046775' target='_blank'&amp;gt;COO-90000046775&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/70R17 Discoverer AT3 4S 110T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-139002860' target='_blank'&amp;gt;MED-139002860&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>GOODYEAR FUELMAX RSA ULT 24570R195 136M H</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003093' target='_blank'&amp;gt;COO-90000003093&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/75R16/10 Discoverer S/T Maxx 120Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008304' target='_blank'&amp;gt;COO-90000008304&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/75R16/10 Discoverer HT3 120R 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023650' target='_blank'&amp;gt;COO-90000023650&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032577' target='_blank'&amp;gt;COO-90000032577&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/75R16/10 Discoverer A/T3 LT 120R60</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037668' target='_blank'&amp;gt;COO-90000037668&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/75R16/10 Discoverer Snow Claw 120/</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/VTG-26314' target='_blank'&amp;gt;VTG-26314&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>VANTAGE LT HD LT245/75R16 BW</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008313' target='_blank'&amp;gt;COO-90000008313&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/75R17/10 Discoverer HT3 121S 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019866' target='_blank'&amp;gt;COO-90000019866&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037675' target='_blank'&amp;gt;COO-90000037675&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT245/75R17/10 Discoverer Snow Claw 121/</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026292' target='_blank'&amp;gt;COO-90000026292&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/40R17 Zeon RS3-G1 94W 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026306' target='_blank'&amp;gt;COO-90000026306&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034631' target='_blank'&amp;gt;COO-90000034631&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/50R20XL Evolution Winter 109T70K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KLY-356348081' target='_blank'&amp;gt;KLY-356348081&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039924' target='_blank'&amp;gt;COO-90000039924&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/55R20XL Endeavor Plus 110H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002527' target='_blank'&amp;gt;COO-90000002527&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P255/60R15 Cobra Radial G/T 102T 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000022287' target='_blank'&amp;gt;COO-90000022287&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/60R19 Discoverer SRX 109H 70K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039925' target='_blank'&amp;gt;COO-90000039925&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/60R19 Endeavor Plus 109H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032414' target='_blank'&amp;gt;COO-90000032414&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/65R18 Discoverer True North 111T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034630' target='_blank'&amp;gt;COO-90000034630&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000086559' target='_blank'&amp;gt;COO-90000086559&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/65R18 Endeavor Plus 111H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002533' target='_blank'&amp;gt;COO-90000002533&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P255/70R15 Cobra Radial G/T 108T 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000086289' target='_blank'&amp;gt;COO-90000086289&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038359' target='_blank'&amp;gt;COO-90000038359&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/70R18XL Discoverer Rugged Trek 116T6</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046777' target='_blank'&amp;gt;COO-90000046777&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019974' target='_blank'&amp;gt;COO-90000019974&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT255/80R17/10 Discoverer S/T Maxx 121Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019869' target='_blank'&amp;gt;COO-90000019869&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039934' target='_blank'&amp;gt;COO-90000039934&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>255/50R20XL Endeavor Plus</t>
   </si>
   <si>
     <t>255N20</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032424' target='_blank'&amp;gt;COO-90000032424&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/50R20 Discoverer True North 107T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034629' target='_blank'&amp;gt;COO-90000034629&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038400' target='_blank'&amp;gt;COO-90000038400&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/50R20XL Discoverer Rugged Trek 111T6</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039832' target='_blank'&amp;gt;COO-90000039832&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/50R20XL Endeavor Plus 111T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032628' target='_blank'&amp;gt;COO-90000032628&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/60R18/10 Discoverer A/T3 LT 119S60</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034624' target='_blank'&amp;gt;COO-90000034624&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036322' target='_blank'&amp;gt;COO-90000036322&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/60R18 Discoverer True North 110T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038401' target='_blank'&amp;gt;COO-90000038401&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/60R18XL Discoverer Rugged Trek 114T6</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039959' target='_blank'&amp;gt;COO-90000039959&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/60R18 Endeavor Plus 110T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-39274' target='_blank'&amp;gt;LTX-39274&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P265/60R18 LTX M/S2 109H70K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-93425' target='_blank'&amp;gt;LTX-93425&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/60R18 110T PREMIER LTX BW 60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000036825' target='_blank'&amp;gt;MKY-90000036825&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/60R18 Baja Boss A/T 119/1Q50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038335' target='_blank'&amp;gt;COO-90000038335&amp;lt;/a&amp;gt;</t>
-[...22 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032426' target='_blank'&amp;gt;COO-90000032426&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/65R18 Discoverer True North 114T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032621' target='_blank'&amp;gt;COO-90000032621&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/65R18/10 Discoverer A/T3 LT 122R60</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034628' target='_blank'&amp;gt;COO-90000034628&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/65R18 Evolution Winter 114T75K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036540' target='_blank'&amp;gt;COO-90000036540&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/65R18XL Discoverer Rugged Trek 116T6</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039960' target='_blank'&amp;gt;COO-90000039960&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/65R18 Endeavor Plus 114T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032672' target='_blank'&amp;gt;COO-90000032672&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/70R15 Discoverer A/T3 4S 112T65K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000027622' target='_blank'&amp;gt;COO-90000027622&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032574' target='_blank'&amp;gt;COO-90000032574&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/70R16/10 Discoverer A/T3 LT 121R60</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036536' target='_blank'&amp;gt;COO-90000036536&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/70R16 Discoverer Rugged Trek 112T60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039953' target='_blank'&amp;gt;COO-90000039953&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/70R16 Endeavor Plus 112T65K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000059639' target='_blank'&amp;gt;COO-90000059639&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003097' target='_blank'&amp;gt;COO-90000003097&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/70R17/10 Discoverer S/T Maxx 121Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008298' target='_blank'&amp;gt;COO-90000008298&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023627' target='_blank'&amp;gt;COO-90000023627&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/70R17/10 Discoverer STT Pro 121Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035001' target='_blank'&amp;gt;COO-90000035001&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/70R17/10 Evolution M/T 121/1Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036420' target='_blank'&amp;gt;COO-90000036420&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036533' target='_blank'&amp;gt;COO-90000036533&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/70R17XL Discoverer Rugged Trek 116T6</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039958' target='_blank'&amp;gt;COO-90000039958&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/70R17 Endeavor Plus 115T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-67236' target='_blank'&amp;gt;LTX-67236&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P265/70R17 LTX A/T2 113S60K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000031432' target='_blank'&amp;gt;COO-90000031432&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/70R18/10 Discoverer HT3 124/121S50</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000031705' target='_blank'&amp;gt;COO-90000031705&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032610' target='_blank'&amp;gt;COO-90000032610&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/70R18E DISCOVERER A/T3 XLT RWL</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037683' target='_blank'&amp;gt;COO-90000037683&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/70R18/10 Discoverer Snow Claw 124/</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032675' target='_blank'&amp;gt;COO-90000032675&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/75R15 Discoverer A/T3 4S 112T65K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003094' target='_blank'&amp;gt;COO-90000003094&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032578' target='_blank'&amp;gt;COO-90000032578&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT265/75R16/10 Discoverer A/T3 LT 123R60</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034856' target='_blank'&amp;gt;COO-90000034856&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000049673' target='_blank'&amp;gt;MKY-90000049673&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>265/75R16 Baja Boss A/T 116T60K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026293' target='_blank'&amp;gt;COO-90000026293&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036538' target='_blank'&amp;gt;COO-90000036538&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>275/55R20XL Discoverer Rugged Trek 117T6</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037663' target='_blank'&amp;gt;COO-90000037663&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>275/55R20XL Discoverer Snow Claw 117T</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039929' target='_blank'&amp;gt;COO-90000039929&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>275/55R20XL Endeavor Plus 117H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-475203778' target='_blank'&amp;gt;GYR-475203778&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>GOODYEAR WRANGLER ULTRA TERRAIN 275/55R20 BW 3P S</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002528' target='_blank'&amp;gt;COO-90000002528&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P275/60R15 Cobra Radial G/T 107T 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATE-64811' target='_blank'&amp;gt;ATE-64811&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/60R20D ALL-TERRAIN T/A KO 2 BSW</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036534' target='_blank'&amp;gt;COO-90000036534&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>275/60R20 Discoverer Rugged Trek 115T60K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037664' target='_blank'&amp;gt;COO-90000037664&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039854' target='_blank'&amp;gt;COO-90000039854&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>275/60R20 Endeavor Plus 115H65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000059635' target='_blank'&amp;gt;COO-90000059635&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>275/60R20 Discoverer SRX 115H</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000061210' target='_blank'&amp;gt;COO-90000061210&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008308' target='_blank'&amp;gt;COO-90000008308&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/65R18/10 Discoverer HT3 123S 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000022269' target='_blank'&amp;gt;COO-90000022269&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036434' target='_blank'&amp;gt;COO-90000036434&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/65R18/10 Discoverer Rugged Trek 12</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037677' target='_blank'&amp;gt;COO-90000037677&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039961' target='_blank'&amp;gt;COO-90000039961&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>275/65R18 Endeavor Plus 116T65K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-06841' target='_blank'&amp;gt;LTX-06841&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P275/65R18 LTX A/T2 114T60K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-90000038292' target='_blank'&amp;gt;MAS-90000038292&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019941' target='_blank'&amp;gt;COO-90000019941&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/65R20/10 Discoverer S/T Maxx 126Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023672' target='_blank'&amp;gt;COO-90000023672&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/65R20/10 Discoverer STT Pro 126Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000024829' target='_blank'&amp;gt;COO-90000024829&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/65R20/10 Discoverer HT3 126S 50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036433' target='_blank'&amp;gt;COO-90000036433&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/65R20/10 Discoverer Rugged Trek 12</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037679' target='_blank'&amp;gt;COO-90000037679&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046780' target='_blank'&amp;gt;COO-90000046780&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/65R20E DISCOVERER AT3 XLT</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019945' target='_blank'&amp;gt;COO-90000019945&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/70R17/10 Discoverer S/T Maxx 121Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003099' target='_blank'&amp;gt;COO-90000003099&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/70R18/10 Discoverer S/T Maxx 125Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008309' target='_blank'&amp;gt;COO-90000008309&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/70R18/10 Discoverer HT3 125S 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023639' target='_blank'&amp;gt;COO-90000023639&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036406' target='_blank'&amp;gt;COO-90000036406&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/70R18/10 Discoverer Rugged Trek 12</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000036826' target='_blank'&amp;gt;MKY-90000036826&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT275/70R18 Baja Boss A/T 125/1Q50,000</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TFC-013989-2' target='_blank'&amp;gt;TFC-013989-2&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>FIRESTONE TRANSFORCE AT2 LT27570R18 125R E</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-756135665' target='_blank'&amp;gt;MED-756135665&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>GOODYEAR G288 MSA 27570R225 148K H</t>
   </si>
   <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-797178538' target='_blank'&amp;gt;GYR-797178538&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>GY EAGLE F1 SUPERCAR 3R 28535ZR20 104Y XL</t>
+  </si>
+  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039936' target='_blank'&amp;gt;COO-90000039936&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>285/45R22XL Endeavor Plus</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032613' target='_blank'&amp;gt;COO-90000032613&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038334' target='_blank'&amp;gt;COO-90000038334&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/55R20/10 Discoverer Rugged Trek 12</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000027675' target='_blank'&amp;gt;COO-90000027675&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/60R20/10 Discoverer S/T Maxx 125Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032631' target='_blank'&amp;gt;COO-90000032631&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023656' target='_blank'&amp;gt;COO-90000023656&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/65R18/10 Discoverer STT Pro 125Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000061212' target='_blank'&amp;gt;COO-90000061212&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/65R18/10 Discoverer AT3 XLT 125/1S</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046781' target='_blank'&amp;gt;COO-90000046781&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000039593' target='_blank'&amp;gt;MKY-90000039593&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>285/65R20 Baja Boss A/T 127/1Q50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003098' target='_blank'&amp;gt;COO-90000003098&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/70R17/10 Discoverer S/T Maxx 121Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023652' target='_blank'&amp;gt;COO-90000023652&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/70R17/10 Discoverer STT Pro 121Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035002' target='_blank'&amp;gt;COO-90000035002&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/70R17/10 Evolution M/T 121/1Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036430' target='_blank'&amp;gt;COO-90000036430&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000093105' target='_blank'&amp;gt;COO-90000093105&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>Discoverer Rugged Trek</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003095' target='_blank'&amp;gt;COO-90000003095&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/75R16/10 Discoverer S/T Maxx 126Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023636' target='_blank'&amp;gt;COO-90000023636&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032590' target='_blank'&amp;gt;COO-90000032590&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/75R16/10 Discoverer A/T3 XLT 126R6</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034857' target='_blank'&amp;gt;COO-90000034857&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/DAT-223640' target='_blank'&amp;gt;DAT-223640&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT285/75R16E DESTINATION A/T ROWL</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026750' target='_blank'&amp;gt;COO-90000026750&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002524' target='_blank'&amp;gt;COO-90000002524&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>P295/50R15 Cobra Radial G/T 105S 50K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023691' target='_blank'&amp;gt;COO-90000023691&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000093566' target='_blank'&amp;gt;COO-90000093566&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>Cooper Discoverer Rugged Trek 2955520 123/1 E</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023628' target='_blank'&amp;gt;COO-90000023628&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000093567' target='_blank'&amp;gt;COO-90000093567&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/60R20 126/123Q COO RUGGED TREK</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023629' target='_blank'&amp;gt;COO-90000023629&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/65R20/10 Discoverer STT Pro 129Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000067203' target='_blank'&amp;gt;MKY-90000067203&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/65R20 Baja Legend EXP 129/1Q50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-ATRT23' target='_blank'&amp;gt;ATR-ATRT23&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/70R17 E TAMAROCK R/T</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019972' target='_blank'&amp;gt;COO-90000019972&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023653' target='_blank'&amp;gt;COO-90000023653&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/70R17/10 Discoverer STT Pro 121Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032625' target='_blank'&amp;gt;COO-90000032625&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/70R17/10 Discoverer A/T3 XLT 121R6</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035003' target='_blank'&amp;gt;COO-90000035003&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019976' target='_blank'&amp;gt;COO-90000019976&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/70R18/10 Discoverer S/T Maxx 129Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000028242' target='_blank'&amp;gt;COO-90000028242&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/70R18/10 Discoverer STT Pro 129P</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035020' target='_blank'&amp;gt;COO-90000035020&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032626' target='_blank'&amp;gt;COO-90000032626&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT295/75R16/10 Discoverer A/T3 XLT 128R6</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-756017696' target='_blank'&amp;gt;MED-756017696&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>GOODYEAR FUELMAX S 29580R225 154M J</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000030376' target='_blank'&amp;gt;COO-90000030376&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>305/35R20XL Zeon RS3-G1 107W20K</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036002' target='_blank'&amp;gt;COO-90000036002&amp;lt;/a&amp;gt;</t>
-[...16 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023662' target='_blank'&amp;gt;COO-90000023662&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT305/60R18/10 Discoverer STT Pro 121Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023658' target='_blank'&amp;gt;COO-90000023658&amp;lt;/a&amp;gt;</t>
-[...16 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023670' target='_blank'&amp;gt;COO-90000023670&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT305/70R18/10 Discoverer STT Pro 126Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-158877627' target='_blank'&amp;gt;MED-158877627&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>B305/85R22.5 METRO MILER G652 RTB</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023661' target='_blank'&amp;gt;COO-90000023661&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023638' target='_blank'&amp;gt;COO-90000023638&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>31X10.50R15/6 Discoverer STT Pro 109Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032572' target='_blank'&amp;gt;COO-90000032572&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT31X10.50/R15/6 Discoverer A/T3 XLT 109</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035004' target='_blank'&amp;gt;COO-90000035004&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023657' target='_blank'&amp;gt;COO-90000023657&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT315/70R17/10 Discoverer STT Pro 121Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046782' target='_blank'&amp;gt;COO-90000046782&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT315/70R17/10 Discoverer AT3 XLT 121/1S</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023655' target='_blank'&amp;gt;COO-90000023655&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT315/75R16/10 Discoverer STT Pro 127Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032608' target='_blank'&amp;gt;COO-90000032608&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>LT315/75R16/10 Discoverer A/T3 XLT 127R6</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023680' target='_blank'&amp;gt;COO-90000023680&amp;lt;/a&amp;gt;</t>
-[...16 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023635' target='_blank'&amp;gt;COO-90000023635&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>33X12.50R15/6 Discoverer STT Pro 108Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032607' target='_blank'&amp;gt;COO-90000032607&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035007' target='_blank'&amp;gt;COO-90000035007&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>33X12.50R15LT/6 Evolution M/T 108Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046220' target='_blank'&amp;gt;COO-90000046220&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023651' target='_blank'&amp;gt;COO-90000023651&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>35X12.50R15/6 Discoverer STT Pro 113Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035006' target='_blank'&amp;gt;COO-90000035006&amp;lt;/a&amp;gt;</t>
-[...4 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035018' target='_blank'&amp;gt;COO-90000035018&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>35X12.50R17LT/10 Evolution M/T 121Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000045509' target='_blank'&amp;gt;COO-90000045509&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>35X12.50R18 118Q COO DISCOVERER STT PRO</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019942' target='_blank'&amp;gt;COO-90000019942&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>35X12.50R20/10 Discoverer S/T Maxx 121Q</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023673' target='_blank'&amp;gt;COO-90000023673&amp;lt;/a&amp;gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036004' target='_blank'&amp;gt;COO-90000036004&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>35X12.5R20/12LT Discoverer STT Pro 125Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036436' target='_blank'&amp;gt;COO-90000036436&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>35X12.50R20/12 Discoverer Rugged Trek 12</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036611' target='_blank'&amp;gt;COO-90000036611&amp;lt;/a&amp;gt;</t>
-[...16 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023690' target='_blank'&amp;gt;COO-90000023690&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>37X13.50R20/10 Discoverer STT Pro 127Q</t>
-  </si>
-[...4 lines deleted...]
-    <t>38X13.50R20/8 Discoverer STT Pro 123Q</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-756160897' target='_blank'&amp;gt;MED-756160897&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>GOODYEAR ARMOR MAX MSA 42565R225 165K L</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50017' target='_blank'&amp;gt;KEN-50017&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>Kenda Klever A/P Kr05 Bsl</t>
   </si>
   <si>
     <t>LT22575R16</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50016' target='_blank'&amp;gt;KEN-50016&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>Kenda Klever A/P Kr05 E</t>
   </si>
   <si>
     <t>LT24575R16</t>
   </si>
@@ -2910,51 +2274,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I417"/>
+  <dimension ref="A1:I311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="146.107178" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2995,242 +2359,242 @@
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>4</v>
       </c>
       <c r="H2">
         <v>4</v>
       </c>
       <c r="I2">
         <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3">
         <v>1253520</v>
       </c>
       <c r="E3">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
-        <v>49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4">
         <v>1253520</v>
       </c>
       <c r="E4">
         <v>2</v>
       </c>
       <c r="F4">
         <v>2</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5">
         <v>1856015</v>
       </c>
       <c r="E5">
-        <v>193</v>
+        <v>25</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>4</v>
       </c>
       <c r="H5">
         <v>4</v>
       </c>
       <c r="I5">
-        <v>168</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6">
         <v>1856015</v>
       </c>
       <c r="E6">
-        <v>406</v>
+        <v>156</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>65</v>
       </c>
       <c r="H6">
         <v>65</v>
       </c>
       <c r="I6">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7">
         <v>1856515</v>
       </c>
       <c r="E7">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>24</v>
       </c>
       <c r="H7">
         <v>24</v>
       </c>
       <c r="I7">
-        <v>22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8">
         <v>1856515</v>
       </c>
       <c r="E8">
-        <v>292</v>
+        <v>90</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>72</v>
       </c>
       <c r="H8">
         <v>72</v>
       </c>
       <c r="I8">
-        <v>202</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9">
         <v>1856515</v>
       </c>
       <c r="E9">
         <v>4</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>4</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
         <v>1956015</v>
       </c>
       <c r="E10">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>10</v>
       </c>
       <c r="H10">
         <v>10</v>
       </c>
       <c r="I10">
-        <v>137</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11">
         <v>1956015</v>
       </c>
       <c r="E11">
         <v>3</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
@@ -3252,10530 +2616,7768 @@
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>14</v>
       </c>
       <c r="H12">
         <v>14</v>
       </c>
       <c r="I12">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13">
         <v>1956515</v>
       </c>
       <c r="E13">
-        <v>310</v>
+        <v>129</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>65</v>
       </c>
       <c r="H13">
         <v>65</v>
       </c>
       <c r="I13">
-        <v>181</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14">
-        <v>2054517</v>
+        <v>2055017</v>
       </c>
       <c r="E14">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15">
         <v>2055017</v>
       </c>
       <c r="E15">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I15">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>38</v>
       </c>
       <c r="C16">
-        <v>2055017</v>
+        <v>2055516</v>
       </c>
       <c r="E16">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I16">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>40</v>
       </c>
       <c r="C17">
         <v>2055516</v>
       </c>
       <c r="E17">
-        <v>9</v>
+        <v>176</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>104</v>
       </c>
       <c r="I17">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="C18">
         <v>2055516</v>
       </c>
       <c r="E18">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="H18">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="I18">
-        <v>239</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19" t="s">
         <v>44</v>
       </c>
       <c r="C19">
         <v>2055516</v>
       </c>
       <c r="E19">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="H19">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I19">
-        <v>4</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20">
-        <v>2055516</v>
+        <v>2056016</v>
       </c>
       <c r="E20">
-        <v>113</v>
+        <v>22</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H20">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I20">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>48</v>
       </c>
       <c r="C21">
         <v>2056016</v>
       </c>
       <c r="E21">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H21">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="I21">
-        <v>93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22">
-        <v>2056016</v>
+        <v>2056515</v>
       </c>
       <c r="E22">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="H22">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="I22">
-        <v>115</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23">
         <v>2056515</v>
       </c>
       <c r="E23">
-        <v>406</v>
+        <v>33</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="H23">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="I23">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24" t="s">
         <v>54</v>
       </c>
       <c r="C24">
-        <v>2056515</v>
+        <v>2056516</v>
       </c>
       <c r="E24">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>5</v>
       </c>
       <c r="H24">
         <v>5</v>
       </c>
       <c r="I24">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25" t="s">
         <v>56</v>
       </c>
       <c r="C25">
         <v>2056516</v>
       </c>
       <c r="E25">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H25">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I25">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26" t="s">
         <v>58</v>
       </c>
       <c r="C26">
         <v>2056516</v>
       </c>
       <c r="E26">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="I26">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27" t="s">
         <v>60</v>
       </c>
       <c r="C27">
         <v>2056516</v>
       </c>
       <c r="E27">
-        <v>84</v>
+        <v>364</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="H27">
-        <v>25</v>
+        <v>114</v>
       </c>
       <c r="I27">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28" t="s">
         <v>62</v>
       </c>
       <c r="C28">
-        <v>2056516</v>
+        <v>2057016</v>
       </c>
       <c r="E28">
-        <v>614</v>
+        <v>10</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
-        <v>114</v>
+        <v>3</v>
       </c>
       <c r="H28">
-        <v>114</v>
+        <v>3</v>
       </c>
       <c r="I28">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>63</v>
       </c>
       <c r="B29" t="s">
         <v>64</v>
       </c>
       <c r="C29">
         <v>2057016</v>
       </c>
       <c r="E29">
-        <v>49</v>
+        <v>110</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="H29">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="I29">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>65</v>
       </c>
       <c r="B30" t="s">
         <v>66</v>
       </c>
       <c r="C30">
-        <v>2057016</v>
+        <v>2057514</v>
       </c>
       <c r="E30">
-        <v>271</v>
+        <v>79</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="H30">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>67</v>
       </c>
       <c r="B31" t="s">
         <v>68</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="E31">
-        <v>439</v>
+        <v>189</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>60</v>
       </c>
       <c r="H31">
         <v>60</v>
       </c>
       <c r="I31">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>70</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32">
         <v>2154517</v>
       </c>
       <c r="E32">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>10</v>
       </c>
       <c r="H32">
         <v>10</v>
       </c>
       <c r="I32">
-        <v>30</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>72</v>
       </c>
       <c r="B33" t="s">
         <v>73</v>
       </c>
       <c r="C33">
         <v>2154517</v>
       </c>
       <c r="E33">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>4</v>
       </c>
       <c r="H33">
         <v>4</v>
       </c>
       <c r="I33">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>74</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34">
         <v>2154517</v>
       </c>
       <c r="E34">
-        <v>590</v>
+        <v>340</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>93</v>
       </c>
       <c r="H34">
         <v>93</v>
       </c>
       <c r="I34">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>76</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>
       <c r="C35">
         <v>2154518</v>
       </c>
       <c r="E35">
         <v>11</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>78</v>
       </c>
       <c r="B36" t="s">
         <v>79</v>
       </c>
       <c r="C36">
         <v>2155017</v>
       </c>
       <c r="E36">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="I36">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>80</v>
       </c>
       <c r="B37" t="s">
         <v>81</v>
       </c>
       <c r="C37">
         <v>2155017</v>
       </c>
       <c r="E37">
-        <v>61</v>
+        <v>186</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="H37">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="I37">
-        <v>35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>82</v>
       </c>
       <c r="B38" t="s">
         <v>83</v>
       </c>
       <c r="C38">
-        <v>2155017</v>
+        <v>2155516</v>
       </c>
       <c r="E38">
-        <v>436</v>
+        <v>32</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="H38">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="I38">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>84</v>
       </c>
       <c r="B39" t="s">
         <v>85</v>
       </c>
       <c r="C39">
-        <v>2155516</v>
+        <v>2155517</v>
       </c>
       <c r="E39">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H39">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="I39">
-        <v>79</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>86</v>
       </c>
       <c r="B40" t="s">
         <v>87</v>
       </c>
       <c r="C40">
-        <v>2155516</v>
+        <v>2155517</v>
       </c>
       <c r="E40">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>89</v>
       </c>
       <c r="C41">
         <v>2155517</v>
       </c>
       <c r="E41">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H41">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I41">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>90</v>
       </c>
       <c r="B42" t="s">
         <v>91</v>
       </c>
       <c r="C42">
         <v>2155517</v>
       </c>
       <c r="E42">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="H42">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>92</v>
       </c>
       <c r="B43" t="s">
         <v>93</v>
       </c>
       <c r="C43">
         <v>2155517</v>
       </c>
       <c r="E43">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H43">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I43">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>94</v>
       </c>
       <c r="B44" t="s">
         <v>95</v>
       </c>
       <c r="C44">
-        <v>2155517</v>
+        <v>2155518</v>
       </c>
       <c r="E44">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="H44">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="I44">
-        <v>59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>96</v>
       </c>
       <c r="B45" t="s">
         <v>97</v>
       </c>
       <c r="C45">
-        <v>2155517</v>
+        <v>2155518</v>
       </c>
       <c r="E45">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H45">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I45">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>98</v>
       </c>
       <c r="B46" t="s">
         <v>99</v>
       </c>
       <c r="C46">
         <v>2155518</v>
       </c>
       <c r="E46">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="H46">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I46">
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>100</v>
       </c>
       <c r="B47" t="s">
         <v>101</v>
       </c>
       <c r="C47">
-        <v>2155518</v>
+        <v>2156016</v>
       </c>
       <c r="E47">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="H47">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="I47">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>102</v>
       </c>
       <c r="B48" t="s">
         <v>103</v>
       </c>
       <c r="C48">
-        <v>2155518</v>
+        <v>2156016</v>
       </c>
       <c r="E48">
-        <v>348</v>
+        <v>4</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="H48">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="I48">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>104</v>
       </c>
       <c r="B49" t="s">
         <v>105</v>
       </c>
       <c r="C49">
         <v>2156016</v>
       </c>
       <c r="E49">
-        <v>187</v>
+        <v>500</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
-        <v>82</v>
+        <v>250</v>
       </c>
       <c r="H49">
-        <v>82</v>
+        <v>250</v>
       </c>
       <c r="I49">
-        <v>79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>106</v>
       </c>
       <c r="B50" t="s">
         <v>107</v>
       </c>
       <c r="C50">
-        <v>2156016</v>
+        <v>2156017</v>
       </c>
       <c r="E50">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H50">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>108</v>
       </c>
       <c r="B51" t="s">
         <v>109</v>
       </c>
       <c r="C51">
-        <v>2156016</v>
+        <v>2156017</v>
       </c>
       <c r="E51">
-        <v>750</v>
+        <v>121</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
-        <v>250</v>
+        <v>42</v>
       </c>
       <c r="H51">
-        <v>250</v>
+        <v>42</v>
       </c>
       <c r="I51">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>110</v>
       </c>
       <c r="B52" t="s">
         <v>111</v>
       </c>
       <c r="C52">
-        <v>2156017</v>
+        <v>2156516</v>
       </c>
       <c r="E52">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="H52">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="I52">
-        <v>28</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>112</v>
       </c>
       <c r="B53" t="s">
         <v>113</v>
       </c>
       <c r="C53">
-        <v>2156017</v>
+        <v>2156516</v>
       </c>
       <c r="E53">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="H53">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="I53">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>114</v>
       </c>
       <c r="B54" t="s">
         <v>115</v>
       </c>
       <c r="C54">
-        <v>2156017</v>
+        <v>2156517</v>
       </c>
       <c r="E54">
-        <v>319</v>
+        <v>4</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="H54">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="I54">
-        <v>198</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>116</v>
       </c>
       <c r="B55" t="s">
         <v>117</v>
       </c>
       <c r="C55">
-        <v>2156516</v>
+        <v>2156517</v>
       </c>
       <c r="E55">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="H55">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="I55">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>118</v>
       </c>
       <c r="B56" t="s">
         <v>119</v>
       </c>
       <c r="C56">
-        <v>2156516</v>
+        <v>2157014</v>
       </c>
       <c r="E56">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>120</v>
       </c>
       <c r="B57" t="s">
         <v>121</v>
       </c>
       <c r="C57">
-        <v>2156516</v>
+        <v>2157016</v>
       </c>
       <c r="E57">
-        <v>334</v>
+        <v>6</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="H57">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="I57">
-        <v>236</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>122</v>
       </c>
       <c r="B58" t="s">
         <v>123</v>
       </c>
       <c r="C58">
-        <v>2156517</v>
+        <v>2157016</v>
       </c>
       <c r="E58">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
         <v>4</v>
       </c>
       <c r="H58">
         <v>4</v>
       </c>
       <c r="I58">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>124</v>
       </c>
       <c r="B59" t="s">
         <v>125</v>
       </c>
       <c r="C59">
-        <v>2156517</v>
+        <v>2157016</v>
       </c>
       <c r="E59">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>126</v>
       </c>
       <c r="B60" t="s">
         <v>127</v>
       </c>
       <c r="C60">
-        <v>2156517</v>
+        <v>2157016</v>
       </c>
       <c r="E60">
-        <v>259</v>
+        <v>173</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="H60">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="I60">
-        <v>192</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>128</v>
       </c>
       <c r="B61" t="s">
         <v>129</v>
       </c>
       <c r="C61">
-        <v>2157014</v>
+        <v>2158516</v>
       </c>
       <c r="E61">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
-        <v>65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>130</v>
       </c>
       <c r="B62" t="s">
         <v>131</v>
       </c>
       <c r="C62">
-        <v>2157015</v>
+        <v>2254517</v>
       </c>
       <c r="E62">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="H62">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>132</v>
       </c>
       <c r="B63" t="s">
         <v>133</v>
       </c>
       <c r="C63">
-        <v>2157016</v>
+        <v>2254517</v>
       </c>
       <c r="E63">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="H63">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="I63">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>134</v>
       </c>
       <c r="B64" t="s">
         <v>135</v>
       </c>
       <c r="C64">
-        <v>2157016</v>
+        <v>2254518</v>
       </c>
       <c r="E64">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="H64">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="I64">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>136</v>
       </c>
       <c r="B65" t="s">
         <v>137</v>
       </c>
       <c r="C65">
-        <v>2157016</v>
+        <v>2254518</v>
       </c>
       <c r="E65">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>138</v>
       </c>
       <c r="B66" t="s">
         <v>139</v>
       </c>
       <c r="C66">
-        <v>2157016</v>
+        <v>2254518</v>
       </c>
       <c r="E66">
-        <v>423</v>
+        <v>120</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="H66">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="I66">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>140</v>
       </c>
       <c r="B67" t="s">
         <v>141</v>
       </c>
       <c r="C67">
-        <v>2158516</v>
+        <v>2255017</v>
       </c>
       <c r="E67">
-        <v>135</v>
+        <v>32</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H67">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="I67">
-        <v>81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>142</v>
       </c>
       <c r="B68" t="s">
         <v>143</v>
       </c>
       <c r="C68">
-        <v>22</v>
+        <v>2255017</v>
       </c>
       <c r="E68">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H68">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I68">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>144</v>
       </c>
       <c r="B69" t="s">
         <v>145</v>
       </c>
       <c r="C69">
-        <v>2254517</v>
+        <v>2255017</v>
       </c>
       <c r="E69">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="H69">
-        <v>54</v>
+        <v>0</v>
+      </c>
+      <c r="I69">
+        <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>146</v>
       </c>
       <c r="B70" t="s">
         <v>147</v>
       </c>
       <c r="C70">
-        <v>2254517</v>
+        <v>2255017</v>
       </c>
       <c r="E70">
-        <v>99</v>
+        <v>265</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="H70">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="I70">
-        <v>68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>148</v>
       </c>
       <c r="B71" t="s">
         <v>149</v>
       </c>
       <c r="C71">
-        <v>2254518</v>
+        <v>2255018</v>
       </c>
       <c r="E71">
-        <v>55</v>
+        <v>1</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="H71">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="I71">
-        <v>42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>150</v>
       </c>
       <c r="B72" t="s">
         <v>151</v>
       </c>
       <c r="C72">
-        <v>2254518</v>
+        <v>2255018</v>
       </c>
       <c r="E72">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>152</v>
       </c>
       <c r="B73" t="s">
         <v>153</v>
       </c>
       <c r="C73">
-        <v>2254518</v>
+        <v>2255517</v>
       </c>
       <c r="E73">
-        <v>370</v>
+        <v>54</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="H73">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="I73">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>154</v>
       </c>
       <c r="B74" t="s">
         <v>155</v>
       </c>
       <c r="C74">
-        <v>2255017</v>
+        <v>2255517</v>
       </c>
       <c r="E74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>156</v>
       </c>
       <c r="B75" t="s">
         <v>157</v>
       </c>
       <c r="C75">
-        <v>2255017</v>
+        <v>2255517</v>
       </c>
       <c r="E75">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="H75">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="I75">
-        <v>29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>158</v>
       </c>
       <c r="B76" t="s">
         <v>159</v>
       </c>
       <c r="C76">
-        <v>2255017</v>
+        <v>2255518</v>
       </c>
       <c r="E76">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
       <c r="G76">
-        <v>4</v>
+        <v>51</v>
       </c>
       <c r="H76">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>160</v>
       </c>
       <c r="B77" t="s">
         <v>161</v>
       </c>
       <c r="C77">
-        <v>2255017</v>
+        <v>2255518</v>
       </c>
       <c r="E77">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H77">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I77">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>162</v>
       </c>
       <c r="B78" t="s">
         <v>163</v>
       </c>
       <c r="C78">
-        <v>2255017</v>
+        <v>2255518</v>
       </c>
       <c r="E78">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
-        <v>35</v>
+        <v>250</v>
       </c>
       <c r="H78">
-        <v>35</v>
+        <v>250</v>
       </c>
       <c r="I78">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>164</v>
       </c>
       <c r="B79" t="s">
         <v>165</v>
       </c>
       <c r="C79">
-        <v>2255018</v>
+        <v>2255519</v>
       </c>
       <c r="E79">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H79">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>166</v>
       </c>
       <c r="B80" t="s">
         <v>167</v>
       </c>
       <c r="C80">
-        <v>2255018</v>
+        <v>2256016</v>
       </c>
       <c r="E80">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H80">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="I80">
-        <v>43</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>168</v>
       </c>
       <c r="B81" t="s">
         <v>169</v>
       </c>
       <c r="C81">
-        <v>2255517</v>
+        <v>2256017</v>
       </c>
       <c r="E81">
-        <v>135</v>
+        <v>24</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="H81">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="I81">
-        <v>81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>170</v>
       </c>
       <c r="B82" t="s">
         <v>171</v>
       </c>
       <c r="C82">
-        <v>2255517</v>
+        <v>2256017</v>
       </c>
       <c r="E82">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>172</v>
       </c>
       <c r="B83" t="s">
         <v>173</v>
       </c>
       <c r="C83">
-        <v>2255517</v>
+        <v>2256017</v>
       </c>
       <c r="E83">
-        <v>248</v>
+        <v>442</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="H83">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="I83">
-        <v>177</v>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>174</v>
       </c>
       <c r="B84" t="s">
         <v>175</v>
       </c>
       <c r="C84">
-        <v>2255518</v>
+        <v>2256018</v>
       </c>
       <c r="E84">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H84">
-        <v>22</v>
+        <v>19</v>
+      </c>
+      <c r="I84">
+        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>176</v>
       </c>
       <c r="B85" t="s">
         <v>177</v>
       </c>
       <c r="C85">
-        <v>2255518</v>
+        <v>2256018</v>
       </c>
       <c r="E85">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="H85">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I85">
-        <v>52</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>178</v>
       </c>
       <c r="B86" t="s">
         <v>179</v>
       </c>
       <c r="C86">
-        <v>2255518</v>
+        <v>2256018</v>
       </c>
       <c r="E86">
-        <v>2</v>
+        <v>462</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
-        <v>0</v>
+        <v>212</v>
       </c>
       <c r="H86">
-        <v>0</v>
+        <v>212</v>
       </c>
       <c r="I86">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>180</v>
       </c>
       <c r="B87" t="s">
         <v>181</v>
       </c>
       <c r="C87">
-        <v>2255518</v>
+        <v>2256018</v>
       </c>
       <c r="E87">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H87">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I87">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>182</v>
       </c>
       <c r="B88" t="s">
         <v>183</v>
       </c>
       <c r="C88">
-        <v>2255518</v>
+        <v>2256516</v>
       </c>
       <c r="E88">
-        <v>750</v>
+        <v>8</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
-        <v>250</v>
+        <v>4</v>
       </c>
       <c r="H88">
-        <v>250</v>
+        <v>4</v>
       </c>
       <c r="I88">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>184</v>
       </c>
       <c r="B89" t="s">
         <v>185</v>
       </c>
       <c r="C89">
-        <v>2255519</v>
+        <v>2256516</v>
       </c>
       <c r="E89">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H89">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I89">
-        <v>22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
         <v>186</v>
       </c>
       <c r="B90" t="s">
         <v>187</v>
       </c>
       <c r="C90">
-        <v>2255519</v>
+        <v>2256517</v>
       </c>
       <c r="E90">
-        <v>1</v>
+        <v>115</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="H90">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="I90">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>188</v>
       </c>
       <c r="B91" t="s">
         <v>189</v>
       </c>
       <c r="C91">
-        <v>2256016</v>
+        <v>2256517</v>
       </c>
       <c r="E91">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="H91">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="I91">
-        <v>31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>190</v>
       </c>
       <c r="B92" t="s">
         <v>191</v>
       </c>
       <c r="C92">
-        <v>2256017</v>
+        <v>2256517</v>
       </c>
       <c r="E92">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="H92">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="I92">
-        <v>35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>192</v>
       </c>
       <c r="B93" t="s">
         <v>193</v>
       </c>
       <c r="C93">
-        <v>2256017</v>
+        <v>2257014</v>
       </c>
       <c r="E93">
         <v>11</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H93">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I93">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>194</v>
       </c>
       <c r="B94" t="s">
         <v>195</v>
       </c>
       <c r="C94">
-        <v>2256017</v>
+        <v>2257015</v>
       </c>
       <c r="E94">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94">
-        <v>37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>196</v>
       </c>
       <c r="B95" t="s">
         <v>197</v>
       </c>
       <c r="C95">
-        <v>2256017</v>
+        <v>2257016</v>
       </c>
       <c r="E95">
-        <v>692</v>
+        <v>8</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
-        <v>192</v>
+        <v>4</v>
       </c>
       <c r="H95">
-        <v>192</v>
+        <v>4</v>
       </c>
       <c r="I95">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>198</v>
       </c>
       <c r="B96" t="s">
         <v>199</v>
       </c>
       <c r="C96">
-        <v>2256018</v>
+        <v>2257016</v>
       </c>
       <c r="E96">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H96">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I96">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>200</v>
       </c>
       <c r="B97" t="s">
         <v>201</v>
       </c>
       <c r="C97">
-        <v>2256018</v>
+        <v>2257515</v>
       </c>
       <c r="E97">
-        <v>146</v>
+        <v>70</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="H97">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>202</v>
       </c>
       <c r="B98" t="s">
         <v>203</v>
       </c>
       <c r="C98">
-        <v>2256018</v>
+        <v>2257515</v>
       </c>
       <c r="E98">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
-        <v>4</v>
+        <v>53</v>
       </c>
       <c r="H98">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>204</v>
       </c>
       <c r="B99" t="s">
         <v>205</v>
       </c>
       <c r="C99">
-        <v>2256018</v>
+        <v>2257516</v>
       </c>
       <c r="E99">
-        <v>712</v>
+        <v>6</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
-        <v>212</v>
+        <v>0</v>
       </c>
       <c r="H99">
-        <v>212</v>
+        <v>0</v>
       </c>
       <c r="I99">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
         <v>206</v>
       </c>
       <c r="B100" t="s">
         <v>207</v>
       </c>
       <c r="C100">
-        <v>2256018</v>
+        <v>2257516</v>
       </c>
       <c r="E100">
-        <v>1</v>
+        <v>134</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H100">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>208</v>
       </c>
       <c r="B101" t="s">
         <v>209</v>
       </c>
       <c r="C101">
-        <v>2256516</v>
+        <v>2257516</v>
       </c>
       <c r="E101">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="H101">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="I101">
-        <v>35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>210</v>
       </c>
       <c r="B102" t="s">
         <v>211</v>
       </c>
       <c r="C102">
-        <v>2256516</v>
+        <v>2257516</v>
       </c>
       <c r="E102">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H102">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>212</v>
       </c>
       <c r="B103" t="s">
         <v>213</v>
       </c>
       <c r="C103">
-        <v>2256517</v>
+        <v>2257516</v>
       </c>
       <c r="E103">
-        <v>330</v>
+        <v>395</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
-        <v>52</v>
+        <v>145</v>
       </c>
       <c r="H103">
-        <v>52</v>
+        <v>145</v>
       </c>
       <c r="I103">
-        <v>215</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>214</v>
       </c>
       <c r="B104" t="s">
         <v>215</v>
       </c>
       <c r="C104">
-        <v>2256517</v>
+        <v>2257516</v>
       </c>
       <c r="E104">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H104">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I104">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>216</v>
       </c>
       <c r="B105" t="s">
         <v>217</v>
       </c>
       <c r="C105">
-        <v>2256517</v>
+        <v>2354019</v>
       </c>
       <c r="E105">
-        <v>122</v>
+        <v>1</v>
       </c>
       <c r="F105">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G105">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H105">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I105">
-        <v>106</v>
+        <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>218</v>
       </c>
       <c r="B106" t="s">
         <v>219</v>
       </c>
       <c r="C106">
-        <v>2256517</v>
+        <v>2354019</v>
       </c>
       <c r="E106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>220</v>
       </c>
       <c r="B107" t="s">
         <v>221</v>
       </c>
       <c r="C107">
-        <v>2257014</v>
+        <v>2354019</v>
       </c>
       <c r="E107">
-        <v>83</v>
+        <v>231</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="H107">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="I107">
-        <v>72</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>222</v>
       </c>
       <c r="B108" t="s">
         <v>223</v>
       </c>
       <c r="C108">
-        <v>2257015</v>
+        <v>2354517</v>
       </c>
       <c r="E108">
-        <v>118</v>
+        <v>1</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108">
-        <v>109</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>224</v>
       </c>
       <c r="B109" t="s">
         <v>225</v>
       </c>
       <c r="C109">
-        <v>2257016</v>
+        <v>2354517</v>
       </c>
       <c r="E109">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H109">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I109">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>226</v>
       </c>
       <c r="B110" t="s">
         <v>227</v>
       </c>
       <c r="C110">
-        <v>2257016</v>
+        <v>2354518</v>
       </c>
       <c r="E110">
         <v>8</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H110">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
         <v>228</v>
       </c>
       <c r="B111" t="s">
         <v>229</v>
       </c>
       <c r="C111">
-        <v>2257515</v>
+        <v>2354518</v>
       </c>
       <c r="E111">
-        <v>53</v>
+        <v>164</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="H111">
-        <v>53</v>
+        <v>63</v>
+      </c>
+      <c r="I111">
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
         <v>230</v>
       </c>
       <c r="B112" t="s">
         <v>231</v>
       </c>
       <c r="C112">
-        <v>2257516</v>
+        <v>2355017</v>
       </c>
       <c r="E112">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H112">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="I112">
-        <v>33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>232</v>
       </c>
       <c r="B113" t="s">
         <v>233</v>
       </c>
       <c r="C113">
-        <v>2257516</v>
+        <v>2355018</v>
       </c>
       <c r="E113">
-        <v>384</v>
+        <v>18</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H113">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I113">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>234</v>
       </c>
       <c r="B114" t="s">
         <v>235</v>
       </c>
       <c r="C114">
-        <v>2257516</v>
+        <v>2355018</v>
       </c>
       <c r="E114">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="H114">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I114">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>236</v>
       </c>
       <c r="B115" t="s">
         <v>237</v>
       </c>
       <c r="C115">
-        <v>2257516</v>
+        <v>2355018</v>
       </c>
       <c r="E115">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
       <c r="G115">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H115">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I115">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>238</v>
       </c>
       <c r="B116" t="s">
         <v>239</v>
       </c>
       <c r="C116">
-        <v>2257516</v>
+        <v>2355517</v>
       </c>
       <c r="E116">
-        <v>497</v>
+        <v>4</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="H116">
-        <v>145</v>
+        <v>0</v>
       </c>
       <c r="I116">
-        <v>102</v>
+        <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>240</v>
       </c>
       <c r="B117" t="s">
         <v>241</v>
       </c>
       <c r="C117">
-        <v>2257516</v>
+        <v>2355517</v>
       </c>
       <c r="E117">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H117">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
         <v>242</v>
       </c>
       <c r="B118" t="s">
         <v>243</v>
       </c>
       <c r="C118">
-        <v>2257517</v>
+        <v>2355517</v>
       </c>
       <c r="E118">
         <v>3</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>244</v>
       </c>
       <c r="B119" t="s">
         <v>245</v>
       </c>
       <c r="C119">
-        <v>2354019</v>
+        <v>2355517</v>
       </c>
       <c r="E119">
-        <v>1</v>
+        <v>259</v>
       </c>
       <c r="F119">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G119">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="H119">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>246</v>
       </c>
       <c r="B120" t="s">
         <v>247</v>
       </c>
       <c r="C120">
-        <v>2354019</v>
+        <v>2355518</v>
       </c>
       <c r="E120">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
       <c r="G120">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H120">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="I120">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>248</v>
       </c>
       <c r="B121" t="s">
         <v>249</v>
       </c>
       <c r="C121">
-        <v>2354019</v>
+        <v>2355518</v>
       </c>
       <c r="E121">
-        <v>481</v>
+        <v>280</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="H121">
-        <v>102</v>
+        <v>142</v>
       </c>
       <c r="I121">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>250</v>
       </c>
       <c r="B122" t="s">
         <v>251</v>
       </c>
       <c r="C122">
-        <v>2354517</v>
+        <v>2355519</v>
       </c>
       <c r="E122">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H122">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I122">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>252</v>
       </c>
       <c r="B123" t="s">
         <v>253</v>
       </c>
       <c r="C123">
-        <v>2354517</v>
+        <v>2355519</v>
       </c>
       <c r="E123">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
       <c r="G123">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H123">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
         <v>254</v>
       </c>
       <c r="B124" t="s">
         <v>255</v>
       </c>
       <c r="C124">
-        <v>2354518</v>
+        <v>2355519</v>
       </c>
       <c r="E124">
-        <v>23</v>
+        <v>126</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="H124">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="I124">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>256</v>
       </c>
       <c r="B125" t="s">
         <v>257</v>
       </c>
       <c r="C125">
-        <v>2354518</v>
+        <v>2355520</v>
       </c>
       <c r="E125">
-        <v>414</v>
+        <v>12</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="H125">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="I125">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
         <v>258</v>
       </c>
       <c r="B126" t="s">
         <v>259</v>
       </c>
       <c r="C126">
-        <v>2355017</v>
+        <v>2355520</v>
       </c>
       <c r="E126">
-        <v>144</v>
+        <v>2</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="H126">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I126">
-        <v>110</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>260</v>
       </c>
       <c r="B127" t="s">
         <v>261</v>
       </c>
       <c r="C127">
-        <v>2355018</v>
+        <v>2355520</v>
       </c>
       <c r="E127">
-        <v>2</v>
+        <v>122</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
       <c r="G127">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="H127">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="I127">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>262</v>
       </c>
       <c r="B128" t="s">
         <v>263</v>
       </c>
       <c r="C128">
-        <v>2355018</v>
+        <v>2356015</v>
       </c>
       <c r="E128">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="H128">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="I128">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>264</v>
       </c>
       <c r="B129" t="s">
         <v>265</v>
       </c>
       <c r="C129">
-        <v>2355018</v>
+        <v>2356017</v>
       </c>
       <c r="E129">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="H129">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="I129">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>266</v>
       </c>
       <c r="B130" t="s">
         <v>267</v>
       </c>
       <c r="C130">
-        <v>2355018</v>
+        <v>2356017</v>
       </c>
       <c r="E130">
-        <v>87</v>
+        <v>9</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H130">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I130">
-        <v>85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>268</v>
       </c>
       <c r="B131" t="s">
         <v>269</v>
       </c>
       <c r="C131">
-        <v>2355019</v>
+        <v>2356017</v>
       </c>
       <c r="E131">
-        <v>10</v>
+        <v>188</v>
       </c>
       <c r="F131">
         <v>0</v>
       </c>
       <c r="G131">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="H131">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="I131">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>270</v>
       </c>
       <c r="B132" t="s">
         <v>271</v>
       </c>
       <c r="C132">
-        <v>2355517</v>
+        <v>2356017</v>
       </c>
       <c r="E132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H132">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I132">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>272</v>
       </c>
       <c r="B133" t="s">
         <v>273</v>
       </c>
       <c r="C133">
-        <v>2355517</v>
+        <v>2356018</v>
       </c>
       <c r="E133">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H133">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I133">
-        <v>17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>274</v>
       </c>
       <c r="B134" t="s">
         <v>275</v>
       </c>
       <c r="C134">
-        <v>2355517</v>
+        <v>2356018</v>
       </c>
       <c r="E134">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
       <c r="G134">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="H134">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="I134">
-        <v>32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
         <v>276</v>
       </c>
       <c r="B135" t="s">
         <v>277</v>
       </c>
       <c r="C135">
-        <v>2355517</v>
+        <v>2356018</v>
       </c>
       <c r="E135">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
       <c r="I135">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
         <v>278</v>
       </c>
       <c r="B136" t="s">
         <v>279</v>
       </c>
       <c r="C136">
-        <v>2355517</v>
+        <v>2356516</v>
       </c>
       <c r="E136">
-        <v>498</v>
+        <v>39</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
       <c r="G136">
-        <v>148</v>
+        <v>14</v>
       </c>
       <c r="H136">
-        <v>148</v>
+        <v>14</v>
       </c>
       <c r="I136">
-        <v>239</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
         <v>280</v>
       </c>
       <c r="B137" t="s">
         <v>281</v>
       </c>
       <c r="C137">
-        <v>2355518</v>
+        <v>2356517</v>
       </c>
       <c r="E137">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="F137">
         <v>0</v>
       </c>
       <c r="G137">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H137">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I137">
-        <v>38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
         <v>282</v>
       </c>
       <c r="B138" t="s">
         <v>283</v>
       </c>
       <c r="C138">
-        <v>2355518</v>
+        <v>2356517</v>
       </c>
       <c r="E138">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
         <v>284</v>
       </c>
       <c r="B139" t="s">
         <v>285</v>
       </c>
       <c r="C139">
-        <v>2355518</v>
+        <v>2356517</v>
       </c>
       <c r="E139">
-        <v>24</v>
+        <v>223</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="H139">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="I139">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
         <v>286</v>
       </c>
       <c r="B140" t="s">
         <v>287</v>
       </c>
       <c r="C140">
-        <v>2355518</v>
+        <v>2356518</v>
       </c>
       <c r="E140">
-        <v>530</v>
+        <v>12</v>
       </c>
       <c r="F140">
         <v>0</v>
       </c>
       <c r="G140">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="H140">
-        <v>142</v>
+        <v>8</v>
       </c>
       <c r="I140">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
         <v>288</v>
       </c>
       <c r="B141" t="s">
         <v>289</v>
       </c>
       <c r="C141">
-        <v>2355519</v>
+        <v>2356518</v>
       </c>
       <c r="E141">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
       <c r="G141">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H141">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
         <v>290</v>
       </c>
       <c r="B142" t="s">
         <v>291</v>
       </c>
       <c r="C142">
-        <v>2355519</v>
+        <v>2356518</v>
       </c>
       <c r="E142">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
       <c r="G142">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="H142">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="I142">
-        <v>32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
         <v>292</v>
       </c>
       <c r="B143" t="s">
         <v>293</v>
       </c>
       <c r="C143">
-        <v>2355519</v>
+        <v>2356518</v>
       </c>
       <c r="E143">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
       <c r="G143">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H143">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I143">
-        <v>19</v>
+        <v>50</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
         <v>294</v>
       </c>
       <c r="B144" t="s">
         <v>295</v>
       </c>
       <c r="C144">
-        <v>2355519</v>
+        <v>2356518</v>
       </c>
       <c r="E144">
-        <v>355</v>
+        <v>1</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
       <c r="G144">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="H144">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="I144">
-        <v>229</v>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
         <v>296</v>
       </c>
       <c r="B145" t="s">
         <v>297</v>
       </c>
       <c r="C145">
-        <v>2355520</v>
+        <v>2357015</v>
       </c>
       <c r="E145">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
       <c r="G145">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H145">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I145">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
         <v>298</v>
       </c>
       <c r="B146" t="s">
         <v>299</v>
       </c>
       <c r="C146">
-        <v>2355520</v>
+        <v>2357016</v>
       </c>
       <c r="E146">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H146">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I146">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
         <v>300</v>
       </c>
       <c r="B147" t="s">
         <v>301</v>
       </c>
       <c r="C147">
-        <v>2355520</v>
+        <v>2357016</v>
       </c>
       <c r="E147">
-        <v>332</v>
+        <v>60</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="H147">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="I147">
-        <v>210</v>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
         <v>302</v>
       </c>
       <c r="B148" t="s">
         <v>303</v>
       </c>
       <c r="C148">
-        <v>2356015</v>
+        <v>2357016</v>
       </c>
       <c r="E148">
-        <v>229</v>
+        <v>5</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
       <c r="G148">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="H148">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="I148">
-        <v>197</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
         <v>304</v>
       </c>
       <c r="B149" t="s">
         <v>305</v>
       </c>
       <c r="C149">
-        <v>2356017</v>
+        <v>2357515</v>
       </c>
       <c r="E149">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="H149">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="I149">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>306</v>
       </c>
       <c r="B150" t="s">
         <v>307</v>
       </c>
       <c r="C150">
-        <v>2356017</v>
+        <v>2357515</v>
       </c>
       <c r="E150">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F150">
         <v>0</v>
       </c>
       <c r="G150">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="H150">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>308</v>
       </c>
       <c r="B151" t="s">
         <v>309</v>
       </c>
       <c r="C151">
-        <v>2356017</v>
+        <v>2357516</v>
       </c>
       <c r="E151">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
         <v>310</v>
       </c>
       <c r="B152" t="s">
         <v>311</v>
       </c>
       <c r="C152">
-        <v>2356017</v>
+        <v>2358017</v>
       </c>
       <c r="E152">
-        <v>438</v>
+        <v>81</v>
       </c>
       <c r="F152">
         <v>0</v>
       </c>
       <c r="G152">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="H152">
-        <v>73</v>
+        <v>7</v>
       </c>
       <c r="I152">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>312</v>
       </c>
       <c r="B153" t="s">
         <v>313</v>
       </c>
       <c r="C153">
-        <v>2356017</v>
+        <v>2358017</v>
       </c>
       <c r="E153">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F153">
         <v>0</v>
       </c>
       <c r="G153">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H153">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
         <v>314</v>
       </c>
       <c r="B154" t="s">
         <v>315</v>
       </c>
       <c r="C154">
-        <v>2356018</v>
+        <v>2358516</v>
       </c>
       <c r="E154">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F154">
         <v>0</v>
       </c>
       <c r="G154">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H154">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I154">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
         <v>316</v>
       </c>
       <c r="B155" t="s">
         <v>317</v>
       </c>
       <c r="C155">
-        <v>2356018</v>
+        <v>2358516</v>
       </c>
       <c r="E155">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
         <v>4</v>
       </c>
       <c r="H155">
         <v>4</v>
       </c>
       <c r="I155">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
         <v>318</v>
       </c>
       <c r="B156" t="s">
         <v>319</v>
       </c>
       <c r="C156">
-        <v>2356018</v>
+        <v>2358516</v>
       </c>
       <c r="E156">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
       <c r="G156">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="H156">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="I156">
-        <v>47</v>
+        <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
         <v>320</v>
       </c>
       <c r="B157" t="s">
         <v>321</v>
       </c>
       <c r="C157">
-        <v>2356516</v>
+        <v>2358516</v>
       </c>
       <c r="E157">
-        <v>289</v>
+        <v>14</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
       <c r="G157">
         <v>14</v>
       </c>
       <c r="H157">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
         <v>322</v>
       </c>
       <c r="B158" t="s">
         <v>323</v>
       </c>
-      <c r="C158">
-        <v>2356517</v>
+      <c r="C158" t="s">
+        <v>324</v>
       </c>
       <c r="E158">
-        <v>23</v>
+        <v>449</v>
       </c>
       <c r="F158">
         <v>0</v>
       </c>
       <c r="G158">
-        <v>23</v>
+        <v>199</v>
       </c>
       <c r="H158">
-        <v>23</v>
+        <v>199</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
+        <v>325</v>
+      </c>
+      <c r="B159" t="s">
+        <v>326</v>
+      </c>
+      <c r="C159" t="s">
         <v>324</v>
       </c>
-      <c r="B159" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E159">
-        <v>1</v>
+        <v>172</v>
       </c>
       <c r="F159">
         <v>0</v>
       </c>
       <c r="G159">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="H159">
-        <v>0</v>
+        <v>109</v>
       </c>
       <c r="I159">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B160" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C160">
-        <v>2356517</v>
+        <v>2454019</v>
       </c>
       <c r="E160">
-        <v>9</v>
+        <v>127</v>
       </c>
       <c r="F160">
         <v>0</v>
       </c>
       <c r="G160">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H160">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I160">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B161" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C161">
-        <v>2356517</v>
+        <v>2454518</v>
       </c>
       <c r="E161">
-        <v>473</v>
+        <v>8</v>
       </c>
       <c r="F161">
         <v>0</v>
       </c>
       <c r="G161">
-        <v>123</v>
+        <v>0</v>
       </c>
       <c r="H161">
-        <v>123</v>
+        <v>0</v>
       </c>
       <c r="I161">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B162" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C162">
-        <v>2356518</v>
+        <v>2454518</v>
       </c>
       <c r="E162">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="F162">
         <v>0</v>
       </c>
       <c r="G162">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H162">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I162">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B163" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C163">
-        <v>2356518</v>
+        <v>2455016</v>
       </c>
       <c r="E163">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F163">
         <v>0</v>
       </c>
       <c r="G163">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H163">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I163">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B164" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C164">
-        <v>2356518</v>
+        <v>2455020</v>
       </c>
       <c r="E164">
-        <v>149</v>
+        <v>8</v>
       </c>
       <c r="F164">
         <v>0</v>
       </c>
       <c r="G164">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="H164">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="I164">
-        <v>55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B165" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C165">
-        <v>2356518</v>
+        <v>2455020</v>
       </c>
       <c r="E165">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F165">
         <v>0</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B166" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C166">
-        <v>2357015</v>
+        <v>2455518</v>
       </c>
       <c r="E166">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="F166">
         <v>0</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166">
         <v>0</v>
       </c>
       <c r="I166">
-        <v>98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B167" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C167">
-        <v>2357016</v>
+        <v>2455518</v>
       </c>
       <c r="E167">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
       <c r="G167">
         <v>4</v>
       </c>
       <c r="H167">
         <v>4</v>
       </c>
       <c r="I167">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B168" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C168">
-        <v>2357016</v>
+        <v>2455519</v>
       </c>
       <c r="E168">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="F168">
         <v>0</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
       <c r="I168">
-        <v>72</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B169" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C169">
-        <v>2357016</v>
+        <v>2455519</v>
       </c>
       <c r="E169">
-        <v>310</v>
+        <v>1</v>
       </c>
       <c r="F169">
         <v>0</v>
       </c>
       <c r="G169">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H169">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I169">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B170" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C170">
-        <v>2357016</v>
+        <v>2455519</v>
       </c>
       <c r="E170">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F170">
         <v>0</v>
       </c>
       <c r="G170">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H170">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I170">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B171" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C171">
-        <v>2357016</v>
+        <v>2456018</v>
       </c>
       <c r="E171">
-        <v>139</v>
+        <v>8</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
       <c r="G171">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H171">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I171">
-        <v>139</v>
+        <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B172" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C172">
-        <v>2357515</v>
+        <v>2456018</v>
       </c>
       <c r="E172">
         <v>3</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
       <c r="G172">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H172">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I172">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B173" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C173">
-        <v>2357515</v>
+        <v>2456018</v>
       </c>
       <c r="E173">
-        <v>54</v>
+        <v>492</v>
       </c>
       <c r="F173">
         <v>0</v>
       </c>
       <c r="G173">
-        <v>4</v>
+        <v>242</v>
       </c>
       <c r="H173">
-        <v>4</v>
+        <v>242</v>
       </c>
       <c r="I173">
-        <v>46</v>
+        <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B174" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C174">
-        <v>2357515</v>
+        <v>2456517</v>
       </c>
       <c r="E174">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
       <c r="G174">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H174">
-        <v>8</v>
+        <v>0</v>
+      </c>
+      <c r="I174">
+        <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B175" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C175">
-        <v>2357516</v>
+        <v>2456517</v>
       </c>
       <c r="E175">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="F175">
         <v>0</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
       <c r="I175">
-        <v>68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B176" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C176">
-        <v>2358017</v>
+        <v>2456517</v>
       </c>
       <c r="E176">
-        <v>331</v>
+        <v>147</v>
       </c>
       <c r="F176">
         <v>0</v>
       </c>
       <c r="G176">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="H176">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="I176">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B177" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C177">
-        <v>2358017</v>
+        <v>2457016</v>
       </c>
       <c r="E177">
-        <v>49</v>
+        <v>2</v>
       </c>
       <c r="F177">
         <v>0</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177">
-        <v>49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B178" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C178">
-        <v>2358017</v>
+        <v>2457016</v>
       </c>
       <c r="E178">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F178">
         <v>0</v>
       </c>
       <c r="G178">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H178">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B179" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C179">
-        <v>2358516</v>
+        <v>2457017</v>
       </c>
       <c r="E179">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F179">
         <v>0</v>
       </c>
       <c r="G179">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="H179">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B180" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C180">
-        <v>2358516</v>
+        <v>2457017</v>
       </c>
       <c r="E180">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="F180">
         <v>0</v>
       </c>
       <c r="G180">
         <v>4</v>
       </c>
       <c r="H180">
         <v>4</v>
       </c>
       <c r="I180">
-        <v>52</v>
+        <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B181" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C181">
-        <v>2358516</v>
+        <v>2457017</v>
       </c>
       <c r="E181">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F181">
         <v>0</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181">
         <v>0</v>
       </c>
       <c r="I181">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B182" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C182">
-        <v>2358516</v>
+        <v>2457017</v>
       </c>
       <c r="E182">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="F182">
         <v>0</v>
       </c>
       <c r="G182">
-        <v>66</v>
+        <v>6</v>
       </c>
       <c r="H182">
-        <v>66</v>
+        <v>6</v>
       </c>
       <c r="I182">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B183" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C183">
-        <v>2358516</v>
+        <v>2457017</v>
       </c>
       <c r="E183">
-        <v>9</v>
+        <v>181</v>
       </c>
       <c r="F183">
         <v>0</v>
       </c>
       <c r="G183">
-        <v>9</v>
+        <v>123</v>
       </c>
       <c r="H183">
-        <v>9</v>
+        <v>123</v>
+      </c>
+      <c r="I183">
+        <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B184" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="C184" t="s">
         <v>376</v>
       </c>
+      <c r="C184">
+        <v>2457017</v>
+      </c>
       <c r="E184">
-        <v>699</v>
+        <v>250</v>
       </c>
       <c r="F184">
         <v>0</v>
       </c>
       <c r="G184">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="H184">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="I184">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
         <v>377</v>
       </c>
       <c r="B185" t="s">
         <v>378</v>
       </c>
-      <c r="C185" t="s">
-        <v>376</v>
+      <c r="C185">
+        <v>24570195</v>
       </c>
       <c r="E185">
-        <v>422</v>
+        <v>10</v>
       </c>
       <c r="F185">
         <v>0</v>
       </c>
       <c r="G185">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="H185">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="I185">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
         <v>379</v>
       </c>
       <c r="B186" t="s">
         <v>380</v>
       </c>
       <c r="C186">
-        <v>2454019</v>
+        <v>2457516</v>
       </c>
       <c r="E186">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="F186">
         <v>0</v>
       </c>
       <c r="G186">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H186">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
         <v>381</v>
       </c>
       <c r="B187" t="s">
         <v>382</v>
       </c>
       <c r="C187">
-        <v>2454518</v>
+        <v>2457516</v>
       </c>
       <c r="E187">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="F187">
         <v>0</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
         <v>383</v>
       </c>
       <c r="B188" t="s">
         <v>384</v>
       </c>
       <c r="C188">
-        <v>2454518</v>
+        <v>2457516</v>
       </c>
       <c r="E188">
-        <v>162</v>
+        <v>1</v>
       </c>
       <c r="F188">
         <v>0</v>
       </c>
       <c r="G188">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H188">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I188">
-        <v>100</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
         <v>385</v>
       </c>
       <c r="B189" t="s">
         <v>386</v>
       </c>
       <c r="C189">
-        <v>2455016</v>
+        <v>2457516</v>
       </c>
       <c r="E189">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F189">
         <v>0</v>
       </c>
       <c r="G189">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H189">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I189">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
         <v>387</v>
       </c>
       <c r="B190" t="s">
         <v>388</v>
       </c>
       <c r="C190">
-        <v>2455020</v>
+        <v>2457516</v>
       </c>
       <c r="E190">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="F190">
         <v>0</v>
       </c>
       <c r="G190">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H190">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="I190">
-        <v>11</v>
+        <v>94</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
         <v>389</v>
       </c>
       <c r="B191" t="s">
         <v>390</v>
       </c>
       <c r="C191">
-        <v>2455020</v>
+        <v>2457517</v>
       </c>
       <c r="E191">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="F191">
         <v>0</v>
       </c>
       <c r="G191">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="H191">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="I191">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
         <v>391</v>
       </c>
       <c r="B192" t="s">
         <v>392</v>
       </c>
       <c r="C192">
-        <v>2455020</v>
+        <v>2457517</v>
       </c>
       <c r="E192">
-        <v>67</v>
+        <v>2</v>
       </c>
       <c r="F192">
         <v>0</v>
       </c>
       <c r="G192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H192">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I192">
-        <v>59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
         <v>393</v>
       </c>
       <c r="B193" t="s">
         <v>394</v>
       </c>
       <c r="C193">
-        <v>2455020</v>
+        <v>2554017</v>
       </c>
       <c r="E193">
-        <v>95</v>
+        <v>2</v>
       </c>
       <c r="F193">
         <v>0</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193">
-        <v>95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
         <v>395</v>
       </c>
       <c r="B194" t="s">
         <v>396</v>
       </c>
       <c r="C194">
-        <v>2455518</v>
+        <v>2555020</v>
       </c>
       <c r="E194">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
       <c r="G194">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H194">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I194">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
         <v>397</v>
       </c>
       <c r="B195" t="s">
         <v>398</v>
       </c>
       <c r="C195">
-        <v>2455518</v>
+        <v>2555520</v>
       </c>
       <c r="E195">
-        <v>40</v>
+        <v>148</v>
       </c>
       <c r="F195">
         <v>0</v>
       </c>
       <c r="G195">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="H195">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="I195">
-        <v>32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
         <v>399</v>
       </c>
       <c r="B196" t="s">
         <v>400</v>
       </c>
       <c r="C196">
-        <v>2455519</v>
+        <v>2556015</v>
       </c>
       <c r="E196">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="F196">
         <v>0</v>
       </c>
       <c r="G196">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H196">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
         <v>401</v>
       </c>
       <c r="B197" t="s">
         <v>402</v>
       </c>
       <c r="C197">
-        <v>2455519</v>
+        <v>2556019</v>
       </c>
       <c r="E197">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F197">
         <v>0</v>
       </c>
       <c r="G197">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H197">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I197">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
         <v>403</v>
       </c>
       <c r="B198" t="s">
         <v>404</v>
       </c>
       <c r="C198">
-        <v>2455519</v>
+        <v>2556019</v>
       </c>
       <c r="E198">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
       <c r="G198">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H198">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I198">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
         <v>405</v>
       </c>
       <c r="B199" t="s">
         <v>406</v>
       </c>
       <c r="C199">
-        <v>2455519</v>
+        <v>2556518</v>
       </c>
       <c r="E199">
-        <v>265</v>
+        <v>14</v>
       </c>
       <c r="F199">
         <v>0</v>
       </c>
       <c r="G199">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="H199">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="I199">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
         <v>407</v>
       </c>
       <c r="B200" t="s">
         <v>408</v>
       </c>
       <c r="C200">
-        <v>2456015</v>
+        <v>2556518</v>
       </c>
       <c r="E200">
-        <v>108</v>
+        <v>190</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
       <c r="G200">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="H200">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="I200">
-        <v>108</v>
+        <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
         <v>409</v>
       </c>
       <c r="B201" t="s">
         <v>410</v>
       </c>
       <c r="C201">
-        <v>2456018</v>
+        <v>2557015</v>
       </c>
       <c r="E201">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F201">
         <v>0</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>0</v>
       </c>
       <c r="I201">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
         <v>411</v>
       </c>
       <c r="B202" t="s">
         <v>412</v>
       </c>
       <c r="C202">
-        <v>2456018</v>
+        <v>2557018</v>
       </c>
       <c r="E202">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F202">
         <v>0</v>
       </c>
       <c r="G202">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H202">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I202">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
         <v>413</v>
       </c>
       <c r="B203" t="s">
         <v>414</v>
       </c>
       <c r="C203">
-        <v>2456018</v>
+        <v>2558017</v>
       </c>
       <c r="E203">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="F203">
         <v>0</v>
       </c>
       <c r="G203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H203">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I203">
-        <v>59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
         <v>415</v>
       </c>
       <c r="B204" t="s">
         <v>416</v>
       </c>
-      <c r="C204">
-        <v>2456018</v>
+      <c r="C204" t="s">
+        <v>417</v>
       </c>
       <c r="E204">
-        <v>742</v>
+        <v>172</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
       <c r="G204">
-        <v>242</v>
+        <v>44</v>
       </c>
       <c r="H204">
-        <v>242</v>
+        <v>44</v>
       </c>
       <c r="I204">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B205" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C205">
-        <v>2456517</v>
+        <v>2655020</v>
       </c>
       <c r="E205">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F205">
         <v>0</v>
       </c>
       <c r="G205">
         <v>0</v>
       </c>
       <c r="H205">
         <v>0</v>
       </c>
       <c r="I205">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B206" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C206">
-        <v>2456517</v>
+        <v>2655020</v>
       </c>
       <c r="E206">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="F206">
         <v>0</v>
       </c>
       <c r="G206">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H206">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I206">
-        <v>30</v>
+        <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B207" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C207">
-        <v>2456517</v>
+        <v>2655020</v>
       </c>
       <c r="E207">
-        <v>397</v>
+        <v>217</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
       <c r="G207">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="H207">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="I207">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B208" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C208">
-        <v>2457016</v>
+        <v>2656018</v>
       </c>
       <c r="E208">
         <v>2</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
       <c r="G208">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H208">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I208">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B209" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C209">
-        <v>2457016</v>
+        <v>2656018</v>
       </c>
       <c r="E209">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209">
         <v>0</v>
       </c>
       <c r="I209">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B210" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C210">
-        <v>2457016</v>
+        <v>2656018</v>
       </c>
       <c r="E210">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
       <c r="G210">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H210">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B211" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C211">
-        <v>2457016</v>
+        <v>2656018</v>
       </c>
       <c r="E211">
-        <v>1</v>
+        <v>113</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
       <c r="G211">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="H211">
-        <v>1</v>
+        <v>45</v>
+      </c>
+      <c r="I211">
+        <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B212" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C212">
-        <v>2457017</v>
+        <v>2656018</v>
       </c>
       <c r="E212">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
       <c r="G212">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="H212">
-        <v>19</v>
+        <v>2</v>
+      </c>
+      <c r="I212">
+        <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B213" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C213">
-        <v>2457017</v>
+        <v>2656018</v>
       </c>
       <c r="E213">
-        <v>208</v>
+        <v>1</v>
       </c>
       <c r="F213">
         <v>0</v>
       </c>
       <c r="G213">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H213">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I213">
-        <v>193</v>
+        <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B214" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C214">
-        <v>2457017</v>
+        <v>2656018</v>
       </c>
       <c r="E214">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F214">
         <v>0</v>
       </c>
       <c r="G214">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H214">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B215" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C215">
-        <v>2457017</v>
+        <v>2656518</v>
       </c>
       <c r="E215">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
       <c r="G215">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H215">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I215">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B216" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C216">
-        <v>2457017</v>
+        <v>2656518</v>
       </c>
       <c r="E216">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
       <c r="G216">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H216">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I216">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B217" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C217">
-        <v>2457017</v>
+        <v>2656518</v>
       </c>
       <c r="E217">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217">
         <v>0</v>
       </c>
       <c r="I217">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B218" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C218">
-        <v>2457017</v>
+        <v>2656518</v>
       </c>
       <c r="E218">
-        <v>431</v>
+        <v>26</v>
       </c>
       <c r="F218">
         <v>0</v>
       </c>
       <c r="G218">
-        <v>123</v>
+        <v>6</v>
       </c>
       <c r="H218">
-        <v>123</v>
+        <v>6</v>
       </c>
       <c r="I218">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B219" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C219">
-        <v>2457017</v>
+        <v>2656518</v>
       </c>
       <c r="E219">
-        <v>250</v>
+        <v>125</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="H219">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="I219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B220" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C220">
-        <v>24570195</v>
+        <v>2657015</v>
       </c>
       <c r="E220">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F220">
         <v>0</v>
       </c>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220">
         <v>0</v>
       </c>
       <c r="I220">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B221" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C221">
-        <v>2457516</v>
+        <v>2657016</v>
       </c>
       <c r="E221">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F221">
         <v>0</v>
       </c>
       <c r="G221">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H221">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I221">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B222" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C222">
-        <v>2457516</v>
+        <v>2657016</v>
       </c>
       <c r="E222">
-        <v>381</v>
+        <v>2</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222">
         <v>0</v>
       </c>
       <c r="I222">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B223" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C223">
-        <v>2457516</v>
+        <v>2657016</v>
       </c>
       <c r="E223">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
       <c r="G223">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="H223">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="I223">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B224" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C224">
-        <v>2457516</v>
+        <v>2657017</v>
       </c>
       <c r="E224">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
       <c r="G224">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H224">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I224">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B225" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C225">
-        <v>2457516</v>
+        <v>2657017</v>
       </c>
       <c r="E225">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
       <c r="G225">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H225">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I225">
-        <v>60</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B226" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C226">
-        <v>2457516</v>
+        <v>2657017</v>
       </c>
       <c r="E226">
-        <v>103</v>
+        <v>1</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
       <c r="G226">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H226">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="I226">
-        <v>94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B227" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C227">
-        <v>2457517</v>
+        <v>2657017</v>
       </c>
       <c r="E227">
-        <v>317</v>
+        <v>29</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
       <c r="G227">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="H227">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="I227">
-        <v>220</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B228" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C228">
-        <v>2457517</v>
+        <v>2657017</v>
       </c>
       <c r="E228">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
       <c r="G228">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="H228">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="I228">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B229" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C229">
-        <v>2457517</v>
+        <v>2657017</v>
       </c>
       <c r="E229">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
       <c r="G229">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H229">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I229">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B230" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C230">
-        <v>2554017</v>
+        <v>2657018</v>
       </c>
       <c r="E230">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230">
         <v>0</v>
       </c>
       <c r="I230">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B231" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C231">
-        <v>2554520</v>
+        <v>2657018</v>
       </c>
       <c r="E231">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231">
         <v>0</v>
       </c>
       <c r="I231">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B232" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C232">
-        <v>2555020</v>
+        <v>2657018</v>
       </c>
       <c r="E232">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H232">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I232">
-        <v>31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B233" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C233">
-        <v>2555020</v>
+        <v>2657515</v>
       </c>
       <c r="E233">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
       <c r="G233">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H233">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B234" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C234">
-        <v>2555020</v>
+        <v>2657516</v>
       </c>
       <c r="E234">
         <v>2</v>
       </c>
       <c r="F234">
         <v>0</v>
       </c>
       <c r="G234">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H234">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B235" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C235">
-        <v>2555520</v>
+        <v>2657516</v>
       </c>
       <c r="E235">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H235">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B236" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C236">
-        <v>2555520</v>
+        <v>2755520</v>
       </c>
       <c r="E236">
-        <v>398</v>
+        <v>9</v>
       </c>
       <c r="F236">
         <v>0</v>
       </c>
       <c r="G236">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="H236">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="I236">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B237" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C237">
-        <v>2556015</v>
+        <v>2755520</v>
       </c>
       <c r="E237">
-        <v>265</v>
+        <v>3</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H237">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I237">
-        <v>221</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B238" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C238">
-        <v>2556019</v>
+        <v>2755520</v>
       </c>
       <c r="E238">
-        <v>11</v>
+        <v>352</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238">
-        <v>2</v>
+        <v>170</v>
       </c>
       <c r="H238">
-        <v>2</v>
+        <v>170</v>
       </c>
       <c r="I238">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B239" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C239">
-        <v>2556019</v>
+        <v>2755520</v>
       </c>
       <c r="E239">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H239">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I239">
-        <v>118</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B240" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C240">
-        <v>2556518</v>
+        <v>2756015</v>
       </c>
       <c r="E240">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F240">
         <v>0</v>
       </c>
       <c r="G240">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H240">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="I240">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B241" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C241">
-        <v>2556518</v>
+        <v>2756020</v>
       </c>
       <c r="E241">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
       <c r="G241">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H241">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I241">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B242" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C242">
-        <v>2556518</v>
+        <v>2756020</v>
       </c>
       <c r="E242">
-        <v>403</v>
+        <v>17</v>
       </c>
       <c r="F242">
         <v>0</v>
       </c>
       <c r="G242">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="H242">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="I242">
-        <v>213</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B243" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C243">
-        <v>2557015</v>
+        <v>2756020</v>
       </c>
       <c r="E243">
-        <v>12</v>
+        <v>203</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
       <c r="G243">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="H243">
-        <v>0</v>
+        <v>119</v>
       </c>
       <c r="I243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B244" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C244">
-        <v>2557017</v>
+        <v>2756020</v>
       </c>
       <c r="E244">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H244">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I244">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B245" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C245">
-        <v>2557018</v>
+        <v>2756518</v>
       </c>
       <c r="E245">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F245">
         <v>0</v>
       </c>
       <c r="G245">
         <v>0</v>
       </c>
       <c r="H245">
         <v>0</v>
       </c>
       <c r="I245">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B246" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C246">
-        <v>2557018</v>
+        <v>2756518</v>
       </c>
       <c r="E246">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="F246">
         <v>0</v>
       </c>
       <c r="G246">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H246">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I246">
-        <v>23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B247" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C247">
-        <v>2557018</v>
+        <v>2756518</v>
       </c>
       <c r="E247">
-        <v>3</v>
+        <v>133</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="H247">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="I247">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B248" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C248">
-        <v>2558017</v>
+        <v>2756518</v>
       </c>
       <c r="E248">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F248">
         <v>0</v>
       </c>
       <c r="G248">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="H248">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="I248">
-        <v>34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B249" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C249">
-        <v>2558516</v>
+        <v>2756520</v>
       </c>
       <c r="E249">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F249">
         <v>0</v>
       </c>
       <c r="G249">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H249">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I249">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B250" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="C250" t="s">
         <v>509</v>
       </c>
+      <c r="C250">
+        <v>2756520</v>
+      </c>
       <c r="E250">
-        <v>422</v>
+        <v>4</v>
       </c>
       <c r="F250">
         <v>0</v>
       </c>
       <c r="G250">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="H250">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="I250">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>510</v>
       </c>
       <c r="B251" t="s">
         <v>511</v>
       </c>
       <c r="C251">
-        <v>2655020</v>
+        <v>2756520</v>
       </c>
       <c r="E251">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="F251">
         <v>0</v>
       </c>
       <c r="G251">
         <v>0</v>
       </c>
       <c r="H251">
         <v>0</v>
       </c>
       <c r="I251">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>512</v>
       </c>
       <c r="B252" t="s">
         <v>513</v>
       </c>
       <c r="C252">
-        <v>2655020</v>
+        <v>2756520</v>
       </c>
       <c r="E252">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
       <c r="G252">
         <v>0</v>
       </c>
       <c r="H252">
         <v>0</v>
       </c>
       <c r="I252">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>514</v>
       </c>
       <c r="B253" t="s">
         <v>515</v>
       </c>
       <c r="C253">
-        <v>2655020</v>
+        <v>2756520</v>
       </c>
       <c r="E253">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="F253">
         <v>0</v>
       </c>
       <c r="G253">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H253">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I253">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>516</v>
       </c>
       <c r="B254" t="s">
         <v>517</v>
       </c>
       <c r="C254">
-        <v>2655020</v>
+        <v>2757017</v>
       </c>
       <c r="E254">
-        <v>467</v>
+        <v>3</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
       <c r="G254">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="H254">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="I254">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>518</v>
       </c>
       <c r="B255" t="s">
         <v>519</v>
       </c>
       <c r="C255">
-        <v>2656018</v>
+        <v>2757018</v>
       </c>
       <c r="E255">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F255">
         <v>0</v>
       </c>
       <c r="G255">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H255">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>520</v>
       </c>
       <c r="B256" t="s">
         <v>521</v>
       </c>
       <c r="C256">
-        <v>2656018</v>
+        <v>2757018</v>
       </c>
       <c r="E256">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H256">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I256">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>522</v>
       </c>
       <c r="B257" t="s">
         <v>523</v>
       </c>
       <c r="C257">
-        <v>2656018</v>
+        <v>2757018</v>
       </c>
       <c r="E257">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F257">
         <v>0</v>
       </c>
       <c r="G257">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H257">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>524</v>
       </c>
       <c r="B258" t="s">
         <v>525</v>
       </c>
       <c r="C258">
-        <v>2656018</v>
+        <v>2757018</v>
       </c>
       <c r="E258">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F258">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G258">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H258">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>526</v>
       </c>
       <c r="B259" t="s">
         <v>527</v>
       </c>
       <c r="C259">
-        <v>2656018</v>
+        <v>2757018</v>
       </c>
       <c r="E259">
-        <v>363</v>
+        <v>113</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
       <c r="G259">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="H259">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="I259">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>528</v>
       </c>
       <c r="B260" t="s">
         <v>529</v>
       </c>
       <c r="C260">
-        <v>2656018</v>
+        <v>27570225</v>
       </c>
       <c r="E260">
         <v>4</v>
       </c>
       <c r="F260">
         <v>0</v>
       </c>
       <c r="G260">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H260">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I260">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>530</v>
       </c>
       <c r="B261" t="s">
         <v>531</v>
       </c>
       <c r="C261">
-        <v>2656018</v>
+        <v>2853520</v>
       </c>
       <c r="E261">
         <v>1</v>
       </c>
       <c r="F261">
         <v>0</v>
       </c>
       <c r="G261">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H261">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>532</v>
       </c>
       <c r="B262" t="s">
         <v>533</v>
       </c>
       <c r="C262">
-        <v>2656018</v>
+        <v>2854522</v>
       </c>
       <c r="E262">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F262">
         <v>0</v>
       </c>
       <c r="G262">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H262">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="I262">
+        <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>534</v>
       </c>
       <c r="B263" t="s">
         <v>535</v>
       </c>
       <c r="C263">
-        <v>2656020</v>
+        <v>2855520</v>
       </c>
       <c r="E263">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F263">
         <v>0</v>
       </c>
       <c r="G263">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H263">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I263">
-        <v>34</v>
+        <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>536</v>
       </c>
       <c r="B264" t="s">
         <v>537</v>
       </c>
       <c r="C264">
-        <v>2656517</v>
+        <v>2856020</v>
       </c>
       <c r="E264">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F264">
         <v>0</v>
       </c>
       <c r="G264">
         <v>0</v>
       </c>
       <c r="H264">
         <v>0</v>
       </c>
       <c r="I264">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>538</v>
       </c>
       <c r="B265" t="s">
         <v>539</v>
       </c>
       <c r="C265">
-        <v>2656517</v>
+        <v>2856518</v>
       </c>
       <c r="E265">
-        <v>128</v>
+        <v>5</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
       <c r="G265">
         <v>0</v>
       </c>
       <c r="H265">
         <v>0</v>
       </c>
       <c r="I265">
-        <v>128</v>
+        <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>540</v>
       </c>
       <c r="B266" t="s">
         <v>541</v>
       </c>
       <c r="C266">
-        <v>2656518</v>
+        <v>2856518</v>
       </c>
       <c r="E266">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H266">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I266">
-        <v>32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>542</v>
       </c>
       <c r="B267" t="s">
         <v>543</v>
       </c>
       <c r="C267">
-        <v>2656518</v>
+        <v>2856520</v>
       </c>
       <c r="E267">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F267">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G267">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H267">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>544</v>
       </c>
       <c r="B268" t="s">
         <v>545</v>
       </c>
       <c r="C268">
-        <v>2656518</v>
+        <v>2857017</v>
       </c>
       <c r="E268">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H268">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I268">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>546</v>
       </c>
       <c r="B269" t="s">
         <v>547</v>
       </c>
       <c r="C269">
-        <v>2656518</v>
+        <v>2857017</v>
       </c>
       <c r="E269">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F269">
         <v>0</v>
       </c>
       <c r="G269">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="H269">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="I269">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>548</v>
       </c>
       <c r="B270" t="s">
         <v>549</v>
       </c>
       <c r="C270">
-        <v>2656518</v>
+        <v>2857017</v>
       </c>
       <c r="E270">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
       <c r="G270">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H270">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I270">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>550</v>
       </c>
       <c r="B271" t="s">
         <v>551</v>
       </c>
       <c r="C271">
-        <v>2656518</v>
+        <v>2857017</v>
       </c>
       <c r="E271">
-        <v>375</v>
+        <v>24</v>
       </c>
       <c r="F271">
         <v>0</v>
       </c>
       <c r="G271">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="H271">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="I271">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>552</v>
       </c>
       <c r="B272" t="s">
         <v>553</v>
       </c>
       <c r="C272">
-        <v>2657015</v>
+        <v>2857516</v>
       </c>
       <c r="E272">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="F272">
         <v>0</v>
       </c>
       <c r="G272">
         <v>0</v>
       </c>
       <c r="H272">
         <v>0</v>
       </c>
       <c r="I272">
-        <v>61</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>554</v>
       </c>
       <c r="B273" t="s">
         <v>555</v>
       </c>
       <c r="C273">
-        <v>2657016</v>
+        <v>2857516</v>
       </c>
       <c r="E273">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F273">
         <v>0</v>
       </c>
       <c r="G273">
         <v>0</v>
       </c>
       <c r="H273">
         <v>0</v>
       </c>
       <c r="I273">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>556</v>
       </c>
       <c r="B274" t="s">
         <v>557</v>
       </c>
       <c r="C274">
-        <v>2657016</v>
+        <v>2857516</v>
       </c>
       <c r="E274">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="F274">
         <v>0</v>
       </c>
       <c r="G274">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H274">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I274">
-        <v>37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>558</v>
       </c>
       <c r="B275" t="s">
         <v>559</v>
       </c>
       <c r="C275">
-        <v>2657016</v>
+        <v>2955015</v>
       </c>
       <c r="E275">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
       <c r="G275">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H275">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I275">
-        <v>57</v>
+        <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>560</v>
       </c>
       <c r="B276" t="s">
         <v>561</v>
       </c>
       <c r="C276">
-        <v>2657016</v>
+        <v>2955520</v>
       </c>
       <c r="E276">
-        <v>329</v>
+        <v>4</v>
       </c>
       <c r="F276">
         <v>0</v>
       </c>
       <c r="G276">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="H276">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="I276">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>562</v>
       </c>
       <c r="B277" t="s">
         <v>563</v>
       </c>
       <c r="C277">
-        <v>2657016</v>
+        <v>2956020</v>
       </c>
       <c r="E277">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
       <c r="G277">
         <v>0</v>
       </c>
       <c r="H277">
         <v>0</v>
       </c>
       <c r="I277">
-        <v>75</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
         <v>564</v>
       </c>
       <c r="B278" t="s">
         <v>565</v>
       </c>
       <c r="C278">
-        <v>2657017</v>
+        <v>2956520</v>
       </c>
       <c r="E278">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="F278">
         <v>0</v>
       </c>
       <c r="G278">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H278">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I278">
-        <v>39</v>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
         <v>566</v>
       </c>
       <c r="B279" t="s">
         <v>567</v>
       </c>
       <c r="C279">
-        <v>2657017</v>
+        <v>2956520</v>
       </c>
       <c r="E279">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F279">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G279">
         <v>0</v>
       </c>
       <c r="H279">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
         <v>568</v>
       </c>
       <c r="B280" t="s">
         <v>569</v>
       </c>
       <c r="C280">
-        <v>2657017</v>
+        <v>2957017</v>
       </c>
       <c r="E280">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="F280">
         <v>0</v>
       </c>
       <c r="G280">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H280">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
         <v>570</v>
       </c>
       <c r="B281" t="s">
         <v>571</v>
       </c>
       <c r="C281">
-        <v>2657017</v>
+        <v>2957017</v>
       </c>
       <c r="E281">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F281">
         <v>0</v>
       </c>
       <c r="G281">
         <v>0</v>
       </c>
       <c r="H281">
         <v>0</v>
       </c>
       <c r="I281">
-        <v>37</v>
+        <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
         <v>572</v>
       </c>
       <c r="B282" t="s">
         <v>573</v>
       </c>
       <c r="C282">
-        <v>2657017</v>
+        <v>2957017</v>
       </c>
       <c r="E282">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F282">
         <v>0</v>
       </c>
       <c r="G282">
         <v>0</v>
       </c>
       <c r="H282">
         <v>0</v>
       </c>
       <c r="I282">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
         <v>574</v>
       </c>
       <c r="B283" t="s">
         <v>575</v>
       </c>
       <c r="C283">
-        <v>2657017</v>
+        <v>2957018</v>
       </c>
       <c r="E283">
-        <v>164</v>
+        <v>4</v>
       </c>
       <c r="F283">
         <v>0</v>
       </c>
       <c r="G283">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H283">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I283">
-        <v>135</v>
+        <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
         <v>576</v>
       </c>
       <c r="B284" t="s">
         <v>577</v>
       </c>
       <c r="C284">
-        <v>2657017</v>
+        <v>2957018</v>
       </c>
       <c r="E284">
-        <v>406</v>
+        <v>1</v>
       </c>
       <c r="F284">
         <v>0</v>
       </c>
       <c r="G284">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="H284">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="I284">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
         <v>578</v>
       </c>
       <c r="B285" t="s">
         <v>579</v>
       </c>
       <c r="C285">
-        <v>2657017</v>
+        <v>2957516</v>
       </c>
       <c r="E285">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F285">
         <v>0</v>
       </c>
       <c r="G285">
         <v>0</v>
       </c>
       <c r="H285">
         <v>0</v>
       </c>
       <c r="I285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
         <v>580</v>
       </c>
       <c r="B286" t="s">
         <v>581</v>
       </c>
       <c r="C286">
-        <v>2657018</v>
+        <v>29580225</v>
       </c>
       <c r="E286">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="F286">
         <v>0</v>
       </c>
       <c r="G286">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H286">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I286">
-        <v>23</v>
+        <v>33</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
         <v>582</v>
       </c>
       <c r="B287" t="s">
         <v>583</v>
       </c>
       <c r="C287">
-        <v>2657018</v>
+        <v>3053520</v>
       </c>
       <c r="E287">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="F287">
         <v>0</v>
       </c>
       <c r="G287">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H287">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I287">
-        <v>29</v>
+        <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
         <v>584</v>
       </c>
       <c r="B288" t="s">
         <v>585</v>
       </c>
       <c r="C288">
-        <v>2657018</v>
+        <v>3056018</v>
       </c>
       <c r="E288">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F288">
         <v>0</v>
       </c>
       <c r="G288">
         <v>0</v>
       </c>
       <c r="H288">
         <v>0</v>
       </c>
       <c r="I288">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
         <v>586</v>
       </c>
       <c r="B289" t="s">
         <v>587</v>
       </c>
       <c r="C289">
-        <v>2657018</v>
+        <v>3057018</v>
       </c>
       <c r="E289">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="F289">
         <v>0</v>
       </c>
       <c r="G289">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H289">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I289">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
         <v>588</v>
       </c>
       <c r="B290" t="s">
         <v>589</v>
       </c>
       <c r="C290">
-        <v>2657515</v>
+        <v>30585225</v>
       </c>
       <c r="E290">
-        <v>270</v>
+        <v>84</v>
       </c>
       <c r="F290">
         <v>0</v>
       </c>
       <c r="G290">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H290">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I290">
-        <v>231</v>
+        <v>84</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
         <v>590</v>
       </c>
       <c r="B291" t="s">
         <v>591</v>
       </c>
       <c r="C291">
-        <v>2657516</v>
+        <v>31105015</v>
       </c>
       <c r="E291">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F291">
         <v>0</v>
       </c>
       <c r="G291">
         <v>0</v>
       </c>
       <c r="H291">
         <v>0</v>
       </c>
       <c r="I291">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
         <v>592</v>
       </c>
       <c r="B292" t="s">
         <v>593</v>
       </c>
       <c r="C292">
-        <v>2657516</v>
+        <v>31105015</v>
       </c>
       <c r="E292">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
       <c r="G292">
         <v>0</v>
       </c>
       <c r="H292">
         <v>0</v>
       </c>
       <c r="I292">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
         <v>594</v>
       </c>
       <c r="B293" t="s">
         <v>595</v>
       </c>
       <c r="C293">
-        <v>2657516</v>
+        <v>3157017</v>
       </c>
       <c r="E293">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F293">
         <v>0</v>
       </c>
       <c r="G293">
         <v>0</v>
       </c>
       <c r="H293">
         <v>0</v>
       </c>
       <c r="I293">
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
         <v>596</v>
       </c>
       <c r="B294" t="s">
         <v>597</v>
       </c>
       <c r="C294">
-        <v>2657516</v>
+        <v>3157017</v>
       </c>
       <c r="E294">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="F294">
         <v>0</v>
       </c>
       <c r="G294">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H294">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I294">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
         <v>598</v>
       </c>
       <c r="B295" t="s">
         <v>599</v>
       </c>
       <c r="C295">
-        <v>2657516</v>
+        <v>3157516</v>
       </c>
       <c r="E295">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F295">
         <v>0</v>
       </c>
       <c r="G295">
         <v>0</v>
       </c>
       <c r="H295">
         <v>0</v>
       </c>
       <c r="I295">
-        <v>40</v>
+        <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
         <v>600</v>
       </c>
       <c r="B296" t="s">
         <v>601</v>
       </c>
       <c r="C296">
-        <v>2657516</v>
+        <v>3157516</v>
       </c>
       <c r="E296">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F296">
         <v>0</v>
       </c>
       <c r="G296">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H296">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="I296">
+        <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
         <v>602</v>
       </c>
       <c r="B297" t="s">
         <v>603</v>
       </c>
       <c r="C297">
-        <v>2754017</v>
+        <v>33125015</v>
       </c>
       <c r="E297">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="F297">
         <v>0</v>
       </c>
       <c r="G297">
         <v>0</v>
       </c>
       <c r="H297">
         <v>0</v>
       </c>
       <c r="I297">
-        <v>33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
         <v>604</v>
       </c>
       <c r="B298" t="s">
         <v>605</v>
       </c>
       <c r="C298">
-        <v>2755520</v>
+        <v>33125015</v>
       </c>
       <c r="E298">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="F298">
         <v>0</v>
       </c>
       <c r="G298">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H298">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I298">
-        <v>49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
         <v>606</v>
       </c>
       <c r="B299" t="s">
         <v>607</v>
       </c>
       <c r="C299">
-        <v>2755520</v>
+        <v>35125015</v>
       </c>
       <c r="E299">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F299">
         <v>0</v>
       </c>
       <c r="G299">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H299">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I299">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
         <v>608</v>
       </c>
       <c r="B300" t="s">
         <v>609</v>
       </c>
       <c r="C300">
-        <v>2755520</v>
+        <v>35125017</v>
       </c>
       <c r="E300">
-        <v>602</v>
+        <v>2</v>
       </c>
       <c r="F300">
         <v>0</v>
       </c>
       <c r="G300">
-        <v>170</v>
+        <v>2</v>
       </c>
       <c r="H300">
-        <v>170</v>
+        <v>2</v>
       </c>
       <c r="I300">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
         <v>610</v>
       </c>
       <c r="B301" t="s">
         <v>611</v>
       </c>
       <c r="C301">
-        <v>2755520</v>
+        <v>35125018</v>
       </c>
       <c r="E301">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F301">
         <v>0</v>
       </c>
       <c r="G301">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H301">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
         <v>612</v>
       </c>
       <c r="B302" t="s">
         <v>613</v>
       </c>
       <c r="C302">
-        <v>2756015</v>
+        <v>35125020</v>
       </c>
       <c r="E302">
-        <v>276</v>
+        <v>11</v>
       </c>
       <c r="F302">
         <v>0</v>
       </c>
       <c r="G302">
         <v>0</v>
       </c>
       <c r="H302">
         <v>0</v>
       </c>
       <c r="I302">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
         <v>614</v>
       </c>
       <c r="B303" t="s">
         <v>615</v>
       </c>
       <c r="C303">
-        <v>2756020</v>
+        <v>35125020</v>
       </c>
       <c r="E303">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F303">
         <v>0</v>
       </c>
       <c r="G303">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H303">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
         <v>616</v>
       </c>
       <c r="B304" t="s">
         <v>617</v>
       </c>
       <c r="C304">
-        <v>2756020</v>
+        <v>35125020</v>
       </c>
       <c r="E304">
-        <v>169</v>
+        <v>8</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
       <c r="G304">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H304">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I304">
-        <v>152</v>
+        <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
         <v>618</v>
       </c>
       <c r="B305" t="s">
         <v>619</v>
       </c>
       <c r="C305">
-        <v>2756020</v>
+        <v>37135020</v>
       </c>
       <c r="E305">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
       <c r="G305">
         <v>0</v>
       </c>
       <c r="H305">
         <v>0</v>
       </c>
       <c r="I305">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
         <v>620</v>
       </c>
       <c r="B306" t="s">
         <v>621</v>
       </c>
       <c r="C306">
-        <v>2756020</v>
+        <v>42565225</v>
       </c>
       <c r="E306">
-        <v>453</v>
+        <v>25</v>
       </c>
       <c r="F306">
         <v>0</v>
       </c>
       <c r="G306">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="H306">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="I306">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
         <v>622</v>
       </c>
       <c r="B307" t="s">
         <v>623</v>
       </c>
-      <c r="C307">
-        <v>2756020</v>
+      <c r="C307" t="s">
+        <v>624</v>
       </c>
       <c r="E307">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="F307">
         <v>0</v>
       </c>
       <c r="G307">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="H307">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="I307">
-        <v>88</v>
+        <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B308" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>2756020</v>
+        <v>626</v>
+      </c>
+      <c r="C308" t="s">
+        <v>627</v>
       </c>
       <c r="E308">
-        <v>250</v>
+        <v>23</v>
       </c>
       <c r="F308">
         <v>0</v>
       </c>
       <c r="G308">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="H308">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="I308">
-        <v>250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
+        <v>628</v>
+      </c>
+      <c r="B309" t="s">
         <v>626</v>
       </c>
-      <c r="B309" t="s">
-[...3 lines deleted...]
-        <v>2756518</v>
+      <c r="C309" t="s">
+        <v>629</v>
       </c>
       <c r="E309">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="F309">
         <v>0</v>
       </c>
       <c r="G309">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H309">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I309">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B310" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>2756518</v>
+        <v>631</v>
+      </c>
+      <c r="C310" t="s">
+        <v>632</v>
       </c>
       <c r="E310">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
       <c r="G310">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="H310">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="I310">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B311" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>2756518</v>
+        <v>634</v>
+      </c>
+      <c r="C311" t="s">
+        <v>635</v>
       </c>
       <c r="E311">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
       <c r="G311">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H311">
-        <v>0</v>
-[...2742 lines deleted...]
-      <c r="H417">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:I417"/>
+  <autoFilter ref="A1:I311"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>