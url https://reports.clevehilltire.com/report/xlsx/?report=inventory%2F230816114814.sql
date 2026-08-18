--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,1965 +9,1971 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$311</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$I$312</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
   <si>
     <t>ITEMCODE</t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>RAW SIZE</t>
   </si>
   <si>
     <t>BRAND</t>
   </si>
   <si>
     <t>TOTALAVAIL</t>
   </si>
   <si>
     <t>BDC</t>
   </si>
   <si>
     <t>LOCAL</t>
   </si>
   <si>
     <t>LOCALPLUS</t>
   </si>
   <si>
     <t>NATIONWIDE</t>
   </si>
   <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/-CT1003' target='_blank'&amp;gt;-CT1003&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>4.80/4.00-8/4 Ribbed Wheelbarrow NANA</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/740-066105' target='_blank'&amp;gt;740-066105&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P215/55R17 93S FR710 BSW 65K USA</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/AFF-000240' target='_blank'&amp;gt;AFF-000240&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P195/65R15 89H AFFINITY TOURING S4 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/AFF-013873' target='_blank'&amp;gt;AFF-013873&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/65R16 Affinity Touring S4 FF 95H 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/AFF-131657' target='_blank'&amp;gt;AFF-131657&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P205/65R16 94S AFFINITY TOURING S4 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATD-AZ810-ADFAJPA' target='_blank'&amp;gt;ATD-AZ810-ADFAJPA&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/45R17 XL AZ810 2254517 2254517 94 Y</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATE-64811' target='_blank'&amp;gt;ATE-64811&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/60R20D ALL-TERRAIN T/A KO 2 BSW</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/ATR-AZ600I0125341' target='_blank'&amp;gt;ATR-AZ600I0125341&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R19 XL AZ600</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CCL-16090' target='_blank'&amp;gt;CCL-16090&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/55R19 CrossClimate2 CUV 103V60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-15482620000' target='_blank'&amp;gt;CON-15482620000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P215/55R18 CONTIPROCONTACT</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-15571540000' target='_blank'&amp;gt;CON-15571540000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/40R19XL 96W PROCONTACT RX TESLA</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/CON-3573180000' target='_blank'&amp;gt;CON-3573180000&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>Continental ContiSportContact 5P 315/30ZR21XL 105 (Y)</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-166604019' target='_blank'&amp;gt;COO-166604019&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R17 Discoverer SRX 104T 75K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002522' target='_blank'&amp;gt;COO-90000002522&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P215/70R14 Cobra Radial G/T 96T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002523' target='_blank'&amp;gt;COO-90000002523&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P225/70R14 Cobra Radial G/T 98T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002524' target='_blank'&amp;gt;COO-90000002524&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P295/50R15 Cobra Radial G/T 105S 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002525' target='_blank'&amp;gt;COO-90000002525&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P235/60R15 Cobra Radial G/T 98T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002527' target='_blank'&amp;gt;COO-90000002527&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P255/60R15 Cobra Radial G/T 102T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002528' target='_blank'&amp;gt;COO-90000002528&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P275/60R15 Cobra Radial G/T 107T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002531' target='_blank'&amp;gt;COO-90000002531&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P225/70R15 Cobra Radial G/T 100T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002532' target='_blank'&amp;gt;COO-90000002532&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P235/70R15 Cobra Radial G/T 102T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000002533' target='_blank'&amp;gt;COO-90000002533&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P255/70R15 Cobra Radial G/T 108T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003092' target='_blank'&amp;gt;COO-90000003092&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT225/75R16/10 Discoverer S/T Maxx 115Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003093' target='_blank'&amp;gt;COO-90000003093&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT245/75R16/10 Discoverer S/T Maxx 120Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003095' target='_blank'&amp;gt;COO-90000003095&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/75R16/10 Discoverer S/T Maxx 126Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003096' target='_blank'&amp;gt;COO-90000003096&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT235/85R16/10 Discoverer S/T Maxx 120Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003097' target='_blank'&amp;gt;COO-90000003097&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/70R17/10 Discoverer S/T Maxx 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003098' target='_blank'&amp;gt;COO-90000003098&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/70R17/10 Discoverer S/T Maxx 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000003099' target='_blank'&amp;gt;COO-90000003099&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/70R18/10 Discoverer S/T Maxx 125Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008297' target='_blank'&amp;gt;COO-90000008297&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT225/75R16/10 Discoverer HT3 115R 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008299' target='_blank'&amp;gt;COO-90000008299&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT245/70R17/10 Discoverer HT3 119S 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008300' target='_blank'&amp;gt;COO-90000008300&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT235/85R16/10 Discoverer HT3 120R 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008301' target='_blank'&amp;gt;COO-90000008301&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT235/80R17/10 Discoverer HT3 120R 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008304' target='_blank'&amp;gt;COO-90000008304&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT245/75R16/10 Discoverer HT3 120R 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008305' target='_blank'&amp;gt;COO-90000008305&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT215/85R16/10 Discoverer HT3 115R 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008308' target='_blank'&amp;gt;COO-90000008308&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/65R18/10 Discoverer HT3 123S 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008309' target='_blank'&amp;gt;COO-90000008309&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/70R18/10 Discoverer HT3 125S 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000008313' target='_blank'&amp;gt;COO-90000008313&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT245/75R17/10 Discoverer HT3 121S 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019941' target='_blank'&amp;gt;COO-90000019941&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/65R20/10 Discoverer S/T Maxx 126Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019942' target='_blank'&amp;gt;COO-90000019942&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>35X12.50R20/10 Discoverer S/T Maxx 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019945' target='_blank'&amp;gt;COO-90000019945&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/70R17/10 Discoverer S/T Maxx 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019974' target='_blank'&amp;gt;COO-90000019974&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT255/80R17/10 Discoverer S/T Maxx 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000019976' target='_blank'&amp;gt;COO-90000019976&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT295/70R18/10 Discoverer S/T Maxx 129Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000022253' target='_blank'&amp;gt;COO-90000022253&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/70R16 Discoverer SRX 100H 70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000022287' target='_blank'&amp;gt;COO-90000022287&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/60R19 Discoverer SRX 109H 70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023627' target='_blank'&amp;gt;COO-90000023627&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/70R17/10 Discoverer STT Pro 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023629' target='_blank'&amp;gt;COO-90000023629&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT295/65R20/10 Discoverer STT Pro 129Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023635' target='_blank'&amp;gt;COO-90000023635&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>33X12.50R15/6 Discoverer STT Pro 108Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023638' target='_blank'&amp;gt;COO-90000023638&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>31X10.50R15/6 Discoverer STT Pro 109Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023651' target='_blank'&amp;gt;COO-90000023651&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>35X12.50R15/6 Discoverer STT Pro 113Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023652' target='_blank'&amp;gt;COO-90000023652&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/70R17/10 Discoverer STT Pro 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023653' target='_blank'&amp;gt;COO-90000023653&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT295/70R17/10 Discoverer STT Pro 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023655' target='_blank'&amp;gt;COO-90000023655&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT315/75R16/10 Discoverer STT Pro 127Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023656' target='_blank'&amp;gt;COO-90000023656&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/65R18/10 Discoverer STT Pro 125Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023657' target='_blank'&amp;gt;COO-90000023657&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT315/70R17/10 Discoverer STT Pro 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023662' target='_blank'&amp;gt;COO-90000023662&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT305/60R18/10 Discoverer STT Pro 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023670' target='_blank'&amp;gt;COO-90000023670&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT305/70R18/10 Discoverer STT Pro 126Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023672' target='_blank'&amp;gt;COO-90000023672&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/65R20/10 Discoverer STT Pro 126Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000023690' target='_blank'&amp;gt;COO-90000023690&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>37X13.50R20/10 Discoverer STT Pro 127Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000024829' target='_blank'&amp;gt;COO-90000024829&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/65R20/10 Discoverer HT3 126S 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000025093' target='_blank'&amp;gt;COO-90000025093&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/45R17 Zeon RS3-G1 94W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000025095' target='_blank'&amp;gt;COO-90000025095&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/50R17XL Zeon RS3-G1 93W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000025417' target='_blank'&amp;gt;COO-90000025417&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>185/60R15C/6 Discoverer HT3 94/T 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026217' target='_blank'&amp;gt;COO-90000026217&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/50R16 Zeon RS3-G1 97W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026218' target='_blank'&amp;gt;COO-90000026218&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/55R16 Zeon RS3-G1 91W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026292' target='_blank'&amp;gt;COO-90000026292&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/40R17 Zeon RS3-G1 94W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026296' target='_blank'&amp;gt;COO-90000026296&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/55R17XL Zeon RS3-G1 98W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026298' target='_blank'&amp;gt;COO-90000026298&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/45R18XL Zeon RS3-G1 93W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026301' target='_blank'&amp;gt;COO-90000026301&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/50R18 Zeon RS3-G1 95W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000026303' target='_blank'&amp;gt;COO-90000026303&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/55R18 Zeon RS3-G1 103W 50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000027122' target='_blank'&amp;gt;COO-90000027122&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/70R17 Discoverer SRX 110T 75K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000027675' target='_blank'&amp;gt;COO-90000027675&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/60R20/10 Discoverer S/T Maxx 125Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000028242' target='_blank'&amp;gt;COO-90000028242&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT295/70R18/10 Discoverer STT Pro 129P</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029391' target='_blank'&amp;gt;COO-90000029391&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/75R15XL Evolution Winter 109T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029392' target='_blank'&amp;gt;COO-90000029392&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/55R16XL Evolution Winter 94H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029393' target='_blank'&amp;gt;COO-90000029393&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/60R16 Evolution Winter 95H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029394' target='_blank'&amp;gt;COO-90000029394&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/60R16 Evolution Winter 98H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029395' target='_blank'&amp;gt;COO-90000029395&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/65R16 Evolution Winter 95T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029396' target='_blank'&amp;gt;COO-90000029396&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/45R17XL Evolution Winter 91H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029397' target='_blank'&amp;gt;COO-90000029397&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/65R17 Evolution Winter 102T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029398' target='_blank'&amp;gt;COO-90000029398&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/70R16 Evolution Winter 106T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029400' target='_blank'&amp;gt;COO-90000029400&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/45R17XL Evolution Winter 94T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029401' target='_blank'&amp;gt;COO-90000029401&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/50R17XL Evolution Winter 95H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029403' target='_blank'&amp;gt;COO-90000029403&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/50R17XL Evolution Winter 93H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029404' target='_blank'&amp;gt;COO-90000029404&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>195/65R15XL Evolution Winter 95T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029569' target='_blank'&amp;gt;COO-90000029569&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>185/65R15 Evolution Winter 88T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029743' target='_blank'&amp;gt;COO-90000029743&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/55R16 Discoverer True North 91H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029745' target='_blank'&amp;gt;COO-90000029745&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/55R17 Discoverer True North 94H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029748' target='_blank'&amp;gt;COO-90000029748&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/65R17 Discoverer True North 102T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029749' target='_blank'&amp;gt;COO-90000029749&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/45R18XL Discoverer True North 98H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029750' target='_blank'&amp;gt;COO-90000029750&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/50R18 Discoverer True North 97H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029751' target='_blank'&amp;gt;COO-90000029751&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R17 Discoverer True North 99H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029752' target='_blank'&amp;gt;COO-90000029752&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R19XL Discoverer True North 105H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029753' target='_blank'&amp;gt;COO-90000029753&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/60R18XL Discoverer True North 107T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029754' target='_blank'&amp;gt;COO-90000029754&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R18 Discoverer True North 106T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029756' target='_blank'&amp;gt;COO-90000029756&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/55R19 Discoverer True North 103T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029772' target='_blank'&amp;gt;COO-90000029772&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/60R16 Evolution Winter 92T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029775' target='_blank'&amp;gt;COO-90000029775&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/55R16XL Evolution Winter 97T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029776' target='_blank'&amp;gt;COO-90000029776&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/55R17 Evolution Winter 94H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029778' target='_blank'&amp;gt;COO-90000029778&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/60R17 Evolution Winter 96T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029779' target='_blank'&amp;gt;COO-90000029779&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/65R16 Evolution Winter 98T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029780' target='_blank'&amp;gt;COO-90000029780&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/65R17 Evolution Winter 99T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029782' target='_blank'&amp;gt;COO-90000029782&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/70R16 Evolution Winter 100T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029783' target='_blank'&amp;gt;COO-90000029783&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/45R18XL Evolution Winter 95H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029784' target='_blank'&amp;gt;COO-90000029784&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/50R17 Evolution Winter 94H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029785' target='_blank'&amp;gt;COO-90000029785&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/55R17 Evolution Winter 97T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029786' target='_blank'&amp;gt;COO-90000029786&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/60R17 Evolution Winter 99T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029787' target='_blank'&amp;gt;COO-90000029787&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/65R16 Evolution Winter 100T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029788' target='_blank'&amp;gt;COO-90000029788&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/70R16 Evolution Winter 103T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029790' target='_blank'&amp;gt;COO-90000029790&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R17 Evolution Winter 99H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029791' target='_blank'&amp;gt;COO-90000029791&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R18 Evolution Winter 100H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029793' target='_blank'&amp;gt;COO-90000029793&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/60R17 Evolution Winter 102T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029795' target='_blank'&amp;gt;COO-90000029795&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R17 Evolution Winter 104T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000030376' target='_blank'&amp;gt;COO-90000030376&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>305/35R20XL Zeon RS3-G1 107W20K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000031432' target='_blank'&amp;gt;COO-90000031432&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/70R18/10 Discoverer HT3 124/121S50</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032341' target='_blank'&amp;gt;COO-90000032341&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/60R18 Evolution Winter 100H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032384' target='_blank'&amp;gt;COO-90000032384&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/45R17XL Discoverer True North 91H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032385' target='_blank'&amp;gt;COO-90000032385&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/60R16 Discoverer True North 95H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032386' target='_blank'&amp;gt;COO-90000032386&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/55R17 Discoverer True North 97H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032389' target='_blank'&amp;gt;COO-90000032389&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/65R16 Discoverer True North 100T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032410' target='_blank'&amp;gt;COO-90000032410&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/60R17 Discoverer True North 102T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032412' target='_blank'&amp;gt;COO-90000032412&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/65R17 Discoverer True North 107T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032413' target='_blank'&amp;gt;COO-90000032413&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/70R17 Discoverer True North 110T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032414' target='_blank'&amp;gt;COO-90000032414&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/65R18 Discoverer True North 111T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032418' target='_blank'&amp;gt;COO-90000032418&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/45R18XL Discoverer True North 95H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032421' target='_blank'&amp;gt;COO-90000032421&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/45R18XL Discoverer True North 100H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032424' target='_blank'&amp;gt;COO-90000032424&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/50R20 Discoverer True North 107T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032426' target='_blank'&amp;gt;COO-90000032426&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/65R18 Discoverer True North 114T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032572' target='_blank'&amp;gt;COO-90000032572&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT31X10.50/R15/6 Discoverer A/T3 XLT 109</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032574' target='_blank'&amp;gt;COO-90000032574&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/70R16/10 Discoverer A/T3 LT 121R60</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032576' target='_blank'&amp;gt;COO-90000032576&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT225/75R16/10 Discoverer A/T3 LT 115R60</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032577' target='_blank'&amp;gt;COO-90000032577&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT245/75R16/10 Discoverer A/T3 LT 120R60</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032578' target='_blank'&amp;gt;COO-90000032578&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/75R16/10 Discoverer A/T3 LT 123R60</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032590' target='_blank'&amp;gt;COO-90000032590&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/75R16/10 Discoverer A/T3 XLT 126R6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032592' target='_blank'&amp;gt;COO-90000032592&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT235/85R16/10 Discoverer A/T3 LT 120R60</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032608' target='_blank'&amp;gt;COO-90000032608&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT315/75R16/10 Discoverer A/T3 XLT 127R6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032610' target='_blank'&amp;gt;COO-90000032610&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/70R18E DISCOVERER A/T3 XLT RWL</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032621' target='_blank'&amp;gt;COO-90000032621&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/65R18/10 Discoverer A/T3 LT 122R60</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032625' target='_blank'&amp;gt;COO-90000032625&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT295/70R17/10 Discoverer A/T3 XLT 121R6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032626' target='_blank'&amp;gt;COO-90000032626&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT295/75R16/10 Discoverer A/T3 XLT 128R6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032628' target='_blank'&amp;gt;COO-90000032628&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/60R18/10 Discoverer A/T3 LT 119S60</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032672' target='_blank'&amp;gt;COO-90000032672&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/70R15 Discoverer A/T3 4S 112T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032675' target='_blank'&amp;gt;COO-90000032675&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/75R15 Discoverer A/T3 4S 112T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032684' target='_blank'&amp;gt;COO-90000032684&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/75R16 Discoverer A/T3 4S 108T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000033364' target='_blank'&amp;gt;COO-90000033364&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/50R17XL Discoverer True North 98H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000033365' target='_blank'&amp;gt;COO-90000033365&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/55R18 Discoverer True North 103H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034567' target='_blank'&amp;gt;COO-90000034567&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/60R18 Evolution Winter 103T70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034568' target='_blank'&amp;gt;COO-90000034568&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/60R18 Evolution Winter 105T70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034569' target='_blank'&amp;gt;COO-90000034569&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/50R18 Evolution Winter 97T70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034620' target='_blank'&amp;gt;COO-90000034620&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R18 Evolution Winter 106T80K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034621' target='_blank'&amp;gt;COO-90000034621&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R19XL Evolution Winter 105T70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034623' target='_blank'&amp;gt;COO-90000034623&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/50R18 Evolution Winter 95T80K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034626' target='_blank'&amp;gt;COO-90000034626&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/55R18 Evolution Winter 98T70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034628' target='_blank'&amp;gt;COO-90000034628&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/65R18 Evolution Winter 114T75K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034631' target='_blank'&amp;gt;COO-90000034631&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/50R20XL Evolution Winter 109T70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000034632' target='_blank'&amp;gt;COO-90000034632&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/55R18 Evolution Winter 95T70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035001' target='_blank'&amp;gt;COO-90000035001&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/70R17/10 Evolution M/T 121/1Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035002' target='_blank'&amp;gt;COO-90000035002&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/70R17/10 Evolution M/T 121/1Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035007' target='_blank'&amp;gt;COO-90000035007&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>33X12.50R15LT/6 Evolution M/T 108Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000035018' target='_blank'&amp;gt;COO-90000035018&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>35X12.50R17LT/10 Evolution M/T 121Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036004' target='_blank'&amp;gt;COO-90000036004&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>35X12.5R20/12LT Discoverer STT Pro 125Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036322' target='_blank'&amp;gt;COO-90000036322&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/60R18 Discoverer True North 110T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036327' target='_blank'&amp;gt;COO-90000036327&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/50R20 Discoverer True North 102H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036328' target='_blank'&amp;gt;COO-90000036328&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R20 Discoverer True North 102H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036406' target='_blank'&amp;gt;COO-90000036406&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/70R18/10 Discoverer Rugged Trek 12</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036433' target='_blank'&amp;gt;COO-90000036433&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/65R20/10 Discoverer Rugged Trek 12</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036434' target='_blank'&amp;gt;COO-90000036434&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/65R18/10 Discoverer Rugged Trek 12</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036436' target='_blank'&amp;gt;COO-90000036436&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>35X12.50R20/12 Discoverer Rugged Trek 12</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036533' target='_blank'&amp;gt;COO-90000036533&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/70R17XL Discoverer Rugged Trek 116T6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036534' target='_blank'&amp;gt;COO-90000036534&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>275/60R20 Discoverer Rugged Trek 115T60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036536' target='_blank'&amp;gt;COO-90000036536&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/70R16 Discoverer Rugged Trek 112T60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036538' target='_blank'&amp;gt;COO-90000036538&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>275/55R20XL Discoverer Rugged Trek 117T6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036540' target='_blank'&amp;gt;COO-90000036540&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/65R18XL Discoverer Rugged Trek 116T6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036559' target='_blank'&amp;gt;COO-90000036559&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/70R16 Discoverer Enduramax 97H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036724' target='_blank'&amp;gt;COO-90000036724&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/55R17 Discoverer Enduramax 94V</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036726' target='_blank'&amp;gt;COO-90000036726&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/50R17XL Discoverer Enduramax 98V</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036738' target='_blank'&amp;gt;COO-90000036738&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/70R16 Discoverer Enduramax 100H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036740' target='_blank'&amp;gt;COO-90000036740&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/50R18 Discoverer Enduramax 97V60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036741' target='_blank'&amp;gt;COO-90000036741&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/40R19XL Discoverer Enduramax 96V60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036865' target='_blank'&amp;gt;COO-90000036865&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/55R17 Discoverer Enduramax 97H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036866' target='_blank'&amp;gt;COO-90000036866&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/60R17 Discoverer Enduramax 99H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036867' target='_blank'&amp;gt;COO-90000036867&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/65R17 102H DISCOVERER ENDURAMAX 60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036868' target='_blank'&amp;gt;COO-90000036868&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R17 Discoverer Enduramax 99H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036870' target='_blank'&amp;gt;COO-90000036870&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R17 Discoverer Enduramax 104H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036871' target='_blank'&amp;gt;COO-90000036871&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/65R17 Discoverer Enduramax 107H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036872' target='_blank'&amp;gt;COO-90000036872&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/55R18XL Discoverer Enduramax 99H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036874' target='_blank'&amp;gt;COO-90000036874&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/60R18 Discoverer Enduramax 100H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036875' target='_blank'&amp;gt;COO-90000036875&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/60R18XL Discoverer Enduramax 107H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036876' target='_blank'&amp;gt;COO-90000036876&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/60R18 Discoverer Enduramax 105H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000036878' target='_blank'&amp;gt;COO-90000036878&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R20 Discoverer Enduramax 102H60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037272' target='_blank'&amp;gt;COO-90000037272&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/50R20 Discoverer Enduramax 102V60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037273' target='_blank'&amp;gt;COO-90000037273&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/55R19 Discoverer Enduramax 99V60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037663' target='_blank'&amp;gt;COO-90000037663&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>275/55R20XL Discoverer Snow Claw 117T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037667' target='_blank'&amp;gt;COO-90000037667&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT225/75R16/10 Discoverer Snow Claw 115/</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037668' target='_blank'&amp;gt;COO-90000037668&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT245/75R16/10 Discoverer Snow Claw 120/</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037675' target='_blank'&amp;gt;COO-90000037675&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT245/75R17/10 Discoverer Snow Claw 121/</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037676' target='_blank'&amp;gt;COO-90000037676&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT235/80R17/10 Discoverer Snow Claw 120/</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000037683' target='_blank'&amp;gt;COO-90000037683&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT265/70R18/10 Discoverer Snow Claw 124/</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038334' target='_blank'&amp;gt;COO-90000038334&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/55R20/10 Discoverer Rugged Trek 12</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038359' target='_blank'&amp;gt;COO-90000038359&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/70R18XL Discoverer Rugged Trek 116T6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038400' target='_blank'&amp;gt;COO-90000038400&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/50R20XL Discoverer Rugged Trek 111T6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000038401' target='_blank'&amp;gt;COO-90000038401&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/60R18XL Discoverer Rugged Trek 114T6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039832' target='_blank'&amp;gt;COO-90000039832&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/50R20XL Endeavor Plus 111T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039833' target='_blank'&amp;gt;COO-90000039833&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/60R18XL Endeavor Plus</t>
+  </si>
+  <si>
+    <t>235N18</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039834' target='_blank'&amp;gt;COO-90000039834&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/50R18 Endeavor Plus</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039852' target='_blank'&amp;gt;COO-90000039852&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R17 Endeavor Plus 104H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039854' target='_blank'&amp;gt;COO-90000039854&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>275/60R20 Endeavor Plus 115H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039856' target='_blank'&amp;gt;COO-90000039856&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/60R18 Endeavor Plus 105H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039857' target='_blank'&amp;gt;COO-90000039857&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/65R16 Endeavor Plus 98H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039858' target='_blank'&amp;gt;COO-90000039858&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R17 Endeavor Plus 99H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039859' target='_blank'&amp;gt;COO-90000039859&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/60R17 Endeavor Plus 96H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039920' target='_blank'&amp;gt;COO-90000039920&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/55R18 Endeavor Plus 98H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039921' target='_blank'&amp;gt;COO-90000039921&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/60R18 Endeavor Plus 100H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039924' target='_blank'&amp;gt;COO-90000039924&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/55R20XL Endeavor Plus 110H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039925' target='_blank'&amp;gt;COO-90000039925&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/60R19 Endeavor Plus 109H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039927' target='_blank'&amp;gt;COO-90000039927&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/60R17 Endeavor Plus 102H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039928' target='_blank'&amp;gt;COO-90000039928&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/55R18 Endeavor Plus 95H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039929' target='_blank'&amp;gt;COO-90000039929&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>275/55R20XL Endeavor Plus 117H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039930' target='_blank'&amp;gt;COO-90000039930&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/55R19XL Endeavor Plus 107H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039931' target='_blank'&amp;gt;COO-90000039931&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/70R16 Endeavor Plus 100H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039932' target='_blank'&amp;gt;COO-90000039932&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R18 Endeavor Plus 106H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039933' target='_blank'&amp;gt;COO-90000039933&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R18XL Endeavor Plus 104V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039934' target='_blank'&amp;gt;COO-90000039934&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/50R20XL Endeavor Plus</t>
+  </si>
+  <si>
+    <t>255N20</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039936' target='_blank'&amp;gt;COO-90000039936&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>285/45R22XL Endeavor Plus</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039937' target='_blank'&amp;gt;COO-90000039937&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R20 Endeavor Plus 102H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039938' target='_blank'&amp;gt;COO-90000039938&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/60R17 Endeavor Plus 99H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039951' target='_blank'&amp;gt;COO-90000039951&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/70R16 Endeavor Plus 106T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039953' target='_blank'&amp;gt;COO-90000039953&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/70R16 Endeavor Plus 112T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039955' target='_blank'&amp;gt;COO-90000039955&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/65R17 Endeavor Plus 107T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039957' target='_blank'&amp;gt;COO-90000039957&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/70R17 Endeavor Plus 110T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039958' target='_blank'&amp;gt;COO-90000039958&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/70R17 Endeavor Plus 115T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039959' target='_blank'&amp;gt;COO-90000039959&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/60R18 Endeavor Plus 110T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039960' target='_blank'&amp;gt;COO-90000039960&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/65R18 Endeavor Plus 114T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039961' target='_blank'&amp;gt;COO-90000039961&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>275/65R18 Endeavor Plus 116T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000039962' target='_blank'&amp;gt;COO-90000039962&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/65R17 Endeavor Plus 99T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040017' target='_blank'&amp;gt;COO-90000040017&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>185/60R15 Endeavor 84T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040087' target='_blank'&amp;gt;COO-90000040087&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>185/65R15 Endeavor 88H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040088' target='_blank'&amp;gt;COO-90000040088&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>195/60R15 Endeavor 88H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040168' target='_blank'&amp;gt;COO-90000040168&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/50R17XL Endeavor</t>
+  </si>
+  <si>
+    <t>205N17</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040169' target='_blank'&amp;gt;COO-90000040169&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/45R17 Endeavor 87V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040220' target='_blank'&amp;gt;COO-90000040220&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/50R17XL Endeavor 95V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040221' target='_blank'&amp;gt;COO-90000040221&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/45R18XL Endeavor 95V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040222' target='_blank'&amp;gt;COO-90000040222&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/50R17XL Endeavor 98V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040223' target='_blank'&amp;gt;COO-90000040223&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/40R19XL Endeavor 96V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040225' target='_blank'&amp;gt;COO-90000040225&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/45R18 Endeavor 94V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040226' target='_blank'&amp;gt;COO-90000040226&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/50R17 Endeavor 96V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040243' target='_blank'&amp;gt;COO-90000040243&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/65R15 Endeavor 94H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040244' target='_blank'&amp;gt;COO-90000040244&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/65R16 Endeavor 95H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040608' target='_blank'&amp;gt;COO-90000040608&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/45R18XL Endeavor 100V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000040747' target='_blank'&amp;gt;COO-90000040747&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R16 Endeavor Plus 103T65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000045509' target='_blank'&amp;gt;COO-90000045509&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>35X12.50R18 118Q COO DISCOVERER STT PRO</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046771' target='_blank'&amp;gt;COO-90000046771&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/75R16 Discoverer AT3 4S 104T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046774' target='_blank'&amp;gt;COO-90000046774&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/70R16 Discoverer AT3 4S 107T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046775' target='_blank'&amp;gt;COO-90000046775&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>245/70R17 Discoverer AT3 4S 110T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046780' target='_blank'&amp;gt;COO-90000046780&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/65R20E DISCOVERER AT3 XLT</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000046782' target='_blank'&amp;gt;COO-90000046782&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT315/70R17/10 Discoverer AT3 XLT 121/1S</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000053441' target='_blank'&amp;gt;COO-90000053441&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>35X12.50R20/12 Discoverer AT3 XLT 125R60</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000059635' target='_blank'&amp;gt;COO-90000059635&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>275/60R20 Discoverer SRX 115H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000059638' target='_blank'&amp;gt;COO-90000059638&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/70R16 Discoverer SRX 106T</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000061212' target='_blank'&amp;gt;COO-90000061212&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/65R18/10 Discoverer AT3 XLT 125/1S</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000086364' target='_blank'&amp;gt;COO-90000086364&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/60R16 Endeavor 92V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000086365' target='_blank'&amp;gt;COO-90000086365&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>215/60R16 Endeavor 95V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000086559' target='_blank'&amp;gt;COO-90000086559&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>255/65R18 Endeavor Plus 111H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000087020' target='_blank'&amp;gt;COO-90000087020&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/70R16 Endeavor Plus 97H65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000087021' target='_blank'&amp;gt;COO-90000087021&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/55R19XL Endeavor Plus 105V65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000093105' target='_blank'&amp;gt;COO-90000093105&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>Discoverer Rugged Trek</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000093566' target='_blank'&amp;gt;COO-90000093566&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>Cooper Discoverer Rugged Trek 2955520 123/1 E</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000093567' target='_blank'&amp;gt;COO-90000093567&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT295/60R20 126/123Q COO RUGGED TREK</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/DAT-223640' target='_blank'&amp;gt;DAT-223640&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT285/75R16E DESTINATION A/T ROWL</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FAS-003068' target='_blank'&amp;gt;FAS-003068&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/65R18 106T FIRESTONE ALL SEASON</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/FAS-006251' target='_blank'&amp;gt;FAS-006251&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/55R16 91T FIRESTONE ALL SEASON 65K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-475203778' target='_blank'&amp;gt;GYR-475203778&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>GOODYEAR WRANGLER ULTRA TERRAIN 275/55R20 BW 3P S</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-767881537' target='_blank'&amp;gt;GYR-767881537&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/45R17/SL Assurance WeatherReady 97V6</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/GYR-797178538' target='_blank'&amp;gt;GYR-797178538&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>GY EAGLE F1 SUPERCAR 3R 28535ZR20 104Y XL</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50002' target='_blank'&amp;gt;KEN-50002&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/75R/15 Kenda Klever A/P Kr05 C 104Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50005' target='_blank'&amp;gt;KEN-50005&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>Kenda Klever A/P Kr05 C</t>
+  </si>
+  <si>
+    <t>LT31X1050R</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50015' target='_blank'&amp;gt;KEN-50015&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/85R/16 Kenda Klever A/P Kr05 120Q</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50016' target='_blank'&amp;gt;KEN-50016&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>Kenda Klever A/P Kr05 E</t>
+  </si>
+  <si>
+    <t>LT24575R16</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50017' target='_blank'&amp;gt;KEN-50017&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>Kenda Klever A/P Kr05 Bsl</t>
+  </si>
+  <si>
+    <t>LT22575R16</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KEN-50020' target='_blank'&amp;gt;KEN-50020&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT26575R16</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/KLY-357759286' target='_blank'&amp;gt;KLY-357759286&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>275/65R18 116T KELLY EDGE AT OWL 50K   1</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LRD-89890' target='_blank'&amp;gt;LRD-89890&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P225/75R16XL 106S LAR CRSCOUNTRY ROWL</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-06841' target='_blank'&amp;gt;LTX-06841&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P275/65R18 LTX A/T2 114T60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-27187' target='_blank'&amp;gt;LTX-27187&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>205/65R15 94H MICHELIN DEFENDER 80K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-39274' target='_blank'&amp;gt;LTX-39274&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P265/60R18 LTX M/S2 109H70K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-61436' target='_blank'&amp;gt;LTX-61436&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>195/60R15 Defender T+H 88H80K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-66696' target='_blank'&amp;gt;LTX-66696&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>185/65R15 Defender T+H 88H80K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-67236' target='_blank'&amp;gt;LTX-67236&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>P265/70R17 LTX A/T2 113S60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/LTX-93425' target='_blank'&amp;gt;LTX-93425&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/60R18 110T PREMIER LTX BW 60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAAS-167296001' target='_blank'&amp;gt;MAAS-167296001&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/70R16 103T SL MSC STRATUS AS</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MAS-167048001' target='_blank'&amp;gt;MAS-167048001&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>225/65R17 102H STRATUS A/S 50K</t>
+  </si>
+  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-138802884' target='_blank'&amp;gt;MED-138802884&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>11R22.5 FUEL MAX LHD2</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000053441' target='_blank'&amp;gt;COO-90000053441&amp;lt;/a&amp;gt;</t>
-[...2 lines deleted...]
-    <t>35X12.50R20/12 Discoverer AT3 XLT 125R60</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-139002860' target='_blank'&amp;gt;MED-139002860&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>GOODYEAR FUELMAX RSA ULT 24570R195 136M H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-158877627' target='_blank'&amp;gt;MED-158877627&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>B305/85R22.5 METRO MILER G652 RTB</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-756017696' target='_blank'&amp;gt;MED-756017696&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>GOODYEAR FUELMAX S 29580R225 154M J</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-756135665' target='_blank'&amp;gt;MED-756135665&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>GOODYEAR G288 MSA 27570R225 148K H</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MED-756160897' target='_blank'&amp;gt;MED-756160897&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>GOODYEAR ARMOR MAX MSA 42565R225 165K L</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MIL -24980026' target='_blank'&amp;gt;MIL -24980026&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>235/45R17 XL WEATHERGUARD AS710 SPORT</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000036825' target='_blank'&amp;gt;MKY-90000036825&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/60R18 Baja Boss A/T 119/1Q50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000036826' target='_blank'&amp;gt;MKY-90000036826&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT275/70R18 Baja Boss A/T 125/1Q50,000</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000036842' target='_blank'&amp;gt;MKY-90000036842&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>35X12.50R20LT Baja Boss A/T 125Q50,000</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000025417' target='_blank'&amp;gt;COO-90000025417&amp;lt;/a&amp;gt;</t>
-[...491 lines deleted...]
-    <t>225/60R18 Endeavor Plus 100H65K</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000039593' target='_blank'&amp;gt;MKY-90000039593&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>285/65R20 Baja Boss A/T 127/1Q50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000039595' target='_blank'&amp;gt;MKY-90000039595&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>Baja Boss A/T</t>
+  </si>
+  <si>
+    <t>NN</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000049673' target='_blank'&amp;gt;MKY-90000049673&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>265/75R16 Baja Boss A/T 116T60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000049676' target='_blank'&amp;gt;MKY-90000049676&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>285/70R17 Baja Boss A/T 116T60K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000067169' target='_blank'&amp;gt;MKY-90000067169&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT245/70R16 Baja Legend EXP 118/1Q50K</t>
+  </si>
+  <si>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MKY-90000067203' target='_blank'&amp;gt;MKY-90000067203&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>LT295/65R20 Baja Legend EXP 129/1Q50K</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/MXV-99702' target='_blank'&amp;gt;MXV-99702&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>MICHELIN PRIMACY MXM4 22560R18 100H</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000029787' target='_blank'&amp;gt;COO-90000029787&amp;lt;/a&amp;gt;</t>
-[...433 lines deleted...]
-  <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/PLS-2' target='_blank'&amp;gt;PLS-2&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>245/40ZR19XL 98Y MIC PILOT SPORT A/S 4 BW</t>
   </si>
   <si>
-    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/COO-90000032421' target='_blank'&amp;gt;COO-90000032421&amp;lt;/a&amp;gt;</t>
-[...170 lines deleted...]
-    <t>LT245/75R16/10 Discoverer Snow Claw 120/</t>
+    <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/TFC-013989-2' target='_blank'&amp;gt;TFC-013989-2&amp;lt;/a&amp;gt;</t>
+  </si>
+  <si>
+    <t>FIRESTONE TRANSFORCE AT2 LT27570R18 125R E</t>
   </si>
   <si>
     <t>&amp;lt;a href='https://clevehilltire.com/v8/#/inventory/view/VTG-26314' target='_blank'&amp;gt;VTG-26314&amp;lt;/a&amp;gt;</t>
   </si>
   <si>
     <t>VANTAGE LT HD LT245/75R16 BW</t>
-  </si>
-[...739 lines deleted...]
-    <t>NN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2274,8110 +2280,8133 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I311"/>
+  <dimension ref="A1:I312"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="146.107178" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2">
-        <v>11225</v>
+        <v>4804008</v>
       </c>
       <c r="E2">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3">
-        <v>1253520</v>
+        <v>2155517</v>
       </c>
       <c r="E3">
-        <v>2</v>
+        <v>108</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I3">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4">
-        <v>1253520</v>
+        <v>1956515</v>
       </c>
       <c r="E4">
-        <v>2</v>
+        <v>140</v>
       </c>
       <c r="F4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>12</v>
+      </c>
+      <c r="I4">
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5">
-        <v>1856015</v>
+        <v>2056516</v>
       </c>
       <c r="E5">
-        <v>25</v>
+        <v>116</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I5">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6">
-        <v>1856015</v>
+        <v>2056516</v>
       </c>
       <c r="E6">
-        <v>156</v>
+        <v>42</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="H6">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="I6">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7">
-        <v>1856515</v>
+        <v>2254517</v>
       </c>
       <c r="E7">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="H7">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8">
-        <v>1856515</v>
+        <v>2756020</v>
       </c>
       <c r="E8">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="H8">
-        <v>72</v>
+        <v>4</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9">
-        <v>1856515</v>
+        <v>2355519</v>
       </c>
       <c r="E9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F9">
-        <v>0</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10">
-        <v>1956015</v>
+        <v>2455519</v>
       </c>
       <c r="E10">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H10">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11">
-        <v>1956015</v>
+        <v>2155518</v>
       </c>
       <c r="E11">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H11">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12">
-        <v>1956515</v>
+        <v>2354019</v>
       </c>
       <c r="E12">
-        <v>142</v>
+        <v>2</v>
       </c>
       <c r="F12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G12">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H12">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="I12">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13">
-        <v>1956515</v>
+        <v>3153021</v>
       </c>
       <c r="E13">
-        <v>129</v>
+        <v>1</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="H13">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14">
-        <v>2055017</v>
+        <v>2356517</v>
       </c>
       <c r="E14">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15">
-        <v>2055017</v>
+        <v>2157014</v>
       </c>
       <c r="E15">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H15">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16" t="s">
         <v>38</v>
       </c>
       <c r="C16">
-        <v>2055516</v>
+        <v>2257014</v>
       </c>
       <c r="E16">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>40</v>
       </c>
       <c r="C17">
-        <v>2055516</v>
+        <v>2955015</v>
       </c>
       <c r="E17">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="H17">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>42</v>
       </c>
       <c r="C18">
-        <v>2055516</v>
+        <v>2356015</v>
       </c>
       <c r="E18">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="H18">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19" t="s">
         <v>44</v>
       </c>
       <c r="C19">
-        <v>2055516</v>
+        <v>2556015</v>
       </c>
       <c r="E19">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H19">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I19">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20">
-        <v>2056016</v>
+        <v>2756015</v>
       </c>
       <c r="E20">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="H20">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>48</v>
       </c>
       <c r="C21">
-        <v>2056016</v>
+        <v>2257015</v>
       </c>
       <c r="E21">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="H21">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22" t="s">
         <v>50</v>
       </c>
       <c r="C22">
-        <v>2056515</v>
+        <v>2357015</v>
       </c>
       <c r="E22">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="H22">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23" t="s">
         <v>52</v>
       </c>
       <c r="C23">
-        <v>2056515</v>
+        <v>2557015</v>
       </c>
       <c r="E23">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H23">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24" t="s">
         <v>54</v>
       </c>
       <c r="C24">
-        <v>2056516</v>
+        <v>2257516</v>
       </c>
       <c r="E24">
-        <v>75</v>
+        <v>6</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H24">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I24">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25" t="s">
         <v>56</v>
       </c>
       <c r="C25">
-        <v>2056516</v>
+        <v>2457516</v>
       </c>
       <c r="E25">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26" t="s">
         <v>58</v>
       </c>
       <c r="C26">
-        <v>2056516</v>
+        <v>2857516</v>
       </c>
       <c r="E26">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="H26">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27" t="s">
         <v>60</v>
       </c>
       <c r="C27">
-        <v>2056516</v>
+        <v>2358516</v>
       </c>
       <c r="E27">
-        <v>364</v>
+        <v>4</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="H27">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28" t="s">
         <v>62</v>
       </c>
       <c r="C28">
-        <v>2057016</v>
+        <v>2657017</v>
       </c>
       <c r="E28">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H28">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>63</v>
       </c>
       <c r="B29" t="s">
         <v>64</v>
       </c>
       <c r="C29">
-        <v>2057016</v>
+        <v>2857017</v>
       </c>
       <c r="E29">
-        <v>110</v>
+        <v>8</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="H29">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>65</v>
       </c>
       <c r="B30" t="s">
         <v>66</v>
       </c>
       <c r="C30">
-        <v>2057514</v>
+        <v>2757018</v>
       </c>
       <c r="E30">
-        <v>79</v>
+        <v>9</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="H30">
-        <v>79</v>
+        <v>0</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>67</v>
       </c>
       <c r="B31" t="s">
         <v>68</v>
       </c>
-      <c r="C31" t="s">
-        <v>69</v>
+      <c r="C31">
+        <v>2257516</v>
       </c>
       <c r="E31">
-        <v>189</v>
+        <v>134</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="H31">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" t="s">
         <v>70</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32">
-        <v>2154517</v>
+        <v>2457017</v>
       </c>
       <c r="E32">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H32">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" t="s">
         <v>72</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33">
-        <v>2154517</v>
+        <v>2358516</v>
       </c>
       <c r="E33">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>4</v>
       </c>
       <c r="H33">
         <v>4</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" t="s">
         <v>74</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34">
-        <v>2154517</v>
+        <v>2358017</v>
       </c>
       <c r="E34">
-        <v>340</v>
+        <v>81</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="H34">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" t="s">
         <v>76</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35">
-        <v>2154518</v>
+        <v>2457516</v>
       </c>
       <c r="E35">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" t="s">
         <v>78</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36">
-        <v>2155017</v>
+        <v>2158516</v>
       </c>
       <c r="E36">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H36">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" t="s">
         <v>80</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37">
-        <v>2155017</v>
+        <v>2756518</v>
       </c>
       <c r="E37">
-        <v>186</v>
+        <v>11</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="H37">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" t="s">
         <v>82</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38">
-        <v>2155516</v>
+        <v>2757018</v>
       </c>
       <c r="E38">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="H38">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" t="s">
         <v>84</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39">
-        <v>2155517</v>
+        <v>2457517</v>
       </c>
       <c r="E39">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="H39">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="I39">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" t="s">
         <v>86</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40">
-        <v>2155517</v>
+        <v>2756520</v>
       </c>
       <c r="E40">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H40">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" t="s">
         <v>88</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41">
-        <v>2155517</v>
+        <v>35125020</v>
       </c>
       <c r="E41">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H41">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>89</v>
+      </c>
+      <c r="B42" t="s">
         <v>90</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42">
-        <v>2155517</v>
+        <v>2757017</v>
       </c>
       <c r="E42">
-        <v>89</v>
+        <v>3</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="H42">
-        <v>57</v>
+        <v>0</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>91</v>
+      </c>
+      <c r="B43" t="s">
         <v>92</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43">
-        <v>2155517</v>
+        <v>2558017</v>
       </c>
       <c r="E43">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H43">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" t="s">
         <v>94</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44">
-        <v>2155518</v>
+        <v>2957018</v>
       </c>
       <c r="E44">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="H44">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>95</v>
+      </c>
+      <c r="B45" t="s">
         <v>96</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45">
-        <v>2155518</v>
+        <v>2157016</v>
       </c>
       <c r="E45">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H45">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" t="s">
         <v>98</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46">
-        <v>2155518</v>
+        <v>2556019</v>
       </c>
       <c r="E46">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
-        <v>48</v>
+        <v>2</v>
       </c>
       <c r="H46">
-        <v>48</v>
+        <v>2</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" t="s">
         <v>100</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47">
-        <v>2156016</v>
+        <v>2657017</v>
       </c>
       <c r="E47">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="H47">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" t="s">
         <v>102</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48">
-        <v>2156016</v>
+        <v>2956520</v>
       </c>
       <c r="E48">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H48">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>103</v>
+      </c>
+      <c r="B49" t="s">
         <v>104</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49">
-        <v>2156016</v>
+        <v>33125015</v>
       </c>
       <c r="E49">
-        <v>500</v>
+        <v>4</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="H49">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" t="s">
         <v>106</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50">
-        <v>2156017</v>
+        <v>31105015</v>
       </c>
       <c r="E50">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H50">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>107</v>
+      </c>
+      <c r="B51" t="s">
         <v>108</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51">
-        <v>2156017</v>
+        <v>35125015</v>
       </c>
       <c r="E51">
-        <v>121</v>
+        <v>1</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
       <c r="G51">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="H51">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>109</v>
+      </c>
+      <c r="B52" t="s">
         <v>110</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52">
-        <v>2156516</v>
+        <v>2857017</v>
       </c>
       <c r="E52">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="H52">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" t="s">
         <v>112</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53">
-        <v>2156516</v>
+        <v>2957017</v>
       </c>
       <c r="E53">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="H53">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>113</v>
+      </c>
+      <c r="B54" t="s">
         <v>114</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54">
-        <v>2156517</v>
+        <v>3157516</v>
       </c>
       <c r="E54">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H54">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>115</v>
+      </c>
+      <c r="B55" t="s">
         <v>116</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55">
-        <v>2156517</v>
+        <v>2856518</v>
       </c>
       <c r="E55">
-        <v>67</v>
+        <v>5</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="H55">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>117</v>
+      </c>
+      <c r="B56" t="s">
         <v>118</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56">
-        <v>2157014</v>
+        <v>3157017</v>
       </c>
       <c r="E56">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" t="s">
         <v>120</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57">
-        <v>2157016</v>
+        <v>3056018</v>
       </c>
       <c r="E57">
         <v>6</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>121</v>
+      </c>
+      <c r="B58" t="s">
         <v>122</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58">
-        <v>2157016</v>
+        <v>3057018</v>
       </c>
       <c r="E58">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H58">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" t="s">
         <v>124</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59">
-        <v>2157016</v>
+        <v>2756520</v>
       </c>
       <c r="E59">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H59">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" t="s">
         <v>126</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60">
-        <v>2157016</v>
+        <v>37135020</v>
       </c>
       <c r="E60">
-        <v>173</v>
+        <v>3</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="H60">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>127</v>
+      </c>
+      <c r="B61" t="s">
         <v>128</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61">
-        <v>2158516</v>
+        <v>2756520</v>
       </c>
       <c r="E61">
-        <v>54</v>
+        <v>5</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" t="s">
         <v>130</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62">
-        <v>2254517</v>
+        <v>2354517</v>
       </c>
       <c r="E62">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="H62">
-        <v>50</v>
+        <v>0</v>
+      </c>
+      <c r="I62">
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>131</v>
+      </c>
+      <c r="B63" t="s">
         <v>132</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63">
-        <v>2254517</v>
+        <v>2055017</v>
       </c>
       <c r="E63">
-        <v>31</v>
+        <v>4</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="H63">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>133</v>
+      </c>
+      <c r="B64" t="s">
         <v>134</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64">
-        <v>2254518</v>
+        <v>1856015</v>
       </c>
       <c r="E64">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="H64">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>135</v>
+      </c>
+      <c r="B65" t="s">
         <v>136</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65">
-        <v>2254518</v>
+        <v>2455016</v>
       </c>
       <c r="E65">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" t="s">
         <v>138</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66">
-        <v>2254518</v>
+        <v>2055516</v>
       </c>
       <c r="E66">
-        <v>120</v>
+        <v>4</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="H66">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>139</v>
+      </c>
+      <c r="B67" t="s">
         <v>140</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67">
-        <v>2255017</v>
+        <v>2554017</v>
       </c>
       <c r="E67">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H67">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>141</v>
+      </c>
+      <c r="B68" t="s">
         <v>142</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68">
-        <v>2255017</v>
+        <v>2155517</v>
       </c>
       <c r="E68">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H68">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>143</v>
+      </c>
+      <c r="B69" t="s">
         <v>144</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69">
-        <v>2255017</v>
+        <v>2154518</v>
       </c>
       <c r="E69">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>145</v>
+      </c>
+      <c r="B70" t="s">
         <v>146</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70">
-        <v>2255017</v>
+        <v>2255018</v>
       </c>
       <c r="E70">
-        <v>265</v>
+        <v>1</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
       <c r="G70">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="H70">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>147</v>
+      </c>
+      <c r="B71" t="s">
         <v>148</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71">
-        <v>2255018</v>
+        <v>2455518</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" t="s">
         <v>150</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72">
-        <v>2255018</v>
+        <v>2457017</v>
       </c>
       <c r="E72">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>151</v>
+      </c>
+      <c r="B73" t="s">
         <v>152</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73">
-        <v>2255517</v>
+        <v>2856020</v>
       </c>
       <c r="E73">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="H73">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>153</v>
+      </c>
+      <c r="B74" t="s">
         <v>154</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74">
-        <v>2255517</v>
+        <v>2957018</v>
       </c>
       <c r="E74">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>155</v>
+      </c>
+      <c r="B75" t="s">
         <v>156</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75">
-        <v>2255517</v>
+        <v>2357515</v>
       </c>
       <c r="E75">
-        <v>71</v>
+        <v>8</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H75">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>157</v>
+      </c>
+      <c r="B76" t="s">
         <v>158</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76">
-        <v>2255518</v>
+        <v>2055516</v>
       </c>
       <c r="E76">
-        <v>51</v>
+        <v>176</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
       <c r="G76">
-        <v>51</v>
+        <v>104</v>
       </c>
       <c r="H76">
-        <v>51</v>
+        <v>104</v>
+      </c>
+      <c r="I76">
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
+        <v>159</v>
+      </c>
+      <c r="B77" t="s">
         <v>160</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77">
-        <v>2255518</v>
+        <v>2156016</v>
       </c>
       <c r="E77">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="H77">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
+        <v>161</v>
+      </c>
+      <c r="B78" t="s">
         <v>162</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78">
-        <v>2255518</v>
+        <v>2256016</v>
       </c>
       <c r="E78">
-        <v>500</v>
+        <v>51</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
-        <v>250</v>
+        <v>35</v>
       </c>
       <c r="H78">
-        <v>250</v>
+        <v>35</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
+        <v>163</v>
+      </c>
+      <c r="B79" t="s">
         <v>164</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79">
-        <v>2255519</v>
+        <v>2056516</v>
       </c>
       <c r="E79">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="H79">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
+        <v>165</v>
+      </c>
+      <c r="B80" t="s">
         <v>166</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80">
-        <v>2256016</v>
+        <v>2154517</v>
       </c>
       <c r="E80">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="H80">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
+        <v>167</v>
+      </c>
+      <c r="B81" t="s">
         <v>168</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81">
-        <v>2256017</v>
+        <v>2256517</v>
       </c>
       <c r="E81">
-        <v>24</v>
+        <v>115</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="H81">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
+        <v>169</v>
+      </c>
+      <c r="B82" t="s">
         <v>170</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82">
-        <v>2256017</v>
+        <v>2357016</v>
       </c>
       <c r="E82">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H82">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
+        <v>171</v>
+      </c>
+      <c r="B83" t="s">
         <v>172</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83">
-        <v>2256017</v>
+        <v>2254517</v>
       </c>
       <c r="E83">
-        <v>442</v>
+        <v>31</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
-        <v>192</v>
+        <v>25</v>
       </c>
       <c r="H83">
-        <v>192</v>
+        <v>25</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
+        <v>173</v>
+      </c>
+      <c r="B84" t="s">
         <v>174</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84">
-        <v>2256018</v>
+        <v>2155017</v>
       </c>
       <c r="E84">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" t="s">
         <v>176</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85">
-        <v>2256018</v>
+        <v>2055017</v>
       </c>
       <c r="E85">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H85">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" t="s">
         <v>178</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86">
-        <v>2256018</v>
+        <v>1956515</v>
       </c>
       <c r="E86">
-        <v>462</v>
+        <v>129</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
-        <v>212</v>
+        <v>65</v>
       </c>
       <c r="H86">
-        <v>212</v>
+        <v>65</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
+        <v>179</v>
+      </c>
+      <c r="B87" t="s">
         <v>180</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87">
-        <v>2256018</v>
+        <v>1856515</v>
       </c>
       <c r="E87">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="H87">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
+        <v>181</v>
+      </c>
+      <c r="B88" t="s">
         <v>182</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88">
-        <v>2256516</v>
+        <v>2055516</v>
       </c>
       <c r="E88">
+        <v>12</v>
+      </c>
+      <c r="F88">
+        <v>0</v>
+      </c>
+      <c r="G88">
         <v>8</v>
       </c>
-      <c r="F88">
-[...4 lines deleted...]
-      </c>
       <c r="H88">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
+        <v>183</v>
+      </c>
+      <c r="B89" t="s">
         <v>184</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89">
-        <v>2256516</v>
+        <v>2155517</v>
       </c>
       <c r="E89">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H89">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
+        <v>185</v>
+      </c>
+      <c r="B90" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C90">
         <v>2256517</v>
       </c>
       <c r="E90">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="H90">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
+        <v>187</v>
+      </c>
+      <c r="B91" t="s">
         <v>188</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91">
-        <v>2256517</v>
+        <v>2354518</v>
       </c>
       <c r="E91">
         <v>8</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H91">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
+        <v>189</v>
+      </c>
+      <c r="B92" t="s">
         <v>190</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92">
-        <v>2256517</v>
+        <v>2355018</v>
       </c>
       <c r="E92">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H92">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
+        <v>191</v>
+      </c>
+      <c r="B93" t="s">
         <v>192</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93">
-        <v>2257014</v>
+        <v>2355517</v>
       </c>
       <c r="E93">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H93">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
+        <v>193</v>
+      </c>
+      <c r="B94" t="s">
         <v>194</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94">
-        <v>2257015</v>
+        <v>2355519</v>
       </c>
       <c r="E94">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
       <c r="G94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H94">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
+        <v>195</v>
+      </c>
+      <c r="B95" t="s">
         <v>196</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95">
-        <v>2257016</v>
+        <v>2356018</v>
       </c>
       <c r="E95">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
         <v>4</v>
       </c>
       <c r="H95">
         <v>4</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
+        <v>197</v>
+      </c>
+      <c r="B96" t="s">
         <v>198</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96">
-        <v>2257016</v>
+        <v>2356518</v>
       </c>
       <c r="E96">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
         <v>8</v>
       </c>
       <c r="H96">
         <v>8</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
+        <v>199</v>
+      </c>
+      <c r="B97" t="s">
         <v>200</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97">
-        <v>2257515</v>
+        <v>2455519</v>
       </c>
       <c r="E97">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="F97">
         <v>0</v>
       </c>
       <c r="G97">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="H97">
-        <v>70</v>
+        <v>1</v>
+      </c>
+      <c r="I97">
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
+        <v>201</v>
+      </c>
+      <c r="B98" t="s">
         <v>202</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98">
-        <v>2257515</v>
+        <v>2056016</v>
       </c>
       <c r="E98">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
       <c r="G98">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="H98">
-        <v>53</v>
+        <v>14</v>
+      </c>
+      <c r="I98">
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
+        <v>203</v>
+      </c>
+      <c r="B99" t="s">
         <v>204</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99">
-        <v>2257516</v>
+        <v>2155516</v>
       </c>
       <c r="E99">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
       <c r="G99">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="H99">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
+        <v>205</v>
+      </c>
+      <c r="B100" t="s">
         <v>206</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100">
-        <v>2257516</v>
+        <v>2155517</v>
       </c>
       <c r="E100">
-        <v>134</v>
+        <v>89</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
       <c r="G100">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="H100">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
+        <v>207</v>
+      </c>
+      <c r="B101" t="s">
         <v>208</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101">
-        <v>2257516</v>
+        <v>2156017</v>
       </c>
       <c r="E101">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
       <c r="G101">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="H101">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
+        <v>209</v>
+      </c>
+      <c r="B102" t="s">
         <v>210</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102">
-        <v>2257516</v>
+        <v>2156516</v>
       </c>
       <c r="E102">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
       <c r="G102">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="H102">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
+        <v>211</v>
+      </c>
+      <c r="B103" t="s">
         <v>212</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103">
-        <v>2257516</v>
+        <v>2156517</v>
       </c>
       <c r="E103">
-        <v>395</v>
+        <v>4</v>
       </c>
       <c r="F103">
         <v>0</v>
       </c>
       <c r="G103">
-        <v>145</v>
+        <v>4</v>
       </c>
       <c r="H103">
-        <v>145</v>
+        <v>4</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
+        <v>213</v>
+      </c>
+      <c r="B104" t="s">
         <v>214</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104">
-        <v>2257516</v>
+        <v>2157016</v>
       </c>
       <c r="E104">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F104">
         <v>0</v>
       </c>
       <c r="G104">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H104">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
+        <v>215</v>
+      </c>
+      <c r="B105" t="s">
         <v>216</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105">
-        <v>2354019</v>
+        <v>2254518</v>
       </c>
       <c r="E105">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F105">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G105">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H105">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
+        <v>217</v>
+      </c>
+      <c r="B106" t="s">
         <v>218</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106">
-        <v>2354019</v>
+        <v>2255017</v>
       </c>
       <c r="E106">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
       <c r="G106">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H106">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
+        <v>219</v>
+      </c>
+      <c r="B107" t="s">
         <v>220</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107">
-        <v>2354019</v>
+        <v>2255517</v>
       </c>
       <c r="E107">
-        <v>231</v>
+        <v>54</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
       <c r="G107">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="H107">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
+        <v>221</v>
+      </c>
+      <c r="B108" t="s">
         <v>222</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108">
-        <v>2354517</v>
+        <v>2256017</v>
       </c>
       <c r="E108">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
       <c r="G108">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H108">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
+        <v>223</v>
+      </c>
+      <c r="B109" t="s">
         <v>224</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109">
-        <v>2354517</v>
+        <v>2256516</v>
       </c>
       <c r="E109">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
       <c r="G109">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H109">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
+        <v>225</v>
+      </c>
+      <c r="B110" t="s">
         <v>226</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110">
-        <v>2354518</v>
+        <v>2257016</v>
       </c>
       <c r="E110">
         <v>8</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
       <c r="G110">
         <v>4</v>
       </c>
       <c r="H110">
         <v>4</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
+        <v>227</v>
+      </c>
+      <c r="B111" t="s">
         <v>228</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111">
-        <v>2354518</v>
+        <v>2355517</v>
       </c>
       <c r="E111">
-        <v>164</v>
+        <v>28</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
       <c r="G111">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="H111">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
+        <v>229</v>
+      </c>
+      <c r="B112" t="s">
         <v>230</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112">
-        <v>2355017</v>
+        <v>2355518</v>
       </c>
       <c r="E112">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
       <c r="G112">
         <v>16</v>
       </c>
       <c r="H112">
         <v>16</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
+        <v>231</v>
+      </c>
+      <c r="B113" t="s">
         <v>232</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113">
-        <v>2355018</v>
+        <v>2356017</v>
       </c>
       <c r="E113">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
       <c r="G113">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H113">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
+        <v>233</v>
+      </c>
+      <c r="B114" t="s">
         <v>234</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114">
-        <v>2355018</v>
+        <v>2356517</v>
       </c>
       <c r="E114">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F114">
         <v>0</v>
       </c>
       <c r="G114">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H114">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
+        <v>235</v>
+      </c>
+      <c r="B115" t="s">
         <v>236</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115">
-        <v>2355018</v>
+        <v>3053520</v>
       </c>
       <c r="E115">
+        <v>3</v>
+      </c>
+      <c r="F115">
+        <v>0</v>
+      </c>
+      <c r="G115">
         <v>2</v>
       </c>
-      <c r="F115">
-[...4 lines deleted...]
-      </c>
       <c r="H115">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
+        <v>237</v>
+      </c>
+      <c r="B116" t="s">
         <v>238</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116">
-        <v>2355517</v>
+        <v>2657018</v>
       </c>
       <c r="E116">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
+        <v>239</v>
+      </c>
+      <c r="B117" t="s">
         <v>240</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117">
-        <v>2355517</v>
+        <v>2256018</v>
       </c>
       <c r="E117">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
       <c r="G117">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H117">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
+        <v>241</v>
+      </c>
+      <c r="B118" t="s">
         <v>242</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118">
-        <v>2355517</v>
+        <v>2154517</v>
       </c>
       <c r="E118">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
       <c r="G118">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H118">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
+        <v>243</v>
+      </c>
+      <c r="B119" t="s">
         <v>244</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119">
-        <v>2355517</v>
+        <v>2156016</v>
       </c>
       <c r="E119">
-        <v>259</v>
+        <v>4</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
       <c r="G119">
-        <v>148</v>
+        <v>4</v>
       </c>
       <c r="H119">
-        <v>148</v>
+        <v>4</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
+        <v>245</v>
+      </c>
+      <c r="B120" t="s">
         <v>246</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120">
-        <v>2355518</v>
+        <v>2255517</v>
       </c>
       <c r="E120">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
       <c r="G120">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="H120">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
+        <v>247</v>
+      </c>
+      <c r="B121" t="s">
         <v>248</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121">
-        <v>2355518</v>
+        <v>2256516</v>
       </c>
       <c r="E121">
-        <v>280</v>
+        <v>3</v>
       </c>
       <c r="F121">
         <v>0</v>
       </c>
       <c r="G121">
-        <v>142</v>
+        <v>2</v>
       </c>
       <c r="H121">
-        <v>142</v>
+        <v>2</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
+        <v>249</v>
+      </c>
+      <c r="B122" t="s">
         <v>250</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122">
-        <v>2355519</v>
+        <v>2356017</v>
       </c>
       <c r="E122">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F122">
         <v>0</v>
       </c>
       <c r="G122">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H122">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
+        <v>251</v>
+      </c>
+      <c r="B123" t="s">
         <v>252</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123">
-        <v>2355519</v>
+        <v>2456517</v>
       </c>
       <c r="E123">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F123">
         <v>0</v>
       </c>
       <c r="G123">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H123">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
+        <v>253</v>
+      </c>
+      <c r="B124" t="s">
         <v>254</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124">
-        <v>2355519</v>
+        <v>2457017</v>
       </c>
       <c r="E124">
-        <v>126</v>
+        <v>8</v>
       </c>
       <c r="F124">
         <v>0</v>
       </c>
       <c r="G124">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="H124">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
+        <v>255</v>
+      </c>
+      <c r="B125" t="s">
         <v>256</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125">
-        <v>2355520</v>
+        <v>2556518</v>
       </c>
       <c r="E125">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F125">
         <v>0</v>
       </c>
       <c r="G125">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="H125">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
+        <v>257</v>
+      </c>
+      <c r="B126" t="s">
         <v>258</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126">
-        <v>2355520</v>
+        <v>2254518</v>
       </c>
       <c r="E126">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F126">
         <v>0</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
+        <v>259</v>
+      </c>
+      <c r="B127" t="s">
         <v>260</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127">
-        <v>2355520</v>
+        <v>2454518</v>
       </c>
       <c r="E127">
-        <v>122</v>
+        <v>8</v>
       </c>
       <c r="F127">
         <v>0</v>
       </c>
       <c r="G127">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="H127">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
+        <v>261</v>
+      </c>
+      <c r="B128" t="s">
         <v>262</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128">
-        <v>2356015</v>
+        <v>2655020</v>
       </c>
       <c r="E128">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="F128">
         <v>0</v>
       </c>
       <c r="G128">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="H128">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
+        <v>263</v>
+      </c>
+      <c r="B129" t="s">
         <v>264</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129">
-        <v>2356017</v>
+        <v>2656518</v>
       </c>
       <c r="E129">
-        <v>57</v>
+        <v>1</v>
       </c>
       <c r="F129">
         <v>0</v>
       </c>
       <c r="G129">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="H129">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
+        <v>265</v>
+      </c>
+      <c r="B130" t="s">
         <v>266</v>
       </c>
-      <c r="B130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C130">
-        <v>2356017</v>
+        <v>31105015</v>
       </c>
       <c r="E130">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F130">
         <v>0</v>
       </c>
       <c r="G130">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H130">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I130">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
+        <v>267</v>
+      </c>
+      <c r="B131" t="s">
         <v>268</v>
       </c>
-      <c r="B131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131">
-        <v>2356017</v>
+        <v>2657016</v>
       </c>
       <c r="E131">
-        <v>188</v>
+        <v>2</v>
       </c>
       <c r="F131">
         <v>0</v>
       </c>
       <c r="G131">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H131">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="I131">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
+        <v>269</v>
+      </c>
+      <c r="B132" t="s">
         <v>270</v>
       </c>
-      <c r="B132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132">
-        <v>2356017</v>
+        <v>2257516</v>
       </c>
       <c r="E132">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="F132">
         <v>0</v>
       </c>
       <c r="G132">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="H132">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="I132">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
+        <v>271</v>
+      </c>
+      <c r="B133" t="s">
         <v>272</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133">
-        <v>2356018</v>
+        <v>2457516</v>
       </c>
       <c r="E133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F133">
         <v>0</v>
       </c>
       <c r="G133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I133">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
+        <v>273</v>
+      </c>
+      <c r="B134" t="s">
         <v>274</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134">
-        <v>2356018</v>
+        <v>2657516</v>
       </c>
       <c r="E134">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F134">
         <v>0</v>
       </c>
       <c r="G134">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H134">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
+        <v>275</v>
+      </c>
+      <c r="B135" t="s">
         <v>276</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135">
-        <v>2356018</v>
+        <v>2857516</v>
       </c>
       <c r="E135">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F135">
         <v>0</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
+        <v>277</v>
+      </c>
+      <c r="B136" t="s">
         <v>278</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136">
-        <v>2356516</v>
+        <v>2358516</v>
       </c>
       <c r="E136">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="F136">
         <v>0</v>
       </c>
       <c r="G136">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="H136">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
+        <v>279</v>
+      </c>
+      <c r="B137" t="s">
         <v>280</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137">
-        <v>2356517</v>
+        <v>3157516</v>
       </c>
       <c r="E137">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F137">
         <v>0</v>
       </c>
       <c r="G137">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="H137">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
+        <v>281</v>
+      </c>
+      <c r="B138" t="s">
         <v>282</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138">
-        <v>2356517</v>
+        <v>2657018</v>
       </c>
       <c r="E138">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F138">
         <v>0</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
+        <v>283</v>
+      </c>
+      <c r="B139" t="s">
         <v>284</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139">
-        <v>2356517</v>
+        <v>2656518</v>
       </c>
       <c r="E139">
-        <v>223</v>
+        <v>1</v>
       </c>
       <c r="F139">
         <v>0</v>
       </c>
       <c r="G139">
-        <v>123</v>
+        <v>1</v>
       </c>
       <c r="H139">
-        <v>123</v>
+        <v>1</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
+        <v>285</v>
+      </c>
+      <c r="B140" t="s">
         <v>286</v>
       </c>
-      <c r="B140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140">
-        <v>2356518</v>
+        <v>2957017</v>
       </c>
       <c r="E140">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F140">
         <v>0</v>
       </c>
       <c r="G140">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H140">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
+        <v>287</v>
+      </c>
+      <c r="B141" t="s">
         <v>288</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141">
-        <v>2356518</v>
+        <v>2957516</v>
       </c>
       <c r="E141">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F141">
         <v>0</v>
       </c>
       <c r="G141">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H141">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
+        <v>289</v>
+      </c>
+      <c r="B142" t="s">
         <v>290</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142">
-        <v>2356518</v>
+        <v>2656018</v>
       </c>
       <c r="E142">
-        <v>94</v>
+        <v>2</v>
       </c>
       <c r="F142">
         <v>0</v>
       </c>
       <c r="G142">
-        <v>94</v>
+        <v>2</v>
       </c>
       <c r="H142">
-        <v>94</v>
+        <v>2</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
+        <v>291</v>
+      </c>
+      <c r="B143" t="s">
         <v>292</v>
       </c>
-      <c r="B143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143">
-        <v>2356518</v>
+        <v>2657015</v>
       </c>
       <c r="E143">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="F143">
         <v>0</v>
       </c>
       <c r="G143">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H143">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I143">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
+        <v>293</v>
+      </c>
+      <c r="B144" t="s">
         <v>294</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144">
-        <v>2356518</v>
+        <v>2657515</v>
       </c>
       <c r="E144">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="F144">
         <v>0</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
+        <v>295</v>
+      </c>
+      <c r="B145" t="s">
         <v>296</v>
       </c>
-      <c r="B145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145">
-        <v>2357015</v>
+        <v>2357516</v>
       </c>
       <c r="E145">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F145">
         <v>0</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
+        <v>297</v>
+      </c>
+      <c r="B146" t="s">
         <v>298</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146">
-        <v>2357016</v>
+        <v>2255017</v>
       </c>
       <c r="E146">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F146">
         <v>0</v>
       </c>
       <c r="G146">
         <v>4</v>
       </c>
       <c r="H146">
         <v>4</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
+        <v>299</v>
+      </c>
+      <c r="B147" t="s">
         <v>300</v>
       </c>
-      <c r="B147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C147">
-        <v>2357016</v>
+        <v>2455518</v>
       </c>
       <c r="E147">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="F147">
         <v>0</v>
       </c>
       <c r="G147">
         <v>4</v>
       </c>
       <c r="H147">
         <v>4</v>
       </c>
       <c r="I147">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
+        <v>301</v>
+      </c>
+      <c r="B148" t="s">
         <v>302</v>
       </c>
-      <c r="B148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C148">
-        <v>2357016</v>
+        <v>2356018</v>
       </c>
       <c r="E148">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F148">
         <v>0</v>
       </c>
       <c r="G148">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H148">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I148">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
+        <v>303</v>
+      </c>
+      <c r="B149" t="s">
         <v>304</v>
       </c>
-      <c r="B149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C149">
-        <v>2357515</v>
+        <v>2456018</v>
       </c>
       <c r="E149">
         <v>8</v>
       </c>
       <c r="F149">
         <v>0</v>
       </c>
       <c r="G149">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H149">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I149">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
+        <v>305</v>
+      </c>
+      <c r="B150" t="s">
         <v>306</v>
       </c>
-      <c r="B150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150">
-        <v>2357515</v>
+        <v>2355018</v>
       </c>
       <c r="E150">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F150">
         <v>0</v>
       </c>
       <c r="G150">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H150">
-        <v>22</v>
+        <v>16</v>
+      </c>
+      <c r="I150">
+        <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
+        <v>307</v>
+      </c>
+      <c r="B151" t="s">
         <v>308</v>
       </c>
-      <c r="B151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151">
-        <v>2357516</v>
+        <v>2356518</v>
       </c>
       <c r="E151">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="F151">
         <v>0</v>
       </c>
       <c r="G151">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H151">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I151">
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
+        <v>309</v>
+      </c>
+      <c r="B152" t="s">
         <v>310</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152">
-        <v>2358017</v>
+        <v>2355519</v>
       </c>
       <c r="E152">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="F152">
         <v>0</v>
       </c>
       <c r="G152">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H152">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I152">
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
+        <v>311</v>
+      </c>
+      <c r="B153" t="s">
         <v>312</v>
       </c>
-      <c r="B153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C153">
-        <v>2358017</v>
+        <v>2255018</v>
       </c>
       <c r="E153">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="F153">
         <v>0</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153">
         <v>0</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
+        <v>313</v>
+      </c>
+      <c r="B154" t="s">
         <v>314</v>
       </c>
-      <c r="B154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154">
-        <v>2358516</v>
+        <v>2255518</v>
       </c>
       <c r="E154">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F154">
         <v>0</v>
       </c>
       <c r="G154">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H154">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
+        <v>315</v>
+      </c>
+      <c r="B155" t="s">
         <v>316</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155">
-        <v>2358516</v>
+        <v>2656518</v>
       </c>
       <c r="E155">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F155">
         <v>0</v>
       </c>
       <c r="G155">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H155">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I155">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
+        <v>317</v>
+      </c>
+      <c r="B156" t="s">
         <v>318</v>
       </c>
-      <c r="B156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C156">
-        <v>2358516</v>
+        <v>2555020</v>
       </c>
       <c r="E156">
-        <v>67</v>
+        <v>4</v>
       </c>
       <c r="F156">
         <v>0</v>
       </c>
       <c r="G156">
-        <v>66</v>
+        <v>4</v>
       </c>
       <c r="H156">
-        <v>66</v>
+        <v>4</v>
       </c>
       <c r="I156">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
+        <v>319</v>
+      </c>
+      <c r="B157" t="s">
         <v>320</v>
       </c>
-      <c r="B157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C157">
-        <v>2358516</v>
+        <v>2155518</v>
       </c>
       <c r="E157">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F157">
         <v>0</v>
       </c>
       <c r="G157">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H157">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="I157">
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
+        <v>321</v>
+      </c>
+      <c r="B158" t="s">
         <v>322</v>
       </c>
-      <c r="B158" t="s">
-[...3 lines deleted...]
-        <v>324</v>
+      <c r="C158">
+        <v>2657017</v>
       </c>
       <c r="E158">
-        <v>449</v>
+        <v>1</v>
       </c>
       <c r="F158">
         <v>0</v>
       </c>
       <c r="G158">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="H158">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B159" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="C159" t="s">
         <v>324</v>
       </c>
+      <c r="C159">
+        <v>2857017</v>
+      </c>
       <c r="E159">
-        <v>172</v>
+        <v>22</v>
       </c>
       <c r="F159">
         <v>0</v>
       </c>
       <c r="G159">
-        <v>109</v>
+        <v>5</v>
       </c>
       <c r="H159">
-        <v>109</v>
+        <v>5</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B160" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C160">
-        <v>2454019</v>
+        <v>33125015</v>
       </c>
       <c r="E160">
-        <v>127</v>
+        <v>8</v>
       </c>
       <c r="F160">
         <v>0</v>
       </c>
       <c r="G160">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H160">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I160">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B161" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C161">
-        <v>2454518</v>
+        <v>35125017</v>
       </c>
       <c r="E161">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F161">
         <v>0</v>
       </c>
       <c r="G161">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H161">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B162" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C162">
-        <v>2454518</v>
+        <v>35125020</v>
       </c>
       <c r="E162">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="F162">
         <v>0</v>
       </c>
       <c r="G162">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H162">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B163" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C163">
-        <v>2455016</v>
+        <v>2656018</v>
       </c>
       <c r="E163">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F163">
         <v>0</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B164" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C164">
         <v>2455020</v>
       </c>
       <c r="E164">
         <v>8</v>
       </c>
       <c r="F164">
         <v>0</v>
       </c>
       <c r="G164">
         <v>8</v>
       </c>
       <c r="H164">
         <v>8</v>
       </c>
       <c r="I164">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B165" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C165">
-        <v>2455020</v>
+        <v>2355520</v>
       </c>
       <c r="E165">
+        <v>12</v>
+      </c>
+      <c r="F165">
+        <v>0</v>
+      </c>
+      <c r="G165">
         <v>8</v>
       </c>
-      <c r="F165">
-[...4 lines deleted...]
-      </c>
       <c r="H165">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B166" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C166">
-        <v>2455518</v>
+        <v>2757018</v>
       </c>
       <c r="E166">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F166">
         <v>0</v>
       </c>
       <c r="G166">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H166">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I166">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B167" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C167">
-        <v>2455518</v>
+        <v>2756520</v>
       </c>
       <c r="E167">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F167">
         <v>0</v>
       </c>
       <c r="G167">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H167">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B168" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C168">
-        <v>2455519</v>
+        <v>2756518</v>
       </c>
       <c r="E168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F168">
         <v>0</v>
       </c>
       <c r="G168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H168">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B169" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C169">
-        <v>2455519</v>
+        <v>35125020</v>
       </c>
       <c r="E169">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F169">
         <v>0</v>
       </c>
       <c r="G169">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H169">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B170" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C170">
-        <v>2455519</v>
+        <v>2657017</v>
       </c>
       <c r="E170">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F170">
         <v>0</v>
       </c>
       <c r="G170">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H170">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I170">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B171" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C171">
-        <v>2456018</v>
+        <v>2756020</v>
       </c>
       <c r="E171">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F171">
         <v>0</v>
       </c>
       <c r="G171">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H171">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I171">
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B172" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C172">
-        <v>2456018</v>
+        <v>2657016</v>
       </c>
       <c r="E172">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F172">
         <v>0</v>
       </c>
       <c r="G172">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H172">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I172">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B173" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C173">
-        <v>2456018</v>
+        <v>2755520</v>
       </c>
       <c r="E173">
-        <v>492</v>
+        <v>9</v>
       </c>
       <c r="F173">
         <v>0</v>
       </c>
       <c r="G173">
-        <v>242</v>
+        <v>4</v>
       </c>
       <c r="H173">
-        <v>242</v>
+        <v>4</v>
       </c>
       <c r="I173">
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B174" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C174">
-        <v>2456517</v>
+        <v>2656518</v>
       </c>
       <c r="E174">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F174">
         <v>0</v>
       </c>
       <c r="G174">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H174">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I174">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B175" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C175">
-        <v>2456517</v>
+        <v>2057016</v>
       </c>
       <c r="E175">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F175">
         <v>0</v>
       </c>
       <c r="G175">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H175">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I175">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B176" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C176">
-        <v>2456517</v>
+        <v>2155517</v>
       </c>
       <c r="E176">
-        <v>147</v>
+        <v>4</v>
       </c>
       <c r="F176">
         <v>0</v>
       </c>
       <c r="G176">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="H176">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="I176">
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B177" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C177">
-        <v>2457016</v>
+        <v>2255017</v>
       </c>
       <c r="E177">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="F177">
         <v>0</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177">
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="B178" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C178">
-        <v>2457016</v>
+        <v>2157016</v>
       </c>
       <c r="E178">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F178">
         <v>0</v>
       </c>
       <c r="G178">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H178">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="I178">
+        <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B179" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C179">
-        <v>2457017</v>
+        <v>2355018</v>
       </c>
       <c r="E179">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F179">
         <v>0</v>
       </c>
       <c r="G179">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="H179">
-        <v>19</v>
+        <v>1</v>
+      </c>
+      <c r="I179">
+        <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B180" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C180">
-        <v>2457017</v>
+        <v>2354019</v>
       </c>
       <c r="E180">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F180">
         <v>0</v>
       </c>
       <c r="G180">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H180">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="B181" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C181">
-        <v>2457017</v>
+        <v>2255517</v>
       </c>
       <c r="E181">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F181">
         <v>0</v>
       </c>
       <c r="G181">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H181">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I181">
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B182" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C182">
-        <v>2457017</v>
+        <v>2256017</v>
       </c>
       <c r="E182">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F182">
         <v>0</v>
       </c>
       <c r="G182">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H182">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B183" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C183">
-        <v>2457017</v>
+        <v>2256517</v>
       </c>
       <c r="E183">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="F183">
         <v>0</v>
       </c>
       <c r="G183">
-        <v>123</v>
+        <v>2</v>
       </c>
       <c r="H183">
-        <v>123</v>
+        <v>2</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B184" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C184">
-        <v>2457017</v>
+        <v>2355517</v>
       </c>
       <c r="E184">
-        <v>250</v>
+        <v>3</v>
       </c>
       <c r="F184">
         <v>0</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184">
         <v>0</v>
       </c>
       <c r="I184">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B185" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C185">
-        <v>24570195</v>
+        <v>2356517</v>
       </c>
       <c r="E185">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F185">
         <v>0</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185">
         <v>0</v>
       </c>
       <c r="I185">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B186" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C186">
-        <v>2457516</v>
+        <v>2456517</v>
       </c>
       <c r="E186">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F186">
         <v>0</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186">
         <v>0</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="B187" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C187">
-        <v>2457516</v>
+        <v>2155518</v>
       </c>
       <c r="E187">
-        <v>131</v>
+        <v>3</v>
       </c>
       <c r="F187">
         <v>0</v>
       </c>
       <c r="G187">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H187">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I187">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B188" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C188">
-        <v>2457516</v>
+        <v>2256018</v>
       </c>
       <c r="E188">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F188">
         <v>0</v>
       </c>
       <c r="G188">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H188">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I188">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B189" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="C189">
-        <v>2457516</v>
+        <v>2356018</v>
       </c>
       <c r="E189">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="F189">
         <v>0</v>
       </c>
       <c r="G189">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H189">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I189">
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B190" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C190">
-        <v>2457516</v>
+        <v>2456018</v>
       </c>
       <c r="E190">
-        <v>103</v>
+        <v>3</v>
       </c>
       <c r="F190">
         <v>0</v>
       </c>
       <c r="G190">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H190">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I190">
-        <v>94</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="B191" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C191">
-        <v>2457517</v>
+        <v>2355520</v>
       </c>
       <c r="E191">
-        <v>97</v>
+        <v>2</v>
       </c>
       <c r="F191">
         <v>0</v>
       </c>
       <c r="G191">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="H191">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="I191">
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B192" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="C192">
-        <v>2457517</v>
+        <v>2455020</v>
       </c>
       <c r="E192">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F192">
         <v>0</v>
       </c>
       <c r="G192">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H192">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I192">
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="B193" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C193">
-        <v>2554017</v>
+        <v>2255519</v>
       </c>
       <c r="E193">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F193">
         <v>0</v>
       </c>
       <c r="G193">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H193">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I193">
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B194" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C194">
-        <v>2555020</v>
+        <v>2755520</v>
       </c>
       <c r="E194">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F194">
         <v>0</v>
       </c>
       <c r="G194">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H194">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B195" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C195">
-        <v>2555520</v>
+        <v>2257516</v>
       </c>
       <c r="E195">
-        <v>148</v>
+        <v>4</v>
       </c>
       <c r="F195">
         <v>0</v>
       </c>
       <c r="G195">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="H195">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="I195">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B196" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="C196">
-        <v>2556015</v>
+        <v>2457516</v>
       </c>
       <c r="E196">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="F196">
         <v>0</v>
       </c>
       <c r="G196">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H196">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I196">
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B197" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C197">
-        <v>2556019</v>
+        <v>2457517</v>
       </c>
       <c r="E197">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F197">
         <v>0</v>
       </c>
       <c r="G197">
         <v>2</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
       <c r="I197">
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B198" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C198">
-        <v>2556019</v>
+        <v>2358017</v>
       </c>
       <c r="E198">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="F198">
         <v>0</v>
       </c>
       <c r="G198">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H198">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I198">
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="B199" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C199">
-        <v>2556518</v>
+        <v>2657018</v>
       </c>
       <c r="E199">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F199">
         <v>0</v>
       </c>
       <c r="G199">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="H199">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="I199">
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="B200" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C200">
-        <v>2556518</v>
+        <v>2855520</v>
       </c>
       <c r="E200">
-        <v>190</v>
+        <v>7</v>
       </c>
       <c r="F200">
         <v>0</v>
       </c>
       <c r="G200">
-        <v>98</v>
+        <v>2</v>
       </c>
       <c r="H200">
-        <v>98</v>
+        <v>2</v>
       </c>
       <c r="I200">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B201" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C201">
-        <v>2557015</v>
+        <v>2557018</v>
       </c>
       <c r="E201">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F201">
         <v>0</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201">
         <v>0</v>
       </c>
       <c r="I201">
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B202" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C202">
-        <v>2557018</v>
+        <v>2655020</v>
       </c>
       <c r="E202">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F202">
         <v>0</v>
       </c>
       <c r="G202">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H202">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I202">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B203" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C203">
-        <v>2558017</v>
+        <v>2656018</v>
       </c>
       <c r="E203">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F203">
         <v>0</v>
       </c>
       <c r="G203">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H203">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I203">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B204" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>414</v>
+      </c>
+      <c r="C204">
+        <v>2655020</v>
       </c>
       <c r="E204">
-        <v>172</v>
+        <v>217</v>
       </c>
       <c r="F204">
         <v>0</v>
       </c>
       <c r="G204">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="H204">
-        <v>44</v>
+        <v>77</v>
       </c>
       <c r="I204">
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B205" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>2655020</v>
+        <v>416</v>
+      </c>
+      <c r="C205" t="s">
+        <v>417</v>
       </c>
       <c r="E205">
-        <v>1</v>
+        <v>449</v>
       </c>
       <c r="F205">
         <v>0</v>
       </c>
       <c r="G205">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="H205">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="I205">
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B206" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>2655020</v>
+        <v>419</v>
+      </c>
+      <c r="C206" t="s">
+        <v>417</v>
       </c>
       <c r="E206">
-        <v>14</v>
+        <v>172</v>
       </c>
       <c r="F206">
         <v>0</v>
       </c>
       <c r="G206">
-        <v>4</v>
+        <v>109</v>
       </c>
       <c r="H206">
-        <v>4</v>
+        <v>109</v>
       </c>
       <c r="I206">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B207" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C207">
-        <v>2655020</v>
+        <v>2356517</v>
       </c>
       <c r="E207">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="F207">
         <v>0</v>
       </c>
       <c r="G207">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="H207">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="I207">
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B208" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C208">
-        <v>2656018</v>
+        <v>2756020</v>
       </c>
       <c r="E208">
-        <v>2</v>
+        <v>203</v>
       </c>
       <c r="F208">
         <v>0</v>
       </c>
       <c r="G208">
-        <v>2</v>
+        <v>119</v>
       </c>
       <c r="H208">
-        <v>2</v>
+        <v>119</v>
       </c>
       <c r="I208">
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B209" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C209">
-        <v>2656018</v>
+        <v>2456018</v>
       </c>
       <c r="E209">
-        <v>4</v>
+        <v>492</v>
       </c>
       <c r="F209">
         <v>0</v>
       </c>
       <c r="G209">
-        <v>0</v>
+        <v>242</v>
       </c>
       <c r="H209">
-        <v>0</v>
+        <v>242</v>
       </c>
       <c r="I209">
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B210" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C210">
-        <v>2656018</v>
+        <v>2156516</v>
       </c>
       <c r="E210">
-        <v>1</v>
+        <v>98</v>
       </c>
       <c r="F210">
         <v>0</v>
       </c>
       <c r="G210">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="H210">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="I210">
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B211" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C211">
-        <v>2656018</v>
+        <v>2355517</v>
       </c>
       <c r="E211">
-        <v>113</v>
+        <v>259</v>
       </c>
       <c r="F211">
         <v>0</v>
       </c>
       <c r="G211">
-        <v>45</v>
+        <v>148</v>
       </c>
       <c r="H211">
-        <v>45</v>
+        <v>148</v>
       </c>
       <c r="I211">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B212" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C212">
-        <v>2656018</v>
+        <v>2156017</v>
       </c>
       <c r="E212">
-        <v>4</v>
+        <v>121</v>
       </c>
       <c r="F212">
         <v>0</v>
       </c>
       <c r="G212">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="H212">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="I212">
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B213" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C213">
-        <v>2656018</v>
+        <v>2255518</v>
       </c>
       <c r="E213">
-        <v>1</v>
+        <v>500</v>
       </c>
       <c r="F213">
         <v>0</v>
       </c>
       <c r="G213">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="H213">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="I213">
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B214" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C214">
-        <v>2656018</v>
+        <v>2256018</v>
       </c>
       <c r="E214">
-        <v>1</v>
+        <v>462</v>
       </c>
       <c r="F214">
         <v>0</v>
       </c>
       <c r="G214">
-        <v>1</v>
+        <v>212</v>
       </c>
       <c r="H214">
-        <v>1</v>
+        <v>212</v>
+      </c>
+      <c r="I214">
+        <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B215" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C215">
-        <v>2656518</v>
+        <v>2555520</v>
       </c>
       <c r="E215">
-        <v>1</v>
+        <v>148</v>
       </c>
       <c r="F215">
         <v>0</v>
       </c>
       <c r="G215">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="H215">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="I215">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B216" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C216">
-        <v>2656518</v>
+        <v>2556019</v>
       </c>
       <c r="E216">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F216">
         <v>0</v>
       </c>
       <c r="G216">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H216">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I216">
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B217" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="C217">
-        <v>2656518</v>
+        <v>2356017</v>
       </c>
       <c r="E217">
-        <v>3</v>
+        <v>188</v>
       </c>
       <c r="F217">
         <v>0</v>
       </c>
       <c r="G217">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="H217">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="I217">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B218" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="C218">
-        <v>2656518</v>
+        <v>2155518</v>
       </c>
       <c r="E218">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="F218">
         <v>0</v>
       </c>
       <c r="G218">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="H218">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="I218">
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="B219" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="C219">
-        <v>2656518</v>
+        <v>2755520</v>
       </c>
       <c r="E219">
-        <v>125</v>
+        <v>352</v>
       </c>
       <c r="F219">
         <v>0</v>
       </c>
       <c r="G219">
-        <v>81</v>
+        <v>170</v>
       </c>
       <c r="H219">
-        <v>81</v>
+        <v>170</v>
       </c>
       <c r="I219">
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="B220" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="C220">
-        <v>2657015</v>
+        <v>2455519</v>
       </c>
       <c r="E220">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F220">
         <v>0</v>
       </c>
       <c r="G220">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H220">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B221" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C221">
-        <v>2657016</v>
+        <v>2157016</v>
       </c>
       <c r="E221">
-        <v>2</v>
+        <v>173</v>
       </c>
       <c r="F221">
         <v>0</v>
       </c>
       <c r="G221">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="H221">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="I221">
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B222" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C222">
-        <v>2657016</v>
+        <v>2356518</v>
       </c>
       <c r="E222">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="F222">
         <v>0</v>
       </c>
       <c r="G222">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="H222">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="I222">
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="B223" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C223">
-        <v>2657016</v>
+        <v>2355518</v>
       </c>
       <c r="E223">
-        <v>79</v>
+        <v>280</v>
       </c>
       <c r="F223">
         <v>0</v>
       </c>
       <c r="G223">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="H223">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="I223">
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
+        <v>454</v>
+      </c>
+      <c r="B224" t="s">
+        <v>455</v>
+      </c>
+      <c r="C224" t="s">
         <v>456</v>
       </c>
-      <c r="B224" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E224">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="F224">
         <v>0</v>
       </c>
       <c r="G224">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="H224">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="I224">
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
+        <v>457</v>
+      </c>
+      <c r="B225" t="s">
         <v>458</v>
       </c>
-      <c r="B225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C225">
-        <v>2657017</v>
+        <v>2854522</v>
       </c>
       <c r="E225">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F225">
         <v>0</v>
       </c>
       <c r="G225">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H225">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I225">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
+        <v>459</v>
+      </c>
+      <c r="B226" t="s">
         <v>460</v>
       </c>
-      <c r="B226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C226">
-        <v>2657017</v>
+        <v>2355520</v>
       </c>
       <c r="E226">
-        <v>1</v>
+        <v>122</v>
       </c>
       <c r="F226">
         <v>0</v>
       </c>
       <c r="G226">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="H226">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="I226">
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
+        <v>461</v>
+      </c>
+      <c r="B227" t="s">
         <v>462</v>
       </c>
-      <c r="B227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C227">
-        <v>2657017</v>
+        <v>2256017</v>
       </c>
       <c r="E227">
-        <v>29</v>
+        <v>442</v>
       </c>
       <c r="F227">
         <v>0</v>
       </c>
       <c r="G227">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="H227">
-        <v>8</v>
+        <v>192</v>
       </c>
       <c r="I227">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
+        <v>463</v>
+      </c>
+      <c r="B228" t="s">
         <v>464</v>
       </c>
-      <c r="B228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C228">
-        <v>2657017</v>
+        <v>2357016</v>
       </c>
       <c r="E228">
-        <v>156</v>
+        <v>60</v>
       </c>
       <c r="F228">
         <v>0</v>
       </c>
       <c r="G228">
-        <v>53</v>
+        <v>4</v>
       </c>
       <c r="H228">
-        <v>53</v>
+        <v>4</v>
       </c>
       <c r="I228">
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
+        <v>465</v>
+      </c>
+      <c r="B229" t="s">
         <v>466</v>
       </c>
-      <c r="B229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C229">
-        <v>2657017</v>
+        <v>2657016</v>
       </c>
       <c r="E229">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="F229">
         <v>0</v>
       </c>
       <c r="G229">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="H229">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="I229">
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
+        <v>467</v>
+      </c>
+      <c r="B230" t="s">
         <v>468</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230">
-        <v>2657018</v>
+        <v>2456517</v>
       </c>
       <c r="E230">
-        <v>1</v>
+        <v>147</v>
       </c>
       <c r="F230">
         <v>0</v>
       </c>
       <c r="G230">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="H230">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="I230">
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
+        <v>469</v>
+      </c>
+      <c r="B231" t="s">
         <v>470</v>
       </c>
-      <c r="B231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C231">
-        <v>2657018</v>
+        <v>2457017</v>
       </c>
       <c r="E231">
-        <v>1</v>
+        <v>181</v>
       </c>
       <c r="F231">
         <v>0</v>
       </c>
       <c r="G231">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="H231">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="I231">
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
+        <v>471</v>
+      </c>
+      <c r="B232" t="s">
         <v>472</v>
       </c>
-      <c r="B232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232">
-        <v>2657018</v>
+        <v>2657017</v>
       </c>
       <c r="E232">
-        <v>13</v>
+        <v>156</v>
       </c>
       <c r="F232">
         <v>0</v>
       </c>
       <c r="G232">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="H232">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c r="I232">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
+        <v>473</v>
+      </c>
+      <c r="B233" t="s">
         <v>474</v>
       </c>
-      <c r="B233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233">
-        <v>2657515</v>
+        <v>2656018</v>
       </c>
       <c r="E233">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="F233">
         <v>0</v>
       </c>
       <c r="G233">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="H233">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="I233">
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
+        <v>475</v>
+      </c>
+      <c r="B234" t="s">
         <v>476</v>
       </c>
-      <c r="B234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234">
-        <v>2657516</v>
+        <v>2656518</v>
       </c>
       <c r="E234">
-        <v>2</v>
+        <v>125</v>
       </c>
       <c r="F234">
         <v>0</v>
       </c>
       <c r="G234">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="H234">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="I234">
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" t="s">
+        <v>477</v>
+      </c>
+      <c r="B235" t="s">
         <v>478</v>
       </c>
-      <c r="B235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C235">
-        <v>2657516</v>
+        <v>2756518</v>
       </c>
       <c r="E235">
-        <v>4</v>
+        <v>133</v>
       </c>
       <c r="F235">
         <v>0</v>
       </c>
       <c r="G235">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="H235">
-        <v>4</v>
+        <v>93</v>
+      </c>
+      <c r="I235">
+        <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" t="s">
+        <v>479</v>
+      </c>
+      <c r="B236" t="s">
         <v>480</v>
       </c>
-      <c r="B236" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C236">
-        <v>2755520</v>
+        <v>2156517</v>
       </c>
       <c r="E236">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="F236">
         <v>0</v>
       </c>
       <c r="G236">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="H236">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="I236">
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" t="s">
+        <v>481</v>
+      </c>
+      <c r="B237" t="s">
         <v>482</v>
       </c>
-      <c r="B237" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C237">
-        <v>2755520</v>
+        <v>1856015</v>
       </c>
       <c r="E237">
-        <v>3</v>
+        <v>156</v>
       </c>
       <c r="F237">
         <v>0</v>
       </c>
       <c r="G237">
-        <v>3</v>
+        <v>65</v>
       </c>
       <c r="H237">
-        <v>3</v>
+        <v>65</v>
       </c>
       <c r="I237">
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" t="s">
+        <v>483</v>
+      </c>
+      <c r="B238" t="s">
         <v>484</v>
       </c>
-      <c r="B238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C238">
-        <v>2755520</v>
+        <v>1856515</v>
       </c>
       <c r="E238">
-        <v>352</v>
+        <v>90</v>
       </c>
       <c r="F238">
         <v>0</v>
       </c>
       <c r="G238">
-        <v>170</v>
+        <v>72</v>
       </c>
       <c r="H238">
-        <v>170</v>
+        <v>72</v>
       </c>
       <c r="I238">
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" t="s">
+        <v>485</v>
+      </c>
+      <c r="B239" t="s">
         <v>486</v>
       </c>
-      <c r="B239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C239">
-        <v>2755520</v>
+        <v>1956015</v>
       </c>
       <c r="E239">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F239">
         <v>0</v>
       </c>
       <c r="G239">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H239">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I239">
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" t="s">
+        <v>487</v>
+      </c>
+      <c r="B240" t="s">
         <v>488</v>
       </c>
-      <c r="B240" t="s">
+      <c r="C240" t="s">
         <v>489</v>
       </c>
-      <c r="C240">
-[...1 lines deleted...]
-      </c>
       <c r="E240">
-        <v>26</v>
+        <v>189</v>
       </c>
       <c r="F240">
         <v>0</v>
       </c>
       <c r="G240">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="H240">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="I240">
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" t="s">
         <v>490</v>
       </c>
       <c r="B241" t="s">
         <v>491</v>
       </c>
       <c r="C241">
-        <v>2756020</v>
+        <v>2154517</v>
       </c>
       <c r="E241">
-        <v>15</v>
+        <v>340</v>
       </c>
       <c r="F241">
         <v>0</v>
       </c>
       <c r="G241">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="H241">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="I241">
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" t="s">
         <v>492</v>
       </c>
       <c r="B242" t="s">
         <v>493</v>
       </c>
       <c r="C242">
-        <v>2756020</v>
+        <v>2155017</v>
       </c>
       <c r="E242">
-        <v>17</v>
+        <v>186</v>
       </c>
       <c r="F242">
         <v>0</v>
       </c>
       <c r="G242">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="H242">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="I242">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" t="s">
         <v>494</v>
       </c>
       <c r="B243" t="s">
         <v>495</v>
       </c>
       <c r="C243">
-        <v>2756020</v>
+        <v>2254518</v>
       </c>
       <c r="E243">
-        <v>203</v>
+        <v>120</v>
       </c>
       <c r="F243">
         <v>0</v>
       </c>
       <c r="G243">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="H243">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="I243">
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" t="s">
         <v>496</v>
       </c>
       <c r="B244" t="s">
         <v>497</v>
       </c>
       <c r="C244">
-        <v>2756020</v>
+        <v>2255017</v>
       </c>
       <c r="E244">
-        <v>1</v>
+        <v>265</v>
       </c>
       <c r="F244">
         <v>0</v>
       </c>
       <c r="G244">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="H244">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="I244">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" t="s">
         <v>498</v>
       </c>
       <c r="B245" t="s">
         <v>499</v>
       </c>
       <c r="C245">
-        <v>2756518</v>
+        <v>2354019</v>
       </c>
       <c r="E245">
-        <v>11</v>
+        <v>231</v>
       </c>
       <c r="F245">
         <v>0</v>
       </c>
       <c r="G245">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="H245">
-        <v>0</v>
+        <v>102</v>
       </c>
       <c r="I245">
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" t="s">
         <v>500</v>
       </c>
       <c r="B246" t="s">
         <v>501</v>
       </c>
       <c r="C246">
-        <v>2756518</v>
+        <v>2354518</v>
       </c>
       <c r="E246">
-        <v>1</v>
+        <v>164</v>
       </c>
       <c r="F246">
         <v>0</v>
       </c>
       <c r="G246">
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="H246">
-        <v>1</v>
+        <v>63</v>
       </c>
       <c r="I246">
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" t="s">
         <v>502</v>
       </c>
       <c r="B247" t="s">
         <v>503</v>
       </c>
       <c r="C247">
-        <v>2756518</v>
+        <v>2355017</v>
       </c>
       <c r="E247">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="F247">
         <v>0</v>
       </c>
       <c r="G247">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="H247">
-        <v>93</v>
+        <v>16</v>
       </c>
       <c r="I247">
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" t="s">
         <v>504</v>
       </c>
       <c r="B248" t="s">
         <v>505</v>
       </c>
       <c r="C248">
-        <v>2756518</v>
+        <v>2056515</v>
       </c>
       <c r="E248">
-        <v>16</v>
+        <v>156</v>
       </c>
       <c r="F248">
         <v>0</v>
       </c>
       <c r="G248">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="H248">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="I248">
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" t="s">
         <v>506</v>
       </c>
       <c r="B249" t="s">
         <v>507</v>
       </c>
       <c r="C249">
-        <v>2756520</v>
+        <v>2056516</v>
       </c>
       <c r="E249">
-        <v>5</v>
+        <v>364</v>
       </c>
       <c r="F249">
         <v>0</v>
       </c>
       <c r="G249">
-        <v>5</v>
+        <v>114</v>
       </c>
       <c r="H249">
-        <v>5</v>
+        <v>114</v>
       </c>
       <c r="I249">
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" t="s">
         <v>508</v>
       </c>
       <c r="B250" t="s">
         <v>509</v>
       </c>
       <c r="C250">
-        <v>2756520</v>
+        <v>2454518</v>
       </c>
       <c r="E250">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="F250">
         <v>0</v>
       </c>
       <c r="G250">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H250">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I250">
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" t="s">
         <v>510</v>
       </c>
       <c r="B251" t="s">
         <v>511</v>
       </c>
       <c r="C251">
-        <v>2756520</v>
+        <v>2356516</v>
       </c>
       <c r="E251">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="F251">
         <v>0</v>
       </c>
       <c r="G251">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H251">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="I251">
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" t="s">
         <v>512</v>
       </c>
       <c r="B252" t="s">
         <v>513</v>
       </c>
       <c r="C252">
-        <v>2756520</v>
+        <v>35125018</v>
       </c>
       <c r="E252">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F252">
         <v>0</v>
       </c>
       <c r="G252">
         <v>0</v>
       </c>
       <c r="H252">
         <v>0</v>
       </c>
       <c r="I252">
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" t="s">
         <v>514</v>
       </c>
       <c r="B253" t="s">
         <v>515</v>
       </c>
       <c r="C253">
-        <v>2756520</v>
+        <v>2257516</v>
       </c>
       <c r="E253">
-        <v>3</v>
+        <v>395</v>
       </c>
       <c r="F253">
         <v>0</v>
       </c>
       <c r="G253">
-        <v>1</v>
+        <v>145</v>
       </c>
       <c r="H253">
-        <v>1</v>
+        <v>145</v>
       </c>
       <c r="I253">
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" t="s">
         <v>516</v>
       </c>
       <c r="B254" t="s">
         <v>517</v>
       </c>
       <c r="C254">
-        <v>2757017</v>
+        <v>2457016</v>
       </c>
       <c r="E254">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F254">
         <v>0</v>
       </c>
       <c r="G254">
         <v>0</v>
       </c>
       <c r="H254">
         <v>0</v>
       </c>
       <c r="I254">
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" t="s">
         <v>518</v>
       </c>
       <c r="B255" t="s">
         <v>519</v>
       </c>
       <c r="C255">
-        <v>2757018</v>
+        <v>2457017</v>
       </c>
       <c r="E255">
-        <v>9</v>
+        <v>250</v>
       </c>
       <c r="F255">
         <v>0</v>
       </c>
       <c r="G255">
         <v>0</v>
       </c>
       <c r="H255">
         <v>0</v>
       </c>
       <c r="I255">
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" t="s">
         <v>520</v>
       </c>
       <c r="B256" t="s">
         <v>521</v>
       </c>
       <c r="C256">
-        <v>2757018</v>
+        <v>2756520</v>
       </c>
       <c r="E256">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F256">
         <v>0</v>
       </c>
       <c r="G256">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H256">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I256">
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" t="s">
         <v>522</v>
       </c>
       <c r="B257" t="s">
         <v>523</v>
       </c>
       <c r="C257">
-        <v>2757018</v>
+        <v>3157017</v>
       </c>
       <c r="E257">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F257">
         <v>0</v>
       </c>
       <c r="G257">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H257">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I257">
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" t="s">
         <v>524</v>
       </c>
       <c r="B258" t="s">
         <v>525</v>
       </c>
       <c r="C258">
-        <v>2757018</v>
+        <v>1253520</v>
       </c>
       <c r="E258">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F258">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G258">
         <v>0</v>
       </c>
       <c r="H258">
+        <v>0</v>
+      </c>
+      <c r="I258">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" t="s">
         <v>526</v>
       </c>
       <c r="B259" t="s">
         <v>527</v>
       </c>
       <c r="C259">
-        <v>2757018</v>
+        <v>2756020</v>
       </c>
       <c r="E259">
-        <v>113</v>
+        <v>1</v>
       </c>
       <c r="F259">
         <v>0</v>
       </c>
       <c r="G259">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="H259">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="I259">
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" t="s">
         <v>528</v>
       </c>
       <c r="B260" t="s">
         <v>529</v>
       </c>
       <c r="C260">
-        <v>27570225</v>
+        <v>2357016</v>
       </c>
       <c r="E260">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F260">
         <v>0</v>
       </c>
       <c r="G260">
         <v>0</v>
       </c>
       <c r="H260">
         <v>0</v>
       </c>
       <c r="I260">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" t="s">
         <v>530</v>
       </c>
       <c r="B261" t="s">
         <v>531</v>
       </c>
       <c r="C261">
-        <v>2853520</v>
+        <v>2856518</v>
       </c>
       <c r="E261">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F261">
         <v>0</v>
       </c>
       <c r="G261">
         <v>1</v>
       </c>
       <c r="H261">
         <v>1</v>
       </c>
       <c r="I261">
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" t="s">
         <v>532</v>
       </c>
       <c r="B262" t="s">
         <v>533</v>
       </c>
       <c r="C262">
-        <v>2854522</v>
+        <v>2056016</v>
       </c>
       <c r="E262">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="F262">
         <v>0</v>
       </c>
       <c r="G262">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="H262">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="I262">
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" t="s">
         <v>534</v>
       </c>
       <c r="B263" t="s">
         <v>535</v>
       </c>
       <c r="C263">
-        <v>2855520</v>
+        <v>2156016</v>
       </c>
       <c r="E263">
-        <v>7</v>
+        <v>500</v>
       </c>
       <c r="F263">
         <v>0</v>
       </c>
       <c r="G263">
-        <v>2</v>
+        <v>250</v>
       </c>
       <c r="H263">
-        <v>2</v>
+        <v>250</v>
       </c>
       <c r="I263">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" t="s">
         <v>536</v>
       </c>
       <c r="B264" t="s">
         <v>537</v>
       </c>
       <c r="C264">
-        <v>2856020</v>
+        <v>2556518</v>
       </c>
       <c r="E264">
-        <v>9</v>
+        <v>190</v>
       </c>
       <c r="F264">
         <v>0</v>
       </c>
       <c r="G264">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="H264">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="I264">
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" t="s">
         <v>538</v>
       </c>
       <c r="B265" t="s">
         <v>539</v>
       </c>
       <c r="C265">
-        <v>2856518</v>
+        <v>2057016</v>
       </c>
       <c r="E265">
-        <v>5</v>
+        <v>110</v>
       </c>
       <c r="F265">
         <v>0</v>
       </c>
       <c r="G265">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="H265">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="I265">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" t="s">
         <v>540</v>
       </c>
       <c r="B266" t="s">
         <v>541</v>
       </c>
       <c r="C266">
-        <v>2856518</v>
+        <v>2355519</v>
       </c>
       <c r="E266">
-        <v>2</v>
+        <v>126</v>
       </c>
       <c r="F266">
         <v>0</v>
       </c>
       <c r="G266">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="H266">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="I266">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" t="s">
         <v>542</v>
       </c>
       <c r="B267" t="s">
         <v>543</v>
       </c>
       <c r="C267">
-        <v>2856520</v>
+        <v>2857017</v>
       </c>
       <c r="E267">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F267">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G267">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H267">
+        <v>9</v>
+      </c>
+      <c r="I267">
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" t="s">
         <v>544</v>
       </c>
       <c r="B268" t="s">
         <v>545</v>
       </c>
       <c r="C268">
-        <v>2857017</v>
+        <v>2955520</v>
       </c>
       <c r="E268">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F268">
         <v>0</v>
       </c>
       <c r="G268">
         <v>0</v>
       </c>
       <c r="H268">
         <v>0</v>
       </c>
       <c r="I268">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" t="s">
         <v>546</v>
       </c>
       <c r="B269" t="s">
         <v>547</v>
       </c>
       <c r="C269">
-        <v>2857017</v>
+        <v>2956020</v>
       </c>
       <c r="E269">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="F269">
         <v>0</v>
       </c>
       <c r="G269">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H269">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="I269">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" t="s">
         <v>548</v>
       </c>
       <c r="B270" t="s">
         <v>549</v>
       </c>
       <c r="C270">
-        <v>2857017</v>
+        <v>2857516</v>
       </c>
       <c r="E270">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="F270">
         <v>0</v>
       </c>
       <c r="G270">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H270">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I270">
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" t="s">
         <v>550</v>
       </c>
       <c r="B271" t="s">
         <v>551</v>
       </c>
       <c r="C271">
-        <v>2857017</v>
+        <v>2356518</v>
       </c>
       <c r="E271">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="F271">
         <v>0</v>
       </c>
       <c r="G271">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H271">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I271">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" t="s">
         <v>552</v>
       </c>
       <c r="B272" t="s">
         <v>553</v>
       </c>
       <c r="C272">
-        <v>2857516</v>
+        <v>2055516</v>
       </c>
       <c r="E272">
-        <v>1</v>
+        <v>112</v>
       </c>
       <c r="F272">
         <v>0</v>
       </c>
       <c r="G272">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H272">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I272">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" t="s">
         <v>554</v>
       </c>
       <c r="B273" t="s">
         <v>555</v>
       </c>
       <c r="C273">
-        <v>2857516</v>
+        <v>2755520</v>
       </c>
       <c r="E273">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F273">
         <v>0</v>
       </c>
       <c r="G273">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H273">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I273">
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" t="s">
         <v>556</v>
       </c>
       <c r="B274" t="s">
         <v>557</v>
       </c>
       <c r="C274">
-        <v>2857516</v>
+        <v>2354517</v>
       </c>
       <c r="E274">
-        <v>63</v>
+        <v>1</v>
       </c>
       <c r="F274">
         <v>0</v>
       </c>
       <c r="G274">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H274">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I274">
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" t="s">
         <v>558</v>
       </c>
       <c r="B275" t="s">
         <v>559</v>
       </c>
       <c r="C275">
-        <v>2955015</v>
+        <v>2853520</v>
       </c>
       <c r="E275">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="F275">
         <v>0</v>
       </c>
       <c r="G275">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="H275">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I275">
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" t="s">
         <v>560</v>
       </c>
       <c r="B276" t="s">
         <v>561</v>
       </c>
       <c r="C276">
-        <v>2955520</v>
+        <v>2357515</v>
       </c>
       <c r="E276">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F276">
         <v>0</v>
       </c>
       <c r="G276">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="H276">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>22</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" t="s">
         <v>562</v>
       </c>
       <c r="B277" t="s">
         <v>563</v>
       </c>
-      <c r="C277">
-        <v>2956020</v>
+      <c r="C277" t="s">
+        <v>564</v>
       </c>
       <c r="E277">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="F277">
         <v>0</v>
       </c>
       <c r="G277">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="H277">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="I277">
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="B278" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C278">
-        <v>2956520</v>
+        <v>2358516</v>
       </c>
       <c r="E278">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F278">
         <v>0</v>
       </c>
       <c r="G278">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="H278">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B279" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>2956520</v>
+        <v>568</v>
+      </c>
+      <c r="C279" t="s">
+        <v>569</v>
       </c>
       <c r="E279">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="F279">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G279">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="H279">
+        <v>17</v>
+      </c>
+      <c r="I279">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B280" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>2957017</v>
+        <v>571</v>
+      </c>
+      <c r="C280" t="s">
+        <v>572</v>
       </c>
       <c r="E280">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F280">
         <v>0</v>
       </c>
       <c r="G280">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H280">
-        <v>24</v>
+        <v>21</v>
+      </c>
+      <c r="I280">
+        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B281" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>2957017</v>
+        <v>568</v>
+      </c>
+      <c r="C281" t="s">
+        <v>574</v>
       </c>
       <c r="E281">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F281">
         <v>0</v>
       </c>
       <c r="G281">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H281">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I281">
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B282" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C282">
-        <v>2957017</v>
+        <v>2756518</v>
       </c>
       <c r="E282">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F282">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G282">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H282">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I282">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B283" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C283">
-        <v>2957018</v>
+        <v>2257516</v>
       </c>
       <c r="E283">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F283">
         <v>0</v>
       </c>
       <c r="G283">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H283">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I283">
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B284" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C284">
-        <v>2957018</v>
+        <v>2756518</v>
       </c>
       <c r="E284">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F284">
         <v>0</v>
       </c>
       <c r="G284">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H284">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="I284">
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B285" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C285">
-        <v>2957516</v>
+        <v>2056515</v>
       </c>
       <c r="E285">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="F285">
         <v>0</v>
       </c>
       <c r="G285">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H285">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I285">
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B286" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="C286">
-        <v>29580225</v>
+        <v>2656018</v>
       </c>
       <c r="E286">
-        <v>37</v>
+        <v>4</v>
       </c>
       <c r="F286">
         <v>0</v>
       </c>
       <c r="G286">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H286">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I286">
-        <v>33</v>
+        <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="B287" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C287">
-        <v>3053520</v>
+        <v>1956015</v>
       </c>
       <c r="E287">
         <v>3</v>
       </c>
       <c r="F287">
         <v>0</v>
       </c>
       <c r="G287">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H287">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I287">
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B288" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C288">
-        <v>3056018</v>
+        <v>1856515</v>
       </c>
       <c r="E288">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F288">
         <v>0</v>
       </c>
       <c r="G288">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H288">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I288">
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B289" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C289">
-        <v>3057018</v>
+        <v>2657017</v>
       </c>
       <c r="E289">
         <v>3</v>
       </c>
       <c r="F289">
         <v>0</v>
       </c>
       <c r="G289">
         <v>0</v>
       </c>
       <c r="H289">
         <v>0</v>
       </c>
       <c r="I289">
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B290" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C290">
-        <v>30585225</v>
+        <v>2656018</v>
       </c>
       <c r="E290">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="F290">
         <v>0</v>
       </c>
       <c r="G290">
         <v>0</v>
       </c>
       <c r="H290">
         <v>0</v>
       </c>
       <c r="I290">
-        <v>84</v>
+        <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B291" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C291">
-        <v>31105015</v>
+        <v>2257016</v>
       </c>
       <c r="E291">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F291">
         <v>0</v>
       </c>
       <c r="G291">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H291">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I291">
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B292" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C292">
-        <v>31105015</v>
+        <v>2256517</v>
       </c>
       <c r="E292">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F292">
         <v>0</v>
       </c>
       <c r="G292">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H292">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I292">
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="B293" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C293">
-        <v>3157017</v>
+        <v>11225</v>
       </c>
       <c r="E293">
-        <v>6</v>
+        <v>81</v>
       </c>
       <c r="F293">
         <v>0</v>
       </c>
       <c r="G293">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H293">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I293">
-        <v>0</v>
+        <v>77</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B294" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C294">
-        <v>3157017</v>
+        <v>24570195</v>
       </c>
       <c r="E294">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F294">
         <v>0</v>
       </c>
       <c r="G294">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H294">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I294">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B295" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C295">
-        <v>3157516</v>
+        <v>30585225</v>
       </c>
       <c r="E295">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F295">
         <v>0</v>
       </c>
       <c r="G295">
         <v>0</v>
       </c>
       <c r="H295">
         <v>0</v>
       </c>
       <c r="I295">
-        <v>0</v>
+        <v>84</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B296" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="C296">
-        <v>3157516</v>
+        <v>29580225</v>
       </c>
       <c r="E296">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="F296">
         <v>0</v>
       </c>
       <c r="G296">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H296">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I296">
-        <v>0</v>
+        <v>33</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B297" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C297">
-        <v>33125015</v>
+        <v>27570225</v>
       </c>
       <c r="E297">
         <v>4</v>
       </c>
       <c r="F297">
         <v>0</v>
       </c>
       <c r="G297">
         <v>0</v>
       </c>
       <c r="H297">
         <v>0</v>
       </c>
       <c r="I297">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B298" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C298">
-        <v>33125015</v>
+        <v>42565225</v>
       </c>
       <c r="E298">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="F298">
         <v>0</v>
       </c>
       <c r="G298">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="H298">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="I298">
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="B299" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="C299">
-        <v>35125015</v>
+        <v>2354517</v>
       </c>
       <c r="E299">
         <v>1</v>
       </c>
       <c r="F299">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G299">
         <v>0</v>
       </c>
       <c r="H299">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I299">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="B300" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C300">
-        <v>35125017</v>
+        <v>2656018</v>
       </c>
       <c r="E300">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F300">
         <v>0</v>
       </c>
       <c r="G300">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H300">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B301" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C301">
-        <v>35125018</v>
+        <v>2757018</v>
       </c>
       <c r="E301">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F301">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G301">
         <v>0</v>
       </c>
       <c r="H301">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I301">
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B302" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C302">
-        <v>35125020</v>
+        <v>1253520</v>
       </c>
       <c r="E302">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F302">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G302">
         <v>0</v>
       </c>
       <c r="H302">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I302">
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B303" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="C303">
-        <v>35125020</v>
+        <v>2856520</v>
       </c>
       <c r="E303">
         <v>1</v>
       </c>
       <c r="F303">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G303">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H303">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="I303">
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="B304" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>35125020</v>
+        <v>620</v>
+      </c>
+      <c r="C304" t="s">
+        <v>621</v>
       </c>
       <c r="E304">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F304">
         <v>0</v>
       </c>
       <c r="G304">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H304">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B305" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="C305">
-        <v>37135020</v>
+        <v>2657516</v>
       </c>
       <c r="E305">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F305">
         <v>0</v>
       </c>
       <c r="G305">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H305">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B306" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="C306">
-        <v>42565225</v>
+        <v>2857017</v>
       </c>
       <c r="E306">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="F306">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G306">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="H306">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="I306">
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="B307" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>627</v>
+      </c>
+      <c r="C307">
+        <v>2457016</v>
       </c>
       <c r="E307">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="F307">
         <v>0</v>
       </c>
       <c r="G307">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="H307">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B308" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>629</v>
+      </c>
+      <c r="C308">
+        <v>2956520</v>
       </c>
       <c r="E308">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="F308">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G308">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="H308">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I308">
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B309" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>631</v>
+      </c>
+      <c r="C309">
+        <v>2256018</v>
       </c>
       <c r="E309">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F309">
         <v>0</v>
       </c>
       <c r="G309">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H309">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I309">
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B310" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>633</v>
+      </c>
+      <c r="C310">
+        <v>2454019</v>
       </c>
       <c r="E310">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="F310">
         <v>0</v>
       </c>
       <c r="G310">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="H310">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="I310">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B311" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="C311" t="s">
         <v>635</v>
       </c>
+      <c r="C311">
+        <v>2757018</v>
+      </c>
       <c r="E311">
-        <v>1</v>
+        <v>105</v>
       </c>
       <c r="F311">
         <v>0</v>
       </c>
       <c r="G311">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H311">
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="I311">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312" t="s">
+        <v>636</v>
+      </c>
+      <c r="B312" t="s">
+        <v>637</v>
+      </c>
+      <c r="C312">
+        <v>2457516</v>
+      </c>
+      <c r="E312">
+        <v>103</v>
+      </c>
+      <c r="F312">
+        <v>0</v>
+      </c>
+      <c r="G312">
+        <v>9</v>
+      </c>
+      <c r="H312">
+        <v>9</v>
+      </c>
+      <c r="I312">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:I311"/>
+  <autoFilter ref="A1:I312"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>