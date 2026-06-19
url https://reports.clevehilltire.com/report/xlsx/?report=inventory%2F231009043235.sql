--- v0 (2026-04-19)
+++ v1 (2026-06-19)
@@ -9,83 +9,80 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$342</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$340</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>BIN</t>
   </si>
   <si>
     <t>UNIT QTY</t>
   </si>
   <si>
     <t>BIN VOLUME</t>
   </si>
   <si>
     <t>ASSIGNED VOLUME</t>
   </si>
   <si>
     <t>AVAILABLE VOLUME</t>
   </si>
   <si>
     <t>PERCENT AVAIL</t>
   </si>
   <si>
     <t>LOADDOCK</t>
   </si>
   <si>
-    <t>RDA2B18</t>
-[...1 lines deleted...]
-  <si>
     <t>RDA2B20</t>
   </si>
   <si>
     <t>RDUA1B10</t>
   </si>
   <si>
     <t>RDUA1B11</t>
   </si>
   <si>
     <t>RDUA1B13</t>
   </si>
   <si>
     <t>RDUA1B15</t>
   </si>
   <si>
     <t>RDUA1B25</t>
   </si>
   <si>
     <t>RM1A1B1</t>
   </si>
   <si>
     <t>RM1A1B10</t>
   </si>
   <si>
     <t>RM1A1B11</t>
@@ -684,92 +681,86 @@
   <si>
     <t>RM3A5B5</t>
   </si>
   <si>
     <t>RM3A5B6</t>
   </si>
   <si>
     <t>RM3A5B7</t>
   </si>
   <si>
     <t>RM3A5B8</t>
   </si>
   <si>
     <t>RM3A5B9</t>
   </si>
   <si>
     <t>RM3A6B1</t>
   </si>
   <si>
     <t>RM3A6B10</t>
   </si>
   <si>
     <t>RM3A6B11</t>
   </si>
   <si>
-    <t>RM3A6B12</t>
-[...1 lines deleted...]
-  <si>
     <t>RM3A6B13</t>
   </si>
   <si>
     <t>RM3A6B14</t>
   </si>
   <si>
     <t>RM3A6B15</t>
   </si>
   <si>
     <t>RM3A6B17</t>
   </si>
   <si>
     <t>RM3A6B18</t>
   </si>
   <si>
     <t>RM3A6B2</t>
   </si>
   <si>
     <t>RM3A6B4</t>
   </si>
   <si>
     <t>RM3A6B5</t>
   </si>
   <si>
     <t>RM3A6B6</t>
   </si>
   <si>
     <t>RM3A6B7</t>
   </si>
   <si>
     <t>RM3A6B8</t>
   </si>
   <si>
     <t>RM3A6B9</t>
   </si>
   <si>
-    <t>RM3A7B1</t>
-[...1 lines deleted...]
-  <si>
     <t>RM3A7B2</t>
   </si>
   <si>
     <t>RM3A7B3</t>
   </si>
   <si>
     <t>RM3A7B4</t>
   </si>
   <si>
     <t>RM3A7B5</t>
   </si>
   <si>
     <t>RM3A7B7</t>
   </si>
   <si>
     <t>RM3A7B8</t>
   </si>
   <si>
     <t>RM4A1B1</t>
   </si>
   <si>
     <t>RM4A1B3</t>
   </si>
   <si>
     <t>RM4A1B5</t>
@@ -1009,50 +1000,53 @@
     <t>RM8A1B3</t>
   </si>
   <si>
     <t>RM8A1B4</t>
   </si>
   <si>
     <t>RM8A1B5</t>
   </si>
   <si>
     <t>RM8A2B5</t>
   </si>
   <si>
     <t>RM8A3B2</t>
   </si>
   <si>
     <t>RM8A3B4</t>
   </si>
   <si>
     <t>RM8A3B6</t>
   </si>
   <si>
     <t>RM8A4B1</t>
   </si>
   <si>
     <t>RM8A4B3</t>
+  </si>
+  <si>
+    <t>RM8A4B4</t>
   </si>
   <si>
     <t>RM8A4B5</t>
   </si>
   <si>
     <t>RM8A4B6</t>
   </si>
   <si>
     <t>RM8A5B2</t>
   </si>
   <si>
     <t>RM8A5B4</t>
   </si>
   <si>
     <t>RM8A5B6</t>
   </si>
   <si>
     <t>RM8A6B1</t>
   </si>
   <si>
     <t>RM8A6B2</t>
   </si>
   <si>
     <t>RM8A6B3</t>
   </si>
@@ -1407,6909 +1401,6869 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F342"/>
+  <dimension ref="A1:F340"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>97214</v>
+        <v>96673</v>
       </c>
       <c r="C2">
         <v>4200</v>
       </c>
       <c r="D2">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="E2">
-        <v>3892</v>
+        <v>3882</v>
       </c>
       <c r="F2">
-        <v>92.67</v>
+        <v>92.43</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C3">
-        <v>280</v>
+        <v>210</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="E3">
-        <v>280</v>
+        <v>126</v>
       </c>
       <c r="F3">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="C4">
-        <v>210</v>
+        <v>269</v>
       </c>
       <c r="D4">
-        <v>125</v>
+        <v>18</v>
       </c>
       <c r="E4">
-        <v>85</v>
+        <v>251</v>
       </c>
       <c r="F4">
-        <v>40.48</v>
+        <v>93.31</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C5">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="D5">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="E5">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="F5">
-        <v>93.31</v>
+        <v>81.43</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C6">
         <v>280</v>
       </c>
       <c r="D6">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="E6">
-        <v>217</v>
+        <v>271</v>
       </c>
       <c r="F6">
-        <v>77.5</v>
+        <v>96.79</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
-        <v>21</v>
+        <v>3</v>
       </c>
       <c r="C7">
         <v>280</v>
       </c>
       <c r="D7">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="E7">
-        <v>240</v>
+        <v>267</v>
       </c>
       <c r="F7">
-        <v>85.71</v>
+        <v>95.36</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="C8">
         <v>280</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="E8">
-        <v>257</v>
+        <v>276</v>
       </c>
       <c r="F8">
-        <v>91.79</v>
+        <v>98.57</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9">
-        <v>1</v>
+        <v>39</v>
       </c>
       <c r="C9">
-        <v>280</v>
+        <v>182</v>
       </c>
       <c r="D9">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="E9">
-        <v>276</v>
+        <v>137</v>
       </c>
       <c r="F9">
-        <v>98.57</v>
+        <v>75.27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C10">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D10">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="E10">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="F10">
-        <v>52.2</v>
+        <v>73.3</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C11">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D11">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="E11">
-        <v>132</v>
+        <v>168</v>
       </c>
       <c r="F11">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C12">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D12">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="E12">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="F12">
-        <v>100</v>
+        <v>81.82</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C13">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D13">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="E13">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="F13">
-        <v>72.73</v>
+        <v>59.52</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C14">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D14">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="E14">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="F14">
-        <v>66.67</v>
+        <v>76.14</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C15">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E15">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="F15">
-        <v>85.23</v>
+        <v>79.17</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C16">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="E16">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="F16">
-        <v>81.55</v>
+        <v>98.3</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C17">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="D17">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E17">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="F17">
-        <v>78.41</v>
+        <v>79.9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C18">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="D18">
-        <v>117</v>
+        <v>66</v>
       </c>
       <c r="E18">
-        <v>82</v>
+        <v>39</v>
       </c>
       <c r="F18">
-        <v>41.21</v>
+        <v>37.14</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C19">
         <v>105</v>
       </c>
       <c r="D19">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="E19">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F19">
-        <v>37.14</v>
+        <v>44.76</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C20">
         <v>105</v>
       </c>
       <c r="D20">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="E20">
-        <v>105</v>
+        <v>57</v>
       </c>
       <c r="F20">
-        <v>100</v>
+        <v>54.29</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="C21">
-        <v>105</v>
+        <v>240</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="E21">
-        <v>79</v>
+        <v>200</v>
       </c>
       <c r="F21">
-        <v>75.24</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C22">
         <v>240</v>
       </c>
       <c r="D22">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E22">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F22">
-        <v>83.33</v>
+        <v>84.58</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C23">
-        <v>240</v>
+        <v>159</v>
       </c>
       <c r="D23">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="E23">
-        <v>199</v>
+        <v>77</v>
       </c>
       <c r="F23">
-        <v>82.92</v>
+        <v>48.43</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="C24">
-        <v>159</v>
+        <v>122</v>
       </c>
       <c r="D24">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="E24">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="F24">
-        <v>72.33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="C25">
-        <v>122</v>
+        <v>363</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="E25">
-        <v>92</v>
+        <v>278</v>
       </c>
       <c r="F25">
-        <v>75.41</v>
+        <v>76.58</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="C26">
-        <v>363</v>
+        <v>100</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E26">
-        <v>334</v>
+        <v>100</v>
       </c>
       <c r="F26">
-        <v>92.01</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C27">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D27">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E27">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F27">
-        <v>71</v>
+        <v>68.57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="C28">
-        <v>105</v>
+        <v>176</v>
       </c>
       <c r="D28">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E28">
-        <v>71</v>
+        <v>148</v>
       </c>
       <c r="F28">
-        <v>67.62</v>
+        <v>84.09</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="C29">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D29">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="E29">
-        <v>111</v>
+        <v>189</v>
       </c>
       <c r="F29">
-        <v>63.07</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C30">
-        <v>189</v>
+        <v>100</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E30">
-        <v>163</v>
+        <v>62</v>
       </c>
       <c r="F30">
-        <v>86.24</v>
+        <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C31">
-        <v>100</v>
+        <v>160</v>
       </c>
       <c r="D31">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E31">
-        <v>53</v>
+        <v>118</v>
       </c>
       <c r="F31">
-        <v>53</v>
+        <v>73.75</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C32">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="D32">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E32">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="F32">
-        <v>73.75</v>
+        <v>73.3</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C33">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E33">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="F33">
-        <v>84.09</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C34">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="D34">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="E34">
-        <v>128</v>
+        <v>200</v>
       </c>
       <c r="F34">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="C35">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="D35">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="E35">
-        <v>200</v>
+        <v>104</v>
       </c>
       <c r="F35">
-        <v>100</v>
+        <v>59.09</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C36">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D36">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="E36">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="F36">
-        <v>66.48</v>
+        <v>81.88</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C37">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E37">
-        <v>131</v>
+        <v>148</v>
       </c>
       <c r="F37">
-        <v>81.88</v>
+        <v>84.09</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C38">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="E38">
-        <v>148</v>
+        <v>65</v>
       </c>
       <c r="F38">
-        <v>84.09</v>
+        <v>40.63</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C39">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="D39">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="E39">
         <v>115</v>
       </c>
       <c r="F39">
-        <v>71.88</v>
+        <v>65.34</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C40">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D40">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="E40">
-        <v>134</v>
+        <v>65</v>
       </c>
       <c r="F40">
-        <v>76.14</v>
+        <v>40.63</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C41">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="D41">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E41">
-        <v>83</v>
+        <v>150</v>
       </c>
       <c r="F41">
-        <v>51.88</v>
+        <v>85.23</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="C42">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D42">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="E42">
-        <v>131</v>
+        <v>64</v>
       </c>
       <c r="F42">
-        <v>74.43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="C43">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D43">
-        <v>77</v>
+        <v>132</v>
       </c>
       <c r="E43">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="F43">
-        <v>51.88</v>
+        <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="C44">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D44">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="E44">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F44">
-        <v>69.55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C45">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D45">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E45">
-        <v>86</v>
+        <v>169</v>
       </c>
       <c r="F45">
-        <v>53.75</v>
+        <v>76.82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C46">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D46">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="E46">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="F46">
-        <v>62.27</v>
+        <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="C47">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="E47">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F47">
-        <v>88.75</v>
+        <v>65.91</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C48">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D48">
-        <v>64</v>
+        <v>113</v>
       </c>
       <c r="E48">
-        <v>156</v>
+        <v>47</v>
       </c>
       <c r="F48">
-        <v>70.91</v>
+        <v>29.38</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C49">
         <v>160</v>
       </c>
       <c r="D49">
-        <v>110</v>
+        <v>29</v>
       </c>
       <c r="E49">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="F49">
-        <v>31.25</v>
+        <v>81.88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C50">
         <v>160</v>
       </c>
       <c r="D50">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="E50">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="F50">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="C51">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="E51">
-        <v>145</v>
+        <v>116</v>
       </c>
       <c r="F51">
-        <v>90.63</v>
+        <v>52.73</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="C52">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D52">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="E52">
-        <v>174</v>
+        <v>100</v>
       </c>
       <c r="F52">
-        <v>79.09</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C53">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D53">
-        <v>83</v>
+        <v>30</v>
       </c>
       <c r="E53">
-        <v>77</v>
+        <v>190</v>
       </c>
       <c r="F53">
-        <v>48.13</v>
+        <v>86.36</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54">
         <v>18</v>
       </c>
       <c r="C54">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E54">
-        <v>199</v>
+        <v>129</v>
       </c>
       <c r="F54">
-        <v>90.45</v>
+        <v>71.67</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
         <v>17</v>
       </c>
       <c r="C55">
         <v>180</v>
       </c>
       <c r="D55">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="E55">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="F55">
-        <v>57.22</v>
+        <v>95</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
         <v>20</v>
       </c>
       <c r="C56">
         <v>180</v>
       </c>
       <c r="D56">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="E56">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="F56">
-        <v>82.22</v>
+        <v>72.78</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C57">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="D57">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="E57">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="F57">
-        <v>66.67</v>
+        <v>82.18</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C58">
-        <v>101</v>
+        <v>220</v>
       </c>
       <c r="D58">
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="E58">
-        <v>97</v>
+        <v>180</v>
       </c>
       <c r="F58">
-        <v>96.04</v>
+        <v>81.82</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59">
         <v>24</v>
       </c>
       <c r="C59">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="D59">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="E59">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="F59">
-        <v>81.82</v>
+        <v>92.22</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C60">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="D60">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="E60">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="F60">
-        <v>49.44</v>
+        <v>60.62</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C61">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="D61">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="E61">
-        <v>97</v>
+        <v>163</v>
       </c>
       <c r="F61">
-        <v>60.62</v>
+        <v>90.56</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C62">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="D62">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E62">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="F62">
-        <v>72.22</v>
+        <v>75.91</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>67</v>
       </c>
       <c r="B63">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C63">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E63">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="F63">
-        <v>87.27</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>68</v>
       </c>
       <c r="B64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C64">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="E64">
-        <v>156</v>
+        <v>220</v>
       </c>
       <c r="F64">
-        <v>86.67</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>69</v>
       </c>
       <c r="B65">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="C65">
-        <v>220</v>
+        <v>105</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65">
-        <v>220</v>
+        <v>105</v>
       </c>
       <c r="F65">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>70</v>
       </c>
       <c r="B66">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="C66">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="F66">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>71</v>
       </c>
       <c r="B67">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C67">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D67">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E67">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F67">
-        <v>85.71</v>
+        <v>92.78</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>72</v>
       </c>
       <c r="B68">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="C68">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="D68">
         <v>0</v>
       </c>
       <c r="E68">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="F68">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>73</v>
       </c>
       <c r="B69">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C69">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D69">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="E69">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="F69">
-        <v>67.26</v>
+        <v>78.89</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>74</v>
       </c>
       <c r="B70">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C70">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="D70">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="E70">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="F70">
-        <v>63.33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>75</v>
       </c>
       <c r="B71">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="C71">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D71">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="E71">
-        <v>81</v>
+        <v>158</v>
       </c>
       <c r="F71">
-        <v>48.21</v>
+        <v>87.78</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>76</v>
       </c>
       <c r="B72">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C72">
-        <v>180</v>
+        <v>199</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="E72">
-        <v>158</v>
+        <v>113</v>
       </c>
       <c r="F72">
-        <v>87.78</v>
+        <v>56.78</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>77</v>
       </c>
       <c r="B73">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C73">
-        <v>199</v>
+        <v>230</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="E73">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F73">
-        <v>84.42</v>
+        <v>72.17</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>78</v>
       </c>
       <c r="B74">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C74">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="D74">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="E74">
-        <v>118</v>
+        <v>185</v>
       </c>
       <c r="F74">
-        <v>51.3</v>
+        <v>88.1</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>79</v>
       </c>
       <c r="B75">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="C75">
-        <v>210</v>
+        <v>126</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="E75">
-        <v>192</v>
+        <v>55</v>
       </c>
       <c r="F75">
-        <v>91.43</v>
+        <v>43.65</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>80</v>
       </c>
       <c r="B76">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="C76">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E76">
-        <v>101</v>
+        <v>168</v>
       </c>
       <c r="F76">
-        <v>80.16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>81</v>
       </c>
       <c r="B77">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C77">
         <v>168</v>
       </c>
       <c r="D77">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="E77">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="F77">
-        <v>63.69</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>82</v>
       </c>
       <c r="B78">
         <v>26</v>
       </c>
       <c r="C78">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D78">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="E78">
-        <v>168</v>
+        <v>107</v>
       </c>
       <c r="F78">
-        <v>100</v>
+        <v>59.44</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>83</v>
       </c>
       <c r="B79">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C79">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="D79">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="E79">
-        <v>95</v>
+        <v>133</v>
       </c>
       <c r="F79">
-        <v>52.78</v>
+        <v>79.17</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>84</v>
       </c>
       <c r="B80">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C80">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D80">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E80">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="F80">
-        <v>69.05</v>
+        <v>87.78</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>85</v>
       </c>
       <c r="B81">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C81">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D81">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="E81">
-        <v>147</v>
+        <v>185</v>
       </c>
       <c r="F81">
-        <v>81.67</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>86</v>
       </c>
       <c r="B82">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="C82">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D82">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="E82">
-        <v>185</v>
+        <v>101</v>
       </c>
       <c r="F82">
-        <v>100</v>
+        <v>56.11</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>87</v>
       </c>
       <c r="B83">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C83">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="D83">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="E83">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F83">
-        <v>53.33</v>
+        <v>67.86</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C84">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="D84">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="E84">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="F84">
-        <v>60</v>
+        <v>71</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>89</v>
       </c>
       <c r="B85">
         <v>16</v>
       </c>
       <c r="C85">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="D85">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E85">
-        <v>87</v>
+        <v>168</v>
       </c>
       <c r="F85">
-        <v>87</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>90</v>
       </c>
       <c r="B86">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="C86">
-        <v>168</v>
+        <v>252</v>
       </c>
       <c r="D86">
-        <v>0</v>
+        <v>131</v>
       </c>
       <c r="E86">
-        <v>168</v>
+        <v>121</v>
       </c>
       <c r="F86">
-        <v>100</v>
+        <v>48.02</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>91</v>
       </c>
       <c r="B87">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C87">
-        <v>252</v>
+        <v>100</v>
       </c>
       <c r="D87">
-        <v>118</v>
+        <v>28</v>
       </c>
       <c r="E87">
-        <v>134</v>
+        <v>72</v>
       </c>
       <c r="F87">
-        <v>53.17</v>
+        <v>72</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>92</v>
       </c>
       <c r="B88">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C88">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="D88">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E88">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="F88">
-        <v>71</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>93</v>
       </c>
       <c r="B89">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C89">
-        <v>157</v>
+        <v>100</v>
       </c>
       <c r="D89">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E89">
-        <v>157</v>
+        <v>75</v>
       </c>
       <c r="F89">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>94</v>
       </c>
       <c r="B90">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C90">
-        <v>100</v>
+        <v>230</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="E90">
-        <v>84</v>
+        <v>162</v>
       </c>
       <c r="F90">
-        <v>84</v>
+        <v>70.43</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>95</v>
       </c>
       <c r="B91">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="C91">
-        <v>230</v>
+        <v>100</v>
       </c>
       <c r="D91">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="E91">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="F91">
-        <v>50</v>
+        <v>88</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>96</v>
       </c>
       <c r="B92">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="C92">
-        <v>100</v>
+        <v>210</v>
       </c>
       <c r="D92">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="E92">
-        <v>88</v>
+        <v>146</v>
       </c>
       <c r="F92">
-        <v>88</v>
+        <v>69.52</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>97</v>
       </c>
       <c r="B93">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C93">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="D93">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="E93">
-        <v>121</v>
+        <v>61</v>
       </c>
       <c r="F93">
-        <v>57.62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>98</v>
       </c>
       <c r="B94">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C94">
         <v>100</v>
       </c>
       <c r="D94">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E94">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="F94">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
         <v>99</v>
       </c>
       <c r="B95">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C95">
         <v>100</v>
       </c>
       <c r="D95">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E95">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="F95">
-        <v>86</v>
+        <v>75</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>100</v>
       </c>
       <c r="B96">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C96">
         <v>100</v>
       </c>
       <c r="D96">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="E96">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="F96">
-        <v>81</v>
+        <v>39</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>101</v>
       </c>
       <c r="B97">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C97">
         <v>100</v>
       </c>
       <c r="D97">
+        <v>39</v>
+      </c>
+      <c r="E97">
         <v>61</v>
       </c>
-      <c r="E97">
-[...1 lines deleted...]
-      </c>
       <c r="F97">
-        <v>39</v>
+        <v>61</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>102</v>
       </c>
       <c r="B98">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C98">
         <v>100</v>
       </c>
       <c r="D98">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="E98">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="F98">
-        <v>86</v>
+        <v>68</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>103</v>
       </c>
       <c r="B99">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C99">
         <v>100</v>
       </c>
       <c r="D99">
-        <v>44</v>
+        <v>4</v>
       </c>
       <c r="E99">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="F99">
-        <v>56</v>
+        <v>96</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>104</v>
       </c>
       <c r="B100">
         <v>15</v>
       </c>
       <c r="C100">
         <v>100</v>
       </c>
       <c r="D100">
-        <v>8</v>
+        <v>62</v>
       </c>
       <c r="E100">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="F100">
-        <v>92</v>
+        <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>105</v>
       </c>
       <c r="B101">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C101">
         <v>100</v>
       </c>
       <c r="D101">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="E101">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="F101">
-        <v>61</v>
+        <v>87</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>106</v>
       </c>
       <c r="B102">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C102">
         <v>100</v>
       </c>
       <c r="D102">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="E102">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="F102">
-        <v>87</v>
+        <v>59</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>107</v>
       </c>
       <c r="B103">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C103">
         <v>100</v>
       </c>
       <c r="D103">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="E103">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F103">
-        <v>49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
         <v>108</v>
       </c>
       <c r="B104">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C104">
         <v>100</v>
       </c>
       <c r="D104">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E104">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="F104">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>109</v>
       </c>
       <c r="B105">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C105">
         <v>100</v>
       </c>
       <c r="D105">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="E105">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="F105">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>110</v>
       </c>
       <c r="B106">
         <v>16</v>
       </c>
       <c r="C106">
         <v>100</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="E106">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="F106">
-        <v>79</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>111</v>
       </c>
       <c r="B107">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C107">
         <v>100</v>
       </c>
       <c r="D107">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E107">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="F107">
-        <v>90</v>
+        <v>77</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>112</v>
       </c>
       <c r="B108">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="C108">
         <v>100</v>
       </c>
       <c r="D108">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E108">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="F108">
-        <v>65</v>
+        <v>79</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>113</v>
       </c>
       <c r="B109">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C109">
         <v>100</v>
       </c>
       <c r="D109">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E109">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="F109">
-        <v>100</v>
+        <v>58</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>114</v>
       </c>
       <c r="B110">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C110">
         <v>100</v>
       </c>
       <c r="D110">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="E110">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="F110">
-        <v>63</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>115</v>
       </c>
       <c r="B111">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C111">
         <v>100</v>
       </c>
       <c r="D111">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="E111">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="F111">
-        <v>18</v>
+        <v>73</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>116</v>
       </c>
       <c r="B112">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C112">
         <v>100</v>
       </c>
       <c r="D112">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E112">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="F112">
-        <v>78</v>
+        <v>62</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>117</v>
       </c>
       <c r="B113">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C113">
         <v>100</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="E113">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="F113">
-        <v>80</v>
+        <v>56</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>118</v>
       </c>
       <c r="B114">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="C114">
         <v>100</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="E114">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="F114">
-        <v>83</v>
+        <v>48</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
         <v>119</v>
       </c>
       <c r="B115">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C115">
         <v>100</v>
       </c>
       <c r="D115">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E115">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="F115">
-        <v>66</v>
+        <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>120</v>
       </c>
       <c r="B116">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C116">
         <v>100</v>
       </c>
       <c r="D116">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="E116">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="F116">
-        <v>100</v>
+        <v>79</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>121</v>
       </c>
       <c r="B117">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="C117">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="D117">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E117">
-        <v>79</v>
+        <v>137</v>
       </c>
       <c r="F117">
-        <v>79</v>
+        <v>57.08</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>122</v>
       </c>
       <c r="B118">
+        <v>13</v>
+      </c>
+      <c r="C118">
+        <v>100</v>
+      </c>
+      <c r="D118">
         <v>18</v>
       </c>
-      <c r="C118">
-[...4 lines deleted...]
-      </c>
       <c r="E118">
-        <v>228</v>
+        <v>82</v>
       </c>
       <c r="F118">
-        <v>95</v>
+        <v>82</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>123</v>
       </c>
       <c r="B119">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C119">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D119">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="E119">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="F119">
-        <v>97</v>
+        <v>75</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>124</v>
       </c>
       <c r="B120">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C120">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D120">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="E120">
-        <v>174</v>
+        <v>42</v>
       </c>
       <c r="F120">
-        <v>90.63</v>
+        <v>42</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>125</v>
       </c>
       <c r="B121">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C121">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D121">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E121">
-        <v>67</v>
+        <v>134</v>
       </c>
       <c r="F121">
-        <v>67</v>
+        <v>69.79</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
         <v>126</v>
       </c>
       <c r="B122">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C122">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D122">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E122">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="F122">
-        <v>82.29</v>
+        <v>79</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
         <v>127</v>
       </c>
       <c r="B123">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C123">
         <v>100</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123">
         <v>100</v>
       </c>
       <c r="F123">
         <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
         <v>128</v>
       </c>
       <c r="B124">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C124">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="D124">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E124">
-        <v>66</v>
+        <v>240</v>
       </c>
       <c r="F124">
-        <v>66</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
         <v>129</v>
       </c>
       <c r="B125">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C125">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="D125">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E125">
-        <v>240</v>
+        <v>93</v>
       </c>
       <c r="F125">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>130</v>
       </c>
       <c r="B126">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C126">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="D126">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="E126">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="F126">
-        <v>68</v>
+        <v>57.14</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>131</v>
       </c>
       <c r="B127">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C127">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="D127">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="E127">
-        <v>127</v>
+        <v>77</v>
       </c>
       <c r="F127">
-        <v>75.6</v>
+        <v>77</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>132</v>
       </c>
       <c r="B128">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C128">
         <v>100</v>
       </c>
       <c r="D128">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="E128">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="F128">
-        <v>77</v>
+        <v>69</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>133</v>
       </c>
       <c r="B129">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="C129">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D129">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="E129">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="F129">
-        <v>69</v>
+        <v>64.06</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>134</v>
       </c>
       <c r="B130">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C130">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D130">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E130">
-        <v>143</v>
+        <v>77</v>
       </c>
       <c r="F130">
-        <v>74.48</v>
+        <v>77</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>135</v>
       </c>
       <c r="B131">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="C131">
-        <v>100</v>
+        <v>504</v>
       </c>
       <c r="D131">
-        <v>0</v>
+        <v>138</v>
       </c>
       <c r="E131">
-        <v>100</v>
+        <v>366</v>
       </c>
       <c r="F131">
-        <v>100</v>
+        <v>72.62</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>136</v>
       </c>
       <c r="B132">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="C132">
-        <v>504</v>
+        <v>576</v>
       </c>
       <c r="D132">
-        <v>161</v>
+        <v>73</v>
       </c>
       <c r="E132">
-        <v>343</v>
+        <v>503</v>
       </c>
       <c r="F132">
-        <v>68.06</v>
+        <v>87.33</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>137</v>
       </c>
       <c r="B133">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C133">
-        <v>576</v>
+        <v>380</v>
       </c>
       <c r="D133">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E133">
-        <v>555</v>
+        <v>319</v>
       </c>
       <c r="F133">
-        <v>96.35</v>
+        <v>83.95</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>138</v>
       </c>
       <c r="B134">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C134">
-        <v>380</v>
+        <v>330</v>
       </c>
       <c r="D134">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="E134">
-        <v>323</v>
+        <v>263</v>
       </c>
       <c r="F134">
-        <v>85</v>
+        <v>79.7</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>139</v>
       </c>
       <c r="B135">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C135">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D135">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E135">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="F135">
-        <v>78.48</v>
+        <v>96.56</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>140</v>
       </c>
       <c r="B136">
         <v>24</v>
       </c>
       <c r="C136">
-        <v>320</v>
+        <v>240</v>
       </c>
       <c r="D136">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="E136">
-        <v>309</v>
+        <v>181</v>
       </c>
       <c r="F136">
-        <v>96.56</v>
+        <v>75.42</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>141</v>
       </c>
       <c r="B137">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C137">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="D137">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E137">
-        <v>207</v>
+        <v>178</v>
       </c>
       <c r="F137">
-        <v>86.25</v>
+        <v>80.91</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>142</v>
       </c>
       <c r="B138">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C138">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D138">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="E138">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="F138">
-        <v>89.09</v>
+        <v>72.5</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>143</v>
       </c>
       <c r="B139">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C139">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="D139">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="E139">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F139">
-        <v>56.88</v>
+        <v>63.33</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>144</v>
       </c>
       <c r="B140">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C140">
-        <v>120</v>
+        <v>320</v>
       </c>
       <c r="D140">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="E140">
-        <v>83</v>
+        <v>252</v>
       </c>
       <c r="F140">
-        <v>69.17</v>
+        <v>78.75</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>145</v>
       </c>
       <c r="B141">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C141">
-        <v>320</v>
+        <v>120</v>
       </c>
       <c r="D141">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="E141">
-        <v>210</v>
+        <v>107</v>
       </c>
       <c r="F141">
-        <v>65.63</v>
+        <v>89.17</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>146</v>
       </c>
       <c r="B142">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C142">
-        <v>120</v>
+        <v>240</v>
       </c>
       <c r="D142">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="E142">
-        <v>66</v>
+        <v>172</v>
       </c>
       <c r="F142">
-        <v>55</v>
+        <v>71.67</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>147</v>
       </c>
       <c r="B143">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C143">
-        <v>240</v>
+        <v>170</v>
       </c>
       <c r="D143">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E143">
-        <v>240</v>
+        <v>159</v>
       </c>
       <c r="F143">
-        <v>100</v>
+        <v>93.53</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>148</v>
       </c>
       <c r="B144">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C144">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="D144">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="E144">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F144">
-        <v>100</v>
+        <v>78.64</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>149</v>
       </c>
       <c r="B145">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C145">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D145">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E145">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="F145">
-        <v>75.45</v>
+        <v>82.38</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>150</v>
       </c>
       <c r="B146">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C146">
-        <v>210</v>
+        <v>160</v>
       </c>
       <c r="D146">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E146">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="F146">
-        <v>85.24</v>
+        <v>78.13</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>151</v>
       </c>
       <c r="B147">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="C147">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="D147">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="E147">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="F147">
-        <v>80.63</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>152</v>
       </c>
       <c r="B148">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C148">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D148">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="E148">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="F148">
-        <v>100</v>
+        <v>15.45</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>153</v>
       </c>
       <c r="B149">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C149">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="D149">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="E149">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="F149">
-        <v>27.27</v>
+        <v>67</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>154</v>
       </c>
       <c r="B150">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C150">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="D150">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E150">
-        <v>72</v>
+        <v>134</v>
       </c>
       <c r="F150">
-        <v>72</v>
+        <v>87.01</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>155</v>
       </c>
       <c r="B151">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C151">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="D151">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="E151">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="F151">
-        <v>74.03</v>
+        <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>156</v>
       </c>
       <c r="B152">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="C152">
-        <v>100</v>
+        <v>176</v>
       </c>
       <c r="D152">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="E152">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="F152">
-        <v>81</v>
+        <v>77.27</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>157</v>
       </c>
       <c r="B153">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C153">
-        <v>176</v>
+        <v>100</v>
       </c>
       <c r="D153">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="E153">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="F153">
-        <v>56.25</v>
+        <v>62</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>158</v>
       </c>
       <c r="B154">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C154">
         <v>100</v>
       </c>
       <c r="D154">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="E154">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="F154">
-        <v>51</v>
+        <v>85</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>159</v>
       </c>
       <c r="B155">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C155">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="D155">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E155">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="F155">
-        <v>93</v>
+        <v>91.2</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>160</v>
       </c>
       <c r="B156">
         <v>15</v>
       </c>
       <c r="C156">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="D156">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E156">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="F156">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>161</v>
       </c>
       <c r="B157">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="C157">
         <v>100</v>
       </c>
       <c r="D157">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E157">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="F157">
-        <v>88</v>
+        <v>37</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>162</v>
       </c>
       <c r="B158">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C158">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D158">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="E158">
-        <v>54</v>
+        <v>117</v>
       </c>
       <c r="F158">
-        <v>54</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>163</v>
       </c>
       <c r="B159">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C159">
-        <v>120</v>
+        <v>240</v>
       </c>
       <c r="D159">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E159">
-        <v>117</v>
+        <v>240</v>
       </c>
       <c r="F159">
-        <v>97.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>164</v>
       </c>
       <c r="B160">
         <v>26</v>
       </c>
       <c r="C160">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D160">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="E160">
-        <v>237</v>
+        <v>130</v>
       </c>
       <c r="F160">
-        <v>98.75</v>
+        <v>60.47</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>165</v>
       </c>
       <c r="B161">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C161">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D161">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="E161">
-        <v>175</v>
+        <v>213</v>
       </c>
       <c r="F161">
-        <v>81.4</v>
+        <v>98.61</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>166</v>
       </c>
       <c r="B162">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C162">
-        <v>216</v>
+        <v>180</v>
       </c>
       <c r="D162">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="E162">
-        <v>213</v>
+        <v>146</v>
       </c>
       <c r="F162">
-        <v>98.61</v>
+        <v>81.11</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>167</v>
       </c>
       <c r="B163">
+        <v>25</v>
+      </c>
+      <c r="C163">
+        <v>160</v>
+      </c>
+      <c r="D163">
+        <v>130</v>
+      </c>
+      <c r="E163">
         <v>30</v>
       </c>
-      <c r="C163">
-[...7 lines deleted...]
-      </c>
       <c r="F163">
-        <v>72.22</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>168</v>
       </c>
       <c r="B164">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C164">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="D164">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E164">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="F164">
-        <v>45.63</v>
+        <v>30.47</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>169</v>
       </c>
       <c r="B165">
         <v>18</v>
       </c>
       <c r="C165">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D165">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="E165">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="F165">
-        <v>69.53</v>
+        <v>84.8</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>170</v>
       </c>
       <c r="B166">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C166">
-        <v>125</v>
+        <v>231</v>
       </c>
       <c r="D166">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E166">
-        <v>95</v>
+        <v>200</v>
       </c>
       <c r="F166">
-        <v>76</v>
+        <v>86.58</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>171</v>
       </c>
       <c r="B167">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C167">
-        <v>231</v>
+        <v>100</v>
       </c>
       <c r="D167">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="E167">
-        <v>231</v>
+        <v>65</v>
       </c>
       <c r="F167">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>172</v>
       </c>
       <c r="B168">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="C168">
-        <v>100</v>
+        <v>264</v>
       </c>
       <c r="D168">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="E168">
-        <v>80</v>
+        <v>217</v>
       </c>
       <c r="F168">
-        <v>80</v>
+        <v>82.2</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>173</v>
       </c>
       <c r="B169">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C169">
-        <v>264</v>
+        <v>100</v>
       </c>
       <c r="D169">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E169">
-        <v>243</v>
+        <v>80</v>
       </c>
       <c r="F169">
-        <v>92.05</v>
+        <v>80</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>174</v>
       </c>
       <c r="B170">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C170">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D170">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E170">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="F170">
-        <v>100</v>
+        <v>90.97</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>175</v>
       </c>
       <c r="B171">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C171">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D171">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="E171">
-        <v>137</v>
+        <v>76</v>
       </c>
       <c r="F171">
-        <v>95.14</v>
+        <v>76</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>176</v>
       </c>
       <c r="B172">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C172">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D172">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E172">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="F172">
-        <v>89</v>
+        <v>97.92</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>177</v>
       </c>
       <c r="B173">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C173">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D173">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E173">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="F173">
-        <v>79.17</v>
+        <v>72</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>178</v>
       </c>
       <c r="B174">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C174">
         <v>100</v>
       </c>
       <c r="D174">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="E174">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="F174">
-        <v>41</v>
+        <v>70</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>179</v>
       </c>
       <c r="B175">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C175">
         <v>100</v>
       </c>
       <c r="D175">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E175">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="F175">
-        <v>84</v>
+        <v>65</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>180</v>
       </c>
       <c r="B176">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C176">
         <v>100</v>
       </c>
       <c r="D176">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="E176">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="F176">
-        <v>33</v>
+        <v>69</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>181</v>
       </c>
       <c r="B177">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C177">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="D177">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="E177">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F177">
-        <v>86</v>
+        <v>70.31</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>182</v>
       </c>
       <c r="B178">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C178">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="D178">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="E178">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="F178">
-        <v>28.91</v>
+        <v>80</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>183</v>
       </c>
       <c r="B179">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C179">
         <v>100</v>
       </c>
       <c r="D179">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="E179">
-        <v>80</v>
+        <v>-4</v>
       </c>
       <c r="F179">
-        <v>80</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>184</v>
       </c>
       <c r="B180">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C180">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D180">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="E180">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="F180">
-        <v>48</v>
+        <v>59.03</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
         <v>185</v>
       </c>
       <c r="B181">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C181">
-        <v>144</v>
+        <v>198</v>
       </c>
       <c r="D181">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E181">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="F181">
-        <v>65.28</v>
+        <v>73.23</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>186</v>
       </c>
       <c r="B182">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C182">
-        <v>198</v>
+        <v>144</v>
       </c>
       <c r="D182">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E182">
-        <v>171</v>
+        <v>134</v>
       </c>
       <c r="F182">
-        <v>86.36</v>
+        <v>93.06</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
         <v>187</v>
       </c>
       <c r="B183">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C183">
-        <v>144</v>
+        <v>198</v>
       </c>
       <c r="D183">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="E183">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F183">
-        <v>82.64</v>
+        <v>62.63</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
         <v>188</v>
       </c>
       <c r="B184">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C184">
-        <v>198</v>
+        <v>160</v>
       </c>
       <c r="D184">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="E184">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="F184">
-        <v>88.89</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
         <v>189</v>
       </c>
       <c r="B185">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C185">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="D185">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="E185">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="F185">
-        <v>76.25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>190</v>
       </c>
       <c r="B186">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C186">
         <v>144</v>
       </c>
       <c r="D186">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="E186">
-        <v>144</v>
+        <v>114</v>
       </c>
       <c r="F186">
-        <v>100</v>
+        <v>79.17</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>191</v>
       </c>
       <c r="B187">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C187">
         <v>144</v>
       </c>
       <c r="D187">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="E187">
-        <v>58</v>
+        <v>117</v>
       </c>
       <c r="F187">
-        <v>40.28</v>
+        <v>81.25</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>192</v>
       </c>
       <c r="B188">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C188">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="D188">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="E188">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="F188">
-        <v>15.97</v>
+        <v>42.97</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>193</v>
       </c>
       <c r="B189">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C189">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="D189">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E189">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="F189">
-        <v>78.13</v>
+        <v>40.97</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>194</v>
       </c>
       <c r="B190">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C190">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="D190">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="E190">
-        <v>144</v>
+        <v>103</v>
       </c>
       <c r="F190">
-        <v>100</v>
+        <v>82.4</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>195</v>
       </c>
       <c r="B191">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C191">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="D191">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="E191">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="F191">
-        <v>94.4</v>
+        <v>61.11</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>196</v>
       </c>
       <c r="B192">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C192">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D192">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E192">
-        <v>97</v>
+        <v>78</v>
       </c>
       <c r="F192">
-        <v>67.36</v>
+        <v>78</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>197</v>
       </c>
       <c r="B193">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C193">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D193">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E193">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="F193">
-        <v>70</v>
+        <v>84.72</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>198</v>
       </c>
       <c r="B194">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C194">
         <v>144</v>
       </c>
       <c r="D194">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="E194">
-        <v>70</v>
+        <v>144</v>
       </c>
       <c r="F194">
-        <v>48.61</v>
+        <v>100</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>199</v>
       </c>
       <c r="B195">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C195">
         <v>144</v>
       </c>
       <c r="D195">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="E195">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="F195">
-        <v>100</v>
+        <v>54.86</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>200</v>
       </c>
       <c r="B196">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C196">
         <v>144</v>
       </c>
       <c r="D196">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="E196">
-        <v>135</v>
+        <v>74</v>
       </c>
       <c r="F196">
-        <v>93.75</v>
+        <v>51.39</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>201</v>
       </c>
       <c r="B197">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C197">
         <v>144</v>
       </c>
       <c r="D197">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E197">
-        <v>118</v>
+        <v>144</v>
       </c>
       <c r="F197">
-        <v>81.94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>202</v>
       </c>
       <c r="B198">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C198">
         <v>144</v>
       </c>
       <c r="D198">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="E198">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="F198">
-        <v>57.64</v>
+        <v>72.92</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>203</v>
       </c>
       <c r="B199">
+        <v>7</v>
+      </c>
+      <c r="C199">
+        <v>90</v>
+      </c>
+      <c r="D199">
         <v>16</v>
       </c>
-      <c r="C199">
-[...4 lines deleted...]
-      </c>
       <c r="E199">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F199">
-        <v>58.33</v>
+        <v>82.22</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>204</v>
       </c>
       <c r="B200">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="C200">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="D200">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="E200">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="F200">
-        <v>100</v>
+        <v>40.28</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
         <v>205</v>
       </c>
       <c r="B201">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="C201">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="D201">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="E201">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="F201">
-        <v>58.33</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
         <v>206</v>
       </c>
       <c r="B202">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C202">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="D202">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="E202">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="F202">
-        <v>52.47</v>
+        <v>52.08</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
         <v>207</v>
       </c>
       <c r="B203">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="C203">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="D203">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="E203">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="F203">
-        <v>100</v>
+        <v>51.23</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
         <v>208</v>
       </c>
       <c r="B204">
+        <v>16</v>
+      </c>
+      <c r="C204">
+        <v>144</v>
+      </c>
+      <c r="D204">
         <v>30</v>
       </c>
-      <c r="C204">
-[...4 lines deleted...]
-      </c>
       <c r="E204">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="F204">
-        <v>63.58</v>
+        <v>79.17</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
         <v>209</v>
       </c>
       <c r="B205">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C205">
         <v>144</v>
       </c>
       <c r="D205">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="E205">
-        <v>144</v>
+        <v>91</v>
       </c>
       <c r="F205">
-        <v>100</v>
+        <v>63.19</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
         <v>210</v>
       </c>
       <c r="B206">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="C206">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="D206">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E206">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="F206">
-        <v>73.61</v>
+        <v>70.99</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
         <v>211</v>
       </c>
       <c r="B207">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C207">
-        <v>162</v>
+        <v>240</v>
       </c>
       <c r="D207">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E207">
-        <v>102</v>
+        <v>218</v>
       </c>
       <c r="F207">
-        <v>62.96</v>
+        <v>90.83</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
         <v>212</v>
       </c>
       <c r="B208">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C208">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="D208">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E208">
-        <v>167</v>
+        <v>68</v>
       </c>
       <c r="F208">
-        <v>69.58</v>
+        <v>47.22</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
         <v>213</v>
       </c>
       <c r="B209">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="C209">
-        <v>144</v>
+        <v>200</v>
       </c>
       <c r="D209">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="E209">
-        <v>138</v>
+        <v>107</v>
       </c>
       <c r="F209">
-        <v>95.83</v>
+        <v>53.5</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>214</v>
       </c>
       <c r="B210">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="C210">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="D210">
-        <v>121</v>
+        <v>5</v>
       </c>
       <c r="E210">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="F210">
-        <v>39.5</v>
+        <v>96.53</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
         <v>215</v>
       </c>
       <c r="B211">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C211">
-        <v>144</v>
+        <v>200</v>
       </c>
       <c r="D211">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E211">
-        <v>125</v>
+        <v>185</v>
       </c>
       <c r="F211">
-        <v>86.81</v>
+        <v>92.5</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
         <v>216</v>
       </c>
       <c r="B212">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C212">
-        <v>200</v>
+        <v>144</v>
       </c>
       <c r="D212">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="E212">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="F212">
-        <v>100</v>
+        <v>84.72</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
         <v>217</v>
       </c>
       <c r="B213">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C213">
-        <v>144</v>
+        <v>200</v>
       </c>
       <c r="D213">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="E213">
-        <v>82</v>
+        <v>170</v>
       </c>
       <c r="F213">
-        <v>56.94</v>
+        <v>85</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
         <v>218</v>
       </c>
       <c r="B214">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C214">
-        <v>200</v>
+        <v>288</v>
       </c>
       <c r="D214">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E214">
-        <v>166</v>
+        <v>288</v>
       </c>
       <c r="F214">
-        <v>83</v>
+        <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
         <v>219</v>
       </c>
       <c r="B215">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="C215">
-        <v>288</v>
+        <v>200</v>
       </c>
       <c r="D215">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="E215">
-        <v>288</v>
+        <v>122</v>
       </c>
       <c r="F215">
-        <v>100</v>
+        <v>61</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
         <v>220</v>
       </c>
       <c r="B216">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C216">
-        <v>200</v>
+        <v>105</v>
       </c>
       <c r="D216">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="E216">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="F216">
-        <v>56</v>
+        <v>67.62</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
         <v>221</v>
       </c>
       <c r="B217">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="C217">
-        <v>105</v>
+        <v>240</v>
       </c>
       <c r="D217">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="E217">
-        <v>105</v>
+        <v>209</v>
       </c>
       <c r="F217">
-        <v>100</v>
+        <v>87.08</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
         <v>222</v>
       </c>
       <c r="B218">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="C218">
-        <v>105</v>
+        <v>225</v>
       </c>
       <c r="D218">
-        <v>4</v>
+        <v>124</v>
       </c>
       <c r="E218">
         <v>101</v>
       </c>
       <c r="F218">
-        <v>96.19</v>
+        <v>44.89</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
         <v>223</v>
       </c>
       <c r="B219">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C219">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="D219">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E219">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="F219">
         <v>75</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
         <v>224</v>
       </c>
       <c r="B220">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="C220">
-        <v>225</v>
+        <v>561</v>
       </c>
       <c r="D220">
-        <v>84</v>
+        <v>230</v>
       </c>
       <c r="E220">
-        <v>141</v>
+        <v>331</v>
       </c>
       <c r="F220">
-        <v>62.67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
         <v>225</v>
       </c>
       <c r="B221">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="C221">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D221">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="E221">
-        <v>113</v>
+        <v>128</v>
       </c>
       <c r="F221">
-        <v>51.36</v>
+        <v>56.89</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
         <v>226</v>
       </c>
       <c r="B222">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="C222">
-        <v>561</v>
+        <v>200</v>
       </c>
       <c r="D222">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E222">
-        <v>539</v>
+        <v>165</v>
       </c>
       <c r="F222">
-        <v>96.08</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
         <v>227</v>
       </c>
       <c r="B223">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C223">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="D223">
-        <v>136</v>
+        <v>6</v>
       </c>
       <c r="E223">
-        <v>89</v>
+        <v>194</v>
       </c>
       <c r="F223">
-        <v>39.56</v>
+        <v>97</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>228</v>
       </c>
       <c r="B224">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C224">
-        <v>200</v>
+        <v>288</v>
       </c>
       <c r="D224">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="E224">
-        <v>165</v>
+        <v>288</v>
       </c>
       <c r="F224">
-        <v>82.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
         <v>229</v>
       </c>
       <c r="B225">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C225">
         <v>200</v>
       </c>
       <c r="D225">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E225">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F225">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
         <v>230</v>
       </c>
       <c r="B226">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C226">
-        <v>288</v>
+        <v>200</v>
       </c>
       <c r="D226">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E226">
-        <v>271</v>
+        <v>188</v>
       </c>
       <c r="F226">
-        <v>94.1</v>
+        <v>94</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
         <v>231</v>
       </c>
       <c r="B227">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C227">
         <v>200</v>
       </c>
       <c r="D227">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="E227">
-        <v>181</v>
+        <v>139</v>
       </c>
       <c r="F227">
-        <v>90.5</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
         <v>232</v>
       </c>
       <c r="B228">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C228">
-        <v>200</v>
+        <v>275</v>
       </c>
       <c r="D228">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="E228">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="F228">
-        <v>85</v>
+        <v>63.27</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
         <v>233</v>
       </c>
       <c r="B229">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C229">
         <v>200</v>
       </c>
       <c r="D229">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="E229">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="F229">
-        <v>74.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
         <v>234</v>
       </c>
       <c r="B230">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="C230">
-        <v>275</v>
+        <v>360</v>
       </c>
       <c r="D230">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="E230">
-        <v>199</v>
+        <v>360</v>
       </c>
       <c r="F230">
-        <v>72.36</v>
+        <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
         <v>235</v>
       </c>
       <c r="B231">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C231">
-        <v>320</v>
+        <v>275</v>
       </c>
       <c r="D231">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="E231">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="F231">
-        <v>94.69</v>
+        <v>100</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
         <v>236</v>
       </c>
       <c r="B232">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="C232">
-        <v>200</v>
+        <v>560</v>
       </c>
       <c r="D232">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E232">
-        <v>175</v>
+        <v>560</v>
       </c>
       <c r="F232">
-        <v>87.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
         <v>237</v>
       </c>
       <c r="B233">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C233">
-        <v>360</v>
+        <v>100</v>
       </c>
       <c r="D233">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="E233">
-        <v>244</v>
+        <v>71</v>
       </c>
       <c r="F233">
-        <v>67.78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
         <v>238</v>
       </c>
       <c r="B234">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="C234">
-        <v>275</v>
+        <v>240</v>
       </c>
       <c r="D234">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E234">
-        <v>237</v>
+        <v>205</v>
       </c>
       <c r="F234">
-        <v>86.18</v>
+        <v>85.42</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
         <v>239</v>
       </c>
       <c r="B235">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C235">
-        <v>560</v>
+        <v>240</v>
       </c>
       <c r="D235">
-        <v>129</v>
+        <v>0</v>
       </c>
       <c r="E235">
-        <v>431</v>
+        <v>240</v>
       </c>
       <c r="F235">
-        <v>76.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
         <v>240</v>
       </c>
       <c r="B236">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="C236">
-        <v>100</v>
+        <v>432</v>
       </c>
       <c r="D236">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="E236">
-        <v>93</v>
+        <v>408</v>
       </c>
       <c r="F236">
-        <v>93</v>
+        <v>94.44</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
         <v>241</v>
       </c>
       <c r="B237">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C237">
-        <v>240</v>
+        <v>312</v>
       </c>
       <c r="D237">
-        <v>18</v>
+        <v>170</v>
       </c>
       <c r="E237">
-        <v>222</v>
+        <v>142</v>
       </c>
       <c r="F237">
-        <v>92.5</v>
+        <v>45.51</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
         <v>242</v>
       </c>
       <c r="B238">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="C238">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="D238">
-        <v>191</v>
+        <v>0</v>
       </c>
       <c r="E238">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="F238">
-        <v>20.42</v>
+        <v>100</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>243</v>
       </c>
       <c r="B239">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="C239">
-        <v>432</v>
+        <v>100</v>
       </c>
       <c r="D239">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="E239">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="F239">
-        <v>74.77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
         <v>244</v>
       </c>
       <c r="B240">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="C240">
-        <v>312</v>
+        <v>100</v>
       </c>
       <c r="D240">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="E240">
-        <v>164</v>
+        <v>65</v>
       </c>
       <c r="F240">
-        <v>52.56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
         <v>245</v>
       </c>
       <c r="B241">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C241">
         <v>100</v>
       </c>
       <c r="D241">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E241">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="F241">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>246</v>
       </c>
       <c r="B242">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C242">
         <v>100</v>
       </c>
       <c r="D242">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="E242">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="F242">
-        <v>100</v>
+        <v>67</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>247</v>
       </c>
       <c r="B243">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C243">
         <v>100</v>
       </c>
       <c r="D243">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="E243">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F243">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>248</v>
       </c>
       <c r="B244">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C244">
         <v>100</v>
       </c>
       <c r="D244">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="E244">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="F244">
-        <v>60</v>
+        <v>73</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
         <v>249</v>
       </c>
       <c r="B245">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="C245">
-        <v>100</v>
+        <v>200</v>
       </c>
       <c r="D245">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="E245">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F245">
-        <v>70</v>
+        <v>37</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>250</v>
       </c>
       <c r="B246">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="C246">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="D246">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="E246">
-        <v>60</v>
+        <v>119</v>
       </c>
       <c r="F246">
-        <v>60</v>
+        <v>62.63</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>251</v>
       </c>
       <c r="B247">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C247">
-        <v>100</v>
+        <v>440</v>
       </c>
       <c r="D247">
         <v>32</v>
       </c>
       <c r="E247">
-        <v>68</v>
+        <v>408</v>
       </c>
       <c r="F247">
-        <v>68</v>
+        <v>92.73</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
         <v>252</v>
       </c>
       <c r="B248">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C248">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="D248">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="E248">
-        <v>136</v>
+        <v>71</v>
       </c>
       <c r="F248">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
         <v>253</v>
       </c>
       <c r="B249">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="C249">
-        <v>190</v>
+        <v>440</v>
       </c>
       <c r="D249">
-        <v>26</v>
+        <v>173</v>
       </c>
       <c r="E249">
-        <v>164</v>
+        <v>267</v>
       </c>
       <c r="F249">
-        <v>86.32</v>
+        <v>60.68</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>254</v>
       </c>
       <c r="B250">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="C250">
-        <v>440</v>
+        <v>100</v>
       </c>
       <c r="D250">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="E250">
-        <v>389</v>
+        <v>62</v>
       </c>
       <c r="F250">
-        <v>88.41</v>
+        <v>62</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
         <v>255</v>
       </c>
       <c r="B251">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C251">
         <v>100</v>
       </c>
       <c r="D251">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E251">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="F251">
-        <v>40</v>
+        <v>78</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
         <v>256</v>
       </c>
       <c r="B252">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C252">
-        <v>440</v>
+        <v>260</v>
       </c>
       <c r="D252">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="E252">
-        <v>407</v>
+        <v>205</v>
       </c>
       <c r="F252">
-        <v>92.5</v>
+        <v>78.85</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>257</v>
       </c>
       <c r="B253">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C253">
-        <v>100</v>
+        <v>216</v>
       </c>
       <c r="D253">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E253">
-        <v>55</v>
+        <v>173</v>
       </c>
       <c r="F253">
-        <v>55</v>
+        <v>80.09</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
         <v>258</v>
       </c>
       <c r="B254">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="C254">
         <v>100</v>
       </c>
       <c r="D254">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E254">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F254">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
         <v>259</v>
       </c>
       <c r="B255">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C255">
-        <v>260</v>
+        <v>216</v>
       </c>
       <c r="D255">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E255">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F255">
-        <v>73.85</v>
+        <v>90.28</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
         <v>260</v>
       </c>
       <c r="B256">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C256">
-        <v>216</v>
+        <v>100</v>
       </c>
       <c r="D256">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="E256">
-        <v>216</v>
+        <v>48</v>
       </c>
       <c r="F256">
-        <v>100</v>
+        <v>48</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
         <v>261</v>
       </c>
       <c r="B257">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C257">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="D257">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E257">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="F257">
-        <v>71</v>
+        <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
         <v>262</v>
       </c>
       <c r="B258">
-        <v>20</v>
+        <v>114</v>
       </c>
       <c r="C258">
-        <v>216</v>
+        <v>1440</v>
       </c>
       <c r="D258">
-        <v>0</v>
+        <v>202</v>
       </c>
       <c r="E258">
-        <v>216</v>
+        <v>1238</v>
       </c>
       <c r="F258">
-        <v>100</v>
+        <v>85.97</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
         <v>263</v>
       </c>
       <c r="B259">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="C259">
-        <v>100</v>
+        <v>576</v>
       </c>
       <c r="D259">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="E259">
-        <v>94</v>
+        <v>527</v>
       </c>
       <c r="F259">
-        <v>94</v>
+        <v>91.49</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
         <v>264</v>
       </c>
       <c r="B260">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="C260">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="D260">
-        <v>85</v>
+        <v>20</v>
       </c>
       <c r="E260">
-        <v>105</v>
+        <v>196</v>
       </c>
       <c r="F260">
-        <v>55.26</v>
+        <v>90.74</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
         <v>265</v>
       </c>
       <c r="B261">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="C261">
-        <v>1440</v>
+        <v>100</v>
       </c>
       <c r="D261">
-        <v>264</v>
+        <v>36</v>
       </c>
       <c r="E261">
-        <v>1176</v>
+        <v>64</v>
       </c>
       <c r="F261">
-        <v>81.67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
         <v>266</v>
       </c>
       <c r="B262">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="C262">
-        <v>576</v>
+        <v>168</v>
       </c>
       <c r="D262">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="E262">
-        <v>494</v>
+        <v>69</v>
       </c>
       <c r="F262">
-        <v>85.76</v>
+        <v>41.07</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
         <v>267</v>
       </c>
       <c r="B263">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C263">
-        <v>216</v>
+        <v>100</v>
       </c>
       <c r="D263">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="E263">
-        <v>173</v>
+        <v>88</v>
       </c>
       <c r="F263">
-        <v>80.09</v>
+        <v>88</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
         <v>268</v>
       </c>
       <c r="B264">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C264">
         <v>100</v>
       </c>
       <c r="D264">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E264">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="F264">
-        <v>48</v>
+        <v>59</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
         <v>269</v>
       </c>
       <c r="B265">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C265">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="D265">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="E265">
-        <v>112</v>
+        <v>58</v>
       </c>
       <c r="F265">
-        <v>66.67</v>
+        <v>58</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
         <v>270</v>
       </c>
       <c r="B266">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C266">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D266">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="E266">
-        <v>40</v>
+        <v>144</v>
       </c>
       <c r="F266">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
         <v>271</v>
       </c>
       <c r="B267">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="C267">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D267">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="E267">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="F267">
-        <v>53</v>
+        <v>53.65</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
         <v>272</v>
       </c>
       <c r="B268">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C268">
         <v>100</v>
       </c>
       <c r="D268">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E268">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="F268">
-        <v>69</v>
+        <v>47</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
         <v>273</v>
       </c>
       <c r="B269">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C269">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
       <c r="E269">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="F269">
         <v>100</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
         <v>274</v>
       </c>
       <c r="B270">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C270">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D270">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="E270">
-        <v>173</v>
+        <v>68</v>
       </c>
       <c r="F270">
-        <v>90.1</v>
+        <v>68</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
         <v>275</v>
       </c>
       <c r="B271">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C271">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D271">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E271">
-        <v>72</v>
+        <v>166</v>
       </c>
       <c r="F271">
-        <v>72</v>
+        <v>86.46</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
         <v>276</v>
       </c>
       <c r="B272">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C272">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D272">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E272">
-        <v>192</v>
+        <v>87</v>
       </c>
       <c r="F272">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
         <v>277</v>
       </c>
       <c r="B273">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C273">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D273">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="E273">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="F273">
-        <v>94</v>
+        <v>77.78</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
         <v>278</v>
       </c>
       <c r="B274">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C274">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D274">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E274">
-        <v>138</v>
+        <v>63</v>
       </c>
       <c r="F274">
-        <v>71.88</v>
+        <v>63</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
         <v>279</v>
       </c>
       <c r="B275">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="C275">
         <v>100</v>
       </c>
       <c r="D275">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E275">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="F275">
-        <v>81</v>
+        <v>71</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
         <v>280</v>
       </c>
       <c r="B276">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C276">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D276">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="E276">
-        <v>144</v>
+        <v>41</v>
       </c>
       <c r="F276">
-        <v>100</v>
+        <v>41</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
         <v>281</v>
       </c>
       <c r="B277">
         <v>16</v>
       </c>
       <c r="C277">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="D277">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E277">
-        <v>56</v>
+        <v>203</v>
       </c>
       <c r="F277">
-        <v>56</v>
+        <v>84.58</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
         <v>282</v>
       </c>
       <c r="B278">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C278">
         <v>100</v>
       </c>
       <c r="D278">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E278">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="F278">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
         <v>283</v>
       </c>
       <c r="B279">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C279">
-        <v>100</v>
+        <v>216</v>
       </c>
       <c r="D279">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="E279">
-        <v>66</v>
+        <v>165</v>
       </c>
       <c r="F279">
-        <v>66</v>
+        <v>76.39</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
         <v>284</v>
       </c>
       <c r="B280">
         <v>14</v>
       </c>
       <c r="C280">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="D280">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E280">
-        <v>222</v>
+        <v>76</v>
       </c>
       <c r="F280">
-        <v>92.5</v>
+        <v>76</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
         <v>285</v>
       </c>
       <c r="B281">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C281">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D281">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="E281">
-        <v>91</v>
+        <v>147</v>
       </c>
       <c r="F281">
-        <v>91</v>
+        <v>76.56</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
         <v>286</v>
       </c>
       <c r="B282">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C282">
-        <v>216</v>
+        <v>100</v>
       </c>
       <c r="D282">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="E282">
-        <v>209</v>
+        <v>34</v>
       </c>
       <c r="F282">
-        <v>96.76</v>
+        <v>34</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
         <v>287</v>
       </c>
       <c r="B283">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C283">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D283">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E283">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="F283">
-        <v>72</v>
+        <v>82.29</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
         <v>288</v>
       </c>
       <c r="B284">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="C284">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D284">
         <v>0</v>
       </c>
       <c r="E284">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="F284">
         <v>100</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
         <v>289</v>
       </c>
       <c r="B285">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C285">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="D285">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E285">
-        <v>62</v>
+        <v>200</v>
       </c>
       <c r="F285">
-        <v>62</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
         <v>290</v>
       </c>
       <c r="B286">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="C286">
-        <v>192</v>
+        <v>384</v>
       </c>
       <c r="D286">
-        <v>28</v>
+        <v>146</v>
       </c>
       <c r="E286">
-        <v>164</v>
+        <v>238</v>
       </c>
       <c r="F286">
-        <v>85.42</v>
+        <v>61.98</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
         <v>291</v>
       </c>
       <c r="B287">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="C287">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="D287">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="E287">
-        <v>89</v>
+        <v>240</v>
       </c>
       <c r="F287">
-        <v>89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
         <v>292</v>
       </c>
       <c r="B288">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="C288">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="D288">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E288">
-        <v>228</v>
+        <v>154</v>
       </c>
       <c r="F288">
-        <v>95</v>
+        <v>71.3</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
         <v>293</v>
       </c>
       <c r="B289">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C289">
-        <v>384</v>
+        <v>320</v>
       </c>
       <c r="D289">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="E289">
-        <v>368</v>
+        <v>286</v>
       </c>
       <c r="F289">
-        <v>95.83</v>
+        <v>89.38</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
         <v>294</v>
       </c>
       <c r="B290">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C290">
-        <v>240</v>
+        <v>384</v>
       </c>
       <c r="D290">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="E290">
-        <v>188</v>
+        <v>354</v>
       </c>
       <c r="F290">
-        <v>78.33</v>
+        <v>92.19</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
         <v>295</v>
       </c>
       <c r="B291">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="C291">
-        <v>216</v>
+        <v>384</v>
       </c>
       <c r="D291">
-        <v>54</v>
+        <v>214</v>
       </c>
       <c r="E291">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="F291">
-        <v>75</v>
+        <v>44.27</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
         <v>296</v>
       </c>
       <c r="B292">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C292">
-        <v>320</v>
+        <v>270</v>
       </c>
       <c r="D292">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="E292">
-        <v>320</v>
+        <v>193</v>
       </c>
       <c r="F292">
-        <v>100</v>
+        <v>71.48</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
         <v>297</v>
       </c>
       <c r="B293">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="C293">
-        <v>384</v>
+        <v>100</v>
       </c>
       <c r="D293">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="E293">
-        <v>283</v>
+        <v>73</v>
       </c>
       <c r="F293">
-        <v>73.7</v>
+        <v>73</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
         <v>298</v>
       </c>
       <c r="B294">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="C294">
-        <v>384</v>
+        <v>270</v>
       </c>
       <c r="D294">
-        <v>139</v>
+        <v>57</v>
       </c>
       <c r="E294">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="F294">
-        <v>63.8</v>
+        <v>78.89</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
         <v>299</v>
       </c>
       <c r="B295">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C295">
-        <v>270</v>
+        <v>100</v>
       </c>
       <c r="D295">
-        <v>173</v>
+        <v>0</v>
       </c>
       <c r="E295">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F295">
-        <v>35.93</v>
+        <v>100</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
         <v>300</v>
       </c>
       <c r="B296">
+        <v>16</v>
+      </c>
+      <c r="C296">
+        <v>100</v>
+      </c>
+      <c r="D296">
+        <v>38</v>
+      </c>
+      <c r="E296">
         <v>62</v>
       </c>
-      <c r="C296">
-[...7 lines deleted...]
-      </c>
       <c r="F296">
-        <v>73</v>
+        <v>62</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
         <v>301</v>
       </c>
       <c r="B297">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C297">
-        <v>270</v>
+        <v>100</v>
       </c>
       <c r="D297">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="E297">
-        <v>251</v>
+        <v>62</v>
       </c>
       <c r="F297">
-        <v>92.96</v>
+        <v>62</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
         <v>302</v>
       </c>
       <c r="B298">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C298">
         <v>100</v>
       </c>
       <c r="D298">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E298">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="F298">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
         <v>303</v>
       </c>
       <c r="B299">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="C299">
         <v>100</v>
       </c>
       <c r="D299">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E299">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="F299">
-        <v>70</v>
+        <v>62</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
         <v>304</v>
       </c>
       <c r="B300">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="C300">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="D300">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E300">
-        <v>87</v>
+        <v>255</v>
       </c>
       <c r="F300">
-        <v>87</v>
+        <v>94.44</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
         <v>305</v>
       </c>
       <c r="B301">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C301">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="D301">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="E301">
-        <v>51</v>
+        <v>195</v>
       </c>
       <c r="F301">
-        <v>51</v>
+        <v>72.22</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
         <v>306</v>
       </c>
       <c r="B302">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C302">
         <v>100</v>
       </c>
       <c r="D302">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E302">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F302">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
         <v>307</v>
       </c>
       <c r="B303">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="C303">
         <v>270</v>
       </c>
       <c r="D303">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E303">
-        <v>230</v>
+        <v>252</v>
       </c>
       <c r="F303">
-        <v>85.19</v>
+        <v>93.33</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
         <v>308</v>
       </c>
       <c r="B304">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="C304">
-        <v>270</v>
+        <v>100</v>
       </c>
       <c r="D304">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="E304">
-        <v>270</v>
+        <v>81</v>
       </c>
       <c r="F304">
-        <v>100</v>
+        <v>81</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
         <v>309</v>
       </c>
       <c r="B305">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="C305">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="D305">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="E305">
-        <v>55</v>
+        <v>200</v>
       </c>
       <c r="F305">
-        <v>55</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
         <v>310</v>
       </c>
       <c r="B306">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="C306">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="D306">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E306">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="F306">
-        <v>90.74</v>
+        <v>90.28</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
         <v>311</v>
       </c>
       <c r="B307">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C307">
-        <v>100</v>
+        <v>448</v>
       </c>
       <c r="D307">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E307">
-        <v>75</v>
+        <v>433</v>
       </c>
       <c r="F307">
-        <v>75</v>
+        <v>96.65</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
         <v>312</v>
       </c>
       <c r="B308">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="C308">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="D308">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E308">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="F308">
-        <v>88.15</v>
+        <v>90.23</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
         <v>313</v>
       </c>
       <c r="B309">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C309">
-        <v>288</v>
+        <v>352</v>
       </c>
       <c r="D309">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="E309">
-        <v>236</v>
+        <v>352</v>
       </c>
       <c r="F309">
-        <v>81.94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
         <v>314</v>
       </c>
       <c r="B310">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C310">
-        <v>448</v>
+        <v>270</v>
       </c>
       <c r="D310">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E310">
-        <v>424</v>
+        <v>225</v>
       </c>
       <c r="F310">
-        <v>94.64</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
         <v>315</v>
       </c>
       <c r="B311">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="C311">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="D311">
-        <v>0</v>
+        <v>169</v>
       </c>
       <c r="E311">
-        <v>256</v>
+        <v>71</v>
       </c>
       <c r="F311">
-        <v>100</v>
+        <v>29.58</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
         <v>316</v>
       </c>
       <c r="B312">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C312">
-        <v>352</v>
+        <v>410</v>
       </c>
       <c r="D312">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E312">
-        <v>352</v>
+        <v>376</v>
       </c>
       <c r="F312">
-        <v>100</v>
+        <v>91.71</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
         <v>317</v>
       </c>
       <c r="B313">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="C313">
-        <v>270</v>
+        <v>128</v>
       </c>
       <c r="D313">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E313">
-        <v>247</v>
+        <v>128</v>
       </c>
       <c r="F313">
-        <v>91.48</v>
+        <v>100</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
         <v>318</v>
       </c>
       <c r="B314">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C314">
-        <v>240</v>
+        <v>338</v>
       </c>
       <c r="D314">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="E314">
-        <v>183</v>
+        <v>259</v>
       </c>
       <c r="F314">
-        <v>76.25</v>
+        <v>76.63</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
         <v>319</v>
       </c>
       <c r="B315">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="C315">
-        <v>410</v>
+        <v>338</v>
       </c>
       <c r="D315">
-        <v>36</v>
+        <v>132</v>
       </c>
       <c r="E315">
-        <v>374</v>
+        <v>206</v>
       </c>
       <c r="F315">
-        <v>91.22</v>
+        <v>60.95</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
         <v>320</v>
       </c>
       <c r="B316">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C316">
-        <v>128</v>
+        <v>210</v>
       </c>
       <c r="D316">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="E316">
-        <v>102</v>
+        <v>204</v>
       </c>
       <c r="F316">
-        <v>79.69</v>
+        <v>97.14</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
         <v>321</v>
       </c>
       <c r="B317">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="C317">
-        <v>338</v>
+        <v>375</v>
       </c>
       <c r="D317">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="E317">
-        <v>242</v>
+        <v>289</v>
       </c>
       <c r="F317">
-        <v>71.6</v>
+        <v>77.07</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
         <v>322</v>
       </c>
       <c r="B318">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="C318">
-        <v>338</v>
+        <v>210</v>
       </c>
       <c r="D318">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E318">
-        <v>264</v>
+        <v>184</v>
       </c>
       <c r="F318">
-        <v>78.11</v>
+        <v>87.62</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
         <v>323</v>
       </c>
       <c r="B319">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C319">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="D319">
-        <v>111</v>
+        <v>0</v>
       </c>
       <c r="E319">
-        <v>99</v>
+        <v>180</v>
       </c>
       <c r="F319">
-        <v>47.14</v>
+        <v>100</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
         <v>324</v>
       </c>
       <c r="B320">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C320">
-        <v>375</v>
+        <v>180</v>
       </c>
       <c r="D320">
-        <v>131</v>
+        <v>17</v>
       </c>
       <c r="E320">
-        <v>244</v>
+        <v>163</v>
       </c>
       <c r="F320">
-        <v>65.07</v>
+        <v>90.56</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
         <v>325</v>
       </c>
       <c r="B321">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C321">
-        <v>210</v>
+        <v>180</v>
       </c>
       <c r="D321">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="E321">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="F321">
-        <v>77.62</v>
+        <v>82.78</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
         <v>326</v>
       </c>
       <c r="B322">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C322">
         <v>180</v>
       </c>
       <c r="D322">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="E322">
-        <v>180</v>
+        <v>145</v>
       </c>
       <c r="F322">
-        <v>100</v>
+        <v>80.56</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
         <v>327</v>
       </c>
       <c r="B323">
         <v>22</v>
       </c>
       <c r="C323">
         <v>180</v>
       </c>
       <c r="D323">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="E323">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="F323">
-        <v>100</v>
+        <v>92.22</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
         <v>328</v>
       </c>
       <c r="B324">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C324">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="D324">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E324">
-        <v>138</v>
+        <v>95</v>
       </c>
       <c r="F324">
-        <v>76.67</v>
+        <v>74.22</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
         <v>329</v>
       </c>
       <c r="B325">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C325">
         <v>180</v>
       </c>
       <c r="D325">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="E325">
-        <v>137</v>
+        <v>101</v>
       </c>
       <c r="F325">
-        <v>76.11</v>
+        <v>56.11</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
         <v>330</v>
       </c>
       <c r="B326">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C326">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="D326">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="E326">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="F326">
-        <v>70</v>
+        <v>61.16</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
         <v>331</v>
       </c>
       <c r="B327">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C327">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="D327">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="E327">
-        <v>151</v>
+        <v>106</v>
       </c>
       <c r="F327">
-        <v>83.89</v>
+        <v>66.25</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
         <v>332</v>
       </c>
       <c r="B328">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="C328">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="D328">
-        <v>0</v>
+        <v>134</v>
       </c>
       <c r="E328">
-        <v>224</v>
+        <v>86</v>
       </c>
       <c r="F328">
-        <v>100</v>
+        <v>39.09</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
         <v>333</v>
       </c>
       <c r="B329">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C329">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D329">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="E329">
-        <v>136</v>
+        <v>177</v>
       </c>
       <c r="F329">
-        <v>85</v>
+        <v>80.45</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
         <v>334</v>
       </c>
       <c r="B330">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C330">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D330">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="E330">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="F330">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
         <v>335</v>
       </c>
       <c r="B331">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="C331">
-        <v>220</v>
+        <v>312</v>
       </c>
       <c r="D331">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E331">
-        <v>175</v>
+        <v>280</v>
       </c>
       <c r="F331">
-        <v>79.55</v>
+        <v>89.74</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
         <v>336</v>
       </c>
       <c r="B332">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C332">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D332">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="E332">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="F332">
-        <v>55</v>
+        <v>52.27</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
         <v>337</v>
       </c>
       <c r="B333">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C333">
-        <v>312</v>
+        <v>288</v>
       </c>
       <c r="D333">
-        <v>6</v>
+        <v>76</v>
       </c>
       <c r="E333">
-        <v>306</v>
+        <v>212</v>
       </c>
       <c r="F333">
-        <v>98.08</v>
+        <v>73.61</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>338</v>
       </c>
       <c r="B334">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C334">
         <v>220</v>
       </c>
       <c r="D334">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="E334">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="F334">
-        <v>67.27</v>
+        <v>71.36</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
         <v>339</v>
       </c>
       <c r="B335">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C335">
-        <v>288</v>
+        <v>216</v>
       </c>
       <c r="D335">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="E335">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="F335">
-        <v>75</v>
+        <v>80.09</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
         <v>340</v>
       </c>
       <c r="B336">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C336">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="D336">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="E336">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F336">
-        <v>68.64</v>
+        <v>81.25</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
         <v>341</v>
       </c>
       <c r="B337">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C337">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="D337">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E337">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="F337">
-        <v>87.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
         <v>342</v>
       </c>
       <c r="B338">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C338">
-        <v>192</v>
+        <v>288</v>
       </c>
       <c r="D338">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="E338">
-        <v>173</v>
+        <v>218</v>
       </c>
       <c r="F338">
-        <v>90.1</v>
+        <v>75.69</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
         <v>343</v>
       </c>
       <c r="B339">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="C339">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="D339">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="E339">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="F339">
-        <v>100</v>
+        <v>67.19</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
         <v>344</v>
       </c>
       <c r="B340">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="C340">
-        <v>288</v>
+        <v>192</v>
       </c>
       <c r="D340">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E340">
-        <v>240</v>
+        <v>175</v>
       </c>
       <c r="F340">
-        <v>83.33</v>
-[...39 lines deleted...]
-        <v>88.54</v>
+        <v>91.15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F342"/>
+  <autoFilter ref="A1:F340"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>