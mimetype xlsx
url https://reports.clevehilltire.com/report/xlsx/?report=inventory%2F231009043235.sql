--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,98 +9,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$340</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$342</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
   <si>
     <t>BIN</t>
   </si>
   <si>
     <t>UNIT QTY</t>
   </si>
   <si>
     <t>BIN VOLUME</t>
   </si>
   <si>
     <t>ASSIGNED VOLUME</t>
   </si>
   <si>
     <t>AVAILABLE VOLUME</t>
   </si>
   <si>
     <t>PERCENT AVAIL</t>
   </si>
   <si>
     <t>LOADDOCK</t>
   </si>
   <si>
     <t>RDA2B20</t>
   </si>
   <si>
     <t>RDUA1B10</t>
   </si>
   <si>
     <t>RDUA1B11</t>
   </si>
   <si>
     <t>RDUA1B13</t>
   </si>
   <si>
     <t>RDUA1B15</t>
   </si>
   <si>
-    <t>RDUA1B25</t>
-[...1 lines deleted...]
-  <si>
     <t>RM1A1B1</t>
   </si>
   <si>
     <t>RM1A1B10</t>
   </si>
   <si>
     <t>RM1A1B11</t>
   </si>
   <si>
     <t>RM1A1B12</t>
   </si>
   <si>
     <t>RM1A1B13</t>
   </si>
   <si>
     <t>RM1A1B14</t>
   </si>
   <si>
     <t>RM1A1B15</t>
   </si>
   <si>
     <t>RM1A1B16</t>
   </si>
   <si>
     <t>RM1A1B17</t>
@@ -612,50 +609,53 @@
   <si>
     <t>RM3A4B3</t>
   </si>
   <si>
     <t>RM3A4B31</t>
   </si>
   <si>
     <t>RM3A4B4</t>
   </si>
   <si>
     <t>RM3A4B5</t>
   </si>
   <si>
     <t>RM3A4B6</t>
   </si>
   <si>
     <t>RM3A4B7</t>
   </si>
   <si>
     <t>RM3A4B8</t>
   </si>
   <si>
     <t>RM3A4B9</t>
   </si>
   <si>
+    <t>RM3A5B1</t>
+  </si>
+  <si>
     <t>RM3A5B10</t>
   </si>
   <si>
     <t>RM3A5B11</t>
   </si>
   <si>
     <t>RM3A5B12</t>
   </si>
   <si>
     <t>RM3A5B13</t>
   </si>
   <si>
     <t>RM3A5B14</t>
   </si>
   <si>
     <t>RM3A5B15</t>
   </si>
   <si>
     <t>RM3A5B16</t>
   </si>
   <si>
     <t>RM3A5B17</t>
   </si>
   <si>
     <t>RM3A5B18</t>
@@ -715,50 +715,56 @@
     <t>RM3A6B17</t>
   </si>
   <si>
     <t>RM3A6B18</t>
   </si>
   <si>
     <t>RM3A6B2</t>
   </si>
   <si>
     <t>RM3A6B4</t>
   </si>
   <si>
     <t>RM3A6B5</t>
   </si>
   <si>
     <t>RM3A6B6</t>
   </si>
   <si>
     <t>RM3A6B7</t>
   </si>
   <si>
     <t>RM3A6B8</t>
   </si>
   <si>
     <t>RM3A6B9</t>
+  </si>
+  <si>
+    <t>RM3A7B1</t>
+  </si>
+  <si>
+    <t>RM3A7B10</t>
   </si>
   <si>
     <t>RM3A7B2</t>
   </si>
   <si>
     <t>RM3A7B3</t>
   </si>
   <si>
     <t>RM3A7B4</t>
   </si>
   <si>
     <t>RM3A7B5</t>
   </si>
   <si>
     <t>RM3A7B7</t>
   </si>
   <si>
     <t>RM3A7B8</t>
   </si>
   <si>
     <t>RM4A1B1</t>
   </si>
   <si>
     <t>RM4A1B3</t>
   </si>
@@ -1401,6869 +1407,6909 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F340"/>
+  <dimension ref="A1:F342"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>96673</v>
+        <v>96092</v>
       </c>
       <c r="C2">
         <v>4200</v>
       </c>
       <c r="D2">
-        <v>318</v>
+        <v>245</v>
       </c>
       <c r="E2">
-        <v>3882</v>
+        <v>3955</v>
       </c>
       <c r="F2">
-        <v>92.43</v>
+        <v>94.17</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C3">
         <v>210</v>
       </c>
       <c r="D3">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E3">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F3">
-        <v>60</v>
+        <v>58.57</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="C4">
         <v>269</v>
       </c>
       <c r="D4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E4">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="F4">
-        <v>93.31</v>
+        <v>95.17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C5">
         <v>280</v>
       </c>
       <c r="D5">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E5">
-        <v>228</v>
+        <v>248</v>
       </c>
       <c r="F5">
-        <v>81.43</v>
+        <v>88.57</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C6">
         <v>280</v>
       </c>
       <c r="D6">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E6">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="F6">
-        <v>96.79</v>
+        <v>98.93</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
         <v>3</v>
       </c>
       <c r="C7">
         <v>280</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E7">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="F7">
-        <v>95.36</v>
+        <v>93.57</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="C8">
-        <v>280</v>
+        <v>182</v>
       </c>
       <c r="D8">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="E8">
-        <v>276</v>
+        <v>137</v>
       </c>
       <c r="F8">
-        <v>98.57</v>
+        <v>75.27</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="C9">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D9">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="E9">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="F9">
-        <v>75.27</v>
+        <v>92.61</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C10">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D10">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="E10">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="F10">
-        <v>73.3</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C11">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="E11">
-        <v>168</v>
+        <v>118</v>
       </c>
       <c r="F11">
-        <v>100</v>
+        <v>67.05</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C12">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D12">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="E12">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="F12">
-        <v>81.82</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C13">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D13">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="E13">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="F13">
-        <v>59.52</v>
+        <v>68.75</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="C14">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D14">
-        <v>42</v>
+        <v>147</v>
       </c>
       <c r="E14">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="F14">
-        <v>76.14</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="C15">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D15">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="E15">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="F15">
-        <v>79.17</v>
+        <v>67.05</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C16">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="D16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E16">
-        <v>173</v>
+        <v>199</v>
       </c>
       <c r="F16">
-        <v>98.3</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="C17">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="D17">
         <v>40</v>
       </c>
       <c r="E17">
-        <v>159</v>
+        <v>65</v>
       </c>
       <c r="F17">
-        <v>79.9</v>
+        <v>61.9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C18">
         <v>105</v>
       </c>
       <c r="D18">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="E18">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="F18">
-        <v>37.14</v>
+        <v>67.62</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C19">
         <v>105</v>
       </c>
       <c r="D19">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="E19">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="F19">
-        <v>44.76</v>
+        <v>54.29</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C20">
-        <v>105</v>
+        <v>240</v>
       </c>
       <c r="D20">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="E20">
-        <v>57</v>
+        <v>240</v>
       </c>
       <c r="F20">
-        <v>54.29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C21">
         <v>240</v>
       </c>
       <c r="D21">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E21">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="F21">
-        <v>83.33</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C22">
-        <v>240</v>
+        <v>159</v>
       </c>
       <c r="D22">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="E22">
-        <v>203</v>
+        <v>81</v>
       </c>
       <c r="F22">
-        <v>84.58</v>
+        <v>50.94</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="C23">
-        <v>159</v>
+        <v>122</v>
       </c>
       <c r="D23">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="E23">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="F23">
-        <v>48.43</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C24">
-        <v>122</v>
+        <v>363</v>
       </c>
       <c r="D24">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="E24">
-        <v>122</v>
+        <v>260</v>
       </c>
       <c r="F24">
-        <v>100</v>
+        <v>71.63</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C25">
-        <v>363</v>
+        <v>100</v>
       </c>
       <c r="D25">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="E25">
-        <v>278</v>
+        <v>100</v>
       </c>
       <c r="F25">
-        <v>76.58</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C26">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D26">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="E26">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="F26">
-        <v>100</v>
+        <v>71.43</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C27">
-        <v>105</v>
+        <v>176</v>
       </c>
       <c r="D27">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E27">
-        <v>72</v>
+        <v>148</v>
       </c>
       <c r="F27">
-        <v>68.57</v>
+        <v>84.09</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C28">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="E28">
-        <v>148</v>
+        <v>189</v>
       </c>
       <c r="F28">
-        <v>84.09</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C29">
-        <v>189</v>
+        <v>100</v>
       </c>
       <c r="D29">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="E29">
-        <v>189</v>
+        <v>73</v>
       </c>
       <c r="F29">
-        <v>100</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
         <v>18</v>
       </c>
       <c r="C30">
-        <v>100</v>
+        <v>160</v>
       </c>
       <c r="D30">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="E30">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="F30">
-        <v>62</v>
+        <v>48.13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C31">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="D31">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="E31">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F31">
-        <v>73.75</v>
+        <v>68.75</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C32">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D32">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="E32">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="F32">
-        <v>73.3</v>
+        <v>78.13</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C33">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="D33">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="E33">
-        <v>128</v>
+        <v>200</v>
       </c>
       <c r="F33">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="C34">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="D34">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="E34">
-        <v>200</v>
+        <v>95</v>
       </c>
       <c r="F34">
-        <v>100</v>
+        <v>53.98</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C35">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D35">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="E35">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="F35">
-        <v>59.09</v>
+        <v>78.75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C36">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="E36">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="F36">
-        <v>81.88</v>
+        <v>59.09</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="C37">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>95</v>
       </c>
       <c r="E37">
-        <v>148</v>
+        <v>65</v>
       </c>
       <c r="F37">
-        <v>84.09</v>
+        <v>40.63</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C38">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="D38">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="E38">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="F38">
-        <v>40.63</v>
+        <v>66.48</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="C39">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="D39">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="E39">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="F39">
-        <v>65.34</v>
+        <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C40">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="D40">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="E40">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="F40">
-        <v>40.63</v>
+        <v>51.7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41">
+        <v>25</v>
+      </c>
+      <c r="C41">
+        <v>160</v>
+      </c>
+      <c r="D41">
         <v>28</v>
       </c>
-      <c r="C41">
-[...4 lines deleted...]
-      </c>
       <c r="E41">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="F41">
-        <v>85.23</v>
+        <v>82.5</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C42">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D42">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E42">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="F42">
-        <v>40</v>
+        <v>54.55</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="C43">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D43">
-        <v>132</v>
+        <v>21</v>
       </c>
       <c r="E43">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="F43">
-        <v>40</v>
+        <v>86.88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="C44">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D44">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E44">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="F44">
-        <v>100</v>
+        <v>95.45</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C45">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D45">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E45">
-        <v>169</v>
+        <v>123</v>
       </c>
       <c r="F45">
-        <v>76.82</v>
+        <v>76.88</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C46">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D46">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="E46">
-        <v>120</v>
+        <v>135</v>
       </c>
       <c r="F46">
-        <v>75</v>
+        <v>61.36</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="C47">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D47">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E47">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="F47">
-        <v>65.91</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="C48">
         <v>160</v>
       </c>
       <c r="D48">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="E48">
-        <v>47</v>
+        <v>124</v>
       </c>
       <c r="F48">
-        <v>29.38</v>
+        <v>77.5</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="C49">
         <v>160</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="E49">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="F49">
-        <v>81.88</v>
+        <v>88.75</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="C50">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D50">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="E50">
-        <v>160</v>
+        <v>123</v>
       </c>
       <c r="F50">
-        <v>100</v>
+        <v>55.91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="C51">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D51">
-        <v>104</v>
+        <v>4</v>
       </c>
       <c r="E51">
-        <v>116</v>
+        <v>156</v>
       </c>
       <c r="F51">
-        <v>52.73</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C52">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D52">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="E52">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="F52">
-        <v>62.5</v>
+        <v>65</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C53">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="D53">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="E53">
-        <v>190</v>
+        <v>93</v>
       </c>
       <c r="F53">
-        <v>86.36</v>
+        <v>51.67</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C54">
         <v>180</v>
       </c>
       <c r="D54">
-        <v>51</v>
+        <v>5</v>
       </c>
       <c r="E54">
-        <v>129</v>
+        <v>175</v>
       </c>
       <c r="F54">
-        <v>71.67</v>
+        <v>97.22</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C55">
         <v>180</v>
       </c>
       <c r="D55">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E55">
-        <v>171</v>
+        <v>131</v>
       </c>
       <c r="F55">
-        <v>95</v>
+        <v>72.78</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C56">
-        <v>180</v>
+        <v>101</v>
       </c>
       <c r="D56">
-        <v>49</v>
+        <v>4</v>
       </c>
       <c r="E56">
-        <v>131</v>
+        <v>97</v>
       </c>
       <c r="F56">
-        <v>72.78</v>
+        <v>96.04</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="C57">
+        <v>220</v>
+      </c>
+      <c r="D57">
         <v>101</v>
       </c>
-      <c r="D57">
-[...1 lines deleted...]
-      </c>
       <c r="E57">
-        <v>83</v>
+        <v>119</v>
       </c>
       <c r="F57">
-        <v>82.18</v>
+        <v>54.09</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C58">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="D58">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="E58">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="F58">
-        <v>81.82</v>
+        <v>94.44</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C59">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="D59">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E59">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="F59">
-        <v>92.22</v>
+        <v>43.75</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>20</v>
+      </c>
+      <c r="C60">
+        <v>180</v>
+      </c>
+      <c r="D60">
         <v>16</v>
       </c>
-      <c r="C60">
-[...4 lines deleted...]
-      </c>
       <c r="E60">
-        <v>97</v>
+        <v>164</v>
       </c>
       <c r="F60">
-        <v>60.62</v>
+        <v>91.11</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="C61">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E61">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="F61">
-        <v>90.56</v>
+        <v>85.45</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C62">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="D62">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E62">
-        <v>167</v>
+        <v>132</v>
       </c>
       <c r="F62">
-        <v>75.91</v>
+        <v>73.33</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>67</v>
       </c>
       <c r="B63">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C63">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="E63">
-        <v>150</v>
+        <v>220</v>
       </c>
       <c r="F63">
-        <v>83.33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>68</v>
       </c>
       <c r="B64">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="C64">
-        <v>220</v>
+        <v>105</v>
       </c>
       <c r="D64">
         <v>0</v>
       </c>
       <c r="E64">
-        <v>220</v>
+        <v>105</v>
       </c>
       <c r="F64">
         <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>69</v>
       </c>
       <c r="B65">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="C65">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="D65">
         <v>0</v>
       </c>
       <c r="E65">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="F65">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>70</v>
       </c>
       <c r="B66">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C66">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D66">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="E66">
-        <v>168</v>
+        <v>139</v>
       </c>
       <c r="F66">
-        <v>100</v>
+        <v>77.22</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>71</v>
       </c>
       <c r="B67">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C67">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="D67">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="E67">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F67">
-        <v>92.78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>72</v>
       </c>
       <c r="B68">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="C68">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D68">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E68">
-        <v>168</v>
+        <v>146</v>
       </c>
       <c r="F68">
-        <v>100</v>
+        <v>81.11</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>73</v>
       </c>
       <c r="B69">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C69">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="D69">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="E69">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="F69">
-        <v>78.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>74</v>
       </c>
       <c r="B70">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C70">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D70">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="E70">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="F70">
-        <v>100</v>
+        <v>76.67</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>75</v>
       </c>
       <c r="B71">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="C71">
-        <v>180</v>
+        <v>199</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="E71">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="F71">
-        <v>87.78</v>
+        <v>28.64</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>76</v>
       </c>
       <c r="B72">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C72">
-        <v>199</v>
+        <v>230</v>
       </c>
       <c r="D72">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E72">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="F72">
-        <v>56.78</v>
+        <v>63.48</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>77</v>
       </c>
       <c r="B73">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="C73">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="D73">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="E73">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="F73">
-        <v>72.17</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>78</v>
       </c>
       <c r="B74">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C74">
-        <v>210</v>
+        <v>126</v>
       </c>
       <c r="D74">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E74">
-        <v>185</v>
+        <v>126</v>
       </c>
       <c r="F74">
-        <v>88.1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>79</v>
       </c>
       <c r="B75">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C75">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="D75">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="E75">
-        <v>55</v>
+        <v>148</v>
       </c>
       <c r="F75">
-        <v>43.65</v>
+        <v>88.1</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>80</v>
       </c>
       <c r="B76">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C76">
         <v>168</v>
       </c>
       <c r="D76">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="E76">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="F76">
-        <v>100</v>
+        <v>90.48</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>81</v>
       </c>
       <c r="B77">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C77">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D77">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="E77">
-        <v>168</v>
+        <v>118</v>
       </c>
       <c r="F77">
-        <v>100</v>
+        <v>65.56</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>82</v>
       </c>
       <c r="B78">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C78">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="D78">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="E78">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="F78">
-        <v>59.44</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>83</v>
       </c>
       <c r="B79">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C79">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="D79">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E79">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="F79">
-        <v>79.17</v>
+        <v>76.67</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>84</v>
       </c>
       <c r="B80">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C80">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="E80">
-        <v>158</v>
+        <v>185</v>
       </c>
       <c r="F80">
-        <v>87.78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>85</v>
       </c>
       <c r="B81">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C81">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D81">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="E81">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="F81">
-        <v>100</v>
+        <v>89.44</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>86</v>
       </c>
       <c r="B82">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C82">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="D82">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="E82">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="F82">
-        <v>56.11</v>
+        <v>67.86</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>87</v>
       </c>
       <c r="B83">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C83">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="D83">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E83">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="F83">
-        <v>67.86</v>
+        <v>74</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C84">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="E84">
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="F84">
-        <v>71</v>
+        <v>77.98</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>89</v>
       </c>
       <c r="B85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C85">
-        <v>168</v>
+        <v>252</v>
       </c>
       <c r="D85">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="E85">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="F85">
-        <v>100</v>
+        <v>64.68</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>90</v>
       </c>
       <c r="B86">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="C86">
-        <v>252</v>
+        <v>100</v>
       </c>
       <c r="D86">
-        <v>131</v>
+        <v>22</v>
       </c>
       <c r="E86">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="F86">
-        <v>48.02</v>
+        <v>78</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>91</v>
       </c>
       <c r="B87">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="C87">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="E87">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="F87">
-        <v>72</v>
+        <v>51.59</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>92</v>
       </c>
       <c r="B88">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="C88">
-        <v>157</v>
+        <v>100</v>
       </c>
       <c r="D88">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E88">
-        <v>157</v>
+        <v>91</v>
       </c>
       <c r="F88">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>93</v>
       </c>
       <c r="B89">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C89">
-        <v>100</v>
+        <v>230</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E89">
-        <v>75</v>
+        <v>187</v>
       </c>
       <c r="F89">
-        <v>75</v>
+        <v>81.3</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>94</v>
       </c>
       <c r="B90">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="C90">
-        <v>230</v>
+        <v>100</v>
       </c>
       <c r="D90">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E90">
-        <v>162</v>
+        <v>73</v>
       </c>
       <c r="F90">
-        <v>70.43</v>
+        <v>73</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>95</v>
       </c>
       <c r="B91">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C91">
-        <v>100</v>
+        <v>210</v>
       </c>
       <c r="D91">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="E91">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="F91">
-        <v>88</v>
+        <v>66.19</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>96</v>
       </c>
       <c r="B92">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="C92">
-        <v>210</v>
+        <v>100</v>
       </c>
       <c r="D92">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="E92">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="F92">
-        <v>69.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>97</v>
       </c>
       <c r="B93">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="C93">
         <v>100</v>
       </c>
       <c r="D93">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="E93">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="F93">
-        <v>61</v>
+        <v>86</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>98</v>
       </c>
       <c r="B94">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C94">
         <v>100</v>
       </c>
       <c r="D94">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E94">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="F94">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
         <v>99</v>
       </c>
       <c r="B95">
         <v>16</v>
       </c>
       <c r="C95">
         <v>100</v>
       </c>
       <c r="D95">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="E95">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="F95">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>100</v>
       </c>
       <c r="B96">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C96">
         <v>100</v>
       </c>
       <c r="D96">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="E96">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="F96">
-        <v>39</v>
+        <v>85</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>101</v>
       </c>
       <c r="B97">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C97">
         <v>100</v>
       </c>
       <c r="D97">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E97">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="F97">
-        <v>61</v>
+        <v>92</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>102</v>
       </c>
       <c r="B98">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C98">
         <v>100</v>
       </c>
       <c r="D98">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E98">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F98">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>103</v>
       </c>
       <c r="B99">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C99">
         <v>100</v>
       </c>
       <c r="D99">
-        <v>4</v>
+        <v>54</v>
       </c>
       <c r="E99">
-        <v>96</v>
+        <v>46</v>
       </c>
       <c r="F99">
-        <v>96</v>
+        <v>46</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>104</v>
       </c>
       <c r="B100">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C100">
         <v>100</v>
       </c>
       <c r="D100">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="E100">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="F100">
-        <v>38</v>
+        <v>87</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>105</v>
       </c>
       <c r="B101">
         <v>16</v>
       </c>
       <c r="C101">
         <v>100</v>
       </c>
       <c r="D101">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="E101">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="F101">
-        <v>87</v>
+        <v>74</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>106</v>
       </c>
       <c r="B102">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C102">
         <v>100</v>
       </c>
       <c r="D102">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="E102">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="F102">
-        <v>59</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>107</v>
       </c>
       <c r="B103">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C103">
         <v>100</v>
       </c>
       <c r="D103">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="E103">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="F103">
-        <v>65</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
         <v>108</v>
       </c>
       <c r="B104">
         <v>18</v>
       </c>
       <c r="C104">
         <v>100</v>
       </c>
       <c r="D104">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E104">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F104">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>109</v>
       </c>
       <c r="B105">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C105">
         <v>100</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="E105">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="F105">
-        <v>75</v>
+        <v>96</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>110</v>
       </c>
       <c r="B106">
         <v>16</v>
       </c>
       <c r="C106">
         <v>100</v>
       </c>
       <c r="D106">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="E106">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="F106">
-        <v>100</v>
+        <v>49</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>111</v>
       </c>
       <c r="B107">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C107">
         <v>100</v>
       </c>
       <c r="D107">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="E107">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="F107">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>112</v>
       </c>
       <c r="B108">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C108">
         <v>100</v>
       </c>
       <c r="D108">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E108">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="F108">
-        <v>79</v>
+        <v>70</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>113</v>
       </c>
       <c r="B109">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C109">
         <v>100</v>
       </c>
       <c r="D109">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="E109">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="F109">
-        <v>58</v>
+        <v>41</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>114</v>
       </c>
       <c r="B110">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C110">
         <v>100</v>
       </c>
       <c r="D110">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="E110">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="F110">
-        <v>21</v>
+        <v>84</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>115</v>
       </c>
       <c r="B111">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C111">
         <v>100</v>
       </c>
       <c r="D111">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E111">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F111">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>116</v>
       </c>
       <c r="B112">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C112">
         <v>100</v>
       </c>
       <c r="D112">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="E112">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="F112">
-        <v>62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>117</v>
       </c>
       <c r="B113">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C113">
         <v>100</v>
       </c>
       <c r="D113">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E113">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="F113">
-        <v>56</v>
+        <v>78</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>118</v>
       </c>
       <c r="B114">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C114">
         <v>100</v>
       </c>
       <c r="D114">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="E114">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="F114">
-        <v>48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
         <v>119</v>
       </c>
       <c r="B115">
         <v>11</v>
       </c>
       <c r="C115">
         <v>100</v>
       </c>
       <c r="D115">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E115">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="F115">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>120</v>
       </c>
       <c r="B116">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C116">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="D116">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E116">
-        <v>79</v>
+        <v>218</v>
       </c>
       <c r="F116">
-        <v>79</v>
+        <v>90.83</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>121</v>
       </c>
       <c r="B117">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="C117">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="D117">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="E117">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="F117">
-        <v>57.08</v>
+        <v>92</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>122</v>
       </c>
       <c r="B118">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C118">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="E118">
-        <v>82</v>
+        <v>148</v>
       </c>
       <c r="F118">
-        <v>82</v>
+        <v>77.08</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>123</v>
       </c>
       <c r="B119">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C119">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D119">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E119">
-        <v>144</v>
+        <v>53</v>
       </c>
       <c r="F119">
-        <v>75</v>
+        <v>53</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>124</v>
       </c>
       <c r="B120">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C120">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D120">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="E120">
-        <v>42</v>
+        <v>147</v>
       </c>
       <c r="F120">
-        <v>42</v>
+        <v>76.56</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>125</v>
       </c>
       <c r="B121">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C121">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D121">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E121">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="F121">
-        <v>69.79</v>
+        <v>79</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
         <v>126</v>
       </c>
       <c r="B122">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C122">
         <v>100</v>
       </c>
       <c r="D122">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E122">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="F122">
-        <v>79</v>
+        <v>91</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
         <v>127</v>
       </c>
       <c r="B123">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C123">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="D123">
         <v>0</v>
       </c>
       <c r="E123">
-        <v>100</v>
+        <v>240</v>
       </c>
       <c r="F123">
         <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
         <v>128</v>
       </c>
       <c r="B124">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C124">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="D124">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E124">
-        <v>240</v>
+        <v>87</v>
       </c>
       <c r="F124">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
         <v>129</v>
       </c>
       <c r="B125">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="C125">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="D125">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="E125">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="F125">
-        <v>93</v>
+        <v>60.71</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
         <v>130</v>
       </c>
       <c r="B126">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C126">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="D126">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="E126">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="F126">
-        <v>57.14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>131</v>
       </c>
       <c r="B127">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="C127">
         <v>100</v>
       </c>
       <c r="D127">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="E127">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="F127">
-        <v>77</v>
+        <v>94</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>132</v>
       </c>
       <c r="B128">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C128">
-        <v>100</v>
+        <v>192</v>
       </c>
       <c r="D128">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E128">
-        <v>69</v>
+        <v>156</v>
       </c>
       <c r="F128">
-        <v>69</v>
+        <v>81.25</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>133</v>
       </c>
       <c r="B129">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="C129">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D129">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="E129">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="F129">
-        <v>64.06</v>
+        <v>77</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>134</v>
       </c>
       <c r="B130">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="C130">
-        <v>100</v>
+        <v>504</v>
       </c>
       <c r="D130">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="E130">
-        <v>77</v>
+        <v>405</v>
       </c>
       <c r="F130">
-        <v>77</v>
+        <v>80.36</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>135</v>
       </c>
       <c r="B131">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="C131">
-        <v>504</v>
+        <v>576</v>
       </c>
       <c r="D131">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="E131">
-        <v>366</v>
+        <v>495</v>
       </c>
       <c r="F131">
-        <v>72.62</v>
+        <v>85.94</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>136</v>
       </c>
       <c r="B132">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="C132">
-        <v>576</v>
+        <v>380</v>
       </c>
       <c r="D132">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="E132">
-        <v>503</v>
+        <v>335</v>
       </c>
       <c r="F132">
-        <v>87.33</v>
+        <v>88.16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>137</v>
       </c>
       <c r="B133">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="C133">
-        <v>380</v>
+        <v>330</v>
       </c>
       <c r="D133">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="E133">
-        <v>319</v>
+        <v>257</v>
       </c>
       <c r="F133">
-        <v>83.95</v>
+        <v>77.88</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>138</v>
       </c>
       <c r="B134">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="C134">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="D134">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="E134">
-        <v>263</v>
+        <v>297</v>
       </c>
       <c r="F134">
-        <v>79.7</v>
+        <v>92.81</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>139</v>
       </c>
       <c r="B135">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C135">
-        <v>320</v>
+        <v>240</v>
       </c>
       <c r="D135">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="E135">
-        <v>309</v>
+        <v>159</v>
       </c>
       <c r="F135">
-        <v>96.56</v>
+        <v>66.25</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>140</v>
       </c>
       <c r="B136">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C136">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="D136">
-        <v>59</v>
+        <v>5</v>
       </c>
       <c r="E136">
-        <v>181</v>
+        <v>215</v>
       </c>
       <c r="F136">
-        <v>75.42</v>
+        <v>97.73</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>141</v>
       </c>
       <c r="B137">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="C137">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D137">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E137">
-        <v>178</v>
+        <v>104</v>
       </c>
       <c r="F137">
-        <v>80.91</v>
+        <v>65</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>142</v>
       </c>
       <c r="B138">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C138">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="D138">
         <v>44</v>
       </c>
       <c r="E138">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="F138">
-        <v>72.5</v>
+        <v>63.33</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>143</v>
       </c>
       <c r="B139">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C139">
-        <v>120</v>
+        <v>320</v>
       </c>
       <c r="D139">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E139">
-        <v>76</v>
+        <v>277</v>
       </c>
       <c r="F139">
-        <v>63.33</v>
+        <v>86.56</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
         <v>144</v>
       </c>
       <c r="B140">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="C140">
-        <v>320</v>
+        <v>120</v>
       </c>
       <c r="D140">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E140">
-        <v>252</v>
+        <v>110</v>
       </c>
       <c r="F140">
-        <v>78.75</v>
+        <v>91.67</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>145</v>
       </c>
       <c r="B141">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C141">
-        <v>120</v>
+        <v>240</v>
       </c>
       <c r="D141">
-        <v>13</v>
+        <v>140</v>
       </c>
       <c r="E141">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F141">
-        <v>89.17</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>146</v>
       </c>
       <c r="B142">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C142">
-        <v>240</v>
+        <v>170</v>
       </c>
       <c r="D142">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="E142">
-        <v>172</v>
+        <v>123</v>
       </c>
       <c r="F142">
-        <v>71.67</v>
+        <v>72.35</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>147</v>
       </c>
       <c r="B143">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C143">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="D143">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E143">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="F143">
-        <v>93.53</v>
+        <v>82.27</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>148</v>
       </c>
       <c r="B144">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C144">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="D144">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E144">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="F144">
-        <v>78.64</v>
+        <v>78.1</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
         <v>149</v>
       </c>
       <c r="B145">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C145">
-        <v>210</v>
+        <v>160</v>
       </c>
       <c r="D145">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E145">
-        <v>173</v>
+        <v>125</v>
       </c>
       <c r="F145">
-        <v>82.38</v>
+        <v>78.13</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
         <v>150</v>
       </c>
       <c r="B146">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C146">
-        <v>160</v>
+        <v>120</v>
       </c>
       <c r="D146">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E146">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="F146">
-        <v>78.13</v>
+        <v>69.17</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
         <v>151</v>
       </c>
       <c r="B147">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C147">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="D147">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="E147">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="F147">
-        <v>100</v>
+        <v>79.09</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
         <v>152</v>
       </c>
       <c r="B148">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C148">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="D148">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="E148">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="F148">
-        <v>15.45</v>
+        <v>81</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
         <v>153</v>
       </c>
       <c r="B149">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="C149">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="D149">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="E149">
-        <v>67</v>
+        <v>147</v>
       </c>
       <c r="F149">
-        <v>67</v>
+        <v>95.45</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
         <v>154</v>
       </c>
       <c r="B150">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="C150">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="D150">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E150">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="F150">
-        <v>87.01</v>
+        <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
         <v>155</v>
       </c>
       <c r="B151">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C151">
-        <v>100</v>
+        <v>176</v>
       </c>
       <c r="D151">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="E151">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="F151">
-        <v>100</v>
+        <v>63.64</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
         <v>156</v>
       </c>
       <c r="B152">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C152">
-        <v>176</v>
+        <v>100</v>
       </c>
       <c r="D152">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="E152">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="F152">
-        <v>77.27</v>
+        <v>62</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
         <v>157</v>
       </c>
       <c r="B153">
         <v>17</v>
       </c>
       <c r="C153">
         <v>100</v>
       </c>
       <c r="D153">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E153">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="F153">
-        <v>62</v>
+        <v>85</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
         <v>158</v>
       </c>
       <c r="B154">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C154">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="D154">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E154">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="F154">
-        <v>85</v>
+        <v>91.2</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
         <v>159</v>
       </c>
       <c r="B155">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C155">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="D155">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E155">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="F155">
-        <v>91.2</v>
+        <v>81</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
         <v>160</v>
       </c>
       <c r="B156">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C156">
         <v>100</v>
       </c>
       <c r="D156">
-        <v>4</v>
+        <v>55</v>
       </c>
       <c r="E156">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="F156">
-        <v>96</v>
+        <v>45</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
         <v>161</v>
       </c>
       <c r="B157">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C157">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D157">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="E157">
-        <v>37</v>
+        <v>120</v>
       </c>
       <c r="F157">
-        <v>37</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
         <v>162</v>
       </c>
       <c r="B158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C158">
-        <v>120</v>
+        <v>240</v>
       </c>
       <c r="D158">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="E158">
-        <v>117</v>
+        <v>218</v>
       </c>
       <c r="F158">
-        <v>97.5</v>
+        <v>90.83</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>163</v>
       </c>
       <c r="B159">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C159">
-        <v>240</v>
+        <v>215</v>
       </c>
       <c r="D159">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="E159">
-        <v>240</v>
+        <v>156</v>
       </c>
       <c r="F159">
-        <v>100</v>
+        <v>72.56</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
         <v>164</v>
       </c>
       <c r="B160">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C160">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D160">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="E160">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="F160">
-        <v>60.47</v>
+        <v>79.17</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>165</v>
       </c>
       <c r="B161">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C161">
-        <v>216</v>
+        <v>180</v>
       </c>
       <c r="D161">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="E161">
-        <v>213</v>
+        <v>163</v>
       </c>
       <c r="F161">
-        <v>98.61</v>
+        <v>90.56</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>166</v>
       </c>
       <c r="B162">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C162">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="D162">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="E162">
-        <v>146</v>
+        <v>33</v>
       </c>
       <c r="F162">
-        <v>81.11</v>
+        <v>20.63</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
         <v>167</v>
       </c>
       <c r="B163">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C163">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="D163">
-        <v>130</v>
+        <v>39</v>
       </c>
       <c r="E163">
-        <v>30</v>
+        <v>89</v>
       </c>
       <c r="F163">
-        <v>18.75</v>
+        <v>69.53</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
         <v>168</v>
       </c>
       <c r="B164">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="C164">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D164">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="E164">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F164">
-        <v>30.47</v>
+        <v>72</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
         <v>169</v>
       </c>
       <c r="B165">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C165">
-        <v>125</v>
+        <v>231</v>
       </c>
       <c r="D165">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E165">
-        <v>106</v>
+        <v>211</v>
       </c>
       <c r="F165">
-        <v>84.8</v>
+        <v>91.34</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>170</v>
       </c>
       <c r="B166">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C166">
-        <v>231</v>
+        <v>100</v>
       </c>
       <c r="D166">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E166">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="F166">
-        <v>86.58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
         <v>171</v>
       </c>
       <c r="B167">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="C167">
-        <v>100</v>
+        <v>264</v>
       </c>
       <c r="D167">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="E167">
-        <v>65</v>
+        <v>205</v>
       </c>
       <c r="F167">
-        <v>65</v>
+        <v>77.65</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
         <v>172</v>
       </c>
       <c r="B168">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C168">
-        <v>264</v>
+        <v>100</v>
       </c>
       <c r="D168">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="E168">
-        <v>217</v>
+        <v>86</v>
       </c>
       <c r="F168">
-        <v>82.2</v>
+        <v>86</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
         <v>173</v>
       </c>
       <c r="B169">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="C169">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D169">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E169">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="F169">
-        <v>80</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
         <v>174</v>
       </c>
       <c r="B170">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C170">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D170">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="E170">
-        <v>131</v>
+        <v>68</v>
       </c>
       <c r="F170">
-        <v>90.97</v>
+        <v>68</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
         <v>175</v>
       </c>
       <c r="B171">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C171">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D171">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E171">
-        <v>76</v>
+        <v>107</v>
       </c>
       <c r="F171">
-        <v>76</v>
+        <v>74.31</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
         <v>176</v>
       </c>
       <c r="B172">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C172">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D172">
-        <v>3</v>
+        <v>63</v>
       </c>
       <c r="E172">
-        <v>141</v>
+        <v>37</v>
       </c>
       <c r="F172">
-        <v>97.92</v>
+        <v>37</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
         <v>177</v>
       </c>
       <c r="B173">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C173">
         <v>100</v>
       </c>
       <c r="D173">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E173">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="F173">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
         <v>178</v>
       </c>
       <c r="B174">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C174">
         <v>100</v>
       </c>
       <c r="D174">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="E174">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="F174">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
         <v>179</v>
       </c>
       <c r="B175">
+        <v>13</v>
+      </c>
+      <c r="C175">
+        <v>100</v>
+      </c>
+      <c r="D175">
         <v>14</v>
       </c>
-      <c r="C175">
-[...4 lines deleted...]
-      </c>
       <c r="E175">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="F175">
-        <v>65</v>
+        <v>86</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
         <v>180</v>
       </c>
       <c r="B176">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C176">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="D176">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E176">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="F176">
-        <v>69</v>
+        <v>70.31</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
         <v>181</v>
       </c>
       <c r="B177">
         <v>15</v>
       </c>
       <c r="C177">
-        <v>128</v>
+        <v>100</v>
       </c>
       <c r="D177">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E177">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="F177">
-        <v>70.31</v>
+        <v>64</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
         <v>182</v>
       </c>
       <c r="B178">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C178">
         <v>100</v>
       </c>
       <c r="D178">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E178">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="F178">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
         <v>183</v>
       </c>
       <c r="B179">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C179">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D179">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="E179">
-        <v>-4</v>
+        <v>85</v>
       </c>
       <c r="F179">
-        <v>-4</v>
+        <v>59.03</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
         <v>184</v>
       </c>
       <c r="B180">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C180">
-        <v>144</v>
+        <v>198</v>
       </c>
       <c r="D180">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="E180">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="F180">
-        <v>59.03</v>
+        <v>55.05</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
         <v>185</v>
       </c>
       <c r="B181">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C181">
-        <v>198</v>
+        <v>144</v>
       </c>
       <c r="D181">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="E181">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="F181">
-        <v>73.23</v>
+        <v>93.06</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
         <v>186</v>
       </c>
       <c r="B182">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C182">
-        <v>144</v>
+        <v>198</v>
       </c>
       <c r="D182">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="E182">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F182">
-        <v>93.06</v>
+        <v>71.21</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
         <v>187</v>
       </c>
       <c r="B183">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C183">
-        <v>198</v>
+        <v>160</v>
       </c>
       <c r="D183">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="E183">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="F183">
-        <v>62.63</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
         <v>188</v>
       </c>
       <c r="B184">
         <v>16</v>
       </c>
       <c r="C184">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="D184">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E184">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="F184">
-        <v>97.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
         <v>189</v>
       </c>
       <c r="B185">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C185">
         <v>144</v>
       </c>
       <c r="D185">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E185">
-        <v>144</v>
+        <v>119</v>
       </c>
       <c r="F185">
-        <v>100</v>
+        <v>82.64</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>190</v>
       </c>
       <c r="B186">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="C186">
         <v>144</v>
       </c>
       <c r="D186">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E186">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F186">
-        <v>79.17</v>
+        <v>72.92</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
         <v>191</v>
       </c>
       <c r="B187">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="C187">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="D187">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E187">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="F187">
-        <v>81.25</v>
+        <v>73.44</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
         <v>192</v>
       </c>
       <c r="B188">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C188">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="D188">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="E188">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F188">
-        <v>42.97</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
         <v>193</v>
       </c>
       <c r="B189">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="C189">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="D189">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="E189">
-        <v>59</v>
+        <v>121</v>
       </c>
       <c r="F189">
-        <v>40.97</v>
+        <v>96.8</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
         <v>194</v>
       </c>
       <c r="B190">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C190">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E190">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="F190">
-        <v>82.4</v>
+        <v>77.78</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
         <v>195</v>
       </c>
       <c r="B191">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="C191">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D191">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="E191">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="F191">
-        <v>61.11</v>
+        <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
         <v>196</v>
       </c>
       <c r="B192">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="C192">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D192">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="E192">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="F192">
-        <v>78</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
         <v>197</v>
       </c>
       <c r="B193">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C193">
-        <v>144</v>
+        <v>312</v>
       </c>
       <c r="D193">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="E193">
-        <v>122</v>
+        <v>312</v>
       </c>
       <c r="F193">
-        <v>84.72</v>
+        <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
         <v>198</v>
       </c>
       <c r="B194">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C194">
         <v>144</v>
       </c>
       <c r="D194">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E194">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="F194">
-        <v>100</v>
+        <v>92.36</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
         <v>199</v>
       </c>
       <c r="B195">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="C195">
         <v>144</v>
       </c>
       <c r="D195">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E195">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="F195">
-        <v>54.86</v>
+        <v>88.19</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
         <v>200</v>
       </c>
       <c r="B196">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="C196">
         <v>144</v>
       </c>
       <c r="D196">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="E196">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="F196">
-        <v>51.39</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
         <v>201</v>
       </c>
       <c r="B197">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C197">
         <v>144</v>
       </c>
       <c r="D197">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="E197">
-        <v>144</v>
+        <v>117</v>
       </c>
       <c r="F197">
-        <v>100</v>
+        <v>81.25</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
         <v>202</v>
       </c>
       <c r="B198">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C198">
         <v>144</v>
       </c>
       <c r="D198">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="E198">
-        <v>105</v>
+        <v>144</v>
       </c>
       <c r="F198">
-        <v>72.92</v>
+        <v>100</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
         <v>203</v>
       </c>
       <c r="B199">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C199">
         <v>90</v>
       </c>
       <c r="D199">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="E199">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="F199">
-        <v>82.22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
         <v>204</v>
       </c>
       <c r="B200">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C200">
         <v>144</v>
       </c>
       <c r="D200">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="E200">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="F200">
-        <v>40.28</v>
+        <v>61.11</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
         <v>205</v>
       </c>
       <c r="B201">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C201">
         <v>162</v>
       </c>
       <c r="D201">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="E201">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="F201">
-        <v>46.3</v>
+        <v>59.88</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
         <v>206</v>
       </c>
       <c r="B202">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C202">
         <v>144</v>
       </c>
       <c r="D202">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="E202">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="F202">
-        <v>52.08</v>
+        <v>73.61</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
         <v>207</v>
       </c>
       <c r="B203">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C203">
         <v>162</v>
       </c>
       <c r="D203">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="E203">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="F203">
-        <v>51.23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
         <v>208</v>
       </c>
       <c r="B204">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C204">
         <v>144</v>
       </c>
       <c r="D204">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E204">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="F204">
-        <v>79.17</v>
+        <v>95.83</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
         <v>209</v>
       </c>
       <c r="B205">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C205">
         <v>144</v>
       </c>
       <c r="D205">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="E205">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="F205">
-        <v>63.19</v>
+        <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
         <v>210</v>
       </c>
       <c r="B206">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="C206">
         <v>162</v>
       </c>
       <c r="D206">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="E206">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="F206">
-        <v>70.99</v>
+        <v>56.17</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
         <v>211</v>
       </c>
       <c r="B207">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="C207">
         <v>240</v>
       </c>
       <c r="D207">
-        <v>22</v>
+        <v>186</v>
       </c>
       <c r="E207">
-        <v>218</v>
+        <v>54</v>
       </c>
       <c r="F207">
-        <v>90.83</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
         <v>212</v>
       </c>
       <c r="B208">
         <v>14</v>
       </c>
       <c r="C208">
         <v>144</v>
       </c>
       <c r="D208">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="E208">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="F208">
-        <v>47.22</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
         <v>213</v>
       </c>
       <c r="B209">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="C209">
         <v>200</v>
       </c>
       <c r="D209">
-        <v>93</v>
+        <v>56</v>
       </c>
       <c r="E209">
-        <v>107</v>
+        <v>144</v>
       </c>
       <c r="F209">
-        <v>53.5</v>
+        <v>72</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
         <v>214</v>
       </c>
       <c r="B210">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C210">
         <v>144</v>
       </c>
       <c r="D210">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="E210">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="F210">
-        <v>96.53</v>
+        <v>84.72</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
         <v>215</v>
       </c>
       <c r="B211">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="C211">
         <v>200</v>
       </c>
       <c r="D211">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E211">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="F211">
-        <v>92.5</v>
+        <v>88.5</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
         <v>216</v>
       </c>
       <c r="B212">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C212">
         <v>144</v>
       </c>
       <c r="D212">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E212">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F212">
-        <v>84.72</v>
+        <v>80.56</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
         <v>217</v>
       </c>
       <c r="B213">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C213">
         <v>200</v>
       </c>
       <c r="D213">
         <v>30</v>
       </c>
       <c r="E213">
         <v>170</v>
       </c>
       <c r="F213">
         <v>85</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
         <v>218</v>
       </c>
       <c r="B214">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C214">
         <v>288</v>
       </c>
       <c r="D214">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="E214">
-        <v>288</v>
+        <v>210</v>
       </c>
       <c r="F214">
-        <v>100</v>
+        <v>72.92</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
         <v>219</v>
       </c>
       <c r="B215">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C215">
         <v>200</v>
       </c>
       <c r="D215">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="E215">
-        <v>122</v>
+        <v>194</v>
       </c>
       <c r="F215">
-        <v>61</v>
+        <v>97</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
         <v>220</v>
       </c>
       <c r="B216">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C216">
         <v>105</v>
       </c>
       <c r="D216">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E216">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="F216">
-        <v>67.62</v>
+        <v>73.33</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
         <v>221</v>
       </c>
       <c r="B217">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="C217">
         <v>240</v>
       </c>
       <c r="D217">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="E217">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="F217">
-        <v>87.08</v>
+        <v>75.83</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
         <v>222</v>
       </c>
       <c r="B218">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C218">
         <v>225</v>
       </c>
       <c r="D218">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="E218">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="F218">
-        <v>44.89</v>
+        <v>51.56</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
         <v>223</v>
       </c>
       <c r="B219">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="C219">
         <v>220</v>
       </c>
       <c r="D219">
-        <v>55</v>
+        <v>109</v>
       </c>
       <c r="E219">
-        <v>165</v>
+        <v>111</v>
       </c>
       <c r="F219">
-        <v>75</v>
+        <v>50.45</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
         <v>224</v>
       </c>
       <c r="B220">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C220">
         <v>561</v>
       </c>
       <c r="D220">
-        <v>230</v>
+        <v>121</v>
       </c>
       <c r="E220">
-        <v>331</v>
+        <v>440</v>
       </c>
       <c r="F220">
-        <v>59</v>
+        <v>78.43</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
         <v>225</v>
       </c>
       <c r="B221">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C221">
         <v>225</v>
       </c>
       <c r="D221">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="E221">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="F221">
-        <v>56.89</v>
+        <v>84.44</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
         <v>226</v>
       </c>
       <c r="B222">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C222">
         <v>200</v>
       </c>
       <c r="D222">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E222">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="F222">
-        <v>82.5</v>
+        <v>78</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
         <v>227</v>
       </c>
       <c r="B223">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C223">
         <v>200</v>
       </c>
       <c r="D223">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="E223">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="F223">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>228</v>
       </c>
       <c r="B224">
-        <v>55</v>
+        <v>1</v>
       </c>
       <c r="C224">
         <v>288</v>
       </c>
       <c r="D224">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E224">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="F224">
-        <v>100</v>
+        <v>97.22</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
         <v>229</v>
       </c>
       <c r="B225">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C225">
         <v>200</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
       <c r="E225">
         <v>200</v>
       </c>
       <c r="F225">
         <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
         <v>230</v>
       </c>
       <c r="B226">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C226">
         <v>200</v>
       </c>
       <c r="D226">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="E226">
-        <v>188</v>
+        <v>156</v>
       </c>
       <c r="F226">
-        <v>94</v>
+        <v>78</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
         <v>231</v>
       </c>
       <c r="B227">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C227">
         <v>200</v>
       </c>
       <c r="D227">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="E227">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="F227">
-        <v>69.5</v>
+        <v>63</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
         <v>232</v>
       </c>
       <c r="B228">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C228">
         <v>275</v>
       </c>
       <c r="D228">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="E228">
-        <v>174</v>
+        <v>211</v>
       </c>
       <c r="F228">
-        <v>63.27</v>
+        <v>76.73</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
         <v>233</v>
       </c>
       <c r="B229">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="C229">
-        <v>200</v>
+        <v>320</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
       <c r="E229">
-        <v>200</v>
+        <v>320</v>
       </c>
       <c r="F229">
         <v>100</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
         <v>234</v>
       </c>
       <c r="B230">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="C230">
-        <v>360</v>
+        <v>225</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
-        <v>360</v>
+        <v>225</v>
       </c>
       <c r="F230">
         <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
         <v>235</v>
       </c>
       <c r="B231">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="C231">
-        <v>275</v>
+        <v>200</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
-        <v>275</v>
+        <v>200</v>
       </c>
       <c r="F231">
         <v>100</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
         <v>236</v>
       </c>
       <c r="B232">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C232">
-        <v>560</v>
+        <v>360</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
-        <v>560</v>
+        <v>360</v>
       </c>
       <c r="F232">
         <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
         <v>237</v>
       </c>
       <c r="B233">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="C233">
-        <v>100</v>
+        <v>275</v>
       </c>
       <c r="D233">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="E233">
-        <v>71</v>
+        <v>233</v>
       </c>
       <c r="F233">
-        <v>71</v>
+        <v>84.73</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
         <v>238</v>
       </c>
       <c r="B234">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C234">
-        <v>240</v>
+        <v>560</v>
       </c>
       <c r="D234">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="E234">
-        <v>205</v>
+        <v>560</v>
       </c>
       <c r="F234">
-        <v>85.42</v>
+        <v>100</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
         <v>239</v>
       </c>
       <c r="B235">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="C235">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="D235">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="E235">
-        <v>240</v>
+        <v>71</v>
       </c>
       <c r="F235">
-        <v>100</v>
+        <v>71</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
         <v>240</v>
       </c>
       <c r="B236">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="C236">
-        <v>432</v>
+        <v>240</v>
       </c>
       <c r="D236">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="E236">
-        <v>408</v>
+        <v>197</v>
       </c>
       <c r="F236">
-        <v>94.44</v>
+        <v>82.08</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
         <v>241</v>
       </c>
       <c r="B237">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="C237">
-        <v>312</v>
+        <v>240</v>
       </c>
       <c r="D237">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E237">
-        <v>142</v>
+        <v>76</v>
       </c>
       <c r="F237">
-        <v>45.51</v>
+        <v>31.67</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
         <v>242</v>
       </c>
       <c r="B238">
-        <v>8</v>
+        <v>68</v>
       </c>
       <c r="C238">
-        <v>100</v>
+        <v>432</v>
       </c>
       <c r="D238">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E238">
-        <v>100</v>
+        <v>398</v>
       </c>
       <c r="F238">
-        <v>100</v>
+        <v>92.13</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>243</v>
       </c>
       <c r="B239">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C239">
-        <v>100</v>
+        <v>312</v>
       </c>
       <c r="D239">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="E239">
-        <v>63</v>
+        <v>245</v>
       </c>
       <c r="F239">
-        <v>63</v>
+        <v>78.53</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
         <v>244</v>
       </c>
       <c r="B240">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C240">
         <v>100</v>
       </c>
       <c r="D240">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="E240">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="F240">
-        <v>65</v>
+        <v>96</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
         <v>245</v>
       </c>
       <c r="B241">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C241">
         <v>100</v>
       </c>
       <c r="D241">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E241">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="F241">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
         <v>246</v>
       </c>
       <c r="B242">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C242">
         <v>100</v>
       </c>
       <c r="D242">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="E242">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="F242">
-        <v>67</v>
+        <v>88</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
         <v>247</v>
       </c>
       <c r="B243">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C243">
         <v>100</v>
       </c>
       <c r="D243">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="E243">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="F243">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>248</v>
       </c>
       <c r="B244">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C244">
         <v>100</v>
       </c>
       <c r="D244">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E244">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="F244">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
         <v>249</v>
       </c>
       <c r="B245">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="C245">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="D245">
-        <v>126</v>
+        <v>58</v>
       </c>
       <c r="E245">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="F245">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
         <v>250</v>
       </c>
       <c r="B246">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C246">
-        <v>190</v>
+        <v>100</v>
       </c>
       <c r="D246">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="E246">
-        <v>119</v>
+        <v>57</v>
       </c>
       <c r="F246">
-        <v>62.63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
         <v>251</v>
       </c>
       <c r="B247">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C247">
-        <v>440</v>
+        <v>200</v>
       </c>
       <c r="D247">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="E247">
-        <v>408</v>
+        <v>137</v>
       </c>
       <c r="F247">
-        <v>92.73</v>
+        <v>68.5</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
         <v>252</v>
       </c>
       <c r="B248">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C248">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="D248">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="E248">
-        <v>71</v>
+        <v>151</v>
       </c>
       <c r="F248">
-        <v>71</v>
+        <v>79.47</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
         <v>253</v>
       </c>
       <c r="B249">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="C249">
         <v>440</v>
       </c>
       <c r="D249">
-        <v>173</v>
+        <v>100</v>
       </c>
       <c r="E249">
-        <v>267</v>
+        <v>340</v>
       </c>
       <c r="F249">
-        <v>60.68</v>
+        <v>77.27</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
         <v>254</v>
       </c>
       <c r="B250">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C250">
         <v>100</v>
       </c>
       <c r="D250">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E250">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="F250">
-        <v>62</v>
+        <v>71</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
         <v>255</v>
       </c>
       <c r="B251">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="C251">
-        <v>100</v>
+        <v>440</v>
       </c>
       <c r="D251">
-        <v>22</v>
+        <v>181</v>
       </c>
       <c r="E251">
-        <v>78</v>
+        <v>259</v>
       </c>
       <c r="F251">
-        <v>78</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
         <v>256</v>
       </c>
       <c r="B252">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="C252">
-        <v>260</v>
+        <v>100</v>
       </c>
       <c r="D252">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="E252">
-        <v>205</v>
+        <v>81</v>
       </c>
       <c r="F252">
-        <v>78.85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
         <v>257</v>
       </c>
       <c r="B253">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C253">
-        <v>216</v>
+        <v>100</v>
       </c>
       <c r="D253">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="E253">
-        <v>173</v>
+        <v>82</v>
       </c>
       <c r="F253">
-        <v>80.09</v>
+        <v>82</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
         <v>258</v>
       </c>
       <c r="B254">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C254">
-        <v>100</v>
+        <v>260</v>
       </c>
       <c r="D254">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E254">
-        <v>67</v>
+        <v>232</v>
       </c>
       <c r="F254">
-        <v>67</v>
+        <v>89.23</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
         <v>259</v>
       </c>
       <c r="B255">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="C255">
         <v>216</v>
       </c>
       <c r="D255">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E255">
-        <v>195</v>
+        <v>136</v>
       </c>
       <c r="F255">
-        <v>90.28</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
         <v>260</v>
       </c>
       <c r="B256">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C256">
         <v>100</v>
       </c>
       <c r="D256">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E256">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F256">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
         <v>261</v>
       </c>
       <c r="B257">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C257">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="D257">
         <v>0</v>
       </c>
       <c r="E257">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="F257">
         <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
         <v>262</v>
       </c>
       <c r="B258">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="C258">
-        <v>1440</v>
+        <v>100</v>
       </c>
       <c r="D258">
-        <v>202</v>
+        <v>26</v>
       </c>
       <c r="E258">
-        <v>1238</v>
+        <v>74</v>
       </c>
       <c r="F258">
-        <v>85.97</v>
+        <v>74</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
         <v>263</v>
       </c>
       <c r="B259">
+        <v>14</v>
+      </c>
+      <c r="C259">
+        <v>190</v>
+      </c>
+      <c r="D259">
         <v>56</v>
       </c>
-      <c r="C259">
-[...4 lines deleted...]
-      </c>
       <c r="E259">
-        <v>527</v>
+        <v>134</v>
       </c>
       <c r="F259">
-        <v>91.49</v>
+        <v>70.53</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
         <v>264</v>
       </c>
       <c r="B260">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="C260">
-        <v>216</v>
+        <v>1440</v>
       </c>
       <c r="D260">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="E260">
-        <v>196</v>
+        <v>1310</v>
       </c>
       <c r="F260">
-        <v>90.74</v>
+        <v>90.97</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
         <v>265</v>
       </c>
       <c r="B261">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C261">
-        <v>100</v>
+        <v>576</v>
       </c>
       <c r="D261">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E261">
-        <v>64</v>
+        <v>534</v>
       </c>
       <c r="F261">
-        <v>64</v>
+        <v>92.71</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
         <v>266</v>
       </c>
       <c r="B262">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C262">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="D262">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="E262">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="F262">
-        <v>41.07</v>
+        <v>68.98</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
         <v>267</v>
       </c>
       <c r="B263">
         <v>12</v>
       </c>
       <c r="C263">
         <v>100</v>
       </c>
       <c r="D263">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="E263">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="F263">
-        <v>88</v>
+        <v>57</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
         <v>268</v>
       </c>
       <c r="B264">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C264">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="D264">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="E264">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="F264">
-        <v>59</v>
+        <v>29.76</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
         <v>269</v>
       </c>
       <c r="B265">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C265">
         <v>100</v>
       </c>
       <c r="D265">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E265">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="F265">
-        <v>58</v>
+        <v>78</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
         <v>270</v>
       </c>
       <c r="B266">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C266">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D266">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E266">
-        <v>144</v>
+        <v>82</v>
       </c>
       <c r="F266">
-        <v>100</v>
+        <v>82</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
         <v>271</v>
       </c>
       <c r="B267">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C267">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D267">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="E267">
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="F267">
-        <v>53.65</v>
+        <v>38</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
         <v>272</v>
       </c>
       <c r="B268">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C268">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D268">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="E268">
-        <v>47</v>
+        <v>144</v>
       </c>
       <c r="F268">
-        <v>47</v>
+        <v>100</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
         <v>273</v>
       </c>
       <c r="B269">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C269">
         <v>192</v>
       </c>
       <c r="D269">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="E269">
-        <v>192</v>
+        <v>151</v>
       </c>
       <c r="F269">
-        <v>100</v>
+        <v>78.65</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
         <v>274</v>
       </c>
       <c r="B270">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C270">
         <v>100</v>
       </c>
       <c r="D270">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E270">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F270">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
         <v>275</v>
       </c>
       <c r="B271">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C271">
         <v>192</v>
       </c>
       <c r="D271">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E271">
-        <v>166</v>
+        <v>192</v>
       </c>
       <c r="F271">
-        <v>86.46</v>
+        <v>100</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
         <v>276</v>
       </c>
       <c r="B272">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C272">
         <v>100</v>
       </c>
       <c r="D272">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="E272">
-        <v>87</v>
+        <v>56</v>
       </c>
       <c r="F272">
-        <v>87</v>
+        <v>56</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
         <v>277</v>
       </c>
       <c r="B273">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C273">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="D273">
         <v>32</v>
       </c>
       <c r="E273">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="F273">
-        <v>77.78</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
         <v>278</v>
       </c>
       <c r="B274">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C274">
         <v>100</v>
       </c>
       <c r="D274">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="E274">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="F274">
-        <v>63</v>
+        <v>87</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
         <v>279</v>
       </c>
       <c r="B275">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C275">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D275">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="E275">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="F275">
-        <v>71</v>
+        <v>100</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
         <v>280</v>
       </c>
       <c r="B276">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C276">
         <v>100</v>
       </c>
       <c r="D276">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="E276">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="F276">
-        <v>41</v>
+        <v>69</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
         <v>281</v>
       </c>
       <c r="B277">
         <v>16</v>
       </c>
       <c r="C277">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="D277">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E277">
-        <v>203</v>
+        <v>59</v>
       </c>
       <c r="F277">
-        <v>84.58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
         <v>282</v>
       </c>
       <c r="B278">
         <v>14</v>
       </c>
       <c r="C278">
         <v>100</v>
       </c>
       <c r="D278">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="E278">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="F278">
-        <v>100</v>
+        <v>84</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
         <v>283</v>
       </c>
       <c r="B279">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C279">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="D279">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E279">
-        <v>165</v>
+        <v>196</v>
       </c>
       <c r="F279">
-        <v>76.39</v>
+        <v>81.67</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
         <v>284</v>
       </c>
       <c r="B280">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C280">
         <v>100</v>
       </c>
       <c r="D280">
         <v>24</v>
       </c>
       <c r="E280">
         <v>76</v>
       </c>
       <c r="F280">
         <v>76</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
         <v>285</v>
       </c>
       <c r="B281">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C281">
-        <v>192</v>
+        <v>216</v>
       </c>
       <c r="D281">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E281">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="F281">
-        <v>76.56</v>
+        <v>76.39</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
         <v>286</v>
       </c>
       <c r="B282">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C282">
         <v>100</v>
       </c>
       <c r="D282">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="E282">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="F282">
-        <v>34</v>
+        <v>81</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
         <v>287</v>
       </c>
       <c r="B283">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C283">
         <v>192</v>
       </c>
       <c r="D283">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="E283">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="F283">
-        <v>82.29</v>
+        <v>76.56</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
         <v>288</v>
       </c>
       <c r="B284">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C284">
         <v>100</v>
       </c>
       <c r="D284">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="E284">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="F284">
-        <v>100</v>
+        <v>59</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
         <v>289</v>
       </c>
       <c r="B285">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C285">
-        <v>240</v>
+        <v>192</v>
       </c>
       <c r="D285">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="E285">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="F285">
-        <v>83.33</v>
+        <v>52.08</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
         <v>290</v>
       </c>
       <c r="B286">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C286">
-        <v>384</v>
+        <v>100</v>
       </c>
       <c r="D286">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="E286">
-        <v>238</v>
+        <v>71</v>
       </c>
       <c r="F286">
-        <v>61.98</v>
+        <v>71</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
         <v>291</v>
       </c>
       <c r="B287">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C287">
         <v>240</v>
       </c>
       <c r="D287">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="E287">
-        <v>240</v>
+        <v>206</v>
       </c>
       <c r="F287">
-        <v>100</v>
+        <v>85.83</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
         <v>292</v>
       </c>
       <c r="B288">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C288">
-        <v>216</v>
+        <v>384</v>
       </c>
       <c r="D288">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E288">
-        <v>154</v>
+        <v>326</v>
       </c>
       <c r="F288">
-        <v>71.3</v>
+        <v>84.9</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
         <v>293</v>
       </c>
       <c r="B289">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C289">
-        <v>320</v>
+        <v>240</v>
       </c>
       <c r="D289">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="E289">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="F289">
-        <v>89.38</v>
+        <v>100</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
         <v>294</v>
       </c>
       <c r="B290">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C290">
-        <v>384</v>
+        <v>216</v>
       </c>
       <c r="D290">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="E290">
-        <v>354</v>
+        <v>154</v>
       </c>
       <c r="F290">
-        <v>92.19</v>
+        <v>71.3</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
         <v>295</v>
       </c>
       <c r="B291">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="C291">
-        <v>384</v>
+        <v>320</v>
       </c>
       <c r="D291">
-        <v>214</v>
+        <v>23</v>
       </c>
       <c r="E291">
-        <v>170</v>
+        <v>297</v>
       </c>
       <c r="F291">
-        <v>44.27</v>
+        <v>92.81</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
         <v>296</v>
       </c>
       <c r="B292">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="C292">
-        <v>270</v>
+        <v>384</v>
       </c>
       <c r="D292">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="E292">
-        <v>193</v>
+        <v>330</v>
       </c>
       <c r="F292">
-        <v>71.48</v>
+        <v>85.94</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
         <v>297</v>
       </c>
       <c r="B293">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="C293">
-        <v>100</v>
+        <v>384</v>
       </c>
       <c r="D293">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="E293">
-        <v>73</v>
+        <v>384</v>
       </c>
       <c r="F293">
-        <v>73</v>
+        <v>100</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
         <v>298</v>
       </c>
       <c r="B294">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="C294">
         <v>270</v>
       </c>
       <c r="D294">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="E294">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="F294">
-        <v>78.89</v>
+        <v>70.37</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
         <v>299</v>
       </c>
       <c r="B295">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="C295">
         <v>100</v>
       </c>
       <c r="D295">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="E295">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="F295">
-        <v>100</v>
+        <v>73</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
         <v>300</v>
       </c>
       <c r="B296">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C296">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="D296">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="E296">
-        <v>62</v>
+        <v>201</v>
       </c>
       <c r="F296">
-        <v>62</v>
+        <v>74.44</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
         <v>301</v>
       </c>
       <c r="B297">
         <v>14</v>
       </c>
       <c r="C297">
         <v>100</v>
       </c>
       <c r="D297">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E297">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F297">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
         <v>302</v>
       </c>
       <c r="B298">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C298">
         <v>100</v>
       </c>
       <c r="D298">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E298">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F298">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
         <v>303</v>
       </c>
       <c r="B299">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C299">
         <v>100</v>
       </c>
       <c r="D299">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="E299">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="F299">
-        <v>62</v>
+        <v>100</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
         <v>304</v>
       </c>
       <c r="B300">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C300">
-        <v>270</v>
+        <v>100</v>
       </c>
       <c r="D300">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="E300">
-        <v>255</v>
+        <v>100</v>
       </c>
       <c r="F300">
-        <v>94.44</v>
+        <v>100</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
         <v>305</v>
       </c>
       <c r="B301">
+        <v>6</v>
+      </c>
+      <c r="C301">
+        <v>100</v>
+      </c>
+      <c r="D301">
         <v>38</v>
       </c>
-      <c r="C301">
-[...4 lines deleted...]
-      </c>
       <c r="E301">
-        <v>195</v>
+        <v>62</v>
       </c>
       <c r="F301">
-        <v>72.22</v>
+        <v>62</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
         <v>306</v>
       </c>
       <c r="B302">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C302">
-        <v>100</v>
+        <v>270</v>
       </c>
       <c r="D302">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E302">
-        <v>55</v>
+        <v>259</v>
       </c>
       <c r="F302">
-        <v>55</v>
+        <v>95.93</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
         <v>307</v>
       </c>
       <c r="B303">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C303">
         <v>270</v>
       </c>
       <c r="D303">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="E303">
-        <v>252</v>
+        <v>198</v>
       </c>
       <c r="F303">
-        <v>93.33</v>
+        <v>73.33</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
         <v>308</v>
       </c>
       <c r="B304">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="C304">
         <v>100</v>
       </c>
       <c r="D304">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="E304">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="F304">
-        <v>81</v>
+        <v>55</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
         <v>309</v>
       </c>
       <c r="B305">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C305">
         <v>270</v>
       </c>
       <c r="D305">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="E305">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="F305">
-        <v>74.07</v>
+        <v>79.26</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
         <v>310</v>
       </c>
       <c r="B306">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C306">
-        <v>288</v>
+        <v>100</v>
       </c>
       <c r="D306">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="E306">
-        <v>260</v>
+        <v>100</v>
       </c>
       <c r="F306">
-        <v>90.28</v>
+        <v>100</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
         <v>311</v>
       </c>
       <c r="B307">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="C307">
-        <v>448</v>
+        <v>270</v>
       </c>
       <c r="D307">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="E307">
-        <v>433</v>
+        <v>215</v>
       </c>
       <c r="F307">
-        <v>96.65</v>
+        <v>79.63</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
         <v>312</v>
       </c>
       <c r="B308">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C308">
-        <v>256</v>
+        <v>288</v>
       </c>
       <c r="D308">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="E308">
-        <v>231</v>
+        <v>288</v>
       </c>
       <c r="F308">
-        <v>90.23</v>
+        <v>100</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
         <v>313</v>
       </c>
       <c r="B309">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C309">
-        <v>352</v>
+        <v>448</v>
       </c>
       <c r="D309">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="E309">
-        <v>352</v>
+        <v>407</v>
       </c>
       <c r="F309">
-        <v>100</v>
+        <v>90.85</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
         <v>314</v>
       </c>
       <c r="B310">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C310">
-        <v>270</v>
+        <v>256</v>
       </c>
       <c r="D310">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="E310">
-        <v>225</v>
+        <v>256</v>
       </c>
       <c r="F310">
-        <v>83.33</v>
+        <v>100</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
         <v>315</v>
       </c>
       <c r="B311">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="C311">
-        <v>240</v>
+        <v>352</v>
       </c>
       <c r="D311">
-        <v>169</v>
+        <v>117</v>
       </c>
       <c r="E311">
-        <v>71</v>
+        <v>235</v>
       </c>
       <c r="F311">
-        <v>29.58</v>
+        <v>66.76</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
         <v>316</v>
       </c>
       <c r="B312">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C312">
-        <v>410</v>
+        <v>270</v>
       </c>
       <c r="D312">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="E312">
-        <v>376</v>
+        <v>181</v>
       </c>
       <c r="F312">
-        <v>91.71</v>
+        <v>67.04</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
         <v>317</v>
       </c>
       <c r="B313">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="C313">
-        <v>128</v>
+        <v>240</v>
       </c>
       <c r="D313">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="E313">
-        <v>128</v>
+        <v>175</v>
       </c>
       <c r="F313">
-        <v>100</v>
+        <v>72.92</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
         <v>318</v>
       </c>
       <c r="B314">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C314">
-        <v>338</v>
+        <v>410</v>
       </c>
       <c r="D314">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="E314">
-        <v>259</v>
+        <v>381</v>
       </c>
       <c r="F314">
-        <v>76.63</v>
+        <v>92.93</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
         <v>319</v>
       </c>
       <c r="B315">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="C315">
-        <v>338</v>
+        <v>128</v>
       </c>
       <c r="D315">
-        <v>132</v>
+        <v>82</v>
       </c>
       <c r="E315">
-        <v>206</v>
+        <v>46</v>
       </c>
       <c r="F315">
-        <v>60.95</v>
+        <v>35.94</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
         <v>320</v>
       </c>
       <c r="B316">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C316">
-        <v>210</v>
+        <v>338</v>
       </c>
       <c r="D316">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="E316">
-        <v>204</v>
+        <v>241</v>
       </c>
       <c r="F316">
-        <v>97.14</v>
+        <v>71.3</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
         <v>321</v>
       </c>
       <c r="B317">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C317">
-        <v>375</v>
+        <v>338</v>
       </c>
       <c r="D317">
-        <v>86</v>
+        <v>153</v>
       </c>
       <c r="E317">
-        <v>289</v>
+        <v>185</v>
       </c>
       <c r="F317">
-        <v>77.07</v>
+        <v>54.73</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
         <v>322</v>
       </c>
       <c r="B318">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C318">
         <v>210</v>
       </c>
       <c r="D318">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="E318">
-        <v>184</v>
+        <v>210</v>
       </c>
       <c r="F318">
-        <v>87.62</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
         <v>323</v>
       </c>
       <c r="B319">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="C319">
-        <v>180</v>
+        <v>375</v>
       </c>
       <c r="D319">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="E319">
-        <v>180</v>
+        <v>325</v>
       </c>
       <c r="F319">
-        <v>100</v>
+        <v>86.67</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
         <v>324</v>
       </c>
       <c r="B320">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C320">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="D320">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E320">
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="F320">
-        <v>90.56</v>
+        <v>90.95</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
         <v>325</v>
       </c>
       <c r="B321">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="C321">
         <v>180</v>
       </c>
       <c r="D321">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="E321">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="F321">
-        <v>82.78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
         <v>326</v>
       </c>
       <c r="B322">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C322">
         <v>180</v>
       </c>
       <c r="D322">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="E322">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="F322">
-        <v>80.56</v>
+        <v>100</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
         <v>327</v>
       </c>
       <c r="B323">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C323">
         <v>180</v>
       </c>
       <c r="D323">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="E323">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="F323">
-        <v>92.22</v>
+        <v>68.33</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
         <v>328</v>
       </c>
       <c r="B324">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C324">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="D324">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E324">
-        <v>95</v>
+        <v>141</v>
       </c>
       <c r="F324">
-        <v>74.22</v>
+        <v>78.33</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
         <v>329</v>
       </c>
       <c r="B325">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="C325">
         <v>180</v>
       </c>
       <c r="D325">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="E325">
-        <v>101</v>
+        <v>166</v>
       </c>
       <c r="F325">
-        <v>56.11</v>
+        <v>92.22</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
         <v>330</v>
       </c>
       <c r="B326">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C326">
-        <v>224</v>
+        <v>128</v>
       </c>
       <c r="D326">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="E326">
-        <v>137</v>
+        <v>95</v>
       </c>
       <c r="F326">
-        <v>61.16</v>
+        <v>74.22</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
         <v>331</v>
       </c>
       <c r="B327">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C327">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="D327">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="E327">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="F327">
-        <v>66.25</v>
+        <v>56.67</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
         <v>332</v>
       </c>
       <c r="B328">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="C328">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D328">
-        <v>134</v>
+        <v>78</v>
       </c>
       <c r="E328">
-        <v>86</v>
+        <v>146</v>
       </c>
       <c r="F328">
-        <v>39.09</v>
+        <v>65.18</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
         <v>333</v>
       </c>
       <c r="B329">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="C329">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D329">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="E329">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="F329">
-        <v>80.45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
         <v>334</v>
       </c>
       <c r="B330">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C330">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="D330">
-        <v>24</v>
+        <v>152</v>
       </c>
       <c r="E330">
-        <v>136</v>
+        <v>68</v>
       </c>
       <c r="F330">
-        <v>85</v>
+        <v>30.91</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
         <v>335</v>
       </c>
       <c r="B331">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="C331">
-        <v>312</v>
+        <v>220</v>
       </c>
       <c r="D331">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E331">
-        <v>280</v>
+        <v>175</v>
       </c>
       <c r="F331">
-        <v>89.74</v>
+        <v>79.55</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
         <v>336</v>
       </c>
       <c r="B332">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="C332">
-        <v>220</v>
+        <v>160</v>
       </c>
       <c r="D332">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="E332">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="F332">
-        <v>52.27</v>
+        <v>88.13</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
         <v>337</v>
       </c>
       <c r="B333">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C333">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="D333">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="E333">
-        <v>212</v>
+        <v>277</v>
       </c>
       <c r="F333">
-        <v>73.61</v>
+        <v>88.78</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>338</v>
       </c>
       <c r="B334">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C334">
         <v>220</v>
       </c>
       <c r="D334">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="E334">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="F334">
-        <v>71.36</v>
+        <v>51.36</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
         <v>339</v>
       </c>
       <c r="B335">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C335">
-        <v>216</v>
+        <v>288</v>
       </c>
       <c r="D335">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="E335">
-        <v>173</v>
+        <v>210</v>
       </c>
       <c r="F335">
-        <v>80.09</v>
+        <v>72.92</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
         <v>340</v>
       </c>
       <c r="B336">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C336">
-        <v>192</v>
+        <v>220</v>
       </c>
       <c r="D336">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="E336">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="F336">
-        <v>81.25</v>
+        <v>91.36</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
         <v>341</v>
       </c>
       <c r="B337">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="C337">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="D337">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="E337">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="F337">
-        <v>100</v>
+        <v>78.7</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
         <v>342</v>
       </c>
       <c r="B338">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C338">
-        <v>288</v>
+        <v>192</v>
       </c>
       <c r="D338">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="E338">
-        <v>218</v>
+        <v>168</v>
       </c>
       <c r="F338">
-        <v>75.69</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
         <v>343</v>
       </c>
       <c r="B339">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C339">
-        <v>192</v>
+        <v>15</v>
       </c>
       <c r="D339">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="E339">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="F339">
-        <v>67.19</v>
+        <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
         <v>344</v>
       </c>
       <c r="B340">
+        <v>32</v>
+      </c>
+      <c r="C340">
+        <v>288</v>
+      </c>
+      <c r="D340">
+        <v>21</v>
+      </c>
+      <c r="E340">
+        <v>267</v>
+      </c>
+      <c r="F340">
+        <v>92.71</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6">
+      <c r="A341" t="s">
+        <v>345</v>
+      </c>
+      <c r="B341">
+        <v>18</v>
+      </c>
+      <c r="C341">
+        <v>192</v>
+      </c>
+      <c r="D341">
+        <v>43</v>
+      </c>
+      <c r="E341">
+        <v>149</v>
+      </c>
+      <c r="F341">
+        <v>77.6</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6">
+      <c r="A342" t="s">
+        <v>346</v>
+      </c>
+      <c r="B342">
+        <v>9</v>
+      </c>
+      <c r="C342">
+        <v>192</v>
+      </c>
+      <c r="D342">
         <v>5</v>
       </c>
-      <c r="C340">
-[...9 lines deleted...]
-        <v>91.15</v>
+      <c r="E342">
+        <v>187</v>
+      </c>
+      <c r="F342">
+        <v>97.4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F340"/>
+  <autoFilter ref="A1:F342"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>