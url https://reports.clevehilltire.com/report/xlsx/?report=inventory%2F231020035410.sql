--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,207 +9,180 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>ITEMCODE</t>
   </si>
   <si>
     <t>BINS</t>
   </si>
   <si>
     <t>QTYS</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>FINALBIN</t>
   </si>
   <si>
     <t>POSITIVEBINCOUNTS</t>
   </si>
   <si>
-    <t>GYR-018972</t>
-[...17 lines deleted...]
-    <t>-2,0,4,0</t>
+    <t>ARY-ATRT02</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM8A5B4,RM8A3B1,RM7-2,RM4A4B2,RM3A3B5,RM3A3B14,RDA1B3,LOADDOCK</t>
+  </si>
+  <si>
+    <t>0,0,-4,0,0,5,4,0,0</t>
+  </si>
+  <si>
+    <t>RM3A3B14</t>
+  </si>
+  <si>
+    <t>ATR-52010</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM9A1B1,RM3A7B9,RM3A7B7,RM2A4B4</t>
+  </si>
+  <si>
+    <t>0,5,0,0,-4</t>
+  </si>
+  <si>
+    <t>RM9A1B1</t>
+  </si>
+  <si>
+    <t>FGT</t>
+  </si>
+  <si>
+    <t>,N/A,NOBIN,NONTIREB,RM7</t>
+  </si>
+  <si>
+    <t>-1,-7,0,98696,0</t>
+  </si>
+  <si>
+    <t>NONTIREB</t>
+  </si>
+  <si>
+    <t>GYR-151093203</t>
+  </si>
+  <si>
+    <t>RM8A7B1,RM8A6B5,RM8A1B3,RM8A1B1,RM7A3B7,RM3A7B3,RM3A6B8,RM2A2B4,RM1A4B4,ZPOREQ</t>
+  </si>
+  <si>
+    <t>-8,0,0,0,16,0,0,0,0,0</t>
+  </si>
+  <si>
+    <t>RM7A3B7</t>
+  </si>
+  <si>
+    <t>GYR-767088673</t>
+  </si>
+  <si>
+    <t>RM7-2,RM7A3B2,RM7A3B3,RM7A3B4,RM8A5B3,ZPOREQ,RM6A3B10,RM6A2B3,RM3A4B25,RM1A4B10,RM1A3B7,RM1A2B6,RM1A1B11,RDA1B9,RDA1B6</t>
+  </si>
+  <si>
+    <t>12,0,0,0,-4,0,0,0,0,0,0,0,0,0,0</t>
+  </si>
+  <si>
+    <t>RM7-2</t>
+  </si>
+  <si>
+    <t>HAN-1021507</t>
+  </si>
+  <si>
+    <t>RM7A3B4,RM7A3B6,RM8A2B5,STAGING,ZPOREQ,RM4A1B10,RM3A6B9,RM3A2B4,RM2A4B9,RM2A4B8,RM2A1B9,RECDOC,LOADDOCK</t>
+  </si>
+  <si>
+    <t>0,0,0,-1,-2,0,0,0,0,0,8,0,0</t>
+  </si>
+  <si>
+    <t>RM2A1B9</t>
+  </si>
+  <si>
+    <t>IRN-98628</t>
+  </si>
+  <si>
+    <t>,LOADDOCK,NSRB,RECDOC,ZPOREQ</t>
+  </si>
+  <si>
+    <t>0,1,7,-7,0</t>
   </si>
   <si>
     <t>LOADDOCK</t>
   </si>
   <si>
-    <t>GYR-407819374</t>
-[...89 lines deleted...]
-    <t>0,2,-1,0,0,0</t>
+    <t>MAS-167018001</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM7,RECDOC,NSRB</t>
+  </si>
+  <si>
+    <t>0,1,-1,1</t>
   </si>
   <si>
     <t>NSRB</t>
   </si>
   <si>
-    <t>VTG-VT12428</t>
-[...8 lines deleted...]
-    <t>RM1A1B8</t>
+    <t>MAS-167088004</t>
+  </si>
+  <si>
+    <t>NSRB,RECDOC,ZPOREQ</t>
+  </si>
+  <si>
+    <t>4,-1,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -516,309 +489,269 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="108.4021" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="140.251465" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4">
-        <v>6</v>
+        <v>98688</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E8" t="s">
         <v>33</v>
       </c>
       <c r="F8">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F10">
-        <v>1</v>
-[...38 lines deleted...]
-      <c r="F12">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F12"/>
+  <autoFilter ref="A1:F10"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>