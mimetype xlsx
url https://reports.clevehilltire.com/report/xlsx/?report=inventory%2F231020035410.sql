--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,180 +9,132 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$6</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>ITEMCODE</t>
   </si>
   <si>
     <t>BINS</t>
   </si>
   <si>
     <t>QTYS</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>FINALBIN</t>
   </si>
   <si>
     <t>POSITIVEBINCOUNTS</t>
   </si>
   <si>
-    <t>ARY-ATRT02</t>
-[...22 lines deleted...]
-  <si>
     <t>FGT</t>
   </si>
   <si>
-    <t>,N/A,NOBIN,NONTIREB,RM7</t>
-[...2 lines deleted...]
-    <t>-1,-7,0,98696,0</t>
+    <t>RM7,NONTIREB,NOBIN,N/A,</t>
+  </si>
+  <si>
+    <t>0,98696,0,-67,-1</t>
   </si>
   <si>
     <t>NONTIREB</t>
   </si>
   <si>
-    <t>GYR-151093203</t>
-[...53 lines deleted...]
-    <t>0,1,-1,1</t>
+    <t>GYR-176294991</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM4A3B4,RM3A3B16,RM2A1B11,RM1A5B24,RM1A5B15,RM1A3B4,RECDOC,RDA1B4,NSRB</t>
+  </si>
+  <si>
+    <t>0,0,5,0,0,0,0,-4,0,4</t>
   </si>
   <si>
     <t>NSRB</t>
   </si>
   <si>
-    <t>MAS-167088004</t>
-[...5 lines deleted...]
-    <t>4,-1,0</t>
+    <t>GYR-407004374</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM2A3B10,RM1A4B8,RECDOC</t>
+  </si>
+  <si>
+    <t>0,5,0,-4</t>
+  </si>
+  <si>
+    <t>RM2A3B10</t>
+  </si>
+  <si>
+    <t>MAS-167180007</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM7,RM1A3B9,RM1A3B11,NSRB</t>
+  </si>
+  <si>
+    <t>0,-4,4,0,0,4</t>
+  </si>
+  <si>
+    <t>TPA-02151</t>
+  </si>
+  <si>
+    <t>RM4A3B4,RM8A6B6,STAGING,ZPOREQ</t>
+  </si>
+  <si>
+    <t>0,7,-3,0</t>
+  </si>
+  <si>
+    <t>RM8A6B6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -489,269 +441,189 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F10"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="140.251465" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="91.977539" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>5</v>
+        <v>98628</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4">
-        <v>98688</v>
+        <v>1</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>4</v>
+      </c>
+      <c r="E6" t="s">
         <v>24</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>1</v>
-[...78 lines deleted...]
-      <c r="F10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F10"/>
+  <autoFilter ref="A1:F6"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>