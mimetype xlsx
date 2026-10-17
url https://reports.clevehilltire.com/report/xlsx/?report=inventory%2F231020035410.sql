--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -9,132 +9,402 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$29</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>ITEMCODE</t>
   </si>
   <si>
     <t>BINS</t>
   </si>
   <si>
     <t>QTYS</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>FINALBIN</t>
   </si>
   <si>
     <t>POSITIVEBINCOUNTS</t>
   </si>
   <si>
+    <t>AGL-27332</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM9A1B1,RM8A6B2,RM7A3B5,RM4A3B8,RM3A4B5,RM3A4B4,RM3A3B3,RM1A1B3,RECDOC,LOADDOCK</t>
+  </si>
+  <si>
+    <t>0,0,0,0,0,0,6,0,7,0,-2,0</t>
+  </si>
+  <si>
+    <t>RM3A3B3</t>
+  </si>
+  <si>
+    <t>APL-20000259</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM7A3B2,RM2A2B2,RECDOC</t>
+  </si>
+  <si>
+    <t>0,4,10,0,-4</t>
+  </si>
+  <si>
+    <t>RM7A3B2</t>
+  </si>
+  <si>
+    <t>BLI-008316</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RECDOC,RDUA1B13,NSRB,</t>
+  </si>
+  <si>
+    <t>0,-1,7,1,0</t>
+  </si>
+  <si>
+    <t>NSRB</t>
+  </si>
+  <si>
+    <t>CCL-13153</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM7A1B9,RM3A4B11,RM1A2B9,RM1A1B10,RECDOC</t>
+  </si>
+  <si>
+    <t>0,1,0,5,0,0,-1</t>
+  </si>
+  <si>
+    <t>RM3A4B11</t>
+  </si>
+  <si>
+    <t>CCL-29611</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM4A3B7,RM3A4B4,RM1A2B9,RM1A2B12,RM1A2B10</t>
+  </si>
+  <si>
+    <t>0,8,0,-4,6,-2</t>
+  </si>
+  <si>
+    <t>RM1A2B12</t>
+  </si>
+  <si>
+    <t>CCL-92056</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM3A5B21,RM2A3B4,NSRB</t>
+  </si>
+  <si>
+    <t>0,-2,6,0,0</t>
+  </si>
+  <si>
+    <t>RM3A5B21</t>
+  </si>
+  <si>
+    <t>CON-15572220000</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM7-2,RM1A5B5,RM1A5B3,RM1A3B1</t>
+  </si>
+  <si>
+    <t>0,-1,0,1,5,0</t>
+  </si>
+  <si>
+    <t>RM1A5B3</t>
+  </si>
+  <si>
+    <t>CON-15572730000</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM4A3B8,RM4A1B3,RM3A3B22,RECDOC</t>
+  </si>
+  <si>
+    <t>0,2,0,10,0,-2</t>
+  </si>
+  <si>
+    <t>RM4A1B3</t>
+  </si>
+  <si>
+    <t>CON-15572750000</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM7A2B7,RM7,RM3A7B4,RM3A5B5,RECDOC</t>
+  </si>
+  <si>
+    <t>0,-2,0,0,2,0,4</t>
+  </si>
+  <si>
+    <t>RM3A7B4</t>
+  </si>
+  <si>
+    <t>CON-15573010000</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM4A2B8,RM3A6B4,RM3A3B13,RECDOC</t>
+  </si>
+  <si>
+    <t>0,13,0,-1,2</t>
+  </si>
+  <si>
+    <t>RM4A2B8</t>
+  </si>
+  <si>
+    <t>CON-15573130000</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM8A5B2,RM7,RM4A2B12,RM3A6B8,RM3A6B10,RM3A4B31,RM3A4B26,RM3A3B8,RM2A3B16</t>
+  </si>
+  <si>
+    <t>0,-1,0,0,0,0,0,0,0,6,0</t>
+  </si>
+  <si>
+    <t>RM3A3B8</t>
+  </si>
+  <si>
+    <t>CON-15581850000</t>
+  </si>
+  <si>
+    <t>RM8A4B3,RM8A4B5,STAGING,ZPOREQ</t>
+  </si>
+  <si>
+    <t>0,12,-4,0</t>
+  </si>
+  <si>
+    <t>RM8A4B5</t>
+  </si>
+  <si>
+    <t>DEF-13757</t>
+  </si>
+  <si>
+    <t>RM3A3B13,RM3A7B4,RM4A1B1,ZPOREQ,RM2A4B8,RM1A3B11,RECDOC,RDA2B8,NSRB,LOADDOCK,</t>
+  </si>
+  <si>
+    <t>0,1,0,0,0,0,4,-2,0,0,0</t>
+  </si>
+  <si>
     <t>FGT</t>
   </si>
   <si>
     <t>RM7,NONTIREB,NOBIN,N/A,</t>
   </si>
   <si>
-    <t>0,98696,0,-67,-1</t>
+    <t>0,98696,0,-38,-1</t>
   </si>
   <si>
     <t>NONTIREB</t>
   </si>
   <si>
-    <t>GYR-176294991</t>
-[...41 lines deleted...]
-    <t>RM8A6B6</t>
+    <t>GYR-102863387</t>
+  </si>
+  <si>
+    <t>RM2A5B2,RM4A4B2,RM6A1B11,ZPOREQ</t>
+  </si>
+  <si>
+    <t>4,-2,10,0</t>
+  </si>
+  <si>
+    <t>RM2A5B2</t>
+  </si>
+  <si>
+    <t>GYR-139755205</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM8A1B3,RM7A3B9,RM6A3B6,RM6A2B8,RM3A2B2,LOADDOCK</t>
+  </si>
+  <si>
+    <t>0,-8,8,8,0,0,0</t>
+  </si>
+  <si>
+    <t>RM6A3B6</t>
+  </si>
+  <si>
+    <t>GYR-407006374</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM6-2,RM1A4B4,RM1A4B2,RECDOC</t>
+  </si>
+  <si>
+    <t>0,1,0,0,1,-1</t>
+  </si>
+  <si>
+    <t>RM1A4B2</t>
+  </si>
+  <si>
+    <t>GYR-734006640</t>
+  </si>
+  <si>
+    <t>RM7A2B4,RM7A3B7,RM8A3B7,RM8A4B4,RM8A4B5,STAGING,ZPOREQ,RM7-2,RM6A2B8,RM3A7B3,RECDOC,RM1A2B5,RM1A2B7,RM1A5B1,RM1A5B11,RM3A1B1,RM3A6B7</t>
+  </si>
+  <si>
+    <t>0,0,0,0,0,-1,0,0,0,0,4,1,4,0,0,0,0</t>
+  </si>
+  <si>
+    <t>RM1A2B5</t>
+  </si>
+  <si>
+    <t>GYR-741178681</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM7-2,RM6A3B8,RM4A3B4,RM3A7B4,RM1A1B4,RM1A1B11</t>
+  </si>
+  <si>
+    <t>0,-1,0,0,0,4,0,0</t>
+  </si>
+  <si>
+    <t>KLY-356306107</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM8A6B2,RM3A3B15,RM1A5B22,RM1A1B14,RM1-2</t>
+  </si>
+  <si>
+    <t>0,0,0,-4,8,0</t>
+  </si>
+  <si>
+    <t>RM1A1B14</t>
+  </si>
+  <si>
+    <t>KLY-356735107</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM4A1B3,RM3A5B21,RM3A5B20,RM3A5B2,RM3A5B18,RM3A5B13,RM3A5B12,RM3A4B11</t>
+  </si>
+  <si>
+    <t>0,4,0,0,0,0,-4,0,1</t>
+  </si>
+  <si>
+    <t>LAU-1023990</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM8A1B5,RM8A1B3,RM4A4B10,RECDOC</t>
+  </si>
+  <si>
+    <t>0,-3,3,0,3</t>
+  </si>
+  <si>
+    <t>RM8A1B3</t>
+  </si>
+  <si>
+    <t>MXV-98485</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM2A3B3,RECDOC</t>
+  </si>
+  <si>
+    <t>0,4,4,-4</t>
+  </si>
+  <si>
+    <t>RM2A3B3</t>
+  </si>
+  <si>
+    <t>PIR-4076800</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM4A2B8,RM4A1B5,RM4A1B3,RM1A2B9,RDA2B20,RDA1B21,DOLLY-05</t>
+  </si>
+  <si>
+    <t>0,0,0,0,8,4,0,-1</t>
+  </si>
+  <si>
+    <t>RDA2B20</t>
+  </si>
+  <si>
+    <t>PIR-4077300</t>
+  </si>
+  <si>
+    <t>RECDOC,RM4A1B3,RM4A1B5,ZPOREQ</t>
+  </si>
+  <si>
+    <t>-2,0,24,0</t>
+  </si>
+  <si>
+    <t>RM4A1B5</t>
+  </si>
+  <si>
+    <t>RT4-15576680000</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM3A4B16,RM3A4B14,RM1A5B16,RECDOC</t>
+  </si>
+  <si>
+    <t>0,4,2,0,-2</t>
+  </si>
+  <si>
+    <t>RM3A4B14</t>
+  </si>
+  <si>
+    <t>TPA-01337</t>
+  </si>
+  <si>
+    <t>ZPOREQ,STAGING,RM1A5B13,RM1A2B7,RM1A2B5,RM1A1B8,RM1A1B16,RM1A1B12,RECDOC</t>
+  </si>
+  <si>
+    <t>0,-1,1,0,0,0,0,1,4</t>
+  </si>
+  <si>
+    <t>RM1A1B12</t>
+  </si>
+  <si>
+    <t>TPA-03381</t>
+  </si>
+  <si>
+    <t>ZPOREQ,RM7A3B9,RM3A6B7,RM3A6B6,RM2A3B8</t>
+  </si>
+  <si>
+    <t>0,8,-1,0,3</t>
+  </si>
+  <si>
+    <t>RM2A3B8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -441,189 +711,649 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="156.818848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>98628</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8">
+        <v>5</v>
+      </c>
+      <c r="E8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10">
+        <v>4</v>
+      </c>
+      <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11">
+        <v>14</v>
+      </c>
+      <c r="E11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12">
+        <v>5</v>
+      </c>
+      <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14">
+        <v>3</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15">
+        <v>98657</v>
+      </c>
+      <c r="E15" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>68</v>
+      </c>
+      <c r="F17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18">
+        <v>1</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20">
+        <v>3</v>
+      </c>
+      <c r="E20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
+        <v>83</v>
+      </c>
+      <c r="F21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22">
+        <v>1</v>
+      </c>
+      <c r="E22" t="s">
         <v>21</v>
       </c>
-      <c r="B6" t="s">
+      <c r="F22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23">
+        <v>3</v>
+      </c>
+      <c r="E23" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24">
+        <v>4</v>
+      </c>
+      <c r="E24" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>96</v>
+      </c>
+      <c r="C25" t="s">
+        <v>97</v>
+      </c>
+      <c r="D25">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>98</v>
+      </c>
+      <c r="F25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26">
         <v>22</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E26" t="s">
+        <v>102</v>
+      </c>
+      <c r="F26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27">
         <v>4</v>
       </c>
-      <c r="E6" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="E27" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
+        <v>108</v>
+      </c>
+      <c r="C28" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28">
+        <v>5</v>
+      </c>
+      <c r="E28" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F6"/>
+  <autoFilter ref="A1:F29"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>