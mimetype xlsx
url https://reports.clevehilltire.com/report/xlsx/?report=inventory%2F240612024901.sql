--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,86 +9,71 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$12</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Stock ID</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>MFG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>325/40R22 SCORPION WINTER (MO)</t>
-[...13 lines deleted...]
-  <si>
     <t>IRN-98753</t>
   </si>
   <si>
     <t>Ironman GEN2 I-52A 1122 148/1 H</t>
   </si>
   <si>
     <t>IRN-98754</t>
   </si>
   <si>
     <t>Ironman GEN2 I-52A 1124 149/1 H</t>
   </si>
   <si>
     <t>IRN-98756</t>
   </si>
   <si>
     <t>Ironman GEN2 I-52A 2957522 146/1 H</t>
   </si>
   <si>
     <t>IRN-98757</t>
   </si>
   <si>
     <t>Ironman GEN2 I-52A 3158022 161/1 L</t>
   </si>
   <si>
     <t>IRN-98758</t>
@@ -97,50 +82,56 @@
     <t>Ironman GEN2 I-31M 1122 148/1 H</t>
   </si>
   <si>
     <t>IRN-98759</t>
   </si>
   <si>
     <t>Ironman GEN2 I-31M 1124 149/1 H</t>
   </si>
   <si>
     <t>IRN-98760</t>
   </si>
   <si>
     <t>Ironman GEN2 I-31M 3158022 161/1 L</t>
   </si>
   <si>
     <t>IRN-98761</t>
   </si>
   <si>
     <t>Ironman GEN2 I-42W 3856522 160 L</t>
   </si>
   <si>
     <t>IRN-98763</t>
   </si>
   <si>
     <t>Ironman GEN2 I-42W 4456522 169 L</t>
+  </si>
+  <si>
+    <t>ITP-532045</t>
+  </si>
+  <si>
+    <t>AT22x7-10 ITP HOLESHOT XC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -447,176 +438,162 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C13"/>
+  <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="70.697021" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4.570313" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3">
-        <v>-4515100</v>
+      <c r="A3" t="s">
+        <v>4</v>
       </c>
       <c r="B3" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" t="s">
         <v>23</v>
-      </c>
-[...9 lines deleted...]
-        <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:C13"/>
+  <autoFilter ref="A1:C12"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>