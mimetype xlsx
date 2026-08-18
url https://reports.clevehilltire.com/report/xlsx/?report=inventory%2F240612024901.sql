--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,71 +9,95 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$17</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Stock ID</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>MFG</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>CAR-5400001</t>
+  </si>
+  <si>
+    <t>15X6.00-6 CAR RELIANCE SMOOTH PRSS-ON</t>
+  </si>
+  <si>
+    <t>CAR-606821</t>
+  </si>
+  <si>
+    <t>ST175/80D13 5L LRC CAR SPORT TRAIL LH WHITE WSTRIPES ASSEMBLY</t>
+  </si>
+  <si>
+    <t>CAR-6P02741</t>
+  </si>
+  <si>
+    <t>27x9.00R14/6 CAR Versa Trail ATV</t>
+  </si>
+  <si>
+    <t>HER-98485</t>
+  </si>
+  <si>
+    <t>28X10.00R14/8 73J HER TIS OFFROAD UT1 UTV NHS RBL</t>
+  </si>
+  <si>
     <t>IRN-98753</t>
   </si>
   <si>
     <t>Ironman GEN2 I-52A 1122 148/1 H</t>
   </si>
   <si>
     <t>IRN-98754</t>
   </si>
   <si>
     <t>Ironman GEN2 I-52A 1124 149/1 H</t>
   </si>
   <si>
     <t>IRN-98756</t>
   </si>
   <si>
     <t>Ironman GEN2 I-52A 2957522 146/1 H</t>
   </si>
   <si>
     <t>IRN-98757</t>
   </si>
   <si>
     <t>Ironman GEN2 I-52A 3158022 161/1 L</t>
   </si>
   <si>
     <t>IRN-98758</t>
@@ -88,50 +112,56 @@
     <t>Ironman GEN2 I-31M 1124 149/1 H</t>
   </si>
   <si>
     <t>IRN-98760</t>
   </si>
   <si>
     <t>Ironman GEN2 I-31M 3158022 161/1 L</t>
   </si>
   <si>
     <t>IRN-98761</t>
   </si>
   <si>
     <t>Ironman GEN2 I-42W 3856522 160 L</t>
   </si>
   <si>
     <t>IRN-98763</t>
   </si>
   <si>
     <t>Ironman GEN2 I-42W 4456522 169 L</t>
   </si>
   <si>
     <t>ITP-532045</t>
   </si>
   <si>
     <t>AT22x7-10 ITP HOLESHOT XC</t>
+  </si>
+  <si>
+    <t>VOG-02206605</t>
+  </si>
+  <si>
+    <t>245/35R20XL 95V VOG CUSTOM BUILT WG 60K</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -438,60 +468,60 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C12"/>
+  <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.570313" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
@@ -547,53 +577,93 @@
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
     </row>
+    <row r="13" spans="1:3">
+      <c r="A13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:C12"/>
+  <autoFilter ref="A1:C17"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>