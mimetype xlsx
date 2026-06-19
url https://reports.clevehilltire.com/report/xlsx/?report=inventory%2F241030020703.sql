--- v0 (2026-04-19)
+++ v1 (2026-06-19)
@@ -9,333 +9,918 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$94</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Item_Code</t>
   </si>
   <si>
     <t>Item_Description</t>
   </si>
   <si>
     <t>Raw_Size</t>
   </si>
   <si>
     <t>Bin_Details</t>
   </si>
   <si>
     <t>Committed</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
-    <t>ARS-ARSAT32</t>
-[...8 lines deleted...]
-    <t>ATR-TBAT-I0066630</t>
+    <t>APL-20000271</t>
+  </si>
+  <si>
+    <t>215/55R16 PRO RACING</t>
+  </si>
+  <si>
+    <t>RM3A4B6: 6, RM3A3B1: 2</t>
+  </si>
+  <si>
+    <t>ARI-TH40887</t>
+  </si>
+  <si>
+    <t>255/65R18 ARESTA ZG02</t>
+  </si>
+  <si>
+    <t>RM1A5B6: 4, RM1A3B1: 4</t>
+  </si>
+  <si>
+    <t>ARI-TH43185</t>
+  </si>
+  <si>
+    <t>235/40ZR18 XL AGGRESSOR ZS03</t>
+  </si>
+  <si>
+    <t>RM3A4B3: 1, RM1A3B9: 4</t>
+  </si>
+  <si>
+    <t>ARY-AEP021</t>
+  </si>
+  <si>
+    <t>245/60R18 ECO PRO H/T</t>
+  </si>
+  <si>
+    <t>RM2A4B3: 4, RM2A2B5: 4</t>
+  </si>
+  <si>
+    <t>ARY-AEP064</t>
+  </si>
+  <si>
+    <t>ARROYO ECO PRO A/S 205/70R16 97H</t>
+  </si>
+  <si>
+    <t>RM1A3B9: 2, RM7A1B5: 4, RM3A1B2: 12</t>
+  </si>
+  <si>
+    <t>ARY-AGS008</t>
+  </si>
+  <si>
+    <t>215/55ZR17 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>RDUA1B6: 9, RM7A2B9: 7</t>
+  </si>
+  <si>
+    <t>ARY-AGS096</t>
+  </si>
+  <si>
+    <t>255/45ZR20 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>RM1A5B12: 4, RM1A5B11: 2</t>
+  </si>
+  <si>
+    <t>ARY-ATRT02</t>
+  </si>
+  <si>
+    <t>ARROYO TAMAROCK R/T 275/55R20 117T</t>
+  </si>
+  <si>
+    <t>RM3A3B5: 5, RM3A3B14: 4</t>
+  </si>
+  <si>
+    <t>ARY-AUS012</t>
+  </si>
+  <si>
+    <t>285/45R22 ULTRA SPORT A/S</t>
+  </si>
+  <si>
+    <t>RM1A5B7: 1, RM1A5B8: 4</t>
+  </si>
+  <si>
+    <t>ATE-26116</t>
+  </si>
+  <si>
+    <t>BFGOODRICH AT TA KO3 LT27565R20 126S E</t>
+  </si>
+  <si>
+    <t>RM8A6B2: 2, LOADDOCK: 4</t>
+  </si>
+  <si>
+    <t>ATR-16005</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RDA1B5: 12, RM3A2B9: 10</t>
+  </si>
+  <si>
+    <t>ATR-16007</t>
+  </si>
+  <si>
+    <t>LT235/85R16 E TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM2A1B3: 4, RDA1B3: 12</t>
+  </si>
+  <si>
+    <t>ATR-16010</t>
+  </si>
+  <si>
+    <t>LT245/75R16 E TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM3A7B4: 6, RDA1B5 : 20</t>
+  </si>
+  <si>
+    <t>ATR-16012</t>
+  </si>
+  <si>
+    <t>265/70R16 ATT TRAIL BLADE AT</t>
+  </si>
+  <si>
+    <t>RDA1B5: 12, RM6A3B2: 6</t>
+  </si>
+  <si>
+    <t>ATR-16015</t>
+  </si>
+  <si>
+    <t>LT235/80R17 E TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM6A1B5: 8, RDA1B3: 12</t>
+  </si>
+  <si>
+    <t>ATR-16016</t>
+  </si>
+  <si>
+    <t>245/65R17 TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM3A3B9: 5, RDA1B7: 12</t>
+  </si>
+  <si>
+    <t>ATR-16018</t>
+  </si>
+  <si>
+    <t>265/65R17 ATT TRAIL BLADE AT</t>
+  </si>
+  <si>
+    <t>RDA1B7: 12, RM4A3B7: 6</t>
+  </si>
+  <si>
+    <t>ATR-16019</t>
+  </si>
+  <si>
+    <t>265/70R17 TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM8A6B2: 4, RDA1B17: 20</t>
+  </si>
+  <si>
+    <t>ATR-16020</t>
+  </si>
+  <si>
+    <t>LT265/70R17 E TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RDA1B10: 12, RM1A5B5: 6</t>
+  </si>
+  <si>
+    <t>ATR-16021</t>
   </si>
   <si>
     <t>265/60R18 TRAIL BLADE A/T</t>
   </si>
   <si>
-    <t>RM3A5B7: 4, RM3A4B6: 6</t>
-[...35 lines deleted...]
-    <t>RM3A3B2: 8, RM3A6B10: 8</t>
+    <t>RM3A3B23: 6, RDA1B8: 12</t>
+  </si>
+  <si>
+    <t>ATR-16023</t>
+  </si>
+  <si>
+    <t>275/65R18 TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RDA1B6: 16, RM3A3B18: 5</t>
+  </si>
+  <si>
+    <t>ATR-16025</t>
+  </si>
+  <si>
+    <t>275/60R20 TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM1A1B5: 10, RM1A5B10: 12</t>
+  </si>
+  <si>
+    <t>ATR-18002</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E TRAIL BLADE H/T</t>
+  </si>
+  <si>
+    <t>RDA1B13: 12, RM6A3B4: 6</t>
+  </si>
+  <si>
+    <t>ATR-18008</t>
+  </si>
+  <si>
+    <t>225/60R17 TRAIL BLADE H/T</t>
+  </si>
+  <si>
+    <t>RM2A3B18: 5, RDA1B15: 16</t>
+  </si>
+  <si>
+    <t>ATR-18009</t>
+  </si>
+  <si>
+    <t>225/65R17 TRAIL BLADE H/T</t>
+  </si>
+  <si>
+    <t>RM3A5B6: 2, RDA1B19: 32</t>
+  </si>
+  <si>
+    <t>ATR-18016</t>
+  </si>
+  <si>
+    <t>235/65R18 XL TRAIL BLADE H/T</t>
+  </si>
+  <si>
+    <t>RM2A5B1: 4, RDA1B11: 16</t>
+  </si>
+  <si>
+    <t>ATR-18026</t>
+  </si>
+  <si>
+    <t>275/55R20 XL TRAIL BLADE H/T</t>
+  </si>
+  <si>
+    <t>RM3A6B15: 10, RDA2B3: 16</t>
+  </si>
+  <si>
+    <t>ATR-18027</t>
+  </si>
+  <si>
+    <t>275/60R20 XL TRAIL BLADE H/T</t>
+  </si>
+  <si>
+    <t>RM3A1B3: 6, RM1A4B4: 12</t>
+  </si>
+  <si>
+    <t>ATR-18030</t>
+  </si>
+  <si>
+    <t>275/50R22 XL TRAIL BLADE H/T ALL WEATHER</t>
+  </si>
+  <si>
+    <t>RM7A2B4: 10, RM1A5B22: 16</t>
+  </si>
+  <si>
+    <t>ATR-53010</t>
+  </si>
+  <si>
+    <t>225/65R17 AZ610</t>
+  </si>
+  <si>
+    <t>RDA1B9: 12, RM8A1B1: 8</t>
+  </si>
+  <si>
+    <t>ATR-53011</t>
+  </si>
+  <si>
+    <t>AZ610</t>
+  </si>
+  <si>
+    <t>RM8A4B5: 11, RDA1B19: 24</t>
+  </si>
+  <si>
+    <t>ATR-53016</t>
+  </si>
+  <si>
+    <t>265/70R17 AZ610</t>
+  </si>
+  <si>
+    <t>RM6A2B8: 6, RDA1B1: 16</t>
+  </si>
+  <si>
+    <t>ATR-53021</t>
+  </si>
+  <si>
+    <t>275/55R20 XL AZ610</t>
+  </si>
+  <si>
+    <t>RM2A4B3: 1, RM1A5B8: 16</t>
+  </si>
+  <si>
+    <t>ATR-54001</t>
+  </si>
+  <si>
+    <t>215/65R16 XL AZ600</t>
+  </si>
+  <si>
+    <t>RM3A5B5: 8, RDA1B15: 12</t>
+  </si>
+  <si>
+    <t>ATR-54002</t>
+  </si>
+  <si>
+    <t>225/55R17 XL AZ600</t>
+  </si>
+  <si>
+    <t>RM7A2B2: 4, RDA1B15: 20</t>
+  </si>
+  <si>
+    <t>ATR-54004</t>
+  </si>
+  <si>
+    <t>235/60R17 AZ600</t>
+  </si>
+  <si>
+    <t>RDA1B13: 16, RM3A1B7: 4</t>
+  </si>
+  <si>
+    <t>ATR-54005</t>
+  </si>
+  <si>
+    <t>225/55R18 AZ600</t>
+  </si>
+  <si>
+    <t>RM2A1B5: 8, RDA1B6: 12</t>
+  </si>
+  <si>
+    <t>ATR-54006</t>
+  </si>
+  <si>
+    <t>225/60R18 AZ600</t>
+  </si>
+  <si>
+    <t>RM3A6B7: 10, RDA1B11: 20</t>
+  </si>
+  <si>
+    <t>ATR-54007</t>
+  </si>
+  <si>
+    <t>P235/60R18 AZ600</t>
+  </si>
+  <si>
+    <t>RM7A1B5: 8, RDA1B13: 20</t>
+  </si>
+  <si>
+    <t>ATR-54008</t>
+  </si>
+  <si>
+    <t>235/65R18 XL AZ600</t>
+  </si>
+  <si>
+    <t>RM3A6B15: 8, RDA1B11: 20</t>
+  </si>
+  <si>
+    <t>ATR-54009</t>
+  </si>
+  <si>
+    <t>245/60R18 AZ600</t>
+  </si>
+  <si>
+    <t>RDA1B9: 20, RM1A5B24: 6, RM1A3B6: 2</t>
+  </si>
+  <si>
+    <t>ATR-54010</t>
+  </si>
+  <si>
+    <t>255/65R18 AZ600</t>
+  </si>
+  <si>
+    <t>RDA1B21: 24, RM1A1B18: 10</t>
+  </si>
+  <si>
+    <t>ATR-54012</t>
+  </si>
+  <si>
+    <t>225/55R19 AZ600</t>
+  </si>
+  <si>
+    <t>RM3A4B12: 2, RDA1B9: 12</t>
+  </si>
+  <si>
+    <t>ATR-54018</t>
+  </si>
+  <si>
+    <t>245/50R20 XL AZ600</t>
+  </si>
+  <si>
+    <t>STAGING: 2, RM3A3B13: 6</t>
+  </si>
+  <si>
+    <t>ATR-90009</t>
+  </si>
+  <si>
+    <t>ST225/75R15 E ST300 (TRAILER USE ONLY)</t>
+  </si>
+  <si>
+    <t>RM7: 2, LOADDOCK: 8</t>
+  </si>
+  <si>
+    <t>CCL-84328</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E AGILIS CROSSCLIMATE 2</t>
+  </si>
+  <si>
+    <t>RDA2B20: 1, LOADDOCK: 2</t>
+  </si>
+  <si>
+    <t>DHL-001733</t>
+  </si>
+  <si>
+    <t>P275/55R20 Dueler H/L Alenza Plus 111H 8</t>
+  </si>
+  <si>
+    <t>RM1A1B23: 4, RM1A2B9: 4</t>
+  </si>
+  <si>
+    <t>DLE-005386</t>
+  </si>
+  <si>
+    <t>255/65R18 111H DESTINATION LE3 70K</t>
+  </si>
+  <si>
+    <t>RM1A3B1: 8, RDA2B20: 2</t>
+  </si>
+  <si>
+    <t>FAL-28844300</t>
+  </si>
+  <si>
+    <t>FALKEN WILDPEAK A/T4W 26570R17 115T</t>
+  </si>
+  <si>
+    <t>RM4A4B6: 8, RM1A5B10: 2</t>
   </si>
   <si>
     <t>FAL-28953483</t>
   </si>
   <si>
     <t>205/55R16XL Ziex ZE950 A/S 94W 45K</t>
   </si>
   <si>
-    <t>RM8A6B1: 10, RM1A4B12: 8</t>
-[...38 lines deleted...]
-    <t>STAGING: 2, RM3A6B14: 2</t>
+    <t>RM4A1B3: 7, RM2A4B10: 28</t>
+  </si>
+  <si>
+    <t>FAS-004022</t>
+  </si>
+  <si>
+    <t>225/60R17 99T FIRESTONE ALL SEASON 65K</t>
+  </si>
+  <si>
+    <t>RM8A6B3: 4, RM2A4B8: 4</t>
+  </si>
+  <si>
+    <t>FAS-013749</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205/55R16 91H FIRESTONE ALL SEASON </t>
+  </si>
+  <si>
+    <t>RM7: 2, RM3A2B8: 5</t>
+  </si>
+  <si>
+    <t>GTR-100UA3537</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX built in USA 205/55R16</t>
+  </si>
+  <si>
+    <t>RM4A2B12: 4, RM3A5B16: 1</t>
+  </si>
+  <si>
+    <t>GTR-100UA4544</t>
+  </si>
+  <si>
+    <t>235/55R17 MAXCLIMATE 3PMS</t>
+  </si>
+  <si>
+    <t>RM3A3B19: 4, RM3A2B5: 4</t>
+  </si>
+  <si>
+    <t>GYR-110088702</t>
+  </si>
+  <si>
+    <t>225/65R17 ASSURANCE MAXLIFE 2</t>
+  </si>
+  <si>
+    <t>RM3A1B3: 2, STAGING: 2</t>
+  </si>
+  <si>
+    <t>GYR-116008651</t>
+  </si>
+  <si>
+    <t>275/55R/20 GY WRANGLER WORKHORSE HT T60</t>
+  </si>
+  <si>
+    <t>RM8A3B1: 3, RM8A2B2: 9</t>
+  </si>
+  <si>
+    <t>GYR-131747875</t>
+  </si>
+  <si>
+    <t>245/75R/16 GY WRANGLER WORKHORSE HT R60</t>
+  </si>
+  <si>
+    <t>RM2A3B10: 2, RM1A3B2: 6</t>
+  </si>
+  <si>
+    <t>GYR-312032142</t>
+  </si>
+  <si>
+    <t>LT235/80R17/10 Wrangler DuraTrac 120Q</t>
+  </si>
+  <si>
+    <t>RM6A2B6: 6, RM3A1B5: 6</t>
   </si>
   <si>
     <t>GYR-312067142</t>
   </si>
   <si>
     <t>LT275/65R18C WRANGLER DURATRAC</t>
   </si>
   <si>
-    <t>RM4A3B13: 4, RM4A4B8: 8</t>
-[...53 lines deleted...]
-    <t>RM7A1B5: 3, RM7: 1</t>
+    <t>RM3A6B8: 6, RM3A6B10: 8</t>
+  </si>
+  <si>
+    <t>GYR-681056566</t>
+  </si>
+  <si>
+    <t>255/55R20 ASSURANCE FINESSE</t>
+  </si>
+  <si>
+    <t>RM1A1B15: 2, RM1A1B5: 4</t>
+  </si>
+  <si>
+    <t>GYR-681935630</t>
+  </si>
+  <si>
+    <t>225/55R18 ASSURANCE FINESSE</t>
+  </si>
+  <si>
+    <t>RM1A2B1: 5, STAGING: 3</t>
+  </si>
+  <si>
+    <t>GYR-732279438</t>
+  </si>
+  <si>
+    <t>P245/45R18 96V GOODYEAR EAGLE RS-A</t>
+  </si>
+  <si>
+    <t>RM3A3B6: 3, RM3A7B9: 6</t>
+  </si>
+  <si>
+    <t>GYR-754007001</t>
+  </si>
+  <si>
+    <t>265/50R20 WRANGLER OUTBOUND AT</t>
+  </si>
+  <si>
+    <t>RM8A4B4: 1, STAGING: 4</t>
+  </si>
+  <si>
+    <t>GYR-758065571</t>
+  </si>
+  <si>
+    <t>275/55R20SL 113T GDY WRGLR AT ADVENTR OW</t>
+  </si>
+  <si>
+    <t>RM1A5B18: 10, RM9A1B2: 2</t>
+  </si>
+  <si>
+    <t>GYR-758177707</t>
+  </si>
+  <si>
+    <t>245/75R17 112T WRANGLER AT ADVENTURE</t>
+  </si>
+  <si>
+    <t>RM3A2B1: 8, RM3A1B1: 4</t>
+  </si>
+  <si>
+    <t>GYR-796265833</t>
+  </si>
+  <si>
+    <t>265/60R/20 GY WRANGLER TERRITORY MT 110S</t>
+  </si>
+  <si>
+    <t>RM7-2: 4, RM3A3B10: 14</t>
+  </si>
+  <si>
+    <t>IRN-98628</t>
+  </si>
+  <si>
+    <t>295/75R22.5 G GEN 2 I-28D</t>
+  </si>
+  <si>
+    <t>NSRB: 7, LOADDOCK: 1</t>
+  </si>
+  <si>
+    <t>IRN-98973</t>
+  </si>
+  <si>
+    <t>LT275/55R20/10 120/117S IRON ALL COUNTRY AT-X 3PMS BW</t>
+  </si>
+  <si>
+    <t>RM7A2B6: 3, RM7: 1</t>
+  </si>
+  <si>
+    <t>KLY-356274107</t>
+  </si>
+  <si>
+    <t>235/50R18 97V EDGE TOURING PLUS</t>
+  </si>
+  <si>
+    <t>RM1A5B4: 4, RM1A4B2: 5</t>
+  </si>
+  <si>
+    <t>KLY-356606107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 20555R16 91V</t>
+  </si>
+  <si>
+    <t>RM1A3B10: 2, RM3A5B3: 5</t>
+  </si>
+  <si>
+    <t>KLY-356608107</t>
+  </si>
+  <si>
+    <t>205/70R16 EDGE TOURING PLUS</t>
+  </si>
+  <si>
+    <t>RM1A4B8: 1, STAGING: 4</t>
   </si>
   <si>
     <t>KLY-356895107</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING PLUS 23555R20 102V</t>
   </si>
   <si>
-    <t>RM1A5B13: 8, RM7A3B5: 8</t>
-[...71 lines deleted...]
-    <t>RM3A2B4: 11, STAGING: 4</t>
+    <t>RM1A5B11: 10, RDA1B18: 6</t>
+  </si>
+  <si>
+    <t>KLY-357759343</t>
+  </si>
+  <si>
+    <t>KELLY SAFARI AT 27565R18 116T 3PMS</t>
+  </si>
+  <si>
+    <t>RM7A1B1: 2, RM7A3B1: 4</t>
+  </si>
+  <si>
+    <t>KUM-2343153</t>
+  </si>
+  <si>
+    <t>Solus TA11</t>
+  </si>
+  <si>
+    <t>RM3A4B6: 11, RM3A3B5: 6</t>
+  </si>
+  <si>
+    <t>LTX-08218</t>
+  </si>
+  <si>
+    <t>MICHELIN DEFENDER 2 22565R17 102H</t>
+  </si>
+  <si>
+    <t>RDA2B5: 1, RM8A3B4: 4</t>
+  </si>
+  <si>
+    <t>MAS-167018001</t>
+  </si>
+  <si>
+    <t>235/45R18 94V MSC STRATUS AS</t>
+  </si>
+  <si>
+    <t>RM7: 1, NSRB: 1</t>
+  </si>
+  <si>
+    <t>MST</t>
+  </si>
+  <si>
+    <t>NON STOCK</t>
+  </si>
+  <si>
+    <t>INT</t>
+  </si>
+  <si>
+    <t>STAGING: 15, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>PIR-3918100</t>
+  </si>
+  <si>
+    <t>235/60R/18 PIRELLI SCORPION VERDE A/S+ 3</t>
+  </si>
+  <si>
+    <t>RM3A5B12: 10, RM7A3B6: 6</t>
+  </si>
+  <si>
+    <t>PIR-3918600</t>
+  </si>
+  <si>
+    <t>255/65R/18 PIRELLI SCORPION VERDE A/S+ 3</t>
+  </si>
+  <si>
+    <t>RM1A1B3: 4, RM1A1B1: 8</t>
+  </si>
+  <si>
+    <t>RAD-DSC0033</t>
+  </si>
+  <si>
+    <t>225/55R19 XL DIMAX AS-8</t>
+  </si>
+  <si>
+    <t>RM3A3B8: 5, RM3A4B10: 1</t>
+  </si>
+  <si>
+    <t>RAD-DSC0508</t>
+  </si>
+  <si>
+    <t>265/50ZR20 XL DIMAX AS-8</t>
+  </si>
+  <si>
+    <t>RM3A3B1: 4, RM7: 4, RM3A4B28: 2</t>
+  </si>
+  <si>
+    <t>RAD-RACSTH0013</t>
+  </si>
+  <si>
+    <t>LT275/55R20 E RENEGADE A/T PRO</t>
+  </si>
+  <si>
+    <t>RM3A2B9: 1, RM3A2B2: 4</t>
+  </si>
+  <si>
+    <t>RAD-RASYTH0123</t>
+  </si>
+  <si>
+    <t>LT295/55R20 E RENEGADE R/T</t>
+  </si>
+  <si>
+    <t>RM7A3B9: 4, RM7A3B3: 4</t>
+  </si>
+  <si>
+    <t>RT4-15577320000</t>
+  </si>
+  <si>
+    <t>205/60R16 92V ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RM7: 1, RM3A3B16: 5</t>
+  </si>
+  <si>
+    <t>TFC-000185</t>
+  </si>
+  <si>
+    <t>LT235/80R17E FIRESTONE TRANSFORCE AT2 BW</t>
+  </si>
+  <si>
+    <t>STAGING: 2, RM7A1B1: 3</t>
+  </si>
+  <si>
+    <t>TFC-000780</t>
+  </si>
+  <si>
+    <t>LT285/70R17/10 Transforce AT2 121R</t>
+  </si>
+  <si>
+    <t>RM7A2B14: 1, RM7A3B1: 4</t>
+  </si>
+  <si>
+    <t>TPA-05599</t>
+  </si>
+  <si>
+    <t>205/60R16 92H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RM1A5B13: 1, RM1A5B11: 4</t>
+  </si>
+  <si>
+    <t>TPA-12721</t>
+  </si>
+  <si>
+    <t>205/70R16 Tiger Paw Touring A/S 97H75K</t>
+  </si>
+  <si>
+    <t>RM3A6B13: 9, RM7-2: 17</t>
+  </si>
+  <si>
+    <t>TPA-28075</t>
+  </si>
+  <si>
+    <t>215/55R17 94H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RM1A4B14: 8, RDA2B20: 1</t>
+  </si>
+  <si>
+    <t>TPA-36466</t>
+  </si>
+  <si>
+    <t>205/50R17XL 93V TIGER PAW TOURING A/S 65</t>
+  </si>
+  <si>
+    <t>RM1A1B16: 1, RM1A2B1: 4</t>
+  </si>
+  <si>
+    <t>VTG-VT12427</t>
+  </si>
+  <si>
+    <t>225/60R18 TOURING AS</t>
+  </si>
+  <si>
+    <t>RM6A2B3: 6, RM7: 1</t>
+  </si>
+  <si>
+    <t>WFC-148249</t>
+  </si>
+  <si>
+    <t>225/65R17 102S FIRESTONE WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM7: 1, RDUA1B5: 2</t>
   </si>
   <si>
     <t>WFC-246454</t>
   </si>
   <si>
     <t>LT245/70R17E FIRESTONE WINTERFORCE BS</t>
   </si>
   <si>
-    <t>RM4A1B3: 8, RM4A1B5: 8</t>
+    <t>RM2A3B7: 10, RM2A3B5: 6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -642,649 +1227,1949 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="58.842773" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.555908" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>2755022</v>
+        <v>2155516</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
-        <v>2656018</v>
+        <v>2556518</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4">
-        <v>35125020</v>
+        <v>2354018</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
-        <v>2256517</v>
+        <v>2456018</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6">
-        <v>2356516</v>
+        <v>2057016</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7">
-        <v>2756020</v>
+        <v>2155517</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8">
-        <v>2055516</v>
+        <v>2554520</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9">
+        <v>2755520</v>
+      </c>
+      <c r="E9" t="s">
         <v>30</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
-        <v>82</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
         <v>32</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10">
+        <v>2854522</v>
+      </c>
+      <c r="E10" t="s">
         <v>33</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
         <v>35</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11">
+        <v>2756520</v>
+      </c>
+      <c r="E11" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12">
+        <v>2257516</v>
+      </c>
+      <c r="E12" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" t="s">
         <v>41</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13">
+        <v>2358516</v>
+      </c>
+      <c r="E13" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
         <v>44</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14">
+        <v>2457516</v>
+      </c>
+      <c r="E14" t="s">
         <v>45</v>
       </c>
-      <c r="D14">
-[...4 lines deleted...]
-      </c>
       <c r="F14">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" t="s">
         <v>47</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15">
+        <v>2657016</v>
+      </c>
+      <c r="E15" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
         <v>50</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16">
+        <v>2358017</v>
+      </c>
+      <c r="E16" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" t="s">
         <v>53</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17">
+        <v>2456517</v>
+      </c>
+      <c r="E17" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" t="s">
         <v>56</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18">
+        <v>2656517</v>
+      </c>
+      <c r="E18" t="s">
         <v>57</v>
       </c>
-      <c r="D18">
-[...4 lines deleted...]
-      </c>
       <c r="F18">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
         <v>59</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19">
+        <v>2657017</v>
+      </c>
+      <c r="E19" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
         <v>62</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20">
+        <v>2657017</v>
+      </c>
+      <c r="E20" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" t="s">
         <v>65</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21">
+        <v>2656018</v>
+      </c>
+      <c r="E21" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" t="s">
         <v>68</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22">
+        <v>2756518</v>
+      </c>
+      <c r="E22" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D23">
         <v>2756020</v>
       </c>
       <c r="E23" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" t="s">
         <v>74</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>2257516</v>
+      </c>
+      <c r="E24" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
+        <v>76</v>
+      </c>
+      <c r="C25" t="s">
         <v>77</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25">
+        <v>2256017</v>
+      </c>
+      <c r="E25" t="s">
         <v>78</v>
       </c>
-      <c r="D25">
-[...4 lines deleted...]
-      </c>
       <c r="F25">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" t="s">
         <v>80</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26">
+        <v>2256517</v>
+      </c>
+      <c r="E26" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" t="s">
         <v>83</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27">
+        <v>2356518</v>
+      </c>
+      <c r="E27" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" t="s">
         <v>86</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28">
+        <v>2755520</v>
+      </c>
+      <c r="E28" t="s">
         <v>87</v>
       </c>
-      <c r="D28">
-[...4 lines deleted...]
-      </c>
       <c r="F28">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" t="s">
         <v>89</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29">
+        <v>2756020</v>
+      </c>
+      <c r="E29" t="s">
         <v>90</v>
       </c>
-      <c r="D29">
+      <c r="F29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" t="s">
+        <v>92</v>
+      </c>
+      <c r="D30">
+        <v>2755022</v>
+      </c>
+      <c r="E30" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" t="s">
+        <v>95</v>
+      </c>
+      <c r="D31">
+        <v>2256517</v>
+      </c>
+      <c r="E31" t="s">
+        <v>96</v>
+      </c>
+      <c r="F31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" t="s">
+        <v>98</v>
+      </c>
+      <c r="D32">
+        <v>2356517</v>
+      </c>
+      <c r="E32" t="s">
+        <v>99</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>100</v>
+      </c>
+      <c r="C33" t="s">
+        <v>101</v>
+      </c>
+      <c r="D33">
+        <v>2657017</v>
+      </c>
+      <c r="E33" t="s">
+        <v>102</v>
+      </c>
+      <c r="F33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D34">
+        <v>2755520</v>
+      </c>
+      <c r="E34" t="s">
+        <v>105</v>
+      </c>
+      <c r="F34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" t="s">
+        <v>107</v>
+      </c>
+      <c r="D35">
+        <v>2156516</v>
+      </c>
+      <c r="E35" t="s">
+        <v>108</v>
+      </c>
+      <c r="F35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" t="s">
+        <v>110</v>
+      </c>
+      <c r="D36">
+        <v>2255517</v>
+      </c>
+      <c r="E36" t="s">
+        <v>111</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37">
+        <v>2356017</v>
+      </c>
+      <c r="E37" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" t="s">
+        <v>115</v>
+      </c>
+      <c r="C38" t="s">
+        <v>116</v>
+      </c>
+      <c r="D38">
+        <v>2255518</v>
+      </c>
+      <c r="E38" t="s">
+        <v>117</v>
+      </c>
+      <c r="F38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>118</v>
+      </c>
+      <c r="C39" t="s">
+        <v>119</v>
+      </c>
+      <c r="D39">
+        <v>2256018</v>
+      </c>
+      <c r="E39" t="s">
+        <v>120</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" t="s">
+        <v>121</v>
+      </c>
+      <c r="C40" t="s">
+        <v>122</v>
+      </c>
+      <c r="D40">
+        <v>2356018</v>
+      </c>
+      <c r="E40" t="s">
+        <v>123</v>
+      </c>
+      <c r="F40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" t="s">
+        <v>124</v>
+      </c>
+      <c r="C41" t="s">
+        <v>125</v>
+      </c>
+      <c r="D41">
+        <v>2356518</v>
+      </c>
+      <c r="E41" t="s">
+        <v>126</v>
+      </c>
+      <c r="F41">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C42" t="s">
+        <v>128</v>
+      </c>
+      <c r="D42">
+        <v>2456018</v>
+      </c>
+      <c r="E42" t="s">
+        <v>129</v>
+      </c>
+      <c r="F42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" t="s">
+        <v>130</v>
+      </c>
+      <c r="C43" t="s">
+        <v>131</v>
+      </c>
+      <c r="D43">
+        <v>2556518</v>
+      </c>
+      <c r="E43" t="s">
+        <v>132</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" t="s">
+        <v>133</v>
+      </c>
+      <c r="C44" t="s">
+        <v>134</v>
+      </c>
+      <c r="D44">
+        <v>2255519</v>
+      </c>
+      <c r="E44" t="s">
+        <v>135</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>136</v>
+      </c>
+      <c r="C45" t="s">
+        <v>137</v>
+      </c>
+      <c r="D45">
+        <v>2455020</v>
+      </c>
+      <c r="E45" t="s">
+        <v>138</v>
+      </c>
+      <c r="F45">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" t="s">
+        <v>139</v>
+      </c>
+      <c r="C46" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46">
+        <v>2257515</v>
+      </c>
+      <c r="E46" t="s">
+        <v>141</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>142</v>
+      </c>
+      <c r="C47" t="s">
+        <v>143</v>
+      </c>
+      <c r="D47">
+        <v>2257516</v>
+      </c>
+      <c r="E47" t="s">
+        <v>144</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>145</v>
+      </c>
+      <c r="C48" t="s">
+        <v>146</v>
+      </c>
+      <c r="D48">
+        <v>2755520</v>
+      </c>
+      <c r="E48" t="s">
+        <v>147</v>
+      </c>
+      <c r="F48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>148</v>
+      </c>
+      <c r="C49" t="s">
+        <v>149</v>
+      </c>
+      <c r="D49">
+        <v>2556518</v>
+      </c>
+      <c r="E49" t="s">
+        <v>150</v>
+      </c>
+      <c r="F49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>6</v>
+      </c>
+      <c r="B50" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" t="s">
+        <v>152</v>
+      </c>
+      <c r="D50">
+        <v>2657017</v>
+      </c>
+      <c r="E50" t="s">
+        <v>153</v>
+      </c>
+      <c r="F50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>154</v>
+      </c>
+      <c r="C51" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51">
+        <v>2055516</v>
+      </c>
+      <c r="E51" t="s">
+        <v>156</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>157</v>
+      </c>
+      <c r="C52" t="s">
+        <v>158</v>
+      </c>
+      <c r="D52">
+        <v>2256017</v>
+      </c>
+      <c r="E52" t="s">
+        <v>159</v>
+      </c>
+      <c r="F52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" t="s">
+        <v>161</v>
+      </c>
+      <c r="D53">
+        <v>2055516</v>
+      </c>
+      <c r="E53" t="s">
+        <v>162</v>
+      </c>
+      <c r="F53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" t="s">
+        <v>6</v>
+      </c>
+      <c r="B54" t="s">
+        <v>163</v>
+      </c>
+      <c r="C54" t="s">
+        <v>164</v>
+      </c>
+      <c r="D54">
+        <v>2055516</v>
+      </c>
+      <c r="E54" t="s">
+        <v>165</v>
+      </c>
+      <c r="F54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55">
+        <v>2355517</v>
+      </c>
+      <c r="E55" t="s">
+        <v>168</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" t="s">
+        <v>169</v>
+      </c>
+      <c r="C56" t="s">
+        <v>170</v>
+      </c>
+      <c r="D56">
+        <v>2256517</v>
+      </c>
+      <c r="E56" t="s">
+        <v>171</v>
+      </c>
+      <c r="F56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>172</v>
+      </c>
+      <c r="C57" t="s">
+        <v>173</v>
+      </c>
+      <c r="D57">
+        <v>2755520</v>
+      </c>
+      <c r="E57" t="s">
+        <v>174</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" t="s">
+        <v>175</v>
+      </c>
+      <c r="C58" t="s">
+        <v>176</v>
+      </c>
+      <c r="D58">
+        <v>2457516</v>
+      </c>
+      <c r="E58" t="s">
+        <v>177</v>
+      </c>
+      <c r="F58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>178</v>
+      </c>
+      <c r="C59" t="s">
+        <v>179</v>
+      </c>
+      <c r="D59">
+        <v>2358017</v>
+      </c>
+      <c r="E59" t="s">
+        <v>180</v>
+      </c>
+      <c r="F59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" t="s">
+        <v>181</v>
+      </c>
+      <c r="C60" t="s">
+        <v>182</v>
+      </c>
+      <c r="D60">
+        <v>2756518</v>
+      </c>
+      <c r="E60" t="s">
+        <v>183</v>
+      </c>
+      <c r="F60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>184</v>
+      </c>
+      <c r="C61" t="s">
+        <v>185</v>
+      </c>
+      <c r="D61">
+        <v>2555520</v>
+      </c>
+      <c r="E61" t="s">
+        <v>186</v>
+      </c>
+      <c r="F61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>187</v>
+      </c>
+      <c r="C62" t="s">
+        <v>188</v>
+      </c>
+      <c r="D62">
+        <v>2255518</v>
+      </c>
+      <c r="E62" t="s">
+        <v>189</v>
+      </c>
+      <c r="F62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>190</v>
+      </c>
+      <c r="C63" t="s">
+        <v>191</v>
+      </c>
+      <c r="D63">
+        <v>2454518</v>
+      </c>
+      <c r="E63" t="s">
+        <v>192</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" t="s">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>193</v>
+      </c>
+      <c r="C64" t="s">
+        <v>194</v>
+      </c>
+      <c r="D64">
+        <v>2655020</v>
+      </c>
+      <c r="E64" t="s">
+        <v>195</v>
+      </c>
+      <c r="F64">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>196</v>
+      </c>
+      <c r="C65" t="s">
+        <v>197</v>
+      </c>
+      <c r="D65">
+        <v>2755520</v>
+      </c>
+      <c r="E65" t="s">
+        <v>198</v>
+      </c>
+      <c r="F65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" t="s">
+        <v>199</v>
+      </c>
+      <c r="C66" t="s">
+        <v>200</v>
+      </c>
+      <c r="D66">
+        <v>2457517</v>
+      </c>
+      <c r="E66" t="s">
+        <v>201</v>
+      </c>
+      <c r="F66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" t="s">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>202</v>
+      </c>
+      <c r="C67" t="s">
+        <v>203</v>
+      </c>
+      <c r="D67">
+        <v>2656020</v>
+      </c>
+      <c r="E67" t="s">
+        <v>204</v>
+      </c>
+      <c r="F67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" t="s">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>205</v>
+      </c>
+      <c r="C68" t="s">
+        <v>206</v>
+      </c>
+      <c r="D68">
+        <v>2957522.5</v>
+      </c>
+      <c r="E68" t="s">
+        <v>207</v>
+      </c>
+      <c r="F68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>208</v>
+      </c>
+      <c r="C69" t="s">
+        <v>209</v>
+      </c>
+      <c r="D69">
+        <v>2755520</v>
+      </c>
+      <c r="E69" t="s">
+        <v>210</v>
+      </c>
+      <c r="F69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" t="s">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>211</v>
+      </c>
+      <c r="C70" t="s">
+        <v>212</v>
+      </c>
+      <c r="D70">
+        <v>2355018</v>
+      </c>
+      <c r="E70" t="s">
+        <v>213</v>
+      </c>
+      <c r="F70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>214</v>
+      </c>
+      <c r="C71" t="s">
+        <v>215</v>
+      </c>
+      <c r="D71">
+        <v>2055516</v>
+      </c>
+      <c r="E71" t="s">
+        <v>216</v>
+      </c>
+      <c r="F71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" t="s">
+        <v>218</v>
+      </c>
+      <c r="D72">
+        <v>2057016</v>
+      </c>
+      <c r="E72" t="s">
+        <v>219</v>
+      </c>
+      <c r="F72">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" t="s">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>220</v>
+      </c>
+      <c r="C73" t="s">
+        <v>221</v>
+      </c>
+      <c r="D73">
+        <v>2355520</v>
+      </c>
+      <c r="E73" t="s">
+        <v>222</v>
+      </c>
+      <c r="F73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" t="s">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>223</v>
+      </c>
+      <c r="C74" t="s">
+        <v>224</v>
+      </c>
+      <c r="D74">
+        <v>2756518</v>
+      </c>
+      <c r="E74" t="s">
+        <v>225</v>
+      </c>
+      <c r="F74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" t="s">
+        <v>226</v>
+      </c>
+      <c r="C75" t="s">
+        <v>227</v>
+      </c>
+      <c r="D75">
+        <v>2255517</v>
+      </c>
+      <c r="E75" t="s">
+        <v>228</v>
+      </c>
+      <c r="F75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" t="s">
+        <v>6</v>
+      </c>
+      <c r="B76" t="s">
+        <v>229</v>
+      </c>
+      <c r="C76" t="s">
+        <v>230</v>
+      </c>
+      <c r="D76">
+        <v>2256517</v>
+      </c>
+      <c r="E76" t="s">
+        <v>231</v>
+      </c>
+      <c r="F76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>232</v>
+      </c>
+      <c r="C77" t="s">
+        <v>233</v>
+      </c>
+      <c r="D77">
+        <v>2354518</v>
+      </c>
+      <c r="E77" t="s">
+        <v>234</v>
+      </c>
+      <c r="F77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" t="s">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>235</v>
+      </c>
+      <c r="C78" t="s">
+        <v>236</v>
+      </c>
+      <c r="D78" t="s">
+        <v>237</v>
+      </c>
+      <c r="E78" t="s">
+        <v>238</v>
+      </c>
+      <c r="F78">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" t="s">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>239</v>
+      </c>
+      <c r="C79" t="s">
+        <v>240</v>
+      </c>
+      <c r="D79">
+        <v>2356018</v>
+      </c>
+      <c r="E79" t="s">
+        <v>241</v>
+      </c>
+      <c r="F79">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" t="s">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>242</v>
+      </c>
+      <c r="C80" t="s">
+        <v>243</v>
+      </c>
+      <c r="D80">
+        <v>2556518</v>
+      </c>
+      <c r="E80" t="s">
+        <v>244</v>
+      </c>
+      <c r="F80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" t="s">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>245</v>
+      </c>
+      <c r="C81" t="s">
+        <v>246</v>
+      </c>
+      <c r="D81">
+        <v>2255519</v>
+      </c>
+      <c r="E81" t="s">
+        <v>247</v>
+      </c>
+      <c r="F81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" t="s">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>248</v>
+      </c>
+      <c r="C82" t="s">
+        <v>249</v>
+      </c>
+      <c r="D82">
+        <v>2655020</v>
+      </c>
+      <c r="E82" t="s">
+        <v>250</v>
+      </c>
+      <c r="F82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" t="s">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>251</v>
+      </c>
+      <c r="C83" t="s">
+        <v>252</v>
+      </c>
+      <c r="D83">
+        <v>2755520</v>
+      </c>
+      <c r="E83" t="s">
+        <v>253</v>
+      </c>
+      <c r="F83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" t="s">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>254</v>
+      </c>
+      <c r="C84" t="s">
+        <v>255</v>
+      </c>
+      <c r="D84">
+        <v>2955520</v>
+      </c>
+      <c r="E84" t="s">
+        <v>256</v>
+      </c>
+      <c r="F84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" t="s">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>257</v>
+      </c>
+      <c r="C85" t="s">
+        <v>258</v>
+      </c>
+      <c r="D85">
+        <v>2056016</v>
+      </c>
+      <c r="E85" t="s">
+        <v>259</v>
+      </c>
+      <c r="F85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" t="s">
+        <v>6</v>
+      </c>
+      <c r="B86" t="s">
+        <v>260</v>
+      </c>
+      <c r="C86" t="s">
+        <v>261</v>
+      </c>
+      <c r="D86">
+        <v>2358017</v>
+      </c>
+      <c r="E86" t="s">
+        <v>262</v>
+      </c>
+      <c r="F86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" t="s">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>263</v>
+      </c>
+      <c r="C87" t="s">
+        <v>264</v>
+      </c>
+      <c r="D87">
+        <v>2857017</v>
+      </c>
+      <c r="E87" t="s">
+        <v>265</v>
+      </c>
+      <c r="F87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" t="s">
+        <v>6</v>
+      </c>
+      <c r="B88" t="s">
+        <v>266</v>
+      </c>
+      <c r="C88" t="s">
+        <v>267</v>
+      </c>
+      <c r="D88">
+        <v>2056016</v>
+      </c>
+      <c r="E88" t="s">
+        <v>268</v>
+      </c>
+      <c r="F88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" t="s">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>269</v>
+      </c>
+      <c r="C89" t="s">
+        <v>270</v>
+      </c>
+      <c r="D89">
+        <v>2057016</v>
+      </c>
+      <c r="E89" t="s">
+        <v>271</v>
+      </c>
+      <c r="F89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" t="s">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>272</v>
+      </c>
+      <c r="C90" t="s">
+        <v>273</v>
+      </c>
+      <c r="D90">
+        <v>2155517</v>
+      </c>
+      <c r="E90" t="s">
+        <v>274</v>
+      </c>
+      <c r="F90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" t="s">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>275</v>
+      </c>
+      <c r="C91" t="s">
+        <v>276</v>
+      </c>
+      <c r="D91">
+        <v>2055017</v>
+      </c>
+      <c r="E91" t="s">
+        <v>277</v>
+      </c>
+      <c r="F91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" t="s">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>278</v>
+      </c>
+      <c r="C92" t="s">
+        <v>279</v>
+      </c>
+      <c r="D92">
+        <v>2256018</v>
+      </c>
+      <c r="E92" t="s">
+        <v>280</v>
+      </c>
+      <c r="F92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" t="s">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>281</v>
+      </c>
+      <c r="C93" t="s">
+        <v>282</v>
+      </c>
+      <c r="D93">
+        <v>2256517</v>
+      </c>
+      <c r="E93" t="s">
+        <v>283</v>
+      </c>
+      <c r="F93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>284</v>
+      </c>
+      <c r="C94" t="s">
+        <v>285</v>
+      </c>
+      <c r="D94">
         <v>2457017</v>
       </c>
-      <c r="E29" t="s">
-[...2 lines deleted...]
-      <c r="F29">
+      <c r="E94" t="s">
+        <v>286</v>
+      </c>
+      <c r="F94">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F29"/>
+  <autoFilter ref="A1:F94"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>