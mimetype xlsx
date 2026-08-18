--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,918 +9,1161 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$94</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$121</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Item_Code</t>
   </si>
   <si>
     <t>Item_Description</t>
   </si>
   <si>
     <t>Raw_Size</t>
   </si>
   <si>
     <t>Bin_Details</t>
   </si>
   <si>
     <t>Committed</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
-    <t>APL-20000271</t>
-[...41 lines deleted...]
-    <t>RM1A3B9: 2, RM7A1B5: 4, RM3A1B2: 12</t>
+    <t>APL-20000232</t>
+  </si>
+  <si>
+    <t>225/60R17 PERFORMAX SUV/CUV</t>
+  </si>
+  <si>
+    <t>STAGING: 2, RM6A1B3: 8</t>
+  </si>
+  <si>
+    <t>APL-20000243</t>
+  </si>
+  <si>
+    <t>245/60R18 PERFORMAX SUV/CUV</t>
+  </si>
+  <si>
+    <t>STAGING: 2, RM3A5B3: 4</t>
+  </si>
+  <si>
+    <t>APL-20000292</t>
+  </si>
+  <si>
+    <t>235/45ZR18 XL PRO RACING</t>
+  </si>
+  <si>
+    <t>RDUA1B4: 4, RDUA1B8: 22</t>
+  </si>
+  <si>
+    <t>ARI-TH19685</t>
+  </si>
+  <si>
+    <t>265/70R17 ARESTA ZG02</t>
+  </si>
+  <si>
+    <t>RM3A5B13: 3, RM3A4B11: 2</t>
+  </si>
+  <si>
+    <t>ARI-TH19722</t>
+  </si>
+  <si>
+    <t>Arisun ARESTA ZG02 235/60R18 103V</t>
+  </si>
+  <si>
+    <t>RM1A4B4: 2, RM1A5B2: 4</t>
+  </si>
+  <si>
+    <t>ARI-TH40962</t>
+  </si>
+  <si>
+    <t>205/70R16 ARESTA ZG02</t>
+  </si>
+  <si>
+    <t>RM3A2B3: 6, RM1A1B10: 2</t>
+  </si>
+  <si>
+    <t>ARI-TH42980</t>
+  </si>
+  <si>
+    <t>235/55R17 XL AGGRESSOR ZS03</t>
+  </si>
+  <si>
+    <t>RM2A1B2: 4, RM2A1B8: 4</t>
+  </si>
+  <si>
+    <t>ARI-TH43956</t>
+  </si>
+  <si>
+    <t>245/45ZR20 XL AGGRESSOR ZS03</t>
+  </si>
+  <si>
+    <t>RM2A3B6: 4, RM2A3B5: 4</t>
+  </si>
+  <si>
+    <t>ARY-AEP007</t>
+  </si>
+  <si>
+    <t>215/60R16 ECO PRO A/S</t>
+  </si>
+  <si>
+    <t>RM1A5B12: 6, RM1A5B8: 6</t>
+  </si>
+  <si>
+    <t>ARY-AEP024</t>
+  </si>
+  <si>
+    <t>245/50ZR20 ECO PRO H/T</t>
+  </si>
+  <si>
+    <t>RM3A4B11: 2, RM3A4B20: 4</t>
   </si>
   <si>
     <t>ARY-AGS008</t>
   </si>
   <si>
     <t>215/55ZR17 GRAND SPORT A/S</t>
   </si>
   <si>
-    <t>RDUA1B6: 9, RM7A2B9: 7</t>
-[...35 lines deleted...]
-    <t>RM8A6B2: 2, LOADDOCK: 4</t>
+    <t>RM3A3B12: 6, RDUA1B6: 6</t>
+  </si>
+  <si>
+    <t>ARY-AGS143</t>
+  </si>
+  <si>
+    <t>235/45ZR20 XL GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>STAGING: 3, RM4A3B4: 1</t>
+  </si>
+  <si>
+    <t>ARY-ATAT002</t>
+  </si>
+  <si>
+    <t>LT245/75R16 E TAMAROCK A/T</t>
+  </si>
+  <si>
+    <t>RM2A1B3: 2, RM2A1B1: 4</t>
+  </si>
+  <si>
+    <t>ATE-09100</t>
+  </si>
+  <si>
+    <t>LT265/70R17 E ALL-TERRAIN T/A KO3</t>
+  </si>
+  <si>
+    <t>W5A1B6: 1, RM3A4B11: 4</t>
+  </si>
+  <si>
+    <t>ATR-15009</t>
+  </si>
+  <si>
+    <t>245/60R18 XL TRAIL BLADE ATS</t>
+  </si>
+  <si>
+    <t>RM3A6B8: 1, STAGING: 3</t>
   </si>
   <si>
     <t>ATR-16005</t>
   </si>
   <si>
     <t>LT225/75R16 E TRAIL BLADE A/T</t>
   </si>
   <si>
-    <t>RDA1B5: 12, RM3A2B9: 10</t>
+    <t>RM8A7B1: 13, RM3A2B7: 12</t>
   </si>
   <si>
     <t>ATR-16007</t>
   </si>
   <si>
     <t>LT235/85R16 E TRAIL BLADE A/T</t>
   </si>
   <si>
-    <t>RM2A1B3: 4, RDA1B3: 12</t>
-[...26 lines deleted...]
-    <t>RM6A1B5: 8, RDA1B3: 12</t>
+    <t>RM8A7B1: 1, RM3A6B18: 6</t>
   </si>
   <si>
     <t>ATR-16016</t>
   </si>
   <si>
     <t>245/65R17 TRAIL BLADE A/T</t>
   </si>
   <si>
-    <t>RM3A3B9: 5, RDA1B7: 12</t>
+    <t>RM3A3B9: 1, RDA2B23: 12</t>
   </si>
   <si>
     <t>ATR-16018</t>
   </si>
   <si>
     <t>265/65R17 ATT TRAIL BLADE AT</t>
   </si>
   <si>
-    <t>RDA1B7: 12, RM4A3B7: 6</t>
-[...17 lines deleted...]
-    <t>RDA1B10: 12, RM1A5B5: 6</t>
+    <t>RM4A3B7: 5, RM7A2B14: 12</t>
   </si>
   <si>
     <t>ATR-16021</t>
   </si>
   <si>
     <t>265/60R18 TRAIL BLADE A/T</t>
   </si>
   <si>
-    <t>RM3A3B23: 6, RDA1B8: 12</t>
+    <t>RM8A3B7: 4, RDA1B8: 2</t>
   </si>
   <si>
     <t>ATR-16023</t>
   </si>
   <si>
     <t>275/65R18 TRAIL BLADE A/T</t>
   </si>
   <si>
-    <t>RDA1B6: 16, RM3A3B18: 5</t>
-[...62 lines deleted...]
-    <t>RM3A1B3: 6, RM1A4B4: 12</t>
+    <t>RM3A3B18: 5, LOADDOCK: 16</t>
+  </si>
+  <si>
+    <t>ATR-18010</t>
+  </si>
+  <si>
+    <t>LT235/80R17 E TRAIL BLADE H/T</t>
+  </si>
+  <si>
+    <t>RM2A3B18: 3, RM8A4B2: 3</t>
   </si>
   <si>
     <t>ATR-18030</t>
   </si>
   <si>
     <t>275/50R22 XL TRAIL BLADE H/T ALL WEATHER</t>
   </si>
   <si>
-    <t>RM7A2B4: 10, RM1A5B22: 16</t>
-[...17 lines deleted...]
-    <t>RM8A4B5: 11, RDA1B19: 24</t>
+    <t>RM1A5B22: 16, RM7A2B4: 2</t>
+  </si>
+  <si>
+    <t>ATR-52007</t>
+  </si>
+  <si>
+    <t>225/40R18 XL AZ810</t>
+  </si>
+  <si>
+    <t>RM3A4B16: 2, RM3A4B8: 2</t>
   </si>
   <si>
     <t>ATR-53016</t>
   </si>
   <si>
     <t>265/70R17 AZ610</t>
   </si>
   <si>
-    <t>RM6A2B8: 6, RDA1B1: 16</t>
-[...44 lines deleted...]
-    <t>RM2A1B5: 8, RDA1B6: 12</t>
+    <t>RM1A5B5: 7, RDA2B23: 5</t>
   </si>
   <si>
     <t>ATR-54006</t>
   </si>
   <si>
     <t>225/60R18 AZ600</t>
   </si>
   <si>
-    <t>RM3A6B7: 10, RDA1B11: 20</t>
-[...8 lines deleted...]
-    <t>RM7A1B5: 8, RDA1B13: 20</t>
+    <t>RM3A3B21: 3, RM7A3B3: 23</t>
   </si>
   <si>
     <t>ATR-54008</t>
   </si>
   <si>
     <t>235/65R18 XL AZ600</t>
   </si>
   <si>
-    <t>RM3A6B15: 8, RDA1B11: 20</t>
-[...8 lines deleted...]
-    <t>RDA1B9: 20, RM1A5B24: 6, RM1A3B6: 2</t>
+    <t>RM7A2B3: 1, RM7A3B3: 9</t>
   </si>
   <si>
     <t>ATR-54010</t>
   </si>
   <si>
     <t>255/65R18 AZ600</t>
   </si>
   <si>
-    <t>RDA1B21: 24, RM1A1B18: 10</t>
-[...17 lines deleted...]
-    <t>STAGING: 2, RM3A3B13: 6</t>
+    <t>RM3A3B13: 9, RM1A3B5: 1</t>
+  </si>
+  <si>
+    <t>ATR-54019</t>
+  </si>
+  <si>
+    <t>255/50R20 XL AZ600</t>
+  </si>
+  <si>
+    <t>RM8A3B1: 2, RM2A5B1: 8</t>
   </si>
   <si>
     <t>ATR-90009</t>
   </si>
   <si>
     <t>ST225/75R15 E ST300 (TRAILER USE ONLY)</t>
   </si>
   <si>
-    <t>RM7: 2, LOADDOCK: 8</t>
-[...8 lines deleted...]
-    <t>RDA2B20: 1, LOADDOCK: 2</t>
+    <t>STAGING: 2, RM3A6B10: 6</t>
+  </si>
+  <si>
+    <t>ATR-90011</t>
+  </si>
+  <si>
+    <t>ST235/80R16 E ST300 (TRAILER USE ONLY)</t>
+  </si>
+  <si>
+    <t>RM3A6B16: 8, RM3A2B3: 1</t>
+  </si>
+  <si>
+    <t>BWP-014255</t>
+  </si>
+  <si>
+    <t>275/65R18 XL WEATHERPEAK</t>
+  </si>
+  <si>
+    <t>RM7: 4, RM4A4B2: 6</t>
+  </si>
+  <si>
+    <t>CAR-6H04621</t>
+  </si>
+  <si>
+    <t>ST225/75R15E CARLISLE RADIAL TRAIL HD NT</t>
+  </si>
+  <si>
+    <t>RDA2B1: 4, RDA2B14: 1</t>
+  </si>
+  <si>
+    <t>CON-15578050000</t>
+  </si>
+  <si>
+    <t>CONTI CROSSCONTACT LX20 ECO+ 27545R22 108V</t>
+  </si>
+  <si>
+    <t>RM1A3B9: 4, RM3A6B13: 1</t>
+  </si>
+  <si>
+    <t>DHL-000862</t>
+  </si>
+  <si>
+    <t>275/55R20 113T DUELER H/L ALENZA ROWL</t>
+  </si>
+  <si>
+    <t>RECDOC: 2, LOADDOCK: 6</t>
   </si>
   <si>
     <t>DHL-001733</t>
   </si>
   <si>
     <t>P275/55R20 Dueler H/L Alenza Plus 111H 8</t>
   </si>
   <si>
-    <t>RM1A1B23: 4, RM1A2B9: 4</t>
+    <t>RM1A2B9: 4, RM1A2B11: 4</t>
+  </si>
+  <si>
+    <t>DHL-008922</t>
+  </si>
+  <si>
+    <t>275/50R22 111H BS ALENZA A/S 02</t>
+  </si>
+  <si>
+    <t>RM7A2B1: 2, RDA2B23: 10</t>
+  </si>
+  <si>
+    <t>DLE-005359</t>
+  </si>
+  <si>
+    <t>225/65R17 102H DESTINATION LE3 70K</t>
+  </si>
+  <si>
+    <t>RM3A3B24: 8, RM3A3B26: 4</t>
   </si>
   <si>
     <t>DLE-005386</t>
   </si>
   <si>
     <t>255/65R18 111H DESTINATION LE3 70K</t>
   </si>
   <si>
-    <t>RM1A3B1: 8, RDA2B20: 2</t>
-[...80 lines deleted...]
-    <t>RM2A3B10: 2, RM1A3B2: 6</t>
+    <t>RM7A3B5: 7, RM3A5B17: 5</t>
+  </si>
+  <si>
+    <t>DUN-10021301</t>
+  </si>
+  <si>
+    <t>225/65R17 BLUE RESPONSE A/S</t>
+  </si>
+  <si>
+    <t>RM2A4B10: 2, RM2A4B1: 2</t>
+  </si>
+  <si>
+    <t>FAL-28391460</t>
+  </si>
+  <si>
+    <t>FALKEN AKLIMATE 22565R17 102H</t>
+  </si>
+  <si>
+    <t>RM1A1B12: 4, RM1A1B13: 2</t>
+  </si>
+  <si>
+    <t>FAL-28951674</t>
+  </si>
+  <si>
+    <t>245/50R16 Ziex ZE950 A/S 97H 65K</t>
+  </si>
+  <si>
+    <t>RM3A1B3: 3, RM1A5B13: 2</t>
+  </si>
+  <si>
+    <t>FAL-28953727</t>
+  </si>
+  <si>
+    <t>215/55R17 Ziex ZE950 A/S 94W 45K</t>
+  </si>
+  <si>
+    <t>RM2A4B10: 4, RM2A3B16: 6</t>
+  </si>
+  <si>
+    <t>FAS-003092</t>
+  </si>
+  <si>
+    <t>P255/55R20 ALL SEASON 107H</t>
+  </si>
+  <si>
+    <t>RM1A1B19: 6, RDA2B3: 5</t>
+  </si>
+  <si>
+    <t>FEE</t>
+  </si>
+  <si>
+    <t>STATE ENVIRONMENTAL FEE</t>
+  </si>
+  <si>
+    <t>WASTE TIRE</t>
+  </si>
+  <si>
+    <t>RM7: 26, NONTIREB: 93562</t>
+  </si>
+  <si>
+    <t>FET</t>
+  </si>
+  <si>
+    <t>FEDERAL EXCISE TAX</t>
+  </si>
+  <si>
+    <t>RM7: 13, LOADDOCK: 95836</t>
+  </si>
+  <si>
+    <t>FTN-3336030610</t>
+  </si>
+  <si>
+    <t>215/65R16 XL CLIMAFLEX 4S FSR402</t>
+  </si>
+  <si>
+    <t>RDUA1B7: 3, RM8A3B4: 2</t>
+  </si>
+  <si>
+    <t>GRB-04492700000</t>
+  </si>
+  <si>
+    <t>275/60R20XL 116T GEN GRABBER A/TX</t>
+  </si>
+  <si>
+    <t>RM7: 4, RM8A1B1: 6</t>
+  </si>
+  <si>
+    <t>GRB-04507240000</t>
+  </si>
+  <si>
+    <t>225/75R16C/10 GRABBER HD</t>
+  </si>
+  <si>
+    <t>RM3A6B7: 4, RM2A3B14: 1</t>
+  </si>
+  <si>
+    <t>GTR-100UA3507</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 255/50R20</t>
+  </si>
+  <si>
+    <t>RM2A4B15: 3, RM3A3B22: 2</t>
+  </si>
+  <si>
+    <t>GTR-100UA3522</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 225/60R17</t>
+  </si>
+  <si>
+    <t>RDA2B9: 5, RM1A4B2: 1</t>
+  </si>
+  <si>
+    <t>GTR-100UA3523</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 225/55R17</t>
+  </si>
+  <si>
+    <t>RM1A1B16: 5, RM1A1B14: 1</t>
+  </si>
+  <si>
+    <t>GTR-100UA3542</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 235/65R17</t>
+  </si>
+  <si>
+    <t>RM3A4B14: 5, RM3A4B31: 1</t>
+  </si>
+  <si>
+    <t>GTR-100UA3560</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 245/55R19</t>
+  </si>
+  <si>
+    <t>RM6A2B3: 3, RM1A4B2: 1</t>
+  </si>
+  <si>
+    <t>GTR-100UA3565</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 245/40R19XL</t>
+  </si>
+  <si>
+    <t>RM3A4B7: 1, RM3A5B2: 7</t>
+  </si>
+  <si>
+    <t>GTR-AS121</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 225/60R18</t>
+  </si>
+  <si>
+    <t>RM3A3B1: 5, RDA2B11: 1</t>
+  </si>
+  <si>
+    <t>GTR-AS135</t>
+  </si>
+  <si>
+    <t>GT Radial Adventuro HT P255/55R20</t>
+  </si>
+  <si>
+    <t>RM3A3B16: 4, RM3A1B1: 1</t>
+  </si>
+  <si>
+    <t>GYR-110363545</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 225/60R18 100H XL GY ASSURANCE MAXLIFE</t>
+  </si>
+  <si>
+    <t>RM3A3B2: 6, RM2A2B6: 1</t>
+  </si>
+  <si>
+    <t>GYR-139755205</t>
+  </si>
+  <si>
+    <t>GOODYEAR G622 22570R195 128N G</t>
+  </si>
+  <si>
+    <t>RM6A2B8: 5, LOADDOCK: 3</t>
+  </si>
+  <si>
+    <t>GYR-157076622</t>
+  </si>
+  <si>
+    <t>265/60R18 110T WRANGLER FORTITUDE 65K</t>
+  </si>
+  <si>
+    <t>LOADDOCK: 8, RM4A3B8: 8</t>
+  </si>
+  <si>
+    <t>GYR-176294991</t>
+  </si>
+  <si>
+    <t>LT265/70R17 E WRANGLER DURATRAC RT</t>
+  </si>
+  <si>
+    <t>NSRB: 4, RM3A3B16: 5</t>
   </si>
   <si>
     <t>GYR-312032142</t>
   </si>
   <si>
     <t>LT235/80R17/10 Wrangler DuraTrac 120Q</t>
   </si>
   <si>
-    <t>RM6A2B6: 6, RM3A1B5: 6</t>
-[...62 lines deleted...]
-    <t>RM3A2B1: 8, RM3A1B1: 4</t>
+    <t>RM3A1B5: 6, RM6A2B6: 6</t>
+  </si>
+  <si>
+    <t>GYR-407795374</t>
+  </si>
+  <si>
+    <t>225/60R18 ASSURANCE ALL-SEASON</t>
+  </si>
+  <si>
+    <t>RDA2B7: 1, RM8A1B3: 9</t>
+  </si>
+  <si>
+    <t>GYR-481103004</t>
+  </si>
+  <si>
+    <t>LT245/75R16 E WRANGLER WORKHORSE AT2</t>
+  </si>
+  <si>
+    <t>RM1A3B8: 4, RM3A4B3: 1</t>
+  </si>
+  <si>
+    <t>GYR-481195855</t>
+  </si>
+  <si>
+    <t>235/65R/16 GY WRANGLER WORKHORSE AT 121R</t>
+  </si>
+  <si>
+    <t>RM1A4B10: 3, RM1A4B8: 7</t>
+  </si>
+  <si>
+    <t>GYR-681004566</t>
+  </si>
+  <si>
+    <t>255/50R20 105T ASSURANCE FINESSE</t>
+  </si>
+  <si>
+    <t>RM3A4B24: 5, RM3A3B1: 1</t>
+  </si>
+  <si>
+    <t>GYR-681072566</t>
+  </si>
+  <si>
+    <t>235/60R18 ASSURANCE FINESSE</t>
+  </si>
+  <si>
+    <t>RM2A3B5: 4, RM3A3B27: 4</t>
+  </si>
+  <si>
+    <t>GYR-734006640</t>
+  </si>
+  <si>
+    <t>265/65R18 114T WRANGLER TERRITORY AT BSW</t>
+  </si>
+  <si>
+    <t>RM8A4B5: 13, RM8A3B7: 7</t>
+  </si>
+  <si>
+    <t>GYR-734009640</t>
+  </si>
+  <si>
+    <t>275/65R18 WRANGLER TERRITORY AT</t>
+  </si>
+  <si>
+    <t>RM3A6B6: 4, RM3A3B23: 8</t>
+  </si>
+  <si>
+    <t>GYR-758074707</t>
+  </si>
+  <si>
+    <t>255/70R18 113T WRANGLER AT ADVENTURE</t>
+  </si>
+  <si>
+    <t>RM3A6B11: 4, RM3A4B16: 3</t>
+  </si>
+  <si>
+    <t>GYR-767083673</t>
+  </si>
+  <si>
+    <t>GOODYEAR ASSUR WEATHERREADY 2 21555R17 94V 3PMS</t>
+  </si>
+  <si>
+    <t>RM8A5B2: 5, RM8A4B1: 1</t>
   </si>
   <si>
     <t>GYR-796265833</t>
   </si>
   <si>
     <t>265/60R/20 GY WRANGLER TERRITORY MT 110S</t>
   </si>
   <si>
-    <t>RM7-2: 4, RM3A3B10: 14</t>
-[...44 lines deleted...]
-    <t>RM1A4B8: 1, STAGING: 4</t>
+    <t>RM1A1B15: 11, RM7-2: 4, RM3A3B10: 3</t>
+  </si>
+  <si>
+    <t>GYR-796270833</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LT315/70R17 C WRANGLER TERRITORY MT OE FORD. </t>
+  </si>
+  <si>
+    <t>RM3A4B11: 4, RM4A1B1: 4</t>
+  </si>
+  <si>
+    <t>GYR-796289833</t>
+  </si>
+  <si>
+    <t>305/70R/18 GY WRANGLER TERRITORY MT 126R</t>
+  </si>
+  <si>
+    <t>RM1A5B11: 3, RM1A5B18: 2</t>
+  </si>
+  <si>
+    <t>HAN-1021933</t>
+  </si>
+  <si>
+    <t>225/55R18 KINERGY GT H436 98H</t>
+  </si>
+  <si>
+    <t>RDA2B20: 8, RDA2B5: 1</t>
+  </si>
+  <si>
+    <t>HAN-1034062</t>
+  </si>
+  <si>
+    <t>275/50R22 111T HAN DYNAPRO HT2 RH14 BW</t>
+  </si>
+  <si>
+    <t>RM1A2B1: 2, RM1A1B3: 4</t>
+  </si>
+  <si>
+    <t>HER-95321</t>
+  </si>
+  <si>
+    <t>215/75R17.5/16 135/133L HER STRONG GUARD H-RA REGIONAL A/P</t>
+  </si>
+  <si>
+    <t>RM2A4B1: 2, RM2A4B10: 2</t>
+  </si>
+  <si>
+    <t>HER-98196</t>
+  </si>
+  <si>
+    <t>275/60R20 Terra Trac HPT 115H50K</t>
+  </si>
+  <si>
+    <t>RM4A3B2: 3, RM3A2B5: 2</t>
+  </si>
+  <si>
+    <t>HER-98495</t>
+  </si>
+  <si>
+    <t>ST205/75R15/8 Strong Guard ST 107/1N</t>
+  </si>
+  <si>
+    <t>RM3A3B12: 2, RM3A3B14: 2</t>
+  </si>
+  <si>
+    <t>IRN-93014</t>
+  </si>
+  <si>
+    <t>235/50ZR17 iMOVE GEN2 AS 96W</t>
+  </si>
+  <si>
+    <t>RM3A3B4: 1, RM1A1B5: 4</t>
+  </si>
+  <si>
+    <t>KLY-356264107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 2256017 99V</t>
+  </si>
+  <si>
+    <t>RM3A1B3: 9, RM1-2: 11</t>
+  </si>
+  <si>
+    <t>KLY-356275107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 23550R19 99V</t>
+  </si>
+  <si>
+    <t>RM4A4B1: 7, RM4A4B6: 5</t>
+  </si>
+  <si>
+    <t>KLY-356306107</t>
+  </si>
+  <si>
+    <t>235/65R17 EDGE TOURING PLUS</t>
+  </si>
+  <si>
+    <t>RM3A2B4: 1, RM1A3B11: 6, RM3A4B3: 1</t>
+  </si>
+  <si>
+    <t>KLY-356339107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 23555R17 99H</t>
+  </si>
+  <si>
+    <t>RDA2B7: 3, RDA2B13: 5</t>
+  </si>
+  <si>
+    <t>KLY-356526107</t>
+  </si>
+  <si>
+    <t>215/65R16 EDGE TOURING PLUS</t>
+  </si>
+  <si>
+    <t>RM2A4B7: 4, RM2A3B18: 4</t>
+  </si>
+  <si>
+    <t>KLY-356532107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 25565R18 111H</t>
+  </si>
+  <si>
+    <t>RM8A6B2: 6, RM7A1B9: 4</t>
+  </si>
+  <si>
+    <t>KLY-356568107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 23555R19 105V XL</t>
+  </si>
+  <si>
+    <t>RM8A1B5: 4, RM8A1B3: 8</t>
+  </si>
+  <si>
+    <t>KLY-356674107</t>
+  </si>
+  <si>
+    <t>225/65R17 EDGE TOURING PLUS</t>
+  </si>
+  <si>
+    <t>LOADDOCK: 12, RM4A4B5: 6, RM4A4B1: 4</t>
+  </si>
+  <si>
+    <t>KLY-356787107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 23545R18 94V</t>
+  </si>
+  <si>
+    <t>RM1A4B1: 4, RM1A4B3: 1</t>
   </si>
   <si>
     <t>KLY-356895107</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING PLUS 23555R20 102V</t>
   </si>
   <si>
-    <t>RM1A5B11: 10, RDA1B18: 6</t>
-[...56 lines deleted...]
-    <t>RM3A5B12: 10, RM7A3B6: 6</t>
+    <t>RM3A5B10: 4, RM1A5B2: 12</t>
+  </si>
+  <si>
+    <t>LTX-38984</t>
+  </si>
+  <si>
+    <t>275/50R22XL 115H MIC DEFENDER LTX M/S 2 BW</t>
+  </si>
+  <si>
+    <t>RM3A5B4: 4, STAGING: 1</t>
+  </si>
+  <si>
+    <t>LTX-44941</t>
+  </si>
+  <si>
+    <t>P285/45R22 DEFENDER LTX M/S 2</t>
+  </si>
+  <si>
+    <t>RM3A5B4: 5, RM3A4B5: 4</t>
+  </si>
+  <si>
+    <t>MAS-167180007</t>
+  </si>
+  <si>
+    <t>235/65R17 104H MSC COURSER QUEST PLUS</t>
+  </si>
+  <si>
+    <t>NSRB: 4, RM7: 4</t>
+  </si>
+  <si>
+    <t>MAS-167182007</t>
+  </si>
+  <si>
+    <t>225/65R17 102H MSC COURSER QUEST PLUS</t>
+  </si>
+  <si>
+    <t>RM1A3B6: 3, RDUA1B11: 1</t>
+  </si>
+  <si>
+    <t>MAS-167295001</t>
+  </si>
+  <si>
+    <t>225/65R17 STRATUS AS</t>
+  </si>
+  <si>
+    <t>RM1A4B6: 8, STAGING: 7</t>
+  </si>
+  <si>
+    <t>OMN-0655</t>
+  </si>
+  <si>
+    <t>ST235/85R16 CAPABILITY STR</t>
+  </si>
+  <si>
+    <t>RM1A5B16: 6, RM1A1B5: 2</t>
+  </si>
+  <si>
+    <t>PIR-2722600</t>
+  </si>
+  <si>
+    <t>265/65R/18 Pirelli Scorpion All Terrain+</t>
+  </si>
+  <si>
+    <t>RM3A3B2: 20, RM2A1B13: 8</t>
+  </si>
+  <si>
+    <t>PIR-2722900</t>
+  </si>
+  <si>
+    <t>275/55R/20 Pirelli Scorpion All Terrain+</t>
+  </si>
+  <si>
+    <t>RM8A2B8: 5, RM8A1B3: 2</t>
+  </si>
+  <si>
+    <t>PIR-3917400</t>
+  </si>
+  <si>
+    <t>225/65R/17 PIRELLI SCORPION VERDE A/S+ 3</t>
+  </si>
+  <si>
+    <t>RM1A4B10: 3, RM1A4B8: 2</t>
   </si>
   <si>
     <t>PIR-3918600</t>
   </si>
   <si>
     <t>255/65R/18 PIRELLI SCORPION VERDE A/S+ 3</t>
   </si>
   <si>
-    <t>RM1A1B3: 4, RM1A1B1: 8</t>
-[...8 lines deleted...]
-    <t>RM3A3B8: 5, RM3A4B10: 1</t>
+    <t>RM1A1B1: 8, RM1A1B3: 4</t>
+  </si>
+  <si>
+    <t>PIR-3920100</t>
+  </si>
+  <si>
+    <t>255/50R/20 PIRELLI SCORPION VERDE A/S+ 3</t>
+  </si>
+  <si>
+    <t>RM3A2B5: 5, RM7: 1</t>
+  </si>
+  <si>
+    <t>PIR-4076900</t>
+  </si>
+  <si>
+    <t>205/55R/16 PIRELLLI P4 PERSIST AS PLUS H</t>
+  </si>
+  <si>
+    <t>RM4A3B9: 1, RM4A2B14: 5</t>
+  </si>
+  <si>
+    <t>PLS-36022</t>
+  </si>
+  <si>
+    <t>P285/35ZR19 Pilot Super Sport 99Y30K</t>
+  </si>
+  <si>
+    <t>STAGING: 2, RM2A4B17: 2</t>
+  </si>
+  <si>
+    <t>RAD-DSC0164</t>
+  </si>
+  <si>
+    <t>245/50R20 DIMAX AS-8</t>
+  </si>
+  <si>
+    <t>RM8A3B4: 7, RM8A3B5: 1</t>
   </si>
   <si>
     <t>RAD-DSC0508</t>
   </si>
   <si>
     <t>265/50ZR20 XL DIMAX AS-8</t>
   </si>
   <si>
-    <t>RM3A3B1: 4, RM7: 4, RM3A4B28: 2</t>
-[...8 lines deleted...]
-    <t>RM3A2B9: 1, RM3A2B2: 4</t>
+    <t>RM3A4B28: 2, RM3A3B1: 5</t>
   </si>
   <si>
     <t>RAD-RASYTH0123</t>
   </si>
   <si>
     <t>LT295/55R20 E RENEGADE R/T</t>
   </si>
   <si>
-    <t>RM7A3B9: 4, RM7A3B3: 4</t>
-[...89 lines deleted...]
-    <t>RM2A3B7: 10, RM2A3B5: 6</t>
+    <t>RM7A3B8: 4, RM7A3B7: 4</t>
+  </si>
+  <si>
+    <t>RAD-RASYTH0368</t>
+  </si>
+  <si>
+    <t>215/55R17 XL DIMAX AS-9</t>
+  </si>
+  <si>
+    <t>RM2A1B7: 8, RM2A1B10: 1</t>
+  </si>
+  <si>
+    <t>RT4-15576510000</t>
+  </si>
+  <si>
+    <t>225/65R17 102T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RM1A5B3: 6, RM7: 4</t>
+  </si>
+  <si>
+    <t>RT4-15576630000</t>
+  </si>
+  <si>
+    <t>235/60R18XL 107T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RM1A1B23: 5, RM9A1B2: 1</t>
+  </si>
+  <si>
+    <t>RT4-15577210000</t>
+  </si>
+  <si>
+    <t>P235/50/19 99H Altimax RT45</t>
+  </si>
+  <si>
+    <t>RM3A4B6: 1, RM2A3B10: 4</t>
+  </si>
+  <si>
+    <t>RT4-15577370000</t>
+  </si>
+  <si>
+    <t>215/55R17 Altimax RT45 94V</t>
+  </si>
+  <si>
+    <t>RM3A3B9: 4, RM3A3B11: 1</t>
+  </si>
+  <si>
+    <t>RT4-15577760000</t>
+  </si>
+  <si>
+    <t>235/60R18XL Altimax RT45 107H</t>
+  </si>
+  <si>
+    <t>RM7A3B9: 4, RM7A1B1: 6</t>
+  </si>
+  <si>
+    <t>TFC-013887</t>
+  </si>
+  <si>
+    <t>LT245/75R16 E TRANSFORCE HT3</t>
+  </si>
+  <si>
+    <t>RM2A2B9: 5, RM2A1B10: 3</t>
+  </si>
+  <si>
+    <t>TFC-013989</t>
+  </si>
+  <si>
+    <t>LT275/70R/18E FS TRANSFORCE AT2 R</t>
+  </si>
+  <si>
+    <t>RM4A4B10: 4, RM6-3: 4</t>
+  </si>
+  <si>
+    <t>TPA-03381</t>
+  </si>
+  <si>
+    <t>225/60R17 99H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RM4A3B6: 2, RM1A1B15: 8</t>
+  </si>
+  <si>
+    <t>TPA-10000</t>
+  </si>
+  <si>
+    <t>235/60R18 103H Uniroyal Tiger Paw Touring A/S 75K</t>
+  </si>
+  <si>
+    <t>LOADDOCK: 4, RM3A7B4: 8</t>
+  </si>
+  <si>
+    <t>TPA-26161</t>
+  </si>
+  <si>
+    <t>225/65R17 102H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RM3A5B3: 13, RM1A2B9: 1</t>
+  </si>
+  <si>
+    <t>TPA-35428</t>
+  </si>
+  <si>
+    <t>245/50R20 Tiger Paw Touring A/S 102V65K</t>
+  </si>
+  <si>
+    <t>RM1A4B12: 1, RM1A4B1: 4</t>
+  </si>
+  <si>
+    <t>TPA-53306</t>
+  </si>
+  <si>
+    <t>235/50R19 Tiger Paw Touring A/S 99V65K</t>
+  </si>
+  <si>
+    <t>RM1A2B5: 4, RM1A2B7: 6</t>
+  </si>
+  <si>
+    <t>VTG-VT12424</t>
+  </si>
+  <si>
+    <t>225/65R17 TOURING A/S</t>
+  </si>
+  <si>
+    <t>RM7A3B5: 8, RM3A5B19: 8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1227,458 +1470,458 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.555908" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="42.418213" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554443" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>2155516</v>
+        <v>2256017</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
-        <v>2556518</v>
+        <v>2456018</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4">
-        <v>2354018</v>
+        <v>2354518</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
-        <v>2456018</v>
+        <v>2657017</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6">
-        <v>2057016</v>
+        <v>2356018</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7">
-        <v>2155517</v>
+        <v>2057016</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8">
-        <v>2554520</v>
+        <v>2355517</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9">
-        <v>2755520</v>
+        <v>2454520</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10">
-        <v>2854522</v>
+        <v>2156016</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
-        <v>2756520</v>
+        <v>2455020</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12">
-        <v>2257516</v>
+        <v>2155517</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13">
-        <v>2358516</v>
+        <v>2354520</v>
       </c>
       <c r="E13" t="s">
         <v>42</v>
       </c>
       <c r="F13">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14">
         <v>2457516</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15">
-        <v>2657016</v>
+        <v>2657017</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16">
-        <v>2358017</v>
+        <v>2456018</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17">
-        <v>2456517</v>
+        <v>2257516</v>
       </c>
       <c r="E17" t="s">
         <v>54</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18">
-        <v>2656517</v>
+        <v>2358516</v>
       </c>
       <c r="E18" t="s">
         <v>57</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19">
-        <v>2657017</v>
+        <v>2456517</v>
       </c>
       <c r="E19" t="s">
         <v>60</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20">
-        <v>2657017</v>
+        <v>2656517</v>
       </c>
       <c r="E20" t="s">
         <v>63</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21">
         <v>2656018</v>
       </c>
       <c r="E21" t="s">
         <v>66</v>
       </c>
       <c r="F21">
@@ -1694,1482 +1937,2022 @@
       </c>
       <c r="C22" t="s">
         <v>68</v>
       </c>
       <c r="D22">
         <v>2756518</v>
       </c>
       <c r="E22" t="s">
         <v>69</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23">
-        <v>2756020</v>
+        <v>2358017</v>
       </c>
       <c r="E23" t="s">
         <v>72</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24">
-        <v>2257516</v>
+        <v>2755022</v>
       </c>
       <c r="E24" t="s">
         <v>75</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25">
-        <v>2256017</v>
+        <v>2254018</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26">
-        <v>2256517</v>
+        <v>2657017</v>
       </c>
       <c r="E26" t="s">
         <v>81</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27">
-        <v>2356518</v>
+        <v>2256018</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28">
-        <v>2755520</v>
+        <v>2356518</v>
       </c>
       <c r="E28" t="s">
         <v>87</v>
       </c>
       <c r="F28">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29">
-        <v>2756020</v>
+        <v>2556518</v>
       </c>
       <c r="E29" t="s">
         <v>90</v>
       </c>
       <c r="F29">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30">
-        <v>2755022</v>
+        <v>2555020</v>
       </c>
       <c r="E30" t="s">
         <v>93</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31">
-        <v>2256517</v>
+        <v>2257515</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32">
-        <v>2356517</v>
+        <v>2358016</v>
       </c>
       <c r="E32" t="s">
         <v>99</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33">
-        <v>2657017</v>
+        <v>2756518</v>
       </c>
       <c r="E33" t="s">
         <v>102</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34">
-        <v>2755520</v>
+        <v>2257515</v>
       </c>
       <c r="E34" t="s">
         <v>105</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35">
-        <v>2156516</v>
+        <v>2754522</v>
       </c>
       <c r="E35" t="s">
         <v>108</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>109</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36">
-        <v>2255517</v>
+        <v>2755520</v>
       </c>
       <c r="E36" t="s">
         <v>111</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37">
-        <v>2356017</v>
+        <v>2755520</v>
       </c>
       <c r="E37" t="s">
         <v>114</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>115</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38">
-        <v>2255518</v>
+        <v>2755022</v>
       </c>
       <c r="E38" t="s">
         <v>117</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" t="s">
         <v>119</v>
       </c>
       <c r="D39">
-        <v>2256018</v>
+        <v>2256517</v>
       </c>
       <c r="E39" t="s">
         <v>120</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40">
-        <v>2356018</v>
+        <v>2556518</v>
       </c>
       <c r="E40" t="s">
         <v>123</v>
       </c>
       <c r="F40">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41">
-        <v>2356518</v>
+        <v>2256517</v>
       </c>
       <c r="E41" t="s">
         <v>126</v>
       </c>
       <c r="F41">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42">
-        <v>2456018</v>
+        <v>2256517</v>
       </c>
       <c r="E42" t="s">
         <v>129</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43">
-        <v>2556518</v>
+        <v>2455016</v>
       </c>
       <c r="E43" t="s">
         <v>132</v>
       </c>
       <c r="F43">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44">
-        <v>2255519</v>
+        <v>2155517</v>
       </c>
       <c r="E44" t="s">
         <v>135</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>137</v>
       </c>
       <c r="D45">
-        <v>2455020</v>
+        <v>2555520</v>
       </c>
       <c r="E45" t="s">
         <v>138</v>
       </c>
       <c r="F45">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
-      <c r="D46">
-        <v>2257515</v>
+      <c r="D46" t="s">
+        <v>141</v>
       </c>
       <c r="E46" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F46">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C47" t="s">
+        <v>144</v>
+      </c>
+      <c r="D47" t="s">
         <v>143</v>
       </c>
-      <c r="D47">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F47">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C48" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D48">
-        <v>2755520</v>
+        <v>2156516</v>
       </c>
       <c r="E48" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C49" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D49">
-        <v>2556518</v>
+        <v>2756020</v>
       </c>
       <c r="E49" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>6</v>
       </c>
       <c r="B50" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C50" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D50">
-        <v>2657017</v>
+        <v>2257516</v>
       </c>
       <c r="E50" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C51" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D51">
-        <v>2055516</v>
+        <v>2555020</v>
       </c>
       <c r="E51" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C52" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D52">
         <v>2256017</v>
       </c>
       <c r="E52" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>6</v>
       </c>
       <c r="B53" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C53" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D53">
-        <v>2055516</v>
+        <v>2255517</v>
       </c>
       <c r="E53" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>6</v>
       </c>
       <c r="B54" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C54" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D54">
-        <v>2055516</v>
+        <v>2356517</v>
       </c>
       <c r="E54" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>6</v>
       </c>
       <c r="B55" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C55" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D55">
-        <v>2355517</v>
+        <v>2455519</v>
       </c>
       <c r="E55" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>6</v>
       </c>
       <c r="B56" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C56" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D56">
-        <v>2256517</v>
+        <v>2454019</v>
       </c>
       <c r="E56" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>6</v>
       </c>
       <c r="B57" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C57" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D57">
-        <v>2755520</v>
+        <v>2256018</v>
       </c>
       <c r="E57" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>6</v>
       </c>
       <c r="B58" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C58" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D58">
-        <v>2457516</v>
+        <v>2555520</v>
       </c>
       <c r="E58" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>6</v>
       </c>
       <c r="B59" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C59" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D59">
-        <v>2358017</v>
+        <v>2256018</v>
       </c>
       <c r="E59" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>6</v>
       </c>
       <c r="B60" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C60" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D60">
-        <v>2756518</v>
+        <v>22570195</v>
       </c>
       <c r="E60" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>6</v>
       </c>
       <c r="B61" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C61" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D61">
-        <v>2555520</v>
+        <v>2656018</v>
       </c>
       <c r="E61" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C62" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D62">
-        <v>2255518</v>
+        <v>2657017</v>
       </c>
       <c r="E62" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F62">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>6</v>
       </c>
       <c r="B63" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C63" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D63">
-        <v>2454518</v>
+        <v>2358017</v>
       </c>
       <c r="E63" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>6</v>
       </c>
       <c r="B64" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C64" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D64">
-        <v>2655020</v>
+        <v>2256018</v>
       </c>
       <c r="E64" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F64">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>6</v>
       </c>
       <c r="B65" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C65" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D65">
-        <v>2755520</v>
+        <v>2457516</v>
       </c>
       <c r="E65" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>6</v>
       </c>
       <c r="B66" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C66" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D66">
-        <v>2457517</v>
+        <v>2356516</v>
       </c>
       <c r="E66" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>6</v>
       </c>
       <c r="B67" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C67" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D67">
-        <v>2656020</v>
+        <v>2555020</v>
       </c>
       <c r="E67" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>6</v>
       </c>
       <c r="B68" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C68" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D68">
-        <v>2957522.5</v>
+        <v>2356018</v>
       </c>
       <c r="E68" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>6</v>
       </c>
       <c r="B69" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C69" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D69">
-        <v>2755520</v>
+        <v>2656518</v>
       </c>
       <c r="E69" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>6</v>
       </c>
       <c r="B70" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C70" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D70">
-        <v>2355018</v>
+        <v>2756518</v>
       </c>
       <c r="E70" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C71" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D71">
-        <v>2055516</v>
+        <v>2557018</v>
       </c>
       <c r="E71" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>6</v>
       </c>
       <c r="B72" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C72" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D72">
-        <v>2057016</v>
+        <v>2155517</v>
       </c>
       <c r="E72" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>6</v>
       </c>
       <c r="B73" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C73" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D73">
-        <v>2355520</v>
+        <v>2656020</v>
       </c>
       <c r="E73" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>6</v>
       </c>
       <c r="B74" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C74" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D74">
-        <v>2756518</v>
+        <v>3157017</v>
       </c>
       <c r="E74" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>6</v>
       </c>
       <c r="B75" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C75" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D75">
-        <v>2255517</v>
+        <v>3057018</v>
       </c>
       <c r="E75" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C76" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D76">
-        <v>2256517</v>
+        <v>2255518</v>
       </c>
       <c r="E76" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F76">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>6</v>
       </c>
       <c r="B77" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C77" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D77">
-        <v>2354518</v>
+        <v>2755022</v>
       </c>
       <c r="E77" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>6</v>
       </c>
       <c r="B78" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C78" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="D78" t="s">
         <v>237</v>
+      </c>
+      <c r="D78">
+        <v>21575175</v>
       </c>
       <c r="E78" t="s">
         <v>238</v>
       </c>
       <c r="F78">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>6</v>
       </c>
       <c r="B79" t="s">
         <v>239</v>
       </c>
       <c r="C79" t="s">
         <v>240</v>
       </c>
       <c r="D79">
-        <v>2356018</v>
+        <v>2756020</v>
       </c>
       <c r="E79" t="s">
         <v>241</v>
       </c>
       <c r="F79">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>6</v>
       </c>
       <c r="B80" t="s">
         <v>242</v>
       </c>
       <c r="C80" t="s">
         <v>243</v>
       </c>
       <c r="D80">
-        <v>2556518</v>
+        <v>2057515</v>
       </c>
       <c r="E80" t="s">
         <v>244</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>6</v>
       </c>
       <c r="B81" t="s">
         <v>245</v>
       </c>
       <c r="C81" t="s">
         <v>246</v>
       </c>
       <c r="D81">
-        <v>2255519</v>
+        <v>2355017</v>
       </c>
       <c r="E81" t="s">
         <v>247</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>6</v>
       </c>
       <c r="B82" t="s">
         <v>248</v>
       </c>
       <c r="C82" t="s">
         <v>249</v>
       </c>
       <c r="D82">
-        <v>2655020</v>
+        <v>2256017</v>
       </c>
       <c r="E82" t="s">
         <v>250</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>6</v>
       </c>
       <c r="B83" t="s">
         <v>251</v>
       </c>
       <c r="C83" t="s">
         <v>252</v>
       </c>
       <c r="D83">
-        <v>2755520</v>
+        <v>2355019</v>
       </c>
       <c r="E83" t="s">
         <v>253</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>6</v>
       </c>
       <c r="B84" t="s">
         <v>254</v>
       </c>
       <c r="C84" t="s">
         <v>255</v>
       </c>
       <c r="D84">
-        <v>2955520</v>
+        <v>2356517</v>
       </c>
       <c r="E84" t="s">
         <v>256</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>6</v>
       </c>
       <c r="B85" t="s">
         <v>257</v>
       </c>
       <c r="C85" t="s">
         <v>258</v>
       </c>
       <c r="D85">
-        <v>2056016</v>
+        <v>2355517</v>
       </c>
       <c r="E85" t="s">
         <v>259</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" t="s">
         <v>260</v>
       </c>
       <c r="C86" t="s">
         <v>261</v>
       </c>
       <c r="D86">
-        <v>2358017</v>
+        <v>2156516</v>
       </c>
       <c r="E86" t="s">
         <v>262</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>6</v>
       </c>
       <c r="B87" t="s">
         <v>263</v>
       </c>
       <c r="C87" t="s">
         <v>264</v>
       </c>
       <c r="D87">
-        <v>2857017</v>
+        <v>2556518</v>
       </c>
       <c r="E87" t="s">
         <v>265</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>6</v>
       </c>
       <c r="B88" t="s">
         <v>266</v>
       </c>
       <c r="C88" t="s">
         <v>267</v>
       </c>
       <c r="D88">
-        <v>2056016</v>
+        <v>2355519</v>
       </c>
       <c r="E88" t="s">
         <v>268</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>6</v>
       </c>
       <c r="B89" t="s">
         <v>269</v>
       </c>
       <c r="C89" t="s">
         <v>270</v>
       </c>
       <c r="D89">
-        <v>2057016</v>
+        <v>2256517</v>
       </c>
       <c r="E89" t="s">
         <v>271</v>
       </c>
       <c r="F89">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>6</v>
       </c>
       <c r="B90" t="s">
         <v>272</v>
       </c>
       <c r="C90" t="s">
         <v>273</v>
       </c>
       <c r="D90">
-        <v>2155517</v>
+        <v>2354518</v>
       </c>
       <c r="E90" t="s">
         <v>274</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>6</v>
       </c>
       <c r="B91" t="s">
         <v>275</v>
       </c>
       <c r="C91" t="s">
         <v>276</v>
       </c>
       <c r="D91">
-        <v>2055017</v>
+        <v>2355520</v>
       </c>
       <c r="E91" t="s">
         <v>277</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>6</v>
       </c>
       <c r="B92" t="s">
         <v>278</v>
       </c>
       <c r="C92" t="s">
         <v>279</v>
       </c>
       <c r="D92">
-        <v>2256018</v>
+        <v>2755022</v>
       </c>
       <c r="E92" t="s">
         <v>280</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>6</v>
       </c>
       <c r="B93" t="s">
         <v>281</v>
       </c>
       <c r="C93" t="s">
         <v>282</v>
       </c>
       <c r="D93">
-        <v>2256517</v>
+        <v>2854522</v>
       </c>
       <c r="E93" t="s">
         <v>283</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>6</v>
       </c>
       <c r="B94" t="s">
         <v>284</v>
       </c>
       <c r="C94" t="s">
         <v>285</v>
       </c>
       <c r="D94">
-        <v>2457017</v>
+        <v>2356517</v>
       </c>
       <c r="E94" t="s">
         <v>286</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
     </row>
+    <row r="95" spans="1:6">
+      <c r="A95" t="s">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>287</v>
+      </c>
+      <c r="C95" t="s">
+        <v>288</v>
+      </c>
+      <c r="D95">
+        <v>2256517</v>
+      </c>
+      <c r="E95" t="s">
+        <v>289</v>
+      </c>
+      <c r="F95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" t="s">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>290</v>
+      </c>
+      <c r="C96" t="s">
+        <v>291</v>
+      </c>
+      <c r="D96">
+        <v>2256517</v>
+      </c>
+      <c r="E96" t="s">
+        <v>292</v>
+      </c>
+      <c r="F96">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" t="s">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>293</v>
+      </c>
+      <c r="C97" t="s">
+        <v>294</v>
+      </c>
+      <c r="D97">
+        <v>2358516</v>
+      </c>
+      <c r="E97" t="s">
+        <v>295</v>
+      </c>
+      <c r="F97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" t="s">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>296</v>
+      </c>
+      <c r="C98" t="s">
+        <v>297</v>
+      </c>
+      <c r="D98">
+        <v>2656518</v>
+      </c>
+      <c r="E98" t="s">
+        <v>298</v>
+      </c>
+      <c r="F98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" t="s">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>299</v>
+      </c>
+      <c r="C99" t="s">
+        <v>300</v>
+      </c>
+      <c r="D99">
+        <v>2755520</v>
+      </c>
+      <c r="E99" t="s">
+        <v>301</v>
+      </c>
+      <c r="F99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" t="s">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>302</v>
+      </c>
+      <c r="C100" t="s">
+        <v>303</v>
+      </c>
+      <c r="D100">
+        <v>2256517</v>
+      </c>
+      <c r="E100" t="s">
+        <v>304</v>
+      </c>
+      <c r="F100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>305</v>
+      </c>
+      <c r="C101" t="s">
+        <v>306</v>
+      </c>
+      <c r="D101">
+        <v>2556518</v>
+      </c>
+      <c r="E101" t="s">
+        <v>307</v>
+      </c>
+      <c r="F101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" t="s">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>308</v>
+      </c>
+      <c r="C102" t="s">
+        <v>309</v>
+      </c>
+      <c r="D102">
+        <v>2555020</v>
+      </c>
+      <c r="E102" t="s">
+        <v>310</v>
+      </c>
+      <c r="F102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>311</v>
+      </c>
+      <c r="C103" t="s">
+        <v>312</v>
+      </c>
+      <c r="D103">
+        <v>2055516</v>
+      </c>
+      <c r="E103" t="s">
+        <v>313</v>
+      </c>
+      <c r="F103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" t="s">
+        <v>6</v>
+      </c>
+      <c r="B104" t="s">
+        <v>314</v>
+      </c>
+      <c r="C104" t="s">
+        <v>315</v>
+      </c>
+      <c r="D104">
+        <v>2853519</v>
+      </c>
+      <c r="E104" t="s">
+        <v>316</v>
+      </c>
+      <c r="F104">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" t="s">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>317</v>
+      </c>
+      <c r="C105" t="s">
+        <v>318</v>
+      </c>
+      <c r="D105">
+        <v>2455020</v>
+      </c>
+      <c r="E105" t="s">
+        <v>319</v>
+      </c>
+      <c r="F105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" t="s">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>320</v>
+      </c>
+      <c r="C106" t="s">
+        <v>321</v>
+      </c>
+      <c r="D106">
+        <v>2655020</v>
+      </c>
+      <c r="E106" t="s">
+        <v>322</v>
+      </c>
+      <c r="F106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" t="s">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>323</v>
+      </c>
+      <c r="C107" t="s">
+        <v>324</v>
+      </c>
+      <c r="D107">
+        <v>2955520</v>
+      </c>
+      <c r="E107" t="s">
+        <v>325</v>
+      </c>
+      <c r="F107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" t="s">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>326</v>
+      </c>
+      <c r="C108" t="s">
+        <v>327</v>
+      </c>
+      <c r="D108">
+        <v>2155517</v>
+      </c>
+      <c r="E108" t="s">
+        <v>328</v>
+      </c>
+      <c r="F108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>329</v>
+      </c>
+      <c r="C109" t="s">
+        <v>330</v>
+      </c>
+      <c r="D109">
+        <v>2256517</v>
+      </c>
+      <c r="E109" t="s">
+        <v>331</v>
+      </c>
+      <c r="F109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" t="s">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>332</v>
+      </c>
+      <c r="C110" t="s">
+        <v>333</v>
+      </c>
+      <c r="D110">
+        <v>2356018</v>
+      </c>
+      <c r="E110" t="s">
+        <v>334</v>
+      </c>
+      <c r="F110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>335</v>
+      </c>
+      <c r="C111" t="s">
+        <v>336</v>
+      </c>
+      <c r="D111">
+        <v>2355019</v>
+      </c>
+      <c r="E111" t="s">
+        <v>337</v>
+      </c>
+      <c r="F111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" t="s">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>338</v>
+      </c>
+      <c r="C112" t="s">
+        <v>339</v>
+      </c>
+      <c r="D112">
+        <v>2155517</v>
+      </c>
+      <c r="E112" t="s">
+        <v>340</v>
+      </c>
+      <c r="F112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" t="s">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>341</v>
+      </c>
+      <c r="C113" t="s">
+        <v>342</v>
+      </c>
+      <c r="D113">
+        <v>2356018</v>
+      </c>
+      <c r="E113" t="s">
+        <v>343</v>
+      </c>
+      <c r="F113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" t="s">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>344</v>
+      </c>
+      <c r="C114" t="s">
+        <v>345</v>
+      </c>
+      <c r="D114">
+        <v>2457516</v>
+      </c>
+      <c r="E114" t="s">
+        <v>346</v>
+      </c>
+      <c r="F114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" t="s">
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>347</v>
+      </c>
+      <c r="C115" t="s">
+        <v>348</v>
+      </c>
+      <c r="D115">
+        <v>2757018</v>
+      </c>
+      <c r="E115" t="s">
+        <v>349</v>
+      </c>
+      <c r="F115">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" t="s">
+        <v>6</v>
+      </c>
+      <c r="B116" t="s">
+        <v>350</v>
+      </c>
+      <c r="C116" t="s">
+        <v>351</v>
+      </c>
+      <c r="D116">
+        <v>2256017</v>
+      </c>
+      <c r="E116" t="s">
+        <v>352</v>
+      </c>
+      <c r="F116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" t="s">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>353</v>
+      </c>
+      <c r="C117" t="s">
+        <v>354</v>
+      </c>
+      <c r="D117">
+        <v>2356018</v>
+      </c>
+      <c r="E117" t="s">
+        <v>355</v>
+      </c>
+      <c r="F117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>356</v>
+      </c>
+      <c r="C118" t="s">
+        <v>357</v>
+      </c>
+      <c r="D118">
+        <v>2256517</v>
+      </c>
+      <c r="E118" t="s">
+        <v>358</v>
+      </c>
+      <c r="F118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" t="s">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>359</v>
+      </c>
+      <c r="C119" t="s">
+        <v>360</v>
+      </c>
+      <c r="D119">
+        <v>2455020</v>
+      </c>
+      <c r="E119" t="s">
+        <v>361</v>
+      </c>
+      <c r="F119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" t="s">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>362</v>
+      </c>
+      <c r="C120" t="s">
+        <v>363</v>
+      </c>
+      <c r="D120">
+        <v>2355019</v>
+      </c>
+      <c r="E120" t="s">
+        <v>364</v>
+      </c>
+      <c r="F120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" t="s">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>365</v>
+      </c>
+      <c r="C121" t="s">
+        <v>366</v>
+      </c>
+      <c r="D121">
+        <v>2256517</v>
+      </c>
+      <c r="E121" t="s">
+        <v>367</v>
+      </c>
+      <c r="F121">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F94"/>
+  <autoFilter ref="A1:F121"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>