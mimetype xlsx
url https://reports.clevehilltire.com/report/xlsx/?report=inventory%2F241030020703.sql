--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -9,1161 +9,2223 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$121</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$F$239</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="722">
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Item_Code</t>
   </si>
   <si>
     <t>Item_Description</t>
   </si>
   <si>
     <t>Raw_Size</t>
   </si>
   <si>
     <t>Bin_Details</t>
   </si>
   <si>
     <t>Committed</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
-    <t>APL-20000232</t>
-[...23 lines deleted...]
-    <t>RDUA1B4: 4, RDUA1B8: 22</t>
+    <t>ADV-1951340455</t>
+  </si>
+  <si>
+    <t>ADVANTA HPZ-02 25545ZR20 105W XL</t>
+  </si>
+  <si>
+    <t>RM3A3B21: 3, RM3A2B2: 1</t>
+  </si>
+  <si>
+    <t>AGL-27332</t>
+  </si>
+  <si>
+    <t>235/65R16C E AGILIS CROSSCLIMATE 2</t>
+  </si>
+  <si>
+    <t>RM3A4B5: 6, RM3A3B3: 7</t>
+  </si>
+  <si>
+    <t>APL-20000100</t>
+  </si>
+  <si>
+    <t>275/65R18 SHREDDER AT</t>
+  </si>
+  <si>
+    <t>RM1A1B13: 3, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>APL-20000105</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E SHREDDER AT</t>
+  </si>
+  <si>
+    <t>RM3A2B4: 4, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>APL-20000109</t>
+  </si>
+  <si>
+    <t>LT265/70R17 E SHREDDER AT</t>
+  </si>
+  <si>
+    <t>RM3A4B3: 4, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>APL-20000233</t>
+  </si>
+  <si>
+    <t>225/60R18 PERFORMAX SUV/CUV</t>
+  </si>
+  <si>
+    <t>RECDOC: 2, RM3A4B9: 2</t>
+  </si>
+  <si>
+    <t>APL-20000253</t>
+  </si>
+  <si>
+    <t>265/65R18 PERFORMAX SUV/CUV</t>
+  </si>
+  <si>
+    <t>RM7: 2, RM2A4B13: 6</t>
+  </si>
+  <si>
+    <t>APL-20000259</t>
+  </si>
+  <si>
+    <t>275/65R18 PERFORMAX SUV/CUV</t>
+  </si>
+  <si>
+    <t>STAGING: 4, RM7A3B2: 10</t>
+  </si>
+  <si>
+    <t>APL-20000268</t>
+  </si>
+  <si>
+    <t>215/45ZR17 XL PRO RACING</t>
+  </si>
+  <si>
+    <t>STAGING: 3, RM7A1B9: 4</t>
+  </si>
+  <si>
+    <t>APL-20000273</t>
+  </si>
+  <si>
+    <t>215/55R18 XL PRO RACING</t>
+  </si>
+  <si>
+    <t>DOLLY-01: 4, RM3A3B4: 4</t>
+  </si>
+  <si>
+    <t>APL-20000294</t>
+  </si>
+  <si>
+    <t>235/50ZR18 XL PRO RACING</t>
+  </si>
+  <si>
+    <t>RM7A2B4: 4, RM7A2B5: 2</t>
+  </si>
+  <si>
+    <t>APL-20000297</t>
+  </si>
+  <si>
+    <t>235/55ZR19 XL PRO RACING</t>
+  </si>
+  <si>
+    <t>RM1A4B5: 3, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>APL-20000333</t>
+  </si>
+  <si>
+    <t>265/50ZR20 XL PRO RACING</t>
+  </si>
+  <si>
+    <t>RM3A1B5: 2, RECDOC: 3</t>
+  </si>
+  <si>
+    <t>APL-20001147</t>
+  </si>
+  <si>
+    <t>225/55ZR19 XL PRO RACING</t>
+  </si>
+  <si>
+    <t>RM1A5B9: 3, RM1A5B11: 3</t>
+  </si>
+  <si>
+    <t>APL-20001536</t>
+  </si>
+  <si>
+    <t>275/60R20 SHREDDER AT</t>
+  </si>
+  <si>
+    <t>RM3A4B3: 4, RECDOC: 3</t>
   </si>
   <si>
     <t>ARI-TH19685</t>
   </si>
   <si>
     <t>265/70R17 ARESTA ZG02</t>
   </si>
   <si>
-    <t>RM3A5B13: 3, RM3A4B11: 2</t>
-[...44 lines deleted...]
-    <t>RM1A5B12: 6, RM1A5B8: 6</t>
+    <t>RM3A5B13: 3, RM3A4B11: 1</t>
+  </si>
+  <si>
+    <t>ARI-TH20599</t>
+  </si>
+  <si>
+    <t>195/65R15 AGGRESSOR ZP01</t>
+  </si>
+  <si>
+    <t>RDUA1B7: 2, RECDOC: 6</t>
+  </si>
+  <si>
+    <t>ARI-TH20681</t>
+  </si>
+  <si>
+    <t>Arisun AGGRESSOR ZP01 205/55R16 91V</t>
+  </si>
+  <si>
+    <t>RM7-2: 4, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>ARI-TH21206</t>
+  </si>
+  <si>
+    <t>235/45R18 XL AGGRESSOR ZP01</t>
+  </si>
+  <si>
+    <t>RM2A2B2: 2, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>ARI-TH40887</t>
+  </si>
+  <si>
+    <t>255/65R18 ARESTA ZG02</t>
+  </si>
+  <si>
+    <t>RECDOC: 1, RDA2B14: 2</t>
+  </si>
+  <si>
+    <t>ARY-AEP003</t>
+  </si>
+  <si>
+    <t>195/60R15 ECO PRO A/S</t>
+  </si>
+  <si>
+    <t>RECDOC: 2, RM7A2B9: 4</t>
+  </si>
+  <si>
+    <t>ARY-AEP006</t>
+  </si>
+  <si>
+    <t>205/60R16 ECO PRO A/S</t>
+  </si>
+  <si>
+    <t>RM1A3B5: 4, RECDOC: 6</t>
+  </si>
+  <si>
+    <t>ARY-AEP019</t>
+  </si>
+  <si>
+    <t>235/55ZR18 ECO PRO H/T</t>
+  </si>
+  <si>
+    <t>RM3A3B13: 4, RM3A3B12: 6</t>
+  </si>
+  <si>
+    <t>ARY-AEP022</t>
+  </si>
+  <si>
+    <t>ARROYO ECO PRO H/T 265/60R18 114V</t>
+  </si>
+  <si>
+    <t>W5A1B4: 6, RM3A2B9: 6</t>
   </si>
   <si>
     <t>ARY-AEP024</t>
   </si>
   <si>
     <t>245/50ZR20 ECO PRO H/T</t>
   </si>
   <si>
-    <t>RM3A4B11: 2, RM3A4B20: 4</t>
+    <t>RM3A4B22: 5, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>ARY-AEP037</t>
+  </si>
+  <si>
+    <t>235/65R18 ECO PRO H/T</t>
+  </si>
+  <si>
+    <t>RM3A3B26: 6, RM3A3B24: 4</t>
+  </si>
+  <si>
+    <t>ARY-AEP047</t>
+  </si>
+  <si>
+    <t>255/65R18 ECO PRO H/T</t>
+  </si>
+  <si>
+    <t>RM3A4B18: 2, RM3A4B9: 4</t>
+  </si>
+  <si>
+    <t>ARY-AGS006</t>
+  </si>
+  <si>
+    <t>205/55ZR16 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>RECDOC: 2, RM8A4B1: 8</t>
   </si>
   <si>
     <t>ARY-AGS008</t>
   </si>
   <si>
     <t>215/55ZR17 GRAND SPORT A/S</t>
   </si>
   <si>
-    <t>RM3A3B12: 6, RDUA1B6: 6</t>
-[...35 lines deleted...]
-    <t>RM3A6B8: 1, STAGING: 3</t>
+    <t>RM3A3B12: 6, RECDOC: 6</t>
+  </si>
+  <si>
+    <t>ARY-AGS014</t>
+  </si>
+  <si>
+    <t>225/40ZR18 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>RECDOC: 2, RM3A4B25: 2, RM3A4B24: 2</t>
+  </si>
+  <si>
+    <t>ARY-AGS021</t>
+  </si>
+  <si>
+    <t>235/60R17 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>RECDOC: 1, RM1A5B7: 5</t>
+  </si>
+  <si>
+    <t>ARY-AGS084</t>
+  </si>
+  <si>
+    <t>225/55ZR18 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>RM7A2B9: 7, RM7A2B5: 4</t>
+  </si>
+  <si>
+    <t>ARY-AGS098</t>
+  </si>
+  <si>
+    <t>265/50R20 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>RECDOC: 4, RM1A1B10: 4</t>
+  </si>
+  <si>
+    <t>ARY-ATAT012</t>
+  </si>
+  <si>
+    <t>275/55R20 XL TAMAROCK A/T</t>
+  </si>
+  <si>
+    <t>RM3A4B29: 2, RM3A4B28: 4</t>
+  </si>
+  <si>
+    <t>ATR-12022</t>
+  </si>
+  <si>
+    <t>35X12.50R20LT E TRAIL BLADE M/T</t>
+  </si>
+  <si>
+    <t>RM3A6B15: 1, STAGING: 3</t>
+  </si>
+  <si>
+    <t>ATR-15002</t>
+  </si>
+  <si>
+    <t>225/60R17 XL TRAIL BLADE ATS</t>
+  </si>
+  <si>
+    <t>RM3A4B25: 8, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>ATR-15018</t>
+  </si>
+  <si>
+    <t>275/60R20 XL TRAIL BLADE ATS</t>
+  </si>
+  <si>
+    <t>STAGING: 2, RM2A2B1: 8</t>
+  </si>
+  <si>
+    <t>ATR-15023</t>
+  </si>
+  <si>
+    <t>275/50R22 XL TRAIL BLADE ATS</t>
+  </si>
+  <si>
+    <t>RM3A6B6: 4, RM3A6B3: 2</t>
   </si>
   <si>
     <t>ATR-16005</t>
   </si>
   <si>
     <t>LT225/75R16 E TRAIL BLADE A/T</t>
   </si>
   <si>
-    <t>RM8A7B1: 13, RM3A2B7: 12</t>
-[...17 lines deleted...]
-    <t>RM3A3B9: 1, RDA2B23: 12</t>
+    <t>RM8A7B1: 13, RM3A2B7: 4</t>
+  </si>
+  <si>
+    <t>ATR-16013</t>
+  </si>
+  <si>
+    <t>LT265/75R16 E TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM3A6B8: 4, RM1A1B15: 2</t>
+  </si>
+  <si>
+    <t>ATR-16017</t>
+  </si>
+  <si>
+    <t>LT245/75R17 E TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM3A4B11: 4, RECDOC: 1</t>
   </si>
   <si>
     <t>ATR-16018</t>
   </si>
   <si>
     <t>265/65R17 ATT TRAIL BLADE AT</t>
   </si>
   <si>
-    <t>RM4A3B7: 5, RM7A2B14: 12</t>
+    <t>RM7A3B4: 4, RM7A2B14: 2</t>
+  </si>
+  <si>
+    <t>ATR-16019</t>
+  </si>
+  <si>
+    <t>265/70R17 TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>RM3A1B5: 2, RM3A1B1: 4</t>
   </si>
   <si>
     <t>ATR-16021</t>
   </si>
   <si>
     <t>265/60R18 TRAIL BLADE A/T</t>
   </si>
   <si>
-    <t>RM8A3B7: 4, RDA1B8: 2</t>
-[...35 lines deleted...]
-    <t>RM3A4B16: 2, RM3A4B8: 2</t>
+    <t>RM8A8B6: 13, RM8A6B1: 9</t>
+  </si>
+  <si>
+    <t>ATR-16024</t>
+  </si>
+  <si>
+    <t>275/55R20 XL TRAIL BLADE A/T</t>
+  </si>
+  <si>
+    <t>LOADDOCK: 4, RM3A6B16: 4</t>
+  </si>
+  <si>
+    <t>ATR-18029</t>
+  </si>
+  <si>
+    <t>285/45R22 XL TRAIL BLADE H/T</t>
+  </si>
+  <si>
+    <t>RM6A3B10: 4, RM1A5B14: 2</t>
+  </si>
+  <si>
+    <t>ATR-52009</t>
+  </si>
+  <si>
+    <t>235/40R18 XL AZ810</t>
+  </si>
+  <si>
+    <t>RM1A5B7: 1, RM1A5B9: 4</t>
   </si>
   <si>
     <t>ATR-53016</t>
   </si>
   <si>
     <t>265/70R17 AZ610</t>
   </si>
   <si>
-    <t>RM1A5B5: 7, RDA2B23: 5</t>
+    <t>RM1A3B2: 1, RM1A5B5: 7</t>
+  </si>
+  <si>
+    <t>ATR-53020</t>
+  </si>
+  <si>
+    <t>265/50R20 XL AZ610</t>
+  </si>
+  <si>
+    <t>RM3A3B4: 2, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>ATR-54001</t>
+  </si>
+  <si>
+    <t>215/65R16 XL AZ600</t>
+  </si>
+  <si>
+    <t>RECDOC: 4, W5A1B2: 2</t>
   </si>
   <si>
     <t>ATR-54006</t>
   </si>
   <si>
     <t>225/60R18 AZ600</t>
   </si>
   <si>
-    <t>RM3A3B21: 3, RM7A3B3: 23</t>
+    <t>RM8A2B4: 10, RM3A6B9: 4</t>
   </si>
   <si>
     <t>ATR-54008</t>
   </si>
   <si>
     <t>235/65R18 XL AZ600</t>
   </si>
   <si>
-    <t>RM7A2B3: 1, RM7A3B3: 9</t>
-[...8 lines deleted...]
-    <t>RM3A3B13: 9, RM1A3B5: 1</t>
+    <t>RM7A3B3: 4, RM4A4B5: 6</t>
+  </si>
+  <si>
+    <t>ATR-54009</t>
+  </si>
+  <si>
+    <t>245/60R18 AZ600</t>
+  </si>
+  <si>
+    <t>RM8A7B1: 2, RM8A4B3: 4</t>
+  </si>
+  <si>
+    <t>ATR-54013</t>
+  </si>
+  <si>
+    <t>235/45R19 XL AZ600</t>
+  </si>
+  <si>
+    <t>RM2A3B3: 4, RECDOC: 2</t>
   </si>
   <si>
     <t>ATR-54019</t>
   </si>
   <si>
     <t>255/50R20 XL AZ600</t>
   </si>
   <si>
-    <t>RM8A3B1: 2, RM2A5B1: 8</t>
+    <t>RDA1B21: 2, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>ATR-54022</t>
+  </si>
+  <si>
+    <t>275/50R22 XL AZ600</t>
+  </si>
+  <si>
+    <t>RM3A1B1: 4, RM3A3B6: 2</t>
+  </si>
+  <si>
+    <t>ATR-90005</t>
+  </si>
+  <si>
+    <t>ST205/75R14 D ST300 (TRAILER USE ONLY)</t>
+  </si>
+  <si>
+    <t>RM7A2B9: 5, STAGING: 1</t>
+  </si>
+  <si>
+    <t>ATR-90008</t>
+  </si>
+  <si>
+    <t>ST205/75R15 D ST300 (TRAILER USE ONLY)</t>
+  </si>
+  <si>
+    <t>RM1A1B7: 4, RM1A2B2: 4</t>
   </si>
   <si>
     <t>ATR-90009</t>
   </si>
   <si>
     <t>ST225/75R15 E ST300 (TRAILER USE ONLY)</t>
   </si>
   <si>
-    <t>STAGING: 2, RM3A6B10: 6</t>
-[...53 lines deleted...]
-    <t>RM1A2B9: 4, RM1A2B11: 4</t>
+    <t>RM3A5B9: 8, RM3A5B11: 2, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>ATR-90014</t>
+  </si>
+  <si>
+    <t>ST235/85R16 F ST320 (TRAILER USE ONLY)</t>
+  </si>
+  <si>
+    <t>RM1A5B2: 2, RM1-2: 6</t>
+  </si>
+  <si>
+    <t>BLI-000647</t>
+  </si>
+  <si>
+    <t>LT225/75R16E 115R BLIZZAK LT</t>
+  </si>
+  <si>
+    <t>RM7A3B5: 7, RM7A2B6: 5</t>
+  </si>
+  <si>
+    <t>BLI-000655</t>
+  </si>
+  <si>
+    <t>LT275/70R18 E 125R BLIZZAK LT</t>
+  </si>
+  <si>
+    <t>RM3A4B23: 8, RM3A3B27: 1</t>
+  </si>
+  <si>
+    <t>BLI-000656</t>
+  </si>
+  <si>
+    <t>LT265/70R17 E BLIZZAK LT 121R</t>
+  </si>
+  <si>
+    <t>RM6A2B6: 8, RM4A4B8: 8</t>
+  </si>
+  <si>
+    <t>BLI-008316</t>
+  </si>
+  <si>
+    <t>235/45R18 XL BLIZZAK ICEPEAK</t>
+  </si>
+  <si>
+    <t>RDUA1B13: 7, NSRB: 1</t>
+  </si>
+  <si>
+    <t>BLI-008336</t>
+  </si>
+  <si>
+    <t>225/50R18 XL BLIZZAK ICEPEAK</t>
+  </si>
+  <si>
+    <t>RECDOC: 1, RM1A1B15: 7</t>
+  </si>
+  <si>
+    <t>BLI-008341</t>
+  </si>
+  <si>
+    <t>235/65R16 BLIZZAK ICEPEAK</t>
+  </si>
+  <si>
+    <t>RDA2B20: 7, RM1A3B10: 5</t>
+  </si>
+  <si>
+    <t>BLI-013661</t>
+  </si>
+  <si>
+    <t>265/70R17 XL BLIZZAK ICEPEAK</t>
+  </si>
+  <si>
+    <t>RM3A2B6: 6, RM3A2B4: 6</t>
+  </si>
+  <si>
+    <t>BLI-013688</t>
+  </si>
+  <si>
+    <t>275/60R20 XL BLIZZAK ICEPEAK</t>
+  </si>
+  <si>
+    <t>RM8A5B4: 4, RM4A4B1: 12</t>
+  </si>
+  <si>
+    <t>BLI-014623</t>
+  </si>
+  <si>
+    <t>225/60R18 XL BLIZZAK 6</t>
+  </si>
+  <si>
+    <t>RM1-2: 16, RM1A5B1: 8</t>
+  </si>
+  <si>
+    <t>BLI-016066</t>
+  </si>
+  <si>
+    <t>255/50R19XL Blizzak DM-V2 107T</t>
+  </si>
+  <si>
+    <t>RM1A4B3: 1, RM1A1B5: 1</t>
+  </si>
+  <si>
+    <t>CAR-6H04551</t>
+  </si>
+  <si>
+    <t>ST205/75R14/6 CAR RADIAL TRAIL HD</t>
+  </si>
+  <si>
+    <t>RM1A2B6: 1, RDA2B1: 4</t>
+  </si>
+  <si>
+    <t>CCL-13153</t>
+  </si>
+  <si>
+    <t>225/65R17 102H MICH CROSS CLIMATE 2</t>
+  </si>
+  <si>
+    <t>STAGING: 1, RM3A4B11: 5</t>
+  </si>
+  <si>
+    <t>CCL-29611</t>
+  </si>
+  <si>
+    <t>235/60R18XL 107V MICH CROSS CLIMATE 2 60</t>
+  </si>
+  <si>
+    <t>RM1A2B12: 6, RM4A3B7: 8</t>
+  </si>
+  <si>
+    <t>CCL-35861</t>
+  </si>
+  <si>
+    <t>205/55R16 91H MICH CROSS CLIMATE 2 60K</t>
+  </si>
+  <si>
+    <t>RM7A2B4: 5, RM3A7B4: 1</t>
+  </si>
+  <si>
+    <t>CCL-36488</t>
+  </si>
+  <si>
+    <t>225/60R18XL 104H MIC CROSSCLIMATE2 CUV BW</t>
+  </si>
+  <si>
+    <t>RM3A3B8: 4, RM4A3B13: 1</t>
+  </si>
+  <si>
+    <t>CCL-91052</t>
+  </si>
+  <si>
+    <t>245/50R20XL 105V MIC CROSSCLIMATE2 BW</t>
+  </si>
+  <si>
+    <t>RM2A5B2: 2, RM2A2B5: 4</t>
+  </si>
+  <si>
+    <t>CON-03141900000</t>
+  </si>
+  <si>
+    <t>225/65R17 PROCONTACT TX</t>
+  </si>
+  <si>
+    <t>RM3A5B5: 4, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>CON-15448440000</t>
+  </si>
+  <si>
+    <t>P225/60R17 ContiProContact 98T 80K</t>
+  </si>
+  <si>
+    <t>RM8A4B5: 3, RM1A5B18: 3</t>
+  </si>
+  <si>
+    <t>CON-15499360000</t>
+  </si>
+  <si>
+    <t>225/65R17 102H CONTI PRO CONTACT TX 55K</t>
+  </si>
+  <si>
+    <t>RM2A4B8: 7, LOADDOCK: 4</t>
+  </si>
+  <si>
+    <t>CON-15570200000</t>
+  </si>
+  <si>
+    <t>255/65R17XL TerrainContact A/T 110S</t>
+  </si>
+  <si>
+    <t>RM3A4B31: 4, RM1A4B10: 2</t>
+  </si>
+  <si>
+    <t>CON-15572220000</t>
+  </si>
+  <si>
+    <t>235/60R18 103H PRO CONTACT TX 55K</t>
+  </si>
+  <si>
+    <t>RM1A5B5: 1, RM1A5B3: 5</t>
+  </si>
+  <si>
+    <t>CON-15572730000</t>
+  </si>
+  <si>
+    <t>225/40ZR18XL ExtremeContact DWS06 PLUS 9</t>
+  </si>
+  <si>
+    <t>RM4A1B3: 10, STAGING: 2</t>
+  </si>
+  <si>
+    <t>CON-15572750000</t>
+  </si>
+  <si>
+    <t>225/45ZR17 91W EXTERME CONTATCT DWS06 +</t>
+  </si>
+  <si>
+    <t>RM3A7B4: 2, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>CON-15573010000</t>
+  </si>
+  <si>
+    <t>245/40ZR19XL ExtremeContact DWS06 PLUS 9</t>
+  </si>
+  <si>
+    <t>RM4A2B8: 13, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>CON-15575110000</t>
+  </si>
+  <si>
+    <t>245/45R19 98H Continental ProContact TX 0</t>
+  </si>
+  <si>
+    <t>RM3A5B11: 4, RM3A5B9: 4</t>
+  </si>
+  <si>
+    <t>COO-166475028</t>
+  </si>
+  <si>
+    <t>225/60R17 TRACTIONCOMMAND</t>
+  </si>
+  <si>
+    <t>RM4A1B5: 3, RM3A7B8: 1</t>
+  </si>
+  <si>
+    <t>COO-170293047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPER DISC STRONGHOLD AT RWL LT26570R17 123R E </t>
+  </si>
+  <si>
+    <t>RECDOC: 1, RM7A2B2: 3</t>
+  </si>
+  <si>
+    <t>DEF-13757</t>
+  </si>
+  <si>
+    <t>215/55R17 XL DEFENDER 2</t>
+  </si>
+  <si>
+    <t>RECDOC: 4, RM3A7B4: 1</t>
   </si>
   <si>
     <t>DHL-008922</t>
   </si>
   <si>
     <t>275/50R22 111H BS ALENZA A/S 02</t>
   </si>
   <si>
-    <t>RM7A2B1: 2, RDA2B23: 10</t>
-[...17 lines deleted...]
-    <t>RM7A3B5: 7, RM3A5B17: 5</t>
+    <t>RM1A1B10: 4, RM3A7B10: 3, RM1A2B7: 1</t>
+  </si>
+  <si>
+    <t>DHL-013586</t>
+  </si>
+  <si>
+    <t>285/40R24 XL ALENZA A/S 02</t>
+  </si>
+  <si>
+    <t>RM3A1B1: 4, RM3A6B9: 1</t>
+  </si>
+  <si>
+    <t>DLE-014939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26565R18 114T FIRESTONE DESTINATION LE 3 </t>
+  </si>
+  <si>
+    <t>RM6A1B3: 4, RM4A1B5: 4</t>
   </si>
   <si>
     <t>DUN-10021301</t>
   </si>
   <si>
     <t>225/65R17 BLUE RESPONSE A/S</t>
   </si>
   <si>
-    <t>RM2A4B10: 2, RM2A4B1: 2</t>
-[...35 lines deleted...]
-    <t>RM1A1B19: 6, RDA2B3: 5</t>
+    <t>RDA2B9: 1, RM8A2B6: 3</t>
+  </si>
+  <si>
+    <t>DUR-003489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LT24575R16 120S E BRIDGESTONE V-STEEL RIB 265 </t>
+  </si>
+  <si>
+    <t>RM7-2: 4, RM2A5B2: 3, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>FAL-28074576</t>
+  </si>
+  <si>
+    <t>265/70R17 115T FAL RUBITREK A/T</t>
+  </si>
+  <si>
+    <t>RM1A5B18: 4, RM1A3B7: 1</t>
+  </si>
+  <si>
+    <t>FAL-28840712</t>
+  </si>
+  <si>
+    <t>FALKEN WILDPEAK A/T4W LT26570R17 123S E</t>
+  </si>
+  <si>
+    <t>RM3A4B23: 1, RM3A3B18: 5</t>
+  </si>
+  <si>
+    <t>FAL-28844021</t>
+  </si>
+  <si>
+    <t>FALKEN WILDPEAK A/T4W 27555R20 117T XL</t>
+  </si>
+  <si>
+    <t>RM1A1B11: 3, RM1A2B3: 4, RM1A1B3: 2</t>
+  </si>
+  <si>
+    <t>FAL-28844300</t>
+  </si>
+  <si>
+    <t>FALKEN WILDPEAK A/T4W 26570R17 115T</t>
+  </si>
+  <si>
+    <t>RM1A3B8: 6, RM1A3B7: 2</t>
+  </si>
+  <si>
+    <t>FAL-28951677</t>
+  </si>
+  <si>
+    <t>185/55R16 Ziex ZE950 A/S 83H 65K</t>
+  </si>
+  <si>
+    <t>RM3A7B4: 2, RM1A5B5: 3</t>
+  </si>
+  <si>
+    <t>FAL-28952561</t>
+  </si>
+  <si>
+    <t>195/55R15 Ziex ZE950 A/S 85V 65K</t>
+  </si>
+  <si>
+    <t>RM7: 2, RM1A2B5: 6</t>
+  </si>
+  <si>
+    <t>FAS-013749</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205/55R16 91H FIRESTONE ALL SEASON </t>
+  </si>
+  <si>
+    <t>RECDOC: 2, RM3A4B26: 3</t>
+  </si>
+  <si>
+    <t>FAS-013750</t>
+  </si>
+  <si>
+    <t>P215/55R17 94V FIRESTONE ALL SEASON</t>
+  </si>
+  <si>
+    <t>RM7A2B7: 3, RECDOC: 1</t>
   </si>
   <si>
     <t>FEE</t>
   </si>
   <si>
     <t>STATE ENVIRONMENTAL FEE</t>
   </si>
   <si>
     <t>WASTE TIRE</t>
   </si>
   <si>
-    <t>RM7: 26, NONTIREB: 93562</t>
-[...17 lines deleted...]
-    <t>RDUA1B7: 3, RM8A3B4: 2</t>
+    <t>RM7: 11, NONTIREB: 91686</t>
+  </si>
+  <si>
+    <t>FIN-011894</t>
+  </si>
+  <si>
+    <t>255/60R18 FIREHAWK PURSUIT AWT</t>
+  </si>
+  <si>
+    <t>STAGING: 1, RM6A2B3: 4</t>
   </si>
   <si>
     <t>GRB-04492700000</t>
   </si>
   <si>
     <t>275/60R20XL 116T GEN GRABBER A/TX</t>
   </si>
   <si>
-    <t>RM7: 4, RM8A1B1: 6</t>
-[...44 lines deleted...]
-    <t>RM3A4B14: 5, RM3A4B31: 1</t>
+    <t>RECDOC: 4, RM8A1B1: 2</t>
+  </si>
+  <si>
+    <t>GRB-04505270000</t>
+  </si>
+  <si>
+    <t>275/60R20 115S GRABBER HTS60 65K</t>
+  </si>
+  <si>
+    <t>RM1A2B4: 4, RM1A2B3: 4</t>
+  </si>
+  <si>
+    <t>GTR-100UA3536</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 215/60R16</t>
+  </si>
+  <si>
+    <t>RM1A1B10: 1, LOADDOCK: 1</t>
   </si>
   <si>
     <t>GTR-100UA3560</t>
   </si>
   <si>
     <t>GT Radial Maxtour LX 245/55R19</t>
   </si>
   <si>
-    <t>RM6A2B3: 3, RM1A4B2: 1</t>
-[...35 lines deleted...]
-    <t>RM3A3B2: 6, RM2A2B6: 1</t>
+    <t>RM6A2B3: 1, RM1A4B2: 5</t>
+  </si>
+  <si>
+    <t>GTR-100UA3601</t>
+  </si>
+  <si>
+    <t>GT Radial Adventuro HT P275/55R20</t>
+  </si>
+  <si>
+    <t>RM1A1B12: 5, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>GTR-100UA4554</t>
+  </si>
+  <si>
+    <t>235/65R18 106V GTR MAXCLIMATE BW 3PMS</t>
+  </si>
+  <si>
+    <t>RM3A5B2: 1, RM3A5B6: 4</t>
+  </si>
+  <si>
+    <t>GTR-AS112</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 235/50R17</t>
+  </si>
+  <si>
+    <t>RM3A3B26: 4, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>GTR-AS116</t>
+  </si>
+  <si>
+    <t>GT Radial Maxtour LX 195/55/R16</t>
+  </si>
+  <si>
+    <t>RM3A4B20: 4, RM2A3B1: 2</t>
+  </si>
+  <si>
+    <t>GTR-AS134</t>
+  </si>
+  <si>
+    <t>GT Radial Adventuro HT 265/50R20</t>
+  </si>
+  <si>
+    <t>RM4A3B2: 2, RM4A3B4: 1</t>
+  </si>
+  <si>
+    <t>GTR-AS138</t>
+  </si>
+  <si>
+    <t>GT Radial Adventuro HT LT245/75R16</t>
+  </si>
+  <si>
+    <t>RECDOC: 2, RM1A3B4: 2, RM1A3B2: 2</t>
+  </si>
+  <si>
+    <t>GYR-102863387</t>
+  </si>
+  <si>
+    <t>285/45R22XL 114H EAGLE TOURING</t>
+  </si>
+  <si>
+    <t>RM6A1B11: 10, RM2A5B2: 4</t>
+  </si>
+  <si>
+    <t>GYR-116008651</t>
+  </si>
+  <si>
+    <t>275/55R/20 GY WRANGLER WORKHORSE HT T60</t>
+  </si>
+  <si>
+    <t>STAGING: 2, RM6-2: 8</t>
+  </si>
+  <si>
+    <t>GYR-131195995</t>
+  </si>
+  <si>
+    <t xml:space="preserve">235/65R16C 121R E GY WRANGLER WORKHORSE HT </t>
+  </si>
+  <si>
+    <t>RM3A5B10: 5, RM2A4B5: 4</t>
+  </si>
+  <si>
+    <t>GYR-131747875</t>
+  </si>
+  <si>
+    <t>245/75R/16 GY WRANGLER WORKHORSE HT R60</t>
+  </si>
+  <si>
+    <t>RM7A3B7: 4, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>GYR-139172053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">225/70R195 128L G GOODYEAR G647 RSS </t>
+  </si>
+  <si>
+    <t>RM1A3B8: 4, RECDOC: 1</t>
   </si>
   <si>
     <t>GYR-139755205</t>
   </si>
   <si>
     <t>GOODYEAR G622 22570R195 128N G</t>
   </si>
   <si>
-    <t>RM6A2B8: 5, LOADDOCK: 3</t>
+    <t>RM6A3B6: 8, RM7A3B9: 8</t>
+  </si>
+  <si>
+    <t>GYR-150010991</t>
+  </si>
+  <si>
+    <t>GOODYEAR WRANGLER DURATRAC RT 27560R20 115T</t>
+  </si>
+  <si>
+    <t>RM8A4B6: 1, RM8A4B4: 4</t>
   </si>
   <si>
     <t>GYR-157076622</t>
   </si>
   <si>
     <t>265/60R18 110T WRANGLER FORTITUDE 65K</t>
   </si>
   <si>
-    <t>LOADDOCK: 8, RM4A3B8: 8</t>
-[...35 lines deleted...]
-    <t>RM1A3B8: 4, RM3A4B3: 1</t>
+    <t>RM8A1B3: 12, RM3A4B9: 4</t>
+  </si>
+  <si>
+    <t>GYR-312067142</t>
+  </si>
+  <si>
+    <t>LT275/65R18C WRANGLER DURATRAC</t>
+  </si>
+  <si>
+    <t>RM7A3B3: 4, RM3A6B6: 4</t>
+  </si>
+  <si>
+    <t>GYR-407006374</t>
+  </si>
+  <si>
+    <t>GOODYEAR ASSURANCE ALL-SEASON 25550R20 105H</t>
+  </si>
+  <si>
+    <t>STAGING: 1, RM1A4B2: 1</t>
+  </si>
+  <si>
+    <t>GYR-407285374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">225/65R17 102T GOODYEAR ASSURANCE ALL-SEASON </t>
+  </si>
+  <si>
+    <t>RM2A4B9: 4, RM2A4B5: 6</t>
+  </si>
+  <si>
+    <t>GYR-407781374</t>
+  </si>
+  <si>
+    <t>205/55R16 ASSURANCE ALL-SEASON</t>
+  </si>
+  <si>
+    <t>RM2A1B5: 4, RM9A1B1: 4</t>
   </si>
   <si>
     <t>GYR-481195855</t>
   </si>
   <si>
     <t>235/65R/16 GY WRANGLER WORKHORSE AT 121R</t>
   </si>
   <si>
-    <t>RM1A4B10: 3, RM1A4B8: 7</t>
-[...8 lines deleted...]
-    <t>RM3A4B24: 5, RM3A3B1: 1</t>
+    <t>RM3A3B24: 7, RM2A4B5: 4</t>
   </si>
   <si>
     <t>GYR-681072566</t>
   </si>
   <si>
     <t>235/60R18 ASSURANCE FINESSE</t>
   </si>
   <si>
-    <t>RM2A3B5: 4, RM3A3B27: 4</t>
+    <t>RM2A3B5: 4, RM2A3B7: 4</t>
+  </si>
+  <si>
+    <t>GYR-681517566</t>
+  </si>
+  <si>
+    <t>GOODYEAR ASSURANCE FINESSE 22565R17 102H</t>
+  </si>
+  <si>
+    <t>RM6A2B9: 4, RM6A2B11: 4</t>
+  </si>
+  <si>
+    <t>GYR-724858519</t>
+  </si>
+  <si>
+    <t>ST235/80R16/10 Endurance 123N</t>
+  </si>
+  <si>
+    <t>RM1A4B14: 2, RM1A4B12: 4, RM1A4B7: 2</t>
+  </si>
+  <si>
+    <t>GYR-734003640</t>
+  </si>
+  <si>
+    <t>GOODYEAR WRANGLER TERRITORY AT 25565R18 111T</t>
+  </si>
+  <si>
+    <t>RM8A2B8: 3, RM8A1B5: 1</t>
   </si>
   <si>
     <t>GYR-734006640</t>
   </si>
   <si>
     <t>265/65R18 114T WRANGLER TERRITORY AT BSW</t>
   </si>
   <si>
-    <t>RM8A4B5: 13, RM8A3B7: 7</t>
+    <t>RM1A2B7: 4, RM1A2B5: 1, RECDOC: 4</t>
   </si>
   <si>
     <t>GYR-734009640</t>
   </si>
   <si>
     <t>275/65R18 WRANGLER TERRITORY AT</t>
   </si>
   <si>
-    <t>RM3A6B6: 4, RM3A3B23: 8</t>
-[...26 lines deleted...]
-    <t>RM1A1B15: 11, RM7-2: 4, RM3A3B10: 3</t>
+    <t>RM1A2B12: 1, RM3A3B23: 7</t>
+  </si>
+  <si>
+    <t>GYR-734087640</t>
+  </si>
+  <si>
+    <t xml:space="preserve">275/60R20 115S GY WRANGLER TERRITORY AT </t>
+  </si>
+  <si>
+    <t>RM7A3B7: 8, RM3A6B9: 4</t>
+  </si>
+  <si>
+    <t>GYR-742299681</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LT27565R20 126S E GY WRANGLER TRAILRUNNER AT</t>
+  </si>
+  <si>
+    <t>RM1A5B4: 8, RM6A2B8: 4</t>
+  </si>
+  <si>
+    <t>GYR-748139571</t>
+  </si>
+  <si>
+    <t>LT275/70R18/10 WRANGLER ALL-TERRAIN ADVE</t>
+  </si>
+  <si>
+    <t>RM7A2B12: 4, RM7A3B6: 1</t>
+  </si>
+  <si>
+    <t>GYR-748139686</t>
+  </si>
+  <si>
+    <t>LT275/70R18E WRANGLER ALL TERRAIN ADVENT</t>
+  </si>
+  <si>
+    <t>RM4A4B4: 4, RM1A5B16: 4</t>
+  </si>
+  <si>
+    <t>GYR-758069572</t>
+  </si>
+  <si>
+    <t>255/65R17 110T WGLR ALL TERRAIN ADVENTER</t>
+  </si>
+  <si>
+    <t>RM1A2B2: 1, RM1A5B15: 4, RM1A2B8: 1</t>
+  </si>
+  <si>
+    <t>GYR-758177707</t>
+  </si>
+  <si>
+    <t>245/75R17 112T WRANGLER AT ADVENTURE</t>
+  </si>
+  <si>
+    <t>RM3A7B8: 3, RM3A2B5: 5</t>
   </si>
   <si>
     <t>GYR-796270833</t>
   </si>
   <si>
     <t xml:space="preserve">LT315/70R17 C WRANGLER TERRITORY MT OE FORD. </t>
   </si>
   <si>
-    <t>RM3A4B11: 4, RM4A1B1: 4</t>
+    <t>RM3A4B5: 4, RM3A4B11: 4</t>
   </si>
   <si>
     <t>GYR-796289833</t>
   </si>
   <si>
     <t>305/70R/18 GY WRANGLER TERRITORY MT 126R</t>
   </si>
   <si>
-    <t>RM1A5B11: 3, RM1A5B18: 2</t>
-[...17 lines deleted...]
-    <t>RM1A2B1: 2, RM1A1B3: 4</t>
+    <t>RM6A1B1: 4, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>GYR-796392833</t>
+  </si>
+  <si>
+    <t>GY WRANGLER TERRITORY MT LT27565R18 113Q C</t>
+  </si>
+  <si>
+    <t>RM6A3B8: 2, RM3A4B7: 8</t>
+  </si>
+  <si>
+    <t>GYR-827018815</t>
+  </si>
+  <si>
+    <t xml:space="preserve">275/60R20 115H GOODYEAR WRANGLER TERRITORY HT </t>
+  </si>
+  <si>
+    <t>RM1A1B23: 4, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>HAN-1021497</t>
+  </si>
+  <si>
+    <t>225/60R17 99T KINERGY ST H735 70K</t>
+  </si>
+  <si>
+    <t>RM3A2B2: 3, RECDOC: 2</t>
   </si>
   <si>
     <t>HER-95321</t>
   </si>
   <si>
     <t>215/75R17.5/16 135/133L HER STRONG GUARD H-RA REGIONAL A/P</t>
   </si>
   <si>
-    <t>RM2A4B1: 2, RM2A4B10: 2</t>
+    <t>STAGING: 2, RM2A4B15: 2</t>
+  </si>
+  <si>
+    <t>HER-95323</t>
+  </si>
+  <si>
+    <t>225/70R19.5 G STRONG GUARD H-RA</t>
+  </si>
+  <si>
+    <t>RECDOC: 2, RM3A4B9: 1, RM3A4B4: 2</t>
   </si>
   <si>
     <t>HER-98196</t>
   </si>
   <si>
     <t>275/60R20 Terra Trac HPT 115H50K</t>
   </si>
   <si>
-    <t>RM4A3B2: 3, RM3A2B5: 2</t>
+    <t>RM7: 1, RM4A3B2: 1</t>
   </si>
   <si>
     <t>HER-98495</t>
   </si>
   <si>
     <t>ST205/75R15/8 Strong Guard ST 107/1N</t>
   </si>
   <si>
-    <t>RM3A3B12: 2, RM3A3B14: 2</t>
+    <t>RM3A3B14: 2, RM3A3B12: 2</t>
   </si>
   <si>
     <t>IRN-93014</t>
   </si>
   <si>
     <t>235/50ZR17 iMOVE GEN2 AS 96W</t>
   </si>
   <si>
-    <t>RM3A3B4: 1, RM1A1B5: 4</t>
+    <t>RM1A1B5: 1, RM1A1B3: 4</t>
+  </si>
+  <si>
+    <t>IRN-98641</t>
+  </si>
+  <si>
+    <t>225/70R19.5/14 128/126N IRON GEN2 I-37D OSD</t>
+  </si>
+  <si>
+    <t>RM3A5B4: 4, RM3A4B22: 1</t>
+  </si>
+  <si>
+    <t>IRN-99033</t>
+  </si>
+  <si>
+    <t>225/55R19 ALL COUNTRY HT 4S</t>
+  </si>
+  <si>
+    <t>RDA2B15: 1, RDA2B14: 2</t>
   </si>
   <si>
     <t>KLY-356264107</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING PLUS 2256017 99V</t>
   </si>
   <si>
-    <t>RM3A1B3: 9, RM1-2: 11</t>
-[...17 lines deleted...]
-    <t>RM3A2B4: 1, RM1A3B11: 6, RM3A4B3: 1</t>
+    <t>RM1A5B7: 4, RM1A3B9: 12</t>
+  </si>
+  <si>
+    <t>KLY-356274107</t>
+  </si>
+  <si>
+    <t>235/50R18 97V EDGE TOURING PLUS</t>
+  </si>
+  <si>
+    <t>RM3A3B5: 4, RM2A1B3: 9</t>
+  </si>
+  <si>
+    <t>KLY-356329107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 23565R18 106V</t>
+  </si>
+  <si>
+    <t>RM1A2B5: 6, RM8A1B5: 6</t>
   </si>
   <si>
     <t>KLY-356339107</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING PLUS 23555R17 99H</t>
   </si>
   <si>
-    <t>RDA2B7: 3, RDA2B13: 5</t>
-[...26 lines deleted...]
-    <t>RM8A1B5: 4, RM8A1B3: 8</t>
+    <t>RM3A1B2: 8, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>KLY-356344107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 24560R18 105V</t>
+  </si>
+  <si>
+    <t>RM3A6B13: 2, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>KLY-356550107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 21555R17 94V</t>
+  </si>
+  <si>
+    <t>RM2A5B2: 7, RM2A5B1: 1</t>
+  </si>
+  <si>
+    <t>KLY-356610107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 21560R16 95V</t>
+  </si>
+  <si>
+    <t>RM3A7B5: 4, RECDOC: 2, RM3A7B8: 2</t>
+  </si>
+  <si>
+    <t>KLY-356670107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 22555R17 97V</t>
+  </si>
+  <si>
+    <t>RM8A1B5: 8, RM3A7B5: 1</t>
   </si>
   <si>
     <t>KLY-356674107</t>
   </si>
   <si>
     <t>225/65R17 EDGE TOURING PLUS</t>
   </si>
   <si>
-    <t>LOADDOCK: 12, RM4A4B5: 6, RM4A4B1: 4</t>
-[...8 lines deleted...]
-    <t>RM1A4B1: 4, RM1A4B3: 1</t>
+    <t>RM8A6B1: 20, RM3A4B5: 6</t>
+  </si>
+  <si>
+    <t>KLY-356679107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 21555R18 95H</t>
+  </si>
+  <si>
+    <t>RM3A5B13: 3, RM3A5B3: 5</t>
+  </si>
+  <si>
+    <t>KLY-356735107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 25555R20 110H XL</t>
+  </si>
+  <si>
+    <t>RM4A1B3: 4, RM3A4B11: 1</t>
+  </si>
+  <si>
+    <t>KLY-356892107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 22555R19 99V</t>
+  </si>
+  <si>
+    <t>RM3A2B4: 1, RM3A2B3: 4</t>
   </si>
   <si>
     <t>KLY-356895107</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING PLUS 23555R20 102V</t>
   </si>
   <si>
-    <t>RM3A5B10: 4, RM1A5B2: 12</t>
+    <t>RECDOC: 1, RM3A5B12: 15</t>
+  </si>
+  <si>
+    <t>KLY-356899107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 26560R18 110T</t>
+  </si>
+  <si>
+    <t>RM6A1B8: 3, RM3A1B5: 2</t>
+  </si>
+  <si>
+    <t>KLY-357070343</t>
+  </si>
+  <si>
+    <t>LT275/70R18 E SAFARI AT</t>
+  </si>
+  <si>
+    <t>RM7A3B4: 2, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>KLY-357759343</t>
+  </si>
+  <si>
+    <t>KELLY SAFARI AT 27565R18 116T 3PMS</t>
+  </si>
+  <si>
+    <t>RM6A2B11: 2, RM6-2: 4</t>
+  </si>
+  <si>
+    <t>LAU-1023990</t>
+  </si>
+  <si>
+    <t>275/60R20 X FIT HT 115H60K</t>
+  </si>
+  <si>
+    <t>RECDOC: 3, RM8A1B3: 3</t>
+  </si>
+  <si>
+    <t>LTX-07259</t>
+  </si>
+  <si>
+    <t>MICHELIN DEFENDER 2 20555R16 91H</t>
+  </si>
+  <si>
+    <t>RM3A6B10: 1, RECDOC: 6</t>
+  </si>
+  <si>
+    <t>LTX-08218</t>
+  </si>
+  <si>
+    <t>MICHELIN DEFENDER 2 22565R17 102H</t>
+  </si>
+  <si>
+    <t>RM4A3B6: 9, RM3A3B3: 4</t>
+  </si>
+  <si>
+    <t>LTX-08915</t>
+  </si>
+  <si>
+    <t>265/60R18 110H Michelin Primacy LTX 55K</t>
+  </si>
+  <si>
+    <t>RECDOC: 4, RM1A4B10: 4</t>
+  </si>
+  <si>
+    <t>LTX-13647</t>
+  </si>
+  <si>
+    <t>MICHELIN DEFENDER LTX MS 2 27560R20 116H XL</t>
+  </si>
+  <si>
+    <t>RM3A6B9: 4, RM3A6B7: 4</t>
+  </si>
+  <si>
+    <t>LTX-32157</t>
+  </si>
+  <si>
+    <t>LT275/70R18E MICH LTX A/T 2 BSW 60K</t>
+  </si>
+  <si>
+    <t>RM6A3B1: 1, RECDOC: 4</t>
   </si>
   <si>
     <t>LTX-38984</t>
   </si>
   <si>
     <t>275/50R22XL 115H MIC DEFENDER LTX M/S 2 BW</t>
   </si>
   <si>
-    <t>RM3A5B4: 4, STAGING: 1</t>
-[...26 lines deleted...]
-    <t>RM1A3B6: 3, RDUA1B11: 1</t>
+    <t>RM3A3B1: 4, RM3A6B7: 1</t>
+  </si>
+  <si>
+    <t>LTX-87332</t>
+  </si>
+  <si>
+    <t>MICHELIN DEFENDER 2 23560R18 107H XL</t>
+  </si>
+  <si>
+    <t>RM4A1B1: 1, RM4A1B3: 5</t>
+  </si>
+  <si>
+    <t>MAS-167023001</t>
+  </si>
+  <si>
+    <t>215/55R17 94V MSC STRATUS AS</t>
+  </si>
+  <si>
+    <t>RM7: 1, RM2A3B6: 5</t>
+  </si>
+  <si>
+    <t>MAS-167074004</t>
+  </si>
+  <si>
+    <t>225/65R17 102T MSC SRT TOURING</t>
+  </si>
+  <si>
+    <t>RM1A5B13: 5, RECDOC: 2</t>
   </si>
   <si>
     <t>MAS-167295001</t>
   </si>
   <si>
     <t>225/65R17 STRATUS AS</t>
   </si>
   <si>
-    <t>RM1A4B6: 8, STAGING: 7</t>
+    <t>RM3A2B8: 4, RM2A5B1: 4</t>
+  </si>
+  <si>
+    <t>MXV-29730</t>
+  </si>
+  <si>
+    <t>235/55R19 PRIMACY A/S</t>
+  </si>
+  <si>
+    <t>RM6A2B4: 3, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>MXV-92446</t>
+  </si>
+  <si>
+    <t>255/55R20 XL PRIMACY A/S</t>
+  </si>
+  <si>
+    <t>RM2A3B6: 1, RM4A2B14: 4</t>
+  </si>
+  <si>
+    <t>MXV-98485</t>
+  </si>
+  <si>
+    <t>225/60R18XL 104H MIC DEFENDER2 BW</t>
+  </si>
+  <si>
+    <t>STAGING: 4, RM2A3B3: 4</t>
+  </si>
+  <si>
+    <t>NOK-T432852</t>
+  </si>
+  <si>
+    <t>265/70R17 OUTPOST NAT</t>
+  </si>
+  <si>
+    <t>RECDOC: 1, RM6A2B5: 4</t>
   </si>
   <si>
     <t>OMN-0655</t>
   </si>
   <si>
     <t>ST235/85R16 CAPABILITY STR</t>
   </si>
   <si>
-    <t>RM1A5B16: 6, RM1A1B5: 2</t>
+    <t>RM1A1B5: 2, RM1A5B16: 6</t>
+  </si>
+  <si>
+    <t>PIR-1993600</t>
+  </si>
+  <si>
+    <t>P245/50R20 102H PIRELLI SCORPION STR 65K</t>
+  </si>
+  <si>
+    <t>RM7: 2, RM4A3B8: 8</t>
   </si>
   <si>
     <t>PIR-2722600</t>
   </si>
   <si>
     <t>265/65R/18 Pirelli Scorpion All Terrain+</t>
   </si>
   <si>
     <t>RM3A3B2: 20, RM2A1B13: 8</t>
   </si>
   <si>
-    <t>PIR-2722900</t>
-[...7 lines deleted...]
-  <si>
     <t>PIR-3917400</t>
   </si>
   <si>
     <t>225/65R/17 PIRELLI SCORPION VERDE A/S+ 3</t>
   </si>
   <si>
-    <t>RM1A4B10: 3, RM1A4B8: 2</t>
-[...17 lines deleted...]
-    <t>RM3A2B5: 5, RM7: 1</t>
+    <t>RM3A5B8: 4, RM3A5B21: 1</t>
+  </si>
+  <si>
+    <t>PIR-4076800</t>
+  </si>
+  <si>
+    <t>195/65R/15 PIRELLLI P4 PERSIST AS PLUS H</t>
+  </si>
+  <si>
+    <t>RDA2B20: 4, RM1A2B9: 8</t>
   </si>
   <si>
     <t>PIR-4076900</t>
   </si>
   <si>
     <t>205/55R/16 PIRELLLI P4 PERSIST AS PLUS H</t>
   </si>
   <si>
-    <t>RM4A3B9: 1, RM4A2B14: 5</t>
-[...26 lines deleted...]
-    <t>RM3A4B28: 2, RM3A3B1: 5</t>
+    <t>RM3A7B4: 6, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>PLS-89946</t>
+  </si>
+  <si>
+    <t>245/40ZR18 93(Y) Michelin Pilot Sport A/S 4 30K</t>
+  </si>
+  <si>
+    <t>RM4A1B3: 3, RM4A1B1: 1</t>
+  </si>
+  <si>
+    <t>PRC</t>
+  </si>
+  <si>
+    <t>PRICE CORRECTION</t>
+  </si>
+  <si>
+    <t>RM7: 1, NONTIREB: 999485</t>
+  </si>
+  <si>
+    <t>RAD-RACSTH0025</t>
+  </si>
+  <si>
+    <t>265/60R18 XL RENEGADE A/T PRO</t>
+  </si>
+  <si>
+    <t>RECDOC: 1, RM4A1B5: 7</t>
   </si>
   <si>
     <t>RAD-RASYTH0123</t>
   </si>
   <si>
     <t>LT295/55R20 E RENEGADE R/T</t>
   </si>
   <si>
     <t>RM7A3B8: 4, RM7A3B7: 4</t>
   </si>
   <si>
-    <t>RAD-RASYTH0368</t>
-[...32 lines deleted...]
-    <t>RM3A4B6: 1, RM2A3B10: 4</t>
+    <t>RAD-RASYTH0202</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E RIVERA H/T</t>
+  </si>
+  <si>
+    <t>RM8A3B3: 6, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>RAD-RASYTH0363</t>
+  </si>
+  <si>
+    <t>205/55R16 XL DIMAX AS-9</t>
+  </si>
+  <si>
+    <t>RM2A3B7: 4, RM2A1B11: 8</t>
+  </si>
+  <si>
+    <t>RAD-RASYTH0367</t>
+  </si>
+  <si>
+    <t>215/50R17 XL DIMAX AS-9</t>
+  </si>
+  <si>
+    <t>RM7-2: 4, RM6A2B2: 2</t>
+  </si>
+  <si>
+    <t>RDX-1603183K</t>
+  </si>
+  <si>
+    <t>275/55R20 XL RXFROST FX11 (STUDDABLE)</t>
+  </si>
+  <si>
+    <t>RM1A1B13: 6, RM1A1B11: 6</t>
+  </si>
+  <si>
+    <t>RDX-1603195K</t>
+  </si>
+  <si>
+    <t>235/60R18 RXFROST FX11 (STUDDABLE)</t>
+  </si>
+  <si>
+    <t>RDA1B6: 8, RDA1B8: 8</t>
+  </si>
+  <si>
+    <t>RT4-15576170000</t>
+  </si>
+  <si>
+    <t>205/55R16 91H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RM6A2B3: 3, RM3A5B8: 5</t>
+  </si>
+  <si>
+    <t>RT4-15576460000</t>
+  </si>
+  <si>
+    <t>225/60R17 99T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RECDOC: 4, RM3A5B21: 1</t>
+  </si>
+  <si>
+    <t>RT4-15576680000</t>
+  </si>
+  <si>
+    <t>245/50R20XL Altimax RT45 105H</t>
+  </si>
+  <si>
+    <t>RM3A4B16: 4, RM3A4B14: 2</t>
   </si>
   <si>
     <t>RT4-15577370000</t>
   </si>
   <si>
     <t>215/55R17 Altimax RT45 94V</t>
   </si>
   <si>
-    <t>RM3A3B9: 4, RM3A3B11: 1</t>
-[...8 lines deleted...]
-    <t>RM7A3B9: 4, RM7A1B1: 6</t>
+    <t>RM3A3B9: 4, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>RT4-15577840000</t>
+  </si>
+  <si>
+    <t>235/55R20 Altimax RT45 102H</t>
+  </si>
+  <si>
+    <t>RM2A2B2: 4, RM2A3B4: 2</t>
+  </si>
+  <si>
+    <t>TFC-000181</t>
+  </si>
+  <si>
+    <t>LT245/75R16E FIRESTONE TRANSFORCE AT2 BW</t>
+  </si>
+  <si>
+    <t>RM3A6B3: 3, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>TFC-013886</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E TRANSFORCE HT3</t>
+  </si>
+  <si>
+    <t>RM4A1B3: 9, RM1A1B23: 1</t>
   </si>
   <si>
     <t>TFC-013887</t>
   </si>
   <si>
     <t>LT245/75R16 E TRANSFORCE HT3</t>
   </si>
   <si>
-    <t>RM2A2B9: 5, RM2A1B10: 3</t>
-[...8 lines deleted...]
-    <t>RM4A4B10: 4, RM6-3: 4</t>
+    <t>RM2A1B9: 4, RM3A6B9: 4</t>
+  </si>
+  <si>
+    <t>TPA-01337</t>
+  </si>
+  <si>
+    <t>235/55R19 Tiger Paw Touring A/S 101H75K</t>
+  </si>
+  <si>
+    <t>RM1A5B13: 1, RM1A1B12: 1, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>TPA-02130</t>
+  </si>
+  <si>
+    <t>225/45R17 91H Uniroyal Tiger Paw Touring A/S 75K</t>
+  </si>
+  <si>
+    <t>RECDOC: 2, RM6A1B10: 3</t>
+  </si>
+  <si>
+    <t>TPA-02151</t>
+  </si>
+  <si>
+    <t>235/55R17 99H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RM1A3B1: 2, RECDOC: 2</t>
   </si>
   <si>
     <t>TPA-03381</t>
   </si>
   <si>
     <t>225/60R17 99H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
-    <t>RM4A3B6: 2, RM1A1B15: 8</t>
-[...8 lines deleted...]
-    <t>LOADDOCK: 4, RM3A7B4: 8</t>
+    <t>RM2A3B8: 3, RM7A3B9: 8</t>
+  </si>
+  <si>
+    <t>TPA-23044</t>
+  </si>
+  <si>
+    <t>215/55R18 95H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RM7A2B7: 2, RM1A2B7: 2, RM7A2B2: 1, RM7A2B14: 4</t>
   </si>
   <si>
     <t>TPA-26161</t>
   </si>
   <si>
     <t>225/65R17 102H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
-    <t>RM3A5B3: 13, RM1A2B9: 1</t>
-[...8 lines deleted...]
-    <t>RM1A4B12: 1, RM1A4B1: 4</t>
+    <t>RDA2B20: 9, RM1A4B2: 2, RM1A3B4: 16</t>
+  </si>
+  <si>
+    <t>TPA-34634</t>
+  </si>
+  <si>
+    <t>225/60R18 100H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RM8A5B2: 8, RM8A5B3: 4</t>
+  </si>
+  <si>
+    <t>TPA-41360</t>
+  </si>
+  <si>
+    <t>235/55R20 Tiger Paw Touring A/S 102H75K</t>
+  </si>
+  <si>
+    <t>RM3A3B3: 4, RM1A2B9: 4</t>
+  </si>
+  <si>
+    <t>TPA-47225</t>
+  </si>
+  <si>
+    <t>235/65R18 106V Uniroyal Tiger Paw Touring A/S 65K</t>
+  </si>
+  <si>
+    <t>RM3A1B1: 4, RM2A4B5: 2</t>
   </si>
   <si>
     <t>TPA-53306</t>
   </si>
   <si>
     <t>235/50R19 Tiger Paw Touring A/S 99V65K</t>
   </si>
   <si>
-    <t>RM1A2B5: 4, RM1A2B7: 6</t>
+    <t>RM2A4B7: 3, RDA1B21: 7</t>
+  </si>
+  <si>
+    <t>TPA-59865</t>
+  </si>
+  <si>
+    <t>195/65R15 91H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>STAGING: 3, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>TPA-76774</t>
+  </si>
+  <si>
+    <t>205/65R16 95H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RM1A4B3: 4, RM1A3B5: 1</t>
+  </si>
+  <si>
+    <t>TPA-89085</t>
+  </si>
+  <si>
+    <t>235/65R17 104H Uniroyal Tiger Paw Touring A/S 75K</t>
+  </si>
+  <si>
+    <t>RM3A5B5: 4, RECDOC: 4</t>
+  </si>
+  <si>
+    <t>TPA-92032</t>
+  </si>
+  <si>
+    <t>235/50R18 Tiger Paw Touring A/S 97V65K</t>
+  </si>
+  <si>
+    <t>RM3A1B3: 3, RM4A3B10: 1</t>
+  </si>
+  <si>
+    <t>TRL-82059</t>
+  </si>
+  <si>
+    <t>275/50R22XL 115H BFG TRAIL-TERRAIN T/A BW</t>
+  </si>
+  <si>
+    <t>RM3A6B16: 4, RM3A6B15: 4</t>
+  </si>
+  <si>
+    <t>VTG-VT12411</t>
+  </si>
+  <si>
+    <t>215/55R16 TOURING AS</t>
+  </si>
+  <si>
+    <t>RM1A3B3: 4, RM1A3B7: 2</t>
   </si>
   <si>
     <t>VTG-VT12424</t>
   </si>
   <si>
     <t>225/65R17 TOURING A/S</t>
   </si>
   <si>
-    <t>RM7A3B5: 8, RM3A5B19: 8</t>
+    <t>RM6A3B2: 12, RECDOC: 1</t>
+  </si>
+  <si>
+    <t>WFC-003844</t>
+  </si>
+  <si>
+    <t>205/65R16 95S FIRESTONE WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM1A2B10: 8, RM1A1B8: 4</t>
+  </si>
+  <si>
+    <t>WFC-003852</t>
+  </si>
+  <si>
+    <t>215/50R17XL 95S WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM3A1B5: 1, RM1A5B6: 8, RM1A1B23: 3</t>
+  </si>
+  <si>
+    <t>WFC-003855</t>
+  </si>
+  <si>
+    <t>215/60R17 WINTERFORCE 2 UV</t>
+  </si>
+  <si>
+    <t>RM1A2B12: 8, RM4A3B2: 4</t>
+  </si>
+  <si>
+    <t>WFC-006011</t>
+  </si>
+  <si>
+    <t>255/65R17 110S WINTERFORCE 2 UV</t>
+  </si>
+  <si>
+    <t>RM4A3B11: 2, RM4A4B3: 2, RM4A3B8: 8</t>
+  </si>
+  <si>
+    <t>WFC-006433</t>
+  </si>
+  <si>
+    <t>225/45R17 91S WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM8A1B4: 8, RM3A2B9: 1</t>
+  </si>
+  <si>
+    <t>WFC-006434</t>
+  </si>
+  <si>
+    <t>235/45R18 94S WINTER FORCE 2</t>
+  </si>
+  <si>
+    <t>RECDOC: 1, RDA1B18: 3</t>
+  </si>
+  <si>
+    <t>WFC-006439</t>
+  </si>
+  <si>
+    <t>225/50R18 95S WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM3A6B15: 3, RM3A6B7: 8</t>
+  </si>
+  <si>
+    <t>WFC-008661</t>
+  </si>
+  <si>
+    <t>225/45R/18 Fs Winterforce 2 95S</t>
+  </si>
+  <si>
+    <t>RM3A6B18: 4, RM7A3B8: 8</t>
+  </si>
+  <si>
+    <t>WFC-008662</t>
+  </si>
+  <si>
+    <t>235/50R/18 FS WINTERFORCE 2 101S</t>
+  </si>
+  <si>
+    <t>RDA2B20: 2, RECDOC: 2</t>
+  </si>
+  <si>
+    <t>WFC-148249</t>
+  </si>
+  <si>
+    <t>225/65R17 102S FIRESTONE WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RDA2B23: 28, RM3A1B3: 4</t>
+  </si>
+  <si>
+    <t>WFC-148351</t>
+  </si>
+  <si>
+    <t>265/70R17 115S WINTERFORCE UV2</t>
+  </si>
+  <si>
+    <t>RECDOC: 6, RM4A4B6: 10, RM1A3B11: 3</t>
+  </si>
+  <si>
+    <t>WFC-148453</t>
+  </si>
+  <si>
+    <t>P235/70R16 104S WINTERFORCE UV 2</t>
+  </si>
+  <si>
+    <t>RM3A4B23: 4, RM1A1B3: 3</t>
+  </si>
+  <si>
+    <t>WFC-149133</t>
+  </si>
+  <si>
+    <t>215/60R16 95S FIRESTONE WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM3A5B7: 8, RDA2B9: 1</t>
+  </si>
+  <si>
+    <t>WFC-149235</t>
+  </si>
+  <si>
+    <t>215/55R17 94S FIRESTONE WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM7A1B5: 4, RM1A5B2: 8</t>
+  </si>
+  <si>
+    <t>WFC-149286</t>
+  </si>
+  <si>
+    <t>225/55R17 97S FIRESTONE WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM1A3B6: 4, RM3A4B26: 6</t>
+  </si>
+  <si>
+    <t>WFC-149320</t>
+  </si>
+  <si>
+    <t>235/55R17 99S WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM3A7B7: 8, RDA2B14: 4</t>
+  </si>
+  <si>
+    <t>WFC-149337</t>
+  </si>
+  <si>
+    <t>225/60R18 100S WINTERFORCE 2</t>
+  </si>
+  <si>
+    <t>RM1A5B9: 8, RM1A4B8: 8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1470,2489 +2532,4849 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F121"/>
+  <dimension ref="A1:F239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="43.560791" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>2256017</v>
+        <v>2554520</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3">
-        <v>2456018</v>
+        <v>2356516</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4">
-        <v>2354518</v>
+        <v>2756518</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5">
-        <v>2657017</v>
+        <v>2257516</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6">
-        <v>2356018</v>
+        <v>2657017</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7">
-        <v>2057016</v>
+        <v>2256018</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8">
-        <v>2355517</v>
+        <v>2656518</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9">
-        <v>2454520</v>
+        <v>2756518</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10">
-        <v>2156016</v>
+        <v>2154517</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10">
-        <v>20</v>
+        <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11">
-        <v>2455020</v>
+        <v>2155518</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12">
-        <v>2155517</v>
+        <v>2355018</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13">
-        <v>2354520</v>
+        <v>2355519</v>
       </c>
       <c r="E13" t="s">
         <v>42</v>
       </c>
       <c r="F13">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14">
-        <v>2457516</v>
+        <v>2655020</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15">
-        <v>2657017</v>
+        <v>2255519</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16">
-        <v>2456018</v>
+        <v>2756020</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>6</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17">
-        <v>2257516</v>
+        <v>2657017</v>
       </c>
       <c r="E17" t="s">
         <v>54</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18">
-        <v>2358516</v>
+        <v>1956515</v>
       </c>
       <c r="E18" t="s">
         <v>57</v>
       </c>
       <c r="F18">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19">
-        <v>2456517</v>
+        <v>2055516</v>
       </c>
       <c r="E19" t="s">
         <v>60</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20">
-        <v>2656517</v>
+        <v>2354518</v>
       </c>
       <c r="E20" t="s">
         <v>63</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21">
-        <v>2656018</v>
+        <v>2556518</v>
       </c>
       <c r="E21" t="s">
         <v>66</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" t="s">
         <v>68</v>
       </c>
       <c r="D22">
-        <v>2756518</v>
+        <v>1956015</v>
       </c>
       <c r="E22" t="s">
         <v>69</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23">
-        <v>2358017</v>
+        <v>2056016</v>
       </c>
       <c r="E23" t="s">
         <v>72</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24">
-        <v>2755022</v>
+        <v>2355518</v>
       </c>
       <c r="E24" t="s">
         <v>75</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25">
-        <v>2254018</v>
+        <v>2656018</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>6</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26">
-        <v>2657017</v>
+        <v>2455020</v>
       </c>
       <c r="E26" t="s">
         <v>81</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>6</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27">
-        <v>2256018</v>
+        <v>2356518</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28">
-        <v>2356518</v>
+        <v>2556518</v>
       </c>
       <c r="E28" t="s">
         <v>87</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29">
-        <v>2556518</v>
+        <v>2055516</v>
       </c>
       <c r="E29" t="s">
         <v>90</v>
       </c>
       <c r="F29">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30">
-        <v>2555020</v>
+        <v>2155517</v>
       </c>
       <c r="E30" t="s">
         <v>93</v>
       </c>
       <c r="F30">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>6</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31">
-        <v>2257515</v>
+        <v>2254018</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32">
-        <v>2358016</v>
+        <v>2356017</v>
       </c>
       <c r="E32" t="s">
         <v>99</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33">
-        <v>2756518</v>
+        <v>2255518</v>
       </c>
       <c r="E33" t="s">
         <v>102</v>
       </c>
       <c r="F33">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34">
-        <v>2257515</v>
+        <v>2655020</v>
       </c>
       <c r="E34" t="s">
         <v>105</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35">
-        <v>2754522</v>
+        <v>2755520</v>
       </c>
       <c r="E35" t="s">
         <v>108</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>6</v>
       </c>
       <c r="B36" t="s">
         <v>109</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36">
-        <v>2755520</v>
+        <v>35125020</v>
       </c>
       <c r="E36" t="s">
         <v>111</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37">
-        <v>2755520</v>
+        <v>2256017</v>
       </c>
       <c r="E37" t="s">
         <v>114</v>
       </c>
       <c r="F37">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>6</v>
       </c>
       <c r="B38" t="s">
         <v>115</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38">
-        <v>2755022</v>
+        <v>2756020</v>
       </c>
       <c r="E38" t="s">
         <v>117</v>
       </c>
       <c r="F38">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>6</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" t="s">
         <v>119</v>
       </c>
       <c r="D39">
-        <v>2256517</v>
+        <v>2755022</v>
       </c>
       <c r="E39" t="s">
         <v>120</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>6</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40">
-        <v>2556518</v>
+        <v>2257516</v>
       </c>
       <c r="E40" t="s">
         <v>123</v>
       </c>
       <c r="F40">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>6</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41">
-        <v>2256517</v>
+        <v>2657516</v>
       </c>
       <c r="E41" t="s">
         <v>126</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>6</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42">
-        <v>2256517</v>
+        <v>2457517</v>
       </c>
       <c r="E42" t="s">
         <v>129</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43">
-        <v>2455016</v>
+        <v>2656517</v>
       </c>
       <c r="E43" t="s">
         <v>132</v>
       </c>
       <c r="F43">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44">
-        <v>2155517</v>
+        <v>2657017</v>
       </c>
       <c r="E44" t="s">
         <v>135</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>137</v>
       </c>
       <c r="D45">
-        <v>2555520</v>
+        <v>2656018</v>
       </c>
       <c r="E45" t="s">
         <v>138</v>
       </c>
       <c r="F45">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D46">
+        <v>2755520</v>
+      </c>
+      <c r="E46" t="s">
         <v>141</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>6</v>
       </c>
       <c r="B47" t="s">
+        <v>142</v>
+      </c>
+      <c r="C47" t="s">
         <v>143</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47">
+        <v>2854522</v>
+      </c>
+      <c r="E47" t="s">
         <v>144</v>
       </c>
-      <c r="D47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F47">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>6</v>
       </c>
       <c r="B48" t="s">
+        <v>145</v>
+      </c>
+      <c r="C48" t="s">
         <v>146</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48">
+        <v>2354018</v>
+      </c>
+      <c r="E48" t="s">
         <v>147</v>
       </c>
-      <c r="D48">
-[...4 lines deleted...]
-      </c>
       <c r="F48">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>6</v>
       </c>
       <c r="B49" t="s">
+        <v>148</v>
+      </c>
+      <c r="C49" t="s">
         <v>149</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49">
+        <v>2657017</v>
+      </c>
+      <c r="E49" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>6</v>
       </c>
       <c r="B50" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" t="s">
         <v>152</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50">
+        <v>2655020</v>
+      </c>
+      <c r="E50" t="s">
         <v>153</v>
       </c>
-      <c r="D50">
-[...4 lines deleted...]
-      </c>
       <c r="F50">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>6</v>
       </c>
       <c r="B51" t="s">
+        <v>154</v>
+      </c>
+      <c r="C51" t="s">
         <v>155</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51">
+        <v>2156516</v>
+      </c>
+      <c r="E51" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="F51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>6</v>
       </c>
       <c r="B52" t="s">
+        <v>157</v>
+      </c>
+      <c r="C52" t="s">
         <v>158</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52">
+        <v>2256018</v>
+      </c>
+      <c r="E52" t="s">
         <v>159</v>
       </c>
-      <c r="D52">
-[...4 lines deleted...]
-      </c>
       <c r="F52">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>6</v>
       </c>
       <c r="B53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" t="s">
         <v>161</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53">
+        <v>2356518</v>
+      </c>
+      <c r="E53" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>6</v>
       </c>
       <c r="B54" t="s">
+        <v>163</v>
+      </c>
+      <c r="C54" t="s">
         <v>164</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54">
+        <v>2456018</v>
+      </c>
+      <c r="E54" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>6</v>
       </c>
       <c r="B55" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" t="s">
         <v>167</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55">
+        <v>2354519</v>
+      </c>
+      <c r="E55" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>6</v>
       </c>
       <c r="B56" t="s">
+        <v>169</v>
+      </c>
+      <c r="C56" t="s">
         <v>170</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56">
+        <v>2555020</v>
+      </c>
+      <c r="E56" t="s">
         <v>171</v>
       </c>
-      <c r="D56">
-[...4 lines deleted...]
-      </c>
       <c r="F56">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>6</v>
       </c>
       <c r="B57" t="s">
+        <v>172</v>
+      </c>
+      <c r="C57" t="s">
         <v>173</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57">
+        <v>2755022</v>
+      </c>
+      <c r="E57" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>6</v>
       </c>
       <c r="B58" t="s">
+        <v>175</v>
+      </c>
+      <c r="C58" t="s">
         <v>176</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58">
+        <v>2057514</v>
+      </c>
+      <c r="E58" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>6</v>
       </c>
       <c r="B59" t="s">
+        <v>178</v>
+      </c>
+      <c r="C59" t="s">
         <v>179</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59">
+        <v>2057515</v>
+      </c>
+      <c r="E59" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>6</v>
       </c>
       <c r="B60" t="s">
+        <v>181</v>
+      </c>
+      <c r="C60" t="s">
         <v>182</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60">
+        <v>2257515</v>
+      </c>
+      <c r="E60" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>6</v>
       </c>
       <c r="B61" t="s">
+        <v>184</v>
+      </c>
+      <c r="C61" t="s">
         <v>185</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61">
+        <v>2358516</v>
+      </c>
+      <c r="E61" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>6</v>
       </c>
       <c r="B62" t="s">
+        <v>187</v>
+      </c>
+      <c r="C62" t="s">
         <v>188</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62">
+        <v>2257516</v>
+      </c>
+      <c r="E62" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>6</v>
       </c>
       <c r="B63" t="s">
+        <v>190</v>
+      </c>
+      <c r="C63" t="s">
         <v>191</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63">
+        <v>2757018</v>
+      </c>
+      <c r="E63" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>6</v>
       </c>
       <c r="B64" t="s">
+        <v>193</v>
+      </c>
+      <c r="C64" t="s">
         <v>194</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64">
+        <v>2657017</v>
+      </c>
+      <c r="E64" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>6</v>
       </c>
       <c r="B65" t="s">
+        <v>196</v>
+      </c>
+      <c r="C65" t="s">
         <v>197</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65">
+        <v>2354518</v>
+      </c>
+      <c r="E65" t="s">
         <v>198</v>
       </c>
-      <c r="D65">
-[...4 lines deleted...]
-      </c>
       <c r="F65">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>6</v>
       </c>
       <c r="B66" t="s">
+        <v>199</v>
+      </c>
+      <c r="C66" t="s">
         <v>200</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66">
+        <v>2255018</v>
+      </c>
+      <c r="E66" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>6</v>
       </c>
       <c r="B67" t="s">
+        <v>202</v>
+      </c>
+      <c r="C67" t="s">
         <v>203</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67">
+        <v>2356516</v>
+      </c>
+      <c r="E67" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
         <v>6</v>
       </c>
       <c r="B68" t="s">
+        <v>205</v>
+      </c>
+      <c r="C68" t="s">
         <v>206</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68">
+        <v>2657017</v>
+      </c>
+      <c r="E68" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
         <v>6</v>
       </c>
       <c r="B69" t="s">
+        <v>208</v>
+      </c>
+      <c r="C69" t="s">
         <v>209</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69">
+        <v>2756020</v>
+      </c>
+      <c r="E69" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>6</v>
       </c>
       <c r="B70" t="s">
+        <v>211</v>
+      </c>
+      <c r="C70" t="s">
         <v>212</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70">
+        <v>2256018</v>
+      </c>
+      <c r="E70" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="F70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>6</v>
       </c>
       <c r="B71" t="s">
+        <v>214</v>
+      </c>
+      <c r="C71" t="s">
         <v>215</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71">
+        <v>2555019</v>
+      </c>
+      <c r="E71" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>6</v>
       </c>
       <c r="B72" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" t="s">
         <v>218</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72">
+        <v>2057514</v>
+      </c>
+      <c r="E72" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>6</v>
       </c>
       <c r="B73" t="s">
+        <v>220</v>
+      </c>
+      <c r="C73" t="s">
         <v>221</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73">
+        <v>2256517</v>
+      </c>
+      <c r="E73" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>6</v>
       </c>
       <c r="B74" t="s">
+        <v>223</v>
+      </c>
+      <c r="C74" t="s">
         <v>224</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74">
+        <v>2356018</v>
+      </c>
+      <c r="E74" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>6</v>
       </c>
       <c r="B75" t="s">
+        <v>226</v>
+      </c>
+      <c r="C75" t="s">
         <v>227</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75">
+        <v>2055516</v>
+      </c>
+      <c r="E75" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>6</v>
       </c>
       <c r="B76" t="s">
+        <v>229</v>
+      </c>
+      <c r="C76" t="s">
         <v>230</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76">
+        <v>2256018</v>
+      </c>
+      <c r="E76" t="s">
         <v>231</v>
       </c>
-      <c r="D76">
-[...4 lines deleted...]
-      </c>
       <c r="F76">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>6</v>
       </c>
       <c r="B77" t="s">
+        <v>232</v>
+      </c>
+      <c r="C77" t="s">
         <v>233</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77">
+        <v>2455020</v>
+      </c>
+      <c r="E77" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
         <v>6</v>
       </c>
       <c r="B78" t="s">
+        <v>235</v>
+      </c>
+      <c r="C78" t="s">
         <v>236</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78">
+        <v>2256517</v>
+      </c>
+      <c r="E78" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
         <v>6</v>
       </c>
       <c r="B79" t="s">
+        <v>238</v>
+      </c>
+      <c r="C79" t="s">
         <v>239</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79">
+        <v>2256017</v>
+      </c>
+      <c r="E79" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
         <v>6</v>
       </c>
       <c r="B80" t="s">
+        <v>241</v>
+      </c>
+      <c r="C80" t="s">
         <v>242</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80">
+        <v>2256517</v>
+      </c>
+      <c r="E80" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>6</v>
       </c>
       <c r="B81" t="s">
+        <v>244</v>
+      </c>
+      <c r="C81" t="s">
         <v>245</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81">
+        <v>2556517</v>
+      </c>
+      <c r="E81" t="s">
         <v>246</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>6</v>
       </c>
       <c r="B82" t="s">
+        <v>247</v>
+      </c>
+      <c r="C82" t="s">
         <v>248</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82">
+        <v>2356018</v>
+      </c>
+      <c r="E82" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>6</v>
       </c>
       <c r="B83" t="s">
+        <v>250</v>
+      </c>
+      <c r="C83" t="s">
         <v>251</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83">
+        <v>2254018</v>
+      </c>
+      <c r="E83" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>6</v>
       </c>
       <c r="B84" t="s">
+        <v>253</v>
+      </c>
+      <c r="C84" t="s">
         <v>254</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84">
+        <v>2254517</v>
+      </c>
+      <c r="E84" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
         <v>6</v>
       </c>
       <c r="B85" t="s">
+        <v>256</v>
+      </c>
+      <c r="C85" t="s">
         <v>257</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85">
+        <v>2454019</v>
+      </c>
+      <c r="E85" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
         <v>6</v>
       </c>
       <c r="B86" t="s">
+        <v>259</v>
+      </c>
+      <c r="C86" t="s">
         <v>260</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86">
+        <v>2454519</v>
+      </c>
+      <c r="E86" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
         <v>6</v>
       </c>
       <c r="B87" t="s">
+        <v>262</v>
+      </c>
+      <c r="C87" t="s">
         <v>263</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87">
+        <v>2256017</v>
+      </c>
+      <c r="E87" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>6</v>
       </c>
       <c r="B88" t="s">
+        <v>265</v>
+      </c>
+      <c r="C88" t="s">
         <v>266</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88">
+        <v>2657017</v>
+      </c>
+      <c r="E88" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>6</v>
       </c>
       <c r="B89" t="s">
+        <v>268</v>
+      </c>
+      <c r="C89" t="s">
         <v>269</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89">
+        <v>2155517</v>
+      </c>
+      <c r="E89" t="s">
         <v>270</v>
       </c>
-      <c r="D89">
-[...4 lines deleted...]
-      </c>
       <c r="F89">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>6</v>
       </c>
       <c r="B90" t="s">
+        <v>271</v>
+      </c>
+      <c r="C90" t="s">
         <v>272</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90">
+        <v>2755022</v>
+      </c>
+      <c r="E90" t="s">
         <v>273</v>
       </c>
-      <c r="D90">
-[...4 lines deleted...]
-      </c>
       <c r="F90">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>6</v>
       </c>
       <c r="B91" t="s">
+        <v>274</v>
+      </c>
+      <c r="C91" t="s">
         <v>275</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91">
+        <v>2854024</v>
+      </c>
+      <c r="E91" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>6</v>
       </c>
       <c r="B92" t="s">
+        <v>277</v>
+      </c>
+      <c r="C92" t="s">
         <v>278</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92">
+        <v>2656518</v>
+      </c>
+      <c r="E92" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
         <v>6</v>
       </c>
       <c r="B93" t="s">
+        <v>280</v>
+      </c>
+      <c r="C93" t="s">
         <v>281</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93">
+        <v>2256517</v>
+      </c>
+      <c r="E93" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
         <v>6</v>
       </c>
       <c r="B94" t="s">
+        <v>283</v>
+      </c>
+      <c r="C94" t="s">
         <v>284</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94">
+        <v>2457516</v>
+      </c>
+      <c r="E94" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
       <c r="F94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
         <v>6</v>
       </c>
       <c r="B95" t="s">
+        <v>286</v>
+      </c>
+      <c r="C95" t="s">
         <v>287</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95">
+        <v>2657017</v>
+      </c>
+      <c r="E95" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>6</v>
       </c>
       <c r="B96" t="s">
+        <v>289</v>
+      </c>
+      <c r="C96" t="s">
         <v>290</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96">
+        <v>2657017</v>
+      </c>
+      <c r="E96" t="s">
         <v>291</v>
       </c>
-      <c r="D96">
-[...4 lines deleted...]
-      </c>
       <c r="F96">
-        <v>17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>6</v>
       </c>
       <c r="B97" t="s">
+        <v>292</v>
+      </c>
+      <c r="C97" t="s">
         <v>293</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97">
+        <v>2755520</v>
+      </c>
+      <c r="E97" t="s">
         <v>294</v>
       </c>
-      <c r="D97">
-[...4 lines deleted...]
-      </c>
       <c r="F97">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>6</v>
       </c>
       <c r="B98" t="s">
+        <v>295</v>
+      </c>
+      <c r="C98" t="s">
         <v>296</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98">
+        <v>2657017</v>
+      </c>
+      <c r="E98" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
       <c r="F98">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
         <v>6</v>
       </c>
       <c r="B99" t="s">
+        <v>298</v>
+      </c>
+      <c r="C99" t="s">
         <v>299</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99">
+        <v>1855516</v>
+      </c>
+      <c r="E99" t="s">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F99">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
         <v>6</v>
       </c>
       <c r="B100" t="s">
+        <v>301</v>
+      </c>
+      <c r="C100" t="s">
         <v>302</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100">
+        <v>1955515</v>
+      </c>
+      <c r="E100" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
       <c r="F100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
         <v>6</v>
       </c>
       <c r="B101" t="s">
+        <v>304</v>
+      </c>
+      <c r="C101" t="s">
         <v>305</v>
       </c>
-      <c r="C101" t="s">
+      <c r="D101">
+        <v>2055516</v>
+      </c>
+      <c r="E101" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>307</v>
       </c>
       <c r="F101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
         <v>6</v>
       </c>
       <c r="B102" t="s">
+        <v>307</v>
+      </c>
+      <c r="C102" t="s">
         <v>308</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102">
+        <v>2155517</v>
+      </c>
+      <c r="E102" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F102">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
         <v>6</v>
       </c>
       <c r="B103" t="s">
+        <v>310</v>
+      </c>
+      <c r="C103" t="s">
         <v>311</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055516</v>
       </c>
       <c r="E103" t="s">
         <v>313</v>
       </c>
       <c r="F103">
-        <v>0</v>
+        <v>89</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
         <v>6</v>
       </c>
       <c r="B104" t="s">
         <v>314</v>
       </c>
       <c r="C104" t="s">
         <v>315</v>
       </c>
       <c r="D104">
-        <v>2853519</v>
+        <v>2556018</v>
       </c>
       <c r="E104" t="s">
         <v>316</v>
       </c>
       <c r="F104">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
         <v>6</v>
       </c>
       <c r="B105" t="s">
         <v>317</v>
       </c>
       <c r="C105" t="s">
         <v>318</v>
       </c>
       <c r="D105">
-        <v>2455020</v>
+        <v>2756020</v>
       </c>
       <c r="E105" t="s">
         <v>319</v>
       </c>
       <c r="F105">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
         <v>6</v>
       </c>
       <c r="B106" t="s">
         <v>320</v>
       </c>
       <c r="C106" t="s">
         <v>321</v>
       </c>
       <c r="D106">
-        <v>2655020</v>
+        <v>2756020</v>
       </c>
       <c r="E106" t="s">
         <v>322</v>
       </c>
       <c r="F106">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
         <v>6</v>
       </c>
       <c r="B107" t="s">
         <v>323</v>
       </c>
       <c r="C107" t="s">
         <v>324</v>
       </c>
       <c r="D107">
-        <v>2955520</v>
+        <v>2156016</v>
       </c>
       <c r="E107" t="s">
         <v>325</v>
       </c>
       <c r="F107">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
         <v>6</v>
       </c>
       <c r="B108" t="s">
         <v>326</v>
       </c>
       <c r="C108" t="s">
         <v>327</v>
       </c>
       <c r="D108">
-        <v>2155517</v>
+        <v>2455519</v>
       </c>
       <c r="E108" t="s">
         <v>328</v>
       </c>
       <c r="F108">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
         <v>6</v>
       </c>
       <c r="B109" t="s">
         <v>329</v>
       </c>
       <c r="C109" t="s">
         <v>330</v>
       </c>
       <c r="D109">
-        <v>2256517</v>
+        <v>2755520</v>
       </c>
       <c r="E109" t="s">
         <v>331</v>
       </c>
       <c r="F109">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
         <v>6</v>
       </c>
       <c r="B110" t="s">
         <v>332</v>
       </c>
       <c r="C110" t="s">
         <v>333</v>
       </c>
       <c r="D110">
-        <v>2356018</v>
+        <v>2356518</v>
       </c>
       <c r="E110" t="s">
         <v>334</v>
       </c>
       <c r="F110">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
         <v>6</v>
       </c>
       <c r="B111" t="s">
         <v>335</v>
       </c>
       <c r="C111" t="s">
         <v>336</v>
       </c>
       <c r="D111">
-        <v>2355019</v>
+        <v>2355017</v>
       </c>
       <c r="E111" t="s">
         <v>337</v>
       </c>
       <c r="F111">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
         <v>6</v>
       </c>
       <c r="B112" t="s">
         <v>338</v>
       </c>
       <c r="C112" t="s">
         <v>339</v>
       </c>
       <c r="D112">
-        <v>2155517</v>
+        <v>1955516</v>
       </c>
       <c r="E112" t="s">
         <v>340</v>
       </c>
       <c r="F112">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
         <v>6</v>
       </c>
       <c r="B113" t="s">
         <v>341</v>
       </c>
       <c r="C113" t="s">
         <v>342</v>
       </c>
       <c r="D113">
-        <v>2356018</v>
+        <v>2655020</v>
       </c>
       <c r="E113" t="s">
         <v>343</v>
       </c>
       <c r="F113">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
         <v>6</v>
       </c>
       <c r="B114" t="s">
         <v>344</v>
       </c>
       <c r="C114" t="s">
         <v>345</v>
       </c>
       <c r="D114">
         <v>2457516</v>
       </c>
       <c r="E114" t="s">
         <v>346</v>
       </c>
       <c r="F114">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
         <v>6</v>
       </c>
       <c r="B115" t="s">
         <v>347</v>
       </c>
       <c r="C115" t="s">
         <v>348</v>
       </c>
       <c r="D115">
-        <v>2757018</v>
+        <v>2854522</v>
       </c>
       <c r="E115" t="s">
         <v>349</v>
       </c>
       <c r="F115">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>6</v>
       </c>
       <c r="B116" t="s">
         <v>350</v>
       </c>
       <c r="C116" t="s">
         <v>351</v>
       </c>
       <c r="D116">
-        <v>2256017</v>
+        <v>2755520</v>
       </c>
       <c r="E116" t="s">
         <v>352</v>
       </c>
       <c r="F116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>6</v>
       </c>
       <c r="B117" t="s">
         <v>353</v>
       </c>
       <c r="C117" t="s">
         <v>354</v>
       </c>
       <c r="D117">
-        <v>2356018</v>
+        <v>2356516</v>
       </c>
       <c r="E117" t="s">
         <v>355</v>
       </c>
       <c r="F117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>6</v>
       </c>
       <c r="B118" t="s">
         <v>356</v>
       </c>
       <c r="C118" t="s">
         <v>357</v>
       </c>
       <c r="D118">
-        <v>2256517</v>
+        <v>2457516</v>
       </c>
       <c r="E118" t="s">
         <v>358</v>
       </c>
       <c r="F118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
         <v>6</v>
       </c>
       <c r="B119" t="s">
         <v>359</v>
       </c>
       <c r="C119" t="s">
         <v>360</v>
       </c>
       <c r="D119">
-        <v>2455020</v>
+        <v>22570195</v>
       </c>
       <c r="E119" t="s">
         <v>361</v>
       </c>
       <c r="F119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
         <v>6</v>
       </c>
       <c r="B120" t="s">
         <v>362</v>
       </c>
       <c r="C120" t="s">
         <v>363</v>
       </c>
       <c r="D120">
-        <v>2355019</v>
+        <v>22570195</v>
       </c>
       <c r="E120" t="s">
         <v>364</v>
       </c>
       <c r="F120">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
         <v>6</v>
       </c>
       <c r="B121" t="s">
         <v>365</v>
       </c>
       <c r="C121" t="s">
         <v>366</v>
       </c>
       <c r="D121">
-        <v>2256517</v>
+        <v>2756020</v>
       </c>
       <c r="E121" t="s">
         <v>367</v>
       </c>
       <c r="F121">
         <v>4</v>
       </c>
     </row>
+    <row r="122" spans="1:6">
+      <c r="A122" t="s">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>368</v>
+      </c>
+      <c r="C122" t="s">
+        <v>369</v>
+      </c>
+      <c r="D122">
+        <v>2656018</v>
+      </c>
+      <c r="E122" t="s">
+        <v>370</v>
+      </c>
+      <c r="F122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" t="s">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>371</v>
+      </c>
+      <c r="C123" t="s">
+        <v>372</v>
+      </c>
+      <c r="D123">
+        <v>2756518</v>
+      </c>
+      <c r="E123" t="s">
+        <v>373</v>
+      </c>
+      <c r="F123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" t="s">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>374</v>
+      </c>
+      <c r="C124" t="s">
+        <v>375</v>
+      </c>
+      <c r="D124">
+        <v>2555020</v>
+      </c>
+      <c r="E124" t="s">
+        <v>376</v>
+      </c>
+      <c r="F124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" t="s">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>377</v>
+      </c>
+      <c r="C125" t="s">
+        <v>378</v>
+      </c>
+      <c r="D125">
+        <v>2256517</v>
+      </c>
+      <c r="E125" t="s">
+        <v>379</v>
+      </c>
+      <c r="F125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" t="s">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>380</v>
+      </c>
+      <c r="C126" t="s">
+        <v>381</v>
+      </c>
+      <c r="D126">
+        <v>2055516</v>
+      </c>
+      <c r="E126" t="s">
+        <v>382</v>
+      </c>
+      <c r="F126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" t="s">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>383</v>
+      </c>
+      <c r="C127" t="s">
+        <v>384</v>
+      </c>
+      <c r="D127">
+        <v>2356516</v>
+      </c>
+      <c r="E127" t="s">
+        <v>385</v>
+      </c>
+      <c r="F127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" t="s">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>386</v>
+      </c>
+      <c r="C128" t="s">
+        <v>387</v>
+      </c>
+      <c r="D128">
+        <v>2356018</v>
+      </c>
+      <c r="E128" t="s">
+        <v>388</v>
+      </c>
+      <c r="F128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" t="s">
+        <v>6</v>
+      </c>
+      <c r="B129" t="s">
+        <v>389</v>
+      </c>
+      <c r="C129" t="s">
+        <v>390</v>
+      </c>
+      <c r="D129">
+        <v>2256517</v>
+      </c>
+      <c r="E129" t="s">
+        <v>391</v>
+      </c>
+      <c r="F129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6">
+      <c r="A130" t="s">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>392</v>
+      </c>
+      <c r="C130" t="s">
+        <v>393</v>
+      </c>
+      <c r="D130">
+        <v>2358016</v>
+      </c>
+      <c r="E130" t="s">
+        <v>394</v>
+      </c>
+      <c r="F130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6">
+      <c r="A131" t="s">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>395</v>
+      </c>
+      <c r="C131" t="s">
+        <v>396</v>
+      </c>
+      <c r="D131">
+        <v>2556518</v>
+      </c>
+      <c r="E131" t="s">
+        <v>397</v>
+      </c>
+      <c r="F131">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" t="s">
+        <v>6</v>
+      </c>
+      <c r="B132" t="s">
+        <v>398</v>
+      </c>
+      <c r="C132" t="s">
+        <v>399</v>
+      </c>
+      <c r="D132">
+        <v>2656518</v>
+      </c>
+      <c r="E132" t="s">
+        <v>400</v>
+      </c>
+      <c r="F132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" t="s">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>401</v>
+      </c>
+      <c r="C133" t="s">
+        <v>402</v>
+      </c>
+      <c r="D133">
+        <v>2756518</v>
+      </c>
+      <c r="E133" t="s">
+        <v>403</v>
+      </c>
+      <c r="F133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6">
+      <c r="A134" t="s">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>404</v>
+      </c>
+      <c r="C134" t="s">
+        <v>405</v>
+      </c>
+      <c r="D134">
+        <v>2756020</v>
+      </c>
+      <c r="E134" t="s">
+        <v>406</v>
+      </c>
+      <c r="F134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" t="s">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>407</v>
+      </c>
+      <c r="C135" t="s">
+        <v>408</v>
+      </c>
+      <c r="D135">
+        <v>2756520</v>
+      </c>
+      <c r="E135" t="s">
+        <v>409</v>
+      </c>
+      <c r="F135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6">
+      <c r="A136" t="s">
+        <v>6</v>
+      </c>
+      <c r="B136" t="s">
+        <v>410</v>
+      </c>
+      <c r="C136" t="s">
+        <v>411</v>
+      </c>
+      <c r="D136">
+        <v>2757018</v>
+      </c>
+      <c r="E136" t="s">
+        <v>412</v>
+      </c>
+      <c r="F136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6">
+      <c r="A137" t="s">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>413</v>
+      </c>
+      <c r="C137" t="s">
+        <v>414</v>
+      </c>
+      <c r="D137">
+        <v>2757018</v>
+      </c>
+      <c r="E137" t="s">
+        <v>415</v>
+      </c>
+      <c r="F137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
+      <c r="A138" t="s">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>416</v>
+      </c>
+      <c r="C138" t="s">
+        <v>417</v>
+      </c>
+      <c r="D138">
+        <v>2556517</v>
+      </c>
+      <c r="E138" t="s">
+        <v>418</v>
+      </c>
+      <c r="F138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" t="s">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>419</v>
+      </c>
+      <c r="C139" t="s">
+        <v>420</v>
+      </c>
+      <c r="D139">
+        <v>2457517</v>
+      </c>
+      <c r="E139" t="s">
+        <v>421</v>
+      </c>
+      <c r="F139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" t="s">
+        <v>6</v>
+      </c>
+      <c r="B140" t="s">
+        <v>422</v>
+      </c>
+      <c r="C140" t="s">
+        <v>423</v>
+      </c>
+      <c r="D140">
+        <v>3157017</v>
+      </c>
+      <c r="E140" t="s">
+        <v>424</v>
+      </c>
+      <c r="F140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" t="s">
+        <v>6</v>
+      </c>
+      <c r="B141" t="s">
+        <v>425</v>
+      </c>
+      <c r="C141" t="s">
+        <v>426</v>
+      </c>
+      <c r="D141">
+        <v>3057018</v>
+      </c>
+      <c r="E141" t="s">
+        <v>427</v>
+      </c>
+      <c r="F141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" t="s">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>428</v>
+      </c>
+      <c r="C142" t="s">
+        <v>429</v>
+      </c>
+      <c r="D142">
+        <v>2756518</v>
+      </c>
+      <c r="E142" t="s">
+        <v>430</v>
+      </c>
+      <c r="F142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6">
+      <c r="A143" t="s">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>431</v>
+      </c>
+      <c r="C143" t="s">
+        <v>432</v>
+      </c>
+      <c r="D143">
+        <v>2756020</v>
+      </c>
+      <c r="E143" t="s">
+        <v>433</v>
+      </c>
+      <c r="F143">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6">
+      <c r="A144" t="s">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>434</v>
+      </c>
+      <c r="C144" t="s">
+        <v>435</v>
+      </c>
+      <c r="D144">
+        <v>2256017</v>
+      </c>
+      <c r="E144" t="s">
+        <v>436</v>
+      </c>
+      <c r="F144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" t="s">
+        <v>6</v>
+      </c>
+      <c r="B145" t="s">
+        <v>437</v>
+      </c>
+      <c r="C145" t="s">
+        <v>438</v>
+      </c>
+      <c r="D145">
+        <v>21575175</v>
+      </c>
+      <c r="E145" t="s">
+        <v>439</v>
+      </c>
+      <c r="F145">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6">
+      <c r="A146" t="s">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>440</v>
+      </c>
+      <c r="C146" t="s">
+        <v>441</v>
+      </c>
+      <c r="D146">
+        <v>22570195</v>
+      </c>
+      <c r="E146" t="s">
+        <v>442</v>
+      </c>
+      <c r="F146">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6">
+      <c r="A147" t="s">
+        <v>6</v>
+      </c>
+      <c r="B147" t="s">
+        <v>443</v>
+      </c>
+      <c r="C147" t="s">
+        <v>444</v>
+      </c>
+      <c r="D147">
+        <v>2756020</v>
+      </c>
+      <c r="E147" t="s">
+        <v>445</v>
+      </c>
+      <c r="F147">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6">
+      <c r="A148" t="s">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>446</v>
+      </c>
+      <c r="C148" t="s">
+        <v>447</v>
+      </c>
+      <c r="D148">
+        <v>2057515</v>
+      </c>
+      <c r="E148" t="s">
+        <v>448</v>
+      </c>
+      <c r="F148">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" t="s">
+        <v>6</v>
+      </c>
+      <c r="B149" t="s">
+        <v>449</v>
+      </c>
+      <c r="C149" t="s">
+        <v>450</v>
+      </c>
+      <c r="D149">
+        <v>2355017</v>
+      </c>
+      <c r="E149" t="s">
+        <v>451</v>
+      </c>
+      <c r="F149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150" t="s">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>452</v>
+      </c>
+      <c r="C150" t="s">
+        <v>453</v>
+      </c>
+      <c r="D150">
+        <v>22570195</v>
+      </c>
+      <c r="E150" t="s">
+        <v>454</v>
+      </c>
+      <c r="F150">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
+      <c r="A151" t="s">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>455</v>
+      </c>
+      <c r="C151" t="s">
+        <v>456</v>
+      </c>
+      <c r="D151">
+        <v>2255519</v>
+      </c>
+      <c r="E151" t="s">
+        <v>457</v>
+      </c>
+      <c r="F151">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
+      <c r="A152" t="s">
+        <v>6</v>
+      </c>
+      <c r="B152" t="s">
+        <v>458</v>
+      </c>
+      <c r="C152" t="s">
+        <v>459</v>
+      </c>
+      <c r="D152">
+        <v>2256017</v>
+      </c>
+      <c r="E152" t="s">
+        <v>460</v>
+      </c>
+      <c r="F152">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
+      <c r="A153" t="s">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>461</v>
+      </c>
+      <c r="C153" t="s">
+        <v>462</v>
+      </c>
+      <c r="D153">
+        <v>2355018</v>
+      </c>
+      <c r="E153" t="s">
+        <v>463</v>
+      </c>
+      <c r="F153">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
+      <c r="A154" t="s">
+        <v>6</v>
+      </c>
+      <c r="B154" t="s">
+        <v>464</v>
+      </c>
+      <c r="C154" t="s">
+        <v>465</v>
+      </c>
+      <c r="D154">
+        <v>2356518</v>
+      </c>
+      <c r="E154" t="s">
+        <v>466</v>
+      </c>
+      <c r="F154">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
+      <c r="A155" t="s">
+        <v>6</v>
+      </c>
+      <c r="B155" t="s">
+        <v>467</v>
+      </c>
+      <c r="C155" t="s">
+        <v>468</v>
+      </c>
+      <c r="D155">
+        <v>2355517</v>
+      </c>
+      <c r="E155" t="s">
+        <v>469</v>
+      </c>
+      <c r="F155">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
+      <c r="A156" t="s">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>470</v>
+      </c>
+      <c r="C156" t="s">
+        <v>471</v>
+      </c>
+      <c r="D156">
+        <v>2456018</v>
+      </c>
+      <c r="E156" t="s">
+        <v>472</v>
+      </c>
+      <c r="F156">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
+      <c r="A157" t="s">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>473</v>
+      </c>
+      <c r="C157" t="s">
+        <v>474</v>
+      </c>
+      <c r="D157">
+        <v>2155517</v>
+      </c>
+      <c r="E157" t="s">
+        <v>475</v>
+      </c>
+      <c r="F157">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
+      <c r="A158" t="s">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>476</v>
+      </c>
+      <c r="C158" t="s">
+        <v>477</v>
+      </c>
+      <c r="D158">
+        <v>2156016</v>
+      </c>
+      <c r="E158" t="s">
+        <v>478</v>
+      </c>
+      <c r="F158">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
+      <c r="A159" t="s">
+        <v>6</v>
+      </c>
+      <c r="B159" t="s">
+        <v>479</v>
+      </c>
+      <c r="C159" t="s">
+        <v>480</v>
+      </c>
+      <c r="D159">
+        <v>2255517</v>
+      </c>
+      <c r="E159" t="s">
+        <v>481</v>
+      </c>
+      <c r="F159">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
+      <c r="A160" t="s">
+        <v>6</v>
+      </c>
+      <c r="B160" t="s">
+        <v>482</v>
+      </c>
+      <c r="C160" t="s">
+        <v>483</v>
+      </c>
+      <c r="D160">
+        <v>2256517</v>
+      </c>
+      <c r="E160" t="s">
+        <v>484</v>
+      </c>
+      <c r="F160">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
+      <c r="A161" t="s">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>485</v>
+      </c>
+      <c r="C161" t="s">
+        <v>486</v>
+      </c>
+      <c r="D161">
+        <v>2155518</v>
+      </c>
+      <c r="E161" t="s">
+        <v>487</v>
+      </c>
+      <c r="F161">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
+      <c r="A162" t="s">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>488</v>
+      </c>
+      <c r="C162" t="s">
+        <v>489</v>
+      </c>
+      <c r="D162">
+        <v>2555520</v>
+      </c>
+      <c r="E162" t="s">
+        <v>490</v>
+      </c>
+      <c r="F162">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
+      <c r="A163" t="s">
+        <v>6</v>
+      </c>
+      <c r="B163" t="s">
+        <v>491</v>
+      </c>
+      <c r="C163" t="s">
+        <v>492</v>
+      </c>
+      <c r="D163">
+        <v>2255519</v>
+      </c>
+      <c r="E163" t="s">
+        <v>493</v>
+      </c>
+      <c r="F163">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
+      <c r="A164" t="s">
+        <v>6</v>
+      </c>
+      <c r="B164" t="s">
+        <v>494</v>
+      </c>
+      <c r="C164" t="s">
+        <v>495</v>
+      </c>
+      <c r="D164">
+        <v>2355520</v>
+      </c>
+      <c r="E164" t="s">
+        <v>496</v>
+      </c>
+      <c r="F164">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
+      <c r="A165" t="s">
+        <v>6</v>
+      </c>
+      <c r="B165" t="s">
+        <v>497</v>
+      </c>
+      <c r="C165" t="s">
+        <v>498</v>
+      </c>
+      <c r="D165">
+        <v>2656018</v>
+      </c>
+      <c r="E165" t="s">
+        <v>499</v>
+      </c>
+      <c r="F165">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
+      <c r="A166" t="s">
+        <v>6</v>
+      </c>
+      <c r="B166" t="s">
+        <v>500</v>
+      </c>
+      <c r="C166" t="s">
+        <v>501</v>
+      </c>
+      <c r="D166">
+        <v>2757018</v>
+      </c>
+      <c r="E166" t="s">
+        <v>502</v>
+      </c>
+      <c r="F166">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
+      <c r="A167" t="s">
+        <v>6</v>
+      </c>
+      <c r="B167" t="s">
+        <v>503</v>
+      </c>
+      <c r="C167" t="s">
+        <v>504</v>
+      </c>
+      <c r="D167">
+        <v>2756518</v>
+      </c>
+      <c r="E167" t="s">
+        <v>505</v>
+      </c>
+      <c r="F167">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
+      <c r="A168" t="s">
+        <v>6</v>
+      </c>
+      <c r="B168" t="s">
+        <v>506</v>
+      </c>
+      <c r="C168" t="s">
+        <v>507</v>
+      </c>
+      <c r="D168">
+        <v>2756020</v>
+      </c>
+      <c r="E168" t="s">
+        <v>508</v>
+      </c>
+      <c r="F168">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
+      <c r="A169" t="s">
+        <v>6</v>
+      </c>
+      <c r="B169" t="s">
+        <v>509</v>
+      </c>
+      <c r="C169" t="s">
+        <v>510</v>
+      </c>
+      <c r="D169">
+        <v>2055516</v>
+      </c>
+      <c r="E169" t="s">
+        <v>511</v>
+      </c>
+      <c r="F169">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
+      <c r="A170" t="s">
+        <v>6</v>
+      </c>
+      <c r="B170" t="s">
+        <v>512</v>
+      </c>
+      <c r="C170" t="s">
+        <v>513</v>
+      </c>
+      <c r="D170">
+        <v>2256517</v>
+      </c>
+      <c r="E170" t="s">
+        <v>514</v>
+      </c>
+      <c r="F170">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
+      <c r="A171" t="s">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>515</v>
+      </c>
+      <c r="C171" t="s">
+        <v>516</v>
+      </c>
+      <c r="D171">
+        <v>2656018</v>
+      </c>
+      <c r="E171" t="s">
+        <v>517</v>
+      </c>
+      <c r="F171">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
+      <c r="A172" t="s">
+        <v>6</v>
+      </c>
+      <c r="B172" t="s">
+        <v>518</v>
+      </c>
+      <c r="C172" t="s">
+        <v>519</v>
+      </c>
+      <c r="D172">
+        <v>2756020</v>
+      </c>
+      <c r="E172" t="s">
+        <v>520</v>
+      </c>
+      <c r="F172">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" t="s">
+        <v>6</v>
+      </c>
+      <c r="B173" t="s">
+        <v>521</v>
+      </c>
+      <c r="C173" t="s">
+        <v>522</v>
+      </c>
+      <c r="D173">
+        <v>2757018</v>
+      </c>
+      <c r="E173" t="s">
+        <v>523</v>
+      </c>
+      <c r="F173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
+      <c r="A174" t="s">
+        <v>6</v>
+      </c>
+      <c r="B174" t="s">
+        <v>524</v>
+      </c>
+      <c r="C174" t="s">
+        <v>525</v>
+      </c>
+      <c r="D174">
+        <v>2755022</v>
+      </c>
+      <c r="E174" t="s">
+        <v>526</v>
+      </c>
+      <c r="F174">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
+      <c r="A175" t="s">
+        <v>6</v>
+      </c>
+      <c r="B175" t="s">
+        <v>527</v>
+      </c>
+      <c r="C175" t="s">
+        <v>528</v>
+      </c>
+      <c r="D175">
+        <v>2356018</v>
+      </c>
+      <c r="E175" t="s">
+        <v>529</v>
+      </c>
+      <c r="F175">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" t="s">
+        <v>6</v>
+      </c>
+      <c r="B176" t="s">
+        <v>530</v>
+      </c>
+      <c r="C176" t="s">
+        <v>531</v>
+      </c>
+      <c r="D176">
+        <v>2155517</v>
+      </c>
+      <c r="E176" t="s">
+        <v>532</v>
+      </c>
+      <c r="F176">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" t="s">
+        <v>6</v>
+      </c>
+      <c r="B177" t="s">
+        <v>533</v>
+      </c>
+      <c r="C177" t="s">
+        <v>534</v>
+      </c>
+      <c r="D177">
+        <v>2256517</v>
+      </c>
+      <c r="E177" t="s">
+        <v>535</v>
+      </c>
+      <c r="F177">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" t="s">
+        <v>6</v>
+      </c>
+      <c r="B178" t="s">
+        <v>536</v>
+      </c>
+      <c r="C178" t="s">
+        <v>537</v>
+      </c>
+      <c r="D178">
+        <v>2256517</v>
+      </c>
+      <c r="E178" t="s">
+        <v>538</v>
+      </c>
+      <c r="F178">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" t="s">
+        <v>6</v>
+      </c>
+      <c r="B179" t="s">
+        <v>539</v>
+      </c>
+      <c r="C179" t="s">
+        <v>540</v>
+      </c>
+      <c r="D179">
+        <v>2355519</v>
+      </c>
+      <c r="E179" t="s">
+        <v>541</v>
+      </c>
+      <c r="F179">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" t="s">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>542</v>
+      </c>
+      <c r="C180" t="s">
+        <v>543</v>
+      </c>
+      <c r="D180">
+        <v>2555520</v>
+      </c>
+      <c r="E180" t="s">
+        <v>544</v>
+      </c>
+      <c r="F180">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" t="s">
+        <v>6</v>
+      </c>
+      <c r="B181" t="s">
+        <v>545</v>
+      </c>
+      <c r="C181" t="s">
+        <v>546</v>
+      </c>
+      <c r="D181">
+        <v>2256018</v>
+      </c>
+      <c r="E181" t="s">
+        <v>547</v>
+      </c>
+      <c r="F181">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" t="s">
+        <v>6</v>
+      </c>
+      <c r="B182" t="s">
+        <v>548</v>
+      </c>
+      <c r="C182" t="s">
+        <v>549</v>
+      </c>
+      <c r="D182">
+        <v>2657017</v>
+      </c>
+      <c r="E182" t="s">
+        <v>550</v>
+      </c>
+      <c r="F182">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" t="s">
+        <v>6</v>
+      </c>
+      <c r="B183" t="s">
+        <v>551</v>
+      </c>
+      <c r="C183" t="s">
+        <v>552</v>
+      </c>
+      <c r="D183">
+        <v>2358516</v>
+      </c>
+      <c r="E183" t="s">
+        <v>553</v>
+      </c>
+      <c r="F183">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" t="s">
+        <v>6</v>
+      </c>
+      <c r="B184" t="s">
+        <v>554</v>
+      </c>
+      <c r="C184" t="s">
+        <v>555</v>
+      </c>
+      <c r="D184">
+        <v>2455020</v>
+      </c>
+      <c r="E184" t="s">
+        <v>556</v>
+      </c>
+      <c r="F184">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" t="s">
+        <v>6</v>
+      </c>
+      <c r="B185" t="s">
+        <v>557</v>
+      </c>
+      <c r="C185" t="s">
+        <v>558</v>
+      </c>
+      <c r="D185">
+        <v>2656518</v>
+      </c>
+      <c r="E185" t="s">
+        <v>559</v>
+      </c>
+      <c r="F185">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" t="s">
+        <v>6</v>
+      </c>
+      <c r="B186" t="s">
+        <v>560</v>
+      </c>
+      <c r="C186" t="s">
+        <v>561</v>
+      </c>
+      <c r="D186">
+        <v>2256517</v>
+      </c>
+      <c r="E186" t="s">
+        <v>562</v>
+      </c>
+      <c r="F186">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" t="s">
+        <v>6</v>
+      </c>
+      <c r="B187" t="s">
+        <v>563</v>
+      </c>
+      <c r="C187" t="s">
+        <v>564</v>
+      </c>
+      <c r="D187">
+        <v>1956515</v>
+      </c>
+      <c r="E187" t="s">
+        <v>565</v>
+      </c>
+      <c r="F187">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" t="s">
+        <v>6</v>
+      </c>
+      <c r="B188" t="s">
+        <v>566</v>
+      </c>
+      <c r="C188" t="s">
+        <v>567</v>
+      </c>
+      <c r="D188">
+        <v>2055516</v>
+      </c>
+      <c r="E188" t="s">
+        <v>568</v>
+      </c>
+      <c r="F188">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B189" t="s">
+        <v>569</v>
+      </c>
+      <c r="C189" t="s">
+        <v>570</v>
+      </c>
+      <c r="D189">
+        <v>2454018</v>
+      </c>
+      <c r="E189" t="s">
+        <v>571</v>
+      </c>
+      <c r="F189">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" t="s">
+        <v>6</v>
+      </c>
+      <c r="B190" t="s">
+        <v>572</v>
+      </c>
+      <c r="C190" t="s">
+        <v>573</v>
+      </c>
+      <c r="D190" t="s">
+        <v>572</v>
+      </c>
+      <c r="E190" t="s">
+        <v>574</v>
+      </c>
+      <c r="F190">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
+      <c r="A191" t="s">
+        <v>6</v>
+      </c>
+      <c r="B191" t="s">
+        <v>575</v>
+      </c>
+      <c r="C191" t="s">
+        <v>576</v>
+      </c>
+      <c r="D191">
+        <v>2656018</v>
+      </c>
+      <c r="E191" t="s">
+        <v>577</v>
+      </c>
+      <c r="F191">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
+      <c r="A192" t="s">
+        <v>6</v>
+      </c>
+      <c r="B192" t="s">
+        <v>578</v>
+      </c>
+      <c r="C192" t="s">
+        <v>579</v>
+      </c>
+      <c r="D192">
+        <v>2955520</v>
+      </c>
+      <c r="E192" t="s">
+        <v>580</v>
+      </c>
+      <c r="F192">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
+      <c r="A193" t="s">
+        <v>6</v>
+      </c>
+      <c r="B193" t="s">
+        <v>581</v>
+      </c>
+      <c r="C193" t="s">
+        <v>582</v>
+      </c>
+      <c r="D193">
+        <v>2257516</v>
+      </c>
+      <c r="E193" t="s">
+        <v>583</v>
+      </c>
+      <c r="F193">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
+      <c r="A194" t="s">
+        <v>6</v>
+      </c>
+      <c r="B194" t="s">
+        <v>584</v>
+      </c>
+      <c r="C194" t="s">
+        <v>585</v>
+      </c>
+      <c r="D194">
+        <v>2055516</v>
+      </c>
+      <c r="E194" t="s">
+        <v>586</v>
+      </c>
+      <c r="F194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
+      <c r="A195" t="s">
+        <v>6</v>
+      </c>
+      <c r="B195" t="s">
+        <v>587</v>
+      </c>
+      <c r="C195" t="s">
+        <v>588</v>
+      </c>
+      <c r="D195">
+        <v>2155017</v>
+      </c>
+      <c r="E195" t="s">
+        <v>589</v>
+      </c>
+      <c r="F195">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
+      <c r="A196" t="s">
+        <v>6</v>
+      </c>
+      <c r="B196" t="s">
+        <v>590</v>
+      </c>
+      <c r="C196" t="s">
+        <v>591</v>
+      </c>
+      <c r="D196">
+        <v>2755520</v>
+      </c>
+      <c r="E196" t="s">
+        <v>592</v>
+      </c>
+      <c r="F196">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
+      <c r="A197" t="s">
+        <v>6</v>
+      </c>
+      <c r="B197" t="s">
+        <v>593</v>
+      </c>
+      <c r="C197" t="s">
+        <v>594</v>
+      </c>
+      <c r="D197">
+        <v>2356018</v>
+      </c>
+      <c r="E197" t="s">
+        <v>595</v>
+      </c>
+      <c r="F197">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
+      <c r="A198" t="s">
+        <v>6</v>
+      </c>
+      <c r="B198" t="s">
+        <v>596</v>
+      </c>
+      <c r="C198" t="s">
+        <v>597</v>
+      </c>
+      <c r="D198">
+        <v>2055516</v>
+      </c>
+      <c r="E198" t="s">
+        <v>598</v>
+      </c>
+      <c r="F198">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6">
+      <c r="A199" t="s">
+        <v>6</v>
+      </c>
+      <c r="B199" t="s">
+        <v>599</v>
+      </c>
+      <c r="C199" t="s">
+        <v>600</v>
+      </c>
+      <c r="D199">
+        <v>2256017</v>
+      </c>
+      <c r="E199" t="s">
+        <v>601</v>
+      </c>
+      <c r="F199">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6">
+      <c r="A200" t="s">
+        <v>6</v>
+      </c>
+      <c r="B200" t="s">
+        <v>602</v>
+      </c>
+      <c r="C200" t="s">
+        <v>603</v>
+      </c>
+      <c r="D200">
+        <v>2455020</v>
+      </c>
+      <c r="E200" t="s">
+        <v>604</v>
+      </c>
+      <c r="F200">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" t="s">
+        <v>6</v>
+      </c>
+      <c r="B201" t="s">
+        <v>605</v>
+      </c>
+      <c r="C201" t="s">
+        <v>606</v>
+      </c>
+      <c r="D201">
+        <v>2155517</v>
+      </c>
+      <c r="E201" t="s">
+        <v>607</v>
+      </c>
+      <c r="F201">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6">
+      <c r="A202" t="s">
+        <v>6</v>
+      </c>
+      <c r="B202" t="s">
+        <v>608</v>
+      </c>
+      <c r="C202" t="s">
+        <v>609</v>
+      </c>
+      <c r="D202">
+        <v>2355520</v>
+      </c>
+      <c r="E202" t="s">
+        <v>610</v>
+      </c>
+      <c r="F202">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6">
+      <c r="A203" t="s">
+        <v>6</v>
+      </c>
+      <c r="B203" t="s">
+        <v>611</v>
+      </c>
+      <c r="C203" t="s">
+        <v>612</v>
+      </c>
+      <c r="D203">
+        <v>2457516</v>
+      </c>
+      <c r="E203" t="s">
+        <v>613</v>
+      </c>
+      <c r="F203">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6">
+      <c r="A204" t="s">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>614</v>
+      </c>
+      <c r="C204" t="s">
+        <v>615</v>
+      </c>
+      <c r="D204">
+        <v>2257516</v>
+      </c>
+      <c r="E204" t="s">
+        <v>616</v>
+      </c>
+      <c r="F204">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6">
+      <c r="A205" t="s">
+        <v>6</v>
+      </c>
+      <c r="B205" t="s">
+        <v>617</v>
+      </c>
+      <c r="C205" t="s">
+        <v>618</v>
+      </c>
+      <c r="D205">
+        <v>2457516</v>
+      </c>
+      <c r="E205" t="s">
+        <v>619</v>
+      </c>
+      <c r="F205">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" t="s">
+        <v>6</v>
+      </c>
+      <c r="B206" t="s">
+        <v>620</v>
+      </c>
+      <c r="C206" t="s">
+        <v>621</v>
+      </c>
+      <c r="D206">
+        <v>2355519</v>
+      </c>
+      <c r="E206" t="s">
+        <v>622</v>
+      </c>
+      <c r="F206">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" t="s">
+        <v>6</v>
+      </c>
+      <c r="B207" t="s">
+        <v>623</v>
+      </c>
+      <c r="C207" t="s">
+        <v>624</v>
+      </c>
+      <c r="D207">
+        <v>2254517</v>
+      </c>
+      <c r="E207" t="s">
+        <v>625</v>
+      </c>
+      <c r="F207">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" t="s">
+        <v>6</v>
+      </c>
+      <c r="B208" t="s">
+        <v>626</v>
+      </c>
+      <c r="C208" t="s">
+        <v>627</v>
+      </c>
+      <c r="D208">
+        <v>2355517</v>
+      </c>
+      <c r="E208" t="s">
+        <v>628</v>
+      </c>
+      <c r="F208">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6">
+      <c r="A209" t="s">
+        <v>6</v>
+      </c>
+      <c r="B209" t="s">
+        <v>629</v>
+      </c>
+      <c r="C209" t="s">
+        <v>630</v>
+      </c>
+      <c r="D209">
+        <v>2256017</v>
+      </c>
+      <c r="E209" t="s">
+        <v>631</v>
+      </c>
+      <c r="F209">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6">
+      <c r="A210" t="s">
+        <v>6</v>
+      </c>
+      <c r="B210" t="s">
+        <v>632</v>
+      </c>
+      <c r="C210" t="s">
+        <v>633</v>
+      </c>
+      <c r="D210">
+        <v>2155518</v>
+      </c>
+      <c r="E210" t="s">
+        <v>634</v>
+      </c>
+      <c r="F210">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6">
+      <c r="A211" t="s">
+        <v>6</v>
+      </c>
+      <c r="B211" t="s">
+        <v>635</v>
+      </c>
+      <c r="C211" t="s">
+        <v>636</v>
+      </c>
+      <c r="D211">
+        <v>2256517</v>
+      </c>
+      <c r="E211" t="s">
+        <v>637</v>
+      </c>
+      <c r="F211">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6">
+      <c r="A212" t="s">
+        <v>6</v>
+      </c>
+      <c r="B212" t="s">
+        <v>638</v>
+      </c>
+      <c r="C212" t="s">
+        <v>639</v>
+      </c>
+      <c r="D212">
+        <v>2256018</v>
+      </c>
+      <c r="E212" t="s">
+        <v>640</v>
+      </c>
+      <c r="F212">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6">
+      <c r="A213" t="s">
+        <v>6</v>
+      </c>
+      <c r="B213" t="s">
+        <v>641</v>
+      </c>
+      <c r="C213" t="s">
+        <v>642</v>
+      </c>
+      <c r="D213">
+        <v>2355520</v>
+      </c>
+      <c r="E213" t="s">
+        <v>643</v>
+      </c>
+      <c r="F213">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6">
+      <c r="A214" t="s">
+        <v>6</v>
+      </c>
+      <c r="B214" t="s">
+        <v>644</v>
+      </c>
+      <c r="C214" t="s">
+        <v>645</v>
+      </c>
+      <c r="D214">
+        <v>2356518</v>
+      </c>
+      <c r="E214" t="s">
+        <v>646</v>
+      </c>
+      <c r="F214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6">
+      <c r="A215" t="s">
+        <v>6</v>
+      </c>
+      <c r="B215" t="s">
+        <v>647</v>
+      </c>
+      <c r="C215" t="s">
+        <v>648</v>
+      </c>
+      <c r="D215">
+        <v>2355019</v>
+      </c>
+      <c r="E215" t="s">
+        <v>649</v>
+      </c>
+      <c r="F215">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6">
+      <c r="A216" t="s">
+        <v>6</v>
+      </c>
+      <c r="B216" t="s">
+        <v>650</v>
+      </c>
+      <c r="C216" t="s">
+        <v>651</v>
+      </c>
+      <c r="D216">
+        <v>1956515</v>
+      </c>
+      <c r="E216" t="s">
+        <v>652</v>
+      </c>
+      <c r="F216">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" t="s">
+        <v>6</v>
+      </c>
+      <c r="B217" t="s">
+        <v>653</v>
+      </c>
+      <c r="C217" t="s">
+        <v>654</v>
+      </c>
+      <c r="D217">
+        <v>2056516</v>
+      </c>
+      <c r="E217" t="s">
+        <v>655</v>
+      </c>
+      <c r="F217">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6">
+      <c r="A218" t="s">
+        <v>6</v>
+      </c>
+      <c r="B218" t="s">
+        <v>656</v>
+      </c>
+      <c r="C218" t="s">
+        <v>657</v>
+      </c>
+      <c r="D218">
+        <v>2356517</v>
+      </c>
+      <c r="E218" t="s">
+        <v>658</v>
+      </c>
+      <c r="F218">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6">
+      <c r="A219" t="s">
+        <v>6</v>
+      </c>
+      <c r="B219" t="s">
+        <v>659</v>
+      </c>
+      <c r="C219" t="s">
+        <v>660</v>
+      </c>
+      <c r="D219">
+        <v>2355018</v>
+      </c>
+      <c r="E219" t="s">
+        <v>661</v>
+      </c>
+      <c r="F219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6">
+      <c r="A220" t="s">
+        <v>6</v>
+      </c>
+      <c r="B220" t="s">
+        <v>662</v>
+      </c>
+      <c r="C220" t="s">
+        <v>663</v>
+      </c>
+      <c r="D220">
+        <v>2755022</v>
+      </c>
+      <c r="E220" t="s">
+        <v>664</v>
+      </c>
+      <c r="F220">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6">
+      <c r="A221" t="s">
+        <v>6</v>
+      </c>
+      <c r="B221" t="s">
+        <v>665</v>
+      </c>
+      <c r="C221" t="s">
+        <v>666</v>
+      </c>
+      <c r="D221">
+        <v>2155516</v>
+      </c>
+      <c r="E221" t="s">
+        <v>667</v>
+      </c>
+      <c r="F221">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6">
+      <c r="A222" t="s">
+        <v>6</v>
+      </c>
+      <c r="B222" t="s">
+        <v>668</v>
+      </c>
+      <c r="C222" t="s">
+        <v>669</v>
+      </c>
+      <c r="D222">
+        <v>2256517</v>
+      </c>
+      <c r="E222" t="s">
+        <v>670</v>
+      </c>
+      <c r="F222">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" t="s">
+        <v>6</v>
+      </c>
+      <c r="B223" t="s">
+        <v>671</v>
+      </c>
+      <c r="C223" t="s">
+        <v>672</v>
+      </c>
+      <c r="D223">
+        <v>2056516</v>
+      </c>
+      <c r="E223" t="s">
+        <v>673</v>
+      </c>
+      <c r="F223">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6">
+      <c r="A224" t="s">
+        <v>6</v>
+      </c>
+      <c r="B224" t="s">
+        <v>674</v>
+      </c>
+      <c r="C224" t="s">
+        <v>675</v>
+      </c>
+      <c r="D224">
+        <v>2155017</v>
+      </c>
+      <c r="E224" t="s">
+        <v>676</v>
+      </c>
+      <c r="F224">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6">
+      <c r="A225" t="s">
+        <v>6</v>
+      </c>
+      <c r="B225" t="s">
+        <v>677</v>
+      </c>
+      <c r="C225" t="s">
+        <v>678</v>
+      </c>
+      <c r="D225">
+        <v>2156017</v>
+      </c>
+      <c r="E225" t="s">
+        <v>679</v>
+      </c>
+      <c r="F225">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6">
+      <c r="A226" t="s">
+        <v>6</v>
+      </c>
+      <c r="B226" t="s">
+        <v>680</v>
+      </c>
+      <c r="C226" t="s">
+        <v>681</v>
+      </c>
+      <c r="D226">
+        <v>2556517</v>
+      </c>
+      <c r="E226" t="s">
+        <v>682</v>
+      </c>
+      <c r="F226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6">
+      <c r="A227" t="s">
+        <v>6</v>
+      </c>
+      <c r="B227" t="s">
+        <v>683</v>
+      </c>
+      <c r="C227" t="s">
+        <v>684</v>
+      </c>
+      <c r="D227">
+        <v>2254517</v>
+      </c>
+      <c r="E227" t="s">
+        <v>685</v>
+      </c>
+      <c r="F227">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6">
+      <c r="A228" t="s">
+        <v>6</v>
+      </c>
+      <c r="B228" t="s">
+        <v>686</v>
+      </c>
+      <c r="C228" t="s">
+        <v>687</v>
+      </c>
+      <c r="D228">
+        <v>2354518</v>
+      </c>
+      <c r="E228" t="s">
+        <v>688</v>
+      </c>
+      <c r="F228">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6">
+      <c r="A229" t="s">
+        <v>6</v>
+      </c>
+      <c r="B229" t="s">
+        <v>689</v>
+      </c>
+      <c r="C229" t="s">
+        <v>690</v>
+      </c>
+      <c r="D229">
+        <v>2255018</v>
+      </c>
+      <c r="E229" t="s">
+        <v>691</v>
+      </c>
+      <c r="F229">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6">
+      <c r="A230" t="s">
+        <v>6</v>
+      </c>
+      <c r="B230" t="s">
+        <v>692</v>
+      </c>
+      <c r="C230" t="s">
+        <v>693</v>
+      </c>
+      <c r="D230">
+        <v>2254518</v>
+      </c>
+      <c r="E230" t="s">
+        <v>694</v>
+      </c>
+      <c r="F230">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6">
+      <c r="A231" t="s">
+        <v>6</v>
+      </c>
+      <c r="B231" t="s">
+        <v>695</v>
+      </c>
+      <c r="C231" t="s">
+        <v>696</v>
+      </c>
+      <c r="D231">
+        <v>2355018</v>
+      </c>
+      <c r="E231" t="s">
+        <v>697</v>
+      </c>
+      <c r="F231">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6">
+      <c r="A232" t="s">
+        <v>6</v>
+      </c>
+      <c r="B232" t="s">
+        <v>698</v>
+      </c>
+      <c r="C232" t="s">
+        <v>699</v>
+      </c>
+      <c r="D232">
+        <v>2256517</v>
+      </c>
+      <c r="E232" t="s">
+        <v>700</v>
+      </c>
+      <c r="F232">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233" t="s">
+        <v>6</v>
+      </c>
+      <c r="B233" t="s">
+        <v>701</v>
+      </c>
+      <c r="C233" t="s">
+        <v>702</v>
+      </c>
+      <c r="D233">
+        <v>2657017</v>
+      </c>
+      <c r="E233" t="s">
+        <v>703</v>
+      </c>
+      <c r="F233">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" t="s">
+        <v>6</v>
+      </c>
+      <c r="B234" t="s">
+        <v>704</v>
+      </c>
+      <c r="C234" t="s">
+        <v>705</v>
+      </c>
+      <c r="D234">
+        <v>2357016</v>
+      </c>
+      <c r="E234" t="s">
+        <v>706</v>
+      </c>
+      <c r="F234">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235" t="s">
+        <v>6</v>
+      </c>
+      <c r="B235" t="s">
+        <v>707</v>
+      </c>
+      <c r="C235" t="s">
+        <v>708</v>
+      </c>
+      <c r="D235">
+        <v>2156016</v>
+      </c>
+      <c r="E235" t="s">
+        <v>709</v>
+      </c>
+      <c r="F235">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" t="s">
+        <v>6</v>
+      </c>
+      <c r="B236" t="s">
+        <v>710</v>
+      </c>
+      <c r="C236" t="s">
+        <v>711</v>
+      </c>
+      <c r="D236">
+        <v>2155517</v>
+      </c>
+      <c r="E236" t="s">
+        <v>712</v>
+      </c>
+      <c r="F236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237" t="s">
+        <v>6</v>
+      </c>
+      <c r="B237" t="s">
+        <v>713</v>
+      </c>
+      <c r="C237" t="s">
+        <v>714</v>
+      </c>
+      <c r="D237">
+        <v>2255517</v>
+      </c>
+      <c r="E237" t="s">
+        <v>715</v>
+      </c>
+      <c r="F237">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238" t="s">
+        <v>6</v>
+      </c>
+      <c r="B238" t="s">
+        <v>716</v>
+      </c>
+      <c r="C238" t="s">
+        <v>717</v>
+      </c>
+      <c r="D238">
+        <v>2355517</v>
+      </c>
+      <c r="E238" t="s">
+        <v>718</v>
+      </c>
+      <c r="F238">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" t="s">
+        <v>6</v>
+      </c>
+      <c r="B239" t="s">
+        <v>719</v>
+      </c>
+      <c r="C239" t="s">
+        <v>720</v>
+      </c>
+      <c r="D239">
+        <v>2256018</v>
+      </c>
+      <c r="E239" t="s">
+        <v>721</v>
+      </c>
+      <c r="F239">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:F121"/>
+  <autoFilter ref="A1:F239"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>