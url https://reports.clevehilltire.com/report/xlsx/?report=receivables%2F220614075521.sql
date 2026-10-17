--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$K$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$K$38</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>debtorno</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>address1</t>
   </si>
   <si>
     <t>address2</t>
   </si>
   <si>
     <t>address3</t>
   </si>
   <si>
     <t>address4</t>
   </si>
   <si>
     <t>address5</t>
   </si>
   <si>
     <t>card_type</t>
   </si>
   <si>
@@ -90,50 +90,86 @@
   <si>
     <t>5474XXXXXXXX1666</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>NY STATE THRUWAY OFF PRO</t>
   </si>
   <si>
     <t>1870 WALDEN AVE.</t>
   </si>
   <si>
     <t>CHEEKTOWAGA</t>
   </si>
   <si>
     <t>Visa</t>
   </si>
   <si>
     <t>4727XXXXXXXX3520</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
+    <t>N TONAWANDA MOTORS</t>
+  </si>
+  <si>
+    <t>1009 OLIVER ST</t>
+  </si>
+  <si>
+    <t>NORTH TONAWANDA</t>
+  </si>
+  <si>
+    <t>Discover</t>
+  </si>
+  <si>
+    <t>6011XXXXXXXX6511</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>AURORA COLLISION</t>
+  </si>
+  <si>
+    <t>13750 PARKER RD</t>
+  </si>
+  <si>
+    <t>BRANCH 32</t>
+  </si>
+  <si>
+    <t>HOLLAND</t>
+  </si>
+  <si>
+    <t>5147XXXXXXXX9393</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
     <t>ABBOTT RADIATOR &amp;amp; AUTO</t>
   </si>
   <si>
     <t>1700 ABBOTT RD</t>
   </si>
   <si>
     <t>LACKAWANNA</t>
   </si>
   <si>
     <t>4154XXXXXXXX4434</t>
   </si>
   <si>
     <t>TRANSIT AUTO SERVICE CTR</t>
   </si>
   <si>
     <t>10710 TRANSIT RD</t>
   </si>
   <si>
     <t>EAST AMHERST</t>
   </si>
   <si>
     <t>5240XXXXXXXX5094</t>
   </si>
   <si>
     <t>04</t>
@@ -144,200 +180,257 @@
   <si>
     <t>3676 SHERIDAN DRIVE</t>
   </si>
   <si>
     <t>AMHERST</t>
   </si>
   <si>
     <t>4154XXXXXXXX8117</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>WHOLESALE TRANSMISSION</t>
   </si>
   <si>
     <t>4238 WALDEN AVE</t>
   </si>
   <si>
     <t>LANCASTER</t>
   </si>
   <si>
     <t>4802XXXXXXXX7041</t>
   </si>
   <si>
+    <t>ZAFUTO AUTOMOTIVE SVC.</t>
+  </si>
+  <si>
+    <t>6700 PORTER RD.</t>
+  </si>
+  <si>
+    <t>CLOSED SATURDAYS!!!</t>
+  </si>
+  <si>
+    <t>NIAGARA FALLS</t>
+  </si>
+  <si>
+    <t>4154XXXXXXXX1419</t>
+  </si>
+  <si>
     <t>CAFFREY CAR CARE</t>
   </si>
   <si>
     <t>44 MARILYN DR</t>
   </si>
   <si>
     <t>CC ON FILE</t>
   </si>
   <si>
     <t>5496XXXXXXXX0128</t>
   </si>
   <si>
     <t>QBC Systems Inc Sean</t>
   </si>
   <si>
     <t>25 Hazelwood Dr</t>
   </si>
   <si>
     <t># 112</t>
   </si>
   <si>
     <t>Amherst</t>
   </si>
   <si>
     <t>5449XXXXXXXX0569</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>JOHN WAINWRIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">10979 MATTESON CORNERS RD </t>
   </si>
   <si>
-    <t>HOLLAND</t>
-[...1 lines deleted...]
-  <si>
     <t>4141XXXXXXXX7674</t>
   </si>
   <si>
+    <t>KYLE POYFAIR</t>
+  </si>
+  <si>
+    <t>1500 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>TONAWANDA</t>
+  </si>
+  <si>
+    <t>4117XXXXXXXX9849</t>
+  </si>
+  <si>
+    <t>CAR FIX EURO</t>
+  </si>
+  <si>
+    <t>261 HINMAN AVE</t>
+  </si>
+  <si>
+    <t>OPENS AT 9AM!C/C ON FILE</t>
+  </si>
+  <si>
+    <t>BUFFALO</t>
+  </si>
+  <si>
+    <t>4485XXXXXXXX9959</t>
+  </si>
+  <si>
     <t>DORENE YATES</t>
   </si>
   <si>
     <t>11061 JOHN COURT</t>
   </si>
   <si>
     <t>ALDEN</t>
   </si>
   <si>
     <t>5240XXXXXXXX7160</t>
   </si>
   <si>
+    <t>MIKE DELZER</t>
+  </si>
+  <si>
+    <t>495 CORNWALL AVE</t>
+  </si>
+  <si>
+    <t>14215-3125</t>
+  </si>
+  <si>
+    <t>4316XXXXXXXX1412</t>
+  </si>
+  <si>
     <t>HENRY BRONKIE</t>
   </si>
   <si>
     <t xml:space="preserve">5054 BROOKHAVEN </t>
   </si>
   <si>
     <t>CLARENCE</t>
   </si>
   <si>
     <t>5452XXXXXXXX4090</t>
   </si>
   <si>
     <t>KEVIN CHEEK</t>
   </si>
   <si>
     <t>5 SHIRLEY AVE</t>
   </si>
   <si>
     <t>Buffalo</t>
   </si>
   <si>
     <t>4327XXXXXXXX2400</t>
   </si>
   <si>
     <t xml:space="preserve">Mark YANIK </t>
   </si>
   <si>
     <t>3232 DELAWARE AVE</t>
   </si>
   <si>
     <t>Kenmore</t>
   </si>
   <si>
     <t>4413XXXXXXXX5755</t>
   </si>
   <si>
     <t>Dante Turello</t>
   </si>
   <si>
     <t>5411 TRANSIT ROAD</t>
   </si>
   <si>
     <t>Williamsville</t>
   </si>
   <si>
     <t>4108XXXXXXXX2123</t>
   </si>
   <si>
-    <t>MICHELLE PALOVICH</t>
-[...10 lines deleted...]
-  <si>
     <t>DOUG REGER</t>
   </si>
   <si>
     <t>8129 MAIN ST</t>
   </si>
   <si>
     <t>8129 MAIN ST.</t>
   </si>
   <si>
     <t>WILLIAMSVILLE</t>
   </si>
   <si>
     <t>4147XXXXXXXX8686</t>
   </si>
   <si>
     <t>JONATHAN DUFOR</t>
   </si>
   <si>
     <t>3475 SOUTHWESTERN BLVD.</t>
   </si>
   <si>
     <t>ORCHARD PARK</t>
   </si>
   <si>
     <t>4258XXXXXXXX2320</t>
   </si>
   <si>
+    <t>MICHAEL LAPAGE</t>
+  </si>
+  <si>
+    <t>107 SOMMERVILLE AVE</t>
+  </si>
+  <si>
+    <t>6011XXXXXXXX3525</t>
+  </si>
+  <si>
+    <t>CATCO, CONCRETE APPLIED TECHNOLOGIES COR</t>
+  </si>
+  <si>
+    <t>1266 Town Line Rd</t>
+  </si>
+  <si>
+    <t>Alden</t>
+  </si>
+  <si>
+    <t>5304XXXXXXXX7131</t>
+  </si>
+  <si>
     <t>BRIAN PENNY</t>
   </si>
   <si>
     <t>3754 HARLEM RD</t>
   </si>
   <si>
-    <t>BUFFALO</t>
-[...1 lines deleted...]
-  <si>
     <t>5144XXXXXXXX7792</t>
   </si>
   <si>
     <t>LGM TRANSPORT INC.</t>
   </si>
   <si>
     <t>80 EARHART DR.</t>
   </si>
   <si>
     <t>AMEX</t>
   </si>
   <si>
     <t>3767XXXXXXXX010</t>
   </si>
   <si>
     <t>Ken Barrett Cash and Tax</t>
   </si>
   <si>
     <t xml:space="preserve">229 West Main St </t>
   </si>
   <si>
     <t xml:space="preserve">Batavia </t>
   </si>
   <si>
     <t>5114XXXXXXXX5289</t>
@@ -390,60 +483,90 @@
   <si>
     <t>5480XXXXXXXX5807</t>
   </si>
   <si>
     <t>KEN DAVIS</t>
   </si>
   <si>
     <t>40 IVENHOE RD</t>
   </si>
   <si>
     <t>4387XXXXXXXX4873</t>
   </si>
   <si>
     <t>EC AUTO SHOP</t>
   </si>
   <si>
     <t>954 NIAGARA ST</t>
   </si>
   <si>
     <t>BRANCH 41</t>
   </si>
   <si>
     <t>5403XXXXXXXX4830</t>
   </si>
   <si>
+    <t>FRANK&amp;#039;S F &amp;amp; K EXPRESS TIRE</t>
+  </si>
+  <si>
+    <t>1235 FILLMORE AVE</t>
+  </si>
+  <si>
+    <t>5123XXXXXXXX2166</t>
+  </si>
+  <si>
     <t>GREGORIE&amp;#039;S AUTOMOTIVE</t>
   </si>
   <si>
     <t>3943 SOUTH PARK</t>
   </si>
   <si>
     <t>BLASDELL</t>
   </si>
   <si>
     <t>5197XXXXXXXX8349</t>
+  </si>
+  <si>
+    <t>IN COLLISION</t>
+  </si>
+  <si>
+    <t>74 SKILLEN ST.</t>
+  </si>
+  <si>
+    <t>4485XXXXXXXX1924</t>
+  </si>
+  <si>
+    <t>ADESA AUCTION BR15</t>
+  </si>
+  <si>
+    <t>12200 MAIN ST</t>
+  </si>
+  <si>
+    <t>AKRON</t>
+  </si>
+  <si>
+    <t>4808XXXXXXXX1135</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -750,65 +873,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K28"/>
+  <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.706543" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -872,866 +995,1195 @@
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3">
         <v>14225</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>166</v>
+        <v>1416</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4">
-        <v>14218</v>
+        <v>14120</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="K4">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>2005</v>
+        <v>152</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>31</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5">
-        <v>14051</v>
+        <v>14080</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K5">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>217</v>
+        <v>166</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6">
-        <v>14226</v>
+        <v>14218</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="K6">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>2359</v>
+        <v>2005</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7">
-        <v>14086</v>
+        <v>14051</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="J7" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="K7">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>384</v>
+        <v>217</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8">
-        <v>14225</v>
+        <v>14226</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="K8">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>3887</v>
+        <v>2359</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9">
-        <v>14228</v>
+        <v>14086</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="K9">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>3916</v>
+        <v>2603</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="D10" t="s">
+        <v>56</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10">
-        <v>14080</v>
+        <v>14304</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="K10">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>3959</v>
+        <v>384</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>60</v>
+      </c>
+      <c r="D11" t="s">
+        <v>61</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11">
-        <v>14004</v>
+        <v>14225</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>3986</v>
+        <v>3887</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C12" t="s">
-        <v>61</v>
+        <v>64</v>
+      </c>
+      <c r="D12" t="s">
+        <v>65</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12">
-        <v>14031</v>
+        <v>14228</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="K12">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>4002</v>
+        <v>3916</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E13" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13">
-        <v>14215</v>
+        <v>14080</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="J13" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="K13">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>4017</v>
+        <v>3940</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14">
-        <v>14217</v>
+        <v>14150</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="J14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K14">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>4051</v>
+        <v>395</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C15" t="s">
-        <v>73</v>
+        <v>77</v>
+      </c>
+      <c r="D15" t="s">
+        <v>78</v>
       </c>
       <c r="E15" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15">
-        <v>14221</v>
+        <v>14216</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="J15" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="K15">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>4059</v>
+        <v>3959</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E16" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16">
-        <v>14075</v>
+        <v>14004</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="J16" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="K16">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>4094</v>
+        <v>3976</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E17" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
-      <c r="G17">
-        <v>14221</v>
+      <c r="G17" t="s">
+        <v>87</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J17" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="K17">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>4113</v>
+        <v>3986</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C18" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="E18" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18">
-        <v>14127</v>
+        <v>14031</v>
       </c>
       <c r="H18" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="J18" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K18">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>4202</v>
+        <v>4002</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E19" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19">
         <v>14215</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="J19" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="K19">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>4288</v>
+        <v>4017</v>
       </c>
       <c r="B20" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E20" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20">
-        <v>14221</v>
+        <v>14217</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="K20">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>4311</v>
+        <v>4051</v>
       </c>
       <c r="B21" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E21" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21">
-        <v>14020</v>
+        <v>14221</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
       <c r="K21">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>4324</v>
+        <v>4094</v>
       </c>
       <c r="B22" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>106</v>
+      </c>
+      <c r="D22" t="s">
+        <v>107</v>
       </c>
       <c r="E22" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22">
-        <v>14120</v>
+        <v>14221</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="J22" t="s">
         <v>17</v>
       </c>
       <c r="K22">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>4430</v>
+        <v>4113</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E23" t="s">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23">
-        <v>14215</v>
+        <v>14127</v>
       </c>
       <c r="H23" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="J23" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="K23">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>4497</v>
+        <v>4118</v>
       </c>
       <c r="B24" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="E24" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24">
-        <v>14215</v>
+        <v>14150</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="I24" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="J24" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K24">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>4555</v>
+        <v>4201</v>
       </c>
       <c r="B25" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C25" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E25" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25">
-        <v>14127</v>
+        <v>14004</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
       <c r="I25" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="J25" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="K25">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>4625</v>
+        <v>4202</v>
       </c>
       <c r="B26" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C26" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E26" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26">
         <v>14215</v>
       </c>
       <c r="H26" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="J26" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="K26">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>533</v>
+        <v>4288</v>
       </c>
       <c r="B27" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E27" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27">
-        <v>14213</v>
+        <v>14221</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="I27" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="J27" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="K27">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>716</v>
+        <v>4311</v>
       </c>
       <c r="B28" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C28" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E28" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28">
-        <v>14219</v>
+        <v>14020</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
       <c r="I28" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="J28" t="s">
         <v>23</v>
       </c>
       <c r="K28">
         <v>26</v>
       </c>
     </row>
+    <row r="29" spans="1:11">
+      <c r="A29">
+        <v>4324</v>
+      </c>
+      <c r="B29" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" t="s">
+        <v>133</v>
+      </c>
+      <c r="E29" t="s">
+        <v>134</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29">
+        <v>14120</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>135</v>
+      </c>
+      <c r="J29" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30">
+        <v>4430</v>
+      </c>
+      <c r="B30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" t="s">
+        <v>137</v>
+      </c>
+      <c r="E30" t="s">
+        <v>95</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30">
+        <v>14215</v>
+      </c>
+      <c r="H30" t="s">
+        <v>138</v>
+      </c>
+      <c r="I30" t="s">
+        <v>139</v>
+      </c>
+      <c r="J30" t="s">
+        <v>68</v>
+      </c>
+      <c r="K30">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31">
+        <v>4497</v>
+      </c>
+      <c r="B31" t="s">
+        <v>140</v>
+      </c>
+      <c r="C31" t="s">
+        <v>141</v>
+      </c>
+      <c r="E31" t="s">
+        <v>142</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31">
+        <v>14215</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
+        <v>143</v>
+      </c>
+      <c r="J31" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32">
+        <v>4555</v>
+      </c>
+      <c r="B32" t="s">
+        <v>144</v>
+      </c>
+      <c r="C32" t="s">
+        <v>145</v>
+      </c>
+      <c r="D32" t="s">
+        <v>146</v>
+      </c>
+      <c r="E32" t="s">
+        <v>112</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32">
+        <v>14127</v>
+      </c>
+      <c r="H32" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" t="s">
+        <v>147</v>
+      </c>
+      <c r="J32" t="s">
+        <v>49</v>
+      </c>
+      <c r="K32">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33">
+        <v>4625</v>
+      </c>
+      <c r="B33" t="s">
+        <v>148</v>
+      </c>
+      <c r="C33" t="s">
+        <v>149</v>
+      </c>
+      <c r="E33" t="s">
+        <v>79</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33">
+        <v>14215</v>
+      </c>
+      <c r="H33" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" t="s">
+        <v>150</v>
+      </c>
+      <c r="J33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K33">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34">
+        <v>533</v>
+      </c>
+      <c r="B34" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" t="s">
+        <v>152</v>
+      </c>
+      <c r="D34" t="s">
+        <v>153</v>
+      </c>
+      <c r="E34" t="s">
+        <v>79</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34">
+        <v>14213</v>
+      </c>
+      <c r="H34" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" t="s">
+        <v>154</v>
+      </c>
+      <c r="J34" t="s">
+        <v>49</v>
+      </c>
+      <c r="K34">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35">
+        <v>607</v>
+      </c>
+      <c r="B35" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" t="s">
+        <v>156</v>
+      </c>
+      <c r="E35" t="s">
+        <v>79</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35">
+        <v>14211</v>
+      </c>
+      <c r="H35" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" t="s">
+        <v>157</v>
+      </c>
+      <c r="J35" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36">
+        <v>716</v>
+      </c>
+      <c r="B36" t="s">
+        <v>158</v>
+      </c>
+      <c r="C36" t="s">
+        <v>159</v>
+      </c>
+      <c r="E36" t="s">
+        <v>160</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36">
+        <v>14219</v>
+      </c>
+      <c r="H36" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" t="s">
+        <v>161</v>
+      </c>
+      <c r="J36" t="s">
+        <v>23</v>
+      </c>
+      <c r="K36">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37">
+        <v>907</v>
+      </c>
+      <c r="B37" t="s">
+        <v>162</v>
+      </c>
+      <c r="C37" t="s">
+        <v>163</v>
+      </c>
+      <c r="E37" t="s">
+        <v>79</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37">
+        <v>14207</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
+        <v>164</v>
+      </c>
+      <c r="J37" t="s">
+        <v>29</v>
+      </c>
+      <c r="K37">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38">
+        <v>92</v>
+      </c>
+      <c r="B38" t="s">
+        <v>165</v>
+      </c>
+      <c r="C38" t="s">
+        <v>166</v>
+      </c>
+      <c r="E38" t="s">
+        <v>167</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38">
+        <v>14001</v>
+      </c>
+      <c r="H38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" t="s">
+        <v>168</v>
+      </c>
+      <c r="J38" t="s">
+        <v>29</v>
+      </c>
+      <c r="K38">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:K28"/>
+  <autoFilter ref="A1:K38"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>