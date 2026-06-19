--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,171 +9,273 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$K$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$K$14</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>debtorno</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>address1</t>
   </si>
   <si>
     <t>address2</t>
   </si>
   <si>
     <t>address3</t>
   </si>
   <si>
     <t>address4</t>
   </si>
   <si>
     <t>address5</t>
   </si>
   <si>
     <t>card_type</t>
   </si>
   <si>
     <t>number</t>
   </si>
   <si>
     <t>expiry_month</t>
   </si>
   <si>
     <t>expiry_year</t>
   </si>
   <si>
+    <t>JIM&amp;#039;S AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>6267 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>DEPEW</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>MasterCard</t>
+  </si>
+  <si>
+    <t>5474XXXXXXXX1666</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>TRANSIT AUTO SERVICE CTR</t>
+  </si>
+  <si>
+    <t>10710 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>EAST AMHERST</t>
+  </si>
+  <si>
+    <t>5240XXXXXXXX5094</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>WHOLESALE TRANSMISSION</t>
+  </si>
+  <si>
+    <t>4238 WALDEN AVE</t>
+  </si>
+  <si>
+    <t>LANCASTER</t>
+  </si>
+  <si>
+    <t>Visa</t>
+  </si>
+  <si>
+    <t>4802XXXXXXXX7041</t>
+  </si>
+  <si>
     <t>QBC Systems Inc Sean</t>
   </si>
   <si>
     <t>25 Hazelwood Dr</t>
   </si>
   <si>
     <t># 112</t>
   </si>
   <si>
     <t>Amherst</t>
   </si>
   <si>
-    <t>NY</t>
-[...4 lines deleted...]
-  <si>
     <t>5449XXXXXXXX0569</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>JOHN WAINWRIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">10979 MATTESON CORNERS RD </t>
   </si>
   <si>
     <t>HOLLAND</t>
   </si>
   <si>
-    <t>Visa</t>
-[...1 lines deleted...]
-  <si>
     <t>4141XXXXXXXX7674</t>
   </si>
   <si>
+    <t xml:space="preserve">Mark YANIK </t>
+  </si>
+  <si>
+    <t>3232 DELAWARE AVE</t>
+  </si>
+  <si>
+    <t>Kenmore</t>
+  </si>
+  <si>
+    <t>4413XXXXXXXX5755</t>
+  </si>
+  <si>
     <t>Dante Turello</t>
   </si>
   <si>
     <t>5411 TRANSIT ROAD</t>
   </si>
   <si>
     <t>Williamsville</t>
   </si>
   <si>
     <t>4108XXXXXXXX2123</t>
   </si>
   <si>
+    <t>DOUG REGER</t>
+  </si>
+  <si>
+    <t>8129 MAIN ST</t>
+  </si>
+  <si>
+    <t>8129 MAIN ST.</t>
+  </si>
+  <si>
+    <t>WILLIAMSVILLE</t>
+  </si>
+  <si>
+    <t>4147XXXXXXXX8686</t>
+  </si>
+  <si>
+    <t>JONATHAN DUFOR</t>
+  </si>
+  <si>
+    <t>3475 SOUTHWESTERN BLVD.</t>
+  </si>
+  <si>
+    <t>ORCHARD PARK</t>
+  </si>
+  <si>
+    <t>4258XXXXXXXX2320</t>
+  </si>
+  <si>
+    <t>BRIAN PENNY</t>
+  </si>
+  <si>
+    <t>3754 HARLEM RD</t>
+  </si>
+  <si>
+    <t>BUFFALO</t>
+  </si>
+  <si>
+    <t>5144XXXXXXXX7792</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeff Hy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">223 Bryant St </t>
+  </si>
+  <si>
+    <t>North Tonawanda</t>
+  </si>
+  <si>
+    <t>4258XXXXXXXX5508</t>
+  </si>
+  <si>
     <t xml:space="preserve">SADIE ANDERSON </t>
   </si>
   <si>
     <t>129 Hempstead Ave</t>
   </si>
   <si>
     <t>Buffalo</t>
   </si>
   <si>
     <t>invalid</t>
   </si>
   <si>
     <t>2717XXXXXXXX6158</t>
   </si>
   <si>
-    <t>GIORGIOS LIMOUSINE</t>
-[...11 lines deleted...]
-    <t>4266XXXXXXXX9059</t>
+    <t>Tony Cortez</t>
+  </si>
+  <si>
+    <t>495 Cornwall Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buffalo </t>
+  </si>
+  <si>
+    <t>4217XXXXXXXX6711</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -480,275 +582,531 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K6"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.706543" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
-        <v>3887</v>
+        <v>1029</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>13</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2">
+        <v>14043</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K2">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>3916</v>
+        <v>2005</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3">
+        <v>14051</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="J3" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K3">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>4051</v>
+        <v>2359</v>
       </c>
       <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G4">
-        <v>14221</v>
+        <v>14086</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K4">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>4430</v>
+        <v>3887</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
+      <c r="D5" t="s">
+        <v>30</v>
+      </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5">
+        <v>14228</v>
+      </c>
+      <c r="H5" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="K5">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>727</v>
+        <v>3916</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="D6" t="s">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G6">
-        <v>14086</v>
+        <v>14080</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
       <c r="J6" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="K6">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7">
+        <v>4017</v>
+      </c>
+      <c r="B7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7">
+        <v>14217</v>
+      </c>
+      <c r="H7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8">
+        <v>4051</v>
+      </c>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8">
+        <v>14221</v>
+      </c>
+      <c r="H8" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J8" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9">
+        <v>4094</v>
+      </c>
+      <c r="B9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9">
+        <v>14221</v>
+      </c>
+      <c r="H9" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10">
+        <v>4113</v>
+      </c>
+      <c r="B10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10">
+        <v>14127</v>
+      </c>
+      <c r="H10" t="s">
+        <v>26</v>
+      </c>
+      <c r="I10" t="s">
+        <v>54</v>
+      </c>
+      <c r="J10" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11">
+        <v>4202</v>
+      </c>
+      <c r="B11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E11" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11">
+        <v>14215</v>
+      </c>
+      <c r="H11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12">
+        <v>4324</v>
+      </c>
+      <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12">
+        <v>14120</v>
+      </c>
+      <c r="H12" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" t="s">
+        <v>62</v>
+      </c>
+      <c r="J12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13">
+        <v>4430</v>
+      </c>
+      <c r="B13" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" t="s">
+        <v>65</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13">
+        <v>14215</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14">
+        <v>4497</v>
+      </c>
+      <c r="B14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" t="s">
+        <v>69</v>
+      </c>
+      <c r="E14" t="s">
+        <v>70</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14">
+        <v>14215</v>
+      </c>
+      <c r="H14" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" t="s">
+        <v>71</v>
+      </c>
+      <c r="J14" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:K6"/>
+  <autoFilter ref="A1:K14"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>