--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$K$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$K$28</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>debtorno</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>address1</t>
   </si>
   <si>
     <t>address2</t>
   </si>
   <si>
     <t>address3</t>
   </si>
   <si>
     <t>address4</t>
   </si>
   <si>
     <t>address5</t>
   </si>
   <si>
     <t>card_type</t>
   </si>
   <si>
@@ -72,210 +72,378 @@
   <si>
     <t>expiry_year</t>
   </si>
   <si>
     <t>JIM&amp;#039;S AUTOMOTIVE</t>
   </si>
   <si>
     <t>6267 TRANSIT RD</t>
   </si>
   <si>
     <t>DEPEW</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>MasterCard</t>
   </si>
   <si>
     <t>5474XXXXXXXX1666</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
+    <t>NY STATE THRUWAY OFF PRO</t>
+  </si>
+  <si>
+    <t>1870 WALDEN AVE.</t>
+  </si>
+  <si>
+    <t>CHEEKTOWAGA</t>
+  </si>
+  <si>
+    <t>Visa</t>
+  </si>
+  <si>
+    <t>4727XXXXXXXX3520</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>ABBOTT RADIATOR &amp;amp; AUTO</t>
+  </si>
+  <si>
+    <t>1700 ABBOTT RD</t>
+  </si>
+  <si>
+    <t>LACKAWANNA</t>
+  </si>
+  <si>
+    <t>4154XXXXXXXX4434</t>
+  </si>
+  <si>
     <t>TRANSIT AUTO SERVICE CTR</t>
   </si>
   <si>
     <t>10710 TRANSIT RD</t>
   </si>
   <si>
     <t>EAST AMHERST</t>
   </si>
   <si>
     <t>5240XXXXXXXX5094</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
+    <t>MIKE BARNEY NISSAN</t>
+  </si>
+  <si>
+    <t>3676 SHERIDAN DRIVE</t>
+  </si>
+  <si>
+    <t>AMHERST</t>
+  </si>
+  <si>
+    <t>4154XXXXXXXX8117</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
     <t>WHOLESALE TRANSMISSION</t>
   </si>
   <si>
     <t>4238 WALDEN AVE</t>
   </si>
   <si>
     <t>LANCASTER</t>
   </si>
   <si>
-    <t>Visa</t>
-[...1 lines deleted...]
-  <si>
     <t>4802XXXXXXXX7041</t>
   </si>
   <si>
+    <t>CAFFREY CAR CARE</t>
+  </si>
+  <si>
+    <t>44 MARILYN DR</t>
+  </si>
+  <si>
+    <t>CC ON FILE</t>
+  </si>
+  <si>
+    <t>5496XXXXXXXX0128</t>
+  </si>
+  <si>
     <t>QBC Systems Inc Sean</t>
   </si>
   <si>
     <t>25 Hazelwood Dr</t>
   </si>
   <si>
     <t># 112</t>
   </si>
   <si>
     <t>Amherst</t>
   </si>
   <si>
     <t>5449XXXXXXXX0569</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>JOHN WAINWRIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">10979 MATTESON CORNERS RD </t>
   </si>
   <si>
     <t>HOLLAND</t>
   </si>
   <si>
     <t>4141XXXXXXXX7674</t>
   </si>
   <si>
+    <t>DORENE YATES</t>
+  </si>
+  <si>
+    <t>11061 JOHN COURT</t>
+  </si>
+  <si>
+    <t>ALDEN</t>
+  </si>
+  <si>
+    <t>5240XXXXXXXX7160</t>
+  </si>
+  <si>
+    <t>HENRY BRONKIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5054 BROOKHAVEN </t>
+  </si>
+  <si>
+    <t>CLARENCE</t>
+  </si>
+  <si>
+    <t>5452XXXXXXXX4090</t>
+  </si>
+  <si>
+    <t>KEVIN CHEEK</t>
+  </si>
+  <si>
+    <t>5 SHIRLEY AVE</t>
+  </si>
+  <si>
+    <t>Buffalo</t>
+  </si>
+  <si>
+    <t>4327XXXXXXXX2400</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mark YANIK </t>
   </si>
   <si>
     <t>3232 DELAWARE AVE</t>
   </si>
   <si>
     <t>Kenmore</t>
   </si>
   <si>
     <t>4413XXXXXXXX5755</t>
   </si>
   <si>
     <t>Dante Turello</t>
   </si>
   <si>
     <t>5411 TRANSIT ROAD</t>
   </si>
   <si>
     <t>Williamsville</t>
   </si>
   <si>
     <t>4108XXXXXXXX2123</t>
   </si>
   <si>
+    <t>MICHELLE PALOVICH</t>
+  </si>
+  <si>
+    <t>3806 YALE AVE</t>
+  </si>
+  <si>
+    <t>HAMBURG</t>
+  </si>
+  <si>
+    <t>5466XXXXXXXX9338</t>
+  </si>
+  <si>
     <t>DOUG REGER</t>
   </si>
   <si>
     <t>8129 MAIN ST</t>
   </si>
   <si>
     <t>8129 MAIN ST.</t>
   </si>
   <si>
     <t>WILLIAMSVILLE</t>
   </si>
   <si>
     <t>4147XXXXXXXX8686</t>
   </si>
   <si>
     <t>JONATHAN DUFOR</t>
   </si>
   <si>
     <t>3475 SOUTHWESTERN BLVD.</t>
   </si>
   <si>
     <t>ORCHARD PARK</t>
   </si>
   <si>
     <t>4258XXXXXXXX2320</t>
   </si>
   <si>
     <t>BRIAN PENNY</t>
   </si>
   <si>
     <t>3754 HARLEM RD</t>
   </si>
   <si>
     <t>BUFFALO</t>
   </si>
   <si>
     <t>5144XXXXXXXX7792</t>
   </si>
   <si>
+    <t>LGM TRANSPORT INC.</t>
+  </si>
+  <si>
+    <t>80 EARHART DR.</t>
+  </si>
+  <si>
+    <t>AMEX</t>
+  </si>
+  <si>
+    <t>3767XXXXXXXX010</t>
+  </si>
+  <si>
+    <t>Ken Barrett Cash and Tax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">229 West Main St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Batavia </t>
+  </si>
+  <si>
+    <t>5114XXXXXXXX5289</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jeff Hy </t>
   </si>
   <si>
     <t xml:space="preserve">223 Bryant St </t>
   </si>
   <si>
     <t>North Tonawanda</t>
   </si>
   <si>
     <t>4258XXXXXXXX5508</t>
   </si>
   <si>
     <t xml:space="preserve">SADIE ANDERSON </t>
   </si>
   <si>
     <t>129 Hempstead Ave</t>
   </si>
   <si>
-    <t>Buffalo</t>
-[...1 lines deleted...]
-  <si>
     <t>invalid</t>
   </si>
   <si>
     <t>2717XXXXXXXX6158</t>
   </si>
   <si>
     <t>Tony Cortez</t>
   </si>
   <si>
     <t>495 Cornwall Ave</t>
   </si>
   <si>
     <t xml:space="preserve">Buffalo </t>
   </si>
   <si>
     <t>4217XXXXXXXX6711</t>
+  </si>
+  <si>
+    <t>KASEY</t>
+  </si>
+  <si>
+    <t>SEABOLT</t>
+  </si>
+  <si>
+    <t>4141 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>5480XXXXXXXX5807</t>
+  </si>
+  <si>
+    <t>KEN DAVIS</t>
+  </si>
+  <si>
+    <t>40 IVENHOE RD</t>
+  </si>
+  <si>
+    <t>4387XXXXXXXX4873</t>
+  </si>
+  <si>
+    <t>EC AUTO SHOP</t>
+  </si>
+  <si>
+    <t>954 NIAGARA ST</t>
+  </si>
+  <si>
+    <t>BRANCH 41</t>
+  </si>
+  <si>
+    <t>5403XXXXXXXX4830</t>
+  </si>
+  <si>
+    <t>GREGORIE&amp;#039;S AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>3943 SOUTH PARK</t>
+  </si>
+  <si>
+    <t>BLASDELL</t>
+  </si>
+  <si>
+    <t>5197XXXXXXXX8349</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -582,62 +750,62 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K14"/>
+  <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.706543" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -672,441 +840,898 @@
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2">
         <v>14043</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>2005</v>
+        <v>1414</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3">
-        <v>14051</v>
+        <v>14225</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K3">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>2359</v>
+        <v>166</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4">
-        <v>14086</v>
+        <v>14218</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K4">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>3887</v>
+        <v>2005</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5">
-        <v>14228</v>
+        <v>14051</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K5">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>3916</v>
+        <v>217</v>
       </c>
       <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" t="s">
         <v>34</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>35</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6">
+        <v>14226</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>36</v>
       </c>
-      <c r="F6" t="s">
-[...8 lines deleted...]
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K6">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>4017</v>
+        <v>2359</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7">
-        <v>14217</v>
+        <v>14086</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>41</v>
       </c>
       <c r="J7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="K7">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>4051</v>
+        <v>384</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
+      <c r="D8" t="s">
+        <v>44</v>
+      </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8">
-        <v>14221</v>
+        <v>14225</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
         <v>45</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="K8">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>4094</v>
+        <v>3887</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9" t="s">
         <v>48</v>
       </c>
       <c r="E9" t="s">
         <v>49</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9">
-        <v>14221</v>
+        <v>14228</v>
       </c>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
         <v>50</v>
       </c>
       <c r="J9" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="K9">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>4113</v>
+        <v>3916</v>
       </c>
       <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10">
+        <v>14080</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10" t="s">
         <v>51</v>
-      </c>
-[...19 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K10">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>4202</v>
+        <v>3959</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11">
-        <v>14215</v>
+        <v>14004</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J11" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K11">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>4324</v>
+        <v>3986</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12">
-        <v>14120</v>
+        <v>14031</v>
       </c>
       <c r="H12" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J12" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K12">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>4430</v>
+        <v>4002</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13">
         <v>14215</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>67</v>
       </c>
       <c r="J13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K13">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>4497</v>
+        <v>4017</v>
       </c>
       <c r="B14" t="s">
         <v>68</v>
       </c>
       <c r="C14" t="s">
         <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14">
-        <v>14215</v>
+        <v>14217</v>
       </c>
       <c r="H14" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>71</v>
       </c>
       <c r="J14" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15">
+        <v>4051</v>
+      </c>
+      <c r="B15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15">
+        <v>14221</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>75</v>
+      </c>
+      <c r="J15" t="s">
+        <v>51</v>
+      </c>
+      <c r="K15">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16">
+        <v>4059</v>
+      </c>
+      <c r="B16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16">
+        <v>14075</v>
+      </c>
+      <c r="H16" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" t="s">
+        <v>79</v>
+      </c>
+      <c r="J16" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17">
+        <v>4094</v>
+      </c>
+      <c r="B17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17">
+        <v>14221</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>84</v>
+      </c>
+      <c r="J17" t="s">
         <v>17</v>
       </c>
-      <c r="K14">
+      <c r="K17">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18">
+        <v>4113</v>
+      </c>
+      <c r="B18" t="s">
+        <v>85</v>
+      </c>
+      <c r="C18" t="s">
+        <v>86</v>
+      </c>
+      <c r="E18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18">
+        <v>14127</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>88</v>
+      </c>
+      <c r="J18" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19">
+        <v>4202</v>
+      </c>
+      <c r="B19" t="s">
+        <v>89</v>
+      </c>
+      <c r="C19" t="s">
+        <v>90</v>
+      </c>
+      <c r="E19" t="s">
+        <v>91</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19">
+        <v>14215</v>
+      </c>
+      <c r="H19" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
+        <v>92</v>
+      </c>
+      <c r="J19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20">
+        <v>4288</v>
+      </c>
+      <c r="B20" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" t="s">
+        <v>94</v>
+      </c>
+      <c r="E20" t="s">
+        <v>83</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20">
+        <v>14221</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+      <c r="I20" t="s">
+        <v>96</v>
+      </c>
+      <c r="J20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K20">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21">
+        <v>4311</v>
+      </c>
+      <c r="B21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21" t="s">
+        <v>99</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21">
+        <v>14020</v>
+      </c>
+      <c r="H21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
+        <v>100</v>
+      </c>
+      <c r="J21" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22">
+        <v>4324</v>
+      </c>
+      <c r="B22" t="s">
+        <v>101</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="E22" t="s">
+        <v>103</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22">
+        <v>14120</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>104</v>
+      </c>
+      <c r="J22" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23">
+        <v>4430</v>
+      </c>
+      <c r="B23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+      <c r="E23" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23">
+        <v>14215</v>
+      </c>
+      <c r="H23" t="s">
+        <v>107</v>
+      </c>
+      <c r="I23" t="s">
+        <v>108</v>
+      </c>
+      <c r="J23" t="s">
+        <v>51</v>
+      </c>
+      <c r="K23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24">
+        <v>4497</v>
+      </c>
+      <c r="B24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" t="s">
+        <v>110</v>
+      </c>
+      <c r="E24" t="s">
+        <v>111</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24">
+        <v>14215</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>112</v>
+      </c>
+      <c r="J24" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25">
+        <v>4555</v>
+      </c>
+      <c r="B25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D25" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25" t="s">
+        <v>87</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25">
+        <v>14127</v>
+      </c>
+      <c r="H25" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
+        <v>116</v>
+      </c>
+      <c r="J25" t="s">
+        <v>37</v>
+      </c>
+      <c r="K25">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26">
+        <v>4625</v>
+      </c>
+      <c r="B26" t="s">
+        <v>117</v>
+      </c>
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="E26" t="s">
+        <v>91</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26">
+        <v>14215</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>119</v>
+      </c>
+      <c r="J26" t="s">
+        <v>23</v>
+      </c>
+      <c r="K26">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27">
+        <v>533</v>
+      </c>
+      <c r="B27" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" t="s">
+        <v>91</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27">
+        <v>14213</v>
+      </c>
+      <c r="H27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" t="s">
+        <v>123</v>
+      </c>
+      <c r="J27" t="s">
+        <v>37</v>
+      </c>
+      <c r="K27">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28">
+        <v>716</v>
+      </c>
+      <c r="B28" t="s">
+        <v>124</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="E28" t="s">
+        <v>126</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28">
+        <v>14219</v>
+      </c>
+      <c r="H28" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" t="s">
+        <v>127</v>
+      </c>
+      <c r="J28" t="s">
+        <v>23</v>
+      </c>
+      <c r="K28">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:K14"/>
+  <autoFilter ref="A1:K28"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>