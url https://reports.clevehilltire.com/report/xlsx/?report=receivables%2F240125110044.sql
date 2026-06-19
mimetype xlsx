--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$E$54</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$E$56</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Customer</t>
   </si>
   <si>
     <t>Customer Name</t>
   </si>
   <si>
     <t>Payment Date</t>
   </si>
   <si>
     <t>Payment Amount</t>
   </si>
   <si>
     <t>Receipt #</t>
   </si>
   <si>
     <t>NFTA PROGRAM</t>
   </si>
   <si>
     <t>2023-12-21</t>
   </si>
   <si>
     <t>2023-11-21</t>
   </si>
   <si>
@@ -81,93 +81,96 @@
   <si>
     <t>TOWN OF SOMERSET PRO</t>
   </si>
   <si>
     <t>2023-03-23</t>
   </si>
   <si>
     <t>TOWN OF EDEN POLICE PROG</t>
   </si>
   <si>
     <t>2025-02-05</t>
   </si>
   <si>
     <t>2025-10-06</t>
   </si>
   <si>
     <t>TOWN OF HAMBURG NATL ACCT</t>
   </si>
   <si>
     <t>2024-01-25</t>
   </si>
   <si>
     <t>2023-11-02</t>
   </si>
   <si>
-    <t>TOWN OF LANCASTER PROGRAM</t>
+    <t>TOWN OF LANCASTER POLICE PROGRAM</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
     <t>VILLAGE OF HAMBURG NATLAC</t>
   </si>
   <si>
     <t>2023-12-22</t>
   </si>
   <si>
     <t>2023-03-22</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>2024-06-17</t>
   </si>
   <si>
     <t>VILLAGE OF DEPEW PROGRAM</t>
   </si>
   <si>
     <t>2024-10-24</t>
   </si>
   <si>
     <t>2024-11-20</t>
   </si>
   <si>
     <t>CITY OF JAMESTOWN ON PGM</t>
   </si>
   <si>
     <t>2023-12-13</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t xml:space="preserve">Village of Allegany PROGRAM </t>
   </si>
   <si>
     <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
   </si>
   <si>
     <t>ERIE COUNTY SHERIFF PROG</t>
   </si>
   <si>
     <t>ERIE COUNTY COMP- PROGRAM</t>
   </si>
   <si>
     <t>2023-12-15</t>
   </si>
   <si>
     <t>E.C. BUREAU OF FLEET PRO</t>
   </si>
   <si>
     <t>2024-05-29</t>
   </si>
   <si>
     <t>2024-06-18</t>
   </si>
   <si>
     <t>FBI-GSA PROGRAM ACT</t>
   </si>
   <si>
     <t>2025-12-24</t>
   </si>
@@ -507,60 +510,60 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E54"/>
+  <dimension ref="A1:E56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1436</v>
@@ -1204,289 +1207,323 @@
         <v>243.38</v>
       </c>
       <c r="E39">
         <v>836982</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>4628</v>
       </c>
       <c r="B40" t="s">
         <v>34</v>
       </c>
       <c r="C40" t="s">
         <v>35</v>
       </c>
       <c r="D40">
         <v>-243.38</v>
       </c>
       <c r="E40">
         <v>836997</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
-        <v>519</v>
+        <v>4628</v>
       </c>
       <c r="B41" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" t="s">
         <v>36</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41">
-        <v>-619.6</v>
+        <v>243.38</v>
       </c>
       <c r="E41">
-        <v>784184</v>
+        <v>838009</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
-        <v>519</v>
+        <v>4628</v>
       </c>
       <c r="B42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" t="s">
         <v>36</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
-        <v>3604.24</v>
+        <v>-243.38</v>
       </c>
       <c r="E42">
-        <v>778686</v>
+        <v>841733</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>519</v>
       </c>
       <c r="B43" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D43">
-        <v>619.6</v>
+        <v>-619.6</v>
       </c>
       <c r="E43">
-        <v>779659</v>
+        <v>784184</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>519</v>
       </c>
       <c r="B44" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D44">
-        <v>-3604.24</v>
+        <v>3604.24</v>
       </c>
       <c r="E44">
-        <v>779940</v>
+        <v>778686</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B45" t="s">
         <v>37</v>
       </c>
       <c r="C45" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D45">
-        <v>-636</v>
+        <v>619.6</v>
       </c>
       <c r="E45">
-        <v>781933</v>
+        <v>779659</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B46" t="s">
         <v>37</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46">
-        <v>636</v>
+        <v>-3604.24</v>
       </c>
       <c r="E46">
-        <v>779795</v>
+        <v>779940</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="B47" t="s">
+        <v>38</v>
+      </c>
+      <c r="C47" t="s">
         <v>39</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47">
-        <v>122.76</v>
+        <v>-636</v>
       </c>
       <c r="E47">
-        <v>790950</v>
+        <v>781933</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="B48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C48" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D48">
-        <v>-122.76</v>
+        <v>636</v>
       </c>
       <c r="E48">
-        <v>790965</v>
+        <v>779795</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>540</v>
       </c>
       <c r="B49" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C49" t="s">
         <v>41</v>
       </c>
       <c r="D49">
-        <v>533.56</v>
+        <v>122.76</v>
       </c>
       <c r="E49">
-        <v>791996</v>
+        <v>790950</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>540</v>
       </c>
       <c r="B50" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C50" t="s">
         <v>41</v>
       </c>
       <c r="D50">
-        <v>-533.56</v>
+        <v>-122.76</v>
       </c>
       <c r="E50">
-        <v>792033</v>
+        <v>790965</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
-        <v>669</v>
+        <v>540</v>
       </c>
       <c r="B51" t="s">
+        <v>40</v>
+      </c>
+      <c r="C51" t="s">
         <v>42</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
-        <v>730</v>
+        <v>533.56</v>
       </c>
       <c r="E51">
-        <v>830290</v>
+        <v>791996</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
-        <v>669</v>
+        <v>540</v>
       </c>
       <c r="B52" t="s">
+        <v>40</v>
+      </c>
+      <c r="C52" t="s">
         <v>42</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
-        <v>-730</v>
+        <v>-533.56</v>
       </c>
       <c r="E52">
-        <v>830301</v>
+        <v>792033</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="B53" t="s">
+        <v>43</v>
+      </c>
+      <c r="C53" t="s">
         <v>44</v>
       </c>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53">
-        <v>443.4</v>
+        <v>730</v>
       </c>
       <c r="E53">
-        <v>797036</v>
+        <v>830290</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
+        <v>669</v>
+      </c>
+      <c r="B54" t="s">
+        <v>43</v>
+      </c>
+      <c r="C54" t="s">
+        <v>44</v>
+      </c>
+      <c r="D54">
+        <v>-730</v>
+      </c>
+      <c r="E54">
+        <v>830301</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55">
         <v>670</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="B55" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" t="s">
         <v>46</v>
       </c>
-      <c r="D54">
+      <c r="D55">
+        <v>443.4</v>
+      </c>
+      <c r="E55">
+        <v>797036</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56">
+        <v>670</v>
+      </c>
+      <c r="B56" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D56">
         <v>-443.4</v>
       </c>
-      <c r="E54">
+      <c r="E56">
         <v>797088</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:E54"/>
+  <autoFilter ref="A1:E56"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>