--- v0 (2026-04-19)
+++ v1 (2026-06-19)
@@ -81,594 +81,594 @@
   <si>
     <t>KLY-356674081</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING A/S 22565R17 102H</t>
   </si>
   <si>
     <t>TPA-34634</t>
   </si>
   <si>
     <t>225/60R18 100H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>RT4-15576520000</t>
   </si>
   <si>
     <t>225/65R17 102H ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>TPA-03381</t>
   </si>
   <si>
     <t>225/60R17 99H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
+    <t>TPA-10000</t>
+  </si>
+  <si>
+    <t>235/60R18 103H Uniroyal Tiger Paw Touring A/S 75K</t>
+  </si>
+  <si>
     <t>TBC-SLR76</t>
   </si>
   <si>
     <t>225/65R17 102H SOLAR 4XS PLUS 45K</t>
   </si>
   <si>
-    <t>TPA-10000</t>
-[...4 lines deleted...]
-  <si>
     <t>TPA-01571</t>
   </si>
   <si>
     <t>205/55R16 91H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
+    <t>ARY-AEP032</t>
+  </si>
+  <si>
+    <t>225/65R17 ECO PRO H/T</t>
+  </si>
+  <si>
     <t>TPA-47225</t>
   </si>
   <si>
     <t>235/65R18 106V Uniroyal Tiger Paw Touring A/S 65K</t>
   </si>
   <si>
-    <t>ARY-AEP032</t>
-[...4 lines deleted...]
-  <si>
     <t>RT4-15576420000</t>
   </si>
   <si>
     <t>225/55R18 98H ALTIMAX RT45 75K</t>
   </si>
   <si>
+    <t>TPA-02830</t>
+  </si>
+  <si>
+    <t>225/55R18 98H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
     <t>TFC-002760</t>
   </si>
   <si>
     <t>LT225/75R16E FIRESTONE TRANSFORCE HT2</t>
   </si>
   <si>
-    <t>TPA-02830</t>
-[...2 lines deleted...]
-    <t>225/55R18 98H TIGER PAW TOURING AS 75K</t>
+    <t>ARY-AGS006</t>
+  </si>
+  <si>
+    <t>205/55ZR16 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>RT4-15576480000</t>
+  </si>
+  <si>
+    <t>225/60R18 100H ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>GYR-741178681</t>
   </si>
   <si>
     <t>275/60R20 115S WRANGER TRAILRUNNER AT 55</t>
   </si>
   <si>
     <t>WFC-005842</t>
   </si>
   <si>
     <t>LT235/65R16C/E  WINTERFORCE CV 1</t>
   </si>
   <si>
+    <t>TPA-23044</t>
+  </si>
+  <si>
+    <t>215/55R18 95H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>TPA-59865</t>
+  </si>
+  <si>
+    <t>195/65R15 91H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
     <t>MAS-167048001</t>
   </si>
   <si>
     <t>225/65R17 102H STRATUS A/S 50K</t>
   </si>
   <si>
     <t>TBC-RSL76</t>
   </si>
   <si>
     <t>225/65R17 DORAL SDL-SPORT+ 3.0</t>
   </si>
   <si>
-    <t>ARY-AGS006</t>
-[...8 lines deleted...]
-    <t>225/60R18 100H ALTIMAX RT45 75K</t>
+    <t>TPA-53306</t>
+  </si>
+  <si>
+    <t>235/50R19 Tiger Paw Touring A/S 99V65K</t>
+  </si>
+  <si>
+    <t>KLY-356674107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 22565R17 102H</t>
+  </si>
+  <si>
+    <t>RT4-15576250000</t>
+  </si>
+  <si>
+    <t>205/70R16 97T ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>TFC-000181</t>
   </si>
   <si>
     <t>LT245/75R16E FIRESTONE TRANSFORCE AT2 BW</t>
   </si>
   <si>
-    <t>TPA-23044</t>
-[...22 lines deleted...]
-  <si>
     <t>TPA-02151</t>
   </si>
   <si>
     <t>235/55R17 99H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
-    <t>KLY-356674107</t>
-[...2 lines deleted...]
-    <t>KELLY EDGE TOURING PLUS 22565R17 102H</t>
+    <t>RT4-15576510000</t>
+  </si>
+  <si>
+    <t>225/65R17 102T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RT4-15576470000</t>
+  </si>
+  <si>
+    <t>225/60R17 99H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>TPA-19806</t>
+  </si>
+  <si>
+    <t>215/55R16XL 97H TIGER PAW A/S 75K</t>
   </si>
   <si>
     <t>TFC-004709</t>
   </si>
   <si>
     <t>LT235/65R16C/E FIRESTONE TRANSFORCE CV</t>
   </si>
   <si>
-    <t>RT4-15576510000</t>
-[...8 lines deleted...]
-    <t>215/55R16XL 97H TIGER PAW A/S 75K</t>
+    <t>TPA-05599</t>
+  </si>
+  <si>
+    <t>205/60R16 92H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>TPA-28075</t>
   </si>
   <si>
     <t>215/55R17 94H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>KLY-356329081</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING A/S 23565R18 106V</t>
   </si>
   <si>
-    <t>RT4-15576470000</t>
-[...8 lines deleted...]
-    <t>205/60R16 92H TIGER PAW TOURING AS 75K</t>
+    <t>RT4-15576660000</t>
+  </si>
+  <si>
+    <t>235/65R18 106T ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>HER-98174</t>
   </si>
   <si>
     <t>225/65R17 102H HER TERRA TRAC HPT 50K</t>
   </si>
   <si>
-    <t>RT4-15576660000</t>
-[...2 lines deleted...]
-    <t>235/65R18 106T ALTIMAX RT45 75K</t>
+    <t>TPA-89085</t>
+  </si>
+  <si>
+    <t>235/65R17 104H Uniroyal Tiger Paw Touring A/S 75K</t>
+  </si>
+  <si>
+    <t>RT4-15576650000</t>
+  </si>
+  <si>
+    <t>235/65R17 104T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>TPA-53102</t>
+  </si>
+  <si>
+    <t>225/55R17 97H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>TPA-80398</t>
   </si>
   <si>
     <t>215/60R16 95H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
-    <t>TPA-53102</t>
-[...14 lines deleted...]
-    <t>235/65R17 104H Uniroyal Tiger Paw Touring A/S 75K</t>
+    <t>RT4-15576630000</t>
+  </si>
+  <si>
+    <t>235/60R18XL 107T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>DLE-005384</t>
+  </si>
+  <si>
+    <t>245/60R18 105H DESTINATION LE3 70K</t>
+  </si>
+  <si>
+    <t>DHL-008922</t>
+  </si>
+  <si>
+    <t>275/50R22 111H BS ALENZA A/S 02</t>
   </si>
   <si>
     <t>HER-05041</t>
   </si>
   <si>
     <t>225/65R17 102H ROADTOUR 455 50K</t>
   </si>
   <si>
-    <t>DLE-005384</t>
-[...2 lines deleted...]
-    <t>245/60R18 105H DESTINATION LE3 70K</t>
+    <t>CON-15573130000</t>
+  </si>
+  <si>
+    <t>255/35ZR19XL ExtremeContact DWS06 PLUS 9</t>
   </si>
   <si>
     <t>KLY-356627081</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING A/S 21555R17 94V</t>
   </si>
   <si>
-    <t>CON-15573130000</t>
-[...2 lines deleted...]
-    <t>255/35ZR19XL ExtremeContact DWS06 PLUS 9</t>
+    <t>MAS-167295001</t>
+  </si>
+  <si>
+    <t>225/65R17 STRATUS AS</t>
+  </si>
+  <si>
+    <t>TFC-013886</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E TRANSFORCE HT3</t>
+  </si>
+  <si>
+    <t>MAS-167074004</t>
+  </si>
+  <si>
+    <t>225/65R17 102T MSC SRT TOURING</t>
   </si>
   <si>
     <t>TPA-76774</t>
   </si>
   <si>
     <t>205/65R16 95H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>RT4-15576160000</t>
   </si>
   <si>
     <t>205/55R16 91T ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>GYR-102863387</t>
   </si>
   <si>
     <t>285/45R22XL 114H EAGLE TOURING</t>
   </si>
   <si>
-    <t>MAS-167074004</t>
-[...8 lines deleted...]
-    <t>225/65R17 STRATUS AS</t>
+    <t>ARY-AEP064</t>
+  </si>
+  <si>
+    <t>ARROYO ECO PRO A/S 205/70R16 97H</t>
+  </si>
+  <si>
+    <t>TPA-25336</t>
+  </si>
+  <si>
+    <t>245/60R18 105V Uniroyal Tiger Paw Touring A/S 65K</t>
+  </si>
+  <si>
+    <t>RT4-15576170000</t>
+  </si>
+  <si>
+    <t>205/55R16 91H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>FAS-013343</t>
+  </si>
+  <si>
+    <t>225/65R17 102H FIRESTONE ALL SEASON 55K</t>
+  </si>
+  <si>
+    <t>CON-04514920000</t>
+  </si>
+  <si>
+    <t>LT235/65R16 E 121R CON VANCONTACT A/S</t>
+  </si>
+  <si>
+    <t>VTG-VT12424</t>
+  </si>
+  <si>
+    <t>P225/65R17 Vantage Sport Tour 102H</t>
   </si>
   <si>
     <t>TGR-TGH23</t>
   </si>
   <si>
     <t>LT225/75R16E TRAIL GUIDE HLT BSW 50K RHZ</t>
   </si>
   <si>
+    <t>TPA-08562</t>
+  </si>
+  <si>
+    <t>215/55R17 94V TIGER PAW TOURING AS 65K</t>
+  </si>
+  <si>
+    <t>GYR-183934470</t>
+  </si>
+  <si>
+    <t>P275/60R20 114S WRANGLER SRA BSW 50K</t>
+  </si>
+  <si>
+    <t>LTX-08218</t>
+  </si>
+  <si>
+    <t>MICHELIN DEFENDER 2 22565R17 102H</t>
+  </si>
+  <si>
     <t>KLY-356758081</t>
   </si>
   <si>
     <t>205/55R16 EDGE TOURING A/S</t>
   </si>
   <si>
-    <t>RT4-15576630000</t>
-[...32 lines deleted...]
-    <t>215/55R17 94V TIGER PAW TOURING AS 65K</t>
+    <t>CCL-84328</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E AGILIS CROSSCLIMATE 2</t>
+  </si>
+  <si>
+    <t>ATR-90009</t>
+  </si>
+  <si>
+    <t>ST225/75R15 E ST300 (TRAILER USE ONLY)</t>
   </si>
   <si>
     <t>DLE-005359</t>
   </si>
   <si>
     <t>225/65R17 102H DESTINATION LE3 70K</t>
   </si>
   <si>
     <t>TFC-002761</t>
   </si>
   <si>
     <t>LT245/75R16E FIRESTONE TRANSFORCE HT2</t>
   </si>
   <si>
+    <t>KLY-356895107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 23555R20 102V</t>
+  </si>
+  <si>
     <t>TBC-DSL41</t>
   </si>
   <si>
     <t>205/55R16 DORAL SDL-SPORT 3.0</t>
   </si>
   <si>
-    <t>VTG-VT12424</t>
-[...32 lines deleted...]
-    <t>LT235/65R16 E 121R CON VANCONTACT A/S</t>
+    <t>TPA-63183</t>
+  </si>
+  <si>
+    <t>205/55R17XL 95H TIGER PAW TOUR AS/S 75K</t>
+  </si>
+  <si>
+    <t>ARY-AEP033</t>
+  </si>
+  <si>
+    <t>235/65R17 ECO PRO H/T</t>
+  </si>
+  <si>
+    <t>RT4-15576460000</t>
+  </si>
+  <si>
+    <t>225/60R17 99T ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>KLY-356264081</t>
   </si>
   <si>
     <t>225/60R17 EDGE TOURING A/S</t>
   </si>
   <si>
-    <t>TPA-63183</t>
-[...4 lines deleted...]
-  <si>
     <t>CCL-13153</t>
   </si>
   <si>
     <t>225/65R17 102H MICH CROSS CLIMATE 2</t>
   </si>
   <si>
+    <t>RT4-15576290000</t>
+  </si>
+  <si>
+    <t>215/60R16 95T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RT4-15576580000</t>
+  </si>
+  <si>
+    <t>235/55R17 99H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>CAR-6H04581</t>
+  </si>
+  <si>
+    <t>ST205/75R15/6 CAR RADIAL TRAIL HD</t>
+  </si>
+  <si>
+    <t>GYR-742299681</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LT27565R20 126S E GY WRANGLER TRAILRUNNER AT</t>
+  </si>
+  <si>
+    <t>RT4-15576410000</t>
+  </si>
+  <si>
+    <t>225/55R17 97H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>TPA-01337</t>
+  </si>
+  <si>
+    <t>235/55R19 Tiger Paw Touring A/S 101H75K</t>
+  </si>
+  <si>
+    <t>GYR-734006640</t>
+  </si>
+  <si>
+    <t>265/65R18 114T WRANGLER TERRITORY AT BSW</t>
+  </si>
+  <si>
+    <t>ATR-54003</t>
+  </si>
+  <si>
+    <t>225/60R17 AZ600</t>
+  </si>
+  <si>
+    <t>KLY-356895081</t>
+  </si>
+  <si>
+    <t>235/55/20 EDGE TOURING A/S</t>
+  </si>
+  <si>
     <t>GYR-157076622</t>
   </si>
   <si>
     <t>265/60R18 110T WRANGLER FORTITUDE 65K</t>
   </si>
   <si>
-    <t>KLY-356895081</t>
-[...8 lines deleted...]
-    <t>225/55R17 97H ALTIMAX RT45 75K</t>
+    <t>GYR-407285374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">225/65R17 102T GOODYEAR ASSURANCE ALL-SEASON </t>
+  </si>
+  <si>
+    <t>RT4-15576310000</t>
+  </si>
+  <si>
+    <t>215/60R17 96T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>TFC-000184</t>
+  </si>
+  <si>
+    <t>LT245/75R17E FIRESTONE TRANSFORCE AT2 OW</t>
   </si>
   <si>
     <t>ARY-AEP007</t>
   </si>
   <si>
     <t>215/60R16 ECO PRO A/S</t>
   </si>
   <si>
     <t>HER-05220</t>
   </si>
   <si>
     <t>225/50R17 Roadtour 455 Sport 94V50K</t>
   </si>
   <si>
-    <t>CAR-6H04581</t>
-[...32 lines deleted...]
-    <t xml:space="preserve"> LT27565R20 126S E GY WRANGLER TRAILRUNNER AT</t>
+    <t>ARY-AEP010</t>
+  </si>
+  <si>
+    <t>225/60/17 ECO PRO A/S</t>
+  </si>
+  <si>
+    <t>TFC-013989</t>
+  </si>
+  <si>
+    <t>LT275/70R/18E FS TRANSFORCE AT2 R</t>
   </si>
   <si>
     <t>TPA-40877</t>
   </si>
   <si>
     <t>235/60R17 102H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
-    <t>GYR-734006640</t>
-[...2 lines deleted...]
-    <t>265/65R18 114T WRANGLER TERRITORY AT BSW</t>
+    <t>GYR-734087640</t>
+  </si>
+  <si>
+    <t xml:space="preserve">275/60R20 115S GY WRANGLER TERRITORY AT </t>
   </si>
   <si>
     <t>RT4-15577520000</t>
   </si>
   <si>
     <t>235/50R18 97V ALTIMAX RT45 65K</t>
   </si>
   <si>
-    <t>TFC-013989</t>
-[...64 lines deleted...]
-  <si>
     <t>DLE-005386</t>
   </si>
   <si>
     <t>255/65R18 111H DESTINATION LE3 70K</t>
   </si>
   <si>
-    <t>KLY-356260081</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">225/65R17 102T GOODYEAR ASSURANCE ALL-SEASON </t>
+    <t>ARY-AEP022</t>
+  </si>
+  <si>
+    <t>ARROYO ECO PRO H/T 265/60R18 114V</t>
+  </si>
+  <si>
+    <t>KLY-356264107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 2256017 99V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -983,1164 +983,1164 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
         <v>3107</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3">
         <v>2506</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4">
-        <v>2075</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5">
         <v>849</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
-        <v>838</v>
+        <v>843</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7">
         <v>821</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8">
-        <v>695</v>
+        <v>739</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9">
-        <v>676</v>
+        <v>731</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10">
-        <v>643</v>
+        <v>675</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11">
-        <v>606</v>
+        <v>639</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12">
-        <v>598</v>
+        <v>606</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
-        <v>511</v>
+        <v>527</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14">
-        <v>406</v>
+        <v>458</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15">
-        <v>402</v>
+        <v>430</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16">
-        <v>392</v>
+        <v>413</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17">
-        <v>371</v>
+        <v>381</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19">
-        <v>344</v>
+        <v>359</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20">
-        <v>338</v>
+        <v>357</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21">
-        <v>330</v>
+        <v>357</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22">
-        <v>329</v>
+        <v>338</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23">
-        <v>322</v>
+        <v>332</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24">
-        <v>312</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26">
-        <v>310</v>
+        <v>329</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27">
-        <v>308</v>
+        <v>329</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28">
-        <v>308</v>
+        <v>321</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29">
-        <v>304</v>
+        <v>314</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30">
-        <v>301</v>
+        <v>314</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31">
-        <v>295</v>
+        <v>311</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>69</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35">
-        <v>272</v>
+        <v>291</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>71</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36">
-        <v>270</v>
+        <v>279</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>73</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37">
-        <v>268</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>75</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38">
-        <v>262</v>
+        <v>270</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>77</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39">
-        <v>259</v>
+        <v>268</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>79</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40">
-        <v>256</v>
+        <v>263</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41">
-        <v>242</v>
+        <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>83</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42">
-        <v>239</v>
+        <v>257</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>85</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43">
-        <v>239</v>
+        <v>245</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>87</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>89</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>91</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>93</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>95</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48">
-        <v>211</v>
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>97</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49">
-        <v>210</v>
+        <v>218</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>99</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50">
-        <v>206</v>
+        <v>216</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>101</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51">
-        <v>205</v>
+        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>103</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52">
-        <v>204</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>105</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53">
-        <v>203</v>
+        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>107</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>109</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55">
-        <v>196</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>111</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56">
-        <v>196</v>
+        <v>209</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>113</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57">
-        <v>195</v>
+        <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>115</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58">
-        <v>193</v>
+        <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>117</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59">
-        <v>192</v>
+        <v>208</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>119</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60">
-        <v>190</v>
+        <v>203</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>121</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61">
-        <v>188</v>
+        <v>203</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>123</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62">
-        <v>187</v>
+        <v>202</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>125</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>127</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64">
-        <v>184</v>
+        <v>198</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>129</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65">
-        <v>184</v>
+        <v>197</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>131</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66">
-        <v>184</v>
+        <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>133</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67">
-        <v>182</v>
+        <v>196</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>135</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68">
-        <v>181</v>
+        <v>195</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>137</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69">
-        <v>181</v>
+        <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>139</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70">
-        <v>177</v>
+        <v>191</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>141</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71">
-        <v>176</v>
+        <v>185</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>143</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72">
-        <v>172</v>
+        <v>185</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>145</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73">
-        <v>170</v>
+        <v>184</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>147</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74">
-        <v>166</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>149</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75">
-        <v>166</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>151</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76">
-        <v>165</v>
+        <v>176</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>153</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>155</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78">
-        <v>164</v>
+        <v>175</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>157</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79">
-        <v>163</v>
+        <v>175</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>159</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80">
-        <v>163</v>
+        <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>161</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>163</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82">
-        <v>161</v>
+        <v>169</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>165</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83">
-        <v>160</v>
+        <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>167</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>169</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85">
-        <v>158</v>
+        <v>168</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>171</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86">
-        <v>156</v>
+        <v>166</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>173</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87">
-        <v>156</v>
+        <v>166</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>175</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88">
-        <v>156</v>
+        <v>166</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>177</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89">
-        <v>155</v>
+        <v>164</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>179</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90">
-        <v>155</v>
+        <v>164</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>181</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91">
-        <v>153</v>
+        <v>164</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>183</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92">
-        <v>152</v>
+        <v>164</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>185</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93">
-        <v>150</v>
+        <v>164</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>187</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
       </c>
       <c r="C94">
-        <v>150</v>
+        <v>162</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>189</v>
       </c>
       <c r="B95" t="s">
         <v>190</v>
       </c>
       <c r="C95">
-        <v>150</v>
+        <v>162</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>191</v>
       </c>
       <c r="B96" t="s">
         <v>192</v>
       </c>
       <c r="C96">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>193</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97">
-        <v>150</v>
+        <v>159</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>195</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98">
-        <v>148</v>
+        <v>158</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>197</v>
       </c>
       <c r="B99" t="s">
         <v>198</v>
       </c>
       <c r="C99">
-        <v>148</v>
+        <v>157</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>199</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100">
-        <v>148</v>
+        <v>157</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>201</v>
       </c>
       <c r="B101" t="s">
         <v>202</v>
       </c>
       <c r="C101">
-        <v>147</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:C101"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>