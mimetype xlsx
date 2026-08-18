--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -45,630 +45,630 @@
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>ORDERED</t>
   </si>
   <si>
     <t>FEE</t>
   </si>
   <si>
     <t>STATE ENVIRONMENTAL FEE</t>
   </si>
   <si>
     <t>FET</t>
   </si>
   <si>
     <t>FEDERAL EXCISE TAX</t>
   </si>
   <si>
     <t>TPA-26161</t>
   </si>
   <si>
     <t>225/65R17 102H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
+    <t>TPA-12721</t>
+  </si>
+  <si>
+    <t>205/70R16 Tiger Paw Touring A/S 97H75K</t>
+  </si>
+  <si>
     <t>AGL-72022</t>
   </si>
   <si>
     <t>LT225/75R16 E AGILIS CROSSCLIMATE</t>
   </si>
   <si>
-    <t>TPA-12721</t>
-[...4 lines deleted...]
-  <si>
     <t>KLY-356674081</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING A/S 22565R17 102H</t>
   </si>
   <si>
+    <t>RT4-15576520000</t>
+  </si>
+  <si>
+    <t>225/65R17 102H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
     <t>TPA-34634</t>
   </si>
   <si>
     <t>225/60R18 100H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
-    <t>RT4-15576520000</t>
-[...4 lines deleted...]
-  <si>
     <t>TPA-03381</t>
   </si>
   <si>
     <t>225/60R17 99H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>TPA-10000</t>
   </si>
   <si>
     <t>235/60R18 103H Uniroyal Tiger Paw Touring A/S 75K</t>
   </si>
   <si>
     <t>TBC-SLR76</t>
   </si>
   <si>
     <t>225/65R17 102H SOLAR 4XS PLUS 45K</t>
   </si>
   <si>
     <t>TPA-01571</t>
   </si>
   <si>
     <t>205/55R16 91H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>ARY-AEP032</t>
   </si>
   <si>
     <t>225/65R17 ECO PRO H/T</t>
   </si>
   <si>
     <t>TPA-47225</t>
   </si>
   <si>
     <t>235/65R18 106V Uniroyal Tiger Paw Touring A/S 65K</t>
   </si>
   <si>
     <t>RT4-15576420000</t>
   </si>
   <si>
     <t>225/55R18 98H ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>TPA-02830</t>
   </si>
   <si>
     <t>225/55R18 98H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
+    <t>RT4-15576480000</t>
+  </si>
+  <si>
+    <t>225/60R18 100H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>ARY-AGS006</t>
+  </si>
+  <si>
+    <t>205/55ZR16 GRAND SPORT A/S</t>
+  </si>
+  <si>
+    <t>GYR-741178681</t>
+  </si>
+  <si>
+    <t>275/60R20 115S WRANGER TRAILRUNNER AT 55</t>
+  </si>
+  <si>
     <t>TFC-002760</t>
   </si>
   <si>
     <t>LT225/75R16E FIRESTONE TRANSFORCE HT2</t>
   </si>
   <si>
-    <t>ARY-AGS006</t>
-[...14 lines deleted...]
-    <t>275/60R20 115S WRANGER TRAILRUNNER AT 55</t>
+    <t>KLY-356674107</t>
+  </si>
+  <si>
+    <t>225/65R17 EDGE TOURING PLUS</t>
+  </si>
+  <si>
+    <t>TPA-53306</t>
+  </si>
+  <si>
+    <t>235/50R19 Tiger Paw Touring A/S 99V65K</t>
+  </si>
+  <si>
+    <t>TPA-23044</t>
+  </si>
+  <si>
+    <t>215/55R18 95H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>TPA-59865</t>
+  </si>
+  <si>
+    <t>195/65R15 91H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>WFC-005842</t>
   </si>
   <si>
     <t>LT235/65R16C/E  WINTERFORCE CV 1</t>
   </si>
   <si>
-    <t>TPA-23044</t>
-[...10 lines deleted...]
-  <si>
     <t>MAS-167048001</t>
   </si>
   <si>
     <t>225/65R17 102H STRATUS A/S 50K</t>
   </si>
   <si>
     <t>TBC-RSL76</t>
   </si>
   <si>
     <t>225/65R17 DORAL SDL-SPORT+ 3.0</t>
   </si>
   <si>
-    <t>TPA-53306</t>
-[...10 lines deleted...]
-  <si>
     <t>RT4-15576250000</t>
   </si>
   <si>
     <t>205/70R16 97T ALTIMAX RT45 75K</t>
   </si>
   <si>
+    <t>TPA-02151</t>
+  </si>
+  <si>
+    <t>235/55R17 99H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
+    <t>RT4-15576470000</t>
+  </si>
+  <si>
+    <t>225/60R17 99H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RT4-15576510000</t>
+  </si>
+  <si>
+    <t>225/65R17 102T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
     <t>TFC-000181</t>
   </si>
   <si>
     <t>LT245/75R16E FIRESTONE TRANSFORCE AT2 BW</t>
   </si>
   <si>
-    <t>TPA-02151</t>
-[...16 lines deleted...]
-  <si>
     <t>TPA-19806</t>
   </si>
   <si>
     <t>215/55R16XL 97H TIGER PAW A/S 75K</t>
   </si>
   <si>
+    <t>TPA-28075</t>
+  </si>
+  <si>
+    <t>215/55R17 94H TIGER PAW TOURING AS 75K</t>
+  </si>
+  <si>
     <t>TFC-004709</t>
   </si>
   <si>
     <t>LT235/65R16C/E FIRESTONE TRANSFORCE CV</t>
   </si>
   <si>
+    <t>TPA-89085</t>
+  </si>
+  <si>
+    <t>235/65R17 104H Uniroyal Tiger Paw Touring A/S 75K</t>
+  </si>
+  <si>
+    <t>RT4-15576660000</t>
+  </si>
+  <si>
+    <t>235/65R18 106T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
     <t>TPA-05599</t>
   </si>
   <si>
     <t>205/60R16 92H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
-    <t>TPA-28075</t>
-[...4 lines deleted...]
-  <si>
     <t>KLY-356329081</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING A/S 23565R18 106V</t>
   </si>
   <si>
-    <t>RT4-15576660000</t>
-[...2 lines deleted...]
-    <t>235/65R18 106T ALTIMAX RT45 75K</t>
+    <t>RT4-15576650000</t>
+  </si>
+  <si>
+    <t>235/65R17 104T ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>HER-98174</t>
   </si>
   <si>
     <t>225/65R17 102H HER TERRA TRAC HPT 50K</t>
   </si>
   <si>
-    <t>TPA-89085</t>
-[...8 lines deleted...]
-    <t>235/65R17 104T ALTIMAX RT45 75K</t>
+    <t>DHL-008922</t>
+  </si>
+  <si>
+    <t>275/50R22 111H BS ALENZA A/S 02</t>
+  </si>
+  <si>
+    <t>TPA-80398</t>
+  </si>
+  <si>
+    <t>215/60R16 95H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>TPA-53102</t>
   </si>
   <si>
     <t>225/55R17 97H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
-    <t>TPA-80398</t>
-[...2 lines deleted...]
-    <t>215/60R16 95H TIGER PAW TOURING AS 75K</t>
+    <t>CON-15573130000</t>
+  </si>
+  <si>
+    <t>255/35ZR19XL ExtremeContact DWS06 PLUS 9</t>
+  </si>
+  <si>
+    <t>CCL-84328</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E AGILIS CROSSCLIMATE 2</t>
+  </si>
+  <si>
+    <t>VTG-VT12424</t>
+  </si>
+  <si>
+    <t>225/65R17 TOURING A/S</t>
+  </si>
+  <si>
+    <t>TFC-013886</t>
+  </si>
+  <si>
+    <t>LT225/75R16 E TRANSFORCE HT3</t>
+  </si>
+  <si>
+    <t>DLE-005384</t>
+  </si>
+  <si>
+    <t>245/60R18 105H DESTINATION LE3 70K</t>
   </si>
   <si>
     <t>RT4-15576630000</t>
   </si>
   <si>
     <t>235/60R18XL 107T ALTIMAX RT45 75K</t>
   </si>
   <si>
-    <t>DLE-005384</t>
-[...8 lines deleted...]
-    <t>275/50R22 111H BS ALENZA A/S 02</t>
+    <t>MAS-167295001</t>
+  </si>
+  <si>
+    <t>225/65R17 STRATUS AS</t>
+  </si>
+  <si>
+    <t>TPA-25336</t>
+  </si>
+  <si>
+    <t>245/60R18 105V Uniroyal Tiger Paw Touring A/S 65K</t>
+  </si>
+  <si>
+    <t>LTX-08218</t>
+  </si>
+  <si>
+    <t>MICHELIN DEFENDER 2 22565R17 102H</t>
+  </si>
+  <si>
+    <t>RT4-15576160000</t>
+  </si>
+  <si>
+    <t>205/55R16 91T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RT4-15576170000</t>
+  </si>
+  <si>
+    <t>205/55R16 91H ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>ARY-AEP064</t>
+  </si>
+  <si>
+    <t>ARROYO ECO PRO A/S 205/70R16 97H</t>
   </si>
   <si>
     <t>HER-05041</t>
   </si>
   <si>
     <t>225/65R17 102H ROADTOUR 455 50K</t>
   </si>
   <si>
-    <t>CON-15573130000</t>
-[...2 lines deleted...]
-    <t>255/35ZR19XL ExtremeContact DWS06 PLUS 9</t>
+    <t>TPA-76774</t>
+  </si>
+  <si>
+    <t>205/65R16 95H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>KLY-356627081</t>
   </si>
   <si>
     <t>KELLY EDGE TOURING A/S 21555R17 94V</t>
   </si>
   <si>
-    <t>MAS-167295001</t>
-[...10 lines deleted...]
-  <si>
     <t>MAS-167074004</t>
   </si>
   <si>
     <t>225/65R17 102T MSC SRT TOURING</t>
   </si>
   <si>
-    <t>TPA-76774</t>
-[...8 lines deleted...]
-    <t>205/55R16 91T ALTIMAX RT45 75K</t>
+    <t>ATR-90009</t>
+  </si>
+  <si>
+    <t>ST225/75R15 E ST300 (TRAILER USE ONLY)</t>
+  </si>
+  <si>
+    <t>GYR-183934470</t>
+  </si>
+  <si>
+    <t>P275/60R20 114S WRANGLER SRA BSW 50K</t>
+  </si>
+  <si>
+    <t>TPA-08562</t>
+  </si>
+  <si>
+    <t>215/55R17 94V TIGER PAW TOURING AS 65K</t>
   </si>
   <si>
     <t>GYR-102863387</t>
   </si>
   <si>
     <t>285/45R22XL 114H EAGLE TOURING</t>
   </si>
   <si>
-    <t>ARY-AEP064</t>
-[...14 lines deleted...]
-    <t>205/55R16 91H ALTIMAX RT45 75K</t>
+    <t>CON-04514920000</t>
+  </si>
+  <si>
+    <t>LT235/65R16 E 121R CON VANCONTACT A/S</t>
   </si>
   <si>
     <t>FAS-013343</t>
   </si>
   <si>
     <t>225/65R17 102H FIRESTONE ALL SEASON 55K</t>
   </si>
   <si>
-    <t>CON-04514920000</t>
-[...8 lines deleted...]
-    <t>P225/65R17 Vantage Sport Tour 102H</t>
+    <t>KLY-356895107</t>
+  </si>
+  <si>
+    <t>KELLY EDGE TOURING PLUS 23555R20 102V</t>
   </si>
   <si>
     <t>TGR-TGH23</t>
   </si>
   <si>
     <t>LT225/75R16E TRAIL GUIDE HLT BSW 50K RHZ</t>
   </si>
   <si>
-    <t>TPA-08562</t>
-[...14 lines deleted...]
-    <t>MICHELIN DEFENDER 2 22565R17 102H</t>
+    <t>APL-20000234</t>
+  </si>
+  <si>
+    <t>225/65R17 PERFORMAX SUV/CUV</t>
   </si>
   <si>
     <t>KLY-356758081</t>
   </si>
   <si>
     <t>205/55R16 EDGE TOURING A/S</t>
   </si>
   <si>
-    <t>CCL-84328</t>
-[...8 lines deleted...]
-    <t>ST225/75R15 E ST300 (TRAILER USE ONLY)</t>
+    <t>ARY-AEP007</t>
+  </si>
+  <si>
+    <t>215/60R16 ECO PRO A/S</t>
+  </si>
+  <si>
+    <t>ATR-54003</t>
+  </si>
+  <si>
+    <t>225/60R17 AZ600</t>
+  </si>
+  <si>
+    <t>RT4-15576460000</t>
+  </si>
+  <si>
+    <t>225/60R17 99T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>TPA-63183</t>
+  </si>
+  <si>
+    <t>205/55R17XL 95H TIGER PAW TOUR AS/S 75K</t>
   </si>
   <si>
     <t>DLE-005359</t>
   </si>
   <si>
     <t>225/65R17 102H DESTINATION LE3 70K</t>
   </si>
   <si>
+    <t>ARY-AEP033</t>
+  </si>
+  <si>
+    <t>235/65R17 ECO PRO H/T</t>
+  </si>
+  <si>
+    <t>GYR-734006640</t>
+  </si>
+  <si>
+    <t>265/65R18 114T WRANGLER TERRITORY AT BSW</t>
+  </si>
+  <si>
+    <t>CCL-13153</t>
+  </si>
+  <si>
+    <t>225/65R17 102H MICH CROSS CLIMATE 2</t>
+  </si>
+  <si>
+    <t>ARY-AEP022</t>
+  </si>
+  <si>
+    <t>ARROYO ECO PRO H/T 265/60R18 114V</t>
+  </si>
+  <si>
     <t>TFC-002761</t>
   </si>
   <si>
     <t>LT245/75R16E FIRESTONE TRANSFORCE HT2</t>
   </si>
   <si>
-    <t>KLY-356895107</t>
-[...4 lines deleted...]
-  <si>
     <t>TBC-DSL41</t>
   </si>
   <si>
     <t>205/55R16 DORAL SDL-SPORT 3.0</t>
   </si>
   <si>
-    <t>TPA-63183</t>
-[...14 lines deleted...]
-    <t>225/60R17 99T ALTIMAX RT45 75K</t>
+    <t>ARY-AEP010</t>
+  </si>
+  <si>
+    <t>225/60/17 ECO PRO A/S</t>
+  </si>
+  <si>
+    <t>RT4-15576290000</t>
+  </si>
+  <si>
+    <t>215/60R16 95T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>TPA-01337</t>
+  </si>
+  <si>
+    <t>235/55R19 Tiger Paw Touring A/S 101H75K</t>
+  </si>
+  <si>
+    <t>TFC-013989</t>
+  </si>
+  <si>
+    <t>LT275/70R/18E FS TRANSFORCE AT2 R</t>
+  </si>
+  <si>
+    <t>GYR-742299681</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LT27565R20 126S E GY WRANGLER TRAILRUNNER AT</t>
+  </si>
+  <si>
+    <t>GYR-407285374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">225/65R17 102T GOODYEAR ASSURANCE ALL-SEASON </t>
+  </si>
+  <si>
+    <t>ATR-52027</t>
+  </si>
+  <si>
+    <t>255/45/20 AZ810 all weather</t>
+  </si>
+  <si>
+    <t>TFC-000184</t>
+  </si>
+  <si>
+    <t>LT245/75R17E FIRESTONE TRANSFORCE AT2 OW</t>
   </si>
   <si>
     <t>KLY-356264081</t>
   </si>
   <si>
     <t>225/60R17 EDGE TOURING A/S</t>
   </si>
   <si>
-    <t>CCL-13153</t>
-[...10 lines deleted...]
-  <si>
     <t>RT4-15576580000</t>
   </si>
   <si>
     <t>235/55R17 99H ALTIMAX RT45 75K</t>
   </si>
   <si>
     <t>CAR-6H04581</t>
   </si>
   <si>
     <t>ST205/75R15/6 CAR RADIAL TRAIL HD</t>
   </si>
   <si>
-    <t>GYR-742299681</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> LT27565R20 126S E GY WRANGLER TRAILRUNNER AT</t>
+    <t>RT4-15576310000</t>
+  </si>
+  <si>
+    <t>215/60R17 96T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>RT4-15576270000</t>
+  </si>
+  <si>
+    <t>215/55R17 94T ALTIMAX RT45 75K</t>
+  </si>
+  <si>
+    <t>DLE-005386</t>
+  </si>
+  <si>
+    <t>255/65R18 111H DESTINATION LE3 70K</t>
   </si>
   <si>
     <t>RT4-15576410000</t>
   </si>
   <si>
     <t>225/55R17 97H ALTIMAX RT45 75K</t>
   </si>
   <si>
-    <t>TPA-01337</t>
-[...14 lines deleted...]
-    <t>225/60R17 AZ600</t>
+    <t>TPA-40877</t>
+  </si>
+  <si>
+    <t>235/60R17 102H TIGER PAW TOURING AS 75K</t>
   </si>
   <si>
     <t>KLY-356895081</t>
   </si>
   <si>
     <t>235/55/20 EDGE TOURING A/S</t>
   </si>
   <si>
     <t>GYR-157076622</t>
   </si>
   <si>
     <t>265/60R18 110T WRANGLER FORTITUDE 65K</t>
   </si>
   <si>
-    <t>GYR-407285374</t>
-[...22 lines deleted...]
-  <si>
     <t>HER-05220</t>
   </si>
   <si>
     <t>225/50R17 Roadtour 455 Sport 94V50K</t>
-  </si>
-[...46 lines deleted...]
-    <t>KELLY EDGE TOURING PLUS 2256017 99V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1007,1140 +1007,1140 @@
   <cols>
     <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>3107</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3">
-        <v>2506</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4">
-        <v>2167</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5">
-        <v>849</v>
+        <v>863</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
-        <v>843</v>
+        <v>849</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7">
         <v>821</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8">
-        <v>739</v>
+        <v>791</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9">
-        <v>731</v>
+        <v>767</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10">
-        <v>675</v>
+        <v>709</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11">
-        <v>639</v>
+        <v>684</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13">
-        <v>527</v>
+        <v>540</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14">
-        <v>458</v>
+        <v>497</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15">
-        <v>430</v>
+        <v>461</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16">
-        <v>413</v>
+        <v>436</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17">
-        <v>381</v>
+        <v>415</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18">
-        <v>371</v>
+        <v>381</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19">
-        <v>359</v>
+        <v>379</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20">
-        <v>357</v>
+        <v>375</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>41</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21">
-        <v>357</v>
+        <v>371</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23">
-        <v>332</v>
+        <v>351</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24">
-        <v>330</v>
+        <v>343</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25">
-        <v>330</v>
+        <v>341</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26">
-        <v>329</v>
+        <v>338</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28">
-        <v>321</v>
+        <v>329</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29">
-        <v>314</v>
+        <v>329</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30">
-        <v>314</v>
+        <v>328</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31">
-        <v>311</v>
+        <v>323</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32">
-        <v>294</v>
+        <v>316</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33">
-        <v>293</v>
+        <v>316</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34">
-        <v>292</v>
+        <v>299</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>69</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35">
         <v>291</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>71</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36">
-        <v>279</v>
+        <v>291</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>73</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>75</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>77</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39">
-        <v>268</v>
+        <v>279</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>79</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40">
-        <v>263</v>
+        <v>270</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41">
-        <v>260</v>
+        <v>268</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>83</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>85</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43">
-        <v>245</v>
+        <v>255</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>87</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44">
-        <v>242</v>
+        <v>246</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>89</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45">
-        <v>226</v>
+        <v>245</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>91</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46">
-        <v>224</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>93</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47">
-        <v>222</v>
+        <v>243</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>95</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48">
-        <v>220</v>
+        <v>234</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>97</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49">
-        <v>218</v>
+        <v>234</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>99</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50">
-        <v>216</v>
+        <v>232</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>101</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51">
-        <v>214</v>
+        <v>232</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>103</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52">
-        <v>214</v>
+        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>105</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53">
-        <v>214</v>
+        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>107</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54">
-        <v>210</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>109</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55">
-        <v>210</v>
+        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>111</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56">
-        <v>209</v>
+        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>113</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57">
-        <v>209</v>
+        <v>221</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>115</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58">
-        <v>208</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>117</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59">
-        <v>208</v>
+        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>119</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60">
-        <v>203</v>
+        <v>216</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>121</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61">
-        <v>203</v>
+        <v>214</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>123</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62">
-        <v>202</v>
+        <v>213</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>125</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>127</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64">
-        <v>198</v>
+        <v>210</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>129</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65">
-        <v>197</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>131</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66">
-        <v>196</v>
+        <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>133</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67">
-        <v>196</v>
+        <v>206</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>135</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>137</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>139</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70">
-        <v>191</v>
+        <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>141</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71">
-        <v>185</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>143</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
         <v>145</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73">
-        <v>184</v>
+        <v>193</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
         <v>147</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74">
-        <v>180</v>
+        <v>192</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
         <v>149</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75">
-        <v>178</v>
+        <v>192</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>151</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76">
-        <v>176</v>
+        <v>191</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>153</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77">
-        <v>176</v>
+        <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>155</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78">
-        <v>175</v>
+        <v>188</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>157</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79">
-        <v>175</v>
+        <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>159</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80">
-        <v>175</v>
+        <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
         <v>161</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81">
-        <v>171</v>
+        <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>163</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82">
-        <v>169</v>
+        <v>184</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>165</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83">
-        <v>169</v>
+        <v>183</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>167</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84">
-        <v>168</v>
+        <v>183</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>169</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85">
-        <v>168</v>
+        <v>182</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>171</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86">
-        <v>166</v>
+        <v>178</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>173</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87">
-        <v>166</v>
+        <v>176</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>175</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88">
-        <v>166</v>
+        <v>176</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>177</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>179</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>181</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91">
-        <v>164</v>
+        <v>176</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>183</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92">
-        <v>164</v>
+        <v>175</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>185</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93">
-        <v>164</v>
+        <v>173</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>187</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
       </c>
       <c r="C94">
-        <v>162</v>
+        <v>172</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
         <v>189</v>
       </c>
       <c r="B95" t="s">
         <v>190</v>
       </c>
       <c r="C95">
-        <v>162</v>
+        <v>170</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
         <v>191</v>
       </c>
       <c r="B96" t="s">
         <v>192</v>
       </c>
       <c r="C96">
-        <v>160</v>
+        <v>169</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
         <v>193</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97">
-        <v>159</v>
+        <v>169</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
         <v>195</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98">
-        <v>158</v>
+        <v>168</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
         <v>197</v>
       </c>
       <c r="B99" t="s">
         <v>198</v>
       </c>
       <c r="C99">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>199</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
         <v>201</v>
       </c>
       <c r="B101" t="s">
         <v>202</v>
       </c>
       <c r="C101">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:C101"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>