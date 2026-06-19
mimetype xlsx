--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -397,440 +397,440 @@
   <dimension ref="A1:B51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2">
         <v>2256517</v>
       </c>
       <c r="B2">
-        <v>23109</v>
+        <v>24118</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3">
         <v>2756020</v>
       </c>
       <c r="B3">
-        <v>10135</v>
+        <v>10698</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4">
         <v>2657017</v>
       </c>
       <c r="B4">
-        <v>9401</v>
+        <v>9759</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5">
         <v>2055516</v>
       </c>
       <c r="B5">
-        <v>8839</v>
+        <v>9194</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6">
         <v>2256017</v>
       </c>
       <c r="B6">
-        <v>8170</v>
+        <v>8524</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7">
         <v>2356018</v>
       </c>
       <c r="B7">
-        <v>7851</v>
+        <v>8275</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8">
-        <v>2756518</v>
+        <v>2155517</v>
       </c>
       <c r="B8">
-        <v>7199</v>
+        <v>7484</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9">
-        <v>2155517</v>
+        <v>2756518</v>
       </c>
       <c r="B9">
-        <v>7118</v>
+        <v>7479</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10">
         <v>2656518</v>
       </c>
       <c r="B10">
-        <v>6341</v>
+        <v>6576</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11">
         <v>2456018</v>
       </c>
       <c r="B11">
-        <v>6151</v>
+        <v>6499</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12">
         <v>2356517</v>
       </c>
       <c r="B12">
-        <v>5959</v>
+        <v>6249</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13">
         <v>2256018</v>
       </c>
       <c r="B13">
-        <v>5922</v>
+        <v>6178</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14">
         <v>2755520</v>
       </c>
       <c r="B14">
-        <v>5737</v>
+        <v>5928</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15">
         <v>2356518</v>
       </c>
       <c r="B15">
-        <v>5677</v>
+        <v>5857</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16">
         <v>2757018</v>
       </c>
       <c r="B16">
-        <v>5445</v>
+        <v>5629</v>
       </c>
     </row>
     <row r="17" spans="1:2">
+      <c r="A17">
+        <v>2255518</v>
+      </c>
       <c r="B17">
-        <v>5209</v>
+        <v>5484</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18">
-[...1 lines deleted...]
-      </c>
       <c r="B18">
-        <v>5200</v>
+        <v>5381</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19">
         <v>2457516</v>
       </c>
       <c r="B19">
-        <v>5131</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20">
         <v>2355519</v>
       </c>
       <c r="B20">
-        <v>4929</v>
+        <v>5129</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21">
         <v>2156016</v>
       </c>
       <c r="B21">
-        <v>4537</v>
+        <v>4709</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22">
         <v>2255517</v>
       </c>
       <c r="B22">
-        <v>4524</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23">
-        <v>2354518</v>
+        <v>2656018</v>
       </c>
       <c r="B23">
-        <v>4300</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24">
-        <v>2656018</v>
+        <v>2354518</v>
       </c>
       <c r="B24">
-        <v>4268</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25">
         <v>1956515</v>
       </c>
       <c r="B25">
-        <v>4158</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26">
         <v>2257516</v>
       </c>
       <c r="B26">
-        <v>4041</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27">
         <v>2756520</v>
       </c>
       <c r="B27">
-        <v>3796</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28">
         <v>2355517</v>
       </c>
       <c r="B28">
-        <v>3715</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29">
         <v>2255017</v>
       </c>
       <c r="B29">
-        <v>3677</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30">
-        <v>2355018</v>
+        <v>2655020</v>
       </c>
       <c r="B30">
-        <v>3634</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31">
-        <v>2655020</v>
+        <v>2355018</v>
       </c>
       <c r="B31">
-        <v>3625</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32">
         <v>2356516</v>
       </c>
       <c r="B32">
-        <v>3500</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33">
         <v>2355518</v>
       </c>
       <c r="B33">
-        <v>3439</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34">
         <v>2556518</v>
       </c>
       <c r="B34">
-        <v>3380</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35">
         <v>2056016</v>
       </c>
       <c r="B35">
-        <v>3199</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36">
         <v>2057016</v>
       </c>
       <c r="B36">
-        <v>3127</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37">
         <v>2254517</v>
       </c>
       <c r="B37">
-        <v>2957</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38">
         <v>2455020</v>
       </c>
       <c r="B38">
-        <v>2861</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39">
-        <v>2457017</v>
+        <v>2854522</v>
       </c>
       <c r="B39">
-        <v>2839</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40">
-        <v>2854522</v>
+        <v>2457017</v>
       </c>
       <c r="B40">
-        <v>2755</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41">
         <v>2457517</v>
       </c>
       <c r="B41">
-        <v>2716</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42">
         <v>2355520</v>
       </c>
       <c r="B42">
-        <v>2607</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43">
         <v>2155516</v>
       </c>
       <c r="B43">
-        <v>2563</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44">
-        <v>2657018</v>
+        <v>2555020</v>
       </c>
       <c r="B44">
-        <v>2533</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45">
-        <v>2056516</v>
+        <v>2254518</v>
       </c>
       <c r="B45">
-        <v>2513</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46">
-        <v>2555020</v>
+        <v>2657018</v>
       </c>
       <c r="B46">
-        <v>2477</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47">
-        <v>2255018</v>
+        <v>2056516</v>
       </c>
       <c r="B47">
-        <v>2463</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48">
-        <v>2254518</v>
+        <v>2255018</v>
       </c>
       <c r="B48">
-        <v>2457</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49">
         <v>2355019</v>
       </c>
       <c r="B49">
-        <v>2424</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50">
         <v>2254018</v>
       </c>
       <c r="B50">
-        <v>2390</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51">
         <v>2155518</v>
       </c>
       <c r="B51">
-        <v>2378</v>
+        <v>2452</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:B51"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>