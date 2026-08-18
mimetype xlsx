--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -397,440 +397,440 @@
   <dimension ref="A1:B51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2">
         <v>2256517</v>
       </c>
       <c r="B2">
-        <v>24118</v>
+        <v>25176</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3">
         <v>2756020</v>
       </c>
       <c r="B3">
-        <v>10698</v>
+        <v>11249</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4">
         <v>2657017</v>
       </c>
       <c r="B4">
-        <v>9759</v>
+        <v>10215</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5">
         <v>2055516</v>
       </c>
       <c r="B5">
-        <v>9194</v>
+        <v>9571</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6">
         <v>2256017</v>
       </c>
       <c r="B6">
-        <v>8524</v>
+        <v>8951</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7">
         <v>2356018</v>
       </c>
       <c r="B7">
-        <v>8275</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8">
         <v>2155517</v>
       </c>
       <c r="B8">
-        <v>7484</v>
+        <v>7804</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9">
         <v>2756518</v>
       </c>
       <c r="B9">
-        <v>7479</v>
+        <v>7759</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10">
         <v>2656518</v>
       </c>
       <c r="B10">
-        <v>6576</v>
+        <v>6886</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11">
         <v>2456018</v>
       </c>
       <c r="B11">
-        <v>6499</v>
+        <v>6756</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12">
         <v>2356517</v>
       </c>
       <c r="B12">
-        <v>6249</v>
+        <v>6529</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13">
         <v>2256018</v>
       </c>
       <c r="B13">
-        <v>6178</v>
+        <v>6459</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14">
         <v>2755520</v>
       </c>
       <c r="B14">
-        <v>5928</v>
+        <v>6217</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15">
         <v>2356518</v>
       </c>
       <c r="B15">
-        <v>5857</v>
+        <v>6067</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16">
         <v>2757018</v>
       </c>
       <c r="B16">
-        <v>5629</v>
+        <v>5991</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17">
         <v>2255518</v>
       </c>
       <c r="B17">
-        <v>5484</v>
+        <v>5715</v>
       </c>
     </row>
     <row r="18" spans="1:2">
+      <c r="A18">
+        <v>2457516</v>
+      </c>
       <c r="B18">
-        <v>5381</v>
+        <v>5681</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19">
-[...1 lines deleted...]
-      </c>
       <c r="B19">
-        <v>5380</v>
+        <v>5581</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20">
         <v>2355519</v>
       </c>
       <c r="B20">
-        <v>5129</v>
+        <v>5369</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21">
         <v>2156016</v>
       </c>
       <c r="B21">
-        <v>4709</v>
+        <v>4892</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22">
         <v>2255517</v>
       </c>
       <c r="B22">
-        <v>4682</v>
+        <v>4876</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23">
         <v>2656018</v>
       </c>
       <c r="B23">
-        <v>4480</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24">
         <v>2354518</v>
       </c>
       <c r="B24">
-        <v>4462</v>
+        <v>4606</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25">
         <v>1956515</v>
       </c>
       <c r="B25">
-        <v>4325</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26">
         <v>2257516</v>
       </c>
       <c r="B26">
-        <v>4227</v>
+        <v>4449</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27">
         <v>2756520</v>
       </c>
       <c r="B27">
-        <v>3936</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28">
-        <v>2355517</v>
+        <v>2655020</v>
       </c>
       <c r="B28">
-        <v>3844</v>
+        <v>4034</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29">
-        <v>2255017</v>
+        <v>2355517</v>
       </c>
       <c r="B29">
-        <v>3808</v>
+        <v>3996</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30">
-        <v>2655020</v>
+        <v>2255017</v>
       </c>
       <c r="B30">
-        <v>3775</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31">
         <v>2355018</v>
       </c>
       <c r="B31">
-        <v>3765</v>
+        <v>3902</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32">
         <v>2356516</v>
       </c>
       <c r="B32">
-        <v>3646</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33">
         <v>2355518</v>
       </c>
       <c r="B33">
-        <v>3584</v>
+        <v>3811</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34">
         <v>2556518</v>
       </c>
       <c r="B34">
-        <v>3543</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35">
         <v>2056016</v>
       </c>
       <c r="B35">
-        <v>3312</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36">
         <v>2057016</v>
       </c>
       <c r="B36">
-        <v>3240</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37">
-        <v>2254517</v>
+        <v>2455020</v>
       </c>
       <c r="B37">
-        <v>3065</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38">
-        <v>2455020</v>
+        <v>2254517</v>
       </c>
       <c r="B38">
-        <v>3044</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39">
         <v>2854522</v>
       </c>
       <c r="B39">
-        <v>2929</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40">
         <v>2457017</v>
       </c>
       <c r="B40">
-        <v>2914</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41">
         <v>2457517</v>
       </c>
       <c r="B41">
-        <v>2851</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42">
         <v>2355520</v>
       </c>
       <c r="B42">
-        <v>2719</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43">
         <v>2155516</v>
       </c>
       <c r="B43">
-        <v>2662</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44">
         <v>2555020</v>
       </c>
       <c r="B44">
-        <v>2648</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45">
-        <v>2254518</v>
+        <v>2657018</v>
       </c>
       <c r="B45">
-        <v>2600</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46">
-        <v>2657018</v>
+        <v>2254518</v>
       </c>
       <c r="B46">
-        <v>2596</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47">
         <v>2056516</v>
       </c>
       <c r="B47">
-        <v>2580</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48">
-        <v>2255018</v>
+        <v>2254018</v>
       </c>
       <c r="B48">
-        <v>2569</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49">
         <v>2355019</v>
       </c>
       <c r="B49">
-        <v>2527</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50">
-        <v>2254018</v>
+        <v>2255018</v>
       </c>
       <c r="B50">
-        <v>2523</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51">
         <v>2155518</v>
       </c>
       <c r="B51">
-        <v>2452</v>
+        <v>2565</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:B51"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>