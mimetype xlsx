--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -397,440 +397,440 @@
   <dimension ref="A1:B51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2">
         <v>2256517</v>
       </c>
       <c r="B2">
-        <v>25176</v>
+        <v>26524</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3">
         <v>2756020</v>
       </c>
       <c r="B3">
-        <v>11249</v>
+        <v>12077</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4">
         <v>2657017</v>
       </c>
       <c r="B4">
-        <v>10215</v>
+        <v>10947</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5">
         <v>2055516</v>
       </c>
       <c r="B5">
-        <v>9571</v>
+        <v>10085</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6">
         <v>2256017</v>
       </c>
       <c r="B6">
-        <v>8951</v>
+        <v>9436</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7">
         <v>2356018</v>
       </c>
       <c r="B7">
-        <v>8650</v>
+        <v>9253</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8">
-        <v>2155517</v>
+        <v>2756518</v>
       </c>
       <c r="B8">
-        <v>7804</v>
+        <v>8211</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9">
-        <v>2756518</v>
+        <v>2155517</v>
       </c>
       <c r="B9">
-        <v>7759</v>
+        <v>8092</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10">
         <v>2656518</v>
       </c>
       <c r="B10">
-        <v>6886</v>
+        <v>7253</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11">
         <v>2456018</v>
       </c>
       <c r="B11">
-        <v>6756</v>
+        <v>7149</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12">
         <v>2356517</v>
       </c>
       <c r="B12">
-        <v>6529</v>
+        <v>6986</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13">
         <v>2256018</v>
       </c>
       <c r="B13">
-        <v>6459</v>
+        <v>6936</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14">
         <v>2755520</v>
       </c>
       <c r="B14">
-        <v>6217</v>
+        <v>6682</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15">
-        <v>2356518</v>
+        <v>2757018</v>
       </c>
       <c r="B15">
-        <v>6067</v>
+        <v>6517</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16">
-        <v>2757018</v>
+        <v>2356518</v>
       </c>
       <c r="B16">
-        <v>5991</v>
+        <v>6314</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17">
         <v>2255518</v>
       </c>
       <c r="B17">
-        <v>5715</v>
+        <v>6072</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18">
         <v>2457516</v>
       </c>
       <c r="B18">
-        <v>5681</v>
+        <v>5927</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="B19">
-        <v>5581</v>
+        <v>5817</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20">
         <v>2355519</v>
       </c>
       <c r="B20">
-        <v>5369</v>
+        <v>5811</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21">
         <v>2156016</v>
       </c>
       <c r="B21">
-        <v>4892</v>
+        <v>5124</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22">
         <v>2255517</v>
       </c>
       <c r="B22">
-        <v>4876</v>
+        <v>5051</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23">
         <v>2656018</v>
       </c>
       <c r="B23">
-        <v>4736</v>
+        <v>4975</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24">
         <v>2354518</v>
       </c>
       <c r="B24">
-        <v>4606</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25">
-        <v>1956515</v>
+        <v>2257516</v>
       </c>
       <c r="B25">
-        <v>4462</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26">
-        <v>2257516</v>
+        <v>1956515</v>
       </c>
       <c r="B26">
-        <v>4449</v>
+        <v>4678</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27">
         <v>2756520</v>
       </c>
       <c r="B27">
-        <v>4159</v>
+        <v>4476</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28">
         <v>2655020</v>
       </c>
       <c r="B28">
-        <v>4034</v>
+        <v>4403</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29">
         <v>2355517</v>
       </c>
       <c r="B29">
-        <v>3996</v>
+        <v>4207</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30">
-        <v>2255017</v>
+        <v>2356516</v>
       </c>
       <c r="B30">
-        <v>3940</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31">
         <v>2355018</v>
       </c>
       <c r="B31">
-        <v>3902</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32">
-        <v>2356516</v>
+        <v>2255017</v>
       </c>
       <c r="B32">
-        <v>3851</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33">
         <v>2355518</v>
       </c>
       <c r="B33">
-        <v>3811</v>
+        <v>4024</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34">
         <v>2556518</v>
       </c>
       <c r="B34">
-        <v>3739</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35">
-        <v>2056016</v>
+        <v>2057016</v>
       </c>
       <c r="B35">
-        <v>3426</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36">
-        <v>2057016</v>
+        <v>2056016</v>
       </c>
       <c r="B36">
-        <v>3381</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37">
         <v>2455020</v>
       </c>
       <c r="B37">
-        <v>3183</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38">
-        <v>2254517</v>
+        <v>2457517</v>
       </c>
       <c r="B38">
-        <v>3155</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39">
-        <v>2854522</v>
+        <v>2254517</v>
       </c>
       <c r="B39">
-        <v>3053</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40">
         <v>2457017</v>
       </c>
       <c r="B40">
-        <v>3029</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41">
-        <v>2457517</v>
+        <v>2854522</v>
       </c>
       <c r="B41">
-        <v>2995</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42">
         <v>2355520</v>
       </c>
       <c r="B42">
-        <v>2820</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43">
-        <v>2155516</v>
+        <v>2555020</v>
       </c>
       <c r="B43">
-        <v>2808</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44">
-        <v>2555020</v>
+        <v>2155516</v>
       </c>
       <c r="B44">
-        <v>2793</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45">
         <v>2657018</v>
       </c>
       <c r="B45">
-        <v>2716</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46">
-        <v>2254518</v>
+        <v>2355019</v>
       </c>
       <c r="B46">
-        <v>2699</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47">
         <v>2056516</v>
       </c>
       <c r="B47">
-        <v>2686</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48">
-        <v>2254018</v>
+        <v>2254518</v>
       </c>
       <c r="B48">
-        <v>2682</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49">
-        <v>2355019</v>
+        <v>2555520</v>
       </c>
       <c r="B49">
-        <v>2674</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50">
-        <v>2255018</v>
+        <v>2155518</v>
       </c>
       <c r="B50">
-        <v>2637</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51">
-        <v>2155518</v>
+        <v>2254018</v>
       </c>
       <c r="B51">
-        <v>2565</v>
+        <v>2760</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:B51"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>