--- v0 (2026-04-19)
+++ v1 (2026-06-19)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$G$226</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$G$250</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
   <si>
     <t>CUSTNO</t>
   </si>
   <si>
     <t>CUSTOMER</t>
   </si>
   <si>
     <t>CONTACTNAME</t>
   </si>
   <si>
     <t>ROLE</t>
   </si>
   <si>
     <t>PHONE</t>
   </si>
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>C37430</t>
   </si>
   <si>
@@ -156,53 +156,50 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Al-Huri Abdulwali</t>
   </si>
   <si>
     <t>BECKY MCNAMARA</t>
   </si>
   <si>
     <t>ALAN BRZOSKOWSKI</t>
   </si>
   <si>
     <t>ALAN</t>
   </si>
   <si>
     <t>L &amp; L TRANSMISSION &amp; TOWING</t>
   </si>
   <si>
     <t>CAMERON S</t>
   </si>
   <si>
     <t xml:space="preserve">Miles Morgenstern </t>
   </si>
   <si>
-    <t>PELLEGRINO AUTO SALES</t>
-[...1 lines deleted...]
-  <si>
     <t>VanGelder's Automotive, INC</t>
   </si>
   <si>
     <t>Chris VanGelder</t>
   </si>
   <si>
     <t>CATTARAUGUS COUNTY PROGRAM</t>
   </si>
   <si>
     <t>JASON</t>
   </si>
   <si>
     <t>STEVE FRERICHS</t>
   </si>
   <si>
     <t>LATIA CARTER</t>
   </si>
   <si>
     <t>LATIA</t>
   </si>
   <si>
     <t>GENESEE TRANSPORTATION INC.</t>
   </si>
   <si>
     <t>SAJ</t>
@@ -438,53 +435,50 @@
   <si>
     <t>Dave</t>
   </si>
   <si>
     <t>Ericson</t>
   </si>
   <si>
     <t xml:space="preserve">Blacktop Solutions Inc. </t>
   </si>
   <si>
     <t>Scott Kopper</t>
   </si>
   <si>
     <t>JIM SPINELLA</t>
   </si>
   <si>
     <t>ELLA</t>
   </si>
   <si>
     <t>MASTEL FORD PROGRAM</t>
   </si>
   <si>
     <t>MARK SUAIN</t>
   </si>
   <si>
-    <t>MASTEL FORD OFF PROGRAM</t>
-[...1 lines deleted...]
-  <si>
     <t>ONLINE AUTO CONNECTION</t>
   </si>
   <si>
     <t>GEORGE'S COLLISION</t>
   </si>
   <si>
     <t>GEORGE</t>
   </si>
   <si>
     <t>MAROTTA'S TRUCK REPAIR</t>
   </si>
   <si>
     <t>CLAUDIO</t>
   </si>
   <si>
     <t>CHARLES WILSON</t>
   </si>
   <si>
     <t>CHARLES</t>
   </si>
   <si>
     <t>JUSTIN PETERSON</t>
   </si>
   <si>
     <t>JUSTIN</t>
@@ -915,59 +909,56 @@
   <si>
     <t>DCJ</t>
   </si>
   <si>
     <t>BOB JOHNSON CDJR - PROGRAM</t>
   </si>
   <si>
     <t>NYE CDJR - PROGRAM</t>
   </si>
   <si>
     <t>VICTOR CDJR - PROGRAM</t>
   </si>
   <si>
     <t>FOX CDJR - PROGRAM</t>
   </si>
   <si>
     <t>PAUL BROWN MOTORS - PROGRAM</t>
   </si>
   <si>
     <t>PAUL BROWN</t>
   </si>
   <si>
     <t>FRIENDLY CDJR - PROGRAM</t>
   </si>
   <si>
-    <t>WEST HERR FORD OF WEBSTER - PROGRAM</t>
+    <t>NYE FORD - PROGRAM</t>
   </si>
   <si>
     <t>FORD</t>
   </si>
   <si>
-    <t>NYE FORD - PROGRAM</t>
-[...1 lines deleted...]
-  <si>
     <t>BIDLEMAN FORD - PROGRAM</t>
   </si>
   <si>
     <t>BOB JOHNSON FORD OF AVON - PROGRAM</t>
   </si>
   <si>
     <t>CORTESE FORD LINCOLN, INC - PROGRAM</t>
   </si>
   <si>
     <t>DAVE PIRRO FORD - PROGRAM</t>
   </si>
   <si>
     <t>DAVIDSON FORD OF CLAY - PROGRAM</t>
   </si>
   <si>
     <t>KELLY MOTOR CORP. - PROGRAM</t>
   </si>
   <si>
     <t>MAGUIRE FORD  - PROGRAM</t>
   </si>
   <si>
     <t>SIMMONS ROCKWELL FORD OF BATH - PROGRAM</t>
   </si>
   <si>
     <t>SIMMONS ROCKWELL FORD, INC. - PROGRAM</t>
@@ -1111,50 +1102,140 @@
     <t>Juanita Mays</t>
   </si>
   <si>
     <t>JUANITA</t>
   </si>
   <si>
     <t>EDEN HIGHWAY DEPT - PROGRAM</t>
   </si>
   <si>
     <t>EDEN HIGHWAY DEPT - OFF</t>
   </si>
   <si>
     <t xml:space="preserve">NORTHSIDE SERVICE CENTER </t>
   </si>
   <si>
     <t>JOHN ALEXANDER</t>
   </si>
   <si>
     <t>SAMANTHA GARRIS</t>
   </si>
   <si>
     <t>TABITHA</t>
   </si>
   <si>
     <t>Judrea Carr</t>
+  </si>
+  <si>
+    <t>HOSELTON NISSAN</t>
+  </si>
+  <si>
+    <t>PARTS</t>
+  </si>
+  <si>
+    <t>BOB JOHNSON TOYOTA</t>
+  </si>
+  <si>
+    <t>VISION NISSAN WEBSTER</t>
+  </si>
+  <si>
+    <t>VISION NISSAN CANANDAIGUA</t>
+  </si>
+  <si>
+    <t>BOB JOHNSON NISSAN</t>
+  </si>
+  <si>
+    <t>IDE HONDA</t>
+  </si>
+  <si>
+    <t>GARBER HONDA</t>
+  </si>
+  <si>
+    <t>RALPH HONDA</t>
+  </si>
+  <si>
+    <t>VISION HYUNDAI HENRIETTA</t>
+  </si>
+  <si>
+    <t>MATTHEWS HYUNDAI OF GREECE</t>
+  </si>
+  <si>
+    <t>BOB JOHNSON LEXUS</t>
+  </si>
+  <si>
+    <t>BOB JOHNSON PRE-OWNED CERT</t>
+  </si>
+  <si>
+    <t>MAZDA OF WEST RIDGE</t>
+  </si>
+  <si>
+    <t>BOB JOHNSON MAZDA</t>
+  </si>
+  <si>
+    <t>IDE VOLKSWAGON</t>
+  </si>
+  <si>
+    <t>IDE COLLISION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLARENCE PRUDE </t>
+  </si>
+  <si>
+    <t>CLARENCE</t>
+  </si>
+  <si>
+    <t>Giovanni Auto Sales</t>
+  </si>
+  <si>
+    <t>VAN BORTEL SUBARU OF ROCHESTER</t>
+  </si>
+  <si>
+    <t>Karrys Collision</t>
+  </si>
+  <si>
+    <t>MOHAMED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mohamed </t>
+  </si>
+  <si>
+    <t>James Williams</t>
+  </si>
+  <si>
+    <t>ROTH CADILLAC - OFF</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Mark Delmonte</t>
+  </si>
+  <si>
+    <t>Mark Delmonte</t>
+  </si>
+  <si>
+    <t>RAY LAKS HONDA STORE#L762</t>
+  </si>
+  <si>
+    <t>payables@lithia.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1461,51 +1542,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G226"/>
+  <dimension ref="A1:G250"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -1773,2826 +1854,3150 @@
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>4379</v>
       </c>
       <c r="B21" t="s">
         <v>45</v>
       </c>
       <c r="E21">
         <v>7163393270</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>4379</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="E22">
         <v>7163393270</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
-        <v>1606</v>
+        <v>4388</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
-      <c r="D23" t="s">
-        <v>21</v>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23">
+        <v>5857348419</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
-        <v>4388</v>
+        <v>4407</v>
       </c>
       <c r="B24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E24">
-        <v>5857348419</v>
+        <v>7164922000</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
-        <v>4407</v>
+        <v>4409</v>
       </c>
       <c r="B25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="E25">
-        <v>7164922000</v>
+        <v>7164185277</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
-        <v>4409</v>
+        <v>4414</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E26">
-        <v>7164185277</v>
+        <v>7165788766</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
-        <v>4414</v>
+        <v>4421</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E27">
-        <v>7165788766</v>
+        <v>5852561510</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
-        <v>4421</v>
+        <v>4424</v>
       </c>
       <c r="B28" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="E28">
-        <v>5852561510</v>
+        <v>7162569756</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
-        <v>4424</v>
+        <v>4426</v>
       </c>
       <c r="B29" t="s">
         <v>56</v>
       </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
       <c r="E29">
-        <v>7162569756</v>
+        <v>7165450736</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
-        <v>4426</v>
+        <v>4429</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E30">
-        <v>7165450736</v>
+        <v>7163924286</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
-        <v>4429</v>
+        <v>4430</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E31">
-        <v>7163924286</v>
+        <v>4782285500</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
-        <v>4430</v>
+        <v>4436</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E32">
-        <v>4782285500</v>
+        <v>8136387961</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
-        <v>4436</v>
+        <v>4438</v>
       </c>
       <c r="B33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E33">
-        <v>8136387961</v>
+        <v>7167131000</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
-        <v>4438</v>
+        <v>4439</v>
       </c>
       <c r="B34" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C34" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E34">
-        <v>7167131000</v>
+        <v>7167775349</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
-        <v>4439</v>
+        <v>4440</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C35" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E35">
-        <v>7167775349</v>
+        <v>7168679200</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
-        <v>4440</v>
+        <v>4441</v>
       </c>
       <c r="B36" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="E36">
-        <v>7168679200</v>
+        <v>7165798147</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
-        <v>4441</v>
+        <v>4443</v>
       </c>
       <c r="B37" t="s">
         <v>71</v>
       </c>
+      <c r="C37" t="s">
+        <v>72</v>
+      </c>
       <c r="E37">
-        <v>7165798147</v>
+        <v>3472548540</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
-        <v>4443</v>
+        <v>4448</v>
       </c>
       <c r="B38" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C38" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E38">
-        <v>3472548540</v>
+        <v>7166860623</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>4448</v>
+        <v>4449</v>
       </c>
       <c r="B39" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C39" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E39">
-        <v>7166860623</v>
+        <v>5857084184</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
-        <v>4449</v>
+        <v>4452</v>
       </c>
       <c r="B40" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C40" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E40">
-        <v>5857084184</v>
+        <v>7165310561</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
-        <v>4452</v>
+        <v>4453</v>
       </c>
       <c r="B41" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C41" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E41">
-        <v>7165310561</v>
+        <v>7168570714</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
-        <v>4453</v>
+        <v>4455</v>
       </c>
       <c r="B42" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C42" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E42">
-        <v>7168570714</v>
+        <v>7163810568</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
-        <v>4455</v>
+        <v>4456</v>
       </c>
       <c r="B43" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C43" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E43">
-        <v>7163810568</v>
+        <v>7164652500</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
-        <v>4456</v>
+        <v>4461</v>
       </c>
       <c r="B44" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C44" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E44">
-        <v>7164652500</v>
+        <v>7165981079</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
-        <v>4461</v>
+        <v>4462</v>
       </c>
       <c r="B45" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C45" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E45">
-        <v>7165981079</v>
+        <v>7169139504</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
-        <v>4462</v>
+        <v>4463</v>
       </c>
       <c r="B46" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C46" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E46">
-        <v>7169139504</v>
+        <v>7169390877</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
-        <v>4463</v>
+        <v>4469</v>
       </c>
       <c r="B47" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="E47">
-        <v>7169390877</v>
+        <v>7164213482</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
-        <v>4469</v>
+        <v>4473</v>
       </c>
       <c r="B48" t="s">
         <v>92</v>
       </c>
+      <c r="C48" t="s">
+        <v>93</v>
+      </c>
       <c r="E48">
-        <v>7164213482</v>
+        <v>7165341138</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
-        <v>4473</v>
+        <v>4477</v>
       </c>
       <c r="B49" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C49" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E49">
-        <v>7165341138</v>
+        <v>7162547425</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
-        <v>4477</v>
+        <v>4481</v>
       </c>
       <c r="B50" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C50" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E50">
-        <v>7162547425</v>
+        <v>7144223505</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
-        <v>4481</v>
+        <v>4489</v>
       </c>
       <c r="B51" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C51" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E51">
-        <v>7144223505</v>
+        <v>7638430023</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>4489</v>
+        <v>4490</v>
       </c>
       <c r="B52" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C52" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E52">
-        <v>7638430023</v>
+        <v>7166330088</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>4490</v>
+        <v>4492</v>
       </c>
       <c r="B53" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C53" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E53">
-        <v>7166330088</v>
+        <v>7164257949</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>4492</v>
+        <v>4493</v>
       </c>
       <c r="B54" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="E54">
-        <v>7164257949</v>
+        <v>7169833186</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>4493</v>
+        <v>4497</v>
       </c>
       <c r="B55" t="s">
         <v>105</v>
       </c>
       <c r="E55">
-        <v>7169833186</v>
+        <v>7163425047</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>4497</v>
+        <v>4504</v>
       </c>
       <c r="B56" t="s">
         <v>106</v>
       </c>
       <c r="E56">
-        <v>7163425047</v>
+        <v>8774494335</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>4504</v>
+        <v>4505</v>
       </c>
       <c r="B57" t="s">
         <v>107</v>
       </c>
+      <c r="C57" t="s">
+        <v>108</v>
+      </c>
       <c r="E57">
-        <v>8774494335</v>
+        <v>7168844041</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>4505</v>
+        <v>4509</v>
       </c>
       <c r="B58" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C58" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E58">
-        <v>7168844041</v>
+        <v>7168844040</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>4509</v>
+        <v>4511</v>
       </c>
       <c r="B59" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="E59">
-        <v>7168844040</v>
+        <v>7164585886</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>4511</v>
+        <v>4513</v>
       </c>
       <c r="B60" t="s">
         <v>112</v>
       </c>
       <c r="E60">
-        <v>7164585886</v>
+        <v>7168701889</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>4513</v>
+        <v>4514</v>
       </c>
       <c r="B61" t="s">
         <v>113</v>
       </c>
+      <c r="C61" t="s">
+        <v>114</v>
+      </c>
       <c r="E61">
-        <v>7168701889</v>
+        <v>3127147206</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>4514</v>
+        <v>4515</v>
       </c>
       <c r="B62" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C62" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>3127147206</v>
+        <v>36</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>4515</v>
       </c>
       <c r="B63" t="s">
+        <v>115</v>
+      </c>
+      <c r="C63" t="s">
         <v>116</v>
       </c>
-      <c r="C63" t="s">
-        <v>36</v>
+      <c r="E63">
+        <v>7168760945</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>4515</v>
+        <v>4516</v>
       </c>
       <c r="B64" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C64" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E64">
-        <v>7168760945</v>
+        <v>7165708942</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>4516</v>
+        <v>4518</v>
       </c>
       <c r="B65" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C65" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="E65">
-        <v>7165708942</v>
+        <v>7166522424</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>4518</v>
+        <v>4525</v>
       </c>
       <c r="B66" t="s">
         <v>120</v>
       </c>
       <c r="C66" t="s">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="E66">
-        <v>7166522424</v>
+        <v>7168080255</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>4525</v>
+        <v>4526</v>
       </c>
       <c r="B67" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C67" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E67">
-        <v>7168080255</v>
+        <v>7162977169</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>4526</v>
+        <v>4532</v>
       </c>
       <c r="B68" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C68" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E68">
-        <v>7162977169</v>
+        <v>5853621585</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>4532</v>
+        <v>4535</v>
       </c>
       <c r="B69" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="E69">
-        <v>5853621585</v>
+        <v>7164233437</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>4535</v>
+        <v>4536</v>
       </c>
       <c r="B70" t="s">
         <v>127</v>
       </c>
+      <c r="C70" t="s">
+        <v>128</v>
+      </c>
       <c r="E70">
-        <v>7164233437</v>
+        <v>7169624143</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>4536</v>
+        <v>4539</v>
       </c>
       <c r="B71" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C71" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E71">
-        <v>7169624143</v>
+        <v>7162977169</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>4539</v>
+        <v>4540</v>
       </c>
       <c r="B72" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C72" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E72">
-        <v>7162977169</v>
+        <v>7163521084</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>4540</v>
+        <v>4541</v>
       </c>
       <c r="B73" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C73" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E73">
-        <v>7163521084</v>
+        <v>7163278732</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
-        <v>4541</v>
+        <v>4542</v>
       </c>
       <c r="B74" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C74" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E74">
-        <v>7163278732</v>
+        <v>7169071724</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>4542</v>
+        <v>4545</v>
       </c>
       <c r="B75" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C75" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E75">
-        <v>7169071724</v>
+        <v>7163727272</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>4545</v>
       </c>
       <c r="B76" t="s">
+        <v>137</v>
+      </c>
+      <c r="C76" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E76">
         <v>7163727272</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>4545</v>
+        <v>4551</v>
       </c>
       <c r="B77" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C77" t="s">
-        <v>139</v>
+        <v>65</v>
       </c>
       <c r="E77">
-        <v>7163727272</v>
+        <v>7166750424</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>4546</v>
+        <v>4552</v>
       </c>
       <c r="B78" t="s">
         <v>140</v>
       </c>
       <c r="C78" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E78">
-        <v>7163727272</v>
+        <v>7166746794</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>4551</v>
+        <v>4554</v>
       </c>
       <c r="B79" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C79" t="s">
-        <v>66</v>
+        <v>143</v>
       </c>
       <c r="E79">
-        <v>7166750424</v>
+        <v>7165482341</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>4552</v>
+        <v>4556</v>
       </c>
       <c r="B80" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C80" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E80">
-        <v>7166746794</v>
+        <v>7169978799</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
-        <v>4554</v>
+        <v>4558</v>
       </c>
       <c r="B81" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C81" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E81">
-        <v>7165482341</v>
+        <v>7169260241</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
-        <v>4556</v>
+        <v>4559</v>
       </c>
       <c r="B82" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E82">
-        <v>7169978799</v>
+        <v>7168226630</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
-        <v>4558</v>
+        <v>4560</v>
       </c>
       <c r="B83" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C83" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E83">
-        <v>7169260241</v>
+        <v>7162601176</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
-        <v>4559</v>
+        <v>4562</v>
       </c>
       <c r="B84" t="s">
-        <v>150</v>
+        <v>151</v>
+      </c>
+      <c r="C84" t="s">
+        <v>152</v>
       </c>
       <c r="E84">
-        <v>7168226630</v>
+        <v>7165518651</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
-        <v>4560</v>
+        <v>4564</v>
       </c>
       <c r="B85" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C85" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E85">
-        <v>7162601176</v>
+        <v>7168760945</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
-        <v>4562</v>
+        <v>4567</v>
       </c>
       <c r="B86" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C86" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E86">
-        <v>7165518651</v>
+        <v>5852883444</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
-        <v>4564</v>
+        <v>4568</v>
       </c>
       <c r="B87" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="E87">
-        <v>7168760945</v>
+        <v>5852883444</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
-        <v>4567</v>
+        <v>4570</v>
       </c>
       <c r="B88" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="C88" t="s">
         <v>158</v>
       </c>
       <c r="E88">
-        <v>5852883444</v>
+        <v>7165361437</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
-        <v>4568</v>
+        <v>4571</v>
       </c>
       <c r="B89" t="s">
         <v>159</v>
       </c>
-      <c r="C89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89">
-        <v>5852883444</v>
+        <v>2532262853</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
-        <v>4570</v>
+        <v>4573</v>
       </c>
       <c r="B90" t="s">
         <v>160</v>
       </c>
+      <c r="C90" t="s">
+        <v>161</v>
+      </c>
       <c r="E90">
-        <v>7165361437</v>
+        <v>7162287396</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
-        <v>4571</v>
+        <v>4574</v>
       </c>
       <c r="B91" t="s">
-        <v>161</v>
+        <v>162</v>
+      </c>
+      <c r="C91" t="s">
+        <v>163</v>
       </c>
       <c r="E91">
-        <v>2532262853</v>
+        <v>5857579987</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
-        <v>4573</v>
+        <v>4575</v>
       </c>
       <c r="B92" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C92" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E92">
-        <v>7162287396</v>
+        <v>7169618258</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
-        <v>4574</v>
+        <v>4580</v>
       </c>
       <c r="B93" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E93">
-        <v>5857579987</v>
+        <v>7164009033</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
-        <v>4575</v>
+        <v>4581</v>
       </c>
       <c r="B94" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C94" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E94">
-        <v>7169618258</v>
+        <v>7165780132</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
-        <v>4580</v>
+        <v>4582</v>
       </c>
       <c r="B95" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E95">
-        <v>7164009033</v>
+        <v>7165360284</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
-        <v>4581</v>
+        <v>4583</v>
       </c>
       <c r="B96" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C96" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E96">
-        <v>7165780132</v>
+        <v>7168399023</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
-        <v>4582</v>
+        <v>4586</v>
       </c>
       <c r="B97" t="s">
-        <v>171</v>
+        <v>172</v>
+      </c>
+      <c r="C97" t="s">
+        <v>173</v>
       </c>
       <c r="E97">
-        <v>7165360284</v>
+        <v>7169089161</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
-        <v>4583</v>
+        <v>4591</v>
       </c>
       <c r="B98" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C98" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E98">
-        <v>7168399023</v>
+        <v>7165047333</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
-        <v>4586</v>
+        <v>4592</v>
       </c>
       <c r="B99" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C99" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E99">
-        <v>7169089161</v>
+        <v>7168648528</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
-        <v>4591</v>
+        <v>4593</v>
       </c>
       <c r="B100" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C100" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E100">
-        <v>7165047333</v>
+        <v>7165780855</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
-        <v>4592</v>
+        <v>4594</v>
       </c>
       <c r="B101" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C101" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E101">
-        <v>7168648528</v>
+        <v>7166334291</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
-        <v>4593</v>
+        <v>4595</v>
       </c>
       <c r="B102" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C102" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E102">
-        <v>7165780855</v>
+        <v>7164440355</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
-        <v>4594</v>
+        <v>4596</v>
       </c>
       <c r="B103" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C103" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E103">
-        <v>7166334291</v>
+        <v>7165974969</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
-        <v>4595</v>
+        <v>4597</v>
       </c>
       <c r="B104" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C104" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E104">
-        <v>7164440355</v>
+        <v>7163464109</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
-        <v>4596</v>
+        <v>4598</v>
       </c>
       <c r="B105" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C105" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>7165974969</v>
+        <v>189</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
-        <v>4597</v>
+        <v>4598</v>
       </c>
       <c r="B106" t="s">
         <v>188</v>
       </c>
       <c r="C106" t="s">
         <v>189</v>
       </c>
       <c r="E106">
-        <v>7163464109</v>
+        <v>7163908661</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
-        <v>4598</v>
+        <v>4599</v>
       </c>
       <c r="B107" t="s">
         <v>190</v>
       </c>
       <c r="C107" t="s">
         <v>191</v>
       </c>
+      <c r="E107">
+        <v>9179432951</v>
+      </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
-        <v>4598</v>
+        <v>4600</v>
       </c>
       <c r="B108" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C108" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E108">
-        <v>7163908661</v>
+        <v>7168272309</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
-        <v>4599</v>
+        <v>4602</v>
       </c>
       <c r="B109" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C109" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E109">
-        <v>9179432951</v>
+        <v>7166330088</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
-        <v>4600</v>
+        <v>4603</v>
       </c>
       <c r="B110" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C110" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>7168272309</v>
+        <v>197</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
-        <v>4602</v>
+        <v>4603</v>
       </c>
       <c r="B111" t="s">
         <v>196</v>
       </c>
       <c r="C111" t="s">
         <v>197</v>
       </c>
       <c r="E111">
-        <v>7166330088</v>
+        <v>7168844040</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
-        <v>4603</v>
+        <v>4605</v>
       </c>
       <c r="B112" t="s">
         <v>198</v>
       </c>
       <c r="C112" t="s">
-        <v>199</v>
+        <v>198</v>
+      </c>
+      <c r="E112">
+        <v>7164463100</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
-        <v>4603</v>
+        <v>4608</v>
       </c>
       <c r="B113" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C113" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>7168844040</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
-        <v>4605</v>
+        <v>4608</v>
       </c>
       <c r="B114" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C114" t="s">
         <v>200</v>
       </c>
       <c r="E114">
-        <v>7164463100</v>
+        <v>7163102876</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
-        <v>4608</v>
+        <v>4610</v>
       </c>
       <c r="B115" t="s">
         <v>201</v>
       </c>
       <c r="C115" t="s">
         <v>202</v>
       </c>
+      <c r="E115">
+        <v>7162755320</v>
+      </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>4608</v>
+        <v>4613</v>
       </c>
       <c r="B116" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C116" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E116">
-        <v>7163102876</v>
+        <v>7169365120</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
-        <v>4610</v>
+        <v>4617</v>
       </c>
       <c r="B117" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C117" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E117">
-        <v>7162755320</v>
+        <v>3159561988</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>4613</v>
+        <v>4619</v>
       </c>
       <c r="B118" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C118" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E118">
-        <v>7169365120</v>
+        <v>7165592771</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
-        <v>4617</v>
+        <v>4620</v>
       </c>
       <c r="B119" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="C119" t="s">
         <v>208</v>
       </c>
+      <c r="C119">
+        <v>7163877201</v>
+      </c>
       <c r="E119">
-        <v>3159561988</v>
+        <v>7163877201</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
-        <v>4619</v>
+        <v>4622</v>
       </c>
       <c r="B120" t="s">
         <v>209</v>
       </c>
       <c r="C120" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E120">
-        <v>7165592771</v>
+        <v>7166892900</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
-        <v>4620</v>
+        <v>4623</v>
       </c>
       <c r="B121" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>7163877201</v>
+        <v>211</v>
+      </c>
+      <c r="C121" t="s">
+        <v>212</v>
       </c>
       <c r="E121">
-        <v>7163877201</v>
+        <v>7274396986</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
-        <v>4622</v>
+        <v>4626</v>
       </c>
       <c r="B122" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E122">
-        <v>7166892900</v>
+        <v>7169867653</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
-        <v>4623</v>
+        <v>4627</v>
       </c>
       <c r="B123" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C123" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E123">
-        <v>7274396986</v>
+        <v>7166039386</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
-        <v>4626</v>
+        <v>4632</v>
       </c>
       <c r="B124" t="s">
-        <v>215</v>
+        <v>216</v>
+      </c>
+      <c r="C124" t="s">
+        <v>217</v>
       </c>
       <c r="E124">
-        <v>7169867653</v>
+        <v>7169302257</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
-        <v>4627</v>
+        <v>4633</v>
       </c>
       <c r="B125" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C125" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E125">
-        <v>7166039386</v>
+        <v>7163100841</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
-        <v>4632</v>
+        <v>4634</v>
       </c>
       <c r="B126" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E126">
-        <v>7169302257</v>
+        <v>7169463470</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
-        <v>4633</v>
+        <v>4638</v>
       </c>
       <c r="B127" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C127" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E127">
-        <v>7163100841</v>
+        <v>7163350361</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
-        <v>4634</v>
+        <v>4639</v>
       </c>
       <c r="B128" t="s">
-        <v>222</v>
+        <v>223</v>
+      </c>
+      <c r="C128" t="s">
+        <v>224</v>
       </c>
       <c r="E128">
-        <v>7169463470</v>
+        <v>8340466</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
-        <v>4638</v>
+        <v>4639</v>
       </c>
       <c r="B129" t="s">
         <v>223</v>
       </c>
       <c r="C129" t="s">
         <v>224</v>
       </c>
       <c r="E129">
-        <v>7163350361</v>
+        <v>7168340466</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
-        <v>4639</v>
+        <v>4644</v>
       </c>
       <c r="B130" t="s">
         <v>225</v>
       </c>
       <c r="C130" t="s">
         <v>226</v>
       </c>
       <c r="E130">
-        <v>8340466</v>
+        <v>7167431761</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>4639</v>
+        <v>4645</v>
       </c>
       <c r="B131" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C131" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E131">
-        <v>7168340466</v>
+        <v>7163138476</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>4644</v>
+        <v>4647</v>
       </c>
       <c r="B132" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C132" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E132">
-        <v>7167431761</v>
+        <v>7162624834</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
-        <v>4645</v>
+        <v>4648</v>
       </c>
       <c r="B133" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E133">
-        <v>7163138476</v>
+        <v>7169037927</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
-        <v>4647</v>
+        <v>4650</v>
       </c>
       <c r="B134" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C134" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E134">
-        <v>7162624834</v>
+        <v>6476559951</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
-        <v>4648</v>
+        <v>4651</v>
       </c>
       <c r="B135" t="s">
-        <v>232</v>
+        <v>233</v>
+      </c>
+      <c r="C135" t="s">
+        <v>234</v>
       </c>
       <c r="E135">
-        <v>7169037927</v>
+        <v>7163138964</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
-        <v>4650</v>
+        <v>4656</v>
       </c>
       <c r="B136" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C136" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E136">
-        <v>6476559951</v>
+        <v>7164950859</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
-        <v>4651</v>
+        <v>4657</v>
       </c>
       <c r="B137" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C137" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>7163138964</v>
+        <v>238</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
-        <v>4656</v>
+        <v>4657</v>
       </c>
       <c r="B138" t="s">
         <v>237</v>
       </c>
       <c r="C138" t="s">
         <v>238</v>
       </c>
       <c r="E138">
-        <v>7164950859</v>
+        <v>7169865100</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
-        <v>4657</v>
+        <v>4660</v>
       </c>
       <c r="B139" t="s">
         <v>239</v>
       </c>
       <c r="C139" t="s">
         <v>240</v>
       </c>
+      <c r="E139">
+        <v>585638227</v>
+      </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
-        <v>4657</v>
+        <v>4660</v>
       </c>
       <c r="B140" t="s">
         <v>239</v>
       </c>
       <c r="C140" t="s">
         <v>240</v>
       </c>
       <c r="E140">
-        <v>7169865100</v>
+        <v>5856382277</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
-        <v>4660</v>
+        <v>4663</v>
       </c>
       <c r="B141" t="s">
         <v>241</v>
       </c>
       <c r="C141" t="s">
         <v>242</v>
       </c>
       <c r="E141">
-        <v>585638227</v>
+        <v>7166742280</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
-        <v>4660</v>
+        <v>4666</v>
       </c>
       <c r="B142" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C142" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E142">
-        <v>5856382277</v>
+        <v>7163103263</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
-        <v>4663</v>
+        <v>4677</v>
       </c>
       <c r="B143" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C143" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E143">
-        <v>7166742280</v>
+        <v>7168582903</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
-        <v>4666</v>
+        <v>4678</v>
       </c>
       <c r="B144" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C144" t="s">
         <v>246</v>
       </c>
       <c r="E144">
-        <v>7163103263</v>
+        <v>7168582903</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
-        <v>4677</v>
+        <v>4679</v>
       </c>
       <c r="B145" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C145" t="s">
         <v>248</v>
       </c>
       <c r="E145">
-        <v>7168582903</v>
+        <v>7167151754</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
-        <v>4678</v>
+        <v>4681</v>
       </c>
       <c r="B146" t="s">
         <v>249</v>
       </c>
       <c r="C146" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E146">
-        <v>7168582903</v>
+        <v>7168758822</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
-        <v>4679</v>
+        <v>4682</v>
       </c>
       <c r="B147" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C147" t="s">
         <v>250</v>
       </c>
       <c r="E147">
-        <v>7167151754</v>
+        <v>7168758822</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
-        <v>4681</v>
+        <v>4683</v>
       </c>
       <c r="B148" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C148" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E148">
-        <v>7168758822</v>
+        <v>7163491491</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
-        <v>4682</v>
+        <v>4691</v>
       </c>
       <c r="B149" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C149" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E149">
-        <v>7168758822</v>
+        <v>7166090034</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
-        <v>4683</v>
+        <v>4696</v>
       </c>
       <c r="B150" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C150" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E150">
-        <v>7163491491</v>
+        <v>3127147206</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
-        <v>4691</v>
+        <v>4702</v>
       </c>
       <c r="B151" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C151" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E151">
-        <v>7166090034</v>
+        <v>7168368996</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
-        <v>4696</v>
+        <v>4704</v>
       </c>
       <c r="B152" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C152" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E152">
-        <v>3127147206</v>
+        <v>7167418927</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
-        <v>4702</v>
+        <v>4705</v>
       </c>
       <c r="B153" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C153" t="s">
-        <v>261</v>
+        <v>110</v>
       </c>
       <c r="E153">
-        <v>7168368996</v>
+        <v>7164217104</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
-        <v>4704</v>
+        <v>4706</v>
       </c>
       <c r="B154" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C154" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E154">
-        <v>7167418927</v>
+        <v>7162472923</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
-        <v>4705</v>
+        <v>4713</v>
       </c>
       <c r="B155" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C155" t="s">
-        <v>111</v>
+        <v>266</v>
       </c>
       <c r="E155">
-        <v>7164217104</v>
+        <v>5854584498</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
-        <v>4706</v>
+        <v>4716</v>
       </c>
       <c r="B156" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C156" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>7162472923</v>
+        <v>268</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
-        <v>4713</v>
+        <v>4716</v>
       </c>
       <c r="B157" t="s">
         <v>267</v>
       </c>
       <c r="C157" t="s">
         <v>268</v>
       </c>
       <c r="E157">
-        <v>5854584498</v>
+        <v>3159864401</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
-        <v>4716</v>
+        <v>4717</v>
       </c>
       <c r="B158" t="s">
         <v>269</v>
       </c>
       <c r="C158" t="s">
-        <v>270</v>
+        <v>268</v>
+      </c>
+      <c r="E158">
+        <v>5859249377</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
-        <v>4716</v>
+        <v>4718</v>
       </c>
       <c r="B159" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C159" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E159">
-        <v>3159864401</v>
+        <v>5852435000</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
-        <v>4717</v>
+        <v>4719</v>
       </c>
       <c r="B160" t="s">
         <v>271</v>
       </c>
       <c r="C160" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E160">
-        <v>5859249377</v>
+        <v>3157896811</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
-        <v>4718</v>
+        <v>4720</v>
       </c>
       <c r="B161" t="s">
         <v>272</v>
       </c>
       <c r="C161" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E161">
-        <v>5852435000</v>
+        <v>5853356086</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
-        <v>4719</v>
+        <v>4721</v>
       </c>
       <c r="B162" t="s">
         <v>273</v>
       </c>
       <c r="C162" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E162">
-        <v>3157896811</v>
+        <v>5856715390</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
-        <v>4720</v>
+        <v>4722</v>
       </c>
       <c r="B163" t="s">
         <v>274</v>
       </c>
       <c r="C163" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E163">
-        <v>5853356086</v>
+        <v>5853592200</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
-        <v>4721</v>
+        <v>4723</v>
       </c>
       <c r="B164" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C164" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E164">
-        <v>5856715390</v>
+        <v>5853591300</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
-        <v>4722</v>
+        <v>4724</v>
       </c>
       <c r="B165" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C165" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E165">
-        <v>5853592200</v>
+        <v>5855866940</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
-        <v>4723</v>
+        <v>4725</v>
       </c>
       <c r="B166" t="s">
         <v>278</v>
       </c>
       <c r="C166" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E166">
-        <v>5853591300</v>
+        <v>5853942360</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
-        <v>4724</v>
+        <v>4726</v>
       </c>
       <c r="B167" t="s">
         <v>279</v>
       </c>
       <c r="C167" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E167">
-        <v>5855866940</v>
+        <v>5853940050</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
-        <v>4725</v>
+        <v>4727</v>
       </c>
       <c r="B168" t="s">
         <v>280</v>
       </c>
       <c r="C168" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E168">
-        <v>5853942360</v>
+        <v>5856242818</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
-        <v>4726</v>
+        <v>4729</v>
       </c>
       <c r="B169" t="s">
         <v>281</v>
       </c>
       <c r="C169" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="E169">
-        <v>5853940050</v>
+        <v>5852932120</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
-        <v>4727</v>
+        <v>4731</v>
       </c>
       <c r="B170" t="s">
         <v>282</v>
       </c>
       <c r="C170" t="s">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="E170">
-        <v>5856242818</v>
+        <v>5853352227</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
-        <v>4729</v>
+        <v>4732</v>
       </c>
       <c r="B171" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C171" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="E171">
-        <v>5852932120</v>
+        <v>5856713000</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
-        <v>4731</v>
+        <v>4733</v>
       </c>
       <c r="B172" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C172" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E172">
-        <v>5853352227</v>
+        <v>6077339108</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
-        <v>4732</v>
+        <v>4734</v>
       </c>
       <c r="B173" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C173" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E173">
-        <v>5856713000</v>
+        <v>6077768100</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
-        <v>4733</v>
+        <v>4735</v>
       </c>
       <c r="B174" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C174" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="E174">
-        <v>6077339108</v>
+        <v>5852266000</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
-        <v>4734</v>
+        <v>4736</v>
       </c>
       <c r="B175" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C175" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="E175">
-        <v>6077768100</v>
+        <v>3152778955</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
-        <v>4735</v>
+        <v>4737</v>
       </c>
       <c r="B176" t="s">
         <v>292</v>
       </c>
       <c r="C176" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E176">
-        <v>5852266000</v>
+        <v>5853815337</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
-        <v>4736</v>
+        <v>4738</v>
       </c>
       <c r="B177" t="s">
         <v>293</v>
       </c>
       <c r="C177" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E177">
-        <v>3152778955</v>
+        <v>3152527274</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
-        <v>4737</v>
+        <v>4739</v>
       </c>
       <c r="B178" t="s">
         <v>294</v>
       </c>
       <c r="C178" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="E178">
-        <v>5853815337</v>
+        <v>7163720080</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
-        <v>4738</v>
+        <v>4740</v>
       </c>
       <c r="B179" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C179" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="E179">
-        <v>3152527274</v>
+        <v>3157897676</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
-        <v>4739</v>
+        <v>4743</v>
       </c>
       <c r="B180" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C180" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E180">
-        <v>7163720080</v>
+        <v>3152079633</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
-        <v>4740</v>
+        <v>4746</v>
       </c>
       <c r="B181" t="s">
+        <v>299</v>
+      </c>
+      <c r="C181" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>3157897676</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
-        <v>4742</v>
+        <v>4746</v>
       </c>
       <c r="B182" t="s">
         <v>299</v>
       </c>
       <c r="C182" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E182">
-        <v>5854763634</v>
+        <v>3159080607</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
-        <v>4743</v>
+        <v>4747</v>
       </c>
       <c r="B183" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C183" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E183">
-        <v>3152079633</v>
+        <v>5852262600</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
-        <v>4746</v>
+        <v>4748</v>
       </c>
       <c r="B184" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C184" t="s">
-        <v>300</v>
+        <v>298</v>
+      </c>
+      <c r="E184">
+        <v>5854849141</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
-        <v>4746</v>
+        <v>4749</v>
       </c>
       <c r="B185" t="s">
         <v>302</v>
       </c>
       <c r="C185" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E185">
-        <v>3159080607</v>
+        <v>3156853441</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
-        <v>4747</v>
+        <v>4750</v>
       </c>
       <c r="B186" t="s">
         <v>303</v>
       </c>
       <c r="C186" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E186">
-        <v>5852262600</v>
+        <v>3158600096</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
-        <v>4748</v>
+        <v>4751</v>
       </c>
       <c r="B187" t="s">
         <v>304</v>
       </c>
       <c r="C187" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E187">
-        <v>5854849141</v>
+        <v>5852372757</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
-        <v>4749</v>
+        <v>4752</v>
       </c>
       <c r="B188" t="s">
         <v>305</v>
       </c>
       <c r="C188" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E188">
-        <v>3156853441</v>
+        <v>6073916019</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
-        <v>4750</v>
+        <v>4753</v>
       </c>
       <c r="B189" t="s">
         <v>306</v>
       </c>
       <c r="C189" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E189">
-        <v>3158600096</v>
+        <v>6077768100</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
-        <v>4751</v>
+        <v>4754</v>
       </c>
       <c r="B190" t="s">
         <v>307</v>
       </c>
       <c r="C190" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E190">
-        <v>5852372757</v>
+        <v>6072816017</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
-        <v>4752</v>
+        <v>4755</v>
       </c>
       <c r="B191" t="s">
         <v>308</v>
       </c>
       <c r="C191" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E191">
-        <v>6073916019</v>
+        <v>3153313223</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
-        <v>4753</v>
+        <v>4756</v>
       </c>
       <c r="B192" t="s">
         <v>309</v>
       </c>
       <c r="C192" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E192">
-        <v>6077768100</v>
+        <v>5855864414</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
-        <v>4754</v>
+        <v>4757</v>
       </c>
       <c r="B193" t="s">
         <v>310</v>
       </c>
       <c r="C193" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="E193">
-        <v>6072816017</v>
+        <v>7168678831</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
-        <v>4755</v>
+        <v>4758</v>
       </c>
       <c r="B194" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C194" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="E194">
-        <v>3153313223</v>
+        <v>7168176571</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
-        <v>4756</v>
+        <v>4759</v>
       </c>
       <c r="B195" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C195" t="s">
-        <v>300</v>
+        <v>315</v>
       </c>
       <c r="E195">
-        <v>5855864414</v>
+        <v>7165425412</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
-        <v>4757</v>
+        <v>4760</v>
       </c>
       <c r="B196" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C196" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E196">
-        <v>7168678831</v>
+        <v>7165425412</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
-        <v>4758</v>
+        <v>4763</v>
       </c>
       <c r="B197" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C197" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E197">
-        <v>7168176571</v>
+        <v>7168176581</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
-        <v>4759</v>
+        <v>4767</v>
       </c>
       <c r="B198" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C198" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E198">
-        <v>7165425412</v>
+        <v>7164450410</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
-        <v>4760</v>
+        <v>4768</v>
       </c>
       <c r="B199" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C199" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E199">
-        <v>7165425412</v>
+        <v>7168662284</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
-        <v>4763</v>
+        <v>4769</v>
       </c>
       <c r="B200" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C200" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E200">
-        <v>7168176581</v>
+        <v>7169901171</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
-        <v>4767</v>
+        <v>4770</v>
       </c>
       <c r="B201" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C201" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E201">
-        <v>7164450410</v>
+        <v>7167301360</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
-        <v>4768</v>
+        <v>4772</v>
       </c>
       <c r="B202" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C202" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E202">
-        <v>7168662284</v>
+        <v>7165458286</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
-        <v>4769</v>
+        <v>4773</v>
       </c>
       <c r="B203" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C203" t="s">
-        <v>326</v>
+        <v>165</v>
       </c>
       <c r="E203">
-        <v>7169901171</v>
+        <v>7164289080</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
-        <v>4770</v>
+        <v>4774</v>
       </c>
       <c r="B204" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C204" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E204">
-        <v>7167301360</v>
+        <v>7166917670</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
-        <v>4772</v>
+        <v>4778</v>
       </c>
       <c r="B205" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C205" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E205">
-        <v>7165458286</v>
+        <v>8148683635</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
-        <v>4773</v>
+        <v>4781</v>
       </c>
       <c r="B206" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C206" t="s">
-        <v>167</v>
+        <v>333</v>
       </c>
       <c r="E206">
-        <v>7164289080</v>
+        <v>8148640611</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
-        <v>4774</v>
+        <v>4786</v>
       </c>
       <c r="B207" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C207" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E207">
-        <v>7166917670</v>
+        <v>8148684805</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
-        <v>4778</v>
+        <v>4787</v>
       </c>
       <c r="B208" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C208" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E208">
-        <v>8148683635</v>
+        <v>8148682525</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
-        <v>4781</v>
+        <v>4788</v>
       </c>
       <c r="B209" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E209">
-        <v>8148640611</v>
+        <v>5854925114</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
-        <v>4786</v>
+        <v>4789</v>
       </c>
       <c r="B210" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C210" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E210">
-        <v>8148684805</v>
+        <v>7168616131</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
-        <v>4787</v>
+        <v>4795</v>
       </c>
       <c r="B211" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C211" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E211">
-        <v>8148682525</v>
+        <v>7165873998</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
-        <v>4788</v>
+        <v>4796</v>
       </c>
       <c r="B212" t="s">
-        <v>341</v>
+        <v>343</v>
+      </c>
+      <c r="C212" t="s">
+        <v>344</v>
       </c>
       <c r="E212">
-        <v>5854925114</v>
+        <v>7167135791</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
-        <v>4789</v>
+        <v>4797</v>
       </c>
       <c r="B213" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C213" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="E213">
-        <v>7168616131</v>
+        <v>7165362685</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
-        <v>4795</v>
+        <v>4800</v>
       </c>
       <c r="B214" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C214" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E214">
-        <v>7165873998</v>
+        <v>5852435000</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
-        <v>4796</v>
+        <v>4801</v>
       </c>
       <c r="B215" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C215" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E215">
-        <v>7167135791</v>
+        <v>5852266000</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
-        <v>4797</v>
+        <v>4802</v>
       </c>
       <c r="B216" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C216" t="s">
-        <v>328</v>
+        <v>351</v>
       </c>
       <c r="E216">
-        <v>7165362685</v>
+        <v>5852262600</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
-        <v>4800</v>
+        <v>4803</v>
       </c>
       <c r="B217" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C217" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="E217">
-        <v>5852435000</v>
+        <v>5856242818</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
-        <v>4801</v>
+        <v>4804</v>
       </c>
       <c r="B218" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C218" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E218">
-        <v>5852266000</v>
+        <v>7163822664</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
-        <v>4802</v>
+        <v>4806</v>
       </c>
       <c r="B219" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C219" t="s">
-        <v>354</v>
+        <v>253</v>
       </c>
       <c r="E219">
-        <v>5852262600</v>
+        <v>7169923623</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
-        <v>4803</v>
+        <v>4807</v>
       </c>
       <c r="B220" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C220" t="s">
-        <v>350</v>
+        <v>253</v>
       </c>
       <c r="E220">
-        <v>5856242818</v>
+        <v>7169923823</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
-        <v>4804</v>
+        <v>4812</v>
       </c>
       <c r="B221" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C221" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E221">
-        <v>7163822664</v>
+        <v>5856379893</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
-        <v>4806</v>
+        <v>4813</v>
       </c>
       <c r="B222" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C222" t="s">
-        <v>255</v>
+        <v>360</v>
       </c>
       <c r="E222">
-        <v>7169923623</v>
+        <v>7162362886</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
-        <v>4807</v>
+        <v>4815</v>
       </c>
       <c r="B223" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>361</v>
       </c>
       <c r="E223">
-        <v>7169923823</v>
+        <v>7169035244</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
-        <v>4812</v>
+        <v>4820</v>
       </c>
       <c r="B224" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C224" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E224">
-        <v>5856379893</v>
+        <v>5853584402</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
-        <v>4813</v>
+        <v>4821</v>
       </c>
       <c r="B225" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C225" t="s">
         <v>363</v>
       </c>
       <c r="E225">
-        <v>7162362886</v>
+        <v>5854751711</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
-        <v>4815</v>
+        <v>4822</v>
       </c>
       <c r="B226" t="s">
-        <v>364</v>
+        <v>365</v>
+      </c>
+      <c r="C226" t="s">
+        <v>363</v>
       </c>
       <c r="E226">
-        <v>7169035244</v>
+        <v>5854466500</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227">
+        <v>4823</v>
+      </c>
+      <c r="B227" t="s">
+        <v>366</v>
+      </c>
+      <c r="C227" t="s">
+        <v>363</v>
+      </c>
+      <c r="E227">
+        <v>5855775209</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228">
+        <v>4824</v>
+      </c>
+      <c r="B228" t="s">
+        <v>367</v>
+      </c>
+      <c r="C228" t="s">
+        <v>363</v>
+      </c>
+      <c r="E228">
+        <v>5853214001</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229">
+        <v>4825</v>
+      </c>
+      <c r="B229" t="s">
+        <v>368</v>
+      </c>
+      <c r="C229" t="s">
+        <v>363</v>
+      </c>
+      <c r="E229">
+        <v>5855864919</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230">
+        <v>4826</v>
+      </c>
+      <c r="B230" t="s">
+        <v>369</v>
+      </c>
+      <c r="C230" t="s">
+        <v>363</v>
+      </c>
+      <c r="E230">
+        <v>8886658659</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231">
+        <v>4827</v>
+      </c>
+      <c r="B231" t="s">
+        <v>370</v>
+      </c>
+      <c r="C231" t="s">
+        <v>363</v>
+      </c>
+      <c r="E231">
+        <v>5852992696</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232">
+        <v>4828</v>
+      </c>
+      <c r="B232" t="s">
+        <v>371</v>
+      </c>
+      <c r="C232" t="s">
+        <v>363</v>
+      </c>
+      <c r="E232">
+        <v>5854716565</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233">
+        <v>4829</v>
+      </c>
+      <c r="B233" t="s">
+        <v>372</v>
+      </c>
+      <c r="C233" t="s">
+        <v>363</v>
+      </c>
+      <c r="E233">
+        <v>8667460158</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234">
+        <v>4830</v>
+      </c>
+      <c r="B234" t="s">
+        <v>373</v>
+      </c>
+      <c r="C234" t="s">
+        <v>363</v>
+      </c>
+      <c r="E234">
+        <v>5853216300</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235">
+        <v>4831</v>
+      </c>
+      <c r="B235" t="s">
+        <v>374</v>
+      </c>
+      <c r="C235" t="s">
+        <v>363</v>
+      </c>
+      <c r="E235">
+        <v>5853392731</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236">
+        <v>4832</v>
+      </c>
+      <c r="B236" t="s">
+        <v>375</v>
+      </c>
+      <c r="C236" t="s">
+        <v>363</v>
+      </c>
+      <c r="E236">
+        <v>5853525995</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237">
+        <v>4833</v>
+      </c>
+      <c r="B237" t="s">
+        <v>376</v>
+      </c>
+      <c r="C237" t="s">
+        <v>363</v>
+      </c>
+      <c r="E237">
+        <v>5854408070</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238">
+        <v>4834</v>
+      </c>
+      <c r="B238" t="s">
+        <v>377</v>
+      </c>
+      <c r="C238" t="s">
+        <v>363</v>
+      </c>
+      <c r="E238">
+        <v>5855864902</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239">
+        <v>4835</v>
+      </c>
+      <c r="B239" t="s">
+        <v>378</v>
+      </c>
+      <c r="C239" t="s">
+        <v>363</v>
+      </c>
+      <c r="E239">
+        <v>5852255433</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240">
+        <v>4836</v>
+      </c>
+      <c r="B240" t="s">
+        <v>379</v>
+      </c>
+      <c r="C240" t="s">
+        <v>380</v>
+      </c>
+      <c r="E240">
+        <v>7169395349</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241">
+        <v>4837</v>
+      </c>
+      <c r="B241" t="s">
+        <v>381</v>
+      </c>
+      <c r="E241">
+        <v>7169488831</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242">
+        <v>4838</v>
+      </c>
+      <c r="B242" t="s">
+        <v>382</v>
+      </c>
+      <c r="C242" t="s">
+        <v>363</v>
+      </c>
+      <c r="E242">
+        <v>5852222277</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243">
+        <v>4839</v>
+      </c>
+      <c r="B243" t="s">
+        <v>383</v>
+      </c>
+      <c r="E243">
+        <v>7168399426</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244">
+        <v>4851</v>
+      </c>
+      <c r="B244" t="s">
+        <v>384</v>
+      </c>
+      <c r="C244" t="s">
+        <v>385</v>
+      </c>
+      <c r="E244">
+        <v>9177419175</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245">
+        <v>4853</v>
+      </c>
+      <c r="B245" t="s">
+        <v>386</v>
+      </c>
+      <c r="E245">
+        <v>3155592635</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246">
+        <v>4853</v>
+      </c>
+      <c r="B246" t="s">
+        <v>386</v>
+      </c>
+      <c r="E246">
+        <v>3155592635</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247">
+        <v>4853</v>
+      </c>
+      <c r="B247" t="s">
+        <v>386</v>
+      </c>
+      <c r="E247">
+        <v>3155592635</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248">
+        <v>4875</v>
+      </c>
+      <c r="B248" t="s">
+        <v>387</v>
+      </c>
+      <c r="C248" t="s">
+        <v>253</v>
+      </c>
+      <c r="E248">
+        <v>8148640611</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249">
+        <v>4880</v>
+      </c>
+      <c r="B249" t="s">
+        <v>388</v>
+      </c>
+      <c r="C249" t="s">
+        <v>389</v>
+      </c>
+      <c r="E249">
+        <v>7169981515</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250">
+        <v>1806</v>
+      </c>
+      <c r="B250" t="s">
+        <v>390</v>
+      </c>
+      <c r="C250" t="s">
+        <v>391</v>
+      </c>
+      <c r="E250">
+        <v>8667926169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:G226"/>
+  <autoFilter ref="A1:G250"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>