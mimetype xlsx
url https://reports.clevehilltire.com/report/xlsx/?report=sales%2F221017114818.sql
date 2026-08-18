--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$G$250</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393">
   <si>
     <t>CUSTNO</t>
   </si>
   <si>
     <t>CUSTOMER</t>
   </si>
   <si>
     <t>CONTACTNAME</t>
   </si>
   <si>
     <t>ROLE</t>
   </si>
   <si>
     <t>PHONE</t>
   </si>
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>C37430</t>
   </si>
   <si>
@@ -429,56 +429,50 @@
   <si>
     <t xml:space="preserve">DAVID CHEVY CASH &amp; TAX </t>
   </si>
   <si>
     <t>DAVID CHEV</t>
   </si>
   <si>
     <t>Dave</t>
   </si>
   <si>
     <t>Ericson</t>
   </si>
   <si>
     <t xml:space="preserve">Blacktop Solutions Inc. </t>
   </si>
   <si>
     <t>Scott Kopper</t>
   </si>
   <si>
     <t>JIM SPINELLA</t>
   </si>
   <si>
     <t>ELLA</t>
   </si>
   <si>
-    <t>MASTEL FORD PROGRAM</t>
-[...4 lines deleted...]
-  <si>
     <t>ONLINE AUTO CONNECTION</t>
   </si>
   <si>
     <t>GEORGE'S COLLISION</t>
   </si>
   <si>
     <t>GEORGE</t>
   </si>
   <si>
     <t>MAROTTA'S TRUCK REPAIR</t>
   </si>
   <si>
     <t>CLAUDIO</t>
   </si>
   <si>
     <t>CHARLES WILSON</t>
   </si>
   <si>
     <t>CHARLES</t>
   </si>
   <si>
     <t>JUSTIN PETERSON</t>
   </si>
   <si>
     <t>JUSTIN</t>
@@ -1192,50 +1186,59 @@
     <t>Karrys Collision</t>
   </si>
   <si>
     <t>MOHAMED</t>
   </si>
   <si>
     <t xml:space="preserve">Mohamed </t>
   </si>
   <si>
     <t>James Williams</t>
   </si>
   <si>
     <t>ROTH CADILLAC - OFF</t>
   </si>
   <si>
     <t xml:space="preserve"> Mark Delmonte</t>
   </si>
   <si>
     <t>Mark Delmonte</t>
   </si>
   <si>
     <t>RAY LAKS HONDA STORE#L762</t>
   </si>
   <si>
     <t>payables@lithia.com</t>
+  </si>
+  <si>
+    <t>BOYER RV CENTER</t>
+  </si>
+  <si>
+    <t>Drew Mcelvein</t>
+  </si>
+  <si>
+    <t>Drew</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2552,2447 +2555,2447 @@
         <v>133</v>
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="E73">
         <v>7163278732</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>4542</v>
       </c>
       <c r="B74" t="s">
         <v>135</v>
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="E74">
         <v>7169071724</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>4545</v>
+        <v>4551</v>
       </c>
       <c r="B75" t="s">
         <v>137</v>
       </c>
       <c r="C75" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="E75">
-        <v>7163727272</v>
+        <v>7166750424</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
-        <v>4545</v>
+        <v>4552</v>
       </c>
       <c r="B76" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C76" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E76">
-        <v>7163727272</v>
+        <v>7166746794</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>4551</v>
+        <v>4554</v>
       </c>
       <c r="B77" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C77" t="s">
-        <v>65</v>
+        <v>141</v>
       </c>
       <c r="E77">
-        <v>7166750424</v>
+        <v>7165482341</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>4552</v>
+        <v>4556</v>
       </c>
       <c r="B78" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C78" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E78">
-        <v>7166746794</v>
+        <v>7169978799</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>4554</v>
+        <v>4558</v>
       </c>
       <c r="B79" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C79" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E79">
-        <v>7165482341</v>
+        <v>7169260241</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>4556</v>
+        <v>4559</v>
       </c>
       <c r="B80" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E80">
-        <v>7169978799</v>
+        <v>7168226630</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
-        <v>4558</v>
+        <v>4560</v>
       </c>
       <c r="B81" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C81" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E81">
-        <v>7169260241</v>
+        <v>7162601176</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
-        <v>4559</v>
+        <v>4562</v>
       </c>
       <c r="B82" t="s">
-        <v>148</v>
+        <v>149</v>
+      </c>
+      <c r="C82" t="s">
+        <v>150</v>
       </c>
       <c r="E82">
-        <v>7168226630</v>
+        <v>7165518651</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
-        <v>4560</v>
+        <v>4564</v>
       </c>
       <c r="B83" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C83" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E83">
-        <v>7162601176</v>
+        <v>7168760945</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
-        <v>4562</v>
+        <v>4567</v>
       </c>
       <c r="B84" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C84" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E84">
-        <v>7165518651</v>
+        <v>5852883444</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
-        <v>4564</v>
+        <v>4568</v>
       </c>
       <c r="B85" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C85" t="s">
         <v>154</v>
       </c>
       <c r="E85">
-        <v>7168760945</v>
+        <v>5852883444</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
-        <v>4567</v>
+        <v>4570</v>
       </c>
       <c r="B86" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="C86" t="s">
         <v>156</v>
       </c>
       <c r="E86">
-        <v>5852883444</v>
+        <v>7165361437</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
-        <v>4568</v>
+        <v>4571</v>
       </c>
       <c r="B87" t="s">
         <v>157</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87">
-        <v>5852883444</v>
+        <v>2532262853</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
-        <v>4570</v>
+        <v>4573</v>
       </c>
       <c r="B88" t="s">
         <v>158</v>
       </c>
+      <c r="C88" t="s">
+        <v>159</v>
+      </c>
       <c r="E88">
-        <v>7165361437</v>
+        <v>7162287396</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
-        <v>4571</v>
+        <v>4574</v>
       </c>
       <c r="B89" t="s">
-        <v>159</v>
+        <v>160</v>
+      </c>
+      <c r="C89" t="s">
+        <v>161</v>
       </c>
       <c r="E89">
-        <v>2532262853</v>
+        <v>5857579987</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
-        <v>4573</v>
+        <v>4575</v>
       </c>
       <c r="B90" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C90" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E90">
-        <v>7162287396</v>
+        <v>7169618258</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
-        <v>4574</v>
+        <v>4580</v>
       </c>
       <c r="B91" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E91">
-        <v>5857579987</v>
+        <v>7164009033</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
-        <v>4575</v>
+        <v>4581</v>
       </c>
       <c r="B92" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C92" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E92">
-        <v>7169618258</v>
+        <v>7165780132</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
-        <v>4580</v>
+        <v>4582</v>
       </c>
       <c r="B93" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E93">
-        <v>7164009033</v>
+        <v>7165360284</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
-        <v>4581</v>
+        <v>4583</v>
       </c>
       <c r="B94" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C94" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E94">
-        <v>7165780132</v>
+        <v>7168399023</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
-        <v>4582</v>
+        <v>4586</v>
       </c>
       <c r="B95" t="s">
-        <v>169</v>
+        <v>170</v>
+      </c>
+      <c r="C95" t="s">
+        <v>171</v>
       </c>
       <c r="E95">
-        <v>7165360284</v>
+        <v>7169089161</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
-        <v>4583</v>
+        <v>4591</v>
       </c>
       <c r="B96" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C96" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E96">
-        <v>7168399023</v>
+        <v>7165047333</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
-        <v>4586</v>
+        <v>4592</v>
       </c>
       <c r="B97" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C97" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E97">
-        <v>7169089161</v>
+        <v>7168648528</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
-        <v>4591</v>
+        <v>4593</v>
       </c>
       <c r="B98" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C98" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E98">
-        <v>7165047333</v>
+        <v>7165780855</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
-        <v>4592</v>
+        <v>4594</v>
       </c>
       <c r="B99" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C99" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E99">
-        <v>7168648528</v>
+        <v>7166334291</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
-        <v>4593</v>
+        <v>4595</v>
       </c>
       <c r="B100" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C100" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E100">
-        <v>7165780855</v>
+        <v>7164440355</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
-        <v>4594</v>
+        <v>4596</v>
       </c>
       <c r="B101" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C101" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E101">
-        <v>7166334291</v>
+        <v>7165974969</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
-        <v>4595</v>
+        <v>4597</v>
       </c>
       <c r="B102" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C102" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E102">
-        <v>7164440355</v>
+        <v>7163464109</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
-        <v>4596</v>
+        <v>4598</v>
       </c>
       <c r="B103" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C103" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>7165974969</v>
+        <v>187</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
-        <v>4597</v>
+        <v>4598</v>
       </c>
       <c r="B104" t="s">
         <v>186</v>
       </c>
       <c r="C104" t="s">
         <v>187</v>
       </c>
       <c r="E104">
-        <v>7163464109</v>
+        <v>7163908661</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
-        <v>4598</v>
+        <v>4599</v>
       </c>
       <c r="B105" t="s">
         <v>188</v>
       </c>
       <c r="C105" t="s">
         <v>189</v>
       </c>
+      <c r="E105">
+        <v>9179432951</v>
+      </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
-        <v>4598</v>
+        <v>4600</v>
       </c>
       <c r="B106" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C106" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E106">
-        <v>7163908661</v>
+        <v>7168272309</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
-        <v>4599</v>
+        <v>4602</v>
       </c>
       <c r="B107" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C107" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="E107">
-        <v>9179432951</v>
+        <v>7166330088</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
-        <v>4600</v>
+        <v>4603</v>
       </c>
       <c r="B108" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C108" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>7168272309</v>
+        <v>195</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
-        <v>4602</v>
+        <v>4603</v>
       </c>
       <c r="B109" t="s">
         <v>194</v>
       </c>
       <c r="C109" t="s">
         <v>195</v>
       </c>
       <c r="E109">
-        <v>7166330088</v>
+        <v>7168844040</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
-        <v>4603</v>
+        <v>4605</v>
       </c>
       <c r="B110" t="s">
         <v>196</v>
       </c>
       <c r="C110" t="s">
-        <v>197</v>
+        <v>196</v>
+      </c>
+      <c r="E110">
+        <v>7164463100</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
-        <v>4603</v>
+        <v>4608</v>
       </c>
       <c r="B111" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C111" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>7168844040</v>
+        <v>198</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
-        <v>4605</v>
+        <v>4608</v>
       </c>
       <c r="B112" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C112" t="s">
         <v>198</v>
       </c>
       <c r="E112">
-        <v>7164463100</v>
+        <v>7163102876</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
-        <v>4608</v>
+        <v>4610</v>
       </c>
       <c r="B113" t="s">
         <v>199</v>
       </c>
       <c r="C113" t="s">
         <v>200</v>
       </c>
+      <c r="E113">
+        <v>7162755320</v>
+      </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
-        <v>4608</v>
+        <v>4613</v>
       </c>
       <c r="B114" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C114" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E114">
-        <v>7163102876</v>
+        <v>7169365120</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
-        <v>4610</v>
+        <v>4617</v>
       </c>
       <c r="B115" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C115" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E115">
-        <v>7162755320</v>
+        <v>3159561988</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>4613</v>
+        <v>4619</v>
       </c>
       <c r="B116" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C116" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E116">
-        <v>7169365120</v>
+        <v>7165592771</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
-        <v>4617</v>
+        <v>4620</v>
       </c>
       <c r="B117" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="C117" t="s">
         <v>206</v>
       </c>
+      <c r="C117">
+        <v>7163877201</v>
+      </c>
       <c r="E117">
-        <v>3159561988</v>
+        <v>7163877201</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>4619</v>
+        <v>4622</v>
       </c>
       <c r="B118" t="s">
         <v>207</v>
       </c>
       <c r="C118" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E118">
-        <v>7165592771</v>
+        <v>7166892900</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
-        <v>4620</v>
+        <v>4623</v>
       </c>
       <c r="B119" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>7163877201</v>
+        <v>209</v>
+      </c>
+      <c r="C119" t="s">
+        <v>210</v>
       </c>
       <c r="E119">
-        <v>7163877201</v>
+        <v>7274396986</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
-        <v>4622</v>
+        <v>4626</v>
       </c>
       <c r="B120" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E120">
-        <v>7166892900</v>
+        <v>7169867653</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
-        <v>4623</v>
+        <v>4627</v>
       </c>
       <c r="B121" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C121" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E121">
-        <v>7274396986</v>
+        <v>7166039386</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
-        <v>4626</v>
+        <v>4632</v>
       </c>
       <c r="B122" t="s">
-        <v>213</v>
+        <v>214</v>
+      </c>
+      <c r="C122" t="s">
+        <v>215</v>
       </c>
       <c r="E122">
-        <v>7169867653</v>
+        <v>7169302257</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
-        <v>4627</v>
+        <v>4633</v>
       </c>
       <c r="B123" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C123" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E123">
-        <v>7166039386</v>
+        <v>7163100841</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
-        <v>4632</v>
+        <v>4634</v>
       </c>
       <c r="B124" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E124">
-        <v>7169302257</v>
+        <v>7169463470</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
-        <v>4633</v>
+        <v>4638</v>
       </c>
       <c r="B125" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C125" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E125">
-        <v>7163100841</v>
+        <v>7163350361</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
-        <v>4634</v>
+        <v>4639</v>
       </c>
       <c r="B126" t="s">
-        <v>220</v>
+        <v>221</v>
+      </c>
+      <c r="C126" t="s">
+        <v>222</v>
       </c>
       <c r="E126">
-        <v>7169463470</v>
+        <v>8340466</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
-        <v>4638</v>
+        <v>4639</v>
       </c>
       <c r="B127" t="s">
         <v>221</v>
       </c>
       <c r="C127" t="s">
         <v>222</v>
       </c>
       <c r="E127">
-        <v>7163350361</v>
+        <v>7168340466</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
-        <v>4639</v>
+        <v>4644</v>
       </c>
       <c r="B128" t="s">
         <v>223</v>
       </c>
       <c r="C128" t="s">
         <v>224</v>
       </c>
       <c r="E128">
-        <v>8340466</v>
+        <v>7167431761</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
-        <v>4639</v>
+        <v>4645</v>
       </c>
       <c r="B129" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C129" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E129">
-        <v>7168340466</v>
+        <v>7163138476</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
-        <v>4644</v>
+        <v>4647</v>
       </c>
       <c r="B130" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C130" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E130">
-        <v>7167431761</v>
+        <v>7162624834</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>4645</v>
+        <v>4648</v>
       </c>
       <c r="B131" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E131">
-        <v>7163138476</v>
+        <v>7169037927</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>4647</v>
+        <v>4650</v>
       </c>
       <c r="B132" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C132" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E132">
-        <v>7162624834</v>
+        <v>6476559951</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
-        <v>4648</v>
+        <v>4651</v>
       </c>
       <c r="B133" t="s">
-        <v>230</v>
+        <v>231</v>
+      </c>
+      <c r="C133" t="s">
+        <v>232</v>
       </c>
       <c r="E133">
-        <v>7169037927</v>
+        <v>7163138964</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
-        <v>4650</v>
+        <v>4656</v>
       </c>
       <c r="B134" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C134" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E134">
-        <v>6476559951</v>
+        <v>7164950859</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
-        <v>4651</v>
+        <v>4657</v>
       </c>
       <c r="B135" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C135" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>7163138964</v>
+        <v>236</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
-        <v>4656</v>
+        <v>4657</v>
       </c>
       <c r="B136" t="s">
         <v>235</v>
       </c>
       <c r="C136" t="s">
         <v>236</v>
       </c>
       <c r="E136">
-        <v>7164950859</v>
+        <v>7169865100</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
-        <v>4657</v>
+        <v>4660</v>
       </c>
       <c r="B137" t="s">
         <v>237</v>
       </c>
       <c r="C137" t="s">
         <v>238</v>
       </c>
+      <c r="E137">
+        <v>585638227</v>
+      </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
-        <v>4657</v>
+        <v>4660</v>
       </c>
       <c r="B138" t="s">
         <v>237</v>
       </c>
       <c r="C138" t="s">
         <v>238</v>
       </c>
       <c r="E138">
-        <v>7169865100</v>
+        <v>5856382277</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
-        <v>4660</v>
+        <v>4663</v>
       </c>
       <c r="B139" t="s">
         <v>239</v>
       </c>
       <c r="C139" t="s">
         <v>240</v>
       </c>
       <c r="E139">
-        <v>585638227</v>
+        <v>7166742280</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
-        <v>4660</v>
+        <v>4666</v>
       </c>
       <c r="B140" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C140" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E140">
-        <v>5856382277</v>
+        <v>7163103263</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
-        <v>4663</v>
+        <v>4677</v>
       </c>
       <c r="B141" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C141" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E141">
-        <v>7166742280</v>
+        <v>7168582903</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
-        <v>4666</v>
+        <v>4678</v>
       </c>
       <c r="B142" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C142" t="s">
         <v>244</v>
       </c>
       <c r="E142">
-        <v>7163103263</v>
+        <v>7168582903</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
-        <v>4677</v>
+        <v>4679</v>
       </c>
       <c r="B143" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C143" t="s">
         <v>246</v>
       </c>
       <c r="E143">
-        <v>7168582903</v>
+        <v>7167151754</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
-        <v>4678</v>
+        <v>4681</v>
       </c>
       <c r="B144" t="s">
         <v>247</v>
       </c>
       <c r="C144" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E144">
-        <v>7168582903</v>
+        <v>7168758822</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
-        <v>4679</v>
+        <v>4682</v>
       </c>
       <c r="B145" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C145" t="s">
         <v>248</v>
       </c>
       <c r="E145">
-        <v>7167151754</v>
+        <v>7168758822</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
-        <v>4681</v>
+        <v>4683</v>
       </c>
       <c r="B146" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C146" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E146">
-        <v>7168758822</v>
+        <v>7163491491</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
-        <v>4682</v>
+        <v>4691</v>
       </c>
       <c r="B147" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C147" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E147">
-        <v>7168758822</v>
+        <v>7166090034</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
-        <v>4683</v>
+        <v>4696</v>
       </c>
       <c r="B148" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C148" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E148">
-        <v>7163491491</v>
+        <v>3127147206</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
-        <v>4691</v>
+        <v>4702</v>
       </c>
       <c r="B149" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C149" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E149">
-        <v>7166090034</v>
+        <v>7168368996</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
-        <v>4696</v>
+        <v>4704</v>
       </c>
       <c r="B150" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C150" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E150">
-        <v>3127147206</v>
+        <v>7167418927</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
-        <v>4702</v>
+        <v>4705</v>
       </c>
       <c r="B151" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C151" t="s">
-        <v>259</v>
+        <v>110</v>
       </c>
       <c r="E151">
-        <v>7168368996</v>
+        <v>7164217104</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
-        <v>4704</v>
+        <v>4706</v>
       </c>
       <c r="B152" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C152" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E152">
-        <v>7167418927</v>
+        <v>7162472923</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
-        <v>4705</v>
+        <v>4713</v>
       </c>
       <c r="B153" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C153" t="s">
-        <v>110</v>
+        <v>264</v>
       </c>
       <c r="E153">
-        <v>7164217104</v>
+        <v>5854584498</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
-        <v>4706</v>
+        <v>4716</v>
       </c>
       <c r="B154" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C154" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>7162472923</v>
+        <v>266</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
-        <v>4713</v>
+        <v>4716</v>
       </c>
       <c r="B155" t="s">
         <v>265</v>
       </c>
       <c r="C155" t="s">
         <v>266</v>
       </c>
       <c r="E155">
-        <v>5854584498</v>
+        <v>3159864401</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
-        <v>4716</v>
+        <v>4717</v>
       </c>
       <c r="B156" t="s">
         <v>267</v>
       </c>
       <c r="C156" t="s">
-        <v>268</v>
+        <v>266</v>
+      </c>
+      <c r="E156">
+        <v>5859249377</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
-        <v>4716</v>
+        <v>4718</v>
       </c>
       <c r="B157" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C157" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E157">
-        <v>3159864401</v>
+        <v>5852435000</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
-        <v>4717</v>
+        <v>4719</v>
       </c>
       <c r="B158" t="s">
         <v>269</v>
       </c>
       <c r="C158" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E158">
-        <v>5859249377</v>
+        <v>3157896811</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
-        <v>4718</v>
+        <v>4720</v>
       </c>
       <c r="B159" t="s">
         <v>270</v>
       </c>
       <c r="C159" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E159">
-        <v>5852435000</v>
+        <v>5853356086</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
-        <v>4719</v>
+        <v>4721</v>
       </c>
       <c r="B160" t="s">
         <v>271</v>
       </c>
       <c r="C160" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E160">
-        <v>3157896811</v>
+        <v>5856715390</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
-        <v>4720</v>
+        <v>4722</v>
       </c>
       <c r="B161" t="s">
         <v>272</v>
       </c>
       <c r="C161" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="E161">
-        <v>5853356086</v>
+        <v>5853592200</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
-        <v>4721</v>
+        <v>4723</v>
       </c>
       <c r="B162" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C162" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E162">
-        <v>5856715390</v>
+        <v>5853591300</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
-        <v>4722</v>
+        <v>4724</v>
       </c>
       <c r="B163" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C163" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E163">
-        <v>5853592200</v>
+        <v>5855866940</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
-        <v>4723</v>
+        <v>4725</v>
       </c>
       <c r="B164" t="s">
         <v>276</v>
       </c>
       <c r="C164" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E164">
-        <v>5853591300</v>
+        <v>5853942360</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
-        <v>4724</v>
+        <v>4726</v>
       </c>
       <c r="B165" t="s">
         <v>277</v>
       </c>
       <c r="C165" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="E165">
-        <v>5855866940</v>
+        <v>5853940050</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
-        <v>4725</v>
+        <v>4727</v>
       </c>
       <c r="B166" t="s">
         <v>278</v>
       </c>
       <c r="C166" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E166">
-        <v>5853942360</v>
+        <v>5856242818</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
-        <v>4726</v>
+        <v>4729</v>
       </c>
       <c r="B167" t="s">
         <v>279</v>
       </c>
       <c r="C167" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="E167">
-        <v>5853940050</v>
+        <v>5852932120</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
-        <v>4727</v>
+        <v>4731</v>
       </c>
       <c r="B168" t="s">
         <v>280</v>
       </c>
       <c r="C168" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="E168">
-        <v>5856242818</v>
+        <v>5853352227</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
-        <v>4729</v>
+        <v>4732</v>
       </c>
       <c r="B169" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C169" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="E169">
-        <v>5852932120</v>
+        <v>5856713000</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
-        <v>4731</v>
+        <v>4733</v>
       </c>
       <c r="B170" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C170" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E170">
-        <v>5853352227</v>
+        <v>6077339108</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
-        <v>4732</v>
+        <v>4734</v>
       </c>
       <c r="B171" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C171" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E171">
-        <v>5856713000</v>
+        <v>6077768100</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
-        <v>4733</v>
+        <v>4735</v>
       </c>
       <c r="B172" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C172" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="E172">
-        <v>6077339108</v>
+        <v>5852266000</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
-        <v>4734</v>
+        <v>4736</v>
       </c>
       <c r="B173" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C173" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="E173">
-        <v>6077768100</v>
+        <v>3152778955</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
-        <v>4735</v>
+        <v>4737</v>
       </c>
       <c r="B174" t="s">
         <v>290</v>
       </c>
       <c r="C174" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E174">
-        <v>5852266000</v>
+        <v>5853815337</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
-        <v>4736</v>
+        <v>4738</v>
       </c>
       <c r="B175" t="s">
         <v>291</v>
       </c>
       <c r="C175" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E175">
-        <v>3152778955</v>
+        <v>3152527274</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
-        <v>4737</v>
+        <v>4739</v>
       </c>
       <c r="B176" t="s">
         <v>292</v>
       </c>
       <c r="C176" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="E176">
-        <v>5853815337</v>
+        <v>7163720080</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
-        <v>4738</v>
+        <v>4740</v>
       </c>
       <c r="B177" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C177" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E177">
-        <v>3152527274</v>
+        <v>3157897676</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
-        <v>4739</v>
+        <v>4743</v>
       </c>
       <c r="B178" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C178" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E178">
-        <v>7163720080</v>
+        <v>3152079633</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
-        <v>4740</v>
+        <v>4746</v>
       </c>
       <c r="B179" t="s">
+        <v>297</v>
+      </c>
+      <c r="C179" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>3157897676</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
-        <v>4743</v>
+        <v>4746</v>
       </c>
       <c r="B180" t="s">
         <v>297</v>
       </c>
       <c r="C180" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E180">
-        <v>3152079633</v>
+        <v>3159080607</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
-        <v>4746</v>
+        <v>4747</v>
       </c>
       <c r="B181" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C181" t="s">
-        <v>298</v>
+        <v>296</v>
+      </c>
+      <c r="E181">
+        <v>5852262600</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
-        <v>4746</v>
+        <v>4748</v>
       </c>
       <c r="B182" t="s">
         <v>299</v>
       </c>
       <c r="C182" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E182">
-        <v>3159080607</v>
+        <v>5854849141</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
-        <v>4747</v>
+        <v>4749</v>
       </c>
       <c r="B183" t="s">
         <v>300</v>
       </c>
       <c r="C183" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E183">
-        <v>5852262600</v>
+        <v>3156853441</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
-        <v>4748</v>
+        <v>4750</v>
       </c>
       <c r="B184" t="s">
         <v>301</v>
       </c>
       <c r="C184" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E184">
-        <v>5854849141</v>
+        <v>3158600096</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
-        <v>4749</v>
+        <v>4751</v>
       </c>
       <c r="B185" t="s">
         <v>302</v>
       </c>
       <c r="C185" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E185">
-        <v>3156853441</v>
+        <v>5852372757</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
-        <v>4750</v>
+        <v>4752</v>
       </c>
       <c r="B186" t="s">
         <v>303</v>
       </c>
       <c r="C186" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E186">
-        <v>3158600096</v>
+        <v>6073916019</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
-        <v>4751</v>
+        <v>4753</v>
       </c>
       <c r="B187" t="s">
         <v>304</v>
       </c>
       <c r="C187" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E187">
-        <v>5852372757</v>
+        <v>6077768100</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
-        <v>4752</v>
+        <v>4754</v>
       </c>
       <c r="B188" t="s">
         <v>305</v>
       </c>
       <c r="C188" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E188">
-        <v>6073916019</v>
+        <v>6072816017</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
-        <v>4753</v>
+        <v>4755</v>
       </c>
       <c r="B189" t="s">
         <v>306</v>
       </c>
       <c r="C189" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E189">
-        <v>6077768100</v>
+        <v>3153313223</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
-        <v>4754</v>
+        <v>4756</v>
       </c>
       <c r="B190" t="s">
         <v>307</v>
       </c>
       <c r="C190" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="E190">
-        <v>6072816017</v>
+        <v>5855864414</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
-        <v>4755</v>
+        <v>4757</v>
       </c>
       <c r="B191" t="s">
         <v>308</v>
       </c>
       <c r="C191" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="E191">
-        <v>3153313223</v>
+        <v>7168678831</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
-        <v>4756</v>
+        <v>4758</v>
       </c>
       <c r="B192" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C192" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="E192">
-        <v>5855864414</v>
+        <v>7168176571</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
-        <v>4757</v>
+        <v>4759</v>
       </c>
       <c r="B193" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C193" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E193">
-        <v>7168678831</v>
+        <v>7165425412</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
-        <v>4758</v>
+        <v>4760</v>
       </c>
       <c r="B194" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C194" t="s">
         <v>313</v>
       </c>
       <c r="E194">
-        <v>7168176571</v>
+        <v>7165425412</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
-        <v>4759</v>
+        <v>4763</v>
       </c>
       <c r="B195" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C195" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E195">
-        <v>7165425412</v>
+        <v>7168176581</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
-        <v>4760</v>
+        <v>4767</v>
       </c>
       <c r="B196" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C196" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E196">
-        <v>7165425412</v>
+        <v>7164450410</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
-        <v>4763</v>
+        <v>4768</v>
       </c>
       <c r="B197" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C197" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E197">
-        <v>7168176581</v>
+        <v>7168662284</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
-        <v>4767</v>
+        <v>4769</v>
       </c>
       <c r="B198" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C198" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E198">
-        <v>7164450410</v>
+        <v>7169901171</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
-        <v>4768</v>
+        <v>4770</v>
       </c>
       <c r="B199" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C199" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E199">
-        <v>7168662284</v>
+        <v>7167301360</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
-        <v>4769</v>
+        <v>4772</v>
       </c>
       <c r="B200" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C200" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E200">
-        <v>7169901171</v>
+        <v>7165458286</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
-        <v>4770</v>
+        <v>4773</v>
       </c>
       <c r="B201" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C201" t="s">
-        <v>325</v>
+        <v>163</v>
       </c>
       <c r="E201">
-        <v>7167301360</v>
+        <v>7164289080</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
-        <v>4772</v>
+        <v>4774</v>
       </c>
       <c r="B202" t="s">
         <v>326</v>
       </c>
       <c r="C202" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E202">
-        <v>7165458286</v>
+        <v>7166917670</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
-        <v>4773</v>
+        <v>4778</v>
       </c>
       <c r="B203" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C203" t="s">
-        <v>165</v>
+        <v>329</v>
       </c>
       <c r="E203">
-        <v>7164289080</v>
+        <v>8148683635</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
-        <v>4774</v>
+        <v>4781</v>
       </c>
       <c r="B204" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C204" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E204">
-        <v>7166917670</v>
+        <v>8148640611</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
-        <v>4778</v>
+        <v>4786</v>
       </c>
       <c r="B205" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C205" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E205">
-        <v>8148683635</v>
+        <v>8148684805</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
-        <v>4781</v>
+        <v>4787</v>
       </c>
       <c r="B206" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C206" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E206">
-        <v>8148640611</v>
+        <v>8148682525</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
-        <v>4786</v>
+        <v>4788</v>
       </c>
       <c r="B207" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E207">
-        <v>8148684805</v>
+        <v>5854925114</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
-        <v>4787</v>
+        <v>4789</v>
       </c>
       <c r="B208" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C208" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E208">
-        <v>8148682525</v>
+        <v>7168616131</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
-        <v>4788</v>
+        <v>4795</v>
       </c>
       <c r="B209" t="s">
-        <v>338</v>
+        <v>339</v>
+      </c>
+      <c r="C209" t="s">
+        <v>340</v>
       </c>
       <c r="E209">
-        <v>5854925114</v>
+        <v>7165873998</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
-        <v>4789</v>
+        <v>4796</v>
       </c>
       <c r="B210" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C210" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="E210">
-        <v>7168616131</v>
+        <v>7167135791</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
-        <v>4795</v>
+        <v>4797</v>
       </c>
       <c r="B211" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C211" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
       <c r="E211">
-        <v>7165873998</v>
+        <v>7165362685</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
-        <v>4796</v>
+        <v>4800</v>
       </c>
       <c r="B212" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C212" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E212">
-        <v>7167135791</v>
+        <v>5852435000</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
-        <v>4797</v>
+        <v>4801</v>
       </c>
       <c r="B213" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C213" t="s">
-        <v>325</v>
+        <v>347</v>
       </c>
       <c r="E213">
-        <v>7165362685</v>
+        <v>5852266000</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
-        <v>4800</v>
+        <v>4802</v>
       </c>
       <c r="B214" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C214" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E214">
-        <v>5852435000</v>
+        <v>5852262600</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
-        <v>4801</v>
+        <v>4803</v>
       </c>
       <c r="B215" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C215" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E215">
-        <v>5852266000</v>
+        <v>5856242818</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
-        <v>4802</v>
+        <v>4804</v>
       </c>
       <c r="B216" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C216" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E216">
-        <v>5852262600</v>
+        <v>7163822664</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
-        <v>4803</v>
+        <v>4806</v>
       </c>
       <c r="B217" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C217" t="s">
-        <v>347</v>
+        <v>251</v>
       </c>
       <c r="E217">
-        <v>5856242818</v>
+        <v>7169923623</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
-        <v>4804</v>
+        <v>4807</v>
       </c>
       <c r="B218" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C218" t="s">
-        <v>354</v>
+        <v>251</v>
       </c>
       <c r="E218">
-        <v>7163822664</v>
+        <v>7169923823</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
-        <v>4806</v>
+        <v>4812</v>
       </c>
       <c r="B219" t="s">
         <v>355</v>
       </c>
       <c r="C219" t="s">
-        <v>253</v>
+        <v>356</v>
       </c>
       <c r="E219">
-        <v>7169923623</v>
+        <v>5856379893</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
-        <v>4807</v>
+        <v>4813</v>
       </c>
       <c r="B220" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C220" t="s">
-        <v>253</v>
+        <v>358</v>
       </c>
       <c r="E220">
-        <v>7169923823</v>
+        <v>7162362886</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
-        <v>4812</v>
+        <v>4815</v>
       </c>
       <c r="B221" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E221">
-        <v>5856379893</v>
+        <v>7169035244</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
-        <v>4813</v>
+        <v>4820</v>
       </c>
       <c r="B222" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C222" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E222">
-        <v>7162362886</v>
+        <v>5853584402</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
-        <v>4815</v>
+        <v>4821</v>
       </c>
       <c r="B223" t="s">
+        <v>362</v>
+      </c>
+      <c r="C223" t="s">
         <v>361</v>
       </c>
       <c r="E223">
-        <v>7169035244</v>
+        <v>5854751711</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
-        <v>4820</v>
+        <v>4822</v>
       </c>
       <c r="B224" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C224" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E224">
-        <v>5853584402</v>
+        <v>5854466500</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
-        <v>4821</v>
+        <v>4823</v>
       </c>
       <c r="B225" t="s">
         <v>364</v>
       </c>
       <c r="C225" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E225">
-        <v>5854751711</v>
+        <v>5855775209</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
-        <v>4822</v>
+        <v>4824</v>
       </c>
       <c r="B226" t="s">
         <v>365</v>
       </c>
       <c r="C226" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E226">
-        <v>5854466500</v>
+        <v>5853214001</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
-        <v>4823</v>
+        <v>4825</v>
       </c>
       <c r="B227" t="s">
         <v>366</v>
       </c>
       <c r="C227" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E227">
-        <v>5855775209</v>
+        <v>5855864919</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
-        <v>4824</v>
+        <v>4826</v>
       </c>
       <c r="B228" t="s">
         <v>367</v>
       </c>
       <c r="C228" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E228">
-        <v>5853214001</v>
+        <v>8886658659</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
-        <v>4825</v>
+        <v>4827</v>
       </c>
       <c r="B229" t="s">
         <v>368</v>
       </c>
       <c r="C229" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E229">
-        <v>5855864919</v>
+        <v>5852992696</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
-        <v>4826</v>
+        <v>4828</v>
       </c>
       <c r="B230" t="s">
         <v>369</v>
       </c>
       <c r="C230" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E230">
-        <v>8886658659</v>
+        <v>5854716565</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
-        <v>4827</v>
+        <v>4829</v>
       </c>
       <c r="B231" t="s">
         <v>370</v>
       </c>
       <c r="C231" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E231">
-        <v>5852992696</v>
+        <v>8667460158</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
-        <v>4828</v>
+        <v>4830</v>
       </c>
       <c r="B232" t="s">
         <v>371</v>
       </c>
       <c r="C232" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E232">
-        <v>5854716565</v>
+        <v>5853216300</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
-        <v>4829</v>
+        <v>4831</v>
       </c>
       <c r="B233" t="s">
         <v>372</v>
       </c>
       <c r="C233" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E233">
-        <v>8667460158</v>
+        <v>5853392731</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
-        <v>4830</v>
+        <v>4832</v>
       </c>
       <c r="B234" t="s">
         <v>373</v>
       </c>
       <c r="C234" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E234">
-        <v>5853216300</v>
+        <v>5853525995</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
-        <v>4831</v>
+        <v>4833</v>
       </c>
       <c r="B235" t="s">
         <v>374</v>
       </c>
       <c r="C235" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E235">
-        <v>5853392731</v>
+        <v>5854408070</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
-        <v>4832</v>
+        <v>4834</v>
       </c>
       <c r="B236" t="s">
         <v>375</v>
       </c>
       <c r="C236" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E236">
-        <v>5853525995</v>
+        <v>5855864902</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
-        <v>4833</v>
+        <v>4835</v>
       </c>
       <c r="B237" t="s">
         <v>376</v>
       </c>
       <c r="C237" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E237">
-        <v>5854408070</v>
+        <v>5852255433</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
-        <v>4834</v>
+        <v>4836</v>
       </c>
       <c r="B238" t="s">
         <v>377</v>
       </c>
       <c r="C238" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="E238">
-        <v>5855864902</v>
+        <v>7169395349</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
-        <v>4835</v>
+        <v>4837</v>
       </c>
       <c r="B239" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="E239">
-        <v>5852255433</v>
+        <v>7169488831</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
-        <v>4836</v>
+        <v>4838</v>
       </c>
       <c r="B240" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C240" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="E240">
-        <v>7169395349</v>
+        <v>5852222277</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
-        <v>4837</v>
+        <v>4839</v>
       </c>
       <c r="B241" t="s">
         <v>381</v>
       </c>
       <c r="E241">
-        <v>7169488831</v>
+        <v>7168399426</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
-        <v>4838</v>
+        <v>4851</v>
       </c>
       <c r="B242" t="s">
         <v>382</v>
       </c>
       <c r="C242" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="E242">
-        <v>5852222277</v>
+        <v>9177419175</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
-        <v>4839</v>
+        <v>4853</v>
       </c>
       <c r="B243" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E243">
-        <v>7168399426</v>
+        <v>3155592635</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
-        <v>4851</v>
+        <v>4853</v>
       </c>
       <c r="B244" t="s">
         <v>384</v>
       </c>
-      <c r="C244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E244">
-        <v>9177419175</v>
+        <v>3155592635</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
         <v>4853</v>
       </c>
       <c r="B245" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E245">
         <v>3155592635</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
-        <v>4853</v>
+        <v>4875</v>
       </c>
       <c r="B246" t="s">
-        <v>386</v>
+        <v>385</v>
+      </c>
+      <c r="C246" t="s">
+        <v>251</v>
       </c>
       <c r="E246">
-        <v>3155592635</v>
+        <v>8148640611</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
-        <v>4853</v>
+        <v>4880</v>
       </c>
       <c r="B247" t="s">
         <v>386</v>
       </c>
+      <c r="C247" t="s">
+        <v>387</v>
+      </c>
       <c r="E247">
-        <v>3155592635</v>
+        <v>7169981515</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
-        <v>4875</v>
+        <v>1806</v>
       </c>
       <c r="B248" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C248" t="s">
-        <v>253</v>
+        <v>389</v>
       </c>
       <c r="E248">
-        <v>8148640611</v>
+        <v>8667926169</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
-        <v>4880</v>
+        <v>4887</v>
       </c>
       <c r="B249" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C249" t="s">
-        <v>389</v>
+        <v>361</v>
       </c>
       <c r="E249">
-        <v>7169981515</v>
+        <v>8148687561</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
-        <v>1806</v>
+        <v>4911</v>
       </c>
       <c r="B250" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C250" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E250">
-        <v>8667926169</v>
+        <v>8015979004</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:G250"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>