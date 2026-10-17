--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$G$250</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$G$271</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="449">
   <si>
     <t>CUSTNO</t>
   </si>
   <si>
     <t>CUSTOMER</t>
   </si>
   <si>
     <t>CONTACTNAME</t>
   </si>
   <si>
     <t>ROLE</t>
   </si>
   <si>
     <t>PHONE</t>
   </si>
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>C37430</t>
   </si>
   <si>
@@ -939,53 +939,50 @@
   <si>
     <t>CORTESE FORD LINCOLN, INC - PROGRAM</t>
   </si>
   <si>
     <t>DAVE PIRRO FORD - PROGRAM</t>
   </si>
   <si>
     <t>DAVIDSON FORD OF CLAY - PROGRAM</t>
   </si>
   <si>
     <t>KELLY MOTOR CORP. - PROGRAM</t>
   </si>
   <si>
     <t>MAGUIRE FORD  - PROGRAM</t>
   </si>
   <si>
     <t>SIMMONS ROCKWELL FORD OF BATH - PROGRAM</t>
   </si>
   <si>
     <t>SIMMONS ROCKWELL FORD, INC. - PROGRAM</t>
   </si>
   <si>
     <t>TRADITION FORD - PROGRAM</t>
   </si>
   <si>
-    <t>VAN BORTEL FORD - PROGRAM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AUSTIN WITTMER </t>
   </si>
   <si>
     <t xml:space="preserve">AUSTIN </t>
   </si>
   <si>
     <t>donald sobocinski</t>
   </si>
   <si>
     <t xml:space="preserve">donald </t>
   </si>
   <si>
     <t>TOWN OF NEWSTEAD - PROGRAM</t>
   </si>
   <si>
     <t>GARY BAEHR</t>
   </si>
   <si>
     <t>TOWN OF NEWSTEAD - OFF</t>
   </si>
   <si>
     <t>mercedes benz</t>
   </si>
   <si>
     <t>john heist</t>
@@ -1195,50 +1192,221 @@
     <t>James Williams</t>
   </si>
   <si>
     <t>ROTH CADILLAC - OFF</t>
   </si>
   <si>
     <t xml:space="preserve"> Mark Delmonte</t>
   </si>
   <si>
     <t>Mark Delmonte</t>
   </si>
   <si>
     <t>RAY LAKS HONDA STORE#L762</t>
   </si>
   <si>
     <t>payables@lithia.com</t>
   </si>
   <si>
     <t>BOYER RV CENTER</t>
   </si>
   <si>
     <t>Drew Mcelvein</t>
   </si>
   <si>
     <t>Drew</t>
+  </si>
+  <si>
+    <t>Dale Robinson</t>
+  </si>
+  <si>
+    <t>Charter Communications Program</t>
+  </si>
+  <si>
+    <t>AJ-2</t>
+  </si>
+  <si>
+    <t>chris benn</t>
+  </si>
+  <si>
+    <t>chris</t>
+  </si>
+  <si>
+    <t>JOHNNY P'S AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>WIRELESS CALLER</t>
+  </si>
+  <si>
+    <t>716-713-3917</t>
+  </si>
+  <si>
+    <t>Added from Call Center</t>
+  </si>
+  <si>
+    <t>716 TOWING &amp; ROADSIDE</t>
+  </si>
+  <si>
+    <t>ROADSIDE,716 TO</t>
+  </si>
+  <si>
+    <t>716-605-6968</t>
+  </si>
+  <si>
+    <t>JIM MURPHY GMC (Depew) PRGM</t>
+  </si>
+  <si>
+    <t>JIM MURPHY BUIC</t>
+  </si>
+  <si>
+    <t>716-684-8900</t>
+  </si>
+  <si>
+    <t>MAX USED TIRES</t>
+  </si>
+  <si>
+    <t>HAMIDEH,HAMZA</t>
+  </si>
+  <si>
+    <t>914-346-9265</t>
+  </si>
+  <si>
+    <t>RUSSO'S AUTO SERVICE</t>
+  </si>
+  <si>
+    <t>RUSSO AUTO</t>
+  </si>
+  <si>
+    <t>716-855-0490</t>
+  </si>
+  <si>
+    <t>BASIL CHEVROLET PROGRAM</t>
+  </si>
+  <si>
+    <t>BASIL CARS</t>
+  </si>
+  <si>
+    <t>716-206-1769</t>
+  </si>
+  <si>
+    <t>NIRELLI'S AUTO SERVICE</t>
+  </si>
+  <si>
+    <t>NIRELLIS COLLIS</t>
+  </si>
+  <si>
+    <t>716-884-5031</t>
+  </si>
+  <si>
+    <t>BASIL FORD OF SPRINGVILLE - PROGRAM</t>
+  </si>
+  <si>
+    <t>716-599-1228</t>
+  </si>
+  <si>
+    <t>THE CAR SPOT OF NIAGARA</t>
+  </si>
+  <si>
+    <t>KENDZIA,CLIFFOR</t>
+  </si>
+  <si>
+    <t>716-304-3648</t>
+  </si>
+  <si>
+    <t>LOVEJOY AUTO</t>
+  </si>
+  <si>
+    <t>HAMIDEH,ALI</t>
+  </si>
+  <si>
+    <t>914-427-2599</t>
+  </si>
+  <si>
+    <t>BASIL TOYOTA</t>
+  </si>
+  <si>
+    <t>716-210-3317</t>
+  </si>
+  <si>
+    <t>TIRE EMPIRE</t>
+  </si>
+  <si>
+    <t>DIALLO FATOUMAT</t>
+  </si>
+  <si>
+    <t>716-423-6750</t>
+  </si>
+  <si>
+    <t>BASIL FORD PROGRAM</t>
+  </si>
+  <si>
+    <t>716-362-2936</t>
+  </si>
+  <si>
+    <t>FRANK'S F &amp; K EXPRESS TIRE</t>
+  </si>
+  <si>
+    <t>FRANKS EXPRESS</t>
+  </si>
+  <si>
+    <t>716-464-0394</t>
+  </si>
+  <si>
+    <t>DEPEW AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>SABRI DARWISH</t>
+  </si>
+  <si>
+    <t>914-413-9939</t>
+  </si>
+  <si>
+    <t>HOSELTON TOYOTA</t>
+  </si>
+  <si>
+    <t>585-381-8530</t>
+  </si>
+  <si>
+    <t>BRODIES TRUCK &amp; AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>MAZIYAR SEDAGHA</t>
+  </si>
+  <si>
+    <t>716-908-3843</t>
+  </si>
+  <si>
+    <t>716-206-5255</t>
+  </si>
+  <si>
+    <t>MR. FOX TIRE</t>
+  </si>
+  <si>
+    <t>MR FOX TIRE</t>
+  </si>
+  <si>
+    <t>716-279-7517</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1545,64 +1713,64 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G250"/>
+  <dimension ref="A1:G271"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4123,884 +4291,1229 @@
         <v>305</v>
       </c>
       <c r="C188" t="s">
         <v>296</v>
       </c>
       <c r="E188">
         <v>6072816017</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>4755</v>
       </c>
       <c r="B189" t="s">
         <v>306</v>
       </c>
       <c r="C189" t="s">
         <v>296</v>
       </c>
       <c r="E189">
         <v>3153313223</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
-        <v>4756</v>
+        <v>4757</v>
       </c>
       <c r="B190" t="s">
         <v>307</v>
       </c>
       <c r="C190" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="E190">
-        <v>5855864414</v>
+        <v>7168678831</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
-        <v>4757</v>
+        <v>4758</v>
       </c>
       <c r="B191" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C191" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E191">
-        <v>7168678831</v>
+        <v>7168176571</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
-        <v>4758</v>
+        <v>4759</v>
       </c>
       <c r="B192" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C192" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E192">
-        <v>7168176571</v>
+        <v>7165425412</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
-        <v>4759</v>
+        <v>4760</v>
       </c>
       <c r="B193" t="s">
+        <v>313</v>
+      </c>
+      <c r="C193" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E193">
         <v>7165425412</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
-        <v>4760</v>
+        <v>4763</v>
       </c>
       <c r="B194" t="s">
         <v>314</v>
       </c>
       <c r="C194" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E194">
-        <v>7165425412</v>
+        <v>7168176581</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
-        <v>4763</v>
+        <v>4767</v>
       </c>
       <c r="B195" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C195" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E195">
-        <v>7168176581</v>
+        <v>7164450410</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
-        <v>4767</v>
+        <v>4768</v>
       </c>
       <c r="B196" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C196" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E196">
-        <v>7164450410</v>
+        <v>7168662284</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
-        <v>4768</v>
+        <v>4769</v>
       </c>
       <c r="B197" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C197" t="s">
         <v>320</v>
       </c>
       <c r="E197">
-        <v>7168662284</v>
+        <v>7169901171</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
-        <v>4769</v>
+        <v>4770</v>
       </c>
       <c r="B198" t="s">
         <v>321</v>
       </c>
       <c r="C198" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E198">
-        <v>7169901171</v>
+        <v>7167301360</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
-        <v>4770</v>
+        <v>4772</v>
       </c>
       <c r="B199" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C199" t="s">
         <v>323</v>
       </c>
       <c r="E199">
-        <v>7167301360</v>
+        <v>7165458286</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
-        <v>4772</v>
+        <v>4773</v>
       </c>
       <c r="B200" t="s">
         <v>324</v>
       </c>
       <c r="C200" t="s">
-        <v>324</v>
+        <v>163</v>
       </c>
       <c r="E200">
-        <v>7165458286</v>
+        <v>7164289080</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
-        <v>4773</v>
+        <v>4774</v>
       </c>
       <c r="B201" t="s">
         <v>325</v>
       </c>
       <c r="C201" t="s">
-        <v>163</v>
+        <v>326</v>
       </c>
       <c r="E201">
-        <v>7164289080</v>
+        <v>7166917670</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
-        <v>4774</v>
+        <v>4778</v>
       </c>
       <c r="B202" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C202" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E202">
-        <v>7166917670</v>
+        <v>8148683635</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
-        <v>4778</v>
+        <v>4781</v>
       </c>
       <c r="B203" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C203" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E203">
-        <v>8148683635</v>
+        <v>8148640611</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
-        <v>4781</v>
+        <v>4786</v>
       </c>
       <c r="B204" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C204" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E204">
-        <v>8148640611</v>
+        <v>8148684805</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
-        <v>4786</v>
+        <v>4787</v>
       </c>
       <c r="B205" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C205" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E205">
-        <v>8148684805</v>
+        <v>8148682525</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
-        <v>4787</v>
+        <v>4788</v>
       </c>
       <c r="B206" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="C206" t="s">
         <v>335</v>
       </c>
       <c r="E206">
-        <v>8148682525</v>
+        <v>5854925114</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
-        <v>4788</v>
+        <v>4789</v>
       </c>
       <c r="B207" t="s">
         <v>336</v>
       </c>
+      <c r="C207" t="s">
+        <v>337</v>
+      </c>
       <c r="E207">
-        <v>5854925114</v>
+        <v>7168616131</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
-        <v>4789</v>
+        <v>4795</v>
       </c>
       <c r="B208" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C208" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E208">
-        <v>7168616131</v>
+        <v>7165873998</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
-        <v>4795</v>
+        <v>4796</v>
       </c>
       <c r="B209" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C209" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E209">
-        <v>7165873998</v>
+        <v>7167135791</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
-        <v>4796</v>
+        <v>4797</v>
       </c>
       <c r="B210" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C210" t="s">
-        <v>342</v>
+        <v>322</v>
       </c>
       <c r="E210">
-        <v>7167135791</v>
+        <v>7165362685</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
-        <v>4797</v>
+        <v>4800</v>
       </c>
       <c r="B211" t="s">
         <v>343</v>
       </c>
       <c r="C211" t="s">
-        <v>323</v>
+        <v>344</v>
       </c>
       <c r="E211">
-        <v>7165362685</v>
+        <v>5852435000</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
-        <v>4800</v>
+        <v>4801</v>
       </c>
       <c r="B212" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C212" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E212">
-        <v>5852435000</v>
+        <v>5852266000</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
-        <v>4801</v>
+        <v>4802</v>
       </c>
       <c r="B213" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C213" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E213">
-        <v>5852266000</v>
+        <v>5852262600</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
-        <v>4802</v>
+        <v>4803</v>
       </c>
       <c r="B214" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C214" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E214">
-        <v>5852262600</v>
+        <v>5856242818</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
-        <v>4803</v>
+        <v>4804</v>
       </c>
       <c r="B215" t="s">
         <v>350</v>
       </c>
       <c r="C215" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="E215">
-        <v>5856242818</v>
+        <v>7163822664</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
-        <v>4804</v>
+        <v>4806</v>
       </c>
       <c r="B216" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C216" t="s">
-        <v>352</v>
+        <v>251</v>
       </c>
       <c r="E216">
-        <v>7163822664</v>
+        <v>7169923623</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
-        <v>4806</v>
+        <v>4807</v>
       </c>
       <c r="B217" t="s">
         <v>353</v>
       </c>
       <c r="C217" t="s">
         <v>251</v>
       </c>
       <c r="E217">
-        <v>7169923623</v>
+        <v>7169923823</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
-        <v>4807</v>
+        <v>4812</v>
       </c>
       <c r="B218" t="s">
         <v>354</v>
       </c>
       <c r="C218" t="s">
-        <v>251</v>
+        <v>355</v>
       </c>
       <c r="E218">
-        <v>7169923823</v>
+        <v>5856379893</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
-        <v>4812</v>
+        <v>4813</v>
       </c>
       <c r="B219" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C219" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E219">
-        <v>5856379893</v>
+        <v>7162362886</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
-        <v>4813</v>
+        <v>4815</v>
       </c>
       <c r="B220" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="C220" t="s">
         <v>358</v>
       </c>
       <c r="E220">
-        <v>7162362886</v>
+        <v>7169035244</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
-        <v>4815</v>
+        <v>4820</v>
       </c>
       <c r="B221" t="s">
         <v>359</v>
       </c>
+      <c r="C221" t="s">
+        <v>360</v>
+      </c>
       <c r="E221">
-        <v>7169035244</v>
+        <v>5853584402</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
-        <v>4820</v>
+        <v>4821</v>
       </c>
       <c r="B222" t="s">
+        <v>361</v>
+      </c>
+      <c r="C222" t="s">
         <v>360</v>
       </c>
-      <c r="C222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E222">
-        <v>5853584402</v>
+        <v>5854751711</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
-        <v>4821</v>
+        <v>4822</v>
       </c>
       <c r="B223" t="s">
         <v>362</v>
       </c>
       <c r="C223" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E223">
-        <v>5854751711</v>
+        <v>5854466500</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
-        <v>4822</v>
+        <v>4823</v>
       </c>
       <c r="B224" t="s">
         <v>363</v>
       </c>
       <c r="C224" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E224">
-        <v>5854466500</v>
+        <v>5855775209</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
-        <v>4823</v>
+        <v>4824</v>
       </c>
       <c r="B225" t="s">
         <v>364</v>
       </c>
       <c r="C225" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E225">
-        <v>5855775209</v>
+        <v>5853214001</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
-        <v>4824</v>
+        <v>4825</v>
       </c>
       <c r="B226" t="s">
         <v>365</v>
       </c>
       <c r="C226" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E226">
-        <v>5853214001</v>
+        <v>5855864919</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
-        <v>4825</v>
+        <v>4826</v>
       </c>
       <c r="B227" t="s">
         <v>366</v>
       </c>
       <c r="C227" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E227">
-        <v>5855864919</v>
+        <v>8886658659</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
-        <v>4826</v>
+        <v>4827</v>
       </c>
       <c r="B228" t="s">
         <v>367</v>
       </c>
       <c r="C228" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E228">
-        <v>8886658659</v>
+        <v>5852992696</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
-        <v>4827</v>
+        <v>4828</v>
       </c>
       <c r="B229" t="s">
         <v>368</v>
       </c>
       <c r="C229" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E229">
-        <v>5852992696</v>
+        <v>5854716565</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
-        <v>4828</v>
+        <v>4829</v>
       </c>
       <c r="B230" t="s">
         <v>369</v>
       </c>
       <c r="C230" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E230">
-        <v>5854716565</v>
+        <v>8667460158</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
-        <v>4829</v>
+        <v>4830</v>
       </c>
       <c r="B231" t="s">
         <v>370</v>
       </c>
       <c r="C231" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E231">
-        <v>8667460158</v>
+        <v>5853216300</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
-        <v>4830</v>
+        <v>4831</v>
       </c>
       <c r="B232" t="s">
         <v>371</v>
       </c>
       <c r="C232" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E232">
-        <v>5853216300</v>
+        <v>5853392731</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
-        <v>4831</v>
+        <v>4832</v>
       </c>
       <c r="B233" t="s">
         <v>372</v>
       </c>
       <c r="C233" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E233">
-        <v>5853392731</v>
+        <v>5853525995</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
-        <v>4832</v>
+        <v>4833</v>
       </c>
       <c r="B234" t="s">
         <v>373</v>
       </c>
       <c r="C234" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E234">
-        <v>5853525995</v>
+        <v>5854408070</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
-        <v>4833</v>
+        <v>4834</v>
       </c>
       <c r="B235" t="s">
         <v>374</v>
       </c>
       <c r="C235" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E235">
-        <v>5854408070</v>
+        <v>5855864902</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
-        <v>4834</v>
+        <v>4835</v>
       </c>
       <c r="B236" t="s">
         <v>375</v>
       </c>
       <c r="C236" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="E236">
-        <v>5855864902</v>
+        <v>5852255433</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
-        <v>4835</v>
+        <v>4836</v>
       </c>
       <c r="B237" t="s">
         <v>376</v>
       </c>
       <c r="C237" t="s">
-        <v>361</v>
+        <v>377</v>
       </c>
       <c r="E237">
-        <v>5852255433</v>
+        <v>7169395349</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
-        <v>4836</v>
+        <v>4837</v>
       </c>
       <c r="B238" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="C238" t="s">
         <v>378</v>
       </c>
       <c r="E238">
-        <v>7169395349</v>
+        <v>7169488831</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
-        <v>4837</v>
+        <v>4838</v>
       </c>
       <c r="B239" t="s">
         <v>379</v>
       </c>
+      <c r="C239" t="s">
+        <v>360</v>
+      </c>
       <c r="E239">
-        <v>7169488831</v>
+        <v>5852222277</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
-        <v>4838</v>
+        <v>4839</v>
       </c>
       <c r="B240" t="s">
         <v>380</v>
       </c>
-      <c r="C240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E240">
-        <v>5852222277</v>
+        <v>7168399426</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
-        <v>4839</v>
+        <v>4851</v>
       </c>
       <c r="B241" t="s">
         <v>381</v>
       </c>
+      <c r="C241" t="s">
+        <v>382</v>
+      </c>
       <c r="E241">
-        <v>7168399426</v>
+        <v>9177419175</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
-        <v>4851</v>
+        <v>4853</v>
       </c>
       <c r="B242" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="C242" t="s">
         <v>383</v>
       </c>
       <c r="E242">
-        <v>9177419175</v>
+        <v>3155592635</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
         <v>4853</v>
       </c>
       <c r="B243" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="E243">
         <v>3155592635</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
         <v>4853</v>
       </c>
       <c r="B244" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="E244">
         <v>3155592635</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
-        <v>4853</v>
+        <v>4875</v>
       </c>
       <c r="B245" t="s">
         <v>384</v>
       </c>
+      <c r="C245" t="s">
+        <v>251</v>
+      </c>
       <c r="E245">
-        <v>3155592635</v>
+        <v>8148640611</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
-        <v>4875</v>
+        <v>4880</v>
       </c>
       <c r="B246" t="s">
         <v>385</v>
       </c>
       <c r="C246" t="s">
-        <v>251</v>
+        <v>386</v>
       </c>
       <c r="E246">
-        <v>8148640611</v>
+        <v>7169981515</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
-        <v>4880</v>
+        <v>1806</v>
       </c>
       <c r="B247" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C247" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E247">
-        <v>7169981515</v>
+        <v>8667926169</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
-        <v>1806</v>
+        <v>4887</v>
       </c>
       <c r="B248" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C248" t="s">
-        <v>389</v>
+        <v>360</v>
       </c>
       <c r="E248">
-        <v>8667926169</v>
+        <v>8148687561</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
-        <v>4887</v>
+        <v>4911</v>
       </c>
       <c r="B249" t="s">
         <v>390</v>
       </c>
       <c r="C249" t="s">
-        <v>361</v>
+        <v>391</v>
       </c>
       <c r="E249">
-        <v>8148687561</v>
+        <v>8015979004</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
-        <v>4911</v>
+        <v>4922</v>
       </c>
       <c r="B250" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="C250" t="s">
         <v>392</v>
       </c>
       <c r="E250">
-        <v>8015979004</v>
+        <v>7166024156</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251">
+        <v>103</v>
+      </c>
+      <c r="B251" t="s">
+        <v>393</v>
+      </c>
+      <c r="C251" t="s">
+        <v>394</v>
+      </c>
+      <c r="E251">
+        <v>5853153510</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252">
+        <v>4937</v>
+      </c>
+      <c r="B252" t="s">
+        <v>395</v>
+      </c>
+      <c r="C252" t="s">
+        <v>396</v>
+      </c>
+      <c r="E252">
+        <v>7169483020</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253">
+        <v>1013</v>
+      </c>
+      <c r="B253" t="s">
+        <v>397</v>
+      </c>
+      <c r="C253" t="s">
+        <v>398</v>
+      </c>
+      <c r="E253" t="s">
+        <v>399</v>
+      </c>
+      <c r="F253" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254">
+        <v>135</v>
+      </c>
+      <c r="B254" t="s">
+        <v>401</v>
+      </c>
+      <c r="C254" t="s">
+        <v>402</v>
+      </c>
+      <c r="E254" t="s">
+        <v>403</v>
+      </c>
+      <c r="F254" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255">
+        <v>1310</v>
+      </c>
+      <c r="B255" t="s">
+        <v>404</v>
+      </c>
+      <c r="C255" t="s">
+        <v>405</v>
+      </c>
+      <c r="E255" t="s">
+        <v>406</v>
+      </c>
+      <c r="F255" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7">
+      <c r="A256">
+        <v>1322</v>
+      </c>
+      <c r="B256" t="s">
+        <v>407</v>
+      </c>
+      <c r="C256" t="s">
+        <v>408</v>
+      </c>
+      <c r="E256" t="s">
+        <v>409</v>
+      </c>
+      <c r="F256" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257">
+        <v>1817</v>
+      </c>
+      <c r="B257" t="s">
+        <v>410</v>
+      </c>
+      <c r="C257" t="s">
+        <v>411</v>
+      </c>
+      <c r="E257" t="s">
+        <v>412</v>
+      </c>
+      <c r="F257" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7">
+      <c r="A258">
+        <v>209</v>
+      </c>
+      <c r="B258" t="s">
+        <v>413</v>
+      </c>
+      <c r="C258" t="s">
+        <v>414</v>
+      </c>
+      <c r="E258" t="s">
+        <v>415</v>
+      </c>
+      <c r="F258" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259">
+        <v>1450</v>
+      </c>
+      <c r="B259" t="s">
+        <v>416</v>
+      </c>
+      <c r="C259" t="s">
+        <v>417</v>
+      </c>
+      <c r="E259" t="s">
+        <v>418</v>
+      </c>
+      <c r="F259" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260">
+        <v>4942</v>
+      </c>
+      <c r="B260" t="s">
+        <v>419</v>
+      </c>
+      <c r="C260" t="s">
+        <v>414</v>
+      </c>
+      <c r="E260" t="s">
+        <v>420</v>
+      </c>
+      <c r="F260" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261">
+        <v>309</v>
+      </c>
+      <c r="B261" t="s">
+        <v>421</v>
+      </c>
+      <c r="C261" t="s">
+        <v>422</v>
+      </c>
+      <c r="E261" t="s">
+        <v>423</v>
+      </c>
+      <c r="F261" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7">
+      <c r="A262">
+        <v>4920</v>
+      </c>
+      <c r="B262" t="s">
+        <v>424</v>
+      </c>
+      <c r="C262" t="s">
+        <v>425</v>
+      </c>
+      <c r="E262" t="s">
+        <v>426</v>
+      </c>
+      <c r="F262" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263">
+        <v>233</v>
+      </c>
+      <c r="B263" t="s">
+        <v>427</v>
+      </c>
+      <c r="C263" t="s">
+        <v>414</v>
+      </c>
+      <c r="E263" t="s">
+        <v>428</v>
+      </c>
+      <c r="F263" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264">
+        <v>3900</v>
+      </c>
+      <c r="B264" t="s">
+        <v>429</v>
+      </c>
+      <c r="C264" t="s">
+        <v>430</v>
+      </c>
+      <c r="E264" t="s">
+        <v>431</v>
+      </c>
+      <c r="F264" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265">
+        <v>210</v>
+      </c>
+      <c r="B265" t="s">
+        <v>432</v>
+      </c>
+      <c r="C265" t="s">
+        <v>414</v>
+      </c>
+      <c r="E265" t="s">
+        <v>433</v>
+      </c>
+      <c r="F265" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266">
+        <v>607</v>
+      </c>
+      <c r="B266" t="s">
+        <v>434</v>
+      </c>
+      <c r="C266" t="s">
+        <v>435</v>
+      </c>
+      <c r="E266" t="s">
+        <v>436</v>
+      </c>
+      <c r="F266" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267">
+        <v>1070</v>
+      </c>
+      <c r="B267" t="s">
+        <v>437</v>
+      </c>
+      <c r="C267" t="s">
+        <v>438</v>
+      </c>
+      <c r="E267" t="s">
+        <v>439</v>
+      </c>
+      <c r="F267" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268">
+        <v>4819</v>
+      </c>
+      <c r="B268" t="s">
+        <v>440</v>
+      </c>
+      <c r="E268" t="s">
+        <v>441</v>
+      </c>
+      <c r="F268" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269">
+        <v>3917</v>
+      </c>
+      <c r="B269" t="s">
+        <v>442</v>
+      </c>
+      <c r="C269" t="s">
+        <v>443</v>
+      </c>
+      <c r="E269" t="s">
+        <v>444</v>
+      </c>
+      <c r="F269" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270">
+        <v>209</v>
+      </c>
+      <c r="B270" t="s">
+        <v>413</v>
+      </c>
+      <c r="C270" t="s">
+        <v>414</v>
+      </c>
+      <c r="E270" t="s">
+        <v>445</v>
+      </c>
+      <c r="F270" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271">
+        <v>600</v>
+      </c>
+      <c r="B271" t="s">
+        <v>446</v>
+      </c>
+      <c r="C271" t="s">
+        <v>447</v>
+      </c>
+      <c r="E271" t="s">
+        <v>448</v>
+      </c>
+      <c r="F271" t="s">
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:G250"/>
+  <autoFilter ref="A1:G271"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>