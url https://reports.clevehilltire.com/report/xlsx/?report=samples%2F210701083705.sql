--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,906 +9,903 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$D$283</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$D$284</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
   <si>
     <t>debtorno</t>
   </si>
   <si>
     <t>brname</t>
   </si>
   <si>
     <t>transno</t>
   </si>
   <si>
     <t>discountedlinetotal</t>
   </si>
   <si>
-    <t>JJJ AUTOMOTIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>JIM MURPHY CHEVROLET PROG</t>
   </si>
   <si>
-    <t>JOHN'S TOWING &amp; SERVICE</t>
-[...5 lines deleted...]
-    <t>JIM'S AUTOMOTIVE</t>
+    <t>JOHNS MOTOR SHOP</t>
+  </si>
+  <si>
+    <t>JUST TOW IT</t>
   </si>
   <si>
     <t>RUSSO'S NATIONAL ACCT/ARI</t>
   </si>
   <si>
     <t>JACC'S FAMILY AUTO</t>
   </si>
   <si>
     <t>BUFFALO WHOLESALE TIRE</t>
   </si>
   <si>
     <t>24 HOUR TIRE SERVICE</t>
   </si>
   <si>
-    <t>K &amp; S AUTOMOTIVE</t>
+    <t>DEPEW AUTOMOTIVE</t>
   </si>
   <si>
     <t>K &amp; A AUTO REPAIR INC</t>
   </si>
   <si>
     <t>K &amp; H AUTO REPAIR</t>
   </si>
   <si>
-    <t>KULIK AUTOMOTIVE &amp; PERF</t>
-[...7 lines deleted...]
-  <si>
     <t>KI PO CHEVROLET PROGRAM</t>
   </si>
   <si>
     <t>KI PO CHEVROLET OFF</t>
   </si>
   <si>
     <t>KARYCZAK AUTO</t>
   </si>
   <si>
-    <t>KENS SERVICE</t>
-[...4 lines deleted...]
-  <si>
     <t>KINGS TOTAL CAR CARE DEPE</t>
   </si>
   <si>
-    <t>KLING BROTHERS AUTO INC.</t>
-[...2 lines deleted...]
-    <t>2480 AUTOS</t>
+    <t>KUPPEL TIRE LLC</t>
   </si>
   <si>
     <t>LICATA'S AUTO SERVICE</t>
   </si>
   <si>
     <t>STEVE LUMIA</t>
   </si>
   <si>
     <t>LOU'S ISLAND AUTO CLINIC</t>
   </si>
   <si>
+    <t>ALEXANDER AUTOMOTIVE</t>
+  </si>
+  <si>
     <t>JIM MURPHY GMC     OFF</t>
   </si>
   <si>
     <t>FIVE STAR AUTO</t>
   </si>
   <si>
     <t>MAGUIRE CHEVY PROG</t>
   </si>
   <si>
     <t>MARK O AUTOMOTIVE</t>
   </si>
   <si>
     <t>MIKE SMITH BUICK PROG</t>
   </si>
   <si>
     <t>JIM MURPHY GMC PRGM</t>
   </si>
   <si>
-    <t>MAGUIRE TOYOTA</t>
-[...7 lines deleted...]
-  <si>
     <t>A&amp;M AUTOMOTIVE OF WNY</t>
   </si>
   <si>
     <t>AMHERST CAR CARE</t>
   </si>
   <si>
+    <t>MR FIX IT AUTO</t>
+  </si>
+  <si>
     <t>MAYVILLE SERVICECENTER</t>
   </si>
   <si>
-    <t>MACKENZIE'S AUTO</t>
-[...1 lines deleted...]
-  <si>
     <t>MMM AUTO SERVICE</t>
   </si>
   <si>
     <t>ABBOTT AUTO CARE</t>
   </si>
   <si>
-    <t>MERCEDES-BENZ OF BUFFALO</t>
-[...11 lines deleted...]
-    <t>NORTHTOWN DODGE- OFF</t>
+    <t>PREMIER AUTO</t>
+  </si>
+  <si>
+    <t>MAIN ST TIRE &amp; REPAIR</t>
+  </si>
+  <si>
+    <t>NORTHTOWN SUBARU TRANSIT</t>
+  </si>
+  <si>
+    <t>NORTHTOWN DODGE-PROGRAM</t>
   </si>
   <si>
     <t>NORTH BOSTON GARAGE, INC.</t>
   </si>
   <si>
-    <t>AVIS CAR RENTAL OFF</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">NORTHEAST COLLISION  </t>
   </si>
   <si>
-    <t>AMHERST AUTOMOTIVE</t>
+    <t>NAPA PARTS WMSV/ERIE TRAN</t>
+  </si>
+  <si>
+    <t>NY STATE PARKS BEAVER ISL</t>
+  </si>
+  <si>
+    <t>NY STATE THRUWAY PROGRAM</t>
   </si>
   <si>
     <t>NIRELLI'S AUTO SERVICE</t>
   </si>
   <si>
-    <t>ORCHARD PARK COLLISION</t>
+    <t>CARSTAR OF WEST SENECA</t>
+  </si>
+  <si>
+    <t>ORANGE DOG</t>
+  </si>
+  <si>
+    <t>O&amp;K TRUCK REPAIR</t>
+  </si>
+  <si>
+    <t>ORLEANS FORD MERCURY PROG</t>
+  </si>
+  <si>
+    <t>AUTO COLLISION &amp; GLASS</t>
   </si>
   <si>
     <t>COUNTRY CREEK AUTO</t>
   </si>
   <si>
-    <t>PELLEGRINO AUTO SALES</t>
-[...8 lines deleted...]
-    <t>PARK RIDGE AUTO CARE</t>
+    <t>PARAGON AUTOMOTIVE</t>
   </si>
   <si>
     <t>PADDOCK CHEVROLET ON</t>
   </si>
   <si>
     <t>PUCCI KIDS INC. MIDAS</t>
   </si>
   <si>
-    <t>AUTO WRENCH CONNECTION</t>
+    <t>ANE AUTO</t>
   </si>
   <si>
     <t>RIGHT DIRECTION AUTO</t>
   </si>
   <si>
     <t>REDLINE AUTOMOTIVE</t>
   </si>
   <si>
-    <t>ROB'S AFFORDABLE TIRE II</t>
+    <t>RAY LAKS HONDA STORE#L762</t>
   </si>
   <si>
     <t>RJ SERVICE</t>
   </si>
   <si>
     <t>RUSSO'S AUTO SERVICE</t>
   </si>
   <si>
     <t>ROCK CITY CHRYSLER PROGM</t>
   </si>
   <si>
-    <t>RED STAR AUTO</t>
-[...1 lines deleted...]
-  <si>
     <t>REAR END SPECIALIST</t>
   </si>
   <si>
-    <t>RC AUTOMOTIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>RCR AUTO REPAIR</t>
   </si>
   <si>
     <t>SAMS GENERAL AUTO REPAIR</t>
   </si>
   <si>
     <t>SNYDER AUTOMOTIVE</t>
   </si>
   <si>
-    <t>A&amp;J SUPERIOR AUTO</t>
+    <t>SHERIDAN HILL GARAGE</t>
+  </si>
+  <si>
+    <t>S&amp;S AUTO BODY OF CLARENCE</t>
   </si>
   <si>
     <t>SHULTS CHEVY PROGRAM</t>
   </si>
   <si>
     <t>SUPERIOR AUTO SALES</t>
   </si>
   <si>
+    <t>STANZKO AUTOMOTIVE</t>
+  </si>
+  <si>
     <t>SHULTS FORD PROGRAM</t>
   </si>
   <si>
     <t>STEVE'S AUTO REPAIR</t>
   </si>
   <si>
     <t>SHULTS RESALE CENTER</t>
   </si>
   <si>
     <t>SOUTH NIAGARA AUTO REPAIR</t>
   </si>
   <si>
     <t>SCRUGG'S AUTO WMSVL</t>
   </si>
   <si>
     <t>SUMMIT TRUCK</t>
   </si>
   <si>
     <t>SCRUGG'S AUTO ELMA</t>
   </si>
   <si>
     <t>SIMPLE TIRE</t>
   </si>
   <si>
     <t>SS DIESEL &amp; AUTO</t>
   </si>
   <si>
     <t>SCOTTS OF WEST SENECA INC</t>
   </si>
   <si>
     <t>SCOTT STREET AUTO REPAIR</t>
   </si>
   <si>
     <t>STRICKLAND AUTOMOTIVE SER</t>
   </si>
   <si>
     <t>SERVITEC</t>
   </si>
   <si>
-    <t>STEVE'S EQUIPMENT CO</t>
-[...2 lines deleted...]
-    <t>STEVES AUTOMOTIVE INC</t>
+    <t>SANTIAGO PERFORMANCE</t>
   </si>
   <si>
     <t>S &amp; W AUTOMOTIVE</t>
   </si>
   <si>
     <t>SIKES ENTERPRISES INC</t>
   </si>
   <si>
-    <t>SPOOLING UP PERFORMANCE</t>
-[...1 lines deleted...]
-  <si>
     <t>TOWNE MOTOR CAR</t>
   </si>
   <si>
     <t>TRANSIT CAR WASH</t>
   </si>
   <si>
     <t>CAPPELLINO'S BUICK PROGRM</t>
   </si>
   <si>
     <t>TOWNE MAZDA</t>
   </si>
   <si>
     <t>BISON FLEET SPECIALISTS</t>
   </si>
   <si>
-    <t>BISON AUTO</t>
+    <t>TIRE EMPIRE</t>
   </si>
   <si>
     <t>TIM PHILLIP'S GARAGE INC.</t>
   </si>
   <si>
-    <t>AK'S AUTO MAGIC INC.</t>
-[...4 lines deleted...]
-  <si>
     <t>TOWN OF AURORA PRO</t>
   </si>
   <si>
     <t>BASIL KWIK LUBE OFF</t>
   </si>
   <si>
+    <t>TRANSPO BUS SERVICES OFF</t>
+  </si>
+  <si>
     <t>TREAD CITY N.T.</t>
   </si>
   <si>
+    <t>TRANSPO BUS SERVICE PROG</t>
+  </si>
+  <si>
     <t>TOP GUN AUTOMOTIVE</t>
   </si>
   <si>
-    <t>TIRE DEPOT</t>
-[...1 lines deleted...]
-  <si>
     <t>BASIL RESALE SHERIDAN</t>
   </si>
   <si>
-    <t>BASIL CHEVROLET ON RECON</t>
-[...2 lines deleted...]
-    <t>EDEN COLLISION/POLICE</t>
+    <t>BASIL KWIK LUBE ON PROG</t>
   </si>
   <si>
     <t>BASIL FORD PROGRAM</t>
   </si>
   <si>
-    <t>UPSTATE RESALE OF HOLLAND</t>
+    <t>UNITED AUTO</t>
   </si>
   <si>
     <t>UPSTATE CHEVROLET ON PRO</t>
   </si>
   <si>
     <t>TOWNE FORD PROGRAM</t>
   </si>
   <si>
     <t>BC MOTORSPORTS</t>
   </si>
   <si>
     <t>UPSTATE DODGE- PROGRAM</t>
   </si>
   <si>
     <t>TOWNE CHRYSLER PROGRAM</t>
   </si>
   <si>
+    <t>TOWN OF HAMBURG</t>
+  </si>
+  <si>
     <t>UHAUL - NATL ACT BUFFALO</t>
   </si>
   <si>
     <t>ROBERT BASIL BUICK PRG</t>
   </si>
   <si>
-    <t>UNITED AUTO N. FALLS</t>
-[...14 lines deleted...]
-    <t>BOB &amp; DON'S AUTOMOTIVE</t>
+    <t>VALLEY TIRE CO INC.</t>
+  </si>
+  <si>
+    <t>VILLAGE OF DEPEW PROGRAM</t>
   </si>
   <si>
     <t>BEN'S TIRE</t>
   </si>
   <si>
+    <t>W. HERR FORD HAMBURG PROG</t>
+  </si>
+  <si>
     <t>W. HERR FORD AMHERST/PROG</t>
   </si>
   <si>
-    <t>WE CARE AUTO REPAIR</t>
-[...5 lines deleted...]
-    <t>BASIL VOLKSWAGEN</t>
+    <t>WORM-A-FIX AUTOMOTIVE</t>
   </si>
   <si>
     <t>W. HERR NISSAN OP SHIP</t>
   </si>
   <si>
+    <t>W. HERR CHEV HAMB OFF PRO</t>
+  </si>
+  <si>
     <t>W. HERR CHEV OP PROGRAM</t>
   </si>
   <si>
     <t>W HERR CHEV HAMB PROG</t>
   </si>
   <si>
     <t>BASIL TOYOTA</t>
   </si>
   <si>
-    <t>W. HERR HONDA</t>
-[...2 lines deleted...]
-    <t>W. HERR DODGE- O.P.-PROG</t>
+    <t>WALCZAK AUTO SERVICE</t>
+  </si>
+  <si>
+    <t>WNY ACCESSORY SHOP</t>
+  </si>
+  <si>
+    <t>W HERR TOYOTA WILLIAMSVI</t>
   </si>
   <si>
     <t>TRANSITOWNE DODGE-WIL-PRO</t>
   </si>
   <si>
     <t>TRANSITOWNE DODGE-ELM-PRO</t>
   </si>
   <si>
     <t>WILLCO</t>
   </si>
   <si>
     <t>WEST SENECA AUTO REPAIR</t>
   </si>
   <si>
     <t>BIG D TIRE</t>
   </si>
   <si>
+    <t>WEST HERR BMW OF BUFFALO</t>
+  </si>
+  <si>
     <t>BAILEY TIRE</t>
   </si>
   <si>
+    <t>XTREME COLLISION</t>
+  </si>
+  <si>
     <t>BASIL FREDONIA PROG</t>
   </si>
   <si>
-    <t>BILL'S AUTO BATAVIA</t>
-[...1 lines deleted...]
-  <si>
     <t>BIDLEMAN CHEVROLET-PROGRM</t>
   </si>
   <si>
     <t>ROBERT BASIL BUICK OFF</t>
   </si>
   <si>
     <t>TERRY YOUNGS AUTO</t>
   </si>
   <si>
     <t>YORKSHIRE TIRE</t>
   </si>
   <si>
+    <t>KEN BARRETT CHEV PROGRAM</t>
+  </si>
+  <si>
+    <t>KEN BARRET CHEVROLET OFF</t>
+  </si>
+  <si>
     <t>MIKE BARRY MOTORS</t>
   </si>
   <si>
     <t>BRAZZELL AUTOMOTIVE</t>
   </si>
   <si>
     <t>ZIMMIE'S TIRE</t>
   </si>
   <si>
-    <t>BLATNERS AUTO INC.</t>
+    <t>ZAFUTO AUTOMOTIVE SVC.</t>
   </si>
   <si>
     <t>WNY ONE STOP AUTOMOTIVE</t>
   </si>
   <si>
     <t>BANK STREET AUTO</t>
   </si>
   <si>
-    <t>B &amp; S DISCOUNT TIRE</t>
-[...1 lines deleted...]
-  <si>
     <t>BELLRENG'S TOWING INC.</t>
   </si>
   <si>
-    <t>BIGFOOT GAS AND MORE</t>
-[...1 lines deleted...]
-  <si>
     <t>CLEVE HILL WEHRLE</t>
   </si>
   <si>
-    <t>CRAZY CHEAP CARS.COM, INC</t>
+    <t>ZOOM AUTO TEAM INC.</t>
+  </si>
+  <si>
+    <t>THE CAR SPOT OF NIAGARA</t>
   </si>
   <si>
     <t>CEASERS AUTOMOTIVE</t>
   </si>
   <si>
-    <t>COMTRUCK COMMERCIAL TRUCK</t>
-[...1 lines deleted...]
-  <si>
     <t>CLEVE HILL HAMBURG</t>
   </si>
   <si>
     <t>CAPPELLINO CADILLAC PGM</t>
   </si>
   <si>
     <t>CLEVE HILL MAIN ST</t>
   </si>
   <si>
-    <t>CORNWALL DELIVERY TRUCKS</t>
-[...1 lines deleted...]
-  <si>
     <t>CARUBBA COLLISION TONAWAN</t>
   </si>
   <si>
     <t>CECCONI'S CHRYSLER-PROG</t>
   </si>
   <si>
+    <t>CARUBBA COLLISION DELAWAR</t>
+  </si>
+  <si>
     <t>CARUBBA COLLISION WHEATFI</t>
   </si>
   <si>
     <t>CARUBBA COLLISION JAMEST</t>
   </si>
   <si>
+    <t>CARSTAR OF AMHERST</t>
+  </si>
+  <si>
     <t>CARUBBA COLLISION HERTEL</t>
   </si>
   <si>
     <t>CERTIFIED AUTOBROKERS INC</t>
   </si>
   <si>
+    <t>CONROY FORD MOTOR CORP PRO.</t>
+  </si>
+  <si>
+    <t>CONTINENTAL TRANSMISSION</t>
+  </si>
+  <si>
     <t>AUTOSTARS COLLISION BUFFL</t>
   </si>
   <si>
+    <t>C &amp; C AUTO REPAIRS</t>
+  </si>
+  <si>
+    <t>CASTILONE CHRYSLER-PROG</t>
+  </si>
+  <si>
     <t>CARUBBA COLLISION WEST SE</t>
   </si>
   <si>
     <t>CARRERO'S PERFORMANCE PLU</t>
   </si>
   <si>
-    <t>CHAFFEE AUTO REPAIR</t>
-[...1 lines deleted...]
-  <si>
     <t>CURTIS AUTO AND TRUCK</t>
   </si>
   <si>
-    <t>COTTER PIN AUTOMOTIVE</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">UHAUL ROCHESTER- NATL ACT </t>
+    <t>CAFFREY CAR CARE</t>
+  </si>
+  <si>
+    <t>Brad's Barn - Argauer Excavating</t>
   </si>
   <si>
     <t>NATL FUEL PRO HQ</t>
   </si>
   <si>
-    <t>NATIONAL FUEL GAS - OFF</t>
+    <t xml:space="preserve">Hudson Auto </t>
   </si>
   <si>
     <t xml:space="preserve">BASIL MITSUBISHI </t>
   </si>
   <si>
-    <t>UHAUL ROCHESTER - OFF PROGRAM</t>
-[...1 lines deleted...]
-  <si>
     <t>BOB ADAMS AUTOMOTIVE</t>
   </si>
   <si>
     <t>RNR TIRE EXPRESS</t>
   </si>
   <si>
-    <t>BRODIES TRUCK &amp; AUTO REPAIR</t>
-[...1 lines deleted...]
-  <si>
     <t>SHEVLINS AUTO TEC INC</t>
   </si>
   <si>
-    <t>Bill Peter</t>
-[...2 lines deleted...]
-    <t>CHRIS HOLLINS</t>
+    <t>TOYA BARRY</t>
   </si>
   <si>
     <t xml:space="preserve">VECCHINIS PRO SERVICES </t>
   </si>
   <si>
     <t>D&amp;G WELDING</t>
   </si>
   <si>
-    <t>Greg's Auto</t>
-[...1 lines deleted...]
-  <si>
     <t>DELACY FORD PROGRAM</t>
   </si>
   <si>
-    <t>DELTA SONIC LUBE WALDEN</t>
-[...2 lines deleted...]
-    <t>DAVIS AUTOMOTIVE</t>
+    <t>Tw Mechanical</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTHSIDE COLLISION Long Pond </t>
   </si>
   <si>
     <t>Priority Tire</t>
   </si>
   <si>
-    <t>Walmart Hamburg</t>
+    <t>Walmart Lockport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bills Auto </t>
   </si>
   <si>
     <t>Tire Agent Corp</t>
   </si>
   <si>
-    <t>FIRST GEAR</t>
+    <t xml:space="preserve">Caliber Collision </t>
   </si>
   <si>
     <t>GIGA TIRES</t>
   </si>
   <si>
-    <t>JIMMY SHINEZ</t>
-[...2 lines deleted...]
-    <t>CATCO, CONCRETE APPLIED TECHNOLOGIES COR</t>
+    <t>CARL SAMUEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIELAND AUTOMOTIVE </t>
+  </si>
+  <si>
+    <t>SALAMANCA SALES</t>
   </si>
   <si>
     <t>PREMIUM AUTO  SALES AND SERVICE</t>
   </si>
   <si>
+    <t>EL CHEAPO TOWING</t>
+  </si>
+  <si>
     <t>TRANSIT AUTO DETAIL</t>
   </si>
   <si>
     <t>DADSWELL'S SERVICE INC.</t>
   </si>
   <si>
+    <t>FALLS AUTO SPRING</t>
+  </si>
+  <si>
     <t>DAVID CHEVROLET PROGRAM</t>
   </si>
   <si>
-    <t>PAT'S LONGBRIDGE REPAIR</t>
+    <t>KNIGHTHAWK OFF ROAD AUTO REPAIR CENTER</t>
+  </si>
+  <si>
+    <t>KAR NUT AUTO SERVICE LLC</t>
   </si>
   <si>
     <t>CHIMERA AUTO REPAIR</t>
   </si>
   <si>
-    <t>AUTOZONE #2920</t>
-[...4 lines deleted...]
-  <si>
     <t>DAVID'S STAR AUTOMOTIVE</t>
   </si>
   <si>
     <t>MILITARY TOWING LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Weiberts Auto </t>
   </si>
   <si>
-    <t xml:space="preserve">Jeff Hy </t>
+    <t>DAN WALTER &amp; SON TOWING</t>
+  </si>
+  <si>
+    <t>ALAN BRZOSKOWSKI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPREME TIRES INC. </t>
+  </si>
+  <si>
+    <t>Millenium Construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOES TIRE AND AUTO REPAIR </t>
   </si>
   <si>
     <t>Above &amp; Biondo Automotive</t>
   </si>
   <si>
-    <t xml:space="preserve">DON JULIANO </t>
-[...2 lines deleted...]
-    <t>Freedom Automotive</t>
+    <t>REGINALD BURKE</t>
+  </si>
+  <si>
+    <t>DJ THE DEE JAY SERVICES</t>
+  </si>
+  <si>
+    <t>Sully's Auto Service</t>
+  </si>
+  <si>
+    <t>Sunshine Auto Sales &amp; Repair</t>
+  </si>
+  <si>
+    <t>HOUSEL'S SERVICE STATION</t>
+  </si>
+  <si>
+    <t>EVL AUTO CARE</t>
   </si>
   <si>
     <t>GE TIRE ONE LINE, INC</t>
   </si>
   <si>
-    <t>EXTREME TIRE &amp; AUTO INC.</t>
-[...1 lines deleted...]
-  <si>
     <t>TIRESTACK LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">BROOKSIE'S TIRE </t>
-[...1 lines deleted...]
-  <si>
     <t>ON BUDGET TIRES LLC</t>
   </si>
   <si>
     <t>DRAG-IN AUTOMOTIVE</t>
   </si>
   <si>
     <t>BETHFORD AUTO &amp; TIRE LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">NORTHTOWN DODGE OFF </t>
+    <t>Spenser Keeney</t>
+  </si>
+  <si>
+    <t>Master Motors</t>
   </si>
   <si>
     <t>J &amp; D TIRES AND SERVICE</t>
   </si>
   <si>
-    <t>CERTIFIED DETAIL</t>
-[...2 lines deleted...]
-    <t>Top Shop Collision</t>
+    <t>Aaron Kasprzak</t>
   </si>
   <si>
     <t>Willis Automotive &amp; Mobility</t>
   </si>
   <si>
     <t>CIVIC IMPORTS</t>
   </si>
   <si>
     <t>A&amp;M TRANSMISSION &amp; COMPLETE AUTOMOTIVE C</t>
   </si>
   <si>
-    <t>WNY AUTO SALES &amp; SERVICE</t>
-[...1 lines deleted...]
-  <si>
     <t>PERFORMANCE TOWING &amp; REPAIR LLC</t>
   </si>
   <si>
+    <t>TIREBROS24</t>
+  </si>
+  <si>
+    <t>DEALS ON WHEELS</t>
+  </si>
+  <si>
     <t>TIRES AND PARTS INC</t>
   </si>
   <si>
-    <t>ROMAN CONSTRUCTION DEV CORP</t>
+    <t>RICK BOKMAN INC.- PROGRAM</t>
+  </si>
+  <si>
+    <t>AUTOPLICITY</t>
+  </si>
+  <si>
+    <t>TOWN OF CLARENCE PARKS DEPT - OFF</t>
+  </si>
+  <si>
+    <t>MARIUS AUSTIN</t>
   </si>
   <si>
     <t>CLEVE HILL ARCADE</t>
   </si>
   <si>
-    <t>ROTH CADILLAC - PROGRAM</t>
-[...14 lines deleted...]
-    <t>EMPIRE AUTO WERKES</t>
+    <t>RICK WEAVER GMC, INC. - PROGRAM</t>
+  </si>
+  <si>
+    <t>COOKS TIRE &amp; AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>DAVIS TRAILER WORLD</t>
+  </si>
+  <si>
+    <t>HOSELTON TOYOTA</t>
+  </si>
+  <si>
+    <t>SMUCKER TRUCK &amp; AUTO SALES</t>
+  </si>
+  <si>
+    <t>FANARO'S AUTO</t>
+  </si>
+  <si>
+    <t>TIRES NATION</t>
+  </si>
+  <si>
+    <t>James Williams</t>
+  </si>
+  <si>
+    <t>HALLMAN HYUNDAI</t>
+  </si>
+  <si>
+    <t>JACK'S REPAIR SHOP INC.</t>
+  </si>
+  <si>
+    <t>VETERANS AUTO REPAIR &amp; TIRE SERVICE</t>
+  </si>
+  <si>
+    <t>Viki Nudd</t>
+  </si>
+  <si>
+    <t>ENTERPRISE FOLDING BOX</t>
+  </si>
+  <si>
+    <t>JOSEPH JANKOWSKI</t>
+  </si>
+  <si>
+    <t>DAVE WARREN CHRYSLER-PROG</t>
+  </si>
+  <si>
+    <t>DRAGONS AUTOMOTIVE</t>
   </si>
   <si>
     <t>TOWNE CHEVROLET PROGRAM</t>
   </si>
   <si>
-    <t>W. HERR BUICK E.A. PROG</t>
-[...1 lines deleted...]
-  <si>
     <t>EMERLING FORD PROGRAM</t>
   </si>
   <si>
     <t>BASIL FORD NF PROGRAM</t>
   </si>
   <si>
-    <t>EVANS MECHANICAL SERVICES</t>
-[...4 lines deleted...]
-  <si>
     <t>ENTERPRISE RENT A CAR OFF</t>
   </si>
   <si>
     <t>EC AUTO SHOP</t>
   </si>
   <si>
     <t>EZ LOAN AUTO SALES</t>
   </si>
   <si>
+    <t>EDEN COLLISION</t>
+  </si>
+  <si>
     <t>MR. FOX TIRE</t>
   </si>
   <si>
-    <t>FRANK BROWN TOWING</t>
-[...1 lines deleted...]
-  <si>
     <t>FREDONIA CHRYSLER-PROGRAM</t>
   </si>
   <si>
-    <t>FIFTH ST SUNOCO</t>
-[...2 lines deleted...]
-    <t>FREDONIA FORD PROGRAM</t>
+    <t>FIRESTONE  BLVD</t>
   </si>
   <si>
     <t>FIRST CHOICE AUTO GEO URB</t>
   </si>
   <si>
     <t>FAST LANE AUTO</t>
   </si>
   <si>
     <t>GEORGE'S TOWING &amp; AUTO</t>
   </si>
   <si>
-    <t>G &amp; Y AUTO SALES</t>
-[...2 lines deleted...]
-    <t>GERRY'S SERVICE</t>
+    <t>GAY-MARK TIRE &amp; WHEEL</t>
+  </si>
+  <si>
+    <t>GRAND ISLAND AUTO TECH</t>
+  </si>
+  <si>
+    <t>GABE'S COLLISION NORTH</t>
   </si>
   <si>
     <t>GREGORIE'S AUTOMOTIVE</t>
   </si>
   <si>
-    <t>KEV'S GASPORT AUTO SALES</t>
-[...11 lines deleted...]
-    <t>GK AUTOMOTIVE</t>
+    <t>GINGERICH AUTO CARE INC</t>
+  </si>
+  <si>
+    <t>GCF AUTO</t>
   </si>
   <si>
     <t>GARY'S SERVICE DODSON</t>
   </si>
   <si>
-    <t>GALAXY AUTO PLACE</t>
-[...1 lines deleted...]
-  <si>
     <t>GRAINYS AUTO</t>
   </si>
   <si>
     <t>HARTWAY MOTORS CHEVY PRGM</t>
   </si>
   <si>
-    <t>HOFFMAN'S COLLISION</t>
-[...2 lines deleted...]
-    <t>LIA HONDA</t>
+    <t>HARTWAY MOTORS CHEVY OFF</t>
   </si>
   <si>
     <t>HANSON RD AUTO SALES</t>
   </si>
   <si>
-    <t>HAUCK'S COLLISION INC</t>
-[...1 lines deleted...]
-  <si>
     <t>HEINRICH CHEVROLET PROGRM</t>
   </si>
   <si>
-    <t>HOUSEL'S SERVICE STATION</t>
+    <t>HOEHMAN'S AUTO TRUCK</t>
   </si>
   <si>
     <t>HOT ROD'S SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>HUBERT'S AUTO &amp; TRUCK</t>
-  </si>
-[...1 lines deleted...]
-    <t>AUTOMOTIVE PLUS CENTRAL</t>
   </si>
   <si>
     <t>IMAGE COLLISION</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1218,4029 +1215,4043 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D283"/>
+  <dimension ref="A1:D284"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>1876848</v>
+        <v>1884857</v>
       </c>
       <c r="D2">
-        <v>-925.04</v>
+        <v>-779.8</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3">
-        <v>1876271</v>
+        <v>1885485</v>
       </c>
       <c r="D3">
-        <v>-706.92</v>
+        <v>-862.88</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
-        <v>1876643</v>
+        <v>1885600</v>
       </c>
       <c r="D4">
-        <v>-70.69</v>
+        <v>-702.16</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>1021</v>
+        <v>103</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
-        <v>1876421</v>
+        <v>1885199</v>
       </c>
       <c r="D5">
-        <v>-120.3</v>
+        <v>-221.6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
-        <v>1876451</v>
+        <v>1884959</v>
       </c>
       <c r="D6">
-        <v>-306.6</v>
+        <v>-105.24</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>103</v>
+        <v>1045</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
-        <v>1876398</v>
+        <v>1884890</v>
       </c>
       <c r="D7">
-        <v>-231.18</v>
+        <v>-257.8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>1035</v>
+        <v>107</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
-        <v>1876273</v>
+        <v>1885168</v>
       </c>
       <c r="D8">
-        <v>-108.14</v>
+        <v>-359.6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>1045</v>
+        <v>1070</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
-        <v>1876221</v>
+        <v>1884713</v>
       </c>
       <c r="D9">
-        <v>-327.44</v>
+        <v>-219.16</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>107</v>
+        <v>1101</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
-        <v>1876649</v>
+        <v>1885176</v>
       </c>
       <c r="D10">
-        <v>-394.72</v>
+        <v>-413.84</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
-        <v>1876190</v>
+        <v>1884770</v>
       </c>
       <c r="D11">
-        <v>-337.68</v>
+        <v>-371.72</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>1101</v>
+        <v>1121</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
-        <v>1876222</v>
+        <v>1884923</v>
       </c>
       <c r="D12">
-        <v>-604.12</v>
+        <v>-511.36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>1102</v>
+        <v>1123</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
-        <v>1876928</v>
+        <v>1884740</v>
       </c>
       <c r="D13">
-        <v>-355.08</v>
+        <v>-283.38</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>1107</v>
+        <v>1130</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
-        <v>1876929</v>
+        <v>1885476</v>
       </c>
       <c r="D14">
-        <v>-705.72</v>
+        <v>-195.98</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>111</v>
+        <v>1147</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
-        <v>1876790</v>
+        <v>1884751</v>
       </c>
       <c r="D15">
-        <v>-400.24</v>
+        <v>-393.76</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>1119</v>
+        <v>1153</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16">
-        <v>1876276</v>
+        <v>1884889</v>
       </c>
       <c r="D16">
-        <v>-790.9</v>
+        <v>-241.28</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>1121</v>
+        <v>1216</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17">
-        <v>1876211</v>
+        <v>7606447</v>
       </c>
       <c r="D17">
-        <v>-927.32</v>
+        <v>1242.64</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>1123</v>
+        <v>1218</v>
       </c>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18">
-        <v>1876212</v>
+        <v>1885306</v>
       </c>
       <c r="D18">
-        <v>-145.6</v>
+        <v>-628.68</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>1130</v>
+        <v>1226</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19">
-        <v>1876235</v>
+        <v>1884842</v>
       </c>
       <c r="D19">
-        <v>-75.53</v>
+        <v>-328.88</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>1135</v>
+        <v>128</v>
       </c>
       <c r="B20" t="s">
         <v>22</v>
       </c>
       <c r="C20">
-        <v>1876958</v>
+        <v>1885079</v>
       </c>
       <c r="D20">
-        <v>-260.7</v>
+        <v>-222.48</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>114</v>
+        <v>1305</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
-        <v>1876697</v>
+        <v>1885156</v>
       </c>
       <c r="D21">
-        <v>-432</v>
+        <v>-89.06</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>1147</v>
+        <v>1306</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22">
-        <v>1876214</v>
+        <v>1885511</v>
       </c>
       <c r="D22">
-        <v>-500.84</v>
+        <v>-148.68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>1148</v>
+        <v>1307</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23">
-        <v>1876383</v>
+        <v>1885137</v>
       </c>
       <c r="D23">
-        <v>-122.84</v>
+        <v>-347.48</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>120</v>
+        <v>1308</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
-        <v>1876431</v>
+        <v>1885530</v>
       </c>
       <c r="D24">
-        <v>-126.32</v>
+        <v>-244.52</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>1216</v>
+        <v>1309</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
-        <v>1876680</v>
+        <v>1884873</v>
       </c>
       <c r="D25">
-        <v>-634</v>
+        <v>-273.26</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>1218</v>
+        <v>1310</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26">
-        <v>1876604</v>
+        <v>1884776</v>
       </c>
       <c r="D26">
-        <v>-60</v>
+        <v>-448.48</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>1226</v>
+        <v>133</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27">
-        <v>1876821</v>
+        <v>1885171</v>
       </c>
       <c r="D27">
-        <v>-235.35</v>
+        <v>-317.68</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>1305</v>
+        <v>1333</v>
       </c>
       <c r="B28" t="s">
         <v>30</v>
       </c>
       <c r="C28">
-        <v>1876964</v>
+        <v>1884886</v>
       </c>
       <c r="D28">
-        <v>-424.96</v>
+        <v>-140.74</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>1306</v>
+        <v>1338</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29">
-        <v>1876194</v>
+        <v>1884749</v>
       </c>
       <c r="D29">
-        <v>-521.84</v>
+        <v>-166.52</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>1307</v>
+        <v>1341</v>
       </c>
       <c r="B30" t="s">
         <v>32</v>
       </c>
       <c r="C30">
-        <v>1876533</v>
+        <v>1884958</v>
       </c>
       <c r="D30">
-        <v>-755.44</v>
+        <v>-1142.08</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>1308</v>
+        <v>1354</v>
       </c>
       <c r="B31" t="s">
         <v>33</v>
       </c>
       <c r="C31">
-        <v>1876569</v>
+        <v>1885125</v>
       </c>
       <c r="D31">
-        <v>-241.56</v>
+        <v>-255.8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>1309</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>34</v>
       </c>
       <c r="C32">
-        <v>1877039</v>
+        <v>1884742</v>
       </c>
       <c r="D32">
-        <v>-377.72</v>
+        <v>-546.08</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>1310</v>
+        <v>1365</v>
       </c>
       <c r="B33" t="s">
         <v>35</v>
       </c>
       <c r="C33">
-        <v>1876264</v>
+        <v>1884942</v>
       </c>
       <c r="D33">
-        <v>-906.8</v>
+        <v>-691.6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>1311</v>
+        <v>1398</v>
       </c>
       <c r="B34" t="s">
         <v>36</v>
       </c>
       <c r="C34">
-        <v>1876534</v>
+        <v>7606434</v>
       </c>
       <c r="D34">
-        <v>-334.4</v>
+        <v>276</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>1318</v>
+        <v>1403</v>
       </c>
       <c r="B35" t="s">
         <v>37</v>
       </c>
       <c r="C35">
-        <v>1876750</v>
+        <v>1884781</v>
       </c>
       <c r="D35">
-        <v>-232.36</v>
+        <v>-181.22</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>132</v>
+        <v>1404</v>
       </c>
       <c r="B36" t="s">
         <v>38</v>
       </c>
       <c r="C36">
-        <v>1876660</v>
+        <v>1884908</v>
       </c>
       <c r="D36">
-        <v>-519</v>
+        <v>-731.4</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>133</v>
+        <v>1408</v>
       </c>
       <c r="B37" t="s">
         <v>39</v>
       </c>
       <c r="C37">
-        <v>1876981</v>
+        <v>1884896</v>
       </c>
       <c r="D37">
-        <v>-111</v>
+        <v>-185.84</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>1333</v>
+        <v>1415</v>
       </c>
       <c r="B38" t="s">
         <v>40</v>
       </c>
       <c r="C38">
-        <v>1877010</v>
+        <v>1884795</v>
       </c>
       <c r="D38">
-        <v>-193.02</v>
+        <v>-135.31</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>1341</v>
+        <v>1417</v>
       </c>
       <c r="B39" t="s">
         <v>41</v>
       </c>
       <c r="C39">
-        <v>1876752</v>
+        <v>1885302</v>
       </c>
       <c r="D39">
-        <v>-158.92</v>
+        <v>-231.74</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>1349</v>
+        <v>1433</v>
       </c>
       <c r="B40" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C40">
-        <v>1876435</v>
+        <v>1885297</v>
       </c>
       <c r="D40">
-        <v>-334.76</v>
+        <v>-115.11</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>1354</v>
+        <v>1440</v>
       </c>
       <c r="B41" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C41">
-        <v>1876201</v>
+        <v>1884929</v>
       </c>
       <c r="D41">
-        <v>-110.6</v>
+        <v>-840.12</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>136</v>
+        <v>1445</v>
       </c>
       <c r="B42" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C42">
-        <v>1876472</v>
+        <v>1885148</v>
       </c>
       <c r="D42">
-        <v>-251.54</v>
+        <v>-90.83</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>1371</v>
+        <v>1450</v>
       </c>
       <c r="B43" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C43">
-        <v>1876278</v>
+        <v>1884968</v>
       </c>
       <c r="D43">
-        <v>-185.45</v>
+        <v>-119.06</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>1377</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C44">
-        <v>1876396</v>
+        <v>1885318</v>
       </c>
       <c r="D44">
-        <v>-583.26</v>
+        <v>-142.92</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>1384</v>
+        <v>1503</v>
       </c>
       <c r="B45" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C45">
-        <v>1876455</v>
+        <v>1885106</v>
       </c>
       <c r="D45">
-        <v>-719.84</v>
+        <v>-644.36</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>1401</v>
+        <v>1507</v>
       </c>
       <c r="B46" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C46">
-        <v>1876903</v>
+        <v>1884747</v>
       </c>
       <c r="D46">
-        <v>-348.48</v>
+        <v>-116.16</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1403</v>
+        <v>1550</v>
       </c>
       <c r="B47" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C47">
-        <v>1876365</v>
+        <v>1884866</v>
       </c>
       <c r="D47">
-        <v>-164.52</v>
+        <v>-957.56</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>1408</v>
+        <v>157</v>
       </c>
       <c r="B48" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C48">
-        <v>1876777</v>
+        <v>1885467</v>
       </c>
       <c r="D48">
-        <v>-360.24</v>
+        <v>-420.06</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>143</v>
+        <v>1600</v>
       </c>
       <c r="B49" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C49">
-        <v>1876277</v>
+        <v>1885373</v>
       </c>
       <c r="D49">
-        <v>-60.5</v>
+        <v>-200.56</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>1433</v>
+        <v>1607</v>
       </c>
       <c r="B50" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C50">
-        <v>1876809</v>
+        <v>1885451</v>
       </c>
       <c r="D50">
-        <v>-202.99</v>
+        <v>-204.12</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>145</v>
+        <v>1673</v>
       </c>
       <c r="B51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C51">
-        <v>1876609</v>
+        <v>1884840</v>
       </c>
       <c r="D51">
-        <v>-67.3</v>
+        <v>-597.92</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1450</v>
+        <v>1675</v>
       </c>
       <c r="B52" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C52">
-        <v>1876217</v>
+        <v>1884763</v>
       </c>
       <c r="D52">
-        <v>-552.16</v>
+        <v>-657.64</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>1502</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C53">
-        <v>1876551</v>
+        <v>1885105</v>
       </c>
       <c r="D53">
-        <v>-357.8</v>
+        <v>-58.08</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>1600</v>
+        <v>1800</v>
       </c>
       <c r="B54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C54">
-        <v>1876574</v>
+        <v>1884720</v>
       </c>
       <c r="D54">
-        <v>-854.88</v>
+        <v>-226.49</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>1606</v>
+        <v>1803</v>
       </c>
       <c r="B55" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C55">
-        <v>1876706</v>
+        <v>1884926</v>
       </c>
       <c r="D55">
-        <v>-304.36</v>
+        <v>-495.04</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>1615</v>
+        <v>1806</v>
       </c>
       <c r="B56" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C56">
-        <v>1876527</v>
+        <v>1885317</v>
       </c>
       <c r="D56">
-        <v>-358.88</v>
+        <v>-335.92</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>1650</v>
+        <v>1816</v>
       </c>
       <c r="B57" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C57">
-        <v>1876789</v>
+        <v>1885596</v>
       </c>
       <c r="D57">
-        <v>-636.6</v>
+        <v>-266.8</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>1656</v>
+        <v>1817</v>
       </c>
       <c r="B58" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C58">
-        <v>1876267</v>
+        <v>1884741</v>
       </c>
       <c r="D58">
-        <v>-1067.16</v>
+        <v>-165.98</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1673</v>
+        <v>1822</v>
       </c>
       <c r="B59" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C59">
-        <v>1876206</v>
+        <v>1884832</v>
       </c>
       <c r="D59">
-        <v>-727.12</v>
+        <v>-379.8</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>1675</v>
+        <v>1824</v>
       </c>
       <c r="B60" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C60">
-        <v>1876747</v>
+        <v>1885126</v>
       </c>
       <c r="D60">
-        <v>-845.56</v>
+        <v>-376</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>176</v>
+        <v>1832</v>
       </c>
       <c r="B61" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C61">
-        <v>1876401</v>
+        <v>1884748</v>
       </c>
       <c r="D61">
-        <v>-252.28</v>
+        <v>-55.7</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>1800</v>
+        <v>1850</v>
       </c>
       <c r="B62" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C62">
-        <v>1876606</v>
+        <v>1884708</v>
       </c>
       <c r="D62">
-        <v>-628.68</v>
+        <v>-361.56</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>1803</v>
+        <v>1906</v>
       </c>
       <c r="B63" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C63">
-        <v>1876457</v>
+        <v>1885112</v>
       </c>
       <c r="D63">
-        <v>-549.68</v>
+        <v>-94.04</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>1815</v>
+        <v>1908</v>
       </c>
       <c r="B64" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C64">
-        <v>1877002</v>
+        <v>1884925</v>
       </c>
       <c r="D64">
-        <v>-45.97</v>
+        <v>-439.76</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>1816</v>
+        <v>1912</v>
       </c>
       <c r="B65" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C65">
-        <v>1876411</v>
+        <v>1885529</v>
       </c>
       <c r="D65">
-        <v>-146.7</v>
+        <v>-50</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1817</v>
+        <v>1922</v>
       </c>
       <c r="B66" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C66">
-        <v>1876196</v>
+        <v>1885602</v>
       </c>
       <c r="D66">
-        <v>-503.04</v>
+        <v>-1028.28</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>1822</v>
+        <v>1928</v>
       </c>
       <c r="B67" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C67">
-        <v>1876240</v>
+        <v>1884954</v>
       </c>
       <c r="D67">
-        <v>-795.76</v>
+        <v>-374.72</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>1824</v>
+        <v>1929</v>
       </c>
       <c r="B68" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C68">
-        <v>1876607</v>
+        <v>1884760</v>
       </c>
       <c r="D68">
-        <v>-193.82</v>
+        <v>-333.64</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>1830</v>
+        <v>1930</v>
       </c>
       <c r="B69" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C69">
-        <v>1876638</v>
+        <v>1885107</v>
       </c>
       <c r="D69">
-        <v>-339.56</v>
+        <v>-136.14</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>1832</v>
+        <v>1934</v>
       </c>
       <c r="B70" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C70">
-        <v>1876997</v>
+        <v>1884955</v>
       </c>
       <c r="D70">
-        <v>-783.52</v>
+        <v>-167.68</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>1844</v>
+        <v>1940</v>
       </c>
       <c r="B71" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C71">
-        <v>1877128</v>
+        <v>1885468</v>
       </c>
       <c r="D71">
-        <v>-581.68</v>
+        <v>-384</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>1850</v>
+        <v>1941</v>
       </c>
       <c r="B72" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C72">
-        <v>1876219</v>
+        <v>1885248</v>
       </c>
       <c r="D72">
-        <v>-485.28</v>
+        <v>-847.68</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1906</v>
+        <v>1950</v>
       </c>
       <c r="B73" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C73">
-        <v>1876902</v>
+        <v>1885498</v>
       </c>
       <c r="D73">
-        <v>-800</v>
+        <v>-325.04</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>1908</v>
+        <v>1954</v>
       </c>
       <c r="B74" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C74">
-        <v>1876611</v>
+        <v>1884768</v>
       </c>
       <c r="D74">
-        <v>-123.76</v>
+        <v>-573.2</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1924</v>
+        <v>1956</v>
       </c>
       <c r="B75" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C75">
-        <v>1876200</v>
+        <v>1885068</v>
       </c>
       <c r="D75">
-        <v>-251.5</v>
+        <v>-223.18</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>1928</v>
+        <v>1957</v>
       </c>
       <c r="B76" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C76">
-        <v>1876250</v>
+        <v>1885124</v>
       </c>
       <c r="D76">
-        <v>-1225.08</v>
+        <v>-897.96</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>1929</v>
+        <v>1958</v>
       </c>
       <c r="B77" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C77">
-        <v>7605912</v>
+        <v>1884809</v>
       </c>
       <c r="D77">
-        <v>118.98</v>
+        <v>-122.6</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>1934</v>
+        <v>1961</v>
       </c>
       <c r="B78" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C78">
-        <v>1876853</v>
+        <v>1885436</v>
       </c>
       <c r="D78">
-        <v>-860.4</v>
+        <v>-558.4</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>1940</v>
+        <v>1963</v>
       </c>
       <c r="B79" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C79">
-        <v>1876188</v>
+        <v>1884897</v>
       </c>
       <c r="D79">
-        <v>-154.34</v>
+        <v>-719.12</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>1941</v>
+        <v>1965</v>
       </c>
       <c r="B80" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C80">
-        <v>1876714</v>
+        <v>1884831</v>
       </c>
       <c r="D80">
-        <v>-857.32</v>
+        <v>-188.58</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>1950</v>
+        <v>1967</v>
       </c>
       <c r="B81" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C81">
-        <v>1876224</v>
+        <v>1885518</v>
       </c>
       <c r="D81">
-        <v>-185.52</v>
+        <v>-198</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>1954</v>
+        <v>1969</v>
       </c>
       <c r="B82" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C82">
-        <v>1876862</v>
+        <v>1885136</v>
       </c>
       <c r="D82">
-        <v>-146</v>
+        <v>-586.32</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>1956</v>
+        <v>1974</v>
       </c>
       <c r="B83" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C83">
-        <v>1876282</v>
+        <v>1885145</v>
       </c>
       <c r="D83">
-        <v>-1133.32</v>
+        <v>-331.36</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>1957</v>
+        <v>1985</v>
       </c>
       <c r="B84" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C84">
-        <v>1876418</v>
+        <v>1885417</v>
       </c>
       <c r="D84">
-        <v>-413.48</v>
+        <v>-967.44</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>1958</v>
+        <v>1992</v>
       </c>
       <c r="B85" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C85">
-        <v>1876292</v>
+        <v>1884790</v>
       </c>
       <c r="D85">
-        <v>-221.6</v>
+        <v>-210.16</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>1961</v>
+        <v>2001</v>
       </c>
       <c r="B86" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C86">
-        <v>1876269</v>
+        <v>1884909</v>
       </c>
       <c r="D86">
-        <v>-787.92</v>
+        <v>-919.96</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>1963</v>
+        <v>2002</v>
       </c>
       <c r="B87" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C87">
-        <v>1876409</v>
+        <v>1884864</v>
       </c>
       <c r="D87">
-        <v>-471</v>
+        <v>-74.22</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>1965</v>
+        <v>2013</v>
       </c>
       <c r="B88" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C88">
-        <v>1876837</v>
+        <v>1884855</v>
       </c>
       <c r="D88">
-        <v>-675.96</v>
+        <v>-783.76</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>1967</v>
+        <v>2016</v>
       </c>
       <c r="B89" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C89">
-        <v>1876681</v>
+        <v>1884879</v>
       </c>
       <c r="D89">
-        <v>-410.16</v>
+        <v>-340.52</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>1969</v>
+        <v>202</v>
       </c>
       <c r="B90" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C90">
-        <v>1876434</v>
+        <v>7606424</v>
       </c>
       <c r="D90">
-        <v>-164.73</v>
+        <v>92.07</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>1971</v>
+        <v>2023</v>
       </c>
       <c r="B91" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C91">
-        <v>1877003</v>
+        <v>1885414</v>
       </c>
       <c r="D91">
-        <v>-406.08</v>
+        <v>-405.2</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>1980</v>
+        <v>2031</v>
       </c>
       <c r="B92" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C92">
-        <v>1876665</v>
+        <v>1885139</v>
       </c>
       <c r="D92">
-        <v>-283.48</v>
+        <v>-147.9</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>1985</v>
+        <v>2049</v>
       </c>
       <c r="B93" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C93">
-        <v>1876688</v>
+        <v>1884936</v>
       </c>
       <c r="D93">
-        <v>-18.18</v>
+        <v>-128.37</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>1992</v>
+        <v>205</v>
       </c>
       <c r="B94" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C94">
-        <v>1876323</v>
+        <v>1885304</v>
       </c>
       <c r="D94">
-        <v>-740.2</v>
+        <v>-151.84</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>1994</v>
+        <v>2050</v>
       </c>
       <c r="B95" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C95">
-        <v>1876185</v>
+        <v>1885127</v>
       </c>
       <c r="D95">
-        <v>-650.54</v>
+        <v>-460.44</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>2001</v>
+        <v>2051</v>
       </c>
       <c r="B96" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C96">
-        <v>1876203</v>
+        <v>1884710</v>
       </c>
       <c r="D96">
-        <v>-121.52</v>
+        <v>-408.08</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>2002</v>
+        <v>2052</v>
       </c>
       <c r="B97" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C97">
-        <v>1876447</v>
+        <v>1884746</v>
       </c>
       <c r="D97">
-        <v>-326.64</v>
+        <v>-452.36</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>2013</v>
+        <v>2062</v>
       </c>
       <c r="B98" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C98">
-        <v>1876281</v>
+        <v>1885447</v>
       </c>
       <c r="D98">
-        <v>-723.16</v>
+        <v>-486.08</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>2016</v>
+        <v>208</v>
       </c>
       <c r="B99" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C99">
-        <v>1877144</v>
+        <v>1884725</v>
       </c>
       <c r="D99">
-        <v>-252.08</v>
+        <v>-549.08</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B100" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C100">
-        <v>1876628</v>
+        <v>1884782</v>
       </c>
       <c r="D100">
-        <v>-161.2</v>
+        <v>-125.59</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B101" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C101">
-        <v>1876205</v>
+        <v>1884927</v>
       </c>
       <c r="D101">
-        <v>-152.86</v>
+        <v>-527.18</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>2031</v>
+        <v>2101</v>
       </c>
       <c r="B102" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C102">
-        <v>1877000</v>
+        <v>1885333</v>
       </c>
       <c r="D102">
-        <v>-129.12</v>
+        <v>-163.72</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>2043</v>
+        <v>2104</v>
       </c>
       <c r="B103" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C103">
-        <v>1876635</v>
+        <v>1884785</v>
       </c>
       <c r="D103">
-        <v>-218.84</v>
+        <v>-192.98</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>2047</v>
+        <v>2108</v>
       </c>
       <c r="B104" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C104">
-        <v>1876187</v>
+        <v>1885478</v>
       </c>
       <c r="D104">
-        <v>-542.4</v>
+        <v>-577.28</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>2049</v>
+        <v>211</v>
       </c>
       <c r="B105" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C105">
-        <v>7605892</v>
+        <v>1885465</v>
       </c>
       <c r="D105">
-        <v>542.4</v>
+        <v>-588.68</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>205</v>
+        <v>2115</v>
       </c>
       <c r="B106" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C106">
-        <v>1876368</v>
+        <v>1884862</v>
       </c>
       <c r="D106">
-        <v>-342.58</v>
+        <v>-191.06</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>2051</v>
+        <v>2117</v>
       </c>
       <c r="B107" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C107">
-        <v>1876272</v>
+        <v>1884743</v>
       </c>
       <c r="D107">
-        <v>-204.84</v>
+        <v>-1058.72</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>2062</v>
+        <v>2119</v>
       </c>
       <c r="B108" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C108">
-        <v>1876630</v>
+        <v>1885528</v>
       </c>
       <c r="D108">
-        <v>-222</v>
+        <v>-1142.08</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>2075</v>
+        <v>2140</v>
       </c>
       <c r="B109" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C109">
-        <v>1876555</v>
+        <v>1885483</v>
       </c>
       <c r="D109">
-        <v>-1520</v>
+        <v>-792.92</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="B110" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C110">
-        <v>1876324</v>
+        <v>1884877</v>
       </c>
       <c r="D110">
-        <v>-715.68</v>
+        <v>-441.4</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>209</v>
+        <v>2202</v>
       </c>
       <c r="B111" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C111">
-        <v>1876266</v>
+        <v>7606468</v>
       </c>
       <c r="D111">
-        <v>-525.08</v>
+        <v>9960</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>2090</v>
+        <v>2221</v>
       </c>
       <c r="B112" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C112">
-        <v>1876245</v>
+        <v>1885418</v>
       </c>
       <c r="D112">
-        <v>-552</v>
+        <v>-1104</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="B113" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C113">
-        <v>1876262</v>
+        <v>1885350</v>
       </c>
       <c r="D113">
-        <v>-170.67</v>
+        <v>-253.08</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>2103</v>
+        <v>2306</v>
       </c>
       <c r="B114" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C114">
-        <v>1876268</v>
+        <v>1885324</v>
       </c>
       <c r="D114">
-        <v>-302.44</v>
+        <v>-376.34</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>2104</v>
+        <v>2307</v>
       </c>
       <c r="B115" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C115">
-        <v>1876285</v>
+        <v>1885496</v>
       </c>
       <c r="D115">
-        <v>-900.84</v>
+        <v>-363.36</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>2108</v>
+        <v>2313</v>
       </c>
       <c r="B116" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C116">
-        <v>1876415</v>
+        <v>1885319</v>
       </c>
       <c r="D116">
-        <v>-586.52</v>
+        <v>-122.94</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>211</v>
+        <v>2321</v>
       </c>
       <c r="B117" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C117">
-        <v>1876255</v>
+        <v>1885131</v>
       </c>
       <c r="D117">
-        <v>-276.12</v>
+        <v>-102.67</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>2115</v>
+        <v>2323</v>
       </c>
       <c r="B118" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C118">
-        <v>1876844</v>
+        <v>1884837</v>
       </c>
       <c r="D118">
-        <v>-852.36</v>
+        <v>-203.84</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>2117</v>
+        <v>2324</v>
       </c>
       <c r="B119" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C119">
-        <v>1876243</v>
+        <v>1884880</v>
       </c>
       <c r="D119">
-        <v>-795.76</v>
+        <v>-882.48</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>2140</v>
+        <v>2328</v>
       </c>
       <c r="B120" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C120">
-        <v>1876427</v>
+        <v>1884885</v>
       </c>
       <c r="D120">
-        <v>-1007.8</v>
+        <v>-220.62</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="B121" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C121">
-        <v>1876400</v>
+        <v>1884970</v>
       </c>
       <c r="D121">
-        <v>-618.52</v>
+        <v>-259.58</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>2150</v>
+        <v>2330</v>
       </c>
       <c r="B122" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C122">
-        <v>1876393</v>
+        <v>1884715</v>
       </c>
       <c r="D122">
-        <v>-415.96</v>
+        <v>-288.22</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>217</v>
+        <v>2335</v>
       </c>
       <c r="B123" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C123">
-        <v>7605921</v>
+        <v>1884894</v>
       </c>
       <c r="D123">
-        <v>129.7</v>
+        <v>-561.24</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>2202</v>
+        <v>2337</v>
       </c>
       <c r="B124" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C124">
-        <v>1876813</v>
+        <v>1884787</v>
       </c>
       <c r="D124">
-        <v>-5236</v>
+        <v>-585.42</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>2204</v>
+        <v>2340</v>
       </c>
       <c r="B125" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C125">
-        <v>1876960</v>
+        <v>1885605</v>
       </c>
       <c r="D125">
-        <v>-130.03</v>
+        <v>-739.32</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>2216</v>
+        <v>2342</v>
       </c>
       <c r="B126" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C126">
-        <v>1876550</v>
+        <v>1885515</v>
       </c>
       <c r="D126">
-        <v>-630.54</v>
+        <v>-149.48</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>226</v>
+        <v>2345</v>
       </c>
       <c r="B127" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C127">
-        <v>1876839</v>
+        <v>1885118</v>
       </c>
       <c r="D127">
-        <v>-140.97</v>
+        <v>-479.18</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>228</v>
+        <v>2352</v>
       </c>
       <c r="B128" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C128">
-        <v>1876655</v>
+        <v>1885154</v>
       </c>
       <c r="D128">
-        <v>-452.04</v>
+        <v>-124.74</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>2307</v>
+        <v>236</v>
       </c>
       <c r="B129" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C129">
-        <v>1877088</v>
+        <v>1884881</v>
       </c>
       <c r="D129">
-        <v>-708.8</v>
+        <v>-181.56</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>2315</v>
+        <v>2363</v>
       </c>
       <c r="B130" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C130">
-        <v>7605922</v>
+        <v>1885410</v>
       </c>
       <c r="D130">
-        <v>133.44</v>
+        <v>-367.5</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>2319</v>
+        <v>238</v>
       </c>
       <c r="B131" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C131">
-        <v>1877037</v>
+        <v>1885277</v>
       </c>
       <c r="D131">
-        <v>-87.52</v>
+        <v>-108.66</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>232</v>
+        <v>2401</v>
       </c>
       <c r="B132" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C132">
-        <v>1876225</v>
+        <v>1885130</v>
       </c>
       <c r="D132">
-        <v>-304.8</v>
+        <v>-566.2</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>2321</v>
+        <v>241</v>
       </c>
       <c r="B133" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C133">
-        <v>7605916</v>
+        <v>1885370</v>
       </c>
       <c r="D133">
-        <v>185.6</v>
+        <v>-819.96</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>2324</v>
+        <v>245</v>
       </c>
       <c r="B134" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C134">
-        <v>1876234</v>
+        <v>1884721</v>
       </c>
       <c r="D134">
-        <v>-427.71</v>
+        <v>-652.24</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>2328</v>
+        <v>248</v>
       </c>
       <c r="B135" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C135">
-        <v>1876517</v>
+        <v>1884856</v>
       </c>
       <c r="D135">
-        <v>-297.81</v>
+        <v>-391.88</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>233</v>
+        <v>2501</v>
       </c>
       <c r="B136" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C136">
-        <v>1876446</v>
+        <v>1885593</v>
       </c>
       <c r="D136">
-        <v>-412.24</v>
+        <v>-697.72</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>2336</v>
+        <v>2525</v>
       </c>
       <c r="B137" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C137">
-        <v>1876519</v>
+        <v>1884773</v>
       </c>
       <c r="D137">
-        <v>-262.76</v>
+        <v>-256.28</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>2339</v>
+        <v>255</v>
       </c>
       <c r="B138" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C138">
-        <v>1877148</v>
+        <v>1885335</v>
       </c>
       <c r="D138">
-        <v>-226.7</v>
+        <v>-595.78</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>2340</v>
+        <v>256</v>
       </c>
       <c r="B139" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C139">
-        <v>1876279</v>
+        <v>1885149</v>
       </c>
       <c r="D139">
-        <v>-795.76</v>
+        <v>-521.76</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>2342</v>
+        <v>257</v>
       </c>
       <c r="B140" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C140">
-        <v>1876458</v>
+        <v>1884916</v>
       </c>
       <c r="D140">
-        <v>-803.88</v>
+        <v>-777.08</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>2345</v>
+        <v>259</v>
       </c>
       <c r="B141" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C141">
-        <v>1876600</v>
+        <v>1885413</v>
       </c>
       <c r="D141">
-        <v>-97</v>
+        <v>-155.18</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>2352</v>
+        <v>2601</v>
       </c>
       <c r="B142" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C142">
-        <v>1876195</v>
+        <v>1885502</v>
       </c>
       <c r="D142">
-        <v>-144.75</v>
+        <v>-103.32</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>236</v>
+        <v>2603</v>
       </c>
       <c r="B143" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C143">
-        <v>1876712</v>
+        <v>1885072</v>
       </c>
       <c r="D143">
-        <v>-512</v>
+        <v>-486.08</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>238</v>
+        <v>272</v>
       </c>
       <c r="B144" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C144">
-        <v>1876381</v>
+        <v>1884726</v>
       </c>
       <c r="D144">
-        <v>-124.71</v>
+        <v>-436.83</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>241</v>
+        <v>281</v>
       </c>
       <c r="B145" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C145">
-        <v>7605893</v>
+        <v>1885448</v>
       </c>
       <c r="D145">
-        <v>215.03</v>
+        <v>-49.72</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>244</v>
+        <v>291</v>
       </c>
       <c r="B146" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C146">
-        <v>1876191</v>
+        <v>1884745</v>
       </c>
       <c r="D146">
-        <v>-494.08</v>
+        <v>-351.56</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>245</v>
+        <v>300</v>
       </c>
       <c r="B147" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C147">
-        <v>1876703</v>
+        <v>7606444</v>
       </c>
       <c r="D147">
-        <v>-766.52</v>
+        <v>215.2</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>248</v>
+        <v>305</v>
       </c>
       <c r="B148" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C148">
-        <v>1876631</v>
+        <v>1884924</v>
       </c>
       <c r="D148">
-        <v>-319.34</v>
+        <v>-357.52</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>2501</v>
+        <v>309</v>
       </c>
       <c r="B149" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C149">
-        <v>1876417</v>
+        <v>1884752</v>
       </c>
       <c r="D149">
-        <v>-213.6</v>
+        <v>-156.42</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>2525</v>
+        <v>317</v>
       </c>
       <c r="B150" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C150">
-        <v>1876931</v>
+        <v>1885512</v>
       </c>
       <c r="D150">
-        <v>-229.24</v>
+        <v>-478.68</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>257</v>
+        <v>320</v>
       </c>
       <c r="B151" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C151">
-        <v>1876189</v>
+        <v>1884758</v>
       </c>
       <c r="D151">
-        <v>-651.64</v>
+        <v>-279.36</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>259</v>
+        <v>322</v>
       </c>
       <c r="B152" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C152">
-        <v>1876229</v>
+        <v>1884719</v>
       </c>
       <c r="D152">
-        <v>-682.84</v>
+        <v>-783.76</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>2601</v>
+        <v>324</v>
       </c>
       <c r="B153" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C153">
-        <v>1876895</v>
+        <v>1885320</v>
       </c>
       <c r="D153">
-        <v>-131.16</v>
+        <v>-56.09</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>269</v>
+        <v>333</v>
       </c>
       <c r="B154" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C154">
-        <v>1876391</v>
+        <v>1884756</v>
       </c>
       <c r="D154">
-        <v>-181.2</v>
+        <v>-256.95</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>272</v>
+        <v>3378</v>
       </c>
       <c r="B155" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C155">
-        <v>1876748</v>
+        <v>1885346</v>
       </c>
       <c r="D155">
-        <v>-199.08</v>
+        <v>-1191.56</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>281</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C156">
-        <v>1876416</v>
+        <v>1884734</v>
       </c>
       <c r="D156">
-        <v>-165.32</v>
+        <v>-192.93</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>284</v>
+        <v>341</v>
       </c>
       <c r="B157" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C157">
-        <v>1877108</v>
+        <v>1884921</v>
       </c>
       <c r="D157">
-        <v>-147.24</v>
+        <v>-256.95</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>291</v>
+        <v>343</v>
       </c>
       <c r="B158" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C158">
-        <v>1876232</v>
+        <v>1885253</v>
       </c>
       <c r="D158">
-        <v>-186.28</v>
+        <v>-194.16</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>294</v>
+        <v>346</v>
       </c>
       <c r="B159" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C159">
-        <v>7605910</v>
+        <v>1884727</v>
       </c>
       <c r="D159">
-        <v>381.58</v>
+        <v>-226.15</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>300</v>
+        <v>347</v>
       </c>
       <c r="B160" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C160">
-        <v>1876233</v>
+        <v>1884733</v>
       </c>
       <c r="D160">
-        <v>-87</v>
+        <v>-112.75</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>305</v>
+        <v>352</v>
       </c>
       <c r="B161" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C161">
-        <v>1876946</v>
+        <v>1885489</v>
       </c>
       <c r="D161">
-        <v>-252.08</v>
+        <v>-805.36</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>317</v>
+        <v>353</v>
       </c>
       <c r="B162" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C162">
-        <v>1876410</v>
+        <v>1884772</v>
       </c>
       <c r="D162">
-        <v>-673</v>
+        <v>-141.6</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>318</v>
+        <v>354</v>
       </c>
       <c r="B163" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C163">
-        <v>1876889</v>
+        <v>1884928</v>
       </c>
       <c r="D163">
-        <v>-146</v>
+        <v>-760</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>320</v>
+        <v>356</v>
       </c>
       <c r="B164" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C164">
-        <v>1876558</v>
+        <v>1885200</v>
       </c>
       <c r="D164">
-        <v>-145.22</v>
+        <v>-225.08</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>322</v>
+        <v>359</v>
       </c>
       <c r="B165" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C165">
-        <v>1876465</v>
+        <v>1885311</v>
       </c>
       <c r="D165">
-        <v>-453.4</v>
+        <v>-368.24</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>324</v>
+        <v>360</v>
       </c>
       <c r="B166" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C166">
-        <v>1876197</v>
+        <v>1884789</v>
       </c>
       <c r="D166">
-        <v>-249.92</v>
+        <v>-455.76</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>332</v>
+        <v>365</v>
       </c>
       <c r="B167" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C167">
-        <v>7605920</v>
+        <v>1885469</v>
       </c>
       <c r="D167">
-        <v>527.8</v>
+        <v>-342.08</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>333</v>
+        <v>366</v>
       </c>
       <c r="B168" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C168">
-        <v>1876749</v>
+        <v>1885069</v>
       </c>
       <c r="D168">
-        <v>-351.48</v>
+        <v>-478.68</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>3378</v>
+        <v>380</v>
       </c>
       <c r="B169" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C169">
-        <v>1876210</v>
+        <v>1885170</v>
       </c>
       <c r="D169">
-        <v>-1054</v>
+        <v>-325.04</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>341</v>
+        <v>384</v>
       </c>
       <c r="B170" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C170">
-        <v>7605938</v>
+        <v>1885460</v>
       </c>
       <c r="D170">
-        <v>200.97</v>
+        <v>357.84</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>343</v>
+        <v>3892</v>
       </c>
       <c r="B171" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C171">
-        <v>1876573</v>
+        <v>1884895</v>
       </c>
       <c r="D171">
-        <v>-204.32</v>
+        <v>-980</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>347</v>
+        <v>3896</v>
       </c>
       <c r="B172" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C172">
-        <v>1876387</v>
+        <v>1885287</v>
       </c>
       <c r="D172">
-        <v>-160.46</v>
+        <v>-430.36</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>352</v>
+        <v>3897</v>
       </c>
       <c r="B173" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C173">
-        <v>1876535</v>
+        <v>1885480</v>
       </c>
       <c r="D173">
-        <v>-210.98</v>
+        <v>-297.5</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>356</v>
+        <v>3898</v>
       </c>
       <c r="B174" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C174">
-        <v>1876274</v>
+        <v>1885273</v>
       </c>
       <c r="D174">
-        <v>-630.32</v>
+        <v>-556.16</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>365</v>
+        <v>3904</v>
       </c>
       <c r="B175" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C175">
-        <v>7605947</v>
+        <v>1884962</v>
       </c>
       <c r="D175">
-        <v>63.99</v>
+        <v>-106.46</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>366</v>
+        <v>3914</v>
       </c>
       <c r="B176" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C176">
-        <v>1876256</v>
+        <v>1884884</v>
       </c>
       <c r="D176">
-        <v>-388.16</v>
+        <v>-161.2</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>378</v>
+        <v>3922</v>
       </c>
       <c r="B177" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C177">
-        <v>1876462</v>
+        <v>1884966</v>
       </c>
       <c r="D177">
-        <v>-512.08</v>
+        <v>-188.53</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>380</v>
+        <v>3952</v>
       </c>
       <c r="B178" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C178">
-        <v>1876772</v>
+        <v>1885202</v>
       </c>
       <c r="D178">
-        <v>-79.82</v>
+        <v>-197.34</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>385</v>
+        <v>3996</v>
       </c>
       <c r="B179" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C179">
-        <v>1876192</v>
+        <v>1885377</v>
       </c>
       <c r="D179">
-        <v>-474.52</v>
+        <v>-235.3</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>3895</v>
+        <v>3998</v>
       </c>
       <c r="B180" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C180">
-        <v>1877042</v>
+        <v>1885313</v>
       </c>
       <c r="D180">
-        <v>-1930.05</v>
+        <v>-169.86</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>3896</v>
+        <v>405</v>
       </c>
       <c r="B181" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C181">
-        <v>1876238</v>
+        <v>1885159</v>
       </c>
       <c r="D181">
-        <v>-977.56</v>
+        <v>-420.86</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>3897</v>
+        <v>4079</v>
       </c>
       <c r="B182" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C182">
-        <v>1876791</v>
+        <v>1884712</v>
       </c>
       <c r="D182">
-        <v>-1295.94</v>
+        <v>-251.08</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>3898</v>
+        <v>4082</v>
       </c>
       <c r="B183" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C183">
-        <v>1876385</v>
+        <v>1885360</v>
       </c>
       <c r="D183">
-        <v>-165.6</v>
+        <v>-181.78</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>3901</v>
+        <v>4131</v>
       </c>
       <c r="B184" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C184">
-        <v>1877043</v>
+        <v>7606420</v>
       </c>
       <c r="D184">
-        <v>-538.86</v>
+        <v>125.2</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>3904</v>
+        <v>4135</v>
       </c>
       <c r="B185" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C185">
-        <v>1876231</v>
+        <v>1884709</v>
       </c>
       <c r="D185">
-        <v>-172.78</v>
+        <v>-79.6</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>3914</v>
+        <v>4138</v>
       </c>
       <c r="B186" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C186">
-        <v>1876389</v>
+        <v>1885310</v>
       </c>
       <c r="D186">
-        <v>-745.6</v>
+        <v>-854.88</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>3917</v>
+        <v>4160</v>
       </c>
       <c r="B187" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C187">
-        <v>1876962</v>
+        <v>7606422</v>
       </c>
       <c r="D187">
-        <v>-1193.7</v>
+        <v>373.2</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>3922</v>
+        <v>4162</v>
       </c>
       <c r="B188" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C188">
-        <v>1876247</v>
+        <v>1885450</v>
       </c>
       <c r="D188">
-        <v>-81.28</v>
+        <v>-110</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>3934</v>
+        <v>4172</v>
       </c>
       <c r="B189" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C189">
-        <v>1876932</v>
+        <v>1884808</v>
       </c>
       <c r="D189">
-        <v>-887.96</v>
+        <v>-98</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>3973</v>
+        <v>4175</v>
       </c>
       <c r="B190" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C190">
-        <v>1876420</v>
+        <v>1885109</v>
       </c>
       <c r="D190">
-        <v>-55.5</v>
+        <v>-324</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>3996</v>
+        <v>4186</v>
       </c>
       <c r="B191" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C191">
-        <v>1876366</v>
+        <v>1885108</v>
       </c>
       <c r="D191">
-        <v>-448.32</v>
+        <v>-347.61</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>3998</v>
+        <v>4195</v>
       </c>
       <c r="B192" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C192">
-        <v>1876199</v>
+        <v>1884951</v>
       </c>
       <c r="D192">
-        <v>-183.82</v>
+        <v>-445.56</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>401</v>
+        <v>4203</v>
       </c>
       <c r="B193" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C193">
-        <v>1876394</v>
+        <v>1885340</v>
       </c>
       <c r="D193">
-        <v>-495.2</v>
+        <v>-144.96</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>405</v>
+        <v>4220</v>
       </c>
       <c r="B194" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C194">
-        <v>1876716</v>
+        <v>1884724</v>
       </c>
       <c r="D194">
-        <v>-523.92</v>
+        <v>-199.77</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>407</v>
+        <v>4235</v>
       </c>
       <c r="B195" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C195">
-        <v>1876924</v>
+        <v>1885078</v>
       </c>
       <c r="D195">
-        <v>-136.86</v>
+        <v>-530.6</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="B196" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C196">
-        <v>1876216</v>
+        <v>1884901</v>
       </c>
       <c r="D196">
-        <v>-525.24</v>
+        <v>-506.44</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>4131</v>
+        <v>4257</v>
       </c>
       <c r="B197" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C197">
-        <v>1876294</v>
+        <v>1885296</v>
       </c>
       <c r="D197">
-        <v>-842.4</v>
+        <v>-630.56</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>4135</v>
+        <v>426</v>
       </c>
       <c r="B198" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C198">
-        <v>1876244</v>
+        <v>1884738</v>
       </c>
       <c r="D198">
-        <v>-229.2</v>
+        <v>-192.98</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>4160</v>
+        <v>4273</v>
       </c>
       <c r="B199" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C199">
-        <v>1876288</v>
+        <v>1885259</v>
       </c>
       <c r="D199">
-        <v>-482.4</v>
+        <v>-91.46</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>4171</v>
+        <v>4274</v>
       </c>
       <c r="B200" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C200">
-        <v>1877015</v>
+        <v>1885184</v>
       </c>
       <c r="D200">
-        <v>-430.8</v>
+        <v>-394.56</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>4172</v>
+        <v>4276</v>
       </c>
       <c r="B201" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C201">
-        <v>1876287</v>
+        <v>1885132</v>
       </c>
       <c r="D201">
-        <v>-182.4</v>
+        <v>-413.98</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>4174</v>
+        <v>431</v>
       </c>
       <c r="B202" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C202">
-        <v>1876557</v>
+        <v>1884915</v>
       </c>
       <c r="D202">
-        <v>-309.64</v>
+        <v>-540.84</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>4201</v>
+        <v>4320</v>
       </c>
       <c r="B203" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C203">
-        <v>1876945</v>
+        <v>1885119</v>
       </c>
       <c r="D203">
-        <v>-897.28</v>
+        <v>-318.6</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>4203</v>
+        <v>4321</v>
       </c>
       <c r="B204" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C204">
-        <v>1876808</v>
+        <v>1885074</v>
       </c>
       <c r="D204">
-        <v>-300</v>
+        <v>-109.09</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>4235</v>
+        <v>434</v>
       </c>
       <c r="B205" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C205">
-        <v>1876552</v>
+        <v>1885167</v>
       </c>
       <c r="D205">
-        <v>-365.72</v>
+        <v>-143.28</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>424</v>
+        <v>4363</v>
       </c>
       <c r="B206" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C206">
-        <v>1876456</v>
+        <v>1884899</v>
       </c>
       <c r="D206">
-        <v>-573.64</v>
+        <v>-200</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>426</v>
+        <v>4384</v>
       </c>
       <c r="B207" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C207">
-        <v>1876209</v>
+        <v>1885472</v>
       </c>
       <c r="D207">
-        <v>-577.6</v>
+        <v>-102.46</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>4265</v>
+        <v>4399</v>
       </c>
       <c r="B208" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C208">
-        <v>1876328</v>
+        <v>1885301</v>
       </c>
       <c r="D208">
-        <v>-672.56</v>
+        <v>-408.16</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>4276</v>
+        <v>4420</v>
       </c>
       <c r="B209" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C209">
-        <v>1876563</v>
+        <v>1885194</v>
       </c>
       <c r="D209">
-        <v>-358.44</v>
+        <v>-238.04</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>4280</v>
+        <v>4422</v>
       </c>
       <c r="B210" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C210">
-        <v>1876774</v>
+        <v>1885186</v>
       </c>
       <c r="D210">
-        <v>-186.16</v>
+        <v>-294.28</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>4306</v>
+        <v>4436</v>
       </c>
       <c r="B211" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C211">
-        <v>1876423</v>
+        <v>1884839</v>
       </c>
       <c r="D211">
-        <v>-108.66</v>
+        <v>-80.5</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>431</v>
+        <v>444</v>
       </c>
       <c r="B212" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C212">
-        <v>1876764</v>
+        <v>1885073</v>
       </c>
       <c r="D212">
-        <v>-56.36</v>
+        <v>-148.96</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>4320</v>
+        <v>4445</v>
       </c>
       <c r="B213" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C213">
-        <v>1876956</v>
+        <v>1884835</v>
       </c>
       <c r="D213">
-        <v>-676.56</v>
+        <v>-424</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>4321</v>
+        <v>4464</v>
       </c>
       <c r="B214" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C214">
-        <v>1876827</v>
+        <v>1884744</v>
       </c>
       <c r="D214">
-        <v>-372.08</v>
+        <v>-280.64</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>4324</v>
+        <v>447</v>
       </c>
       <c r="B215" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C215">
-        <v>1876975</v>
+        <v>1884893</v>
       </c>
       <c r="D215">
-        <v>-505.68</v>
+        <v>-328.08</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>4422</v>
+        <v>4470</v>
       </c>
       <c r="B216" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C216">
-        <v>1876223</v>
+        <v>1885573</v>
       </c>
       <c r="D216">
-        <v>-107</v>
+        <v>-419.2</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>4438</v>
+        <v>4486</v>
       </c>
       <c r="B217" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C217">
-        <v>1876687</v>
+        <v>1884796</v>
       </c>
       <c r="D217">
-        <v>-88</v>
+        <v>-136.6</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>4449</v>
+        <v>4507</v>
       </c>
       <c r="B218" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C218">
-        <v>1876689</v>
+        <v>1884706</v>
       </c>
       <c r="D218">
-        <v>-486.64</v>
+        <v>-1660.64</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>4486</v>
+        <v>4519</v>
       </c>
       <c r="B219" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C219">
-        <v>1876309</v>
+        <v>1884976</v>
       </c>
       <c r="D219">
-        <v>-779.2</v>
+        <v>-55.86</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>4487</v>
+        <v>452</v>
       </c>
       <c r="B220" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C220">
-        <v>1876215</v>
+        <v>1885293</v>
       </c>
       <c r="D220">
-        <v>-416.08</v>
+        <v>-770.32</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>4507</v>
+        <v>4521</v>
       </c>
       <c r="B221" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C221">
-        <v>1876386</v>
+        <v>1884757</v>
       </c>
       <c r="D221">
-        <v>-190.04</v>
+        <v>-309.96</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>4516</v>
+        <v>4530</v>
       </c>
       <c r="B222" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="C222">
-        <v>1876695</v>
+        <v>1885327</v>
       </c>
       <c r="D222">
-        <v>-410.6</v>
+        <v>-507.76</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>4519</v>
+        <v>4557</v>
       </c>
       <c r="B223" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C223">
-        <v>1876900</v>
+        <v>1885179</v>
       </c>
       <c r="D223">
-        <v>-105.18</v>
+        <v>-369.04</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>452</v>
+        <v>4612</v>
       </c>
       <c r="B224" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C224">
-        <v>1876422</v>
+        <v>1885344</v>
       </c>
       <c r="D224">
-        <v>-157.68</v>
+        <v>-255.88</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>4521</v>
+        <v>4634</v>
       </c>
       <c r="B225" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C225">
-        <v>1876242</v>
+        <v>7606425</v>
       </c>
       <c r="D225">
-        <v>-253.6</v>
+        <v>362.96</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>4533</v>
+        <v>4652</v>
       </c>
       <c r="B226" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C226">
-        <v>1876803</v>
+        <v>1885509</v>
       </c>
       <c r="D226">
-        <v>-726.4</v>
+        <v>-1543.36</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>4612</v>
+        <v>4653</v>
       </c>
       <c r="B227" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C227">
-        <v>1876987</v>
+        <v>1884791</v>
       </c>
       <c r="D227">
-        <v>-200.52</v>
+        <v>-298.96</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>4618</v>
+        <v>4660</v>
       </c>
       <c r="B228" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C228">
-        <v>1876990</v>
+        <v>1885504</v>
       </c>
       <c r="D228">
-        <v>-410.12</v>
+        <v>-295.64</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>4644</v>
+        <v>4671</v>
       </c>
       <c r="B229" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C229">
-        <v>1876905</v>
+        <v>1884775</v>
       </c>
       <c r="D229">
-        <v>-544</v>
+        <v>-362.88</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>4652</v>
+        <v>4676</v>
       </c>
       <c r="B230" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C230">
-        <v>1876283</v>
+        <v>1884825</v>
       </c>
       <c r="D230">
-        <v>-975.78</v>
+        <v>-196.28</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>4653</v>
+        <v>4689</v>
       </c>
       <c r="B231" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C231">
-        <v>1876548</v>
+        <v>1884827</v>
       </c>
       <c r="D231">
-        <v>-448.72</v>
+        <v>-343.96</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>4660</v>
+        <v>4696</v>
       </c>
       <c r="B232" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C232">
-        <v>1876230</v>
+        <v>1884800</v>
       </c>
       <c r="D232">
-        <v>-251.36</v>
+        <v>-397.6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>4665</v>
+        <v>4697</v>
       </c>
       <c r="B233" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C233">
-        <v>1876957</v>
+        <v>1884833</v>
       </c>
       <c r="D233">
-        <v>-237.96</v>
+        <v>-715.08</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>4671</v>
+        <v>4700</v>
       </c>
       <c r="B234" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C234">
-        <v>1876817</v>
+        <v>1884815</v>
       </c>
       <c r="D234">
-        <v>-407.68</v>
+        <v>-546.4</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>4696</v>
+        <v>4704</v>
       </c>
       <c r="B235" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C235">
-        <v>1876316</v>
+        <v>1885601</v>
       </c>
       <c r="D235">
-        <v>-314.4</v>
+        <v>-127.7</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>4766</v>
+        <v>4768</v>
       </c>
       <c r="B236" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C236">
-        <v>1876186</v>
+        <v>1885598</v>
       </c>
       <c r="D236">
-        <v>-347.08</v>
+        <v>-92.45</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
         <v>4771</v>
       </c>
       <c r="B237" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C237">
-        <v>1876270</v>
+        <v>1884858</v>
       </c>
       <c r="D237">
-        <v>-375.72</v>
+        <v>-299.92</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>4776</v>
+        <v>4780</v>
       </c>
       <c r="B238" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C238">
-        <v>1876754</v>
+        <v>1885256</v>
       </c>
       <c r="D238">
-        <v>-331.72</v>
+        <v>-940.24</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>4804</v>
+        <v>4794</v>
       </c>
       <c r="B239" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C239">
-        <v>1876286</v>
+        <v>1885380</v>
       </c>
       <c r="D239">
-        <v>-251.72</v>
+        <v>-553.24</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>4806</v>
+        <v>4814</v>
       </c>
       <c r="B240" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C240">
-        <v>1876713</v>
+        <v>1885175</v>
       </c>
       <c r="D240">
-        <v>-538.44</v>
+        <v>-288.36</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>4813</v>
+        <v>4819</v>
       </c>
       <c r="B241" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C241">
-        <v>1877008</v>
+        <v>1884977</v>
       </c>
       <c r="D241">
-        <v>-100.54</v>
+        <v>-486.2</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>4815</v>
+        <v>4840</v>
       </c>
       <c r="B242" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C242">
-        <v>1877089</v>
+        <v>1884961</v>
       </c>
       <c r="D242">
-        <v>-181.68</v>
+        <v>-928.28</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>502</v>
+        <v>4841</v>
       </c>
       <c r="B243" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C243">
-        <v>1876925</v>
+        <v>1884731</v>
       </c>
       <c r="D243">
-        <v>-165.6</v>
+        <v>-1418.7</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>503</v>
+        <v>4850</v>
       </c>
       <c r="B244" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C244">
-        <v>1876246</v>
+        <v>1884844</v>
       </c>
       <c r="D244">
-        <v>-613.92</v>
+        <v>-526.4</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>506</v>
+        <v>4853</v>
       </c>
       <c r="B245" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C245">
-        <v>1876370</v>
+        <v>1884732</v>
       </c>
       <c r="D245">
-        <v>-185.54</v>
+        <v>-243.98</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246">
-        <v>507</v>
+        <v>4857</v>
       </c>
       <c r="B246" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C246">
-        <v>1876239</v>
+        <v>1885372</v>
       </c>
       <c r="D246">
-        <v>-448.32</v>
+        <v>-241.16</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247">
-        <v>514</v>
+        <v>4860</v>
       </c>
       <c r="B247" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C247">
-        <v>1876529</v>
+        <v>1885254</v>
       </c>
       <c r="D247">
-        <v>-585.64</v>
+        <v>-901.32</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248">
-        <v>524</v>
+        <v>4861</v>
       </c>
       <c r="B248" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="C248">
-        <v>1876561</v>
+        <v>1885150</v>
       </c>
       <c r="D248">
-        <v>-734.44</v>
+        <v>-318.72</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249">
-        <v>530</v>
+        <v>4871</v>
       </c>
       <c r="B249" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C249">
-        <v>1876513</v>
+        <v>1884704</v>
       </c>
       <c r="D249">
-        <v>-180.6</v>
+        <v>-282.6</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250">
-        <v>532</v>
+        <v>4883</v>
       </c>
       <c r="B250" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="C250">
-        <v>1876624</v>
+        <v>1884711</v>
       </c>
       <c r="D250">
-        <v>-194.56</v>
+        <v>-470.82</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251">
-        <v>533</v>
+        <v>4885</v>
       </c>
       <c r="B251" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C251">
-        <v>1876198</v>
+        <v>1885307</v>
       </c>
       <c r="D251">
-        <v>-178.26</v>
+        <v>-488.48</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252">
-        <v>578</v>
+        <v>490</v>
       </c>
       <c r="B252" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C252">
-        <v>1876657</v>
+        <v>1884767</v>
       </c>
       <c r="D252">
-        <v>-293.28</v>
+        <v>-870.12</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253">
-        <v>600</v>
+        <v>495</v>
       </c>
       <c r="B253" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C253">
-        <v>1876236</v>
+        <v>1884933</v>
       </c>
       <c r="D253">
-        <v>-554.48</v>
+        <v>-290.96</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254">
-        <v>605</v>
+        <v>503</v>
       </c>
       <c r="B254" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C254">
-        <v>1876807</v>
+        <v>1884762</v>
       </c>
       <c r="D254">
-        <v>-203.04</v>
+        <v>-595.78</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255">
-        <v>606</v>
+        <v>507</v>
       </c>
       <c r="B255" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C255">
-        <v>1876402</v>
+        <v>1884828</v>
       </c>
       <c r="D255">
-        <v>-492.76</v>
+        <v>-1489.6</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256">
-        <v>620</v>
+        <v>514</v>
       </c>
       <c r="B256" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C256">
-        <v>1876404</v>
+        <v>1885347</v>
       </c>
       <c r="D256">
-        <v>-422.96</v>
+        <v>-203</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257">
-        <v>635</v>
+        <v>532</v>
       </c>
       <c r="B257" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C257">
-        <v>1876570</v>
+        <v>1885517</v>
       </c>
       <c r="D257">
-        <v>-1330.48</v>
+        <v>-70</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258">
-        <v>646</v>
+        <v>533</v>
       </c>
       <c r="B258" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C258">
-        <v>1876204</v>
+        <v>1884750</v>
       </c>
       <c r="D258">
-        <v>-350.64</v>
+        <v>-131.9</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259">
-        <v>666</v>
+        <v>578</v>
       </c>
       <c r="B259" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C259">
-        <v>1876261</v>
+        <v>1885114</v>
       </c>
       <c r="D259">
-        <v>-222.47</v>
+        <v>-319.12</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260">
-        <v>701</v>
+        <v>591</v>
       </c>
       <c r="B260" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C260">
-        <v>1876440</v>
+        <v>1884761</v>
       </c>
       <c r="D260">
-        <v>-257.56</v>
+        <v>-795.88</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261">
-        <v>708</v>
+        <v>600</v>
       </c>
       <c r="B261" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C261">
-        <v>1876771</v>
+        <v>1884945</v>
       </c>
       <c r="D261">
-        <v>-268.08</v>
+        <v>-671.76</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262">
-        <v>712</v>
+        <v>606</v>
       </c>
       <c r="B262" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="C262">
-        <v>1876326</v>
+        <v>1884838</v>
       </c>
       <c r="D262">
-        <v>-122.5</v>
+        <v>-739.32</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263">
-        <v>716</v>
+        <v>614</v>
       </c>
       <c r="B263" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="C263">
-        <v>1876598</v>
+        <v>1885525</v>
       </c>
       <c r="D263">
-        <v>-131.4</v>
+        <v>-266.44</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264">
-        <v>717</v>
+        <v>646</v>
       </c>
       <c r="B264" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="C264">
-        <v>1876521</v>
+        <v>1884860</v>
       </c>
       <c r="D264">
-        <v>-521.2</v>
+        <v>-580.72</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265">
-        <v>721</v>
+        <v>666</v>
       </c>
       <c r="B265" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C265">
-        <v>1876260</v>
+        <v>1884932</v>
       </c>
       <c r="D265">
-        <v>-302.56</v>
+        <v>-546.08</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266">
-        <v>724</v>
+        <v>701</v>
       </c>
       <c r="B266" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C266">
-        <v>1876425</v>
+        <v>1885169</v>
       </c>
       <c r="D266">
-        <v>-289.24</v>
+        <v>-438.52</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267">
-        <v>728</v>
+        <v>704</v>
       </c>
       <c r="B267" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="C267">
-        <v>1876412</v>
+        <v>1884766</v>
       </c>
       <c r="D267">
-        <v>-317.16</v>
+        <v>-154.72</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268">
-        <v>730</v>
+        <v>706</v>
       </c>
       <c r="B268" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C268">
-        <v>1876710</v>
+        <v>1884737</v>
       </c>
       <c r="D268">
-        <v>-174.2</v>
+        <v>-87.69</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269">
-        <v>742</v>
+        <v>714</v>
       </c>
       <c r="B269" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="C269">
-        <v>1876208</v>
+        <v>1885262</v>
       </c>
       <c r="D269">
-        <v>-432</v>
+        <v>-254.98</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270">
-        <v>745</v>
+        <v>716</v>
       </c>
       <c r="B270" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="C270">
-        <v>1876450</v>
+        <v>1884888</v>
       </c>
       <c r="D270">
-        <v>-517.04</v>
+        <v>-577.52</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271">
-        <v>755</v>
+        <v>726</v>
       </c>
       <c r="B271" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="C271">
-        <v>1876546</v>
+        <v>1884935</v>
       </c>
       <c r="D271">
-        <v>-280</v>
+        <v>-601.92</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272">
-        <v>801</v>
+        <v>729</v>
       </c>
       <c r="B272" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C272">
-        <v>1876227</v>
+        <v>1885312</v>
       </c>
       <c r="D272">
-        <v>-110</v>
+        <v>-347.64</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273">
-        <v>804</v>
+        <v>742</v>
       </c>
       <c r="B273" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C273">
-        <v>1876202</v>
+        <v>1884717</v>
       </c>
       <c r="D273">
-        <v>-522.08</v>
+        <v>-153.52</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274">
-        <v>807</v>
+        <v>755</v>
       </c>
       <c r="B274" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C274">
-        <v>1876939</v>
+        <v>1884788</v>
       </c>
       <c r="D274">
-        <v>-72.34</v>
+        <v>-110.74</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="B275" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C275">
-        <v>1876249</v>
+        <v>1884867</v>
       </c>
       <c r="D275">
-        <v>-350</v>
+        <v>-444.42</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="B276" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C276">
-        <v>1876514</v>
+        <v>1885358</v>
       </c>
       <c r="D276">
-        <v>-282.84</v>
+        <v>-483</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="B277" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C277">
-        <v>1876226</v>
+        <v>1884765</v>
       </c>
       <c r="D277">
-        <v>-706.8</v>
+        <v>-245.48</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="B278" t="s">
-        <v>187</v>
+        <v>278</v>
       </c>
       <c r="C278">
-        <v>1876442</v>
+        <v>1885499</v>
       </c>
       <c r="D278">
-        <v>-375.76</v>
+        <v>-597.92</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="B279" t="s">
-        <v>279</v>
+        <v>176</v>
       </c>
       <c r="C279">
-        <v>1876448</v>
+        <v>1885147</v>
       </c>
       <c r="D279">
-        <v>-426.8</v>
+        <v>-132.14</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="B280" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C280">
-        <v>1876439</v>
+        <v>1884969</v>
       </c>
       <c r="D280">
-        <v>-429.18</v>
+        <v>-419.96</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="B281" t="s">
-        <v>281</v>
+        <v>215</v>
       </c>
       <c r="C281">
-        <v>1876768</v>
+        <v>1884972</v>
       </c>
       <c r="D281">
-        <v>-85.43</v>
+        <v>-438.36</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282">
-        <v>90</v>
+        <v>831</v>
       </c>
       <c r="B282" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C282">
-        <v>1876193</v>
+        <v>1884922</v>
       </c>
       <c r="D282">
-        <v>-550.48</v>
+        <v>-496</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283">
+        <v>838</v>
+      </c>
+      <c r="B283" t="s">
+        <v>281</v>
+      </c>
+      <c r="C283">
+        <v>1884869</v>
+      </c>
+      <c r="D283">
+        <v>-313.84</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
         <v>993</v>
       </c>
-      <c r="B283" t="s">
-[...6 lines deleted...]
-        <v>-471.84</v>
+      <c r="B284" t="s">
+        <v>282</v>
+      </c>
+      <c r="C284">
+        <v>1884865</v>
+      </c>
+      <c r="D284">
+        <v>-553.52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:D283"/>
+  <autoFilter ref="A1:D284"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>