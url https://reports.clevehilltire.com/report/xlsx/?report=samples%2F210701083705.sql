--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,906 +9,795 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$D$284</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$D$245</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>debtorno</t>
   </si>
   <si>
     <t>brname</t>
   </si>
   <si>
     <t>transno</t>
   </si>
   <si>
     <t>discountedlinetotal</t>
   </si>
   <si>
     <t>JIM MURPHY CHEVROLET PROG</t>
   </si>
   <si>
     <t>JOHNS MOTOR SHOP</t>
   </si>
   <si>
-    <t>JUST TOW IT</t>
-[...2 lines deleted...]
-    <t>RUSSO'S NATIONAL ACCT/ARI</t>
+    <t>JAY'S SERVICE &amp; SALES</t>
+  </si>
+  <si>
+    <t>JIM'S AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>MACKENZIE'S AUTO</t>
   </si>
   <si>
     <t>JACC'S FAMILY AUTO</t>
   </si>
   <si>
-    <t>BUFFALO WHOLESALE TIRE</t>
+    <t>JEROME SERVICE</t>
+  </si>
+  <si>
+    <t>JOE'S SERVICE CENTER</t>
   </si>
   <si>
     <t>24 HOUR TIRE SERVICE</t>
   </si>
   <si>
     <t>DEPEW AUTOMOTIVE</t>
   </si>
   <si>
-    <t>K &amp; A AUTO REPAIR INC</t>
-[...1 lines deleted...]
-  <si>
     <t>K &amp; H AUTO REPAIR</t>
   </si>
   <si>
+    <t>KULIK AUTOMOTIVE &amp; PERF</t>
+  </si>
+  <si>
+    <t>ALL STATE TIRE PROS</t>
+  </si>
+  <si>
+    <t>KELLER CHEVROLET PROGRAM</t>
+  </si>
+  <si>
+    <t>KEN-TON IMPORT CAR CENTRE</t>
+  </si>
+  <si>
     <t>KI PO CHEVROLET PROGRAM</t>
   </si>
   <si>
-    <t>KI PO CHEVROLET OFF</t>
-[...1 lines deleted...]
-  <si>
     <t>KARYCZAK AUTO</t>
   </si>
   <si>
+    <t>KENS SERVICE</t>
+  </si>
+  <si>
     <t>KINGS TOTAL CAR CARE DEPE</t>
   </si>
   <si>
     <t>KUPPEL TIRE LLC</t>
   </si>
   <si>
+    <t>2480 AUTOS</t>
+  </si>
+  <si>
+    <t>LM STONE &amp; TOPSOIL LTD.cash and tax</t>
+  </si>
+  <si>
     <t>LICATA'S AUTO SERVICE</t>
   </si>
   <si>
-    <t>STEVE LUMIA</t>
-[...1 lines deleted...]
-  <si>
     <t>LOU'S ISLAND AUTO CLINIC</t>
   </si>
   <si>
     <t>ALEXANDER AUTOMOTIVE</t>
   </si>
   <si>
     <t>JIM MURPHY GMC     OFF</t>
   </si>
   <si>
-    <t>FIVE STAR AUTO</t>
-[...1 lines deleted...]
-  <si>
     <t>MAGUIRE CHEVY PROG</t>
   </si>
   <si>
     <t>MARK O AUTOMOTIVE</t>
   </si>
   <si>
     <t>MIKE SMITH BUICK PROG</t>
   </si>
   <si>
     <t>JIM MURPHY GMC PRGM</t>
   </si>
   <si>
+    <t>MAGUIRE TOYOTA</t>
+  </si>
+  <si>
+    <t>ACE COLLISION</t>
+  </si>
+  <si>
     <t>A&amp;M AUTOMOTIVE OF WNY</t>
   </si>
   <si>
-    <t>AMHERST CAR CARE</t>
-[...4 lines deleted...]
-  <si>
     <t>MAYVILLE SERVICECENTER</t>
   </si>
   <si>
     <t>MMM AUTO SERVICE</t>
   </si>
   <si>
-    <t>ABBOTT AUTO CARE</t>
-[...1 lines deleted...]
-  <si>
     <t>PREMIER AUTO</t>
   </si>
   <si>
-    <t>MAIN ST TIRE &amp; REPAIR</t>
-[...5 lines deleted...]
-    <t>NORTHTOWN DODGE-PROGRAM</t>
+    <t>MERCEDES-BENZ OF BUFFALO</t>
+  </si>
+  <si>
+    <t>AUTO WORKS</t>
+  </si>
+  <si>
+    <t>NEALS RADIATOR</t>
+  </si>
+  <si>
+    <t>NORTHTOWN DODGE- OFF</t>
   </si>
   <si>
     <t>NORTH BOSTON GARAGE, INC.</t>
   </si>
   <si>
-    <t xml:space="preserve">NORTHEAST COLLISION  </t>
-[...10 lines deleted...]
-  <si>
     <t>NIRELLI'S AUTO SERVICE</t>
   </si>
   <si>
-    <t>CARSTAR OF WEST SENECA</t>
-[...1 lines deleted...]
-  <si>
     <t>ORANGE DOG</t>
   </si>
   <si>
     <t>O&amp;K TRUCK REPAIR</t>
   </si>
   <si>
+    <t>ONTARIO AUTO SALES-EVAL</t>
+  </si>
+  <si>
     <t>ORLEANS FORD MERCURY PROG</t>
   </si>
   <si>
     <t>AUTO COLLISION &amp; GLASS</t>
   </si>
   <si>
     <t>COUNTRY CREEK AUTO</t>
   </si>
   <si>
+    <t>PELLEGRINO AUTO SALES</t>
+  </si>
+  <si>
     <t>PARAGON AUTOMOTIVE</t>
   </si>
   <si>
     <t>PADDOCK CHEVROLET ON</t>
   </si>
   <si>
     <t>PUCCI KIDS INC. MIDAS</t>
   </si>
   <si>
-    <t>ANE AUTO</t>
+    <t>AUTO WRENCH CONNECTION</t>
   </si>
   <si>
     <t>RIGHT DIRECTION AUTO</t>
   </si>
   <si>
-    <t>REDLINE AUTOMOTIVE</t>
-[...2 lines deleted...]
-    <t>RAY LAKS HONDA STORE#L762</t>
+    <t>ROB'S AFFORDABLE TIRE II</t>
   </si>
   <si>
     <t>RJ SERVICE</t>
   </si>
   <si>
     <t>RUSSO'S AUTO SERVICE</t>
   </si>
   <si>
-    <t>ROCK CITY CHRYSLER PROGM</t>
-[...1 lines deleted...]
-  <si>
     <t>REAR END SPECIALIST</t>
   </si>
   <si>
     <t>RCR AUTO REPAIR</t>
   </si>
   <si>
-    <t>SAMS GENERAL AUTO REPAIR</t>
-[...4 lines deleted...]
-  <si>
     <t>SHERIDAN HILL GARAGE</t>
   </si>
   <si>
-    <t>S&amp;S AUTO BODY OF CLARENCE</t>
-[...1 lines deleted...]
-  <si>
     <t>SHULTS CHEVY PROGRAM</t>
   </si>
   <si>
     <t>SUPERIOR AUTO SALES</t>
   </si>
   <si>
     <t>STANZKO AUTOMOTIVE</t>
   </si>
   <si>
     <t>SHULTS FORD PROGRAM</t>
   </si>
   <si>
     <t>STEVE'S AUTO REPAIR</t>
   </si>
   <si>
-    <t>SHULTS RESALE CENTER</t>
-[...2 lines deleted...]
-    <t>SOUTH NIAGARA AUTO REPAIR</t>
+    <t>STEM AUTOMOTIVE</t>
   </si>
   <si>
     <t>SCRUGG'S AUTO WMSVL</t>
   </si>
   <si>
-    <t>SUMMIT TRUCK</t>
-[...1 lines deleted...]
-  <si>
     <t>SCRUGG'S AUTO ELMA</t>
   </si>
   <si>
     <t>SIMPLE TIRE</t>
   </si>
   <si>
     <t>SS DIESEL &amp; AUTO</t>
   </si>
   <si>
     <t>SCOTTS OF WEST SENECA INC</t>
   </si>
   <si>
-    <t>SCOTT STREET AUTO REPAIR</t>
-[...1 lines deleted...]
-  <si>
     <t>STRICKLAND AUTOMOTIVE SER</t>
   </si>
   <si>
-    <t>SERVITEC</t>
-[...5 lines deleted...]
-    <t>S &amp; W AUTOMOTIVE</t>
+    <t>SERVICE DRIVE INC.</t>
   </si>
   <si>
     <t>SIKES ENTERPRISES INC</t>
   </si>
   <si>
     <t>TOWNE MOTOR CAR</t>
   </si>
   <si>
     <t>TRANSIT CAR WASH</t>
   </si>
   <si>
     <t>CAPPELLINO'S BUICK PROGRM</t>
   </si>
   <si>
     <t>TOWNE MAZDA</t>
   </si>
   <si>
     <t>BISON FLEET SPECIALISTS</t>
   </si>
   <si>
+    <t>TOMASELLO TRUCK AND AUTO</t>
+  </si>
+  <si>
+    <t>TIM PHILLIP'S GARAGE INC.</t>
+  </si>
+  <si>
+    <t>BASIL CHEVY RECON OFF</t>
+  </si>
+  <si>
+    <t>TREAD CITY N.T.</t>
+  </si>
+  <si>
+    <t>BASIL RESALE SHERIDAN</t>
+  </si>
+  <si>
+    <t>BASIL KWIK LUBE ON PROG</t>
+  </si>
+  <si>
+    <t>BASIL FORD PROGRAM</t>
+  </si>
+  <si>
+    <t>UPSTATE CHEVROLET ON PRO</t>
+  </si>
+  <si>
+    <t>TOWNE FORD PROGRAM</t>
+  </si>
+  <si>
+    <t>UPSTATE DODGE- PROGRAM</t>
+  </si>
+  <si>
+    <t>TOWNE CHRYSLER PROGRAM</t>
+  </si>
+  <si>
+    <t>ROBERT BASIL BUICK PRG</t>
+  </si>
+  <si>
+    <t>UNITED AUTO EURO N. FALLS</t>
+  </si>
+  <si>
+    <t>WHEELFIND</t>
+  </si>
+  <si>
+    <t>W. HERR NISSAN OP AR</t>
+  </si>
+  <si>
+    <t>W HERR CHEV HAMB PROG</t>
+  </si>
+  <si>
+    <t>BASIL TOYOTA</t>
+  </si>
+  <si>
+    <t>W HERR TOYOTA WILLIAMSVI</t>
+  </si>
+  <si>
+    <t>TRANSITOWNE DODGE-WIL-PRO</t>
+  </si>
+  <si>
+    <t>TRANSITOWNE DODGE-ELM-PRO</t>
+  </si>
+  <si>
+    <t>WILLCO</t>
+  </si>
+  <si>
+    <t>BIDLEMAN CHEVROLET OFF</t>
+  </si>
+  <si>
+    <t>WEST SENECA AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>BIG D TIRE</t>
+  </si>
+  <si>
+    <t>BAILEY TIRE</t>
+  </si>
+  <si>
+    <t>BIDLEMAN CHEVROLET-PROGRM</t>
+  </si>
+  <si>
+    <t>ROBERT BASIL BUICK OFF</t>
+  </si>
+  <si>
+    <t>BARMORE SELLSTROM</t>
+  </si>
+  <si>
+    <t>BRAZZELL AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>ZIMMIE'S TIRE</t>
+  </si>
+  <si>
+    <t>ZAFUTO AUTOMOTIVE SVC.</t>
+  </si>
+  <si>
+    <t>WNY ONE STOP AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>BRUCE'S AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>BANK STREET AUTO</t>
+  </si>
+  <si>
+    <t>BELLRENG'S TOWING INC.</t>
+  </si>
+  <si>
+    <t>CLEVE HILL WEHRLE</t>
+  </si>
+  <si>
+    <t>ZOOM AUTO TEAM INC.</t>
+  </si>
+  <si>
+    <t>THE CAR SPOT OF NIAGARA</t>
+  </si>
+  <si>
+    <t>COMTRUCK COMMERCIAL TRUCK</t>
+  </si>
+  <si>
+    <t>CLEVE HILL HAMBURG</t>
+  </si>
+  <si>
+    <t>CAPPELLINO CADILLAC PGM</t>
+  </si>
+  <si>
+    <t>CURRY'S AUTO SERVICE</t>
+  </si>
+  <si>
+    <t>CLEVE HILL MAIN ST</t>
+  </si>
+  <si>
+    <t>W. HERR INFINITI/NISSAN W</t>
+  </si>
+  <si>
+    <t>CARUBBA COLLISION HAMBURG</t>
+  </si>
+  <si>
+    <t>CARUBBA COLLISION TONAWAN</t>
+  </si>
+  <si>
+    <t>CECCONI'S CHRYSLER-PROG</t>
+  </si>
+  <si>
+    <t>CONTRAST AUTO SALES</t>
+  </si>
+  <si>
+    <t>CERTIFIED AUTOBROKERS INC</t>
+  </si>
+  <si>
+    <t>CONROY FORD MOTOR CORP PRO.</t>
+  </si>
+  <si>
+    <t>CASTILONE CHRYSLER-PROG</t>
+  </si>
+  <si>
+    <t>CARUBBA COLLISION WEST SE</t>
+  </si>
+  <si>
+    <t>CARRERO'S PERFORMANCE PLU</t>
+  </si>
+  <si>
+    <t>CURTIS AUTO AND TRUCK</t>
+  </si>
+  <si>
+    <t>COTTER PIN AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>NATL FUEL PRO HQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BASIL MITSUBISHI </t>
+  </si>
+  <si>
+    <t>POW COLLISION</t>
+  </si>
+  <si>
     <t>TIRE EMPIRE</t>
   </si>
   <si>
-    <t>TIM PHILLIP'S GARAGE INC.</t>
-[...248 lines deleted...]
-    <t>BOB ADAMS AUTOMOTIVE</t>
+    <t xml:space="preserve">VECCHINIS PRO SERVICES </t>
+  </si>
+  <si>
+    <t>AUTOZONE 2916</t>
+  </si>
+  <si>
+    <t>RYAN BALCERZAK</t>
+  </si>
+  <si>
+    <t>Tw Mechanical</t>
+  </si>
+  <si>
+    <t>DAVIS AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>Priority Tire</t>
+  </si>
+  <si>
+    <t>TIRESEASY</t>
+  </si>
+  <si>
+    <t>Tire Agent Corp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caliber Collision </t>
+  </si>
+  <si>
+    <t>GIGA TIRES</t>
+  </si>
+  <si>
+    <t>1261 HERTEL AUTO CARE</t>
+  </si>
+  <si>
+    <t>TIPU AUTO (DBA BAJEKS AUTOMOTIVE)</t>
+  </si>
+  <si>
+    <t>SALAMANCA SALES</t>
+  </si>
+  <si>
+    <t>EUROCHARGED NEW YORK</t>
+  </si>
+  <si>
+    <t>PREMIUM AUTO  SALES AND SERVICE</t>
+  </si>
+  <si>
+    <t>JIM DEANS OFF ROAD CENTER</t>
+  </si>
+  <si>
+    <t>EL CHEAPO TOWING</t>
+  </si>
+  <si>
+    <t>Zoom Ride Health</t>
+  </si>
+  <si>
+    <t>TRANSIT AUTO DETAIL</t>
+  </si>
+  <si>
+    <t>DADSWELL'S SERVICE INC.</t>
+  </si>
+  <si>
+    <t>DAVID CHEVROLET PROGRAM</t>
+  </si>
+  <si>
+    <t>KAR NUT AUTO SERVICE LLC</t>
+  </si>
+  <si>
+    <t>CHIMERA AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>BUFFALO AUTO CENTER</t>
+  </si>
+  <si>
+    <t>DAVID'S STAR AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weiberts Auto </t>
+  </si>
+  <si>
+    <t>Millenium Construction</t>
+  </si>
+  <si>
+    <t>TOWN OF LANCASTER HIGHWAY DEPT PROGRAM</t>
+  </si>
+  <si>
+    <t>Above &amp; Biondo Automotive</t>
+  </si>
+  <si>
+    <t>DJ THE DEE JAY SERVICES</t>
+  </si>
+  <si>
+    <t>Sully's Auto Service</t>
+  </si>
+  <si>
+    <t>Sunshine Auto Sales &amp; Repair</t>
+  </si>
+  <si>
+    <t>EVL AUTO CARE</t>
+  </si>
+  <si>
+    <t>GE TIRE ONE LINE, INC</t>
+  </si>
+  <si>
+    <t>A ONE AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>SENECA AUTO PARTS</t>
+  </si>
+  <si>
+    <t>TIRESTACK LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BROOKSIE'S TIRE </t>
+  </si>
+  <si>
+    <t>ON BUDGET TIRES LLC</t>
+  </si>
+  <si>
+    <t>DRAG-IN AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>BETHFORD AUTO &amp; TIRE LLC</t>
+  </si>
+  <si>
+    <t>JOE REYNOLDS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACTIVE AUTO CARE </t>
+  </si>
+  <si>
+    <t>Master Motors</t>
+  </si>
+  <si>
+    <t>CERTIFIED DETAIL</t>
+  </si>
+  <si>
+    <t>Willis Automotive &amp; Mobility</t>
+  </si>
+  <si>
+    <t>A&amp;M TRANSMISSION &amp; COMPLETE AUTOMOTIVE C</t>
+  </si>
+  <si>
+    <t>WNY AUTO SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>PERFORMANCE TOWING &amp; REPAIR LLC</t>
+  </si>
+  <si>
+    <t>TIREBROS24</t>
+  </si>
+  <si>
+    <t>TIRE FACTORY</t>
+  </si>
+  <si>
+    <t>TIRES AND PARTS INC</t>
+  </si>
+  <si>
+    <t>AUTOPLICITY</t>
+  </si>
+  <si>
+    <t>CLEVE HILL ARCADE</t>
+  </si>
+  <si>
+    <t>ROTH CADILLAC - PROGRAM</t>
+  </si>
+  <si>
+    <t>RICK WEAVER GMC, INC. - PROGRAM</t>
+  </si>
+  <si>
+    <t>COOKS TIRE &amp; AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>PINPOINT REPAIR</t>
+  </si>
+  <si>
+    <t>DAVIS TRAILER WORLD</t>
+  </si>
+  <si>
+    <t>TIRES NATION</t>
+  </si>
+  <si>
+    <t>CONTEMPORARY MOTORCAR MERCEDES &amp; ACURA</t>
+  </si>
+  <si>
+    <t>JACK'S REPAIR SHOP INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GERS REPAIR </t>
+  </si>
+  <si>
+    <t>Sam's Tires</t>
+  </si>
+  <si>
+    <t>ISLAND FLEET SERVICES</t>
+  </si>
+  <si>
+    <t>DAVE WARREN CHRYSLER-PROG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stephon Trueheart </t>
+  </si>
+  <si>
+    <t>W. HERR BUICK E.A. PROG</t>
+  </si>
+  <si>
+    <t>EMERLING FORD PROGRAM</t>
+  </si>
+  <si>
+    <t>ERIE COUNTY SHERIFF OFF</t>
+  </si>
+  <si>
+    <t>BASIL FORD NF PROGRAM</t>
+  </si>
+  <si>
+    <t>EVANS MECHANICAL SERVICES</t>
+  </si>
+  <si>
+    <t>EMERLING DODGE PROG</t>
+  </si>
+  <si>
+    <t>EC AUTO SHOP</t>
+  </si>
+  <si>
+    <t>EZ LOAN AUTO SALES</t>
+  </si>
+  <si>
+    <t>MR. DINO'S TIRE</t>
+  </si>
+  <si>
+    <t>MR. FOX TIRE</t>
+  </si>
+  <si>
+    <t>FREDONIA CHRYSLER OFF</t>
+  </si>
+  <si>
+    <t>FREDONIA CHRYSLER-PROGRAM</t>
+  </si>
+  <si>
+    <t>FRANK'S F &amp; K EXPRESS TIRE</t>
+  </si>
+  <si>
+    <t>FIFTH ST SUNOCO</t>
+  </si>
+  <si>
+    <t>FREDONIA FORD OFF</t>
+  </si>
+  <si>
+    <t>FREDONIA FORD PROGRAM</t>
+  </si>
+  <si>
+    <t>FIRST CHOICE AUTO GEO URB</t>
+  </si>
+  <si>
+    <t>GAY-MARK TIRE &amp; WHEEL</t>
+  </si>
+  <si>
+    <t>GABE'S COLLISION</t>
+  </si>
+  <si>
+    <t>GABE'S COLLISION NORTH</t>
+  </si>
+  <si>
+    <t>KEV'S GASPORT AUTO SALES</t>
+  </si>
+  <si>
+    <t>GENE'S WHOLESALE INC.</t>
+  </si>
+  <si>
+    <t>GINGERICH AUTO CARE INC</t>
+  </si>
+  <si>
+    <t>GALAXY AUTO PLACE INC NEW BUILDING</t>
+  </si>
+  <si>
+    <t>GOOD GUYS TRANSMISSION</t>
+  </si>
+  <si>
+    <t>GARY'S SERVICE DODSON</t>
+  </si>
+  <si>
+    <t>GALAXY AUTO PLACE</t>
+  </si>
+  <si>
+    <t>GRANATA AUTOMOTIVE REPAIR</t>
+  </si>
+  <si>
+    <t>GRAINYS AUTO</t>
+  </si>
+  <si>
+    <t>HARTWAY MOTORS CHEVY PRGM</t>
+  </si>
+  <si>
+    <t>HOFFMAN'S COLLISION</t>
+  </si>
+  <si>
+    <t>HALEY AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>HEINRICH CHEVROLET PROGRM</t>
   </si>
   <si>
     <t>RNR TIRE EXPRESS</t>
   </si>
   <si>
-    <t>SHEVLINS AUTO TEC INC</t>
-[...110 lines deleted...]
-    <t>Sunshine Auto Sales &amp; Repair</t>
+    <t>HOEHMAN'S AUTO TRUCK</t>
   </si>
   <si>
     <t>HOUSEL'S SERVICE STATION</t>
   </si>
   <si>
-    <t>EVL AUTO CARE</t>
-[...197 lines deleted...]
-    <t>IMAGE COLLISION</t>
+    <t>HOWELL MOTOR FORD PROGRAM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1215,4043 +1104,3497 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D284"/>
+  <dimension ref="A1:D245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1004</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>1884857</v>
+        <v>1892548</v>
       </c>
       <c r="D2">
-        <v>-779.8</v>
+        <v>-478.36</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
         <v>1008</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3">
-        <v>1885485</v>
+        <v>1892225</v>
       </c>
       <c r="D3">
-        <v>-862.88</v>
+        <v>-311.76</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
-        <v>1885600</v>
+        <v>1892564</v>
       </c>
       <c r="D4">
-        <v>-702.16</v>
+        <v>-81.71</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>103</v>
+        <v>1029</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
-        <v>1885199</v>
+        <v>1892183</v>
       </c>
       <c r="D5">
-        <v>-221.6</v>
+        <v>-388.48</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>1035</v>
+        <v>103</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
-        <v>1884959</v>
+        <v>1892174</v>
       </c>
       <c r="D6">
-        <v>-105.24</v>
+        <v>-915.08</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>1045</v>
+        <v>1035</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
-        <v>1884890</v>
+        <v>1892646</v>
       </c>
       <c r="D7">
-        <v>-257.8</v>
+        <v>-593.4</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>107</v>
+        <v>1051</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
-        <v>1885168</v>
+        <v>1892562</v>
       </c>
       <c r="D8">
-        <v>-359.6</v>
+        <v>-394.76</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>1070</v>
+        <v>1053</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
-        <v>1884713</v>
+        <v>1892035</v>
       </c>
       <c r="D9">
-        <v>-219.16</v>
+        <v>-178.33</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>1101</v>
+        <v>107</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
-        <v>1885176</v>
+        <v>1892053</v>
       </c>
       <c r="D10">
-        <v>-413.84</v>
+        <v>-73.86</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>1102</v>
+        <v>1070</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
-        <v>1884770</v>
+        <v>1892232</v>
       </c>
       <c r="D11">
-        <v>-371.72</v>
+        <v>-140</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>1121</v>
+        <v>1102</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
-        <v>1884923</v>
+        <v>1892389</v>
       </c>
       <c r="D12">
-        <v>-511.36</v>
+        <v>-212.48</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>1123</v>
+        <v>1107</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
-        <v>1884740</v>
+        <v>1892264</v>
       </c>
       <c r="D13">
-        <v>-283.38</v>
+        <v>-745.44</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>1130</v>
+        <v>111</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
-        <v>1885476</v>
+        <v>1892025</v>
       </c>
       <c r="D14">
-        <v>-195.98</v>
+        <v>-254.86</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>1147</v>
+        <v>1119</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
-        <v>1884751</v>
+        <v>1892178</v>
       </c>
       <c r="D15">
-        <v>-393.76</v>
+        <v>-653</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>1153</v>
+        <v>1120</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16">
-        <v>1884889</v>
+        <v>1892171</v>
       </c>
       <c r="D16">
-        <v>-241.28</v>
+        <v>-610.32</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>1216</v>
+        <v>1121</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17">
-        <v>7606447</v>
+        <v>1892056</v>
       </c>
       <c r="D17">
-        <v>1242.64</v>
+        <v>-114.14</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>1218</v>
+        <v>1130</v>
       </c>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18">
-        <v>1885306</v>
+        <v>1892040</v>
       </c>
       <c r="D18">
-        <v>-628.68</v>
+        <v>-185.89</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>1226</v>
+        <v>1135</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19">
-        <v>1884842</v>
+        <v>1892023</v>
       </c>
       <c r="D19">
-        <v>-328.88</v>
+        <v>-145.12</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>128</v>
+        <v>1147</v>
       </c>
       <c r="B20" t="s">
         <v>22</v>
       </c>
       <c r="C20">
-        <v>1885079</v>
+        <v>1892057</v>
       </c>
       <c r="D20">
-        <v>-222.48</v>
+        <v>-340.46</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>1305</v>
+        <v>1153</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
-        <v>1885156</v>
+        <v>1892404</v>
       </c>
       <c r="D21">
-        <v>-89.06</v>
+        <v>-179.14</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>1306</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22">
-        <v>1885511</v>
+        <v>1892047</v>
       </c>
       <c r="D22">
-        <v>-148.68</v>
+        <v>-302.84</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>1307</v>
+        <v>1203</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23">
-        <v>1885137</v>
+        <v>1892464</v>
       </c>
       <c r="D23">
-        <v>-347.48</v>
+        <v>-75.43</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>1308</v>
+        <v>1216</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
-        <v>1885530</v>
+        <v>1892176</v>
       </c>
       <c r="D24">
-        <v>-244.52</v>
+        <v>-320.8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>1309</v>
+        <v>1226</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
-        <v>1884873</v>
+        <v>1892051</v>
       </c>
       <c r="D25">
-        <v>-273.26</v>
+        <v>-429.96</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>1310</v>
+        <v>128</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26">
-        <v>1884776</v>
+        <v>1892215</v>
       </c>
       <c r="D26">
-        <v>-448.48</v>
+        <v>-446.36</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>133</v>
+        <v>1305</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27">
-        <v>1885171</v>
+        <v>1892241</v>
       </c>
       <c r="D27">
-        <v>-317.68</v>
+        <v>-119.2</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>1333</v>
+        <v>1307</v>
       </c>
       <c r="B28" t="s">
         <v>30</v>
       </c>
       <c r="C28">
-        <v>1884886</v>
+        <v>1892049</v>
       </c>
       <c r="D28">
-        <v>-140.74</v>
+        <v>-879.46</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>1338</v>
+        <v>1308</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29">
-        <v>1884749</v>
+        <v>1892154</v>
       </c>
       <c r="D29">
-        <v>-166.52</v>
+        <v>-381.28</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>1341</v>
+        <v>1309</v>
       </c>
       <c r="B30" t="s">
         <v>32</v>
       </c>
       <c r="C30">
-        <v>1884958</v>
+        <v>1892656</v>
       </c>
       <c r="D30">
-        <v>-1142.08</v>
+        <v>-610.12</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>1354</v>
+        <v>1310</v>
       </c>
       <c r="B31" t="s">
         <v>33</v>
       </c>
       <c r="C31">
-        <v>1885125</v>
+        <v>1892191</v>
       </c>
       <c r="D31">
-        <v>-255.8</v>
+        <v>-249.3</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>136</v>
+        <v>1311</v>
       </c>
       <c r="B32" t="s">
         <v>34</v>
       </c>
       <c r="C32">
-        <v>1884742</v>
+        <v>1892172</v>
       </c>
       <c r="D32">
-        <v>-546.08</v>
+        <v>-813.84</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>1365</v>
+        <v>132</v>
       </c>
       <c r="B33" t="s">
         <v>35</v>
       </c>
       <c r="C33">
-        <v>1884942</v>
+        <v>1892424</v>
       </c>
       <c r="D33">
-        <v>-691.6</v>
+        <v>-74.84</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>1398</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>36</v>
       </c>
       <c r="C34">
-        <v>7606434</v>
+        <v>1892262</v>
       </c>
       <c r="D34">
-        <v>276</v>
+        <v>-606.56</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>1403</v>
+        <v>1341</v>
       </c>
       <c r="B35" t="s">
         <v>37</v>
       </c>
       <c r="C35">
-        <v>1884781</v>
+        <v>1892681</v>
       </c>
       <c r="D35">
-        <v>-181.22</v>
+        <v>-79.6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>1404</v>
+        <v>1349</v>
       </c>
       <c r="B36" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="C36">
-        <v>1884908</v>
+        <v>1892230</v>
       </c>
       <c r="D36">
-        <v>-731.4</v>
+        <v>-85.55</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>1408</v>
+        <v>1354</v>
       </c>
       <c r="B37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C37">
-        <v>1884896</v>
+        <v>1892026</v>
       </c>
       <c r="D37">
-        <v>-185.84</v>
+        <v>-491.98</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>1415</v>
+        <v>1365</v>
       </c>
       <c r="B38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C38">
-        <v>1884795</v>
+        <v>1892325</v>
       </c>
       <c r="D38">
-        <v>-135.31</v>
+        <v>-603.52</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>1417</v>
+        <v>1371</v>
       </c>
       <c r="B39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C39">
-        <v>1885302</v>
+        <v>1892059</v>
       </c>
       <c r="D39">
-        <v>-231.74</v>
+        <v>-162.28</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>1433</v>
+        <v>1384</v>
       </c>
       <c r="B40" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C40">
-        <v>1885297</v>
+        <v>1892390</v>
       </c>
       <c r="D40">
-        <v>-115.11</v>
+        <v>-120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>1440</v>
+        <v>1401</v>
       </c>
       <c r="B41" t="s">
         <v>42</v>
       </c>
       <c r="C41">
-        <v>1884929</v>
+        <v>1892395</v>
       </c>
       <c r="D41">
-        <v>-840.12</v>
+        <v>-195.84</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>1445</v>
+        <v>1403</v>
       </c>
       <c r="B42" t="s">
         <v>43</v>
       </c>
       <c r="C42">
-        <v>1885148</v>
+        <v>1892163</v>
       </c>
       <c r="D42">
-        <v>-90.83</v>
+        <v>-533</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>1450</v>
+        <v>1408</v>
       </c>
       <c r="B43" t="s">
         <v>44</v>
       </c>
       <c r="C43">
-        <v>1884968</v>
+        <v>1892588</v>
       </c>
       <c r="D43">
-        <v>-119.06</v>
+        <v>-215.2</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>149</v>
+        <v>1450</v>
       </c>
       <c r="B44" t="s">
         <v>45</v>
       </c>
       <c r="C44">
-        <v>1885318</v>
+        <v>1892423</v>
       </c>
       <c r="D44">
-        <v>-142.92</v>
+        <v>-65.57</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>1503</v>
       </c>
       <c r="B45" t="s">
         <v>46</v>
       </c>
       <c r="C45">
-        <v>1885106</v>
+        <v>1892181</v>
       </c>
       <c r="D45">
-        <v>-644.36</v>
+        <v>-1139.36</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>1507</v>
       </c>
       <c r="B46" t="s">
         <v>47</v>
       </c>
       <c r="C46">
-        <v>1884747</v>
+        <v>1892048</v>
       </c>
       <c r="D46">
-        <v>-116.16</v>
+        <v>-1595.88</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1550</v>
+        <v>1545</v>
       </c>
       <c r="B47" t="s">
         <v>48</v>
       </c>
       <c r="C47">
-        <v>1884866</v>
+        <v>1892553</v>
       </c>
       <c r="D47">
-        <v>-957.56</v>
+        <v>-232.92</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>157</v>
+        <v>1550</v>
       </c>
       <c r="B48" t="s">
         <v>49</v>
       </c>
       <c r="C48">
-        <v>1885467</v>
+        <v>1892661</v>
       </c>
       <c r="D48">
-        <v>-420.06</v>
+        <v>-828.28</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>1600</v>
+        <v>157</v>
       </c>
       <c r="B49" t="s">
         <v>50</v>
       </c>
       <c r="C49">
-        <v>1885373</v>
+        <v>1892442</v>
       </c>
       <c r="D49">
-        <v>-200.56</v>
+        <v>-222.17</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>1607</v>
+        <v>1600</v>
       </c>
       <c r="B50" t="s">
         <v>51</v>
       </c>
       <c r="C50">
-        <v>1885451</v>
+        <v>1892461</v>
       </c>
       <c r="D50">
-        <v>-204.12</v>
+        <v>-507.24</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>1673</v>
+        <v>1606</v>
       </c>
       <c r="B51" t="s">
         <v>52</v>
       </c>
       <c r="C51">
-        <v>1884840</v>
+        <v>1892465</v>
       </c>
       <c r="D51">
-        <v>-597.92</v>
+        <v>-603.4</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1675</v>
+        <v>1607</v>
       </c>
       <c r="B52" t="s">
         <v>53</v>
       </c>
       <c r="C52">
-        <v>1884763</v>
+        <v>1892315</v>
       </c>
       <c r="D52">
-        <v>-657.64</v>
+        <v>-467.04</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>178</v>
+        <v>1673</v>
       </c>
       <c r="B53" t="s">
         <v>54</v>
       </c>
       <c r="C53">
-        <v>1885105</v>
+        <v>1892046</v>
       </c>
       <c r="D53">
-        <v>-58.08</v>
+        <v>-352.34</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>1800</v>
+        <v>1675</v>
       </c>
       <c r="B54" t="s">
         <v>55</v>
       </c>
       <c r="C54">
-        <v>1884720</v>
+        <v>1892345</v>
       </c>
       <c r="D54">
-        <v>-226.49</v>
+        <v>-342.56</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>1803</v>
+        <v>176</v>
       </c>
       <c r="B55" t="s">
         <v>56</v>
       </c>
       <c r="C55">
-        <v>1884926</v>
+        <v>1892151</v>
       </c>
       <c r="D55">
-        <v>-495.04</v>
+        <v>-363</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>1806</v>
+        <v>1800</v>
       </c>
       <c r="B56" t="s">
         <v>57</v>
       </c>
       <c r="C56">
-        <v>1885317</v>
+        <v>1892406</v>
       </c>
       <c r="D56">
-        <v>-335.92</v>
+        <v>-370.48</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>1816</v>
+        <v>1815</v>
       </c>
       <c r="B57" t="s">
         <v>58</v>
       </c>
       <c r="C57">
-        <v>1885596</v>
+        <v>1892207</v>
       </c>
       <c r="D57">
-        <v>-266.8</v>
+        <v>-75.6</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>1817</v>
+        <v>1816</v>
       </c>
       <c r="B58" t="s">
         <v>59</v>
       </c>
       <c r="C58">
-        <v>1884741</v>
+        <v>1892418</v>
       </c>
       <c r="D58">
-        <v>-165.98</v>
+        <v>-175.64</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1822</v>
+        <v>1817</v>
       </c>
       <c r="B59" t="s">
         <v>60</v>
       </c>
       <c r="C59">
-        <v>1884832</v>
+        <v>1892492</v>
       </c>
       <c r="D59">
-        <v>-379.8</v>
+        <v>-130.58</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>1824</v>
       </c>
       <c r="B60" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C60">
-        <v>1885126</v>
+        <v>1892455</v>
       </c>
       <c r="D60">
-        <v>-376</v>
+        <v>-136.8</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>1832</v>
       </c>
       <c r="B61" t="s">
         <v>61</v>
       </c>
       <c r="C61">
-        <v>1884748</v>
+        <v>1892317</v>
       </c>
       <c r="D61">
-        <v>-55.7</v>
+        <v>-276</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>1850</v>
       </c>
       <c r="B62" t="s">
         <v>62</v>
       </c>
       <c r="C62">
-        <v>1884708</v>
+        <v>1892273</v>
       </c>
       <c r="D62">
-        <v>-361.56</v>
+        <v>-128.52</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>1906</v>
+        <v>1912</v>
       </c>
       <c r="B63" t="s">
         <v>63</v>
       </c>
       <c r="C63">
-        <v>1885112</v>
+        <v>1892152</v>
       </c>
       <c r="D63">
-        <v>-94.04</v>
+        <v>-152.48</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>1908</v>
+        <v>1928</v>
       </c>
       <c r="B64" t="s">
         <v>64</v>
       </c>
       <c r="C64">
-        <v>1884925</v>
+        <v>1892347</v>
       </c>
       <c r="D64">
-        <v>-439.76</v>
+        <v>-643.96</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>1912</v>
+        <v>1929</v>
       </c>
       <c r="B65" t="s">
         <v>65</v>
       </c>
       <c r="C65">
-        <v>1885529</v>
+        <v>1892044</v>
       </c>
       <c r="D65">
-        <v>-50</v>
+        <v>-292.92</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1922</v>
+        <v>1930</v>
       </c>
       <c r="B66" t="s">
         <v>66</v>
       </c>
       <c r="C66">
-        <v>1885602</v>
+        <v>1892253</v>
       </c>
       <c r="D66">
-        <v>-1028.28</v>
+        <v>-259.28</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>1928</v>
+        <v>1934</v>
       </c>
       <c r="B67" t="s">
         <v>67</v>
       </c>
       <c r="C67">
-        <v>1884954</v>
+        <v>1892159</v>
       </c>
       <c r="D67">
-        <v>-374.72</v>
+        <v>-754.6</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>1929</v>
+        <v>1940</v>
       </c>
       <c r="B68" t="s">
         <v>68</v>
       </c>
       <c r="C68">
-        <v>1884760</v>
+        <v>1892402</v>
       </c>
       <c r="D68">
-        <v>-333.64</v>
+        <v>-221.2</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>1930</v>
+        <v>1949</v>
       </c>
       <c r="B69" t="s">
         <v>69</v>
       </c>
       <c r="C69">
-        <v>1885107</v>
+        <v>1892038</v>
       </c>
       <c r="D69">
-        <v>-136.14</v>
+        <v>-226.52</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>1934</v>
+        <v>1954</v>
       </c>
       <c r="B70" t="s">
         <v>70</v>
       </c>
       <c r="C70">
-        <v>1884955</v>
+        <v>1892409</v>
       </c>
       <c r="D70">
-        <v>-167.68</v>
+        <v>-792.68</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>1940</v>
+        <v>1957</v>
       </c>
       <c r="B71" t="s">
         <v>71</v>
       </c>
       <c r="C71">
-        <v>1885468</v>
+        <v>1892235</v>
       </c>
       <c r="D71">
-        <v>-384</v>
+        <v>-451.2</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>1941</v>
+        <v>1958</v>
       </c>
       <c r="B72" t="s">
         <v>72</v>
       </c>
       <c r="C72">
-        <v>1885248</v>
+        <v>1892187</v>
       </c>
       <c r="D72">
-        <v>-847.68</v>
+        <v>-85.2</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1950</v>
+        <v>1961</v>
       </c>
       <c r="B73" t="s">
         <v>73</v>
       </c>
       <c r="C73">
-        <v>1885498</v>
+        <v>1892167</v>
       </c>
       <c r="D73">
-        <v>-325.04</v>
+        <v>-1247.52</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="B74" t="s">
         <v>74</v>
       </c>
       <c r="C74">
-        <v>1884768</v>
+        <v>1892236</v>
       </c>
       <c r="D74">
-        <v>-573.2</v>
+        <v>-148</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1956</v>
+        <v>1967</v>
       </c>
       <c r="B75" t="s">
         <v>75</v>
       </c>
       <c r="C75">
-        <v>1885068</v>
+        <v>1892260</v>
       </c>
       <c r="D75">
-        <v>-223.18</v>
+        <v>-746.12</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>1957</v>
+        <v>1970</v>
       </c>
       <c r="B76" t="s">
         <v>76</v>
       </c>
       <c r="C76">
-        <v>1885124</v>
+        <v>1892710</v>
       </c>
       <c r="D76">
-        <v>-897.96</v>
+        <v>-151.06</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>1958</v>
+        <v>1992</v>
       </c>
       <c r="B77" t="s">
         <v>77</v>
       </c>
       <c r="C77">
-        <v>1884809</v>
+        <v>1892392</v>
       </c>
       <c r="D77">
-        <v>-122.6</v>
+        <v>-203.84</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>1961</v>
+        <v>2001</v>
       </c>
       <c r="B78" t="s">
         <v>78</v>
       </c>
       <c r="C78">
-        <v>1885436</v>
+        <v>1892650</v>
       </c>
       <c r="D78">
-        <v>-558.4</v>
+        <v>-721.64</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>1963</v>
+        <v>2002</v>
       </c>
       <c r="B79" t="s">
         <v>79</v>
       </c>
       <c r="C79">
-        <v>1884897</v>
+        <v>1892399</v>
       </c>
       <c r="D79">
-        <v>-719.12</v>
+        <v>-186.4</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>1965</v>
+        <v>2013</v>
       </c>
       <c r="B80" t="s">
         <v>80</v>
       </c>
       <c r="C80">
-        <v>1884831</v>
+        <v>1892060</v>
       </c>
       <c r="D80">
-        <v>-188.58</v>
+        <v>-537.36</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>1967</v>
+        <v>2016</v>
       </c>
       <c r="B81" t="s">
         <v>81</v>
       </c>
       <c r="C81">
-        <v>1885518</v>
+        <v>1892753</v>
       </c>
       <c r="D81">
-        <v>-198</v>
+        <v>-232.92</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>1969</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
         <v>82</v>
       </c>
       <c r="C82">
-        <v>1885136</v>
+        <v>1892203</v>
       </c>
       <c r="D82">
-        <v>-586.32</v>
+        <v>-187.92</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>1974</v>
+        <v>2030</v>
       </c>
       <c r="B83" t="s">
         <v>83</v>
       </c>
       <c r="C83">
-        <v>1885145</v>
+        <v>1892375</v>
       </c>
       <c r="D83">
-        <v>-331.36</v>
+        <v>-1334.96</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>1985</v>
+        <v>2031</v>
       </c>
       <c r="B84" t="s">
         <v>84</v>
       </c>
       <c r="C84">
-        <v>1885417</v>
+        <v>1892036</v>
       </c>
       <c r="D84">
-        <v>-967.44</v>
+        <v>-379.8</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>1992</v>
+        <v>205</v>
       </c>
       <c r="B85" t="s">
         <v>85</v>
       </c>
       <c r="C85">
-        <v>1884790</v>
+        <v>1892884</v>
       </c>
       <c r="D85">
-        <v>-210.16</v>
+        <v>-172.62</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>2001</v>
+        <v>2051</v>
       </c>
       <c r="B86" t="s">
         <v>86</v>
       </c>
       <c r="C86">
-        <v>1884909</v>
+        <v>1892037</v>
       </c>
       <c r="D86">
-        <v>-919.96</v>
+        <v>-164.94</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>2002</v>
+        <v>208</v>
       </c>
       <c r="B87" t="s">
         <v>87</v>
       </c>
       <c r="C87">
-        <v>1884864</v>
+        <v>1892322</v>
       </c>
       <c r="D87">
-        <v>-74.22</v>
+        <v>-1315.4</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>2013</v>
+        <v>209</v>
       </c>
       <c r="B88" t="s">
         <v>88</v>
       </c>
       <c r="C88">
-        <v>1884855</v>
+        <v>1892195</v>
       </c>
       <c r="D88">
-        <v>-783.76</v>
+        <v>-416</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>2016</v>
+        <v>210</v>
       </c>
       <c r="B89" t="s">
         <v>89</v>
       </c>
       <c r="C89">
-        <v>1884879</v>
+        <v>7606847</v>
       </c>
       <c r="D89">
-        <v>-340.52</v>
+        <v>363.9</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>202</v>
+        <v>2104</v>
       </c>
       <c r="B90" t="s">
         <v>90</v>
       </c>
       <c r="C90">
-        <v>7606424</v>
+        <v>1892198</v>
       </c>
       <c r="D90">
-        <v>92.07</v>
+        <v>-283.49</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>2023</v>
+        <v>2108</v>
       </c>
       <c r="B91" t="s">
         <v>91</v>
       </c>
       <c r="C91">
-        <v>1885414</v>
+        <v>1892754</v>
       </c>
       <c r="D91">
-        <v>-405.2</v>
+        <v>-943.96</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>2031</v>
+        <v>2115</v>
       </c>
       <c r="B92" t="s">
         <v>92</v>
       </c>
       <c r="C92">
-        <v>1885139</v>
+        <v>7606842</v>
       </c>
       <c r="D92">
-        <v>-147.9</v>
+        <v>569.48</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>2049</v>
+        <v>2117</v>
       </c>
       <c r="B93" t="s">
         <v>93</v>
       </c>
       <c r="C93">
-        <v>1884936</v>
+        <v>1892042</v>
       </c>
       <c r="D93">
-        <v>-128.37</v>
+        <v>-779.8</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="B94" t="s">
         <v>94</v>
       </c>
       <c r="C94">
-        <v>1885304</v>
+        <v>1892450</v>
       </c>
       <c r="D94">
-        <v>-151.84</v>
+        <v>-217.13</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>2050</v>
+        <v>2150</v>
       </c>
       <c r="B95" t="s">
         <v>95</v>
       </c>
       <c r="C95">
-        <v>1885127</v>
+        <v>7606854</v>
       </c>
       <c r="D95">
-        <v>-460.44</v>
+        <v>703.92</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>2051</v>
+        <v>2300</v>
       </c>
       <c r="B96" t="s">
         <v>96</v>
       </c>
       <c r="C96">
-        <v>1884710</v>
+        <v>1892495</v>
       </c>
       <c r="D96">
-        <v>-408.08</v>
+        <v>-121.36</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>2052</v>
+        <v>2321</v>
       </c>
       <c r="B97" t="s">
         <v>97</v>
       </c>
       <c r="C97">
-        <v>1884746</v>
+        <v>1892726</v>
       </c>
       <c r="D97">
-        <v>-452.36</v>
+        <v>-165.36</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>2062</v>
+        <v>2328</v>
       </c>
       <c r="B98" t="s">
         <v>98</v>
       </c>
       <c r="C98">
-        <v>1885447</v>
+        <v>1892340</v>
       </c>
       <c r="D98">
-        <v>-486.08</v>
+        <v>-595.78</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="B99" t="s">
         <v>99</v>
       </c>
       <c r="C99">
-        <v>1884725</v>
+        <v>1892551</v>
       </c>
       <c r="D99">
-        <v>-549.08</v>
+        <v>-412.52</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>209</v>
+        <v>2337</v>
       </c>
       <c r="B100" t="s">
         <v>100</v>
       </c>
       <c r="C100">
-        <v>1884782</v>
+        <v>1892058</v>
       </c>
       <c r="D100">
-        <v>-125.59</v>
+        <v>-245</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>210</v>
+        <v>2340</v>
       </c>
       <c r="B101" t="s">
         <v>101</v>
       </c>
       <c r="C101">
-        <v>1884927</v>
+        <v>1892061</v>
       </c>
       <c r="D101">
-        <v>-527.18</v>
+        <v>-194.95</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>2101</v>
+        <v>2342</v>
       </c>
       <c r="B102" t="s">
         <v>102</v>
       </c>
       <c r="C102">
-        <v>1885333</v>
+        <v>1892502</v>
       </c>
       <c r="D102">
-        <v>-163.72</v>
+        <v>-198.99</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>2104</v>
+        <v>2345</v>
       </c>
       <c r="B103" t="s">
         <v>103</v>
       </c>
       <c r="C103">
-        <v>1884785</v>
+        <v>1892412</v>
       </c>
       <c r="D103">
-        <v>-192.98</v>
+        <v>-1120.96</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>2108</v>
+        <v>235</v>
       </c>
       <c r="B104" t="s">
         <v>104</v>
       </c>
       <c r="C104">
-        <v>1885478</v>
+        <v>1892073</v>
       </c>
       <c r="D104">
-        <v>-577.28</v>
+        <v>-443.64</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>211</v>
+        <v>2352</v>
       </c>
       <c r="B105" t="s">
         <v>105</v>
       </c>
       <c r="C105">
-        <v>1885465</v>
+        <v>1892744</v>
       </c>
       <c r="D105">
-        <v>-588.68</v>
+        <v>-133.3</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>2115</v>
+        <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>106</v>
       </c>
       <c r="C106">
-        <v>1884862</v>
+        <v>1892211</v>
       </c>
       <c r="D106">
-        <v>-191.06</v>
+        <v>-320.04</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>2117</v>
+        <v>238</v>
       </c>
       <c r="B107" t="s">
         <v>107</v>
       </c>
       <c r="C107">
-        <v>1884743</v>
+        <v>1892033</v>
       </c>
       <c r="D107">
-        <v>-1058.72</v>
+        <v>-577.32</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>2119</v>
+        <v>245</v>
       </c>
       <c r="B108" t="s">
         <v>108</v>
       </c>
       <c r="C108">
-        <v>1885528</v>
+        <v>1892329</v>
       </c>
       <c r="D108">
-        <v>-1142.08</v>
+        <v>-130.8</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>2140</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>109</v>
       </c>
       <c r="C109">
-        <v>1885483</v>
+        <v>1892210</v>
       </c>
       <c r="D109">
-        <v>-792.92</v>
+        <v>-338.48</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>215</v>
+        <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>110</v>
       </c>
       <c r="C110">
-        <v>1884877</v>
+        <v>1892158</v>
       </c>
       <c r="D110">
-        <v>-441.4</v>
+        <v>-774.36</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>2202</v>
+        <v>259</v>
       </c>
       <c r="B111" t="s">
         <v>111</v>
       </c>
       <c r="C111">
-        <v>7606468</v>
+        <v>1892072</v>
       </c>
       <c r="D111">
-        <v>9960</v>
+        <v>-288.72</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>2221</v>
+        <v>2601</v>
       </c>
       <c r="B112" t="s">
         <v>112</v>
       </c>
       <c r="C112">
-        <v>1885418</v>
+        <v>1892071</v>
       </c>
       <c r="D112">
-        <v>-1104</v>
+        <v>-237.08</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>228</v>
+        <v>2603</v>
       </c>
       <c r="B113" t="s">
         <v>113</v>
       </c>
       <c r="C113">
-        <v>1885350</v>
+        <v>1892497</v>
       </c>
       <c r="D113">
-        <v>-253.08</v>
+        <v>-516.48</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>2306</v>
+        <v>272</v>
       </c>
       <c r="B114" t="s">
         <v>114</v>
       </c>
       <c r="C114">
-        <v>1885324</v>
+        <v>1892070</v>
       </c>
       <c r="D114">
-        <v>-376.34</v>
+        <v>-650.44</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>2307</v>
+        <v>280</v>
       </c>
       <c r="B115" t="s">
         <v>115</v>
       </c>
       <c r="C115">
-        <v>1885496</v>
+        <v>1892856</v>
       </c>
       <c r="D115">
-        <v>-363.36</v>
+        <v>-376.56</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>2313</v>
+        <v>281</v>
       </c>
       <c r="B116" t="s">
         <v>116</v>
       </c>
       <c r="C116">
-        <v>1885319</v>
+        <v>1892528</v>
       </c>
       <c r="D116">
-        <v>-122.94</v>
+        <v>-120.18</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>2321</v>
+        <v>291</v>
       </c>
       <c r="B117" t="s">
         <v>117</v>
       </c>
       <c r="C117">
-        <v>1885131</v>
+        <v>1892239</v>
       </c>
       <c r="D117">
-        <v>-102.67</v>
+        <v>-217.1</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>2323</v>
+        <v>300</v>
       </c>
       <c r="B118" t="s">
         <v>118</v>
       </c>
       <c r="C118">
-        <v>1884837</v>
+        <v>7606848</v>
       </c>
       <c r="D118">
-        <v>-203.84</v>
+        <v>51.51</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>2324</v>
+        <v>305</v>
       </c>
       <c r="B119" t="s">
         <v>119</v>
       </c>
       <c r="C119">
-        <v>1884880</v>
+        <v>1892932</v>
       </c>
       <c r="D119">
-        <v>-882.48</v>
+        <v>-281.32</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>2328</v>
+        <v>309</v>
       </c>
       <c r="B120" t="s">
         <v>120</v>
       </c>
       <c r="C120">
-        <v>1884885</v>
+        <v>1892031</v>
       </c>
       <c r="D120">
-        <v>-220.62</v>
+        <v>-291.36</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>233</v>
+        <v>318</v>
       </c>
       <c r="B121" t="s">
         <v>121</v>
       </c>
       <c r="C121">
-        <v>1884970</v>
+        <v>1892327</v>
       </c>
       <c r="D121">
-        <v>-259.58</v>
+        <v>-160</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>2330</v>
+        <v>320</v>
       </c>
       <c r="B122" t="s">
         <v>122</v>
       </c>
       <c r="C122">
-        <v>1884715</v>
+        <v>1892041</v>
       </c>
       <c r="D122">
-        <v>-288.22</v>
+        <v>-450.36</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>2335</v>
+        <v>322</v>
       </c>
       <c r="B123" t="s">
         <v>123</v>
       </c>
       <c r="C123">
-        <v>1884894</v>
+        <v>1892068</v>
       </c>
       <c r="D123">
-        <v>-561.24</v>
+        <v>-430.36</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>2337</v>
+        <v>323</v>
       </c>
       <c r="B124" t="s">
         <v>124</v>
       </c>
       <c r="C124">
-        <v>1884787</v>
+        <v>1892252</v>
       </c>
       <c r="D124">
-        <v>-585.42</v>
+        <v>-497.32</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>2340</v>
+        <v>324</v>
       </c>
       <c r="B125" t="s">
         <v>125</v>
       </c>
       <c r="C125">
-        <v>1885605</v>
+        <v>1892313</v>
       </c>
       <c r="D125">
-        <v>-739.32</v>
+        <v>-56.48</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>2342</v>
+        <v>328</v>
       </c>
       <c r="B126" t="s">
         <v>126</v>
       </c>
       <c r="C126">
-        <v>1885515</v>
+        <v>1892743</v>
       </c>
       <c r="D126">
-        <v>-149.48</v>
+        <v>-165.36</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>2345</v>
+        <v>331</v>
       </c>
       <c r="B127" t="s">
         <v>127</v>
       </c>
       <c r="C127">
-        <v>1885118</v>
+        <v>1892365</v>
       </c>
       <c r="D127">
-        <v>-479.18</v>
+        <v>-226.7</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>2352</v>
+        <v>333</v>
       </c>
       <c r="B128" t="s">
         <v>128</v>
       </c>
       <c r="C128">
-        <v>1885154</v>
+        <v>1892069</v>
       </c>
       <c r="D128">
-        <v>-124.74</v>
+        <v>-143.84</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>236</v>
+        <v>3378</v>
       </c>
       <c r="B129" t="s">
         <v>129</v>
       </c>
       <c r="C129">
-        <v>1884881</v>
+        <v>1892055</v>
       </c>
       <c r="D129">
-        <v>-181.56</v>
+        <v>-415.27</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>2363</v>
+        <v>350</v>
       </c>
       <c r="B130" t="s">
         <v>130</v>
       </c>
       <c r="C130">
-        <v>1885410</v>
+        <v>1892415</v>
       </c>
       <c r="D130">
-        <v>-367.5</v>
+        <v>-125.52</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>238</v>
+        <v>352</v>
       </c>
       <c r="B131" t="s">
         <v>131</v>
       </c>
       <c r="C131">
-        <v>1885277</v>
+        <v>1892428</v>
       </c>
       <c r="D131">
-        <v>-108.66</v>
+        <v>-394.48</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>2401</v>
+        <v>353</v>
       </c>
       <c r="B132" t="s">
         <v>132</v>
       </c>
       <c r="C132">
-        <v>1885130</v>
+        <v>1892216</v>
       </c>
       <c r="D132">
-        <v>-566.2</v>
+        <v>-151.92</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>241</v>
+        <v>360</v>
       </c>
       <c r="B133" t="s">
         <v>133</v>
       </c>
       <c r="C133">
-        <v>1885370</v>
+        <v>1892062</v>
       </c>
       <c r="D133">
-        <v>-819.96</v>
+        <v>-345.62</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>245</v>
+        <v>365</v>
       </c>
       <c r="B134" t="s">
         <v>134</v>
       </c>
       <c r="C134">
-        <v>1884721</v>
+        <v>1892529</v>
       </c>
       <c r="D134">
-        <v>-652.24</v>
+        <v>-191.27</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>248</v>
+        <v>366</v>
       </c>
       <c r="B135" t="s">
         <v>135</v>
       </c>
       <c r="C135">
-        <v>1884856</v>
+        <v>1892034</v>
       </c>
       <c r="D135">
-        <v>-391.88</v>
+        <v>-449.6</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>2501</v>
+        <v>380</v>
       </c>
       <c r="B136" t="s">
         <v>136</v>
       </c>
       <c r="C136">
-        <v>1885593</v>
+        <v>1892446</v>
       </c>
       <c r="D136">
-        <v>-697.72</v>
+        <v>-264.64</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>2525</v>
+        <v>385</v>
       </c>
       <c r="B137" t="s">
         <v>137</v>
       </c>
       <c r="C137">
-        <v>1884773</v>
+        <v>1892407</v>
       </c>
       <c r="D137">
-        <v>-256.28</v>
+        <v>-769.2</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>255</v>
+        <v>3896</v>
       </c>
       <c r="B138" t="s">
         <v>138</v>
       </c>
       <c r="C138">
-        <v>1885335</v>
+        <v>1892209</v>
       </c>
       <c r="D138">
-        <v>-595.78</v>
+        <v>-856.56</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>256</v>
+        <v>3898</v>
       </c>
       <c r="B139" t="s">
         <v>139</v>
       </c>
       <c r="C139">
-        <v>1885149</v>
+        <v>1892267</v>
       </c>
       <c r="D139">
-        <v>-521.76</v>
+        <v>-584.04</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>257</v>
+        <v>3899</v>
       </c>
       <c r="B140" t="s">
         <v>140</v>
       </c>
       <c r="C140">
-        <v>1884916</v>
+        <v>1892668</v>
       </c>
       <c r="D140">
-        <v>-777.08</v>
+        <v>-217.13</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>259</v>
+        <v>3900</v>
       </c>
       <c r="B141" t="s">
         <v>141</v>
       </c>
       <c r="C141">
-        <v>1885413</v>
+        <v>1892522</v>
       </c>
       <c r="D141">
-        <v>-155.18</v>
+        <v>-175.48</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>2601</v>
+        <v>3996</v>
       </c>
       <c r="B142" t="s">
         <v>142</v>
       </c>
       <c r="C142">
-        <v>1885502</v>
+        <v>1892250</v>
       </c>
       <c r="D142">
-        <v>-103.32</v>
+        <v>-397.2</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>2603</v>
+        <v>3997</v>
       </c>
       <c r="B143" t="s">
         <v>143</v>
       </c>
       <c r="C143">
-        <v>1885072</v>
+        <v>1892550</v>
       </c>
       <c r="D143">
-        <v>-486.08</v>
+        <v>-297.24</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>272</v>
+        <v>4020</v>
       </c>
       <c r="B144" t="s">
         <v>144</v>
       </c>
       <c r="C144">
-        <v>1884726</v>
+        <v>1892245</v>
       </c>
       <c r="D144">
-        <v>-436.83</v>
+        <v>-540</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>281</v>
+        <v>4079</v>
       </c>
       <c r="B145" t="s">
         <v>145</v>
       </c>
       <c r="C145">
-        <v>1885448</v>
+        <v>1892410</v>
       </c>
       <c r="D145">
-        <v>-49.72</v>
+        <v>-403.16</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>291</v>
+        <v>411</v>
       </c>
       <c r="B146" t="s">
         <v>146</v>
       </c>
       <c r="C146">
-        <v>1884745</v>
+        <v>1892238</v>
       </c>
       <c r="D146">
-        <v>-351.56</v>
+        <v>-493.04</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>300</v>
+        <v>4131</v>
       </c>
       <c r="B147" t="s">
         <v>147</v>
       </c>
       <c r="C147">
-        <v>7606444</v>
+        <v>1892077</v>
       </c>
       <c r="D147">
-        <v>215.2</v>
+        <v>-918.4</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>305</v>
+        <v>4135</v>
       </c>
       <c r="B148" t="s">
         <v>148</v>
       </c>
       <c r="C148">
-        <v>1884924</v>
+        <v>7606831</v>
       </c>
       <c r="D148">
-        <v>-357.52</v>
+        <v>82.6</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>309</v>
+        <v>4160</v>
       </c>
       <c r="B149" t="s">
         <v>149</v>
       </c>
       <c r="C149">
-        <v>1884752</v>
+        <v>1892106</v>
       </c>
       <c r="D149">
-        <v>-156.42</v>
+        <v>-638.4</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>317</v>
+        <v>4162</v>
       </c>
       <c r="B150" t="s">
         <v>150</v>
       </c>
       <c r="C150">
-        <v>1885512</v>
+        <v>1892391</v>
       </c>
       <c r="D150">
-        <v>-478.68</v>
+        <v>-185.24</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>320</v>
+        <v>4172</v>
       </c>
       <c r="B151" t="s">
         <v>151</v>
       </c>
       <c r="C151">
-        <v>1884758</v>
+        <v>1892028</v>
       </c>
       <c r="D151">
-        <v>-279.36</v>
+        <v>-426.4</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>322</v>
+        <v>4180</v>
       </c>
       <c r="B152" t="s">
         <v>152</v>
       </c>
       <c r="C152">
-        <v>1884719</v>
+        <v>1892617</v>
       </c>
       <c r="D152">
-        <v>-783.76</v>
+        <v>-310.28</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>324</v>
+        <v>4194</v>
       </c>
       <c r="B153" t="s">
         <v>153</v>
       </c>
       <c r="C153">
-        <v>1885320</v>
+        <v>1892868</v>
       </c>
       <c r="D153">
-        <v>-56.09</v>
+        <v>-58.37</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>333</v>
+        <v>4195</v>
       </c>
       <c r="B154" t="s">
         <v>154</v>
       </c>
       <c r="C154">
-        <v>1884756</v>
+        <v>1892221</v>
       </c>
       <c r="D154">
-        <v>-256.95</v>
+        <v>-220.99</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>3378</v>
+        <v>4197</v>
       </c>
       <c r="B155" t="s">
         <v>155</v>
       </c>
       <c r="C155">
-        <v>1885346</v>
+        <v>1892408</v>
       </c>
       <c r="D155">
-        <v>-1191.56</v>
+        <v>-849.74</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>340</v>
+        <v>4203</v>
       </c>
       <c r="B156" t="s">
         <v>156</v>
       </c>
       <c r="C156">
-        <v>1884734</v>
+        <v>1892568</v>
       </c>
       <c r="D156">
-        <v>-192.93</v>
+        <v>-226.52</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>341</v>
+        <v>4211</v>
       </c>
       <c r="B157" t="s">
         <v>157</v>
       </c>
       <c r="C157">
-        <v>1884921</v>
+        <v>1892897</v>
       </c>
       <c r="D157">
-        <v>-256.95</v>
+        <v>-776.7</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>343</v>
+        <v>4220</v>
       </c>
       <c r="B158" t="s">
         <v>158</v>
       </c>
       <c r="C158">
-        <v>1885253</v>
+        <v>1892443</v>
       </c>
       <c r="D158">
-        <v>-194.16</v>
+        <v>-194.96</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>346</v>
+        <v>4226</v>
       </c>
       <c r="B159" t="s">
         <v>159</v>
       </c>
       <c r="C159">
-        <v>1884727</v>
+        <v>1892422</v>
       </c>
       <c r="D159">
-        <v>-226.15</v>
+        <v>-258.6</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>347</v>
+        <v>4235</v>
       </c>
       <c r="B160" t="s">
         <v>160</v>
       </c>
       <c r="C160">
-        <v>1884733</v>
+        <v>1892263</v>
       </c>
       <c r="D160">
-        <v>-112.75</v>
+        <v>-187.38</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>352</v>
+        <v>424</v>
       </c>
       <c r="B161" t="s">
         <v>161</v>
       </c>
       <c r="C161">
-        <v>1885489</v>
+        <v>1892609</v>
       </c>
       <c r="D161">
-        <v>-805.36</v>
+        <v>-618.72</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>353</v>
+        <v>426</v>
       </c>
       <c r="B162" t="s">
         <v>162</v>
       </c>
       <c r="C162">
-        <v>1884772</v>
+        <v>1892054</v>
       </c>
       <c r="D162">
-        <v>-141.6</v>
+        <v>-545.44</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>354</v>
+        <v>4274</v>
       </c>
       <c r="B163" t="s">
         <v>163</v>
       </c>
       <c r="C163">
-        <v>1884928</v>
+        <v>1892384</v>
       </c>
       <c r="D163">
-        <v>-760</v>
+        <v>-83.46</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>356</v>
+        <v>4276</v>
       </c>
       <c r="B164" t="s">
         <v>164</v>
       </c>
       <c r="C164">
-        <v>1885200</v>
+        <v>1892366</v>
       </c>
       <c r="D164">
-        <v>-225.08</v>
+        <v>-139.65</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>359</v>
+        <v>4301</v>
       </c>
       <c r="B165" t="s">
         <v>165</v>
       </c>
       <c r="C165">
-        <v>1885311</v>
+        <v>1892663</v>
       </c>
       <c r="D165">
-        <v>-368.24</v>
+        <v>-106.24</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>360</v>
+        <v>431</v>
       </c>
       <c r="B166" t="s">
         <v>166</v>
       </c>
       <c r="C166">
-        <v>1884789</v>
+        <v>1892376</v>
       </c>
       <c r="D166">
-        <v>-455.76</v>
+        <v>-205.82</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>365</v>
+        <v>4321</v>
       </c>
       <c r="B167" t="s">
         <v>167</v>
       </c>
       <c r="C167">
-        <v>1885469</v>
+        <v>1892257</v>
       </c>
       <c r="D167">
-        <v>-342.08</v>
+        <v>-386.24</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>366</v>
+        <v>4399</v>
       </c>
       <c r="B168" t="s">
         <v>168</v>
       </c>
       <c r="C168">
-        <v>1885069</v>
+        <v>1892030</v>
       </c>
       <c r="D168">
-        <v>-478.68</v>
+        <v>-124.03</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>380</v>
+        <v>4416</v>
       </c>
       <c r="B169" t="s">
         <v>169</v>
       </c>
       <c r="C169">
-        <v>1885170</v>
+        <v>1892514</v>
       </c>
       <c r="D169">
-        <v>-325.04</v>
+        <v>-475.56</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>384</v>
+        <v>4422</v>
       </c>
       <c r="B170" t="s">
         <v>170</v>
       </c>
       <c r="C170">
-        <v>1885460</v>
+        <v>1892326</v>
       </c>
       <c r="D170">
-        <v>357.84</v>
+        <v>-165.89</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>3892</v>
+        <v>444</v>
       </c>
       <c r="B171" t="s">
         <v>171</v>
       </c>
       <c r="C171">
-        <v>1884895</v>
+        <v>1892764</v>
       </c>
       <c r="D171">
-        <v>-980</v>
+        <v>-738.4</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>3896</v>
+        <v>4445</v>
       </c>
       <c r="B172" t="s">
         <v>172</v>
       </c>
       <c r="C172">
-        <v>1885287</v>
+        <v>1892456</v>
       </c>
       <c r="D172">
-        <v>-430.36</v>
+        <v>-212.92</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>3897</v>
+        <v>4464</v>
       </c>
       <c r="B173" t="s">
         <v>173</v>
       </c>
       <c r="C173">
-        <v>1885480</v>
+        <v>1892737</v>
       </c>
       <c r="D173">
-        <v>-297.5</v>
+        <v>-160.8</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>3898</v>
+        <v>4470</v>
       </c>
       <c r="B174" t="s">
         <v>174</v>
       </c>
       <c r="C174">
-        <v>1885273</v>
+        <v>1892511</v>
       </c>
       <c r="D174">
-        <v>-556.16</v>
+        <v>-627.16</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>3904</v>
+        <v>4486</v>
       </c>
       <c r="B175" t="s">
         <v>175</v>
       </c>
       <c r="C175">
-        <v>1884962</v>
+        <v>1892080</v>
       </c>
       <c r="D175">
-        <v>-106.46</v>
+        <v>-518.4</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>3914</v>
+        <v>4488</v>
       </c>
       <c r="B176" t="s">
         <v>176</v>
       </c>
       <c r="C176">
-        <v>1884884</v>
+        <v>1892039</v>
       </c>
       <c r="D176">
-        <v>-161.2</v>
+        <v>-275.48</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>3922</v>
+        <v>4495</v>
       </c>
       <c r="B177" t="s">
         <v>177</v>
       </c>
       <c r="C177">
-        <v>1884966</v>
+        <v>1892405</v>
       </c>
       <c r="D177">
-        <v>-188.53</v>
+        <v>-510.4</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>3952</v>
+        <v>4507</v>
       </c>
       <c r="B178" t="s">
         <v>178</v>
       </c>
       <c r="C178">
-        <v>1885202</v>
+        <v>1892372</v>
       </c>
       <c r="D178">
-        <v>-197.34</v>
+        <v>-713.12</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>3996</v>
+        <v>4516</v>
       </c>
       <c r="B179" t="s">
         <v>179</v>
       </c>
       <c r="C179">
-        <v>1885377</v>
+        <v>1892150</v>
       </c>
       <c r="D179">
-        <v>-235.3</v>
+        <v>-170.24</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>3998</v>
+        <v>4519</v>
       </c>
       <c r="B180" t="s">
         <v>180</v>
       </c>
       <c r="C180">
-        <v>1885313</v>
+        <v>1892066</v>
       </c>
       <c r="D180">
-        <v>-169.86</v>
+        <v>-66.07</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>405</v>
+        <v>452</v>
       </c>
       <c r="B181" t="s">
         <v>181</v>
       </c>
       <c r="C181">
-        <v>1885159</v>
+        <v>1892403</v>
       </c>
       <c r="D181">
-        <v>-420.86</v>
+        <v>-356.86</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>4079</v>
+        <v>4521</v>
       </c>
       <c r="B182" t="s">
         <v>182</v>
       </c>
       <c r="C182">
-        <v>1884712</v>
+        <v>1892338</v>
       </c>
       <c r="D182">
-        <v>-251.08</v>
+        <v>-452.2</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>4082</v>
+        <v>4524</v>
       </c>
       <c r="B183" t="s">
         <v>183</v>
       </c>
       <c r="C183">
-        <v>1885360</v>
+        <v>1892237</v>
       </c>
       <c r="D183">
-        <v>-181.78</v>
+        <v>-471.44</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>4131</v>
+        <v>4549</v>
       </c>
       <c r="B184" t="s">
         <v>184</v>
       </c>
       <c r="C184">
-        <v>7606420</v>
+        <v>1892067</v>
       </c>
       <c r="D184">
-        <v>125.2</v>
+        <v>-321.53</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>4135</v>
+        <v>4557</v>
       </c>
       <c r="B185" t="s">
         <v>185</v>
       </c>
       <c r="C185">
-        <v>1884709</v>
+        <v>1892233</v>
       </c>
       <c r="D185">
-        <v>-79.6</v>
+        <v>-247.08</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>4138</v>
+        <v>4618</v>
       </c>
       <c r="B186" t="s">
         <v>186</v>
       </c>
       <c r="C186">
-        <v>1885310</v>
+        <v>1892255</v>
       </c>
       <c r="D186">
-        <v>-854.88</v>
+        <v>-91.82</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>4160</v>
+        <v>4652</v>
       </c>
       <c r="B187" t="s">
         <v>187</v>
       </c>
       <c r="C187">
-        <v>7606422</v>
+        <v>1892182</v>
       </c>
       <c r="D187">
-        <v>373.2</v>
+        <v>-281</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>4162</v>
+        <v>4660</v>
       </c>
       <c r="B188" t="s">
         <v>188</v>
       </c>
       <c r="C188">
-        <v>1885450</v>
+        <v>1892470</v>
       </c>
       <c r="D188">
-        <v>-110</v>
+        <v>-197.38</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>4172</v>
+        <v>4665</v>
       </c>
       <c r="B189" t="s">
         <v>189</v>
       </c>
       <c r="C189">
-        <v>1884808</v>
+        <v>1892032</v>
       </c>
       <c r="D189">
-        <v>-98</v>
+        <v>-321.6</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>4175</v>
+        <v>4671</v>
       </c>
       <c r="B190" t="s">
         <v>190</v>
       </c>
       <c r="C190">
-        <v>1885109</v>
+        <v>1892219</v>
       </c>
       <c r="D190">
-        <v>-324</v>
+        <v>-750</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>4186</v>
+        <v>4676</v>
       </c>
       <c r="B191" t="s">
         <v>191</v>
       </c>
       <c r="C191">
-        <v>1885108</v>
+        <v>1892204</v>
       </c>
       <c r="D191">
-        <v>-347.61</v>
+        <v>-438.4</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>4195</v>
+        <v>4692</v>
       </c>
       <c r="B192" t="s">
         <v>192</v>
       </c>
       <c r="C192">
-        <v>1884951</v>
+        <v>1892063</v>
       </c>
       <c r="D192">
-        <v>-445.56</v>
+        <v>-275.04</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>4203</v>
+        <v>4696</v>
       </c>
       <c r="B193" t="s">
         <v>193</v>
       </c>
       <c r="C193">
-        <v>1885340</v>
+        <v>1892076</v>
       </c>
       <c r="D193">
-        <v>-144.96</v>
+        <v>-562.4</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>4220</v>
+        <v>4700</v>
       </c>
       <c r="B194" t="s">
         <v>194</v>
       </c>
       <c r="C194">
-        <v>1884724</v>
+        <v>7606835</v>
       </c>
       <c r="D194">
-        <v>-199.77</v>
+        <v>164.6</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>4235</v>
+        <v>4771</v>
       </c>
       <c r="B195" t="s">
         <v>195</v>
       </c>
       <c r="C195">
-        <v>1885078</v>
+        <v>1892168</v>
       </c>
       <c r="D195">
-        <v>-530.6</v>
+        <v>-360</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>424</v>
+        <v>4776</v>
       </c>
       <c r="B196" t="s">
         <v>196</v>
       </c>
       <c r="C196">
-        <v>1884901</v>
+        <v>1892161</v>
       </c>
       <c r="D196">
-        <v>-506.44</v>
+        <v>-647.44</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>4257</v>
+        <v>4780</v>
       </c>
       <c r="B197" t="s">
         <v>197</v>
       </c>
       <c r="C197">
-        <v>1885296</v>
+        <v>1892349</v>
       </c>
       <c r="D197">
-        <v>-630.56</v>
+        <v>-1134.12</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>426</v>
+        <v>4794</v>
       </c>
       <c r="B198" t="s">
         <v>198</v>
       </c>
       <c r="C198">
-        <v>1884738</v>
+        <v>1892222</v>
       </c>
       <c r="D198">
-        <v>-192.98</v>
+        <v>-505.24</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>4273</v>
+        <v>4798</v>
       </c>
       <c r="B199" t="s">
         <v>199</v>
       </c>
       <c r="C199">
-        <v>1885259</v>
+        <v>1892866</v>
       </c>
       <c r="D199">
-        <v>-91.46</v>
+        <v>-204.82</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>4274</v>
+        <v>4814</v>
       </c>
       <c r="B200" t="s">
         <v>200</v>
       </c>
       <c r="C200">
-        <v>1885184</v>
+        <v>1892272</v>
       </c>
       <c r="D200">
-        <v>-394.56</v>
+        <v>-176.1</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>4276</v>
+        <v>4850</v>
       </c>
       <c r="B201" t="s">
         <v>201</v>
       </c>
       <c r="C201">
-        <v>1885132</v>
+        <v>1892117</v>
       </c>
       <c r="D201">
-        <v>-413.98</v>
+        <v>-346.6</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>431</v>
+        <v>4854</v>
       </c>
       <c r="B202" t="s">
         <v>202</v>
       </c>
       <c r="C202">
-        <v>1884915</v>
+        <v>1892683</v>
       </c>
       <c r="D202">
-        <v>-540.84</v>
+        <v>-853.36</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>4320</v>
+        <v>4860</v>
       </c>
       <c r="B203" t="s">
         <v>203</v>
       </c>
       <c r="C203">
-        <v>1885119</v>
+        <v>1892348</v>
       </c>
       <c r="D203">
-        <v>-318.6</v>
+        <v>-348.32</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>4321</v>
+        <v>4877</v>
       </c>
       <c r="B204" t="s">
         <v>204</v>
       </c>
       <c r="C204">
-        <v>1885074</v>
+        <v>1892745</v>
       </c>
       <c r="D204">
-        <v>-109.09</v>
+        <v>-390.44</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>434</v>
+        <v>4891</v>
       </c>
       <c r="B205" t="s">
         <v>205</v>
       </c>
       <c r="C205">
-        <v>1885167</v>
+        <v>1892065</v>
       </c>
       <c r="D205">
-        <v>-143.28</v>
+        <v>-145.32</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>4363</v>
+        <v>4898</v>
       </c>
       <c r="B206" t="s">
         <v>206</v>
       </c>
       <c r="C206">
-        <v>1884899</v>
+        <v>1892024</v>
       </c>
       <c r="D206">
-        <v>-200</v>
+        <v>-472.12</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>4384</v>
+        <v>490</v>
       </c>
       <c r="B207" t="s">
         <v>207</v>
       </c>
       <c r="C207">
-        <v>1885472</v>
+        <v>1892460</v>
       </c>
       <c r="D207">
-        <v>-102.46</v>
+        <v>-795.96</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>4399</v>
+        <v>4913</v>
       </c>
       <c r="B208" t="s">
         <v>208</v>
       </c>
       <c r="C208">
-        <v>1885301</v>
+        <v>1892374</v>
       </c>
       <c r="D208">
-        <v>-408.16</v>
+        <v>-327.36</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>4420</v>
+        <v>506</v>
       </c>
       <c r="B209" t="s">
         <v>209</v>
       </c>
       <c r="C209">
-        <v>1885194</v>
+        <v>1892545</v>
       </c>
       <c r="D209">
-        <v>-238.04</v>
+        <v>-154.55</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>4422</v>
+        <v>507</v>
       </c>
       <c r="B210" t="s">
         <v>210</v>
       </c>
       <c r="C210">
-        <v>1885186</v>
+        <v>1892212</v>
       </c>
       <c r="D210">
-        <v>-294.28</v>
+        <v>-421.2</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>4436</v>
+        <v>513</v>
       </c>
       <c r="B211" t="s">
         <v>211</v>
       </c>
       <c r="C211">
-        <v>1884839</v>
+        <v>7606885</v>
       </c>
       <c r="D211">
-        <v>-80.5</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="B212" t="s">
         <v>212</v>
       </c>
       <c r="C212">
-        <v>1885073</v>
+        <v>1892228</v>
       </c>
       <c r="D212">
-        <v>-148.96</v>
+        <v>-387.99</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>4445</v>
+        <v>524</v>
       </c>
       <c r="B213" t="s">
         <v>213</v>
       </c>
       <c r="C213">
-        <v>1884835</v>
+        <v>1892343</v>
       </c>
       <c r="D213">
-        <v>-424</v>
+        <v>-890.08</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>4464</v>
+        <v>5289</v>
       </c>
       <c r="B214" t="s">
         <v>214</v>
       </c>
       <c r="C214">
-        <v>1884744</v>
+        <v>1892379</v>
       </c>
       <c r="D214">
-        <v>-280.64</v>
+        <v>-355.72</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>447</v>
+        <v>533</v>
       </c>
       <c r="B215" t="s">
         <v>215</v>
       </c>
       <c r="C215">
-        <v>1884893</v>
+        <v>1892170</v>
       </c>
       <c r="D215">
-        <v>-328.08</v>
+        <v>-439.56</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>4470</v>
+        <v>578</v>
       </c>
       <c r="B216" t="s">
         <v>216</v>
       </c>
       <c r="C216">
-        <v>1885573</v>
+        <v>1892164</v>
       </c>
       <c r="D216">
-        <v>-419.2</v>
+        <v>-154.7</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>4486</v>
+        <v>599</v>
       </c>
       <c r="B217" t="s">
         <v>217</v>
       </c>
       <c r="C217">
-        <v>1884796</v>
+        <v>1892614</v>
       </c>
       <c r="D217">
-        <v>-136.6</v>
+        <v>-824.44</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>4507</v>
+        <v>600</v>
       </c>
       <c r="B218" t="s">
         <v>218</v>
       </c>
       <c r="C218">
-        <v>1884706</v>
+        <v>1892208</v>
       </c>
       <c r="D218">
-        <v>-1660.64</v>
+        <v>-862.4</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>4519</v>
+        <v>6007</v>
       </c>
       <c r="B219" t="s">
         <v>219</v>
       </c>
       <c r="C219">
-        <v>1884976</v>
+        <v>1892742</v>
       </c>
       <c r="D219">
-        <v>-55.86</v>
+        <v>-442.76</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>452</v>
+        <v>606</v>
       </c>
       <c r="B220" t="s">
         <v>220</v>
       </c>
       <c r="C220">
-        <v>1885293</v>
+        <v>1892157</v>
       </c>
       <c r="D220">
-        <v>-770.32</v>
+        <v>-1751.96</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>4521</v>
+        <v>607</v>
       </c>
       <c r="B221" t="s">
         <v>221</v>
       </c>
       <c r="C221">
-        <v>1884757</v>
+        <v>1892692</v>
       </c>
       <c r="D221">
-        <v>-309.96</v>
+        <v>-246.04</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>4530</v>
+        <v>620</v>
       </c>
       <c r="B222" t="s">
         <v>222</v>
       </c>
       <c r="C222">
-        <v>1885327</v>
+        <v>1892740</v>
       </c>
       <c r="D222">
-        <v>-507.76</v>
+        <v>-88.8</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>4557</v>
+        <v>634</v>
       </c>
       <c r="B223" t="s">
         <v>223</v>
       </c>
       <c r="C223">
-        <v>1885179</v>
+        <v>1892153</v>
       </c>
       <c r="D223">
-        <v>-369.04</v>
+        <v>-397.16</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>4612</v>
+        <v>635</v>
       </c>
       <c r="B224" t="s">
         <v>224</v>
       </c>
       <c r="C224">
-        <v>1885344</v>
+        <v>1892155</v>
       </c>
       <c r="D224">
-        <v>-255.88</v>
+        <v>-529.28</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>4634</v>
+        <v>646</v>
       </c>
       <c r="B225" t="s">
         <v>225</v>
       </c>
       <c r="C225">
-        <v>7606425</v>
+        <v>1892190</v>
       </c>
       <c r="D225">
-        <v>362.96</v>
+        <v>-404.72</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>4652</v>
+        <v>704</v>
       </c>
       <c r="B226" t="s">
         <v>226</v>
       </c>
       <c r="C226">
-        <v>1885509</v>
+        <v>1892772</v>
       </c>
       <c r="D226">
-        <v>-1543.36</v>
+        <v>-873.56</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>4653</v>
+        <v>707</v>
       </c>
       <c r="B227" t="s">
         <v>227</v>
       </c>
       <c r="C227">
-        <v>1884791</v>
+        <v>1892179</v>
       </c>
       <c r="D227">
-        <v>-298.96</v>
+        <v>-258.64</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>4660</v>
+        <v>714</v>
       </c>
       <c r="B228" t="s">
         <v>228</v>
       </c>
       <c r="C228">
-        <v>1885504</v>
+        <v>1892434</v>
       </c>
       <c r="D228">
-        <v>-295.64</v>
+        <v>-436.32</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>4671</v>
+        <v>717</v>
       </c>
       <c r="B229" t="s">
         <v>229</v>
       </c>
       <c r="C229">
-        <v>1884775</v>
+        <v>1892757</v>
       </c>
       <c r="D229">
-        <v>-362.88</v>
+        <v>-537.36</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>4676</v>
+        <v>721</v>
       </c>
       <c r="B230" t="s">
         <v>230</v>
       </c>
       <c r="C230">
-        <v>1884825</v>
+        <v>1892175</v>
       </c>
       <c r="D230">
-        <v>-196.28</v>
+        <v>-145.7</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>4689</v>
+        <v>726</v>
       </c>
       <c r="B231" t="s">
         <v>231</v>
       </c>
       <c r="C231">
-        <v>1884827</v>
+        <v>1892546</v>
       </c>
       <c r="D231">
-        <v>-343.96</v>
+        <v>-97.1</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>4696</v>
+        <v>728</v>
       </c>
       <c r="B232" t="s">
         <v>232</v>
       </c>
       <c r="C232">
-        <v>1884800</v>
+        <v>1892166</v>
       </c>
       <c r="D232">
-        <v>-397.6</v>
+        <v>-240.92</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>4697</v>
+        <v>735</v>
       </c>
       <c r="B233" t="s">
         <v>233</v>
       </c>
       <c r="C233">
-        <v>1884833</v>
+        <v>1892285</v>
       </c>
       <c r="D233">
-        <v>-715.08</v>
+        <v>-499.8</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>4700</v>
+        <v>742</v>
       </c>
       <c r="B234" t="s">
         <v>234</v>
       </c>
       <c r="C234">
-        <v>1884815</v>
+        <v>1892224</v>
       </c>
       <c r="D234">
-        <v>-546.4</v>
+        <v>-117.4</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>4704</v>
+        <v>745</v>
       </c>
       <c r="B235" t="s">
         <v>235</v>
       </c>
       <c r="C235">
-        <v>1885601</v>
+        <v>1892180</v>
       </c>
       <c r="D235">
-        <v>-127.7</v>
+        <v>-137.4</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>4768</v>
+        <v>751</v>
       </c>
       <c r="B236" t="s">
         <v>236</v>
       </c>
       <c r="C236">
-        <v>1885598</v>
+        <v>1892532</v>
       </c>
       <c r="D236">
-        <v>-92.45</v>
+        <v>-200</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>4771</v>
+        <v>755</v>
       </c>
       <c r="B237" t="s">
         <v>237</v>
       </c>
       <c r="C237">
-        <v>1884858</v>
+        <v>1892515</v>
       </c>
       <c r="D237">
-        <v>-299.92</v>
+        <v>-475.2</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>4780</v>
+        <v>801</v>
       </c>
       <c r="B238" t="s">
         <v>238</v>
       </c>
       <c r="C238">
-        <v>1885256</v>
+        <v>1892165</v>
       </c>
       <c r="D238">
-        <v>-940.24</v>
+        <v>-751.52</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>4794</v>
+        <v>804</v>
       </c>
       <c r="B239" t="s">
         <v>239</v>
       </c>
       <c r="C239">
-        <v>1885380</v>
+        <v>1892029</v>
       </c>
       <c r="D239">
-        <v>-553.24</v>
+        <v>-887.16</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>4814</v>
+        <v>805</v>
       </c>
       <c r="B240" t="s">
         <v>240</v>
       </c>
       <c r="C240">
-        <v>1885175</v>
+        <v>1892248</v>
       </c>
       <c r="D240">
-        <v>-288.36</v>
+        <v>-225.6</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>4819</v>
+        <v>818</v>
       </c>
       <c r="B241" t="s">
         <v>241</v>
       </c>
       <c r="C241">
-        <v>1884977</v>
+        <v>1892247</v>
       </c>
       <c r="D241">
-        <v>-486.2</v>
+        <v>-708.88</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>4840</v>
+        <v>825</v>
       </c>
       <c r="B242" t="s">
         <v>242</v>
       </c>
       <c r="C242">
-        <v>1884961</v>
+        <v>1892421</v>
       </c>
       <c r="D242">
-        <v>-928.28</v>
+        <v>-239.08</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>4841</v>
+        <v>828</v>
       </c>
       <c r="B243" t="s">
         <v>243</v>
       </c>
       <c r="C243">
-        <v>1884731</v>
+        <v>1892778</v>
       </c>
       <c r="D243">
-        <v>-1418.7</v>
+        <v>-669.28</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>4850</v>
+        <v>829</v>
       </c>
       <c r="B244" t="s">
         <v>244</v>
       </c>
       <c r="C244">
-        <v>1884844</v>
+        <v>7606836</v>
       </c>
       <c r="D244">
-        <v>-526.4</v>
+        <v>608.72</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>4853</v>
+        <v>833</v>
       </c>
       <c r="B245" t="s">
         <v>245</v>
       </c>
       <c r="C245">
-        <v>1884732</v>
+        <v>1892660</v>
       </c>
       <c r="D245">
-        <v>-243.98</v>
-[...545 lines deleted...]
-        <v>-553.52</v>
+        <v>-783.8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:D284"/>
+  <autoFilter ref="A1:D245"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>