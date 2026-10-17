--- v2 (2026-08-18)
+++ v3 (2026-10-17)
@@ -9,795 +9,1008 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$D$245</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$D$315</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>debtorno</t>
   </si>
   <si>
     <t>brname</t>
   </si>
   <si>
     <t>transno</t>
   </si>
   <si>
     <t>discountedlinetotal</t>
   </si>
   <si>
     <t>JIM MURPHY CHEVROLET PROG</t>
   </si>
   <si>
-    <t>JOHNS MOTOR SHOP</t>
+    <t>JIM MURPHY CHEVROLET OFF</t>
+  </si>
+  <si>
+    <t>JOHNNY P'S AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>JR'S TIRE OUTLET</t>
+  </si>
+  <si>
+    <t>BECKER TOWING</t>
   </si>
   <si>
     <t>JAY'S SERVICE &amp; SALES</t>
   </si>
   <si>
-    <t>JIM'S AUTOMOTIVE</t>
+    <t>COMPLETE AUTOMOTIVE SOLUTIONS</t>
+  </si>
+  <si>
+    <t>JEROME SERVICE</t>
+  </si>
+  <si>
+    <t>JOE'S SERVICE CENTER</t>
+  </si>
+  <si>
+    <t>24 HOUR TIRE SERVICE</t>
+  </si>
+  <si>
+    <t>DEPEW AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>ALBANO AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>K &amp; H AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>KENMORE AUTOTECH</t>
+  </si>
+  <si>
+    <t>KULIK AUTOMOTIVE &amp; PERF</t>
+  </si>
+  <si>
+    <t>KELLER CHEVROLET PROGRAM</t>
+  </si>
+  <si>
+    <t>KI PO CHEVROLET PROGRAM</t>
+  </si>
+  <si>
+    <t>KI PO CHEVROLET OFF</t>
+  </si>
+  <si>
+    <t>KARYCZAK AUTO</t>
+  </si>
+  <si>
+    <t>ALL STAR AUTO CENTER</t>
+  </si>
+  <si>
+    <t>KINGS TOTAL CAR CARE DEPE</t>
+  </si>
+  <si>
+    <t>KUPPEL TIRE LLC</t>
+  </si>
+  <si>
+    <t>KINGS TOTAL CAR SERVICE</t>
+  </si>
+  <si>
+    <t>2480 AUTOS</t>
+  </si>
+  <si>
+    <t>LOBBS AUTO SERVICE CENTER</t>
+  </si>
+  <si>
+    <t>LICATA'S AUTO SERVICE</t>
+  </si>
+  <si>
+    <t>STEVE LUMIA</t>
+  </si>
+  <si>
+    <t>LOUIES CAR CLINIC</t>
+  </si>
+  <si>
+    <t>LOU'S ISLAND AUTO CLINIC</t>
+  </si>
+  <si>
+    <t>JIM MURPHY GMC     OFF</t>
+  </si>
+  <si>
+    <t>FIVE STAR AUTO</t>
+  </si>
+  <si>
+    <t>MAGUIRE CHEVY PROG</t>
+  </si>
+  <si>
+    <t>MARK O AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>MIKE SMITH BUICK PROG</t>
+  </si>
+  <si>
+    <t>JIM MURPHY GMC PRGM</t>
+  </si>
+  <si>
+    <t>MAGUIRE TOYOTA</t>
+  </si>
+  <si>
+    <t>MANCUSO SERVICE CENTER</t>
+  </si>
+  <si>
+    <t>ACE COLLISION</t>
+  </si>
+  <si>
+    <t>MR FIX IT AUTO</t>
+  </si>
+  <si>
+    <t>MAYVILLE SERVICECENTER</t>
+  </si>
+  <si>
+    <t>METROPOLITAN COLLISION</t>
   </si>
   <si>
     <t>MACKENZIE'S AUTO</t>
   </si>
   <si>
-    <t>JACC'S FAMILY AUTO</t>
-[...83 lines deleted...]
-    <t>MAYVILLE SERVICECENTER</t>
+    <t>716 TOWING &amp; ROADSIDE</t>
   </si>
   <si>
     <t>MMM AUTO SERVICE</t>
   </si>
   <si>
-    <t>PREMIER AUTO</t>
+    <t>MRC REPAIR</t>
+  </si>
+  <si>
+    <t>MODERN AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>ABBOTT AUTO CARE</t>
   </si>
   <si>
     <t>MERCEDES-BENZ OF BUFFALO</t>
   </si>
   <si>
     <t>AUTO WORKS</t>
   </si>
   <si>
+    <t>NIAGARA AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>MCCLURG CHEVROLET PROG</t>
+  </si>
+  <si>
     <t>NEALS RADIATOR</t>
   </si>
   <si>
-    <t>NORTHTOWN DODGE- OFF</t>
+    <t>NORTHTOWN HONDA</t>
   </si>
   <si>
     <t>NORTH BOSTON GARAGE, INC.</t>
   </si>
   <si>
+    <t>NAPA PARTS WMSV/ERIE TRAN</t>
+  </si>
+  <si>
+    <t>WHIRLPOOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTHEAST COLLISION  </t>
+  </si>
+  <si>
+    <t>AMHERST AUTOMOTIVE</t>
+  </si>
+  <si>
     <t>NIRELLI'S AUTO SERVICE</t>
   </si>
   <si>
-    <t>ORANGE DOG</t>
+    <t>ORCHARD PARK COLLISION</t>
   </si>
   <si>
     <t>O&amp;K TRUCK REPAIR</t>
   </si>
   <si>
     <t>ONTARIO AUTO SALES-EVAL</t>
   </si>
   <si>
     <t>ORLEANS FORD MERCURY PROG</t>
   </si>
   <si>
-    <t>AUTO COLLISION &amp; GLASS</t>
-[...1 lines deleted...]
-  <si>
     <t>COUNTRY CREEK AUTO</t>
   </si>
   <si>
     <t>PELLEGRINO AUTO SALES</t>
   </si>
   <si>
     <t>PARAGON AUTOMOTIVE</t>
   </si>
   <si>
+    <t>PARK RIDGE AUTO CARE</t>
+  </si>
+  <si>
     <t>PADDOCK CHEVROLET ON</t>
   </si>
   <si>
-    <t>PUCCI KIDS INC. MIDAS</t>
-[...2 lines deleted...]
-    <t>AUTO WRENCH CONNECTION</t>
+    <t>QUAKER SERVICE INC.</t>
+  </si>
+  <si>
+    <t>ANE AUTO</t>
   </si>
   <si>
     <t>RIGHT DIRECTION AUTO</t>
   </si>
   <si>
+    <t>REDLINE AUTOMOTIVE</t>
+  </si>
+  <si>
     <t>ROB'S AFFORDABLE TIRE II</t>
   </si>
   <si>
-    <t>RJ SERVICE</t>
-[...1 lines deleted...]
-  <si>
     <t>RUSSO'S AUTO SERVICE</t>
   </si>
   <si>
+    <t>ROCK CITY CHRYSLER -OFF</t>
+  </si>
+  <si>
+    <t>RED STAR AUTO</t>
+  </si>
+  <si>
+    <t>ROSS SERVICE STATION</t>
+  </si>
+  <si>
     <t>REAR END SPECIALIST</t>
   </si>
   <si>
+    <t>RC AUTOMOTIVE</t>
+  </si>
+  <si>
     <t>RCR AUTO REPAIR</t>
   </si>
   <si>
+    <t>SAMS GENERAL AUTO REPAIR</t>
+  </si>
+  <si>
     <t>SHERIDAN HILL GARAGE</t>
   </si>
   <si>
+    <t>S&amp;S AUTO BODY OF CLARENCE</t>
+  </si>
+  <si>
+    <t>SKORA AUTOMOTIVE</t>
+  </si>
+  <si>
     <t>SHULTS CHEVY PROGRAM</t>
   </si>
   <si>
-    <t>SUPERIOR AUTO SALES</t>
-[...1 lines deleted...]
-  <si>
     <t>STANZKO AUTOMOTIVE</t>
   </si>
   <si>
     <t>SHULTS FORD PROGRAM</t>
   </si>
   <si>
     <t>STEVE'S AUTO REPAIR</t>
   </si>
   <si>
-    <t>STEM AUTOMOTIVE</t>
+    <t>SOUTH NIAGARA AUTO REPAIR</t>
   </si>
   <si>
     <t>SCRUGG'S AUTO WMSVL</t>
   </si>
   <si>
+    <t>SUMMIT TRUCK</t>
+  </si>
+  <si>
     <t>SCRUGG'S AUTO ELMA</t>
   </si>
   <si>
     <t>SIMPLE TIRE</t>
   </si>
   <si>
     <t>SS DIESEL &amp; AUTO</t>
   </si>
   <si>
     <t>SCOTTS OF WEST SENECA INC</t>
   </si>
   <si>
+    <t>SCOTT STREET AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>SCRUGG'S AUTO AMHERST</t>
+  </si>
+  <si>
     <t>STRICKLAND AUTOMOTIVE SER</t>
   </si>
   <si>
+    <t>SERVITEC</t>
+  </si>
+  <si>
     <t>SERVICE DRIVE INC.</t>
   </si>
   <si>
+    <t>STEVE'S EQUIPMENT CO</t>
+  </si>
+  <si>
+    <t>SANTIAGO PERFORMANCE</t>
+  </si>
+  <si>
     <t>SIKES ENTERPRISES INC</t>
   </si>
   <si>
     <t>TOWNE MOTOR CAR</t>
   </si>
   <si>
     <t>TRANSIT CAR WASH</t>
   </si>
   <si>
+    <t>GOODYEAR#0461</t>
+  </si>
+  <si>
     <t>CAPPELLINO'S BUICK PROGRM</t>
   </si>
   <si>
     <t>TOWNE MAZDA</t>
   </si>
   <si>
     <t>BISON FLEET SPECIALISTS</t>
   </si>
   <si>
-    <t>TOMASELLO TRUCK AND AUTO</t>
-[...1 lines deleted...]
-  <si>
     <t>TIM PHILLIP'S GARAGE INC.</t>
   </si>
   <si>
+    <t>TRINGALI'S AUTO SERVICE</t>
+  </si>
+  <si>
     <t>BASIL CHEVY RECON OFF</t>
   </si>
   <si>
     <t>TREAD CITY N.T.</t>
   </si>
   <si>
+    <t>TOWN OF HARTLAND PROGRAM</t>
+  </si>
+  <si>
+    <t>TOP GUN AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>TIRE DEPOT</t>
+  </si>
+  <si>
     <t>BASIL RESALE SHERIDAN</t>
   </si>
   <si>
-    <t>BASIL KWIK LUBE ON PROG</t>
+    <t>BASIL CHEVROLET PROGRAM</t>
   </si>
   <si>
     <t>BASIL FORD PROGRAM</t>
   </si>
   <si>
+    <t>UNITED AUTO</t>
+  </si>
+  <si>
     <t>UPSTATE CHEVROLET ON PRO</t>
   </si>
   <si>
     <t>TOWNE FORD PROGRAM</t>
   </si>
   <si>
+    <t>UPSTATE TOYOTA</t>
+  </si>
+  <si>
     <t>UPSTATE DODGE- PROGRAM</t>
   </si>
   <si>
     <t>TOWNE CHRYSLER PROGRAM</t>
   </si>
   <si>
+    <t>UHAUL - NATL ACT BUFFALO</t>
+  </si>
+  <si>
+    <t>UHAUL - OFF</t>
+  </si>
+  <si>
     <t>ROBERT BASIL BUICK PRG</t>
   </si>
   <si>
-    <t>UNITED AUTO EURO N. FALLS</t>
-[...5 lines deleted...]
-    <t>W. HERR NISSAN OP AR</t>
+    <t>MIKE BARNEY NISSAN</t>
+  </si>
+  <si>
+    <t>VENTURA'S COLLISION</t>
+  </si>
+  <si>
+    <t>W. HERR FORD HAMBURG PROG</t>
+  </si>
+  <si>
+    <t>W. HERR FORD AMHERST/PROG</t>
+  </si>
+  <si>
+    <t>WE CARE AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>BASIL VOLKSWAGEN</t>
+  </si>
+  <si>
+    <t>W. HERR FORD AMHRST OFF</t>
+  </si>
+  <si>
+    <t>W. HERR NISSAN OP SHIP</t>
+  </si>
+  <si>
+    <t>W. HERR CHEV OP PROGRAM</t>
   </si>
   <si>
     <t>W HERR CHEV HAMB PROG</t>
   </si>
   <si>
     <t>BASIL TOYOTA</t>
   </si>
   <si>
-    <t>W HERR TOYOTA WILLIAMSVI</t>
+    <t>WNY ACCESSORY SHOP</t>
+  </si>
+  <si>
+    <t>W. HERR HONDA</t>
   </si>
   <si>
     <t>TRANSITOWNE DODGE-WIL-PRO</t>
   </si>
   <si>
     <t>TRANSITOWNE DODGE-ELM-PRO</t>
   </si>
   <si>
     <t>WILLCO</t>
   </si>
   <si>
-    <t>BIDLEMAN CHEVROLET OFF</t>
-[...4 lines deleted...]
-  <si>
     <t>BIG D TIRE</t>
   </si>
   <si>
+    <t>WOLFIE'S</t>
+  </si>
+  <si>
     <t>BAILEY TIRE</t>
   </si>
   <si>
+    <t>BASIL FREDONIA PROG</t>
+  </si>
+  <si>
+    <t>BILL'S AUTO BATAVIA</t>
+  </si>
+  <si>
     <t>BIDLEMAN CHEVROLET-PROGRM</t>
   </si>
   <si>
     <t>ROBERT BASIL BUICK OFF</t>
   </si>
   <si>
+    <t>TERRY YOUNGS AUTO</t>
+  </si>
+  <si>
+    <t>BARTSCH'S AUTO SERVICE</t>
+  </si>
+  <si>
     <t>BARMORE SELLSTROM</t>
   </si>
   <si>
+    <t>KEN BARRETT CHEV PROGRAM</t>
+  </si>
+  <si>
+    <t>KEN BARRET CHEVROLET OFF</t>
+  </si>
+  <si>
+    <t>MIKE BARRY MOTORS</t>
+  </si>
+  <si>
     <t>BRAZZELL AUTOMOTIVE</t>
   </si>
   <si>
-    <t>ZIMMIE'S TIRE</t>
-[...1 lines deleted...]
-  <si>
     <t>ZAFUTO AUTOMOTIVE SVC.</t>
   </si>
   <si>
+    <t>ZINNI'S FRIENDLY SERVICE</t>
+  </si>
+  <si>
     <t>WNY ONE STOP AUTOMOTIVE</t>
   </si>
   <si>
+    <t>TOTAL AUTOMOTIVE</t>
+  </si>
+  <si>
     <t>BRUCE'S AUTOMOTIVE</t>
   </si>
   <si>
     <t>BANK STREET AUTO</t>
   </si>
   <si>
-    <t>BELLRENG'S TOWING INC.</t>
+    <t>B &amp; S DISCOUNT TIRE</t>
+  </si>
+  <si>
+    <t>BUTCH'S AUTO SERVICE</t>
+  </si>
+  <si>
+    <t>BIGFOOT GAS AND MORE</t>
   </si>
   <si>
     <t>CLEVE HILL WEHRLE</t>
   </si>
   <si>
     <t>ZOOM AUTO TEAM INC.</t>
   </si>
   <si>
     <t>THE CAR SPOT OF NIAGARA</t>
   </si>
   <si>
-    <t>COMTRUCK COMMERCIAL TRUCK</t>
+    <t>CEASERS AUTOMOTIVE</t>
   </si>
   <si>
     <t>CLEVE HILL HAMBURG</t>
   </si>
   <si>
     <t>CAPPELLINO CADILLAC PGM</t>
   </si>
   <si>
-    <t>CURRY'S AUTO SERVICE</t>
-[...1 lines deleted...]
-  <si>
     <t>CLEVE HILL MAIN ST</t>
   </si>
   <si>
-    <t>W. HERR INFINITI/NISSAN W</t>
-[...2 lines deleted...]
-    <t>CARUBBA COLLISION HAMBURG</t>
+    <t>Cleve Hill Hamburg</t>
   </si>
   <si>
     <t>CARUBBA COLLISION TONAWAN</t>
   </si>
   <si>
-    <t>CECCONI'S CHRYSLER-PROG</t>
-[...2 lines deleted...]
-    <t>CONTRAST AUTO SALES</t>
+    <t>CJ'S COMPLETE AUTO</t>
+  </si>
+  <si>
+    <t>CARUBBA COLLISION DELAWAR</t>
+  </si>
+  <si>
+    <t>CARSTAR OF AMHERST</t>
+  </si>
+  <si>
+    <t>CARUBBA COLLISION HERTEL</t>
   </si>
   <si>
     <t>CERTIFIED AUTOBROKERS INC</t>
   </si>
   <si>
     <t>CONROY FORD MOTOR CORP PRO.</t>
   </si>
   <si>
+    <t>CONTINENTAL TRANSMISSION</t>
+  </si>
+  <si>
     <t>CASTILONE CHRYSLER-PROG</t>
   </si>
   <si>
-    <t>CARUBBA COLLISION WEST SE</t>
+    <t>CASTILONE CHRYSLER-OFF</t>
   </si>
   <si>
     <t>CARRERO'S PERFORMANCE PLU</t>
   </si>
   <si>
-    <t>CURTIS AUTO AND TRUCK</t>
-[...2 lines deleted...]
-    <t>COTTER PIN AUTOMOTIVE</t>
+    <t>CARUBBA COLLISION-CLARENC</t>
+  </si>
+  <si>
+    <t>CAFFREY CAR CARE</t>
+  </si>
+  <si>
+    <t>GRAND ISLAND HIGHWAY DEPT OFF PROGRAM</t>
   </si>
   <si>
     <t>NATL FUEL PRO HQ</t>
   </si>
   <si>
+    <t>NATIONAL FUEL GAS - OFF</t>
+  </si>
+  <si>
     <t xml:space="preserve">BASIL MITSUBISHI </t>
   </si>
   <si>
     <t>POW COLLISION</t>
   </si>
   <si>
-    <t>TIRE EMPIRE</t>
+    <t>BOB ADAMS AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>SHEVLINS AUTO TEC INC</t>
   </si>
   <si>
     <t xml:space="preserve">VECCHINIS PRO SERVICES </t>
   </si>
   <si>
-    <t>AUTOZONE 2916</t>
-[...5 lines deleted...]
-    <t>Tw Mechanical</t>
+    <t>DUNCAN MOTOR CAR</t>
+  </si>
+  <si>
+    <t>DELACY FORD PROGRAM</t>
+  </si>
+  <si>
+    <t>DELTA SONIC W. AMHERST</t>
   </si>
   <si>
     <t>DAVIS AUTOMOTIVE</t>
   </si>
   <si>
+    <t>BASIL RESALE SHERIDAN CASH AND TAX</t>
+  </si>
+  <si>
     <t>Priority Tire</t>
   </si>
   <si>
     <t>TIRESEASY</t>
   </si>
   <si>
     <t>Tire Agent Corp</t>
   </si>
   <si>
-    <t xml:space="preserve">Caliber Collision </t>
-[...1 lines deleted...]
-  <si>
     <t>GIGA TIRES</t>
   </si>
   <si>
     <t>1261 HERTEL AUTO CARE</t>
   </si>
   <si>
-    <t>TIPU AUTO (DBA BAJEKS AUTOMOTIVE)</t>
-[...1 lines deleted...]
-  <si>
     <t>SALAMANCA SALES</t>
   </si>
   <si>
-    <t>EUROCHARGED NEW YORK</t>
-[...1 lines deleted...]
-  <si>
     <t>PREMIUM AUTO  SALES AND SERVICE</t>
   </si>
   <si>
-    <t>JIM DEANS OFF ROAD CENTER</t>
-[...5 lines deleted...]
-    <t>Zoom Ride Health</t>
+    <t xml:space="preserve">Barakah Auto </t>
   </si>
   <si>
     <t>TRANSIT AUTO DETAIL</t>
   </si>
   <si>
     <t>DADSWELL'S SERVICE INC.</t>
   </si>
   <si>
+    <t>PHILS AUTO</t>
+  </si>
+  <si>
     <t>DAVID CHEVROLET PROGRAM</t>
   </si>
   <si>
+    <t>PAT'S LONGBRIDGE REPAIR</t>
+  </si>
+  <si>
+    <t>AUTOMOTIVE DIAGNOSTIC SOLUTIONS</t>
+  </si>
+  <si>
     <t>KAR NUT AUTO SERVICE LLC</t>
   </si>
   <si>
     <t>CHIMERA AUTO REPAIR</t>
   </si>
   <si>
-    <t>BUFFALO AUTO CENTER</t>
-[...2 lines deleted...]
-    <t>DAVID'S STAR AUTOMOTIVE</t>
+    <t>PJ NFB AUTO INC.</t>
+  </si>
+  <si>
+    <t>MILITARY TOWING LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Weiberts Auto </t>
   </si>
   <si>
-    <t>Millenium Construction</t>
-[...2 lines deleted...]
-    <t>TOWN OF LANCASTER HIGHWAY DEPT PROGRAM</t>
+    <t>eAUTODISCOUNT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUPREME TIRES INC. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KOLB FAMILY AUTOMOTIVE </t>
+  </si>
+  <si>
+    <t>SENSIBLE SALES &amp; LEASING</t>
+  </si>
+  <si>
+    <t>Gallina's Repair Service Inc.</t>
   </si>
   <si>
     <t>Above &amp; Biondo Automotive</t>
   </si>
   <si>
-    <t>DJ THE DEE JAY SERVICES</t>
+    <t>VOLKSWAGEN OF ORCHARD PARK</t>
   </si>
   <si>
     <t>Sully's Auto Service</t>
   </si>
   <si>
-    <t>Sunshine Auto Sales &amp; Repair</t>
-[...1 lines deleted...]
-  <si>
     <t>EVL AUTO CARE</t>
   </si>
   <si>
     <t>GE TIRE ONE LINE, INC</t>
   </si>
   <si>
     <t>A ONE AUTO REPAIR</t>
   </si>
   <si>
-    <t>SENECA AUTO PARTS</t>
-[...1 lines deleted...]
-  <si>
     <t>TIRESTACK LLC</t>
   </si>
   <si>
     <t xml:space="preserve">BROOKSIE'S TIRE </t>
   </si>
   <si>
-    <t>ON BUDGET TIRES LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>DRAG-IN AUTOMOTIVE</t>
   </si>
   <si>
     <t>BETHFORD AUTO &amp; TIRE LLC</t>
   </si>
   <si>
     <t>JOE REYNOLDS</t>
   </si>
   <si>
+    <t xml:space="preserve">NORTHTOWN DODGE OFF </t>
+  </si>
+  <si>
     <t xml:space="preserve">ACTIVE AUTO CARE </t>
   </si>
   <si>
     <t>Master Motors</t>
   </si>
   <si>
-    <t>CERTIFIED DETAIL</t>
+    <t>J &amp; D TIRES AND SERVICE</t>
   </si>
   <si>
     <t>Willis Automotive &amp; Mobility</t>
   </si>
   <si>
+    <t>CIVIC IMPORTS</t>
+  </si>
+  <si>
     <t>A&amp;M TRANSMISSION &amp; COMPLETE AUTOMOTIVE C</t>
   </si>
   <si>
-    <t>WNY AUTO SALES &amp; SERVICE</t>
-[...1 lines deleted...]
-  <si>
     <t>PERFORMANCE TOWING &amp; REPAIR LLC</t>
   </si>
   <si>
     <t>TIREBROS24</t>
   </si>
   <si>
+    <t>DEALS ON WHEELS</t>
+  </si>
+  <si>
     <t>TIRE FACTORY</t>
   </si>
   <si>
     <t>TIRES AND PARTS INC</t>
   </si>
   <si>
     <t>AUTOPLICITY</t>
   </si>
   <si>
+    <t>JDK TRUCK &amp; AUTO</t>
+  </si>
+  <si>
+    <t>BOB JOHNSON CDJR - PROGRAM</t>
+  </si>
+  <si>
+    <t>GREENVIEW TEAM INC.</t>
+  </si>
+  <si>
     <t>CLEVE HILL ARCADE</t>
   </si>
   <si>
     <t>ROTH CADILLAC - PROGRAM</t>
   </si>
   <si>
     <t>RICK WEAVER GMC, INC. - PROGRAM</t>
   </si>
   <si>
     <t>COOKS TIRE &amp; AUTOMOTIVE</t>
   </si>
   <si>
-    <t>PINPOINT REPAIR</t>
+    <t>ROYAL AUTO SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>DAVIS TRAILER WORLD</t>
   </si>
   <si>
+    <t>HOSELTON TOYOTA</t>
+  </si>
+  <si>
     <t>TIRES NATION</t>
   </si>
   <si>
-    <t>CONTEMPORARY MOTORCAR MERCEDES &amp; ACURA</t>
-[...7 lines deleted...]
-  <si>
     <t>Sam's Tires</t>
   </si>
   <si>
-    <t>ISLAND FLEET SERVICES</t>
-[...1 lines deleted...]
-  <si>
     <t>DAVE WARREN CHRYSLER-PROG</t>
   </si>
   <si>
-    <t xml:space="preserve">Stephon Trueheart </t>
-[...8 lines deleted...]
-    <t>ERIE COUNTY SHERIFF OFF</t>
+    <t>DALELAH CATHCART</t>
+  </si>
+  <si>
+    <t>NICKY BS TRUCK  &amp; RV COLLISION INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAJI LLC </t>
+  </si>
+  <si>
+    <t>LOVEJOY AUTO</t>
+  </si>
+  <si>
+    <t>Town of Lancaster Police OFF</t>
+  </si>
+  <si>
+    <t>Caliber Collision Lockport</t>
+  </si>
+  <si>
+    <t>Ed Bauer construction- McLaughlin</t>
+  </si>
+  <si>
+    <t>AMERICAN AUTO BODY OF WNY</t>
+  </si>
+  <si>
+    <t>BASIL FORD OF SPRINGVILLE - PROGRAM</t>
+  </si>
+  <si>
+    <t>MD Jamil Hussain</t>
+  </si>
+  <si>
+    <t>DRAGONS AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>Thomas Sternin</t>
+  </si>
+  <si>
+    <t>Wendell Williams</t>
+  </si>
+  <si>
+    <t>TOWNE CHEVROLET PROGRAM</t>
   </si>
   <si>
     <t>BASIL FORD NF PROGRAM</t>
   </si>
   <si>
-    <t>EVANS MECHANICAL SERVICES</t>
-[...2 lines deleted...]
-    <t>EMERLING DODGE PROG</t>
+    <t>ERIE COUNTY AGRICULTURAL</t>
+  </si>
+  <si>
+    <t>ENTERPRISE RENT A CAR OFF</t>
   </si>
   <si>
     <t>EC AUTO SHOP</t>
   </si>
   <si>
     <t>EZ LOAN AUTO SALES</t>
   </si>
   <si>
     <t>MR. DINO'S TIRE</t>
   </si>
   <si>
     <t>MR. FOX TIRE</t>
   </si>
   <si>
-    <t>FREDONIA CHRYSLER OFF</t>
+    <t>FISHER'S AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>FRANK BROWN TOWING</t>
   </si>
   <si>
     <t>FREDONIA CHRYSLER-PROGRAM</t>
   </si>
   <si>
     <t>FRANK'S F &amp; K EXPRESS TIRE</t>
   </si>
   <si>
+    <t>FIRESTONE  BLVD</t>
+  </si>
+  <si>
     <t>FIFTH ST SUNOCO</t>
   </si>
   <si>
-    <t>FREDONIA FORD OFF</t>
-[...1 lines deleted...]
-  <si>
     <t>FREDONIA FORD PROGRAM</t>
   </si>
   <si>
     <t>FIRST CHOICE AUTO GEO URB</t>
   </si>
   <si>
+    <t>FUTURE TIRE</t>
+  </si>
+  <si>
+    <t>FAST LANE AUTO</t>
+  </si>
+  <si>
+    <t>GEORGE'S TOWING &amp; AUTO</t>
+  </si>
+  <si>
     <t>GAY-MARK TIRE &amp; WHEEL</t>
   </si>
   <si>
     <t>GABE'S COLLISION</t>
   </si>
   <si>
-    <t>GABE'S COLLISION NORTH</t>
-[...4 lines deleted...]
-  <si>
     <t>GENE'S WHOLESALE INC.</t>
   </si>
   <si>
     <t>GINGERICH AUTO CARE INC</t>
   </si>
   <si>
-    <t>GALAXY AUTO PLACE INC NEW BUILDING</t>
+    <t>GIORGIOS LIMOUSINE</t>
+  </si>
+  <si>
+    <t>GALAXY AUTO PLACE INC</t>
   </si>
   <si>
     <t>GOOD GUYS TRANSMISSION</t>
   </si>
   <si>
     <t>GARY'S SERVICE DODSON</t>
   </si>
   <si>
     <t>GALAXY AUTO PLACE</t>
   </si>
   <si>
     <t>GRANATA AUTOMOTIVE REPAIR</t>
   </si>
   <si>
     <t>GRAINYS AUTO</t>
   </si>
   <si>
     <t>HARTWAY MOTORS CHEVY PRGM</t>
   </si>
   <si>
-    <t>HOFFMAN'S COLLISION</t>
-[...2 lines deleted...]
-    <t>HALEY AUTOMOTIVE</t>
+    <t>HANSON RD AUTO SALES</t>
   </si>
   <si>
     <t>HEINRICH CHEVROLET PROGRM</t>
   </si>
   <si>
-    <t>RNR TIRE EXPRESS</t>
-[...1 lines deleted...]
-  <si>
     <t>HOEHMAN'S AUTO TRUCK</t>
   </si>
   <si>
     <t>HOUSEL'S SERVICE STATION</t>
   </si>
   <si>
-    <t>HOWELL MOTOR FORD PROGRAM</t>
+    <t>HOT ROD'S SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>HUBERT'S AUTO &amp; TRUCK</t>
+  </si>
+  <si>
+    <t>INTEGRATED AUTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1104,3497 +1317,4477 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D245"/>
+  <dimension ref="A1:D315"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1004</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>1892548</v>
+        <v>1900858</v>
       </c>
       <c r="D2">
-        <v>-478.36</v>
+        <v>-1015.4</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>1008</v>
+        <v>1005</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3">
-        <v>1892225</v>
+        <v>1901521</v>
       </c>
       <c r="D3">
-        <v>-311.76</v>
+        <v>-774.72</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4">
-        <v>1892564</v>
+        <v>1901095</v>
       </c>
       <c r="D4">
-        <v>-81.71</v>
+        <v>-595.48</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>1029</v>
+        <v>1015</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
-        <v>1892183</v>
+        <v>1901333</v>
       </c>
       <c r="D5">
-        <v>-388.48</v>
+        <v>-516.96</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>103</v>
+        <v>1017</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6">
-        <v>1892174</v>
+        <v>1900988</v>
       </c>
       <c r="D6">
-        <v>-915.08</v>
+        <v>-921.16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>1035</v>
+        <v>1021</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7">
-        <v>1892646</v>
+        <v>1901691</v>
       </c>
       <c r="D7">
-        <v>-593.4</v>
+        <v>-99.69</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>1051</v>
+        <v>103</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
-        <v>1892562</v>
+        <v>1900921</v>
       </c>
       <c r="D8">
-        <v>-394.76</v>
+        <v>-915.08</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
-        <v>1892035</v>
+        <v>1901299</v>
       </c>
       <c r="D9">
-        <v>-178.33</v>
+        <v>-427.28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>107</v>
+        <v>1053</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10">
-        <v>1892053</v>
+        <v>1901476</v>
       </c>
       <c r="D10">
-        <v>-73.86</v>
+        <v>-90.8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>1070</v>
+        <v>107</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11">
-        <v>1892232</v>
+        <v>1900826</v>
       </c>
       <c r="D11">
-        <v>-140</v>
+        <v>-262.08</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>1102</v>
+        <v>1070</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12">
-        <v>1892389</v>
+        <v>1901902</v>
       </c>
       <c r="D12">
-        <v>-212.48</v>
+        <v>-355.4</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>1107</v>
+        <v>109</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13">
-        <v>1892264</v>
+        <v>1901202</v>
       </c>
       <c r="D13">
-        <v>-745.44</v>
+        <v>-257.44</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>111</v>
+        <v>1102</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14">
-        <v>1892025</v>
+        <v>1900938</v>
       </c>
       <c r="D14">
-        <v>-254.86</v>
+        <v>-263.64</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>1119</v>
+        <v>1106</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15">
-        <v>1892178</v>
+        <v>1901244</v>
       </c>
       <c r="D15">
-        <v>-653</v>
+        <v>-906.72</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>1120</v>
+        <v>1107</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16">
-        <v>1892171</v>
+        <v>1900997</v>
       </c>
       <c r="D16">
-        <v>-610.32</v>
+        <v>-353.94</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>1121</v>
+        <v>1119</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17">
-        <v>1892056</v>
+        <v>1900716</v>
       </c>
       <c r="D17">
-        <v>-114.14</v>
+        <v>-213.69</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>1130</v>
+        <v>1121</v>
       </c>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18">
-        <v>1892040</v>
+        <v>1900768</v>
       </c>
       <c r="D18">
-        <v>-185.89</v>
+        <v>-688.12</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>1135</v>
+        <v>1123</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19">
-        <v>1892023</v>
+        <v>1900771</v>
       </c>
       <c r="D19">
-        <v>-145.12</v>
+        <v>-1301.32</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>1147</v>
+        <v>1130</v>
       </c>
       <c r="B20" t="s">
         <v>22</v>
       </c>
       <c r="C20">
-        <v>1892057</v>
+        <v>1901726</v>
       </c>
       <c r="D20">
-        <v>-340.46</v>
+        <v>-116.64</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>1153</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21">
-        <v>1892404</v>
+        <v>1901456</v>
       </c>
       <c r="D21">
-        <v>-179.14</v>
+        <v>-446.36</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>120</v>
+        <v>1147</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22">
-        <v>1892047</v>
+        <v>1900974</v>
       </c>
       <c r="D22">
-        <v>-302.84</v>
+        <v>-220.98</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>1203</v>
+        <v>1153</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23">
-        <v>1892464</v>
+        <v>1901451</v>
       </c>
       <c r="D23">
-        <v>-75.43</v>
+        <v>-350.4</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>1216</v>
+        <v>1174</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24">
-        <v>1892176</v>
+        <v>1900777</v>
       </c>
       <c r="D24">
-        <v>-320.8</v>
+        <v>-266.76</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>1226</v>
+        <v>120</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25">
-        <v>1892051</v>
+        <v>1901331</v>
       </c>
       <c r="D25">
-        <v>-429.96</v>
+        <v>-1326.12</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>128</v>
+        <v>1210</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26">
-        <v>1892215</v>
+        <v>1901104</v>
       </c>
       <c r="D26">
-        <v>-446.36</v>
+        <v>-492.8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>1305</v>
+        <v>1216</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27">
-        <v>1892241</v>
+        <v>1901621</v>
       </c>
       <c r="D27">
-        <v>-119.2</v>
+        <v>-666.64</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>1307</v>
+        <v>1218</v>
       </c>
       <c r="B28" t="s">
         <v>30</v>
       </c>
       <c r="C28">
-        <v>1892049</v>
+        <v>1900742</v>
       </c>
       <c r="D28">
-        <v>-879.46</v>
+        <v>-902.16</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>1308</v>
+        <v>1224</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29">
-        <v>1892154</v>
+        <v>1901372</v>
       </c>
       <c r="D29">
-        <v>-381.28</v>
+        <v>-703.2</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>1309</v>
+        <v>1226</v>
       </c>
       <c r="B30" t="s">
         <v>32</v>
       </c>
       <c r="C30">
-        <v>1892656</v>
+        <v>1901141</v>
       </c>
       <c r="D30">
-        <v>-610.12</v>
+        <v>-427.52</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>1310</v>
+        <v>1305</v>
       </c>
       <c r="B31" t="s">
         <v>33</v>
       </c>
       <c r="C31">
-        <v>1892191</v>
+        <v>1900778</v>
       </c>
       <c r="D31">
-        <v>-249.3</v>
+        <v>-317.6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>1311</v>
+        <v>1306</v>
       </c>
       <c r="B32" t="s">
         <v>34</v>
       </c>
       <c r="C32">
-        <v>1892172</v>
+        <v>1901025</v>
       </c>
       <c r="D32">
-        <v>-813.84</v>
+        <v>-76.86</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>132</v>
+        <v>1307</v>
       </c>
       <c r="B33" t="s">
         <v>35</v>
       </c>
       <c r="C33">
-        <v>1892424</v>
+        <v>1901246</v>
       </c>
       <c r="D33">
-        <v>-74.84</v>
+        <v>-806.32</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>133</v>
+        <v>1308</v>
       </c>
       <c r="B34" t="s">
         <v>36</v>
       </c>
       <c r="C34">
-        <v>1892262</v>
+        <v>1901096</v>
       </c>
       <c r="D34">
-        <v>-606.56</v>
+        <v>-440</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>1341</v>
+        <v>1309</v>
       </c>
       <c r="B35" t="s">
         <v>37</v>
       </c>
       <c r="C35">
-        <v>1892681</v>
+        <v>1900913</v>
       </c>
       <c r="D35">
-        <v>-79.6</v>
+        <v>-933.2</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>1349</v>
+        <v>1310</v>
       </c>
       <c r="B36" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="C36">
-        <v>1892230</v>
+        <v>1900749</v>
       </c>
       <c r="D36">
-        <v>-85.55</v>
+        <v>-107.59</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>1354</v>
+        <v>1311</v>
       </c>
       <c r="B37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C37">
-        <v>1892026</v>
+        <v>1901017</v>
       </c>
       <c r="D37">
-        <v>-491.98</v>
+        <v>-447.66</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>1365</v>
+        <v>1318</v>
       </c>
       <c r="B38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C38">
-        <v>1892325</v>
+        <v>1901354</v>
       </c>
       <c r="D38">
-        <v>-603.52</v>
+        <v>-377.92</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>1371</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C39">
-        <v>1892059</v>
+        <v>1900751</v>
       </c>
       <c r="D39">
-        <v>-162.28</v>
+        <v>-205.99</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>1384</v>
+        <v>1338</v>
       </c>
       <c r="B40" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C40">
-        <v>1892390</v>
+        <v>1900876</v>
       </c>
       <c r="D40">
-        <v>-120</v>
+        <v>-158.38</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>1401</v>
+        <v>1341</v>
       </c>
       <c r="B41" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C41">
-        <v>1892395</v>
+        <v>1901108</v>
       </c>
       <c r="D41">
-        <v>-195.84</v>
+        <v>-768.32</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>1403</v>
+        <v>1348</v>
       </c>
       <c r="B42" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C42">
-        <v>1892163</v>
+        <v>1900761</v>
       </c>
       <c r="D42">
-        <v>-533</v>
+        <v>-112.41</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>1408</v>
+        <v>1349</v>
       </c>
       <c r="B43" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C43">
-        <v>1892588</v>
+        <v>7607352</v>
       </c>
       <c r="D43">
-        <v>-215.2</v>
+        <v>147.92</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>1450</v>
+        <v>135</v>
       </c>
       <c r="B44" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C44">
-        <v>1892423</v>
+        <v>1900979</v>
       </c>
       <c r="D44">
-        <v>-65.57</v>
+        <v>-223.93</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>1503</v>
+        <v>1354</v>
       </c>
       <c r="B45" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C45">
-        <v>1892181</v>
+        <v>1900940</v>
       </c>
       <c r="D45">
-        <v>-1139.36</v>
+        <v>-82.62</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>1507</v>
+        <v>1357</v>
       </c>
       <c r="B46" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C46">
-        <v>1892048</v>
+        <v>1900739</v>
       </c>
       <c r="D46">
-        <v>-1595.88</v>
+        <v>-611.88</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1545</v>
+        <v>1358</v>
       </c>
       <c r="B47" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C47">
-        <v>1892553</v>
+        <v>1900984</v>
       </c>
       <c r="D47">
-        <v>-232.92</v>
+        <v>-752.48</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>1550</v>
+        <v>136</v>
       </c>
       <c r="B48" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C48">
-        <v>1892661</v>
+        <v>1901239</v>
       </c>
       <c r="D48">
-        <v>-828.28</v>
+        <v>-416</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>157</v>
+        <v>1371</v>
       </c>
       <c r="B49" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C49">
-        <v>1892442</v>
+        <v>1901030</v>
       </c>
       <c r="D49">
-        <v>-222.17</v>
+        <v>-184.61</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>1600</v>
+        <v>1384</v>
       </c>
       <c r="B50" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C50">
-        <v>1892461</v>
+        <v>1901429</v>
       </c>
       <c r="D50">
-        <v>-507.24</v>
+        <v>-375.36</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>1606</v>
+        <v>1391</v>
       </c>
       <c r="B51" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C51">
-        <v>1892465</v>
+        <v>1900766</v>
       </c>
       <c r="D51">
-        <v>-603.4</v>
+        <v>-303.92</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1607</v>
+        <v>1394</v>
       </c>
       <c r="B52" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C52">
-        <v>1892315</v>
+        <v>1901437</v>
       </c>
       <c r="D52">
-        <v>-467.04</v>
+        <v>-875.24</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>1673</v>
+        <v>1401</v>
       </c>
       <c r="B53" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C53">
-        <v>1892046</v>
+        <v>1901632</v>
       </c>
       <c r="D53">
-        <v>-352.34</v>
+        <v>-215.18</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>1675</v>
+        <v>1403</v>
       </c>
       <c r="B54" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C54">
-        <v>1892345</v>
+        <v>1900959</v>
       </c>
       <c r="D54">
-        <v>-342.56</v>
+        <v>-273.43</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>176</v>
+        <v>1408</v>
       </c>
       <c r="B55" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C55">
-        <v>1892151</v>
+        <v>1900740</v>
       </c>
       <c r="D55">
-        <v>-363</v>
+        <v>-263.48</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>1800</v>
+        <v>1417</v>
       </c>
       <c r="B56" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C56">
-        <v>1892406</v>
+        <v>1900990</v>
       </c>
       <c r="D56">
-        <v>-370.48</v>
+        <v>-239.68</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>1815</v>
+        <v>1424</v>
       </c>
       <c r="B57" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C57">
-        <v>1892207</v>
+        <v>1901449</v>
       </c>
       <c r="D57">
-        <v>-75.6</v>
+        <v>-1587.84</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>1816</v>
+        <v>1433</v>
       </c>
       <c r="B58" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C58">
-        <v>1892418</v>
+        <v>1901249</v>
       </c>
       <c r="D58">
-        <v>-175.64</v>
+        <v>-157.35</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1817</v>
+        <v>145</v>
       </c>
       <c r="B59" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C59">
-        <v>1892492</v>
+        <v>1900743</v>
       </c>
       <c r="D59">
-        <v>-130.58</v>
+        <v>-668.56</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>1824</v>
+        <v>1450</v>
       </c>
       <c r="B60" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C60">
-        <v>1892455</v>
+        <v>1900987</v>
       </c>
       <c r="D60">
-        <v>-136.8</v>
+        <v>-103.94</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>1832</v>
+        <v>1502</v>
       </c>
       <c r="B61" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C61">
-        <v>1892317</v>
+        <v>1901409</v>
       </c>
       <c r="D61">
-        <v>-276</v>
+        <v>-141.68</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>1850</v>
+        <v>1507</v>
       </c>
       <c r="B62" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C62">
-        <v>1892273</v>
+        <v>1901121</v>
       </c>
       <c r="D62">
-        <v>-128.52</v>
+        <v>-423.8</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>1912</v>
+        <v>1545</v>
       </c>
       <c r="B63" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C63">
-        <v>1892152</v>
+        <v>1901676</v>
       </c>
       <c r="D63">
-        <v>-152.48</v>
+        <v>-302.16</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>1928</v>
+        <v>1550</v>
       </c>
       <c r="B64" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C64">
-        <v>1892347</v>
+        <v>1900916</v>
       </c>
       <c r="D64">
-        <v>-643.96</v>
+        <v>-819.2</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>1929</v>
+        <v>1600</v>
       </c>
       <c r="B65" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C65">
-        <v>1892044</v>
+        <v>1901863</v>
       </c>
       <c r="D65">
-        <v>-292.92</v>
+        <v>-729.2</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1930</v>
+        <v>1606</v>
       </c>
       <c r="B66" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C66">
-        <v>1892253</v>
+        <v>1901581</v>
       </c>
       <c r="D66">
-        <v>-259.28</v>
+        <v>-478.4</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>1934</v>
+        <v>1607</v>
       </c>
       <c r="B67" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C67">
-        <v>1892159</v>
+        <v>1901245</v>
       </c>
       <c r="D67">
-        <v>-754.6</v>
+        <v>-273.96</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>1940</v>
+        <v>1656</v>
       </c>
       <c r="B68" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C68">
-        <v>1892402</v>
+        <v>1900947</v>
       </c>
       <c r="D68">
-        <v>-221.2</v>
+        <v>-180.16</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>1949</v>
+        <v>1673</v>
       </c>
       <c r="B69" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C69">
-        <v>1892038</v>
+        <v>1900722</v>
       </c>
       <c r="D69">
-        <v>-226.52</v>
+        <v>-270.88</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>1954</v>
+        <v>1739</v>
       </c>
       <c r="B70" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C70">
-        <v>1892409</v>
+        <v>1901323</v>
       </c>
       <c r="D70">
-        <v>-792.68</v>
+        <v>-185.04</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>1957</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C71">
-        <v>1892235</v>
+        <v>1901525</v>
       </c>
       <c r="D71">
-        <v>-451.2</v>
+        <v>-190.24</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>1958</v>
+        <v>1800</v>
       </c>
       <c r="B72" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C72">
-        <v>1892187</v>
+        <v>1900975</v>
       </c>
       <c r="D72">
-        <v>-85.2</v>
+        <v>-291.36</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1961</v>
+        <v>1803</v>
       </c>
       <c r="B73" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C73">
-        <v>1892167</v>
+        <v>1900980</v>
       </c>
       <c r="D73">
-        <v>-1247.52</v>
+        <v>-732.68</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>1963</v>
+        <v>1815</v>
       </c>
       <c r="B74" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C74">
-        <v>1892236</v>
+        <v>1901147</v>
       </c>
       <c r="D74">
-        <v>-148</v>
+        <v>-110.1</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1967</v>
+        <v>1817</v>
       </c>
       <c r="B75" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C75">
-        <v>1892260</v>
+        <v>1900752</v>
       </c>
       <c r="D75">
-        <v>-746.12</v>
+        <v>-753.92</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>1970</v>
+        <v>1819</v>
       </c>
       <c r="B76" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C76">
-        <v>1892710</v>
+        <v>1901524</v>
       </c>
       <c r="D76">
-        <v>-151.06</v>
+        <v>-408</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>1992</v>
+        <v>1824</v>
       </c>
       <c r="B77" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C77">
-        <v>1892392</v>
+        <v>1901681</v>
       </c>
       <c r="D77">
-        <v>-203.84</v>
+        <v>-551.04</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>2001</v>
+        <v>1830</v>
       </c>
       <c r="B78" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C78">
-        <v>1892650</v>
+        <v>1901137</v>
       </c>
       <c r="D78">
-        <v>-721.64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>2002</v>
+        <v>1831</v>
       </c>
       <c r="B79" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C79">
-        <v>1892399</v>
+        <v>1900765</v>
       </c>
       <c r="D79">
-        <v>-186.4</v>
+        <v>-464.92</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>2013</v>
+        <v>1832</v>
       </c>
       <c r="B80" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C80">
-        <v>1892060</v>
+        <v>1901631</v>
       </c>
       <c r="D80">
-        <v>-537.36</v>
+        <v>-180.08</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>2016</v>
+        <v>1844</v>
       </c>
       <c r="B81" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C81">
-        <v>1892753</v>
+        <v>1901503</v>
       </c>
       <c r="D81">
-        <v>-232.92</v>
+        <v>-581.16</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>202</v>
+        <v>1850</v>
       </c>
       <c r="B82" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C82">
-        <v>1892203</v>
+        <v>1900958</v>
       </c>
       <c r="D82">
-        <v>-187.92</v>
+        <v>-96.4</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>2030</v>
+        <v>1906</v>
       </c>
       <c r="B83" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C83">
-        <v>1892375</v>
+        <v>1900755</v>
       </c>
       <c r="D83">
-        <v>-1334.96</v>
+        <v>-273.6</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>2031</v>
+        <v>1912</v>
       </c>
       <c r="B84" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C84">
-        <v>1892036</v>
+        <v>1901853</v>
       </c>
       <c r="D84">
-        <v>-379.8</v>
+        <v>-335.2</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>205</v>
+        <v>1922</v>
       </c>
       <c r="B85" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C85">
-        <v>1892884</v>
+        <v>1900896</v>
       </c>
       <c r="D85">
-        <v>-172.62</v>
+        <v>-269.8</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>2051</v>
+        <v>1923</v>
       </c>
       <c r="B86" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C86">
-        <v>1892037</v>
+        <v>1901350</v>
       </c>
       <c r="D86">
-        <v>-164.94</v>
+        <v>-401.32</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>208</v>
+        <v>1928</v>
       </c>
       <c r="B87" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C87">
-        <v>1892322</v>
+        <v>1900869</v>
       </c>
       <c r="D87">
-        <v>-1315.4</v>
+        <v>-896.68</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>209</v>
+        <v>1930</v>
       </c>
       <c r="B88" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C88">
-        <v>1892195</v>
+        <v>1900937</v>
       </c>
       <c r="D88">
-        <v>-416</v>
+        <v>-363.2</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>210</v>
+        <v>1934</v>
       </c>
       <c r="B89" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C89">
-        <v>7606847</v>
+        <v>1900868</v>
       </c>
       <c r="D89">
-        <v>363.9</v>
+        <v>-751.52</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>2104</v>
+        <v>1940</v>
       </c>
       <c r="B90" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C90">
-        <v>1892198</v>
+        <v>1900736</v>
       </c>
       <c r="D90">
-        <v>-283.49</v>
+        <v>-310.4</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>2108</v>
+        <v>1950</v>
       </c>
       <c r="B91" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C91">
-        <v>1892754</v>
+        <v>1901090</v>
       </c>
       <c r="D91">
-        <v>-943.96</v>
+        <v>-136.8</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>2115</v>
+        <v>1954</v>
       </c>
       <c r="B92" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C92">
-        <v>7606842</v>
+        <v>1901028</v>
       </c>
       <c r="D92">
-        <v>569.48</v>
+        <v>-220.8</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>2117</v>
+        <v>1956</v>
       </c>
       <c r="B93" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C93">
-        <v>1892042</v>
+        <v>1900897</v>
       </c>
       <c r="D93">
-        <v>-779.8</v>
+        <v>-1059.52</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>215</v>
+        <v>1957</v>
       </c>
       <c r="B94" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C94">
-        <v>1892450</v>
+        <v>1900973</v>
       </c>
       <c r="D94">
-        <v>-217.13</v>
+        <v>-444.8</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>2150</v>
+        <v>1958</v>
       </c>
       <c r="B95" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C95">
-        <v>7606854</v>
+        <v>7607306</v>
       </c>
       <c r="D95">
-        <v>703.92</v>
+        <v>154.94</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>2300</v>
+        <v>1961</v>
       </c>
       <c r="B96" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C96">
-        <v>1892495</v>
+        <v>1900772</v>
       </c>
       <c r="D96">
-        <v>-121.36</v>
+        <v>-711.64</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>2321</v>
+        <v>1963</v>
       </c>
       <c r="B97" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C97">
-        <v>1892726</v>
+        <v>1900976</v>
       </c>
       <c r="D97">
-        <v>-165.36</v>
+        <v>-493.2</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>2328</v>
+        <v>1965</v>
       </c>
       <c r="B98" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C98">
-        <v>1892340</v>
+        <v>1901171</v>
       </c>
       <c r="D98">
-        <v>-595.78</v>
+        <v>-493.12</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>233</v>
+        <v>1966</v>
       </c>
       <c r="B99" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C99">
-        <v>1892551</v>
+        <v>1901502</v>
       </c>
       <c r="D99">
-        <v>-412.52</v>
+        <v>-184.8</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>2337</v>
+        <v>1967</v>
       </c>
       <c r="B100" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C100">
-        <v>1892058</v>
+        <v>1901763</v>
       </c>
       <c r="D100">
-        <v>-245</v>
+        <v>-659.28</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>2340</v>
+        <v>1969</v>
       </c>
       <c r="B101" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C101">
-        <v>1892061</v>
+        <v>1900932</v>
       </c>
       <c r="D101">
-        <v>-194.95</v>
+        <v>-161.62</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>2342</v>
+        <v>1970</v>
       </c>
       <c r="B102" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C102">
-        <v>1892502</v>
+        <v>1901867</v>
       </c>
       <c r="D102">
-        <v>-198.99</v>
+        <v>-708.76</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>2345</v>
+        <v>1971</v>
       </c>
       <c r="B103" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C103">
-        <v>1892412</v>
+        <v>1901852</v>
       </c>
       <c r="D103">
-        <v>-1120.96</v>
+        <v>-847.24</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>235</v>
+        <v>1974</v>
       </c>
       <c r="B104" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C104">
-        <v>1892073</v>
+        <v>1901716</v>
       </c>
       <c r="D104">
-        <v>-443.64</v>
+        <v>-279.56</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>2352</v>
+        <v>1992</v>
       </c>
       <c r="B105" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C105">
-        <v>1892744</v>
+        <v>1900957</v>
       </c>
       <c r="D105">
-        <v>-133.3</v>
+        <v>-129.36</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>236</v>
+        <v>2001</v>
       </c>
       <c r="B106" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C106">
-        <v>1892211</v>
+        <v>1900754</v>
       </c>
       <c r="D106">
-        <v>-320.04</v>
+        <v>-388.8</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>238</v>
+        <v>2002</v>
       </c>
       <c r="B107" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C107">
-        <v>1892033</v>
+        <v>7607312</v>
       </c>
       <c r="D107">
-        <v>-577.32</v>
+        <v>388.08</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>245</v>
+        <v>2008</v>
       </c>
       <c r="B108" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C108">
-        <v>1892329</v>
+        <v>1900733</v>
       </c>
       <c r="D108">
-        <v>-130.8</v>
+        <v>-106.36</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>248</v>
+        <v>2013</v>
       </c>
       <c r="B109" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C109">
-        <v>1892210</v>
+        <v>1900895</v>
       </c>
       <c r="D109">
-        <v>-338.48</v>
+        <v>-227.54</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>252</v>
+        <v>2016</v>
       </c>
       <c r="B110" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C110">
-        <v>1892158</v>
+        <v>7607308</v>
       </c>
       <c r="D110">
-        <v>-774.36</v>
+        <v>466.4</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>259</v>
+        <v>202</v>
       </c>
       <c r="B111" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C111">
-        <v>1892072</v>
+        <v>1900862</v>
       </c>
       <c r="D111">
-        <v>-288.72</v>
+        <v>-201.28</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>2601</v>
+        <v>2031</v>
       </c>
       <c r="B112" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C112">
-        <v>1892071</v>
+        <v>1901480</v>
       </c>
       <c r="D112">
-        <v>-237.08</v>
+        <v>-577.48</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>2603</v>
+        <v>2048</v>
       </c>
       <c r="B113" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C113">
-        <v>1892497</v>
+        <v>1900993</v>
       </c>
       <c r="D113">
-        <v>-516.48</v>
+        <v>-722.04</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>272</v>
+        <v>205</v>
       </c>
       <c r="B114" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C114">
-        <v>1892070</v>
+        <v>1901469</v>
       </c>
       <c r="D114">
-        <v>-650.44</v>
+        <v>-348.6</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>280</v>
+        <v>2051</v>
       </c>
       <c r="B115" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C115">
-        <v>1892856</v>
+        <v>1900715</v>
       </c>
       <c r="D115">
-        <v>-376.56</v>
+        <v>-493.96</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>281</v>
+        <v>2055</v>
       </c>
       <c r="B116" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C116">
-        <v>1892528</v>
+        <v>1901152</v>
       </c>
       <c r="D116">
-        <v>-120.18</v>
+        <v>-869.22</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>291</v>
+        <v>2062</v>
       </c>
       <c r="B117" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C117">
-        <v>1892239</v>
+        <v>1900853</v>
       </c>
       <c r="D117">
-        <v>-217.1</v>
+        <v>-722.04</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>300</v>
+        <v>2075</v>
       </c>
       <c r="B118" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C118">
-        <v>7606848</v>
+        <v>1900744</v>
       </c>
       <c r="D118">
-        <v>51.51</v>
+        <v>-228.96</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>305</v>
+        <v>208</v>
       </c>
       <c r="B119" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C119">
-        <v>1892932</v>
+        <v>1900885</v>
       </c>
       <c r="D119">
-        <v>-281.32</v>
+        <v>-806.24</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>309</v>
+        <v>209</v>
       </c>
       <c r="B120" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C120">
-        <v>1892031</v>
+        <v>1900718</v>
       </c>
       <c r="D120">
-        <v>-291.36</v>
+        <v>-195.99</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>318</v>
+        <v>210</v>
       </c>
       <c r="B121" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C121">
-        <v>1892327</v>
+        <v>1900941</v>
       </c>
       <c r="D121">
-        <v>-160</v>
+        <v>-182.65</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>320</v>
+        <v>2101</v>
       </c>
       <c r="B122" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C122">
-        <v>1892041</v>
+        <v>1900886</v>
       </c>
       <c r="D122">
-        <v>-450.36</v>
+        <v>-865.32</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>322</v>
+        <v>2104</v>
       </c>
       <c r="B123" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C123">
-        <v>1892068</v>
+        <v>1901039</v>
       </c>
       <c r="D123">
-        <v>-430.36</v>
+        <v>-408.2</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>323</v>
+        <v>2108</v>
       </c>
       <c r="B124" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C124">
-        <v>1892252</v>
+        <v>1900857</v>
       </c>
       <c r="D124">
-        <v>-497.32</v>
+        <v>-541.76</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>324</v>
+        <v>2112</v>
       </c>
       <c r="B125" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C125">
-        <v>1892313</v>
+        <v>1901385</v>
       </c>
       <c r="D125">
-        <v>-56.48</v>
+        <v>-363.98</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>328</v>
+        <v>2115</v>
       </c>
       <c r="B126" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C126">
-        <v>1892743</v>
+        <v>1901038</v>
       </c>
       <c r="D126">
-        <v>-165.36</v>
+        <v>-655.96</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>331</v>
+        <v>2117</v>
       </c>
       <c r="B127" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C127">
-        <v>1892365</v>
+        <v>1900863</v>
       </c>
       <c r="D127">
-        <v>-226.7</v>
+        <v>-573.78</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>333</v>
+        <v>2140</v>
       </c>
       <c r="B128" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C128">
-        <v>1892069</v>
+        <v>1900757</v>
       </c>
       <c r="D128">
-        <v>-143.84</v>
+        <v>-810.96</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>3378</v>
+        <v>2141</v>
       </c>
       <c r="B129" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C129">
-        <v>1892055</v>
+        <v>1901717</v>
       </c>
       <c r="D129">
-        <v>-415.27</v>
+        <v>-699.2</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>350</v>
+        <v>215</v>
       </c>
       <c r="B130" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C130">
-        <v>1892415</v>
+        <v>1900727</v>
       </c>
       <c r="D130">
-        <v>-125.52</v>
+        <v>-1041.84</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>352</v>
+        <v>217</v>
       </c>
       <c r="B131" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C131">
-        <v>1892428</v>
+        <v>1901398</v>
       </c>
       <c r="D131">
-        <v>-394.48</v>
+        <v>-92.8</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>353</v>
+        <v>2216</v>
       </c>
       <c r="B132" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C132">
-        <v>1892216</v>
+        <v>1900855</v>
       </c>
       <c r="D132">
-        <v>-151.92</v>
+        <v>-211.01</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>360</v>
+        <v>2306</v>
       </c>
       <c r="B133" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C133">
-        <v>1892062</v>
+        <v>1901368</v>
       </c>
       <c r="D133">
-        <v>-345.62</v>
+        <v>-224.16</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>365</v>
+        <v>2307</v>
       </c>
       <c r="B134" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C134">
-        <v>1892529</v>
+        <v>1901177</v>
       </c>
       <c r="D134">
-        <v>-191.27</v>
+        <v>-1033.6</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>366</v>
+        <v>2315</v>
       </c>
       <c r="B135" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C135">
-        <v>1892034</v>
+        <v>1900734</v>
       </c>
       <c r="D135">
-        <v>-449.6</v>
+        <v>-930.28</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>380</v>
+        <v>232</v>
       </c>
       <c r="B136" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C136">
-        <v>1892446</v>
+        <v>1901577</v>
       </c>
       <c r="D136">
-        <v>-264.64</v>
+        <v>-305.68</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>385</v>
+        <v>2320</v>
       </c>
       <c r="B137" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C137">
-        <v>1892407</v>
+        <v>1901679</v>
       </c>
       <c r="D137">
-        <v>-769.2</v>
+        <v>-272.3</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>3896</v>
+        <v>2321</v>
       </c>
       <c r="B138" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C138">
-        <v>1892209</v>
+        <v>7607324</v>
       </c>
       <c r="D138">
-        <v>-856.56</v>
+        <v>152.23</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>3898</v>
+        <v>2324</v>
       </c>
       <c r="B139" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C139">
-        <v>1892267</v>
+        <v>1901832</v>
       </c>
       <c r="D139">
-        <v>-584.04</v>
+        <v>-1445.64</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>3899</v>
+        <v>2328</v>
       </c>
       <c r="B140" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C140">
-        <v>1892668</v>
+        <v>1901221</v>
       </c>
       <c r="D140">
-        <v>-217.13</v>
+        <v>-371.72</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>3900</v>
+        <v>233</v>
       </c>
       <c r="B141" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C141">
-        <v>1892522</v>
+        <v>1901934</v>
       </c>
       <c r="D141">
-        <v>-175.48</v>
+        <v>-105.68</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>3996</v>
+        <v>2335</v>
       </c>
       <c r="B142" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C142">
-        <v>1892250</v>
+        <v>1900982</v>
       </c>
       <c r="D142">
-        <v>-397.2</v>
+        <v>-361.34</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>3997</v>
+        <v>2336</v>
       </c>
       <c r="B143" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C143">
-        <v>1892550</v>
+        <v>1901603</v>
       </c>
       <c r="D143">
-        <v>-297.24</v>
+        <v>-164.13</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>4020</v>
+        <v>2340</v>
       </c>
       <c r="B144" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C144">
-        <v>1892245</v>
+        <v>1901899</v>
       </c>
       <c r="D144">
-        <v>-540</v>
+        <v>-629.12</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>4079</v>
+        <v>2342</v>
       </c>
       <c r="B145" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C145">
-        <v>1892410</v>
+        <v>1901346</v>
       </c>
       <c r="D145">
-        <v>-403.16</v>
+        <v>-1191.76</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>411</v>
+        <v>2345</v>
       </c>
       <c r="B146" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C146">
-        <v>1892238</v>
+        <v>1900737</v>
       </c>
       <c r="D146">
-        <v>-493.04</v>
+        <v>-893.24</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>4131</v>
+        <v>236</v>
       </c>
       <c r="B147" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C147">
-        <v>1892077</v>
+        <v>1901011</v>
       </c>
       <c r="D147">
-        <v>-918.4</v>
+        <v>-947.8</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>4135</v>
+        <v>2360</v>
       </c>
       <c r="B148" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C148">
-        <v>7606831</v>
+        <v>1901896</v>
       </c>
       <c r="D148">
-        <v>82.6</v>
+        <v>-1176.36</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>4160</v>
+        <v>238</v>
       </c>
       <c r="B149" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C149">
-        <v>1892106</v>
+        <v>1901134</v>
       </c>
       <c r="D149">
-        <v>-638.4</v>
+        <v>-441.62</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>4162</v>
+        <v>241</v>
       </c>
       <c r="B150" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C150">
-        <v>1892391</v>
+        <v>1901355</v>
       </c>
       <c r="D150">
-        <v>-185.24</v>
+        <v>-836.12</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>4172</v>
+        <v>244</v>
       </c>
       <c r="B151" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C151">
-        <v>1892028</v>
+        <v>1901686</v>
       </c>
       <c r="D151">
-        <v>-426.4</v>
+        <v>-352</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>4180</v>
+        <v>245</v>
       </c>
       <c r="B152" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C152">
-        <v>1892617</v>
+        <v>7607309</v>
       </c>
       <c r="D152">
-        <v>-310.28</v>
+        <v>811.84</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>4194</v>
+        <v>248</v>
       </c>
       <c r="B153" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C153">
-        <v>1892868</v>
+        <v>1900879</v>
       </c>
       <c r="D153">
-        <v>-58.37</v>
+        <v>-240.16</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>4195</v>
+        <v>2501</v>
       </c>
       <c r="B154" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C154">
-        <v>1892221</v>
+        <v>1901010</v>
       </c>
       <c r="D154">
-        <v>-220.99</v>
+        <v>-837.76</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>4197</v>
+        <v>251</v>
       </c>
       <c r="B155" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C155">
-        <v>1892408</v>
+        <v>1901301</v>
       </c>
       <c r="D155">
-        <v>-849.74</v>
+        <v>-416.66</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>4203</v>
+        <v>252</v>
       </c>
       <c r="B156" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C156">
-        <v>1892568</v>
+        <v>1900867</v>
       </c>
       <c r="D156">
-        <v>-226.52</v>
+        <v>-2924.58</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>4211</v>
+        <v>255</v>
       </c>
       <c r="B157" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C157">
-        <v>1892897</v>
+        <v>1900891</v>
       </c>
       <c r="D157">
-        <v>-776.7</v>
+        <v>-819.64</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>4220</v>
+        <v>256</v>
       </c>
       <c r="B158" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C158">
-        <v>1892443</v>
+        <v>1900890</v>
       </c>
       <c r="D158">
-        <v>-194.96</v>
+        <v>-404.54</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>4226</v>
+        <v>257</v>
       </c>
       <c r="B159" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C159">
-        <v>1892422</v>
+        <v>1900738</v>
       </c>
       <c r="D159">
-        <v>-258.6</v>
+        <v>-617.4</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>4235</v>
+        <v>259</v>
       </c>
       <c r="B160" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C160">
-        <v>1892263</v>
+        <v>1900919</v>
       </c>
       <c r="D160">
-        <v>-187.38</v>
+        <v>-252.36</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>424</v>
+        <v>2603</v>
       </c>
       <c r="B161" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C161">
-        <v>1892609</v>
+        <v>1900828</v>
       </c>
       <c r="D161">
-        <v>-618.72</v>
+        <v>-808.2</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>426</v>
+        <v>2604</v>
       </c>
       <c r="B162" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C162">
-        <v>1892054</v>
+        <v>1901290</v>
       </c>
       <c r="D162">
-        <v>-545.44</v>
+        <v>-190.79</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>4274</v>
+        <v>272</v>
       </c>
       <c r="B163" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C163">
-        <v>1892384</v>
+        <v>1901222</v>
       </c>
       <c r="D163">
-        <v>-83.46</v>
+        <v>-560.04</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>4276</v>
+        <v>273</v>
       </c>
       <c r="B164" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C164">
-        <v>1892366</v>
+        <v>1901868</v>
       </c>
       <c r="D164">
-        <v>-139.65</v>
+        <v>-294.96</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>4301</v>
+        <v>280</v>
       </c>
       <c r="B165" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C165">
-        <v>1892663</v>
+        <v>1901302</v>
       </c>
       <c r="D165">
-        <v>-106.24</v>
+        <v>-830.24</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>431</v>
+        <v>281</v>
       </c>
       <c r="B166" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C166">
-        <v>1892376</v>
+        <v>1901167</v>
       </c>
       <c r="D166">
-        <v>-205.82</v>
+        <v>-850.72</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>4321</v>
+        <v>284</v>
       </c>
       <c r="B167" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C167">
-        <v>1892257</v>
+        <v>1901356</v>
       </c>
       <c r="D167">
-        <v>-386.24</v>
+        <v>-289.1</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>4399</v>
+        <v>286</v>
       </c>
       <c r="B168" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C168">
-        <v>1892030</v>
+        <v>1901001</v>
       </c>
       <c r="D168">
-        <v>-124.03</v>
+        <v>-989.64</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>4416</v>
+        <v>294</v>
       </c>
       <c r="B169" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C169">
-        <v>1892514</v>
+        <v>1901582</v>
       </c>
       <c r="D169">
-        <v>-475.56</v>
+        <v>-601.52</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>4422</v>
+        <v>300</v>
       </c>
       <c r="B170" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C170">
-        <v>1892326</v>
+        <v>1900884</v>
       </c>
       <c r="D170">
-        <v>-165.89</v>
+        <v>-324</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>444</v>
+        <v>305</v>
       </c>
       <c r="B171" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C171">
-        <v>1892764</v>
+        <v>1901499</v>
       </c>
       <c r="D171">
-        <v>-738.4</v>
+        <v>-272.52</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>4445</v>
+        <v>309</v>
       </c>
       <c r="B172" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C172">
-        <v>1892456</v>
+        <v>1900986</v>
       </c>
       <c r="D172">
-        <v>-212.92</v>
+        <v>-295.92</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>4464</v>
+        <v>317</v>
       </c>
       <c r="B173" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C173">
-        <v>1892737</v>
+        <v>1900745</v>
       </c>
       <c r="D173">
-        <v>-160.8</v>
+        <v>-503.6</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>4470</v>
+        <v>320</v>
       </c>
       <c r="B174" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C174">
-        <v>1892511</v>
+        <v>1901006</v>
       </c>
       <c r="D174">
-        <v>-627.16</v>
+        <v>-300</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>4486</v>
+        <v>322</v>
       </c>
       <c r="B175" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C175">
-        <v>1892080</v>
+        <v>1900726</v>
       </c>
       <c r="D175">
-        <v>-518.4</v>
+        <v>-165.06</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>4488</v>
+        <v>324</v>
       </c>
       <c r="B176" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C176">
-        <v>1892039</v>
+        <v>1901309</v>
       </c>
       <c r="D176">
-        <v>-275.48</v>
+        <v>-77.18</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>4495</v>
+        <v>332</v>
       </c>
       <c r="B177" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C177">
-        <v>1892405</v>
+        <v>1901841</v>
       </c>
       <c r="D177">
-        <v>-510.4</v>
+        <v>-180.68</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
-        <v>4507</v>
+        <v>333</v>
       </c>
       <c r="B178" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C178">
-        <v>1892372</v>
+        <v>1901600</v>
       </c>
       <c r="D178">
-        <v>-713.12</v>
+        <v>-119.78</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179">
-        <v>4516</v>
+        <v>339</v>
       </c>
       <c r="B179" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C179">
-        <v>1892150</v>
+        <v>1901903</v>
       </c>
       <c r="D179">
-        <v>-170.24</v>
+        <v>-385.6</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180">
-        <v>4519</v>
+        <v>340</v>
       </c>
       <c r="B180" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C180">
-        <v>1892066</v>
+        <v>1900760</v>
       </c>
       <c r="D180">
-        <v>-66.07</v>
+        <v>-366.18</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181">
-        <v>452</v>
+        <v>346</v>
       </c>
       <c r="B181" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C181">
-        <v>1892403</v>
+        <v>1900960</v>
       </c>
       <c r="D181">
-        <v>-356.86</v>
+        <v>-267.62</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182">
-        <v>4521</v>
+        <v>347</v>
       </c>
       <c r="B182" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C182">
-        <v>1892338</v>
+        <v>1900759</v>
       </c>
       <c r="D182">
-        <v>-452.2</v>
+        <v>-197.07</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183">
-        <v>4524</v>
+        <v>352</v>
       </c>
       <c r="B183" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C183">
-        <v>1892237</v>
+        <v>1900758</v>
       </c>
       <c r="D183">
-        <v>-471.44</v>
+        <v>-592.28</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184">
-        <v>4549</v>
+        <v>353</v>
       </c>
       <c r="B184" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C184">
-        <v>1892067</v>
+        <v>1900776</v>
       </c>
       <c r="D184">
-        <v>-321.53</v>
+        <v>-536.48</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185">
-        <v>4557</v>
+        <v>354</v>
       </c>
       <c r="B185" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C185">
-        <v>1892233</v>
+        <v>1901531</v>
       </c>
       <c r="D185">
-        <v>-247.08</v>
+        <v>-1222.92</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186">
-        <v>4618</v>
+        <v>360</v>
       </c>
       <c r="B186" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C186">
-        <v>1892255</v>
+        <v>1901743</v>
       </c>
       <c r="D186">
-        <v>-91.82</v>
+        <v>-1166.44</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187">
-        <v>4652</v>
+        <v>361</v>
       </c>
       <c r="B187" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C187">
-        <v>1892182</v>
+        <v>1901928</v>
       </c>
       <c r="D187">
-        <v>-281</v>
+        <v>-171</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188">
-        <v>4660</v>
+        <v>366</v>
       </c>
       <c r="B188" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C188">
-        <v>1892470</v>
+        <v>1901115</v>
       </c>
       <c r="D188">
-        <v>-197.38</v>
+        <v>-367.36</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189">
-        <v>4665</v>
+        <v>376</v>
       </c>
       <c r="B189" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C189">
-        <v>1892032</v>
+        <v>1901381</v>
       </c>
       <c r="D189">
-        <v>-321.6</v>
+        <v>-147.1</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190">
-        <v>4671</v>
+        <v>384</v>
       </c>
       <c r="B190" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C190">
-        <v>1892219</v>
+        <v>1901219</v>
       </c>
       <c r="D190">
-        <v>-750</v>
+        <v>-573.48</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191">
-        <v>4676</v>
+        <v>3889</v>
       </c>
       <c r="B191" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C191">
-        <v>1892204</v>
+        <v>1901719</v>
       </c>
       <c r="D191">
-        <v>-438.4</v>
+        <v>-421.36</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192">
-        <v>4692</v>
+        <v>3896</v>
       </c>
       <c r="B192" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C192">
-        <v>1892063</v>
+        <v>1900852</v>
       </c>
       <c r="D192">
-        <v>-275.04</v>
+        <v>-1045.12</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193">
-        <v>4696</v>
+        <v>3897</v>
       </c>
       <c r="B193" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C193">
-        <v>1892076</v>
+        <v>1901162</v>
       </c>
       <c r="D193">
-        <v>-562.4</v>
+        <v>-604.72</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194">
-        <v>4700</v>
+        <v>3898</v>
       </c>
       <c r="B194" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C194">
-        <v>7606835</v>
+        <v>1901087</v>
       </c>
       <c r="D194">
-        <v>164.6</v>
+        <v>-288</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195">
-        <v>4771</v>
+        <v>3899</v>
       </c>
       <c r="B195" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C195">
-        <v>1892168</v>
+        <v>7607338</v>
       </c>
       <c r="D195">
-        <v>-360</v>
+        <v>106.28</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196">
-        <v>4776</v>
+        <v>3904</v>
       </c>
       <c r="B196" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C196">
-        <v>1892161</v>
+        <v>1901734</v>
       </c>
       <c r="D196">
-        <v>-647.44</v>
+        <v>-172</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197">
-        <v>4780</v>
+        <v>3922</v>
       </c>
       <c r="B197" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C197">
-        <v>1892349</v>
+        <v>1901352</v>
       </c>
       <c r="D197">
-        <v>-1134.12</v>
+        <v>-863.68</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198">
-        <v>4794</v>
+        <v>3996</v>
       </c>
       <c r="B198" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C198">
-        <v>1892222</v>
+        <v>1901178</v>
       </c>
       <c r="D198">
-        <v>-505.24</v>
+        <v>-1048.32</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199">
-        <v>4798</v>
+        <v>401</v>
       </c>
       <c r="B199" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C199">
-        <v>1892866</v>
+        <v>1901572</v>
       </c>
       <c r="D199">
-        <v>-204.82</v>
+        <v>-302.04</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200">
-        <v>4814</v>
+        <v>405</v>
       </c>
       <c r="B200" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C200">
-        <v>1892272</v>
+        <v>1900929</v>
       </c>
       <c r="D200">
-        <v>-176.1</v>
+        <v>-1359.4</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201">
-        <v>4850</v>
+        <v>407</v>
       </c>
       <c r="B201" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C201">
-        <v>1892117</v>
+        <v>1900721</v>
       </c>
       <c r="D201">
-        <v>-346.6</v>
+        <v>-345</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202">
-        <v>4854</v>
+        <v>411</v>
       </c>
       <c r="B202" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C202">
-        <v>1892683</v>
+        <v>1901444</v>
       </c>
       <c r="D202">
-        <v>-853.36</v>
+        <v>-749.04</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203">
-        <v>4860</v>
+        <v>4110</v>
       </c>
       <c r="B203" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C203">
-        <v>1892348</v>
+        <v>1901217</v>
       </c>
       <c r="D203">
-        <v>-348.32</v>
+        <v>-432.52</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204">
-        <v>4877</v>
+        <v>4131</v>
       </c>
       <c r="B204" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C204">
-        <v>1892745</v>
+        <v>7607305</v>
       </c>
       <c r="D204">
-        <v>-390.44</v>
+        <v>116.57</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205">
-        <v>4891</v>
+        <v>4135</v>
       </c>
       <c r="B205" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C205">
-        <v>1892065</v>
+        <v>1900712</v>
       </c>
       <c r="D205">
-        <v>-145.32</v>
+        <v>-510.4</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206">
-        <v>4898</v>
+        <v>4160</v>
       </c>
       <c r="B206" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C206">
-        <v>1892024</v>
+        <v>1900783</v>
       </c>
       <c r="D206">
-        <v>-472.12</v>
+        <v>-418.4</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207">
-        <v>490</v>
+        <v>4172</v>
       </c>
       <c r="B207" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C207">
-        <v>1892460</v>
+        <v>1900785</v>
       </c>
       <c r="D207">
-        <v>-795.96</v>
+        <v>-181.2</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208">
-        <v>4913</v>
+        <v>4180</v>
       </c>
       <c r="B208" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C208">
-        <v>1892374</v>
+        <v>1900725</v>
       </c>
       <c r="D208">
-        <v>-327.36</v>
+        <v>-336</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209">
-        <v>506</v>
+        <v>4195</v>
       </c>
       <c r="B209" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C209">
-        <v>1892545</v>
+        <v>1901329</v>
       </c>
       <c r="D209">
-        <v>-154.55</v>
+        <v>-60.78</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210">
-        <v>507</v>
+        <v>4203</v>
       </c>
       <c r="B210" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C210">
-        <v>1892212</v>
+        <v>1901448</v>
       </c>
       <c r="D210">
-        <v>-421.2</v>
+        <v>-559.08</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211">
-        <v>513</v>
+        <v>4230</v>
       </c>
       <c r="B211" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C211">
-        <v>7606885</v>
+        <v>1901330</v>
       </c>
       <c r="D211">
-        <v>1320</v>
+        <v>-228.76</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212">
-        <v>514</v>
+        <v>4235</v>
       </c>
       <c r="B212" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C212">
-        <v>1892228</v>
+        <v>1900750</v>
       </c>
       <c r="D212">
-        <v>-387.99</v>
+        <v>-286.88</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213">
-        <v>524</v>
+        <v>424</v>
       </c>
       <c r="B213" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C213">
-        <v>1892343</v>
+        <v>1900887</v>
       </c>
       <c r="D213">
-        <v>-890.08</v>
+        <v>-420.2</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214">
-        <v>5289</v>
+        <v>4259</v>
       </c>
       <c r="B214" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C214">
-        <v>1892379</v>
+        <v>1901441</v>
       </c>
       <c r="D214">
-        <v>-355.72</v>
+        <v>-1478.56</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215">
-        <v>533</v>
+        <v>426</v>
       </c>
       <c r="B215" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C215">
-        <v>1892170</v>
+        <v>1900713</v>
       </c>
       <c r="D215">
-        <v>-439.56</v>
+        <v>-195.99</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216">
-        <v>578</v>
+        <v>4265</v>
       </c>
       <c r="B216" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C216">
-        <v>1892164</v>
+        <v>1901607</v>
       </c>
       <c r="D216">
-        <v>-154.7</v>
+        <v>-665.88</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217">
-        <v>599</v>
+        <v>4266</v>
       </c>
       <c r="B217" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C217">
-        <v>1892614</v>
+        <v>1901713</v>
       </c>
       <c r="D217">
-        <v>-824.44</v>
+        <v>-324.8</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218">
-        <v>600</v>
+        <v>4274</v>
       </c>
       <c r="B218" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C218">
-        <v>1892208</v>
+        <v>1901173</v>
       </c>
       <c r="D218">
-        <v>-862.4</v>
+        <v>-468.04</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219">
-        <v>6007</v>
+        <v>4276</v>
       </c>
       <c r="B219" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C219">
-        <v>1892742</v>
+        <v>1901145</v>
       </c>
       <c r="D219">
-        <v>-442.76</v>
+        <v>-160.8</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220">
-        <v>606</v>
+        <v>4306</v>
       </c>
       <c r="B220" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C220">
-        <v>1892157</v>
+        <v>1901133</v>
       </c>
       <c r="D220">
-        <v>-1751.96</v>
+        <v>-128.98</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221">
-        <v>607</v>
+        <v>4320</v>
       </c>
       <c r="B221" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C221">
-        <v>1892692</v>
+        <v>1900985</v>
       </c>
       <c r="D221">
-        <v>-246.04</v>
+        <v>-433.92</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222">
-        <v>620</v>
+        <v>4321</v>
       </c>
       <c r="B222" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C222">
-        <v>1892740</v>
+        <v>1901179</v>
       </c>
       <c r="D222">
-        <v>-88.8</v>
+        <v>-171</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223">
-        <v>634</v>
+        <v>4345</v>
       </c>
       <c r="B223" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C223">
-        <v>1892153</v>
+        <v>1900873</v>
       </c>
       <c r="D223">
-        <v>-397.16</v>
+        <v>-134.12</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224">
-        <v>635</v>
+        <v>4384</v>
       </c>
       <c r="B224" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C224">
-        <v>1892155</v>
+        <v>1900717</v>
       </c>
       <c r="D224">
-        <v>-529.28</v>
+        <v>-304.64</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225">
-        <v>646</v>
+        <v>4386</v>
       </c>
       <c r="B225" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C225">
-        <v>1892190</v>
+        <v>1900741</v>
       </c>
       <c r="D225">
-        <v>-404.72</v>
+        <v>-87.89</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226">
-        <v>704</v>
+        <v>4398</v>
       </c>
       <c r="B226" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C226">
-        <v>1892772</v>
+        <v>1901101</v>
       </c>
       <c r="D226">
-        <v>-873.56</v>
+        <v>-440.32</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227">
-        <v>707</v>
+        <v>4406</v>
       </c>
       <c r="B227" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C227">
-        <v>1892179</v>
+        <v>1900883</v>
       </c>
       <c r="D227">
-        <v>-258.64</v>
+        <v>-923.96</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228">
-        <v>714</v>
+        <v>4422</v>
       </c>
       <c r="B228" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C228">
-        <v>1892434</v>
+        <v>1901014</v>
       </c>
       <c r="D228">
-        <v>-436.32</v>
+        <v>-140.91</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229">
-        <v>717</v>
+        <v>4434</v>
       </c>
       <c r="B229" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C229">
-        <v>1892757</v>
+        <v>1901461</v>
       </c>
       <c r="D229">
-        <v>-537.36</v>
+        <v>-884</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230">
-        <v>721</v>
+        <v>4445</v>
       </c>
       <c r="B230" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C230">
-        <v>1892175</v>
+        <v>1900875</v>
       </c>
       <c r="D230">
-        <v>-145.7</v>
+        <v>-224.56</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231">
-        <v>726</v>
+        <v>4470</v>
       </c>
       <c r="B231" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C231">
-        <v>1892546</v>
+        <v>1900859</v>
       </c>
       <c r="D231">
-        <v>-97.1</v>
+        <v>-822.52</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232">
-        <v>728</v>
+        <v>4486</v>
       </c>
       <c r="B232" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C232">
-        <v>1892166</v>
+        <v>1900779</v>
       </c>
       <c r="D232">
-        <v>-240.92</v>
+        <v>-115.6</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233">
-        <v>735</v>
+        <v>4488</v>
       </c>
       <c r="B233" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C233">
-        <v>1892285</v>
+        <v>1901479</v>
       </c>
       <c r="D233">
-        <v>-499.8</v>
+        <v>-565.08</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234">
-        <v>742</v>
+        <v>4507</v>
       </c>
       <c r="B234" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C234">
-        <v>1892224</v>
+        <v>1901111</v>
       </c>
       <c r="D234">
-        <v>-117.4</v>
+        <v>-1404.28</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235">
-        <v>745</v>
+        <v>4516</v>
       </c>
       <c r="B235" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C235">
-        <v>1892180</v>
+        <v>1901573</v>
       </c>
       <c r="D235">
-        <v>-137.4</v>
+        <v>-549.4</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236">
-        <v>751</v>
+        <v>452</v>
       </c>
       <c r="B236" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C236">
-        <v>1892532</v>
+        <v>1900977</v>
       </c>
       <c r="D236">
-        <v>-200</v>
+        <v>-654</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237">
-        <v>755</v>
+        <v>4521</v>
       </c>
       <c r="B237" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C237">
-        <v>1892515</v>
+        <v>1901775</v>
       </c>
       <c r="D237">
-        <v>-475.2</v>
+        <v>-661.04</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238">
-        <v>801</v>
+        <v>4524</v>
       </c>
       <c r="B238" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C238">
-        <v>1892165</v>
+        <v>1900978</v>
       </c>
       <c r="D238">
-        <v>-751.52</v>
+        <v>-757.36</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239">
-        <v>804</v>
+        <v>4533</v>
       </c>
       <c r="B239" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C239">
-        <v>1892029</v>
+        <v>1901935</v>
       </c>
       <c r="D239">
-        <v>-887.16</v>
+        <v>-332.68</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240">
-        <v>805</v>
+        <v>4549</v>
       </c>
       <c r="B240" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C240">
-        <v>1892248</v>
+        <v>1900735</v>
       </c>
       <c r="D240">
-        <v>-225.6</v>
+        <v>-683.68</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241">
-        <v>818</v>
+        <v>4557</v>
       </c>
       <c r="B241" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C241">
-        <v>1892247</v>
+        <v>1901501</v>
       </c>
       <c r="D241">
-        <v>-708.88</v>
+        <v>-286.4</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242">
-        <v>825</v>
+        <v>4612</v>
       </c>
       <c r="B242" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C242">
-        <v>1892421</v>
+        <v>1901225</v>
       </c>
       <c r="D242">
-        <v>-239.08</v>
+        <v>-286.4</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243">
-        <v>828</v>
+        <v>4652</v>
       </c>
       <c r="B243" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C243">
-        <v>1892778</v>
+        <v>1901430</v>
       </c>
       <c r="D243">
-        <v>-669.28</v>
+        <v>-355.2</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244">
-        <v>829</v>
+        <v>4653</v>
       </c>
       <c r="B244" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C244">
-        <v>7606836</v>
+        <v>1901434</v>
       </c>
       <c r="D244">
-        <v>608.72</v>
+        <v>-312.64</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245">
-        <v>833</v>
+        <v>4660</v>
       </c>
       <c r="B245" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C245">
-        <v>1892660</v>
+        <v>1900899</v>
       </c>
       <c r="D245">
-        <v>-783.8</v>
+        <v>-388.72</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>4671</v>
+      </c>
+      <c r="B246" t="s">
+        <v>247</v>
+      </c>
+      <c r="C246">
+        <v>1900908</v>
+      </c>
+      <c r="D246">
+        <v>-279.64</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>4676</v>
+      </c>
+      <c r="B247" t="s">
+        <v>248</v>
+      </c>
+      <c r="C247">
+        <v>1900797</v>
+      </c>
+      <c r="D247">
+        <v>-274.16</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>4689</v>
+      </c>
+      <c r="B248" t="s">
+        <v>249</v>
+      </c>
+      <c r="C248">
+        <v>1900732</v>
+      </c>
+      <c r="D248">
+        <v>-334.52</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>4692</v>
+      </c>
+      <c r="B249" t="s">
+        <v>250</v>
+      </c>
+      <c r="C249">
+        <v>1900924</v>
+      </c>
+      <c r="D249">
+        <v>-244.36</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>4696</v>
+      </c>
+      <c r="B250" t="s">
+        <v>251</v>
+      </c>
+      <c r="C250">
+        <v>1900780</v>
+      </c>
+      <c r="D250">
+        <v>-513.2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>4700</v>
+      </c>
+      <c r="B251" t="s">
+        <v>252</v>
+      </c>
+      <c r="C251">
+        <v>1900802</v>
+      </c>
+      <c r="D251">
+        <v>-256.76</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>4703</v>
+      </c>
+      <c r="B252" t="s">
+        <v>253</v>
+      </c>
+      <c r="C252">
+        <v>1900946</v>
+      </c>
+      <c r="D252">
+        <v>-818.96</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>4735</v>
+      </c>
+      <c r="B253" t="s">
+        <v>254</v>
+      </c>
+      <c r="C253">
+        <v>1900892</v>
+      </c>
+      <c r="D253">
+        <v>-716.32</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>4762</v>
+      </c>
+      <c r="B254" t="s">
+        <v>255</v>
+      </c>
+      <c r="C254">
+        <v>1900888</v>
+      </c>
+      <c r="D254">
+        <v>-317.13</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>4771</v>
+      </c>
+      <c r="B255" t="s">
+        <v>256</v>
+      </c>
+      <c r="C255">
+        <v>1900773</v>
+      </c>
+      <c r="D255">
+        <v>-54.38</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>4776</v>
+      </c>
+      <c r="B256" t="s">
+        <v>257</v>
+      </c>
+      <c r="C256">
+        <v>1901109</v>
+      </c>
+      <c r="D256">
+        <v>-232.32</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>4780</v>
+      </c>
+      <c r="B257" t="s">
+        <v>258</v>
+      </c>
+      <c r="C257">
+        <v>1900872</v>
+      </c>
+      <c r="D257">
+        <v>-1284.28</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>4794</v>
+      </c>
+      <c r="B258" t="s">
+        <v>259</v>
+      </c>
+      <c r="C258">
+        <v>1900860</v>
+      </c>
+      <c r="D258">
+        <v>-124.86</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>4799</v>
+      </c>
+      <c r="B259" t="s">
+        <v>260</v>
+      </c>
+      <c r="C259">
+        <v>1901358</v>
+      </c>
+      <c r="D259">
+        <v>-200.16</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>4814</v>
+      </c>
+      <c r="B260" t="s">
+        <v>261</v>
+      </c>
+      <c r="C260">
+        <v>1901435</v>
+      </c>
+      <c r="D260">
+        <v>-714.8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>4819</v>
+      </c>
+      <c r="B261" t="s">
+        <v>262</v>
+      </c>
+      <c r="C261">
+        <v>1901387</v>
+      </c>
+      <c r="D261">
+        <v>-658.28</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>4850</v>
+      </c>
+      <c r="B262" t="s">
+        <v>263</v>
+      </c>
+      <c r="C262">
+        <v>1900844</v>
+      </c>
+      <c r="D262">
+        <v>-76.6</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>4891</v>
+      </c>
+      <c r="B263" t="s">
+        <v>264</v>
+      </c>
+      <c r="C263">
+        <v>1900922</v>
+      </c>
+      <c r="D263">
+        <v>-329.84</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>490</v>
+      </c>
+      <c r="B264" t="s">
+        <v>265</v>
+      </c>
+      <c r="C264">
+        <v>1901586</v>
+      </c>
+      <c r="D264">
+        <v>-945.2</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>4900</v>
+      </c>
+      <c r="B265" t="s">
+        <v>266</v>
+      </c>
+      <c r="C265">
+        <v>1901735</v>
+      </c>
+      <c r="D265">
+        <v>-126.86</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>4905</v>
+      </c>
+      <c r="B266" t="s">
+        <v>267</v>
+      </c>
+      <c r="C266">
+        <v>1901440</v>
+      </c>
+      <c r="D266">
+        <v>-699.88</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>4908</v>
+      </c>
+      <c r="B267" t="s">
+        <v>268</v>
+      </c>
+      <c r="C267">
+        <v>1901936</v>
+      </c>
+      <c r="D267">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>4920</v>
+      </c>
+      <c r="B268" t="s">
+        <v>269</v>
+      </c>
+      <c r="C268">
+        <v>1901727</v>
+      </c>
+      <c r="D268">
+        <v>-81.9</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>4925</v>
+      </c>
+      <c r="B269" t="s">
+        <v>270</v>
+      </c>
+      <c r="C269">
+        <v>1901678</v>
+      </c>
+      <c r="D269">
+        <v>-825.6</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>4928</v>
+      </c>
+      <c r="B270" t="s">
+        <v>271</v>
+      </c>
+      <c r="C270">
+        <v>1900991</v>
+      </c>
+      <c r="D270">
+        <v>-238.14</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>4933</v>
+      </c>
+      <c r="B271" t="s">
+        <v>272</v>
+      </c>
+      <c r="C271">
+        <v>1901427</v>
+      </c>
+      <c r="D271">
+        <v>-800.24</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>4936</v>
+      </c>
+      <c r="B272" t="s">
+        <v>273</v>
+      </c>
+      <c r="C272">
+        <v>1900926</v>
+      </c>
+      <c r="D272">
+        <v>-420</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>4942</v>
+      </c>
+      <c r="B273" t="s">
+        <v>274</v>
+      </c>
+      <c r="C273">
+        <v>1900729</v>
+      </c>
+      <c r="D273">
+        <v>-582.36</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>4949</v>
+      </c>
+      <c r="B274" t="s">
+        <v>275</v>
+      </c>
+      <c r="C274">
+        <v>1901223</v>
+      </c>
+      <c r="D274">
+        <v>-63.43</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>495</v>
+      </c>
+      <c r="B275" t="s">
+        <v>276</v>
+      </c>
+      <c r="C275">
+        <v>1901485</v>
+      </c>
+      <c r="D275">
+        <v>-399.4</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>4950</v>
+      </c>
+      <c r="B276" t="s">
+        <v>277</v>
+      </c>
+      <c r="C276">
+        <v>1901567</v>
+      </c>
+      <c r="D276">
+        <v>-1177.92</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>4951</v>
+      </c>
+      <c r="B277" t="s">
+        <v>278</v>
+      </c>
+      <c r="C277">
+        <v>1901897</v>
+      </c>
+      <c r="D277">
+        <v>-237.64</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>503</v>
+      </c>
+      <c r="B278" t="s">
+        <v>279</v>
+      </c>
+      <c r="C278">
+        <v>1901094</v>
+      </c>
+      <c r="D278">
+        <v>-651.96</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>514</v>
+      </c>
+      <c r="B279" t="s">
+        <v>280</v>
+      </c>
+      <c r="C279">
+        <v>1900720</v>
+      </c>
+      <c r="D279">
+        <v>-1062.72</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>523</v>
+      </c>
+      <c r="B280" t="s">
+        <v>281</v>
+      </c>
+      <c r="C280">
+        <v>1901834</v>
+      </c>
+      <c r="D280">
+        <v>-681.12</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>532</v>
+      </c>
+      <c r="B281" t="s">
+        <v>282</v>
+      </c>
+      <c r="C281">
+        <v>1901494</v>
+      </c>
+      <c r="D281">
+        <v>-213.92</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>533</v>
+      </c>
+      <c r="B282" t="s">
+        <v>283</v>
+      </c>
+      <c r="C282">
+        <v>1901203</v>
+      </c>
+      <c r="D282">
+        <v>-318.4</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>578</v>
+      </c>
+      <c r="B283" t="s">
+        <v>284</v>
+      </c>
+      <c r="C283">
+        <v>1900911</v>
+      </c>
+      <c r="D283">
+        <v>-327.84</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>599</v>
+      </c>
+      <c r="B284" t="s">
+        <v>285</v>
+      </c>
+      <c r="C284">
+        <v>1901242</v>
+      </c>
+      <c r="D284">
+        <v>-281.6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>600</v>
+      </c>
+      <c r="B285" t="s">
+        <v>286</v>
+      </c>
+      <c r="C285">
+        <v>1900730</v>
+      </c>
+      <c r="D285">
+        <v>-741</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>602</v>
+      </c>
+      <c r="B286" t="s">
+        <v>287</v>
+      </c>
+      <c r="C286">
+        <v>1901365</v>
+      </c>
+      <c r="D286">
+        <v>-761.52</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>605</v>
+      </c>
+      <c r="B287" t="s">
+        <v>288</v>
+      </c>
+      <c r="C287">
+        <v>1901243</v>
+      </c>
+      <c r="D287">
+        <v>-127.75</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>606</v>
+      </c>
+      <c r="B288" t="s">
+        <v>289</v>
+      </c>
+      <c r="C288">
+        <v>1901100</v>
+      </c>
+      <c r="D288">
+        <v>-935.44</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>607</v>
+      </c>
+      <c r="B289" t="s">
+        <v>290</v>
+      </c>
+      <c r="C289">
+        <v>1901892</v>
+      </c>
+      <c r="D289">
+        <v>-371.2</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>614</v>
+      </c>
+      <c r="B290" t="s">
+        <v>291</v>
+      </c>
+      <c r="C290">
+        <v>1901530</v>
+      </c>
+      <c r="D290">
+        <v>-566.12</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>620</v>
+      </c>
+      <c r="B291" t="s">
+        <v>292</v>
+      </c>
+      <c r="C291">
+        <v>1901683</v>
+      </c>
+      <c r="D291">
+        <v>-521.08</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>635</v>
+      </c>
+      <c r="B292" t="s">
+        <v>293</v>
+      </c>
+      <c r="C292">
+        <v>1900866</v>
+      </c>
+      <c r="D292">
+        <v>-428.8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>646</v>
+      </c>
+      <c r="B293" t="s">
+        <v>294</v>
+      </c>
+      <c r="C293">
+        <v>1900900</v>
+      </c>
+      <c r="D293">
+        <v>-545.76</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>650</v>
+      </c>
+      <c r="B294" t="s">
+        <v>295</v>
+      </c>
+      <c r="C294">
+        <v>1901869</v>
+      </c>
+      <c r="D294">
+        <v>-337.84</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>666</v>
+      </c>
+      <c r="B295" t="s">
+        <v>296</v>
+      </c>
+      <c r="C295">
+        <v>1901015</v>
+      </c>
+      <c r="D295">
+        <v>-147.1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>701</v>
+      </c>
+      <c r="B296" t="s">
+        <v>297</v>
+      </c>
+      <c r="C296">
+        <v>1901127</v>
+      </c>
+      <c r="D296">
+        <v>-663.84</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>704</v>
+      </c>
+      <c r="B297" t="s">
+        <v>298</v>
+      </c>
+      <c r="C297">
+        <v>1901205</v>
+      </c>
+      <c r="D297">
+        <v>-310.8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>707</v>
+      </c>
+      <c r="B298" t="s">
+        <v>299</v>
+      </c>
+      <c r="C298">
+        <v>1901377</v>
+      </c>
+      <c r="D298">
+        <v>-153.39</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>721</v>
+      </c>
+      <c r="B299" t="s">
+        <v>300</v>
+      </c>
+      <c r="C299">
+        <v>1900829</v>
+      </c>
+      <c r="D299">
+        <v>-270.4</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>726</v>
+      </c>
+      <c r="B300" t="s">
+        <v>301</v>
+      </c>
+      <c r="C300">
+        <v>1901707</v>
+      </c>
+      <c r="D300">
+        <v>-340.72</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>727</v>
+      </c>
+      <c r="B301" t="s">
+        <v>302</v>
+      </c>
+      <c r="C301">
+        <v>1900746</v>
+      </c>
+      <c r="D301">
+        <v>-124.36</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>728</v>
+      </c>
+      <c r="B302" t="s">
+        <v>303</v>
+      </c>
+      <c r="C302">
+        <v>1900931</v>
+      </c>
+      <c r="D302">
+        <v>-523.96</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>735</v>
+      </c>
+      <c r="B303" t="s">
+        <v>304</v>
+      </c>
+      <c r="C303">
+        <v>1900831</v>
+      </c>
+      <c r="D303">
+        <v>-107.46</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>742</v>
+      </c>
+      <c r="B304" t="s">
+        <v>305</v>
+      </c>
+      <c r="C304">
+        <v>1901403</v>
+      </c>
+      <c r="D304">
+        <v>-299.16</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>745</v>
+      </c>
+      <c r="B305" t="s">
+        <v>306</v>
+      </c>
+      <c r="C305">
+        <v>1900925</v>
+      </c>
+      <c r="D305">
+        <v>-523.96</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>751</v>
+      </c>
+      <c r="B306" t="s">
+        <v>307</v>
+      </c>
+      <c r="C306">
+        <v>1901240</v>
+      </c>
+      <c r="D306">
+        <v>-315.36</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>755</v>
+      </c>
+      <c r="B307" t="s">
+        <v>308</v>
+      </c>
+      <c r="C307">
+        <v>1900889</v>
+      </c>
+      <c r="D307">
+        <v>-112</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>801</v>
+      </c>
+      <c r="B308" t="s">
+        <v>309</v>
+      </c>
+      <c r="C308">
+        <v>1900917</v>
+      </c>
+      <c r="D308">
+        <v>-281.1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>811</v>
+      </c>
+      <c r="B309" t="s">
+        <v>310</v>
+      </c>
+      <c r="C309">
+        <v>1901102</v>
+      </c>
+      <c r="D309">
+        <v>-388.84</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>818</v>
+      </c>
+      <c r="B310" t="s">
+        <v>311</v>
+      </c>
+      <c r="C310">
+        <v>1900719</v>
+      </c>
+      <c r="D310">
+        <v>-981</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>828</v>
+      </c>
+      <c r="B311" t="s">
+        <v>312</v>
+      </c>
+      <c r="C311">
+        <v>1901291</v>
+      </c>
+      <c r="D311">
+        <v>-557.48</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>829</v>
+      </c>
+      <c r="B312" t="s">
+        <v>313</v>
+      </c>
+      <c r="C312">
+        <v>1900915</v>
+      </c>
+      <c r="D312">
+        <v>-596.32</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>831</v>
+      </c>
+      <c r="B313" t="s">
+        <v>314</v>
+      </c>
+      <c r="C313">
+        <v>1901128</v>
+      </c>
+      <c r="D313">
+        <v>-592.88</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>838</v>
+      </c>
+      <c r="B314" t="s">
+        <v>315</v>
+      </c>
+      <c r="C314">
+        <v>1900950</v>
+      </c>
+      <c r="D314">
+        <v>-227.56</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>910</v>
+      </c>
+      <c r="B315" t="s">
+        <v>316</v>
+      </c>
+      <c r="C315">
+        <v>1901698</v>
+      </c>
+      <c r="D315">
+        <v>-328.88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:D245"/>
+  <autoFilter ref="A1:D315"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>