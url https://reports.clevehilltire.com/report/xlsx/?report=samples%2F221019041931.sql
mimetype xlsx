--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$128</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$127</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>LineID</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>-DM</t>
   </si>
   <si>
     <t>-PM</t>
   </si>
   <si>
     <t>Monthly Tire Return</t>
   </si>
@@ -1101,1468 +1101,1463 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C128"/>
+  <dimension ref="A1:C127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
+      <c r="A2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" t="s">
+        <v>3</v>
+      </c>
       <c r="C2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" t="s">
-        <v>4</v>
+      <c r="A4">
+        <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>-35</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>25</v>
+      </c>
+      <c r="B5">
+        <v>99</v>
       </c>
       <c r="C5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>740</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7">
-        <v>740</v>
+      <c r="A7" t="s">
+        <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C8">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C9">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C11">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C12">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C14">
-        <v>7</v>
+        <v>488</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C15">
-        <v>244</v>
+        <v>394</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C16">
-        <v>421</v>
+        <v>182</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C17">
-        <v>330</v>
+        <v>643</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B18" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C18">
-        <v>627</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C19">
-        <v>61</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C20">
-        <v>13</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C21">
-        <v>747</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C22">
-        <v>0</v>
+        <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B23" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C23">
-        <v>105</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C24">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C25">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B26" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C26">
-        <v>31</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B27" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C27">
-        <v>60</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B28" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C28">
-        <v>274</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B29" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C29">
-        <v>68</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B30" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C30">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B31" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B32" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C33">
-        <v>19</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B34" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C34">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B35" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B36" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C36">
-        <v>150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B37" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B38" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C38">
-        <v>91</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B39" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C39">
-        <v>117</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B40" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C40">
-        <v>25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B41" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C41">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B42" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C42">
-        <v>22</v>
+        <v>63327</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B43" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C43">
-        <v>63427</v>
+        <v>276</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B44" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C44">
-        <v>242</v>
+        <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B45" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C45">
-        <v>78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B46" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C46">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B47" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C47">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B48" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C48">
-        <v>36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B49" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C49">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B50" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C50">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B51" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B52" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C52">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B53" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C53">
-        <v>0</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B54" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C54">
-        <v>87</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B55" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C55">
-        <v>0</v>
+        <v>527</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B56" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C56">
-        <v>597</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B57" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C57">
-        <v>949</v>
+        <v>129</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B58" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C58">
-        <v>117</v>
+        <v>131</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B59" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C59">
-        <v>150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B60" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C60">
-        <v>0</v>
+        <v>96478</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B61" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C61">
-        <v>97017</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B62" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C62">
-        <v>148</v>
+        <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B63" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B64" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C64">
-        <v>21</v>
+        <v>387</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B65" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C65">
-        <v>335</v>
+        <v>72</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B66" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C66">
-        <v>89</v>
+        <v>999589</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B67" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C67">
-        <v>999625</v>
+        <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B68" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C68">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B69" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C69">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B70" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C70">
-        <v>31</v>
+        <v>115</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B71" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C71">
-        <v>112</v>
+        <v>105</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B72" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C72">
-        <v>107</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B73" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B74" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C74">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B75" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C75">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B76" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C76">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B77" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C77">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B78" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C78">
-        <v>8</v>
+        <v>101</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B79" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C79">
-        <v>103</v>
+        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B80" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C80">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B81" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C81">
-        <v>0</v>
+        <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B82" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C82">
-        <v>102</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B83" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C83">
-        <v>2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B84" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C84">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B85" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C85">
-        <v>12</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B86" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C86">
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B87" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C87">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B88" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C88">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B89" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C89">
-        <v>4</v>
+        <v>193</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B90" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C90">
-        <v>214</v>
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B91" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C91">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B92" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C92">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B93" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C93">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B94" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C94">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B95" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C95">
-        <v>0</v>
+        <v>493</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B96" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C96">
-        <v>459</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B97" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C97">
-        <v>0</v>
+        <v>221</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B98" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C98">
-        <v>253</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B99" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C99">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B100" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B101" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B102" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C102">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B103" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B104" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C104">
-        <v>37</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B105" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C105">
-        <v>0</v>
+        <v>999837</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B106" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C106">
-        <v>999834</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B107" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C107">
-        <v>17</v>
+        <v>125</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B108" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C108">
-        <v>82</v>
+        <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B109" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C109">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B110" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C110">
-        <v>14</v>
+        <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B111" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C111">
-        <v>286</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B112" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C112">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B113" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C113">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B114" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C114">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B115" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C115">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B116" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B117" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C117">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B118" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B119" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C119">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B120" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C120">
-        <v>0</v>
+        <v>95</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B121" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C121">
-        <v>105</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B122" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C122">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B123" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C123">
-        <v>3</v>
+        <v>102</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B124" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C124">
-        <v>113</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B125" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B126" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C126">
-        <v>0</v>
+        <v>32</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B127" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C127">
-        <v>24</v>
-[...9 lines deleted...]
-      <c r="C128">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:C128"/>
+  <autoFilter ref="A1:C127"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>