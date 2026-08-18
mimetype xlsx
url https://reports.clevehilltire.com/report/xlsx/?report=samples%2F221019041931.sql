--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$127</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$128</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>LineID</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>QOH</t>
   </si>
   <si>
     <t>-DM</t>
   </si>
   <si>
     <t>-PM</t>
   </si>
   <si>
     <t>Monthly Tire Return</t>
   </si>
   <si>
     <t>FIRESTONE FR740</t>
   </si>
   <si>
     <t>AAW</t>
   </si>
   <si>
@@ -156,81 +156,81 @@
   <si>
     <t>BFGOODRICH MEDIUM TRUCK</t>
   </si>
   <si>
     <t>BWP</t>
   </si>
   <si>
     <t>WEATHERPEAK</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CARLSTAR TRAILER</t>
   </si>
   <si>
     <t>CCL</t>
   </si>
   <si>
     <t>MICHELIN CROSS CLIMATE</t>
   </si>
   <si>
     <t>CON</t>
   </si>
   <si>
-    <t>CONTINENTAL TOUR CONT</t>
+    <t>CONTINENTAL</t>
   </si>
   <si>
     <t>COO</t>
   </si>
   <si>
     <t>COOPER TIRES</t>
   </si>
   <si>
     <t>COR</t>
   </si>
   <si>
     <t>CORDOVAN TIRES</t>
   </si>
   <si>
     <t>CRD</t>
   </si>
   <si>
     <t>CREDIT BALANCE OVER PAYMT</t>
   </si>
   <si>
     <t>CTA</t>
   </si>
   <si>
     <t>COMM T/A</t>
   </si>
   <si>
     <t>DAT</t>
   </si>
   <si>
-    <t>FIRESTONE DESTINATION A/T</t>
+    <t>FIRESTONE DESTINATION</t>
   </si>
   <si>
     <t>DEF</t>
   </si>
   <si>
     <t>MICHELIN DEFENDER 2 22555R19 103V XL</t>
   </si>
   <si>
     <t>DGD</t>
   </si>
   <si>
     <t>BRIDGESTONE DRIVEGAURD</t>
   </si>
   <si>
     <t>DHL</t>
   </si>
   <si>
     <t>DUELLER</t>
   </si>
   <si>
     <t>DIS</t>
   </si>
   <si>
     <t>DISCOUNT ON TIRES</t>
   </si>
@@ -261,50 +261,53 @@
   <si>
     <t>ECO</t>
   </si>
   <si>
     <t>ECOPIA EP100/422</t>
   </si>
   <si>
     <t>EDF</t>
   </si>
   <si>
     <t>ENVIRONMENTAL DISPOSAL</t>
   </si>
   <si>
     <t>FAL</t>
   </si>
   <si>
     <t>FALKEN</t>
   </si>
   <si>
     <t>FAS</t>
   </si>
   <si>
     <t>FIRESTONE ALL SEASON</t>
   </si>
   <si>
+    <t>FEE</t>
+  </si>
+  <si>
     <t>FIE</t>
   </si>
   <si>
     <t>FIERCE</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>FIREHAWK INDY</t>
   </si>
   <si>
     <t>FTN</t>
   </si>
   <si>
     <t>FORTUNE</t>
   </si>
   <si>
     <t>FUZ</t>
   </si>
   <si>
     <t>FUZION ZRI</t>
   </si>
   <si>
     <t>FWG</t>
@@ -630,51 +633,51 @@
   <si>
     <t>SUMITOMO</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>NONSTOCK</t>
   </si>
   <si>
     <t>T-A</t>
   </si>
   <si>
     <t>TIRE ADJUSTMENTS</t>
   </si>
   <si>
     <t>TBC</t>
   </si>
   <si>
     <t>TBC INDUSTRIAL/AG</t>
   </si>
   <si>
     <t>TFC</t>
   </si>
   <si>
-    <t>FIRESTONE TRANSFORCE HT</t>
+    <t>FIRESTONE TRANSFORCE</t>
   </si>
   <si>
     <t>TGR</t>
   </si>
   <si>
     <t>TRAIL GUIDE</t>
   </si>
   <si>
     <t>TOY</t>
   </si>
   <si>
     <t>TOYO</t>
   </si>
   <si>
     <t>TPA</t>
   </si>
   <si>
     <t>TIGER PAW</t>
   </si>
   <si>
     <t>TPS</t>
   </si>
   <si>
     <t>UNIROYAL TIGER PAS SNOWS</t>
   </si>
@@ -1101,51 +1104,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C127"/>
+  <dimension ref="A1:C128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -1155,1409 +1158,1420 @@
         <v>3</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
-        <v>-35</v>
+        <v>-56</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>25</v>
       </c>
       <c r="B5">
         <v>99</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>740</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
         <v>17</v>
       </c>
       <c r="C12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14">
-        <v>488</v>
+        <v>535</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15" t="s">
         <v>22</v>
       </c>
       <c r="C15">
-        <v>394</v>
+        <v>436</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16">
-        <v>182</v>
+        <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17">
-        <v>643</v>
+        <v>558</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18" t="s">
         <v>28</v>
       </c>
       <c r="C18">
-        <v>63</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19" t="s">
         <v>30</v>
       </c>
       <c r="C19">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20" t="s">
         <v>32</v>
       </c>
       <c r="C20">
-        <v>1330</v>
+        <v>883</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>34</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22" t="s">
         <v>36</v>
       </c>
       <c r="C22">
-        <v>115</v>
+        <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23" t="s">
         <v>38</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24" t="s">
         <v>40</v>
       </c>
       <c r="C24">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25" t="s">
         <v>42</v>
       </c>
       <c r="C25">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26" t="s">
         <v>44</v>
       </c>
       <c r="C26">
-        <v>57</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27" t="s">
         <v>46</v>
       </c>
       <c r="C27">
-        <v>290</v>
+        <v>248</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>48</v>
       </c>
       <c r="C28">
-        <v>67</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29" t="s">
         <v>50</v>
       </c>
       <c r="C29">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30" t="s">
         <v>52</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31" t="s">
         <v>54</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>55</v>
       </c>
       <c r="B32" t="s">
         <v>56</v>
       </c>
       <c r="C32">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33" t="s">
         <v>58</v>
       </c>
       <c r="C33">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34" t="s">
         <v>60</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35" t="s">
         <v>62</v>
       </c>
       <c r="C35">
-        <v>152</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36" t="s">
         <v>64</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37" t="s">
         <v>66</v>
       </c>
       <c r="C37">
-        <v>118</v>
+        <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38" t="s">
         <v>68</v>
       </c>
       <c r="C38">
-        <v>113</v>
+        <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39" t="s">
         <v>70</v>
       </c>
       <c r="C39">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40" t="s">
         <v>72</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41" t="s">
         <v>74</v>
       </c>
       <c r="C41">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42" t="s">
         <v>76</v>
       </c>
       <c r="C42">
-        <v>63327</v>
+        <v>63291</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>77</v>
       </c>
       <c r="B43" t="s">
         <v>78</v>
       </c>
       <c r="C43">
-        <v>276</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>79</v>
       </c>
       <c r="B44" t="s">
         <v>80</v>
       </c>
       <c r="C44">
-        <v>82</v>
+        <v>62</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>81</v>
       </c>
       <c r="B45" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C45">
-        <v>0</v>
+        <v>93588</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
+        <v>82</v>
+      </c>
+      <c r="B46" t="s">
         <v>83</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" t="s">
         <v>85</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
+        <v>86</v>
+      </c>
+      <c r="B48" t="s">
         <v>87</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" t="s">
         <v>89</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49">
-        <v>9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
+        <v>90</v>
+      </c>
+      <c r="B50" t="s">
         <v>91</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
+        <v>92</v>
+      </c>
+      <c r="B51" t="s">
         <v>93</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B52" t="s">
         <v>95</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" t="s">
         <v>97</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53">
-        <v>85</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
+        <v>98</v>
+      </c>
+      <c r="B54" t="s">
         <v>99</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54">
-        <v>0</v>
+        <v>79</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
+        <v>100</v>
+      </c>
+      <c r="B55" t="s">
         <v>101</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55">
-        <v>527</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
+        <v>102</v>
+      </c>
+      <c r="B56" t="s">
         <v>103</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56">
-        <v>1041</v>
+        <v>541</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
+        <v>104</v>
+      </c>
+      <c r="B57" t="s">
         <v>105</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57">
-        <v>129</v>
+        <v>975</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
+        <v>106</v>
+      </c>
+      <c r="B58" t="s">
         <v>107</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58">
-        <v>131</v>
+        <v>124</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B59" t="s">
         <v>109</v>
       </c>
       <c r="C59">
-        <v>0</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>110</v>
       </c>
       <c r="B60" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C60">
-        <v>96478</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
+        <v>111</v>
+      </c>
+      <c r="B61" t="s">
         <v>112</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61">
-        <v>125</v>
+        <v>95859</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B62" t="s">
         <v>114</v>
       </c>
       <c r="C62">
-        <v>1</v>
+        <v>99</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>115</v>
       </c>
       <c r="B63" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C63">
-        <v>36</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
+        <v>116</v>
+      </c>
+      <c r="B64" t="s">
         <v>117</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64">
-        <v>387</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
+        <v>118</v>
+      </c>
+      <c r="B65" t="s">
         <v>119</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65">
-        <v>72</v>
+        <v>366</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
+        <v>120</v>
+      </c>
+      <c r="B66" t="s">
         <v>121</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66">
-        <v>999589</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
+        <v>122</v>
+      </c>
+      <c r="B67" t="s">
         <v>123</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67">
-        <v>8</v>
+        <v>999589</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
+        <v>124</v>
+      </c>
+      <c r="B68" t="s">
         <v>125</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
+        <v>126</v>
+      </c>
+      <c r="B69" t="s">
         <v>127</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
+        <v>128</v>
+      </c>
+      <c r="B70" t="s">
         <v>129</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70">
-        <v>115</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
+        <v>130</v>
+      </c>
+      <c r="B71" t="s">
         <v>131</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71">
-        <v>105</v>
+        <v>147</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
+        <v>132</v>
+      </c>
+      <c r="B72" t="s">
         <v>133</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72">
-        <v>0</v>
+        <v>111</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
+        <v>134</v>
+      </c>
+      <c r="B73" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
+        <v>136</v>
+      </c>
+      <c r="B74" t="s">
         <v>137</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
+        <v>138</v>
+      </c>
+      <c r="B75" t="s">
         <v>139</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
+        <v>140</v>
+      </c>
+      <c r="B76" t="s">
         <v>141</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
+        <v>142</v>
+      </c>
+      <c r="B77" t="s">
         <v>143</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
+        <v>144</v>
+      </c>
+      <c r="B78" t="s">
         <v>145</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78">
-        <v>101</v>
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
+        <v>146</v>
+      </c>
+      <c r="B79" t="s">
         <v>147</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79">
-        <v>4</v>
+        <v>81</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
+        <v>148</v>
+      </c>
+      <c r="B80" t="s">
         <v>149</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
+        <v>150</v>
+      </c>
+      <c r="B81" t="s">
         <v>151</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81">
-        <v>90</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
+        <v>152</v>
+      </c>
+      <c r="B82" t="s">
         <v>153</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82">
-        <v>2</v>
+        <v>84</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
+        <v>154</v>
+      </c>
+      <c r="B83" t="s">
         <v>155</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83">
-        <v>12</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
+        <v>156</v>
+      </c>
+      <c r="B84" t="s">
         <v>157</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84">
-        <v>6</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
+        <v>158</v>
+      </c>
+      <c r="B85" t="s">
         <v>159</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85">
-        <v>25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
+        <v>160</v>
+      </c>
+      <c r="B86" t="s">
         <v>161</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
+        <v>162</v>
+      </c>
+      <c r="B87" t="s">
         <v>163</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
+        <v>164</v>
+      </c>
+      <c r="B88" t="s">
         <v>165</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
+        <v>166</v>
+      </c>
+      <c r="B89" t="s">
         <v>167</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89">
-        <v>193</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
+        <v>168</v>
+      </c>
+      <c r="B90" t="s">
         <v>169</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90">
-        <v>8</v>
+        <v>217</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
+        <v>170</v>
+      </c>
+      <c r="B91" t="s">
         <v>171</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91">
-        <v>5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
+        <v>172</v>
+      </c>
+      <c r="B92" t="s">
         <v>173</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
+        <v>174</v>
+      </c>
+      <c r="B93" t="s">
         <v>175</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
+        <v>176</v>
+      </c>
+      <c r="B94" t="s">
         <v>177</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
+        <v>178</v>
+      </c>
+      <c r="B95" t="s">
         <v>179</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95">
-        <v>493</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
+        <v>180</v>
+      </c>
+      <c r="B96" t="s">
         <v>181</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96">
-        <v>0</v>
+        <v>377</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
+        <v>182</v>
+      </c>
+      <c r="B97" t="s">
         <v>183</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97">
-        <v>221</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
+        <v>184</v>
+      </c>
+      <c r="B98" t="s">
         <v>185</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98">
-        <v>1</v>
+        <v>239</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
+        <v>186</v>
+      </c>
+      <c r="B99" t="s">
         <v>187</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
+        <v>188</v>
+      </c>
+      <c r="B100" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="C100">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
+        <v>190</v>
+      </c>
+      <c r="B101" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="C101">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
+        <v>192</v>
+      </c>
+      <c r="B102" t="s">
         <v>193</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
+        <v>194</v>
+      </c>
+      <c r="B103" t="s">
         <v>195</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103">
-        <v>31</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
+        <v>196</v>
+      </c>
+      <c r="B104" t="s">
         <v>197</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
+        <v>198</v>
+      </c>
+      <c r="B105" t="s">
         <v>199</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105">
-        <v>999837</v>
+        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
+        <v>200</v>
+      </c>
+      <c r="B106" t="s">
         <v>201</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106">
-        <v>16</v>
+        <v>999846</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
+        <v>202</v>
+      </c>
+      <c r="B107" t="s">
         <v>203</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107">
-        <v>125</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
+        <v>204</v>
+      </c>
+      <c r="B108" t="s">
         <v>205</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108">
-        <v>8</v>
+        <v>98</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
+        <v>206</v>
+      </c>
+      <c r="B109" t="s">
         <v>207</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109">
-        <v>29</v>
+        <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
+        <v>208</v>
+      </c>
+      <c r="B110" t="s">
         <v>209</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110">
-        <v>261</v>
+        <v>26</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
+        <v>210</v>
+      </c>
+      <c r="B111" t="s">
         <v>211</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111">
-        <v>0</v>
+        <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
+        <v>212</v>
+      </c>
+      <c r="B112" t="s">
         <v>213</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
+        <v>214</v>
+      </c>
+      <c r="B113" t="s">
         <v>215</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
+        <v>216</v>
+      </c>
+      <c r="B114" t="s">
         <v>217</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
+        <v>218</v>
+      </c>
+      <c r="B115" t="s">
         <v>219</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
+        <v>220</v>
+      </c>
+      <c r="B116" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="C116">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
+        <v>222</v>
+      </c>
+      <c r="B117" t="s">
         <v>223</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
+        <v>224</v>
+      </c>
+      <c r="B118" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C118">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
+        <v>226</v>
+      </c>
+      <c r="B119" t="s">
         <v>227</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
+        <v>228</v>
+      </c>
+      <c r="B120" t="s">
         <v>229</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120">
-        <v>95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
+        <v>230</v>
+      </c>
+      <c r="B121" t="s">
         <v>231</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121">
-        <v>0</v>
+        <v>85</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
+        <v>232</v>
+      </c>
+      <c r="B122" t="s">
         <v>233</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
+        <v>234</v>
+      </c>
+      <c r="B123" t="s">
         <v>235</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123">
-        <v>102</v>
+        <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
+        <v>236</v>
+      </c>
+      <c r="B124" t="s">
         <v>237</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124">
-        <v>0</v>
+        <v>99</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
+        <v>238</v>
+      </c>
+      <c r="B125" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="C125">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
+        <v>240</v>
+      </c>
+      <c r="B126" t="s">
         <v>241</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126">
-        <v>32</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
+        <v>242</v>
+      </c>
+      <c r="B127" t="s">
         <v>243</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" t="s">
         <v>244</v>
       </c>
-      <c r="C127">
+      <c r="B128" t="s">
+        <v>245</v>
+      </c>
+      <c r="C128">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:C127"/>
+  <autoFilter ref="A1:C128"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>