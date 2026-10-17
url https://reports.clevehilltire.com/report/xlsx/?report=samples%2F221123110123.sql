--- v0 (2026-04-19)
+++ v1 (2026-10-17)
@@ -30,51 +30,51 @@
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$C$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Warehouse</t>
   </si>
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Quantity On Hand</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
-    <t>COO-90000020173</t>
+    <t>FAL-28844721</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -390,74 +390,74 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
-        <v>-4</v>
+        <v>-1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:C2"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>