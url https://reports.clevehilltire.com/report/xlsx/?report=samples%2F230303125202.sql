--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -537,51 +537,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2">
-        <v>52013370</v>
+        <v>51962345</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="O2" t="s">
         <v>22</v>
       </c>
       <c r="P2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:S2"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>