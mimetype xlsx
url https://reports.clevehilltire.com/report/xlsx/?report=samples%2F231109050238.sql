--- v0 (2026-04-19)
+++ v1 (2026-06-19)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$M$828</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$M$858</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2469">
   <si>
     <t>CUSTOMER#</t>
   </si>
   <si>
     <t>SHIPTO</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>ADDRESS1</t>
   </si>
   <si>
     <t>ADDRESS2</t>
   </si>
   <si>
     <t>ADDRESS3</t>
   </si>
   <si>
     <t>ADDRESS4</t>
   </si>
   <si>
     <t>ADDRESS5</t>
   </si>
   <si>
@@ -81,6254 +81,6470 @@
   <si>
     <t>04</t>
   </si>
   <si>
     <t xml:space="preserve">Arrigo Automotive </t>
   </si>
   <si>
     <t xml:space="preserve">11136 W. Perrysburg Rd </t>
   </si>
   <si>
     <t xml:space="preserve">Perrysburg </t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>Cindy/Mike</t>
   </si>
   <si>
     <t>SCHIAVONEL@NATFUEL.COM</t>
   </si>
   <si>
     <t>1NY Cattaraugus County</t>
   </si>
   <si>
+    <t>Good History</t>
+  </si>
+  <si>
+    <t>SALAMANCA SALES</t>
+  </si>
+  <si>
+    <t>705 WILD WOOD AVE</t>
+  </si>
+  <si>
+    <t>SALAMANCA</t>
+  </si>
+  <si>
+    <t>LARRY</t>
+  </si>
+  <si>
+    <t>1NY Cattaraugus - Olean (city)</t>
+  </si>
+  <si>
+    <t>00</t>
+  </si>
+  <si>
+    <t>I86 Truck &amp; Auto</t>
+  </si>
+  <si>
+    <t>1739 Lindquist Dr</t>
+  </si>
+  <si>
+    <t>Falconer</t>
+  </si>
+  <si>
+    <t>serviceteam@i-86truckautorepairfalconer.us</t>
+  </si>
+  <si>
+    <t>1NY Chautauqua County</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>CHERRY CREEK</t>
+  </si>
+  <si>
+    <t>6914 N MAIN ST</t>
+  </si>
+  <si>
+    <t>KENNETH CHASE</t>
+  </si>
+  <si>
+    <t>CHERRYCREEKHD@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>FIRST STUDENT</t>
+  </si>
+  <si>
+    <t>909 BAILEY AVE</t>
+  </si>
+  <si>
+    <t>BUFFALO</t>
+  </si>
+  <si>
+    <t>821-0647</t>
+  </si>
+  <si>
+    <t>DAVE WARREN CHRYSLER</t>
+  </si>
+  <si>
+    <t>1001 WASHINGTON ST.</t>
+  </si>
+  <si>
+    <t>JAMESTOWN</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Jamestown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrew/Jay </t>
+  </si>
+  <si>
+    <t xml:space="preserve">msw2_invoices@natfuel.com </t>
+  </si>
+  <si>
+    <t>WARREN MIDTOWN MOTORS OFF</t>
+  </si>
+  <si>
+    <t>1995 MARKET ST</t>
+  </si>
+  <si>
+    <t>WARREN</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>WARREN MIDTOWN MOTORS PRO</t>
+  </si>
+  <si>
+    <t>Closed</t>
+  </si>
+  <si>
+    <t>SHULTS FORD</t>
+  </si>
+  <si>
+    <t>2257 WASHINGTON ST</t>
+  </si>
+  <si>
+    <t>KENTON ELECTRONICS</t>
+  </si>
+  <si>
+    <t>2256 SHERIDAN DR.</t>
+  </si>
+  <si>
+    <t>716-332-1075</t>
+  </si>
+  <si>
+    <t>1NY Erie County</t>
+  </si>
+  <si>
+    <t>KAIZEN TRANSPORT INC</t>
+  </si>
+  <si>
+    <t>81 BOTSFORD PLACE</t>
+  </si>
+  <si>
+    <t>CC ON FILE ON</t>
+  </si>
+  <si>
+    <t>USE CC ON FILE!!!!!!</t>
+  </si>
+  <si>
+    <t>ARIES TRANSPORTATION OFF</t>
+  </si>
+  <si>
+    <t>85 RIVER ROCK DR.</t>
+  </si>
+  <si>
+    <t>SUITE 302</t>
+  </si>
+  <si>
+    <t>RICHARD ESHENOUR</t>
+  </si>
+  <si>
+    <t>LANCASTER COUNTRY CLUB</t>
+  </si>
+  <si>
+    <t>6061 BROADWAY ST</t>
+  </si>
+  <si>
+    <t>LANCASTER</t>
+  </si>
+  <si>
+    <t>JUSTIN ALLEY</t>
+  </si>
+  <si>
+    <t>CRAIGB@LCCNY.COM</t>
+  </si>
+  <si>
+    <t>MISC. WARRANTY COMPANY</t>
+  </si>
+  <si>
+    <t>MOLLENBERG BETZ INC</t>
+  </si>
+  <si>
+    <t>300 SCOTT STREET</t>
+  </si>
+  <si>
+    <t>614-7473</t>
+  </si>
+  <si>
+    <t>NAPA OFF PROGRAM</t>
+  </si>
+  <si>
+    <t>44 SOUTH MAIN ST</t>
+  </si>
+  <si>
+    <t>7461391 CONTI</t>
+  </si>
+  <si>
+    <t>PERRY</t>
+  </si>
+  <si>
+    <t>PARK COUNTRY CLUB OF BUFF</t>
+  </si>
+  <si>
+    <t>4725 SHERIDAN DR.</t>
+  </si>
+  <si>
+    <t>USE MAINTENANCE ENTRANCE</t>
+  </si>
+  <si>
+    <t>WILLIAMSVILLE</t>
+  </si>
+  <si>
+    <t>632-2949EXT3</t>
+  </si>
+  <si>
+    <t>tyler@parkclub.org</t>
+  </si>
+  <si>
+    <t>RENNER &amp; WILECKI</t>
+  </si>
+  <si>
+    <t>2910 GENESEE ST</t>
+  </si>
+  <si>
+    <t>CHEEKTOWAGA</t>
+  </si>
+  <si>
+    <t>716-894-4892</t>
+  </si>
+  <si>
+    <t>ricksframe@yahoo.com</t>
+  </si>
+  <si>
+    <t>WORLD AUTO</t>
+  </si>
+  <si>
+    <t>1114 MAIN ST</t>
+  </si>
+  <si>
+    <t>716-884-6880</t>
+  </si>
+  <si>
+    <t>WOODSMITH FENCE CORP.</t>
+  </si>
+  <si>
+    <t>5610 OLD SAUNDERS SETTELM</t>
+  </si>
+  <si>
+    <t>CC ON FILE!!!!!!!!!!!!</t>
+  </si>
+  <si>
+    <t>LOCKPORT</t>
+  </si>
+  <si>
+    <t>BURKE CONSTRUCTION LLC</t>
+  </si>
+  <si>
+    <t>S 5540 SOUTHWESTERN BLVD.</t>
+  </si>
+  <si>
+    <t>WHSE #23</t>
+  </si>
+  <si>
+    <t>HAMBURG</t>
+  </si>
+  <si>
+    <t>716-818-5581</t>
+  </si>
+  <si>
+    <t>tadymy@burkebuilders.com</t>
+  </si>
+  <si>
+    <t>CAFFREY CAR CARE</t>
+  </si>
+  <si>
+    <t>44 MARILYN DR</t>
+  </si>
+  <si>
+    <t>CC ON FILE</t>
+  </si>
+  <si>
+    <t>Argauer Excavating</t>
+  </si>
+  <si>
+    <t>2300 Three Rod</t>
+  </si>
+  <si>
+    <t>Marilla</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>mikeargauer@yahoo.com</t>
+  </si>
+  <si>
+    <t>WILLIE JORDAN</t>
+  </si>
+  <si>
+    <t>495 Cornwall Ave</t>
+  </si>
+  <si>
+    <t>Buffalo</t>
+  </si>
+  <si>
+    <t>WILLIE</t>
+  </si>
+  <si>
+    <t>EASTWOOD</t>
+  </si>
+  <si>
+    <t>2322 EASTWOOD RD</t>
+  </si>
+  <si>
+    <t>East Aurora</t>
+  </si>
+  <si>
+    <t>BILL PETER</t>
+  </si>
+  <si>
+    <t>debborah bell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">770 west ferry </t>
+  </si>
+  <si>
+    <t>buffalo</t>
+  </si>
+  <si>
+    <t>debborah</t>
+  </si>
+  <si>
+    <t>BRANDEN BOWER  - CAPPELLINO BUICK</t>
+  </si>
+  <si>
+    <t>5411 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>WILLS</t>
+  </si>
+  <si>
+    <t>BRANDEN BOWER</t>
+  </si>
+  <si>
+    <t>PATRICK NABER</t>
+  </si>
+  <si>
+    <t>57 CRESENT AVE</t>
+  </si>
+  <si>
+    <t>PAT</t>
+  </si>
+  <si>
+    <t>tom gregorio</t>
+  </si>
+  <si>
+    <t>12501 williston rd</t>
+  </si>
+  <si>
+    <t>ALDEN</t>
+  </si>
+  <si>
+    <t>tom</t>
+  </si>
+  <si>
+    <t>Rich Eisenbach</t>
+  </si>
+  <si>
+    <t>PICKUP</t>
+  </si>
+  <si>
+    <t>KATRINA GRAY</t>
+  </si>
+  <si>
+    <t>175 SOUTHAMPTON ST</t>
+  </si>
+  <si>
+    <t>KATRINA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LARRY VANCE/WANDA HOUGH </t>
+  </si>
+  <si>
+    <t>2773 MAIN ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMY JAKUBUS </t>
+  </si>
+  <si>
+    <t>5481 SOUTH ABBOTT</t>
+  </si>
+  <si>
+    <t>OP</t>
+  </si>
+  <si>
+    <t>AMY JAKUBUS</t>
+  </si>
+  <si>
+    <t>JASON CROSS</t>
+  </si>
+  <si>
+    <t>6572 WISCOY MILLS MILLS RD</t>
+  </si>
+  <si>
+    <t>FILLMORE</t>
+  </si>
+  <si>
+    <t>JASON</t>
+  </si>
+  <si>
+    <t>Aaron McMichael</t>
+  </si>
+  <si>
+    <t>5700 OTTO PARK PL</t>
+  </si>
+  <si>
+    <t>Lockport</t>
+  </si>
+  <si>
+    <t>aaron</t>
+  </si>
+  <si>
+    <t>HENRY BRONKIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5054 BROOKHAVEN </t>
+  </si>
+  <si>
+    <t>CLARENCE</t>
+  </si>
+  <si>
+    <t>HENRY</t>
+  </si>
+  <si>
+    <t>CARL LOGRASSO</t>
+  </si>
+  <si>
+    <t>375 PLEASANT AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARL </t>
+  </si>
+  <si>
+    <t>JEFF PECORARO</t>
+  </si>
+  <si>
+    <t>195 PATRICE TERRACE</t>
+  </si>
+  <si>
+    <t>JEFF</t>
+  </si>
+  <si>
+    <t>BETHANY KINTER</t>
+  </si>
+  <si>
+    <t>3580 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>ORCHARD PARK</t>
+  </si>
+  <si>
+    <t>BETHANY</t>
+  </si>
+  <si>
+    <t>MEL WILKINS</t>
+  </si>
+  <si>
+    <t>495 CORNWALL AVE</t>
+  </si>
+  <si>
+    <t>14215-3125</t>
+  </si>
+  <si>
+    <t>MEL</t>
+  </si>
+  <si>
+    <t>CAMERON HIMKLE</t>
+  </si>
+  <si>
+    <t>48 TIMON ST</t>
+  </si>
+  <si>
+    <t>CAMERON</t>
+  </si>
+  <si>
+    <t>joe venezia</t>
+  </si>
+  <si>
+    <t>3551 southwestern blvd</t>
+  </si>
+  <si>
+    <t>orchard park</t>
+  </si>
+  <si>
+    <t>joseph.venezia@westherr.com</t>
+  </si>
+  <si>
+    <t>RAY JAKUBUS</t>
+  </si>
+  <si>
+    <t>712 DAVIS RD</t>
+  </si>
+  <si>
+    <t>EAST AURORA</t>
+  </si>
+  <si>
+    <t>RAYJ@FMIBUFFALO.COM</t>
+  </si>
+  <si>
+    <t>LAMAR PEOPLES</t>
+  </si>
+  <si>
+    <t>81 Parkview</t>
+  </si>
+  <si>
+    <t>Lackawanna</t>
+  </si>
+  <si>
+    <t>LAMAR</t>
+  </si>
+  <si>
+    <t>NONE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>DARREN RENFORD</t>
+  </si>
+  <si>
+    <t>95 MAPLERIDGE</t>
+  </si>
+  <si>
+    <t>BILLP@CLEVEHILLAUTO.COM</t>
+  </si>
+  <si>
+    <t>Dameon Goodwin</t>
+  </si>
+  <si>
+    <t>183 Northwind ave</t>
+  </si>
+  <si>
+    <t>joef@clevehilltire.com</t>
+  </si>
+  <si>
+    <t>PHIL DAUCHER</t>
+  </si>
+  <si>
+    <t>25 BUFFALO ST  APT # 420</t>
+  </si>
+  <si>
+    <t>Chris Krupczyk</t>
+  </si>
+  <si>
+    <t>5411 TRANSIT ROAD</t>
+  </si>
+  <si>
+    <t>Williamsville</t>
+  </si>
+  <si>
+    <t>RACHEL HOUSEL</t>
+  </si>
+  <si>
+    <t>290 WEST AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> RACHEL H</t>
+  </si>
+  <si>
+    <t>RHOUSEL0530@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Jay Davis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">261 hewitt </t>
+  </si>
+  <si>
+    <t xml:space="preserve">buffalo </t>
+  </si>
+  <si>
+    <t>none@gmail.com</t>
+  </si>
+  <si>
+    <t>HEINRICH CHEVROLET CASH &amp; TAX!!!</t>
+  </si>
+  <si>
+    <t>5775 S. TRANSIT RD.</t>
+  </si>
+  <si>
+    <t>NICOSIA</t>
+  </si>
+  <si>
+    <t>Paul Binis</t>
+  </si>
+  <si>
+    <t>1500 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>TONAWANDA</t>
+  </si>
+  <si>
+    <t>MICHAEL LAPAGE</t>
+  </si>
+  <si>
+    <t>107 SOMMERVILLE AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MR LAPAGE</t>
+  </si>
+  <si>
+    <t>MLAPAGE351@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Herr BMW Cash and Tax </t>
+  </si>
+  <si>
+    <t>8215 Main St</t>
+  </si>
+  <si>
+    <t>W Herr</t>
+  </si>
+  <si>
+    <t>ERIC KING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Streamline Designs </t>
+  </si>
+  <si>
+    <t>3475 Niagara Falls Blvd</t>
+  </si>
+  <si>
+    <t>NORTH Tonawanda</t>
+  </si>
+  <si>
+    <t>info@streamlinedesigns.com</t>
+  </si>
+  <si>
+    <t>FLOYD MITCHELL</t>
+  </si>
+  <si>
+    <t>Amber Posthumus</t>
+  </si>
+  <si>
+    <t>Max Welsh</t>
+  </si>
+  <si>
+    <t>495 cornwall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Huron Plumbing </t>
+  </si>
+  <si>
+    <t xml:space="preserve">61 Fillmore Ave </t>
+  </si>
+  <si>
+    <t>pat@huronplumbingny.com</t>
+  </si>
+  <si>
+    <t>EricGorman</t>
+  </si>
+  <si>
+    <t>495 Cornwall ave</t>
+  </si>
+  <si>
+    <t>ANTONY BENNETT</t>
+  </si>
+  <si>
+    <t>NONE@GMAOL.COM</t>
+  </si>
+  <si>
+    <t>LARRY KLEMP</t>
+  </si>
+  <si>
+    <t>8215 MAIN STREET</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LARRY KLEMP</t>
+  </si>
+  <si>
+    <t>PARTSLARRY@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>frank mcculloch</t>
+  </si>
+  <si>
+    <t>no</t>
+  </si>
+  <si>
+    <t>GERBER COLLISION</t>
+  </si>
+  <si>
+    <t>5788 CAMP RD</t>
+  </si>
+  <si>
+    <t>DUSTIN TAYLOR</t>
+  </si>
+  <si>
+    <t>TAYLOR_DUSTIN44@OUTLOOK.COM</t>
+  </si>
+  <si>
+    <t>Anthony Holmes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43 Decker St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buffalo </t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>customer@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EDDIE SHELTON </t>
+  </si>
+  <si>
+    <t>EDDIE</t>
+  </si>
+  <si>
+    <t>KIM MANDEL</t>
+  </si>
+  <si>
+    <t>8129 MAIN ST.</t>
+  </si>
+  <si>
+    <t>KIM</t>
+  </si>
+  <si>
+    <t>BMW</t>
+  </si>
+  <si>
+    <t>ATTN KYLE</t>
+  </si>
+  <si>
+    <t>KYLE.ROBINSO@WESTHERR.COM</t>
+  </si>
+  <si>
+    <t>Jarvis Whiters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1425 Clinton St </t>
+  </si>
+  <si>
+    <t>Jarvis</t>
+  </si>
+  <si>
+    <t>--@gmail.com</t>
+  </si>
+  <si>
+    <t>JOHN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAVID WALTON </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAVID </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Clearing </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2249 Honeoye Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Singlehouse </t>
+  </si>
+  <si>
+    <t>Reece</t>
+  </si>
+  <si>
+    <t>Need_@gmail.com</t>
+  </si>
+  <si>
+    <t>TYDING'S AUTOMOTIVE SERVICE STATION</t>
+  </si>
+  <si>
+    <t>1968 EAST RIDGE ROAD</t>
+  </si>
+  <si>
+    <t>ROCHESTER</t>
+  </si>
+  <si>
+    <t>KEVIN TYDINGS</t>
+  </si>
+  <si>
+    <t>tydingsauto@frontiernet.net</t>
+  </si>
+  <si>
+    <t>BEAMERS SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>4369 YORK RD #9707</t>
+  </si>
+  <si>
+    <t>LEICESTER</t>
+  </si>
+  <si>
+    <t>(585) 382-3002</t>
+  </si>
+  <si>
+    <t>GHMOTORSPORTS@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>MERCEDES - GREG KABEL</t>
+  </si>
+  <si>
+    <t>8185 MAIN ST</t>
+  </si>
+  <si>
+    <t>GREG KABEL</t>
+  </si>
+  <si>
+    <t>GKABEL@MERCEDESBENZBUFFALO.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jim Brady </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5411 Transit Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Williamsville </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parts Dept </t>
+  </si>
+  <si>
+    <t>__@Gmail.com</t>
+  </si>
+  <si>
+    <t>MARK MUSCARELLA</t>
+  </si>
+  <si>
+    <t>151 TWO MILE CREEK RD</t>
+  </si>
+  <si>
+    <t>MMUSCARELLA@E1B.ORG</t>
+  </si>
+  <si>
     <t>On Hold - Frozen Non-Payment</t>
   </si>
   <si>
-    <t>SALAMANCA SALES</t>
-[...368 lines deleted...]
-    <t>AMY JAKUBUS (CLEVE HILL)</t>
+    <t xml:space="preserve">DENNIS HALPIN </t>
+  </si>
+  <si>
+    <t>4130 Sheridan DR</t>
+  </si>
+  <si>
+    <t>DENNIS</t>
+  </si>
+  <si>
+    <t>BUFFALO TRANSPORTATION</t>
+  </si>
+  <si>
+    <t>289 RAMSDELL AVE</t>
+  </si>
+  <si>
+    <t>BORIS</t>
+  </si>
+  <si>
+    <t>bflo@roadrunner.com</t>
+  </si>
+  <si>
+    <t>ALEXANDER HERNANDEZ - MERCEDES BENZ OF B</t>
+  </si>
+  <si>
+    <t>ALEXANDER HERNANDEZ</t>
+  </si>
+  <si>
+    <t>ALX.H350@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>RODNY HILL</t>
+  </si>
+  <si>
+    <t>340 Highgate Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RODNY </t>
+  </si>
+  <si>
+    <t>FEDORCHUK AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>2349 NY-63</t>
+  </si>
+  <si>
+    <t>WAYLAND</t>
+  </si>
+  <si>
+    <t>fedorchukauto@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DARLA MILLER </t>
+  </si>
+  <si>
+    <t>120 Meyer Rd</t>
+  </si>
+  <si>
+    <t>Amherst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DARLA </t>
+  </si>
+  <si>
+    <t>LARRY EAKINS</t>
+  </si>
+  <si>
+    <t>1485 NIAGARA ST</t>
+  </si>
+  <si>
+    <t>DEREK SCHULTZ</t>
+  </si>
+  <si>
+    <t>DEREK</t>
+  </si>
+  <si>
+    <t>Joshua Rohrdanz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4130 Sheridan Dr </t>
+  </si>
+  <si>
+    <t>need@gmail.com</t>
+  </si>
+  <si>
+    <t>T&amp;N Auto</t>
+  </si>
+  <si>
+    <t>100 Pearl St</t>
+  </si>
+  <si>
+    <t>Batavia</t>
+  </si>
+  <si>
+    <t>Nick</t>
+  </si>
+  <si>
+    <t>nick1499@hotmail.com</t>
+  </si>
+  <si>
+    <t>KEVIN GRUPP</t>
+  </si>
+  <si>
+    <t>9840 Hollingson Rd</t>
+  </si>
+  <si>
+    <t>Clarence</t>
+  </si>
+  <si>
+    <t>KEVIN</t>
+  </si>
+  <si>
+    <t>BLACK GOLD</t>
+  </si>
+  <si>
+    <t>733 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>Sarmad Sabir</t>
+  </si>
+  <si>
+    <t>Blackgoldresalecenter@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAUL BROWN </t>
+  </si>
+  <si>
+    <t>243 Bakos Blvd</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>GENESEE TRANSPORTATION INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">355 PORTLAND AVE. </t>
+  </si>
+  <si>
+    <t>SAJ</t>
+  </si>
+  <si>
+    <t>WILKINS RECREATIONAL VEHICLES, INC</t>
+  </si>
+  <si>
+    <t>111 S. MAIN ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHURCHVILLE </t>
+  </si>
+  <si>
+    <t>DEAN</t>
+  </si>
+  <si>
+    <t>DTAGGART@WILKINSRV.COM</t>
+  </si>
+  <si>
+    <t>DONALD  ALIANELLO</t>
+  </si>
+  <si>
+    <t>2260 SHERIDAN</t>
+  </si>
+  <si>
+    <t>DONALD</t>
+  </si>
+  <si>
+    <t>JEREMY WECHTER</t>
+  </si>
+  <si>
+    <t>102 MAPLE DR</t>
+  </si>
+  <si>
+    <t>BOWMANSVILLE</t>
+  </si>
+  <si>
+    <t>JEREMY</t>
+  </si>
+  <si>
+    <t>DETAIL PLUS</t>
+  </si>
+  <si>
+    <t>54 S Niagara St</t>
+  </si>
+  <si>
+    <t>BOB FRY</t>
+  </si>
+  <si>
+    <t>DDETAILPLUS@ROADRUNNER.COM</t>
+  </si>
+  <si>
+    <t>LaQuin Goodman</t>
+  </si>
+  <si>
+    <t>465 South Park Ave</t>
+  </si>
+  <si>
+    <t>C&amp;K TRUCKING</t>
+  </si>
+  <si>
+    <t>1795 YUBADAM RD</t>
+  </si>
+  <si>
+    <t>PORTVILLE</t>
+  </si>
+  <si>
+    <t>EDWARD</t>
+  </si>
+  <si>
+    <t>CKTRUCKING05@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER PARRISH</t>
+  </si>
+  <si>
+    <t>377 Cambridge Ave</t>
+  </si>
+  <si>
+    <t>CHRIS</t>
+  </si>
+  <si>
+    <t>DAVE THOMPSON</t>
+  </si>
+  <si>
+    <t>2020 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>DAVE</t>
+  </si>
+  <si>
+    <t>d.rood@northtownauto.com</t>
+  </si>
+  <si>
+    <t>ED JONES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1050 MAIN ST </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUFFALO </t>
+  </si>
+  <si>
+    <t>ED</t>
+  </si>
+  <si>
+    <t>WILL HALL - ROCK CITY</t>
+  </si>
+  <si>
+    <t>520 ROCK CITY STREET</t>
+  </si>
+  <si>
+    <t>LITTLE VALLEY</t>
+  </si>
+  <si>
+    <t>WILL HALL</t>
+  </si>
+  <si>
+    <t>WOOBIE7997@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>ACTION TOWING &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>275 MARKET PLACE DRIVE</t>
+  </si>
+  <si>
+    <t>SHAWN</t>
+  </si>
+  <si>
+    <t>SHAWNL@ACTIONROCHESTER.COM</t>
+  </si>
+  <si>
+    <t>SETH ARNOLD</t>
+  </si>
+  <si>
+    <t>4141 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>SETH</t>
+  </si>
+  <si>
+    <t>MICHELLE BARBARO</t>
+  </si>
+  <si>
+    <t>577 ERIE ST</t>
+  </si>
+  <si>
+    <t>MICHELLE B</t>
+  </si>
+  <si>
+    <t>MICHEELEBARBARO1965@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>BEN BEST</t>
+  </si>
+  <si>
+    <t>4859 MEADOW LANE</t>
+  </si>
+  <si>
+    <t>BEBEST2014@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>JUSTIN PETERSON</t>
+  </si>
+  <si>
+    <t>4141 SOUTHWESTERN BLVD.</t>
+  </si>
+  <si>
+    <t>JUSTIN</t>
+  </si>
+  <si>
+    <t>SUSAN HAYNES</t>
+  </si>
+  <si>
+    <t>57 Hutchens Dr</t>
+  </si>
+  <si>
+    <t>Cheektowaga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUSAN </t>
+  </si>
+  <si>
+    <t>JON SHEPARD</t>
+  </si>
+  <si>
+    <t>4875 EAST ROAD</t>
+  </si>
+  <si>
+    <t>BATAVIA</t>
+  </si>
+  <si>
+    <t>CJSRUGER@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Stephanie Pearson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">319 Martha Ave </t>
+  </si>
+  <si>
+    <t>Rodney Wilkerson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marc Gleason </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2561 Ferchen St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niagara Falls </t>
+  </si>
+  <si>
+    <t>mg82board@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos </t>
+  </si>
+  <si>
+    <t>9340 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>NIAGARA FALLS</t>
+  </si>
+  <si>
+    <t>CARLOS</t>
+  </si>
+  <si>
+    <t>NEED@INFO.COM</t>
+  </si>
+  <si>
+    <t>MATT HAAK</t>
+  </si>
+  <si>
+    <t>6782 Old Beattie Rd</t>
+  </si>
+  <si>
+    <t>MATT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dominic Farbo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8129 Main St </t>
+  </si>
+  <si>
+    <t>Dominic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Door 2 Door </t>
+  </si>
+  <si>
+    <t xml:space="preserve">170 Wales Ave </t>
+  </si>
+  <si>
+    <t>Tonawanda</t>
+  </si>
+  <si>
+    <t>Gary</t>
+  </si>
+  <si>
+    <t>gary@door2doorWNY.com</t>
+  </si>
+  <si>
+    <t>JUSTIN OSSONT</t>
+  </si>
+  <si>
+    <t>4141 Southwestern Blvd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUSTIN </t>
+  </si>
+  <si>
+    <t>STEVE DURFEE</t>
+  </si>
+  <si>
+    <t>452 CAYUGA RD</t>
+  </si>
+  <si>
+    <t>DURFEEPROPERTYMANAGEMENT@ROADRUNNER.COM</t>
+  </si>
+  <si>
+    <t>LARRY ALESSI</t>
+  </si>
+  <si>
+    <t>5533 CAMP ROAD</t>
+  </si>
+  <si>
+    <t>MICHAEL MCLEAN</t>
+  </si>
+  <si>
+    <t>79 MARILYN DRIVE</t>
+  </si>
+  <si>
+    <t>SHPIKEMAN@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>HTEE THAW</t>
+  </si>
+  <si>
+    <t>T THAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nick Grainger </t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 Alyson Dr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orchard Park </t>
+  </si>
+  <si>
+    <t>PARKSIDE TOTAL AUTO CARE</t>
+  </si>
+  <si>
+    <t>1315 WASHINGTON ST</t>
+  </si>
+  <si>
+    <t>MIKE</t>
+  </si>
+  <si>
+    <t>MIKEJ@PARKSIDETAC.COM</t>
+  </si>
+  <si>
+    <t>CAMPING WORLD</t>
+  </si>
+  <si>
+    <t>5533 CAMP RD</t>
+  </si>
+  <si>
+    <t>JAMES BREINDEL</t>
+  </si>
+  <si>
+    <t>JAMESBREINDEL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>TIRES FOR LESS</t>
+  </si>
+  <si>
+    <t>3770 W 26TH STREET</t>
+  </si>
+  <si>
+    <t>ERIE</t>
+  </si>
+  <si>
+    <t>TIRESFORLESS@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>SOUTHERN TIER AUTO CENTER</t>
+  </si>
+  <si>
+    <t>13008 DOWD RD</t>
+  </si>
+  <si>
+    <t>SPRINGVILLE</t>
+  </si>
+  <si>
+    <t>DAMIAN FISHER</t>
+  </si>
+  <si>
+    <t>RACERDAME@AOL.COM</t>
+  </si>
+  <si>
+    <t>NORTHWEST AUTO MALL</t>
+  </si>
+  <si>
+    <t>5070 W RIDGE RD</t>
+  </si>
+  <si>
+    <t>SPENCERPORT</t>
+  </si>
+  <si>
+    <t>FRANK</t>
+  </si>
+  <si>
+    <t>SALES.NORTHWESTAUTOMALL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>GUSSIE'S GARAGE</t>
+  </si>
+  <si>
+    <t>5021 W RIDGE RD</t>
+  </si>
+  <si>
+    <t>GUSSIES_GARAGE@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>DALE MILLER</t>
+  </si>
+  <si>
+    <t>270 AURORA ST</t>
+  </si>
+  <si>
+    <t>LAN</t>
+  </si>
+  <si>
+    <t>DALEMILLER54@ICLOUD.COM</t>
+  </si>
+  <si>
+    <t>donald sobocinski</t>
+  </si>
+  <si>
+    <t>8185 main st</t>
+  </si>
+  <si>
+    <t>williamsville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">donald </t>
+  </si>
+  <si>
+    <t>mercedes benz</t>
+  </si>
+  <si>
+    <t>williamville</t>
+  </si>
+  <si>
+    <t>john heist</t>
+  </si>
+  <si>
+    <t>RYAN BAUR</t>
+  </si>
+  <si>
+    <t>RYAN</t>
+  </si>
+  <si>
+    <t>SPECTRUM LANDSCAPE SERVICES</t>
+  </si>
+  <si>
+    <t>6101 CLINTON ST</t>
+  </si>
+  <si>
+    <t>ELMA</t>
+  </si>
+  <si>
+    <t>BOB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAVID REED </t>
+  </si>
+  <si>
+    <t>266 Hagen St</t>
+  </si>
+  <si>
+    <t>COOKS TIRE &amp; AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>3522 Andover Rd</t>
+  </si>
+  <si>
+    <t>Wellsville</t>
+  </si>
+  <si>
+    <t>SHAWN / DARRIN</t>
+  </si>
+  <si>
+    <t>COOKSTIREANDAUTO@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>THOMPSON MOTORS LLC</t>
+  </si>
+  <si>
+    <t>11263 ALEXANDER RD</t>
+  </si>
+  <si>
+    <t>ATTICA</t>
+  </si>
+  <si>
+    <t>JOHN/KENDALL</t>
+  </si>
+  <si>
+    <t>THOMPSONMOTORS@ROCHESTER.RR.COM</t>
+  </si>
+  <si>
+    <t>Giovanni Auto Sales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1101 11th st </t>
+  </si>
+  <si>
+    <t>Karrys Collision</t>
+  </si>
+  <si>
+    <t>5640 Sheridan Dr</t>
+  </si>
+  <si>
+    <t>DORA AUSTIN</t>
+  </si>
+  <si>
+    <t>23 St Lucia Ln</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DORA </t>
+  </si>
+  <si>
+    <t>DAVONNA HOWARD</t>
+  </si>
+  <si>
+    <t>21 Glenwood Ct</t>
+  </si>
+  <si>
+    <t>DAVONNA</t>
+  </si>
+  <si>
+    <t>TOWN OF EA</t>
+  </si>
+  <si>
+    <t>251 Quaker Rd</t>
+  </si>
+  <si>
+    <t>DAVE GUNNER</t>
+  </si>
+  <si>
+    <t>Michellep@clevehillauto.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROBERT ZORN </t>
+  </si>
+  <si>
+    <t>ROBERT</t>
+  </si>
+  <si>
+    <t>Viki Nudd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">907 Brandt Farnham Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Irving </t>
+  </si>
+  <si>
+    <t>Viki</t>
+  </si>
+  <si>
+    <t>vicki@clevehilltire.com</t>
+  </si>
+  <si>
+    <t>JOSEPH JANKOWSKI</t>
+  </si>
+  <si>
+    <t>12313 S BLOSSOM LEA DR</t>
+  </si>
+  <si>
+    <t>JOSEPH</t>
+  </si>
+  <si>
+    <t>Jjankowski13@gmail.com</t>
+  </si>
+  <si>
+    <t>TIRE ADJUSTMENT RECORDS</t>
+  </si>
+  <si>
+    <t>IROQUOIS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>155 COMMERCE DR</t>
+  </si>
+  <si>
+    <t>TIRES AT DELIVERY DOOR</t>
+  </si>
+  <si>
+    <t>LACKAWANNA</t>
+  </si>
+  <si>
+    <t>716-270-0433</t>
+  </si>
+  <si>
+    <t>PARK COUNTRY CLUB OF BUFF CASH AND TAX</t>
+  </si>
+  <si>
+    <t>4949 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>BURKE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>3689 CALIFORNIA RD</t>
+  </si>
+  <si>
+    <t>BAY # 23</t>
+  </si>
+  <si>
+    <t>818-5581</t>
+  </si>
+  <si>
+    <t>CASULLO'S AUTOMOTIVE CASH AND TAX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2783 ELMWOOD AVE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KENMORE </t>
+  </si>
+  <si>
+    <t>876-3567</t>
+  </si>
+  <si>
+    <t>alex@casullos.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPPELLINO CADILLAC OFF TAXABLE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4130 SHERIDAN DR </t>
+  </si>
+  <si>
+    <t>716-634-4100</t>
+  </si>
+  <si>
+    <t>mleiser@cappelinno.net</t>
+  </si>
+  <si>
+    <t>Brad's Barn - Argauer Excavating</t>
+  </si>
+  <si>
+    <t>11846 westwwod rd</t>
+  </si>
+  <si>
+    <t>alden</t>
+  </si>
+  <si>
+    <t>RED BARN</t>
+  </si>
+  <si>
+    <t>VILLAGE OF HAMBURG NATLAC</t>
+  </si>
+  <si>
+    <t>1050 Main Street</t>
+  </si>
+  <si>
+    <t>DON CLEMENT</t>
+  </si>
+  <si>
+    <t>WEST HERR NISSAN - MICHAEL LAPAGE</t>
+  </si>
+  <si>
+    <t>8137 MAIN ST</t>
+  </si>
+  <si>
+    <t>6001 KLEINBECK RD</t>
+  </si>
+  <si>
+    <t>BELMONT</t>
+  </si>
+  <si>
+    <t>Cleve Hill Wehrle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">680 Wehrle Dr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheektowaga </t>
+  </si>
+  <si>
+    <t>DAN WALTER &amp; SON TOWING TAXABLE</t>
+  </si>
+  <si>
+    <t>450 YOUNG ST</t>
+  </si>
+  <si>
+    <t>695-3100</t>
+  </si>
+  <si>
+    <t>DANWALTERTOWING@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>1050 MAIN ST</t>
+  </si>
+  <si>
+    <t>525 PAVEMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LANCASTER HIGHWAY</t>
+  </si>
+  <si>
+    <t>TOWN OF HAMBURG</t>
+  </si>
+  <si>
+    <t>2718 LAKEVIEW RD</t>
+  </si>
+  <si>
+    <t>CLEVE HILL WEHRLE</t>
+  </si>
+  <si>
+    <t>680 WEHRLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHEEKTOWAGA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERIE COUNTY AGRICULTURAL CASH AND TAX </t>
+  </si>
+  <si>
+    <t>5600 MCKINLEY OKWY</t>
+  </si>
+  <si>
+    <t>649-3900 X6266</t>
+  </si>
+  <si>
+    <t>theshop@ecfair.org</t>
+  </si>
+  <si>
+    <t>GABE'S COLLISION NORTH TAXABLE</t>
+  </si>
+  <si>
+    <t>2260 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>875-4455</t>
+  </si>
+  <si>
+    <t>kari@gabescollision.com</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>NAPA 044 AMHERST OFF</t>
+  </si>
+  <si>
+    <t>2387 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>AMHERST</t>
+  </si>
+  <si>
+    <t>need</t>
+  </si>
+  <si>
+    <t>Camp Rd CH - Argauer Excavating</t>
+  </si>
+  <si>
+    <t>4660 Camp Rd</t>
+  </si>
+  <si>
+    <t>Hamburg</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>NAPA 048 GENUINE PAINT OF</t>
+  </si>
+  <si>
+    <t>577 ENGLEWOOD AVE</t>
+  </si>
+  <si>
+    <t>MOORE'S LACKAWANNA</t>
+  </si>
+  <si>
+    <t>2580 WALDEN AVE</t>
+  </si>
+  <si>
+    <t>821-1447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPSTATE CHEVY TAXABLE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 MAIN ST </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATTICA </t>
+  </si>
+  <si>
+    <t>585-591-2300</t>
+  </si>
+  <si>
+    <t>tomc@upstateautogroup.com</t>
+  </si>
+  <si>
+    <t>National fuel</t>
+  </si>
+  <si>
+    <t>365 mineral springs</t>
+  </si>
+  <si>
+    <t>NAPA 042 LOCKPORT OFF</t>
+  </si>
+  <si>
+    <t>6041 SOUTH TRANSIT RD</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>NAPA 040 WILLIAMSVILLE OF</t>
+  </si>
+  <si>
+    <t>2399 Wehrle Drive</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>NAPA 039 BUFFALO OFF</t>
+  </si>
+  <si>
+    <t>2110 Elmwood Avenue</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>NAPA 037 LACKAWANNA OFF</t>
+  </si>
+  <si>
+    <t>1298 Abbott Rd.</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>NAPA 034 N. TONAWANDA OFF</t>
+  </si>
+  <si>
+    <t>301 Meadow Drive  UNIT 81</t>
+  </si>
+  <si>
+    <t>NORTH TONAWANDA</t>
+  </si>
+  <si>
+    <t>NAPA 033 CHEEKTOWAGA OFF</t>
+  </si>
+  <si>
+    <t>2495 WALDEN AVE SUITE 100</t>
+  </si>
+  <si>
+    <t>NAPA 032 BUFFALO OFF</t>
+  </si>
+  <si>
+    <t>291 Michigan Ave.</t>
+  </si>
+  <si>
+    <t>NAPA 030 LANCASTER OFF</t>
+  </si>
+  <si>
+    <t>4907 Transit Road</t>
+  </si>
+  <si>
+    <t>NAPA 552 BASIL OFF</t>
+  </si>
+  <si>
+    <t>4131 Sheridan Drive</t>
+  </si>
+  <si>
+    <t>NAPA 545 BATAVIA OFF</t>
+  </si>
+  <si>
+    <t>341 EAST Main Street</t>
+  </si>
+  <si>
+    <t>NAPA 082 ROCHESTER OFF</t>
+  </si>
+  <si>
+    <t>1430 Lyell Avenue</t>
+  </si>
+  <si>
+    <t>NAPA 084 HAMBURG OFF</t>
+  </si>
+  <si>
+    <t>5909 Camp Road</t>
+  </si>
+  <si>
+    <t>AAA WCNY- BUFFALO FLEET</t>
+  </si>
+  <si>
+    <t>505 DUKE RD. SUITE 500</t>
+  </si>
+  <si>
+    <t>SEIFERT CLEANING</t>
+  </si>
+  <si>
+    <t>3419 NORTH BENZING RD</t>
+  </si>
+  <si>
+    <t>QBC TEST PRICE C</t>
+  </si>
+  <si>
+    <t>190 JAMISON PARKWAY</t>
+  </si>
+  <si>
+    <t>QBC TEST ONLY</t>
+  </si>
+  <si>
+    <t>SNYDER</t>
+  </si>
+  <si>
+    <t>QBC TEST CUSTYOMER</t>
+  </si>
+  <si>
+    <t>TEST FOR MATRIX PRICING</t>
+  </si>
+  <si>
+    <t>*** TEST ONLY DO NOT BILL</t>
+  </si>
+  <si>
+    <t>chris@bcautomotusa.com</t>
+  </si>
+  <si>
+    <t>WNY BUS CO. OFF PROGRAM</t>
+  </si>
+  <si>
+    <t>79 SHELDON AVE</t>
+  </si>
+  <si>
+    <t>DEPEW</t>
+  </si>
+  <si>
+    <t>716-681-2100</t>
+  </si>
+  <si>
+    <t>beakeroo214@hotmail.com</t>
+  </si>
+  <si>
+    <t>WNY SCRAP TIRE LLC</t>
+  </si>
+  <si>
+    <t>241 S NIAGARA ST</t>
+  </si>
+  <si>
+    <t>716-433-5000</t>
+  </si>
+  <si>
+    <t>richdeyo1971@yahoo.com</t>
+  </si>
+  <si>
+    <t>WEST AVE AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>450 WEST AVE</t>
+  </si>
+  <si>
+    <t>716-930-3271</t>
+  </si>
+  <si>
+    <t>TSCHETTERS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>4560 CLINTON ST</t>
+  </si>
+  <si>
+    <t>WEST SENECA</t>
+  </si>
+  <si>
+    <t>656-7311</t>
+  </si>
+  <si>
+    <t>nancy@tschetters.com</t>
+  </si>
+  <si>
+    <t>CORNWALL DELIVERY TRUCKS</t>
+  </si>
+  <si>
+    <t>495 CORNWALL</t>
+  </si>
+  <si>
+    <t>884-4040</t>
+  </si>
+  <si>
+    <t>MERCEDES OF BUFFALO</t>
+  </si>
+  <si>
+    <t>KATHY</t>
+  </si>
+  <si>
+    <t>CARL CHOWANIEC</t>
+  </si>
+  <si>
+    <t>4131 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>CARL</t>
+  </si>
+  <si>
+    <t>David Larivey</t>
+  </si>
+  <si>
+    <t>3580 southwestern blvd - DELIVER TO BODY</t>
+  </si>
+  <si>
+    <t>Orchard Park</t>
+  </si>
+  <si>
+    <t>W HERR NISSAN OP</t>
+  </si>
+  <si>
+    <t>JUNIOR ALICEA</t>
+  </si>
+  <si>
+    <t>954 NIAGARA ST</t>
+  </si>
+  <si>
+    <t>JKUNIOR</t>
+  </si>
+  <si>
+    <t>TIM JAKUBUS</t>
+  </si>
+  <si>
+    <t>8105 MILES RD</t>
+  </si>
+  <si>
+    <t>MICHAEL VELEZ</t>
+  </si>
+  <si>
+    <t>160 Nathans Trail</t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>scott bialeck</t>
+  </si>
+  <si>
+    <t>5411 transit rd</t>
+  </si>
+  <si>
+    <t>scott</t>
+  </si>
+  <si>
+    <t>JACK COTTER</t>
+  </si>
+  <si>
+    <t>JACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONY WILLIAMS </t>
+  </si>
+  <si>
+    <t>429 Glenwood Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONY </t>
+  </si>
+  <si>
+    <t>MIKE BUSHEY</t>
+  </si>
+  <si>
+    <t>2255 GEORGE URBAN BLVD</t>
+  </si>
+  <si>
+    <t>joshua rorhdanz</t>
+  </si>
+  <si>
+    <t>131 north seine</t>
+  </si>
+  <si>
+    <t>cheektowaga</t>
+  </si>
+  <si>
+    <t>Eric Mercedes of buffalo</t>
+  </si>
+  <si>
+    <t>8185 MAIN STREET</t>
+  </si>
+  <si>
+    <t>eric</t>
+  </si>
+  <si>
+    <t>kwitman@mercedesbenzbflo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALANZO BANKS </t>
+  </si>
+  <si>
+    <t>1782 Kenmore Ave APT A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALANZO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCOTT BIALEK- CAPPELLINO BUICK GMS </t>
+  </si>
+  <si>
+    <t>SCOTT</t>
+  </si>
+  <si>
+    <t>NONE@GMNAIL.COM</t>
+  </si>
+  <si>
+    <t>JIM EBERSOLE</t>
+  </si>
+  <si>
+    <t>5111 TRANSIT RD.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JIM </t>
+  </si>
+  <si>
+    <t>STACY ANDRZEJEWSKI</t>
+  </si>
+  <si>
+    <t>4130 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>STACY</t>
+  </si>
+  <si>
+    <t>Ray Hehir</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3166 Winsted Rd </t>
+  </si>
+  <si>
+    <t>NICK CHURCHILL</t>
+  </si>
+  <si>
+    <t>1140 MCKINLEY MALL</t>
+  </si>
+  <si>
+    <t>BLASDELL</t>
+  </si>
+  <si>
+    <t>Demetrius Moore</t>
+  </si>
+  <si>
+    <t>80 Fougeron</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEMETRIUS  YARBOROUGH </t>
+  </si>
+  <si>
+    <t>78 WYANDOTTE AVE</t>
+  </si>
+  <si>
+    <t>Guy Schwindler</t>
+  </si>
+  <si>
+    <t>5485 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>JOEF@CLEVEHILLTIRE.COM</t>
+  </si>
+  <si>
+    <t>David Handley</t>
+  </si>
+  <si>
+    <t>5 Clifford St</t>
+  </si>
+  <si>
+    <t>Phelps Service</t>
+  </si>
+  <si>
+    <t>1389 NY-14</t>
+  </si>
+  <si>
+    <t>Phelps</t>
+  </si>
+  <si>
+    <t>phelpsservicecenter@gmail.com</t>
+  </si>
+  <si>
+    <t>Friendly Ford OFF PRO</t>
+  </si>
+  <si>
+    <t>1077 Routes 5&amp;20</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>leew@myfriendlyauto.com</t>
+  </si>
+  <si>
+    <t>DOUG REGER</t>
+  </si>
+  <si>
+    <t>8129 MAIN ST</t>
+  </si>
+  <si>
+    <t>Saleh Alzaheri</t>
+  </si>
+  <si>
+    <t>RODNEY MENIFEE</t>
+  </si>
+  <si>
+    <t>110 MAPLE RIDGE AVE</t>
+  </si>
+  <si>
+    <t>BOROD55110@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Aaron Smith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOY ALLEN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">495 CORNWALL </t>
+  </si>
+  <si>
+    <t>DODGE COLVIN</t>
+  </si>
+  <si>
+    <t>382 LISBON AVE</t>
+  </si>
+  <si>
+    <t>Darren Sanders</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Justin Dean </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Syracuse St </t>
+  </si>
+  <si>
+    <t>support@gmail.com</t>
+  </si>
+  <si>
+    <t>DAVE SEIWERT</t>
+  </si>
+  <si>
+    <t>375 Pleasant Ave</t>
+  </si>
+  <si>
+    <t>GREG HART</t>
+  </si>
+  <si>
+    <t>MAPLE HILL SITE INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">717 JAMISON RD </t>
+  </si>
+  <si>
+    <t>CHECK MAILBOX NEXT TO SHOP DOOR FOR CHEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JASON/ MICHAEL </t>
+  </si>
+  <si>
+    <t>Artis green</t>
+  </si>
+  <si>
+    <t>Artis</t>
+  </si>
+  <si>
+    <t>TRACY MONACO</t>
+  </si>
+  <si>
+    <t>TRACY</t>
+  </si>
+  <si>
+    <t>MIKE DACOSTA</t>
+  </si>
+  <si>
+    <t>3531 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>CATCO, CONCRETE APPLIED TECHNOLOGIES COR</t>
+  </si>
+  <si>
+    <t>1266 Town Line Rd</t>
+  </si>
+  <si>
+    <t>Alden</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>SueBurrows@catco.com</t>
+  </si>
+  <si>
+    <t>BRIAN OWCZARKOWSKI</t>
+  </si>
+  <si>
+    <t>14043-4466</t>
+  </si>
+  <si>
+    <t>BRIAN</t>
+  </si>
+  <si>
+    <t>WBE Walls and Celings</t>
+  </si>
+  <si>
+    <t>195 Industrial Dr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grand Island </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Megan Shores </t>
+  </si>
+  <si>
+    <t>meg@gmail.com</t>
+  </si>
+  <si>
+    <t>Hassan Hatem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108 William St </t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>-@gmail</t>
+  </si>
+  <si>
+    <t>EL CHEAPO TOWING</t>
+  </si>
+  <si>
+    <t>352 ROBERT DRIVE</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER CURRY</t>
+  </si>
+  <si>
+    <t>ELCHEAPO716@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mary Hiebler </t>
+  </si>
+  <si>
+    <t>1953 COMO PARK BLVD</t>
+  </si>
+  <si>
+    <t>Ceaser</t>
+  </si>
+  <si>
+    <t>---@gmail.com</t>
+  </si>
+  <si>
+    <t>Conroy Clarke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4080 Clarendon Dr </t>
+  </si>
+  <si>
+    <t>MERJ FLEET SERVICES</t>
+  </si>
+  <si>
+    <t>1989 HARLEM ROAD</t>
+  </si>
+  <si>
+    <t>JOE LAPLAGIA</t>
+  </si>
+  <si>
+    <t>joe@merjfleet.com</t>
+  </si>
+  <si>
+    <t>WARREN TIRE CENTER INC</t>
+  </si>
+  <si>
+    <t>1701 PENNSLYVANIA AVE  E</t>
+  </si>
+  <si>
+    <t>KORKY</t>
+  </si>
+  <si>
+    <t>warrentire@verizon.net</t>
+  </si>
+  <si>
+    <t>G &amp; M REPAIR SERVICES</t>
+  </si>
+  <si>
+    <t>2267 LOCKPORT ROAD</t>
+  </si>
+  <si>
+    <t>SANBORN</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (716) 731-8061</t>
+  </si>
+  <si>
+    <t>MIRANALEC@MSN.COM</t>
+  </si>
+  <si>
+    <t>RICH MERGENHAGEN</t>
+  </si>
+  <si>
+    <t>3000 WALDEN AVE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPEW </t>
+  </si>
+  <si>
+    <t>RICH</t>
+  </si>
+  <si>
+    <t>JOHN JULICHER</t>
+  </si>
+  <si>
+    <t>11494 WALDEN AVE</t>
+  </si>
+  <si>
+    <t>JOHN.JULICHERJR@ERIE.COM</t>
+  </si>
+  <si>
+    <t>CLIFF BROWN</t>
+  </si>
+  <si>
+    <t>522 WINSLOW AVE</t>
+  </si>
+  <si>
+    <t>CLIFF</t>
+  </si>
+  <si>
+    <t>CRILL'S SERVICE STATION</t>
+  </si>
+  <si>
+    <t>13166  NY-12</t>
+  </si>
+  <si>
+    <t>BOONVILLE</t>
+  </si>
+  <si>
+    <t>JASON CRILL</t>
+  </si>
+  <si>
+    <t>CRILLSSERVICE94@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>DANSVILLE MUFFLER &amp; BRAKE</t>
+  </si>
+  <si>
+    <t>9 SPRUCE ST</t>
+  </si>
+  <si>
+    <t>DANSVILLE</t>
+  </si>
+  <si>
+    <t>hartj6475@gmail.com</t>
+  </si>
+  <si>
+    <t>DERREN SANDERS</t>
+  </si>
+  <si>
+    <t>DERREN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeff Hy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">223 Bryant St </t>
+  </si>
+  <si>
+    <t>North Tonawanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeff </t>
+  </si>
+  <si>
+    <t>jhy198422@gmail.com</t>
+  </si>
+  <si>
+    <t>ALAM ABDULLA</t>
+  </si>
+  <si>
+    <t>ALAM</t>
+  </si>
+  <si>
+    <t>M&amp;B AUTOMOTIVE INC.</t>
+  </si>
+  <si>
+    <t>3950 NIAGARA FALLS BLVD.</t>
+  </si>
+  <si>
+    <t>mandbauto1@gmail.com</t>
+  </si>
+  <si>
+    <t>MARK IN PARTS</t>
+  </si>
+  <si>
+    <t>GS AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>2660 MILLERSPORT HWY SUITE 120</t>
+  </si>
+  <si>
+    <t>GETZVILLE</t>
+  </si>
+  <si>
+    <t>PAUL PAPROCKI - FIRST CHOICE</t>
+  </si>
+  <si>
+    <t>2255 GEORGE URBAN</t>
+  </si>
+  <si>
+    <t>PAUL PAPROCKI</t>
+  </si>
+  <si>
+    <t>AUTOFIRSTCHOICE@OUTLOOK.COM</t>
+  </si>
+  <si>
+    <t>JORDAN PERCOCO</t>
+  </si>
+  <si>
+    <t>4660 CAMP ROAD</t>
+  </si>
+  <si>
+    <t>INFO@CLEVEHILLTTIRE.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Todd Dempsey </t>
+  </si>
+  <si>
+    <t xml:space="preserve">6145 South Transit Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lockport </t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>SALEH MOHAMME ABDULLAH ALHURI</t>
+  </si>
+  <si>
+    <t>1069 E FERRY ST</t>
+  </si>
+  <si>
+    <t>SALEH</t>
+  </si>
+  <si>
+    <t>Paul DeMarco Trucking, Inc.</t>
+  </si>
+  <si>
+    <t>3585 New Road</t>
+  </si>
+  <si>
+    <t>Dunkirk</t>
+  </si>
+  <si>
+    <t>Joe Olmstead</t>
+  </si>
+  <si>
+    <t>Jjstowingandservice@gmail.com</t>
+  </si>
+  <si>
+    <t>STEVE FRERICHS</t>
+  </si>
+  <si>
+    <t>2801 WILSON CAMBRIA RD</t>
+  </si>
+  <si>
+    <t>WILSON</t>
+  </si>
+  <si>
+    <t>Alexus Huston</t>
+  </si>
+  <si>
+    <t>Alexushuston0@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SADIE ANDERSON </t>
+  </si>
+  <si>
+    <t>129 Hempstead Ave</t>
+  </si>
+  <si>
+    <t>SADIE</t>
+  </si>
+  <si>
+    <t>MITCHELL STEVENSON</t>
+  </si>
+  <si>
+    <t>MITCHELLE</t>
+  </si>
+  <si>
+    <t>MITCHSTEVENS2020@OUTLOOK.COM</t>
+  </si>
+  <si>
+    <t>WAYCO CARS</t>
+  </si>
+  <si>
+    <t>381 WEST AVE</t>
+  </si>
+  <si>
+    <t>LEE GARDNER</t>
+  </si>
+  <si>
+    <t>LETTSROLL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>TERRANCE DOCKETT</t>
+  </si>
+  <si>
+    <t>357 Leroy Ave</t>
+  </si>
+  <si>
+    <t>TERRANCE</t>
+  </si>
+  <si>
+    <t>Spenser Keeney</t>
+  </si>
+  <si>
+    <t>4383 Cresent Dr</t>
+  </si>
+  <si>
+    <t>Skeeney3792@gmail.com</t>
+  </si>
+  <si>
+    <t>Luis Torres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">417 Fargo Ave </t>
+  </si>
+  <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>2020 Niagara Falls Blvd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tonawanda </t>
+  </si>
+  <si>
+    <t>Ericson</t>
+  </si>
+  <si>
+    <t>JIM SPINELLA</t>
+  </si>
+  <si>
+    <t>200 RUTHERFORD</t>
+  </si>
+  <si>
+    <t>DEPEW DPW</t>
+  </si>
+  <si>
+    <t>JIM CRAMER</t>
+  </si>
+  <si>
+    <t>11 STEINER AVE</t>
+  </si>
+  <si>
+    <t>CRAMER197777@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>TOWNE CHEVROLET OFF TAXABLE</t>
+  </si>
+  <si>
+    <t>60 SCHOOL ST</t>
+  </si>
+  <si>
+    <t>psporer@stevebaldo.com</t>
+  </si>
+  <si>
+    <t>KASEY</t>
+  </si>
+  <si>
+    <t>SEABOLT</t>
+  </si>
+  <si>
+    <t>KASEYSEABOLT1@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>WARREN'S AUTO TECH LLC</t>
+  </si>
+  <si>
+    <t>31 E. OLIVER ST</t>
+  </si>
+  <si>
+    <t>NICK SZORTYKA</t>
+  </si>
+  <si>
+    <t>3232 DELAWARE</t>
+  </si>
+  <si>
+    <t>KENMORE</t>
+  </si>
+  <si>
+    <t>MARK</t>
+  </si>
+  <si>
+    <t>Bari Collins</t>
+  </si>
+  <si>
+    <t>15 Manko Ln #4</t>
+  </si>
+  <si>
+    <t>TAIJH KING</t>
+  </si>
+  <si>
+    <t>125 Hastings Ave</t>
+  </si>
+  <si>
+    <t>TAIJH</t>
+  </si>
+  <si>
+    <t>Ken</t>
+  </si>
+  <si>
+    <t>40 Ivanhoe</t>
+  </si>
+  <si>
+    <t>Bill Taggart</t>
+  </si>
+  <si>
+    <t>12310 Hanford Rd</t>
+  </si>
+  <si>
+    <t>Silver Creek</t>
+  </si>
+  <si>
+    <t>Taggart</t>
+  </si>
+  <si>
+    <t>billt323.bt@gmail.com</t>
+  </si>
+  <si>
+    <t>DELAUN SCOTT</t>
+  </si>
+  <si>
+    <t>73 PEMBROKE</t>
+  </si>
+  <si>
+    <t>PEMBROKE</t>
+  </si>
+  <si>
+    <t>DELAUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAMISU ANGO </t>
+  </si>
+  <si>
+    <t>114 Cambridge Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAMISU </t>
+  </si>
+  <si>
+    <t>KEVIN CHEEK</t>
+  </si>
+  <si>
+    <t>5 SHIRLEY AVE</t>
+  </si>
+  <si>
+    <t>CLEVE HILL HAMBURG</t>
   </si>
   <si>
     <t>4660 CAMP RD</t>
   </si>
   <si>
+    <t>KELLY GARDNER</t>
+  </si>
+  <si>
+    <t>JKGARS@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>60 MILES TRUCK REPAIR, HEAVY DUTY TOWING</t>
+  </si>
+  <si>
+    <t>5690 CAMP RD</t>
+  </si>
+  <si>
+    <t>sales@60milesllc.com</t>
+  </si>
+  <si>
+    <t>alex jezowski</t>
+  </si>
+  <si>
+    <t>alex</t>
+  </si>
+  <si>
+    <t>CALEDONIA GARAGE</t>
+  </si>
+  <si>
+    <t>2792 CALEDONIA-LEROY RD</t>
+  </si>
+  <si>
+    <t>CALEDONIA</t>
+  </si>
+  <si>
+    <t>NICK</t>
+  </si>
+  <si>
+    <t>CALEDONIAGARAGE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAKESIDE AUTOMOTIVE </t>
+  </si>
+  <si>
+    <t>4578 Lake Rd S</t>
+  </si>
+  <si>
+    <t>BROCKPORT</t>
+  </si>
+  <si>
+    <t>TONY GIRARDI</t>
+  </si>
+  <si>
+    <t>Lakeside4578@gmail.com</t>
+  </si>
+  <si>
+    <t>COLLEGE SERVICE CENTER INC.</t>
+  </si>
+  <si>
+    <t>8388 RIDGE RD</t>
+  </si>
+  <si>
+    <t>SAL</t>
+  </si>
+  <si>
+    <t>COLLEGESERVICE1@FRONTIER.COM</t>
+  </si>
+  <si>
+    <t>CONTE'S AUTO</t>
+  </si>
+  <si>
+    <t>8121 BUFFALO RD</t>
+  </si>
+  <si>
+    <t>BERGEN</t>
+  </si>
+  <si>
+    <t>RICH CONTE</t>
+  </si>
+  <si>
+    <t>CONTESAUTO@OUTLOOK.COM</t>
+  </si>
+  <si>
+    <t>TIRE FACTORY</t>
+  </si>
+  <si>
+    <t>304 WHITNEY ST</t>
+  </si>
+  <si>
+    <t>ABRAHAM</t>
+  </si>
+  <si>
+    <t>BOCTIREFACTORY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>DORIAN GILCHRIST</t>
+  </si>
+  <si>
+    <t>42 Vita Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DORIAN </t>
+  </si>
+  <si>
+    <t>BRAD'S TRAILER SUPPLY</t>
+  </si>
+  <si>
+    <t>1950 LYELL AVE</t>
+  </si>
+  <si>
+    <t>TAMMY</t>
+  </si>
+  <si>
+    <t>Brainard Transport</t>
+  </si>
+  <si>
+    <t>5454 Genesee St</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLARENCE PRUDE </t>
+  </si>
+  <si>
+    <t>182 Masten Ave</t>
+  </si>
+  <si>
+    <t>James Williams</t>
+  </si>
+  <si>
+    <t xml:space="preserve">947 Farm St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Syracuse </t>
+  </si>
+  <si>
+    <t>VECS GARAGE LLC</t>
+  </si>
+  <si>
+    <t>151 EAST RIDGE RD</t>
+  </si>
+  <si>
+    <t>Tiffany</t>
+  </si>
+  <si>
+    <t>vecsgarage2024@gmail.com</t>
+  </si>
+  <si>
+    <t>Mark Delmonte</t>
+  </si>
+  <si>
+    <t>1410 Pine Ave</t>
+  </si>
+  <si>
+    <t>Niagara Falls</t>
+  </si>
+  <si>
+    <t>EAST AURORA COUNTRY CLUB</t>
+  </si>
+  <si>
+    <t>300 GIRDLE RD</t>
+  </si>
+  <si>
+    <t>QBC TEST CUSTOMER</t>
+  </si>
+  <si>
+    <t>123 MAIN STREET</t>
+  </si>
+  <si>
+    <t>ALL STATE TIRE PROS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">357 Hertel Ave </t>
+  </si>
+  <si>
+    <t>716-445-1677</t>
+  </si>
+  <si>
+    <t>allstatemoe@aol.com</t>
+  </si>
+  <si>
+    <t>NORTHEAST COLLISION TAXABLE</t>
+  </si>
+  <si>
+    <t>4130 MCKINLEY PKWY</t>
+  </si>
+  <si>
+    <t>DEVON JOHNS</t>
+  </si>
+  <si>
+    <t>tjfisher@northeastcollision.co</t>
+  </si>
+  <si>
+    <t>MANAGER</t>
+  </si>
+  <si>
+    <t>680 WERHLE DRIVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARUBBA COLLISION TONAWAN CASH AND TAX </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONAWANDA </t>
+  </si>
+  <si>
+    <t>834-0466</t>
+  </si>
+  <si>
+    <t>tonawandany@gerbercollision.COM</t>
+  </si>
+  <si>
+    <t>CARUBBA COLLISION WEST SE</t>
+  </si>
+  <si>
+    <t>130 ORCHARD PARK RD</t>
+  </si>
+  <si>
+    <t>826-6220</t>
+  </si>
+  <si>
+    <t>jill.collins@gerbercollision.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4130 sheridan drive </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grand Island Auto Tech </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2509 Grand Island Blvd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8185 Main St </t>
+  </si>
+  <si>
+    <t>MIKE DISALVO</t>
+  </si>
+  <si>
+    <t>3232 DELAWARE AVE</t>
+  </si>
+  <si>
+    <t>440 Northwood Drive</t>
+  </si>
+  <si>
+    <t>Back Building</t>
+  </si>
+  <si>
+    <t>CITY OF TONAWANDA</t>
+  </si>
+  <si>
+    <t>150 Fillmore Ave</t>
+  </si>
+  <si>
+    <t>11208 GOWANDA STATE RD</t>
+  </si>
+  <si>
+    <t>NORTH COLLINS</t>
+  </si>
+  <si>
+    <t>5151 GENESEE ST</t>
+  </si>
+  <si>
+    <t>445-1677</t>
+  </si>
+  <si>
+    <t>BELLRENG'S TOWING INC. TAXABLE</t>
+  </si>
+  <si>
+    <t>2131 EGGERT RD</t>
+  </si>
+  <si>
+    <t>DONNY</t>
+  </si>
+  <si>
+    <t>bellrengstowing@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1050 Main St </t>
+  </si>
+  <si>
+    <t>Cleve Hill Hamburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4660 CAMP RD </t>
+  </si>
+  <si>
+    <t>WHOLESALE CASH &amp; TAX DO NOT USE... REFER</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DO NOT USE... REFERENCE POINT ONLY !</t>
+  </si>
+  <si>
+    <t>QBC TEST ACCOUNT - PRC J</t>
+  </si>
+  <si>
+    <t>25 HAZELWOOD DRIVE</t>
+  </si>
+  <si>
+    <t>DO NOT PURGE/DELETE</t>
+  </si>
+  <si>
+    <t>NORM DOBRICK</t>
+  </si>
+  <si>
+    <t>4923 CAMP RD</t>
+  </si>
+  <si>
+    <t>ORMSBY EDUCATIONAL CENTER</t>
+  </si>
+  <si>
+    <t>1010 CENTER ST</t>
+  </si>
+  <si>
+    <t>ssitarek@e2ccb.org</t>
+  </si>
+  <si>
+    <t>ONLINE AUTO</t>
+  </si>
+  <si>
+    <t>250 LEIN RD</t>
+  </si>
+  <si>
+    <t>MARK SUBJECK</t>
+  </si>
+  <si>
+    <t>ORCHARD PARK COUNTRY CLUB</t>
+  </si>
+  <si>
+    <t>4777 S. BUFFALO ST</t>
+  </si>
+  <si>
+    <t>WE CARE TRANSPORTATION</t>
+  </si>
+  <si>
+    <t>401 E AMHERST ST</t>
+  </si>
+  <si>
+    <t>247-1471</t>
+  </si>
+  <si>
+    <t>BUFFALO EXTERMINATING</t>
+  </si>
+  <si>
+    <t>3636 N BUFFALO ST</t>
+  </si>
+  <si>
+    <t>14127-1936</t>
+  </si>
+  <si>
+    <t>662-8470</t>
+  </si>
+  <si>
+    <t>C &amp; H AUTO</t>
+  </si>
+  <si>
+    <t>320 RIDGE RD.</t>
+  </si>
+  <si>
+    <t>826-2231</t>
+  </si>
+  <si>
+    <t>orlandoauto427@gmail.com</t>
+  </si>
+  <si>
+    <t>CHAUTAUQUA COUNTY</t>
+  </si>
+  <si>
+    <t>3 N Erie St</t>
+  </si>
+  <si>
+    <t>ROOM 110</t>
+  </si>
+  <si>
+    <t>Mayville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Becky Anderson </t>
+  </si>
+  <si>
+    <t>andersoB@chqgov.com</t>
+  </si>
+  <si>
+    <t>trey torey</t>
+  </si>
+  <si>
+    <t>4687 Transit Rd</t>
+  </si>
+  <si>
+    <t>Trey</t>
+  </si>
+  <si>
+    <t>TONY CAVALIERI -  WEST HERR CHEVY WILLS</t>
+  </si>
+  <si>
+    <t>8040 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>TONY CAVALIERI</t>
+  </si>
+  <si>
+    <t>TERRY MULLEN</t>
+  </si>
+  <si>
+    <t>90 Sussex St</t>
+  </si>
+  <si>
+    <t>TERRY</t>
+  </si>
+  <si>
+    <t>gregory spink</t>
+  </si>
+  <si>
+    <t>po box 633</t>
+  </si>
+  <si>
+    <t>verysburg</t>
+  </si>
+  <si>
+    <t>greg</t>
+  </si>
+  <si>
+    <t>KYLE POYFAIR</t>
+  </si>
+  <si>
+    <t>KYLE</t>
+  </si>
+  <si>
+    <t>PETER SYDOW</t>
+  </si>
+  <si>
+    <t>PETER</t>
+  </si>
+  <si>
+    <t>MICHAEL</t>
+  </si>
+  <si>
+    <t>TOYA BARRY</t>
+  </si>
+  <si>
+    <t>248 BURCH AVE.</t>
+  </si>
+  <si>
+    <t>RAY GREEN</t>
+  </si>
+  <si>
+    <t>2 WINSLOW AVE</t>
+  </si>
+  <si>
+    <t>RAY</t>
+  </si>
+  <si>
+    <t>STEVEN BERKLEY</t>
+  </si>
+  <si>
+    <t>4223 FORBES ST</t>
+  </si>
+  <si>
+    <t>WASHINGTON</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>STEVEN</t>
+  </si>
+  <si>
+    <t>TERRY STAFFELDT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5071 MORGAN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TERRY </t>
+  </si>
+  <si>
+    <t>XAVION M ROBINSON</t>
+  </si>
+  <si>
+    <t>4180 MILITARY RD</t>
+  </si>
+  <si>
+    <t>XAVION</t>
+  </si>
+  <si>
+    <t>XAVIONR@DAVIDCARS.COM</t>
+  </si>
+  <si>
+    <t>ROSHELLE BELL</t>
+  </si>
+  <si>
+    <t>336 CORNWALL AVE</t>
+  </si>
+  <si>
+    <t>ROSHELLE</t>
+  </si>
+  <si>
+    <t>ROSHELLEB33@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>dustin test account</t>
+  </si>
+  <si>
+    <t xml:space="preserve">495 CORNWALL AVE </t>
+  </si>
+  <si>
+    <t>bdc@clevehillauto.com</t>
+  </si>
+  <si>
+    <t>RICH ESCHBACH</t>
+  </si>
+  <si>
+    <t>50 ZOLLARS AVE.</t>
+  </si>
+  <si>
+    <t>WOODY</t>
+  </si>
+  <si>
+    <t>FRANCINE  BRIERLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">549 BURROUGHS DR </t>
+  </si>
+  <si>
+    <t>FRANCINE</t>
+  </si>
+  <si>
+    <t>Leonard Bishop</t>
+  </si>
+  <si>
+    <t>6440 Seneca St</t>
+  </si>
+  <si>
+    <t>Elma</t>
+  </si>
+  <si>
+    <t>Leonard</t>
+  </si>
+  <si>
+    <t>senecast@scruggsauto.com</t>
+  </si>
+  <si>
+    <t>Mark YANIK</t>
+  </si>
+  <si>
+    <t>Kenmore</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>mark63463@gmail.com</t>
+  </si>
+  <si>
+    <t>Joe Finlayson Sr</t>
+  </si>
+  <si>
+    <t>Joe F</t>
+  </si>
+  <si>
+    <t>joef@clevehillauto.com</t>
+  </si>
+  <si>
+    <t>dylan lembke</t>
+  </si>
+  <si>
+    <t>5700 otto park</t>
+  </si>
+  <si>
+    <t>lockport</t>
+  </si>
+  <si>
+    <t>dylanlembke@gmail.com</t>
+  </si>
+  <si>
+    <t>james wright</t>
+  </si>
+  <si>
+    <t>107 venex ave</t>
+  </si>
+  <si>
+    <t>amherst</t>
+  </si>
+  <si>
+    <t>Dustin Cross</t>
+  </si>
+  <si>
+    <t>Dustin</t>
+  </si>
+  <si>
+    <t>Mike McGuire</t>
+  </si>
+  <si>
+    <t>5251 Gasport Rd</t>
+  </si>
+  <si>
+    <t>gasport</t>
+  </si>
+  <si>
+    <t>maguirem7593@gmail.com</t>
+  </si>
+  <si>
+    <t>COREY Potter</t>
+  </si>
+  <si>
+    <t>400 Cornwall Ave</t>
+  </si>
+  <si>
+    <t>Corey</t>
+  </si>
+  <si>
+    <t>coreyp@clevehilltire.com</t>
+  </si>
+  <si>
+    <t>JEREMY VALONE</t>
+  </si>
+  <si>
+    <t>3382 CREEKVIEW DRIIVE</t>
+  </si>
+  <si>
+    <t>JVALONE49@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>JUDY THOMAS</t>
+  </si>
+  <si>
+    <t>41 CONNELLY</t>
+  </si>
+  <si>
+    <t>Hawk Frame &amp; Axle</t>
+  </si>
+  <si>
+    <t>77 O'Connor Rd</t>
+  </si>
+  <si>
+    <t>Fairport</t>
+  </si>
+  <si>
+    <t>RUSSELL WETTER</t>
+  </si>
+  <si>
+    <t>15 BYWATER DRIVE</t>
+  </si>
+  <si>
+    <t>Adriana Thomas</t>
+  </si>
+  <si>
+    <t>52 wynwwod courts apt C</t>
+  </si>
+  <si>
+    <t>RIGINA HONOR</t>
+  </si>
+  <si>
+    <t>152 JONQUIL LANE</t>
+  </si>
+  <si>
+    <t>DELINCED@COM</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>shasiry lopez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140 delcon </t>
+  </si>
+  <si>
+    <t>none@gmial.com</t>
+  </si>
+  <si>
+    <t>matthew giacomini</t>
+  </si>
+  <si>
+    <t>2720 lakeview road</t>
+  </si>
+  <si>
+    <t>hamburg</t>
+  </si>
+  <si>
+    <t>JAMIE MCNICHOL</t>
+  </si>
+  <si>
+    <t>3565 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>14127-1706</t>
+  </si>
+  <si>
+    <t>BILL</t>
+  </si>
+  <si>
+    <t>antwyninas DEGRAFFENRIED</t>
+  </si>
+  <si>
+    <t>ANT</t>
+  </si>
+  <si>
+    <t>Jammer Mueckl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">680 Wherle </t>
+  </si>
+  <si>
+    <t>Jammer</t>
+  </si>
+  <si>
+    <t>b@gmail.com</t>
+  </si>
+  <si>
+    <t>MICHAEL PASNIK</t>
+  </si>
+  <si>
+    <t>714 BENNETT RD</t>
+  </si>
+  <si>
+    <t>ANGOLA</t>
+  </si>
+  <si>
+    <t>MPASNIK36@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>BRIAN PENNY</t>
+  </si>
+  <si>
+    <t>3754 HARLEM RD</t>
+  </si>
+  <si>
+    <t>MATT OR BRIAN</t>
+  </si>
+  <si>
+    <t>NEED@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Al-Huri Abdulwali</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1069 E Ferry St </t>
+  </si>
+  <si>
+    <t>billy</t>
+  </si>
+  <si>
+    <t>-@gmail.com</t>
+  </si>
+  <si>
+    <t>Scott Schmidt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10405 Main St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clarence </t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>sschmidt1769@gmail.com</t>
+  </si>
+  <si>
+    <t>ANDY SCHEITHEIR</t>
+  </si>
+  <si>
+    <t>1870 WALDEN</t>
+  </si>
+  <si>
+    <t>ANDY</t>
+  </si>
+  <si>
+    <t>ASCHEITHEIR@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>EMLINSON PINTO</t>
+  </si>
+  <si>
+    <t>EMLINSON</t>
+  </si>
+  <si>
+    <t>PARDEE'S AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>1400 LOCKPORT ROAD</t>
+  </si>
+  <si>
+    <t>MICHEAL PARDEE</t>
+  </si>
+  <si>
+    <t>PARDEE1@ROADRUNNER.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMERICAN FLEET MAINTENANCE </t>
+  </si>
+  <si>
+    <t>275 INTERNATIONAL BLVD</t>
+  </si>
+  <si>
+    <t>RUSS SALAMONE</t>
+  </si>
+  <si>
+    <t>russ.salamone@americanfleet.com</t>
+  </si>
+  <si>
+    <t>HAMBURG AUTO CENTER</t>
+  </si>
+  <si>
+    <t>5873 CAMP ROAD</t>
+  </si>
+  <si>
+    <t>RON &amp; LESTER</t>
+  </si>
+  <si>
+    <t>hamburgauto@verizon.net</t>
+  </si>
+  <si>
+    <t>JIM WHITES TRUCK &amp; AUTO CENTER</t>
+  </si>
+  <si>
+    <t>712 NY-5</t>
+  </si>
+  <si>
+    <t>IRVING</t>
+  </si>
+  <si>
+    <t>RWHITE@JIMWHITES.COM</t>
+  </si>
+  <si>
+    <t>RYAN SHUTT      WEST HERR TOYOTA</t>
+  </si>
+  <si>
+    <t>NELSON REINER</t>
+  </si>
+  <si>
+    <t>5600 MCKINLEY PKWY</t>
+  </si>
+  <si>
+    <t>NELSON</t>
+  </si>
+  <si>
+    <t>NNE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>HOSIER'S GARAGE</t>
+  </si>
+  <si>
+    <t>895 RIDGE RD</t>
+  </si>
+  <si>
+    <t>ONTARIO</t>
+  </si>
+  <si>
+    <t>HOSIER@TIREBOY.COM</t>
+  </si>
+  <si>
+    <t>Ray Laks Honda Cash and Tax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3590 Southwestern Blvd </t>
+  </si>
+  <si>
+    <t>BECKY MCNAMARA</t>
+  </si>
+  <si>
+    <t>7511 VERSAILLES PLANK</t>
+  </si>
+  <si>
+    <t>DERBY</t>
+  </si>
+  <si>
+    <t>MICHELLEP@CLEVEHILLTIRE.COM</t>
+  </si>
+  <si>
+    <t>716 Auto and Tire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028 Niagara St </t>
+  </si>
+  <si>
+    <t>GREG BROMLEY</t>
+  </si>
+  <si>
+    <t>GREG</t>
+  </si>
+  <si>
+    <t>SILVER CITY TIRE, INC</t>
+  </si>
+  <si>
+    <t>201 GENESEE ST</t>
+  </si>
+  <si>
+    <t>ONEIDA</t>
+  </si>
+  <si>
+    <t>silvercitytire@yahoo.com</t>
+  </si>
+  <si>
+    <t>ALAN BRZOSKOWSKI</t>
+  </si>
+  <si>
+    <t>ALAN</t>
+  </si>
+  <si>
+    <t>BILL PEDERSEN</t>
+  </si>
+  <si>
+    <t>639 NIAGARA PKWY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOHN DAVIS </t>
+  </si>
+  <si>
+    <t>28 Birch Pl</t>
+  </si>
+  <si>
+    <t>JOHN PATTI</t>
+  </si>
+  <si>
+    <t>2783 ELMWOOD AVE</t>
+  </si>
+  <si>
+    <t>ALEX</t>
+  </si>
+  <si>
+    <t>BILLP@CLEVEHILLAUTOCOM</t>
+  </si>
+  <si>
+    <t>Bryn Hubbard</t>
+  </si>
+  <si>
+    <t>Bryn</t>
+  </si>
+  <si>
+    <t>A B AUTO</t>
+  </si>
+  <si>
+    <t>634 MAIN ST</t>
+  </si>
+  <si>
+    <t>Dave S</t>
+  </si>
+  <si>
+    <t>ABAUTO99@YAHOO.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phillip Tony </t>
+  </si>
+  <si>
+    <t xml:space="preserve">495 Cornwall Ave </t>
+  </si>
+  <si>
+    <t>Millenium Construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8320 Quarry Rd </t>
+  </si>
+  <si>
+    <t>Rob</t>
+  </si>
+  <si>
+    <t>rob@mci2010.com</t>
+  </si>
+  <si>
+    <t>Greg Dragao</t>
+  </si>
+  <si>
+    <t>5788 Camp Rd</t>
+  </si>
+  <si>
+    <t>need@info.com</t>
+  </si>
+  <si>
+    <t>DAN KWIATKOWSKI</t>
+  </si>
+  <si>
+    <t>629 BUSTI AVE</t>
+  </si>
+  <si>
+    <t>DAN</t>
+  </si>
+  <si>
+    <t>Dwayne Barnwell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">342 Dartmouth Ave </t>
+  </si>
+  <si>
+    <t>CORY ROEDL</t>
+  </si>
+  <si>
+    <t>2140 NORTH FRENCH</t>
+  </si>
+  <si>
+    <t>CORY</t>
+  </si>
+  <si>
+    <t>COLTON DEMPSEY</t>
+  </si>
+  <si>
+    <t>6145 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>COLTON</t>
+  </si>
+  <si>
+    <t>Will Schneider</t>
+  </si>
+  <si>
+    <t>365 MINERAL SPRINGS</t>
+  </si>
+  <si>
+    <t>BILL SCHNEIDER</t>
+  </si>
+  <si>
+    <t>7 AUTO</t>
+  </si>
+  <si>
+    <t>9720 COUNTY RD</t>
+  </si>
+  <si>
+    <t>KARL</t>
+  </si>
+  <si>
+    <t>HILLETOP AUTO, INC.</t>
+  </si>
+  <si>
+    <t>9189A CATTARAUGUS-OTTO RD</t>
+  </si>
+  <si>
+    <t>CATTARAUGUS</t>
+  </si>
+  <si>
+    <t>ELTON</t>
+  </si>
+  <si>
+    <t>TSHILL31@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>HAMBURG HONDA</t>
+  </si>
+  <si>
+    <t>5133 CAMP RD</t>
+  </si>
+  <si>
+    <t>BRIAN WIESMORE</t>
+  </si>
+  <si>
+    <t>BRIAN@HAMBURGHONDA.COM</t>
+  </si>
+  <si>
+    <t>Tony Cortez</t>
+  </si>
+  <si>
+    <t>Sarah Gambino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">528 Gilmore Ave </t>
+  </si>
+  <si>
+    <t xml:space="preserve">North Tonawanda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTAL PERFORMANCE AND SERVICE </t>
+  </si>
+  <si>
+    <t>3119 RANDALL RD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RANSOMVILLE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERIC </t>
+  </si>
+  <si>
+    <t>TPSAUTO@AOL.COM</t>
+  </si>
+  <si>
+    <t>NAJHE BLANKS</t>
+  </si>
+  <si>
+    <t>634 Englewood Ave APT 12</t>
+  </si>
+  <si>
+    <t>NAJHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTHONY QUINN </t>
+  </si>
+  <si>
+    <t>3955 Harlem Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMHERST </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANHTONY </t>
+  </si>
+  <si>
+    <t>GREG DEMARIA</t>
+  </si>
+  <si>
+    <t>365 Mineral Springs Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GREG </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josh F. </t>
+  </si>
+  <si>
+    <t>JOSH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTRANSIT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PO BOX 1446 </t>
+  </si>
+  <si>
+    <t>BASIL RESALE  - CARL CHOWANIEC</t>
+  </si>
+  <si>
+    <t>4131 SHERIDAN</t>
+  </si>
+  <si>
+    <t>CJCCARL@AOL.COM</t>
+  </si>
+  <si>
+    <t>Above Street Level</t>
+  </si>
+  <si>
+    <t>45 Saint James Rd.</t>
+  </si>
+  <si>
+    <t>Demario</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A PLUS ONE </t>
+  </si>
+  <si>
+    <t>264 E Amherst St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAKEEM </t>
+  </si>
+  <si>
+    <t>VIVIAN HALL</t>
+  </si>
+  <si>
+    <t>244 SHIRLEY</t>
+  </si>
+  <si>
+    <t>VIV</t>
+  </si>
+  <si>
+    <t>buphinder singh</t>
+  </si>
+  <si>
+    <t>mark</t>
+  </si>
+  <si>
+    <t>Aaron Kasprzak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46 Grand Ave </t>
+  </si>
+  <si>
+    <t>MELBA CASTRO</t>
+  </si>
+  <si>
+    <t>148 Deerfield Ave</t>
+  </si>
+  <si>
+    <t>MELBA</t>
+  </si>
+  <si>
+    <t>BC AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>10650 W MAIN ROAD</t>
+  </si>
+  <si>
+    <t>NORTH EAST</t>
+  </si>
+  <si>
+    <t>BEN FEUCHT</t>
+  </si>
+  <si>
+    <t>BEN@BCFHOLDING.CO</t>
+  </si>
+  <si>
+    <t>Progressive Autobody</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56 State St </t>
+  </si>
+  <si>
+    <t>Holley</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>progressiveautobody56@gmail.com</t>
+  </si>
+  <si>
+    <t>2147 W 12TH STREET</t>
+  </si>
+  <si>
+    <t>RYAN / KEN</t>
+  </si>
+  <si>
+    <t>TIRESFORLESS3@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>JOE CORSARO</t>
+  </si>
+  <si>
+    <t>JOE</t>
+  </si>
+  <si>
+    <t>TWIN CITY AMBULANCE</t>
+  </si>
+  <si>
+    <t>555 COMMERCE DRIVE</t>
+  </si>
+  <si>
+    <t>JOHN SPECK</t>
+  </si>
+  <si>
+    <t>JOHN.SPECK@TCAMS.COM</t>
+  </si>
+  <si>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>261 Emslie St</t>
+  </si>
+  <si>
+    <t>RICK FERGUSON</t>
+  </si>
+  <si>
+    <t>2277 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>RICK</t>
+  </si>
+  <si>
+    <t>S&amp;S LIMOUSINES</t>
+  </si>
+  <si>
+    <t>7160 W MAIN RD</t>
+  </si>
+  <si>
+    <t>Le Roy</t>
+  </si>
+  <si>
+    <t>RON</t>
+  </si>
+  <si>
+    <t>limoshop@yahoo.com</t>
+  </si>
+  <si>
+    <t>FISHER SERVICE AUTO LLC</t>
+  </si>
+  <si>
+    <t>7447 LAKE RD</t>
+  </si>
+  <si>
+    <t>DALE</t>
+  </si>
+  <si>
+    <t>DDAFISH11@AOL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTHSIDE SERVICE CENTER </t>
+  </si>
+  <si>
+    <t>165 Park Ave</t>
+  </si>
+  <si>
+    <t>Brockport</t>
+  </si>
+  <si>
+    <t>JOHN ALEXANDER</t>
+  </si>
+  <si>
+    <t>COOLEY TIRE</t>
+  </si>
+  <si>
+    <t>2606 HIRTZEL RD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTH EAST </t>
+  </si>
+  <si>
+    <t>BRENDELL</t>
+  </si>
+  <si>
+    <t>BRENDELL@COOLEYTIRESERVICE.COM</t>
+  </si>
+  <si>
+    <t>NORTH EAST AUTO GALLERY</t>
+  </si>
+  <si>
+    <t>85 W MAIN ST</t>
+  </si>
+  <si>
+    <t>www.autogallerynortheast@gmail.com</t>
+  </si>
+  <si>
+    <t>BEST WAY AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>713 LAKE AVE</t>
+  </si>
+  <si>
+    <t>SHH</t>
+  </si>
+  <si>
+    <t>ROCBESTWAY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>William Schllerb</t>
+  </si>
+  <si>
+    <t>25 Donlen Dr</t>
+  </si>
+  <si>
+    <t>zachschllerb6@gmail.com</t>
+  </si>
+  <si>
+    <t>ENTERPRISE FOLDING BOX</t>
+  </si>
+  <si>
+    <t>75 Isabelle St</t>
+  </si>
+  <si>
+    <t>LBARANYI@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>FREY HEAVY DUTY TAXABLE</t>
+  </si>
+  <si>
+    <t>805 REIN RD.</t>
+  </si>
+  <si>
+    <t>TAXABLE ACCOUNT</t>
+  </si>
+  <si>
+    <t>716-633-3830</t>
+  </si>
+  <si>
+    <t>AAA-QBC INSERT CUSTOMER</t>
+  </si>
+  <si>
+    <t>INSERTED 08-17-15</t>
+  </si>
+  <si>
+    <t>PHIL STARR</t>
+  </si>
+  <si>
+    <t>AAA QBC ADDED 8-18 PHIL</t>
+  </si>
+  <si>
+    <t>ADDED AT 8:50 AM</t>
+  </si>
+  <si>
+    <t>SHOULD GETR ADDED TO SITE</t>
+  </si>
+  <si>
+    <t>CLEVE HILL CAMP</t>
+  </si>
+  <si>
+    <t>`</t>
+  </si>
+  <si>
+    <t>DAVE RIKER</t>
+  </si>
+  <si>
+    <t>PARK RIDGE AUTO</t>
+  </si>
+  <si>
+    <t>1740 UNION RD</t>
+  </si>
+  <si>
+    <t>NORM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2371 Woodard Rd </t>
+  </si>
+  <si>
+    <t>Scott Sitarek</t>
+  </si>
+  <si>
+    <t>STEVE'S AUTO REPAIR cash and tax</t>
+  </si>
+  <si>
+    <t>4190 BIG TREE RD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">steve </t>
+  </si>
+  <si>
+    <t>stevesautobigtree@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">upstate chevy </t>
+  </si>
+  <si>
+    <t>36 MAIN ST</t>
+  </si>
+  <si>
+    <t>14011-1044</t>
+  </si>
+  <si>
+    <t>Marlin wright</t>
+  </si>
+  <si>
+    <t>37 hunting rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cheektowaga </t>
+  </si>
+  <si>
+    <t>YT</t>
+  </si>
+  <si>
+    <t>BRIAN BUDZINSZEWSKI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">680 Wherle Dr </t>
+  </si>
+  <si>
+    <t>GRANATA AUTOMOTIVE REPAIR TAXABLE</t>
+  </si>
+  <si>
+    <t>1766 CLINTON STREET</t>
+  </si>
+  <si>
+    <t>822-6630</t>
+  </si>
+  <si>
+    <t>320 RIDGE RD</t>
+  </si>
+  <si>
+    <t>GREGG</t>
+  </si>
+  <si>
+    <t>BRUCES AUTOMOTIVE DO NOT USE</t>
+  </si>
+  <si>
+    <t>518 MAIN ST</t>
+  </si>
+  <si>
+    <t>W. HERR NISSAN OP Cash and Tax</t>
+  </si>
+  <si>
+    <t>3580 SOUTHWESTERN BLVD.</t>
+  </si>
+  <si>
+    <t>662-8008</t>
+  </si>
+  <si>
+    <t>msehl@westherr.com</t>
+  </si>
+  <si>
+    <t>MONRO</t>
+  </si>
+  <si>
+    <t>2955 Main Street</t>
+  </si>
+  <si>
+    <t>bwright@tires-easy.com</t>
+  </si>
+  <si>
+    <t>DAVID CHEVROLET</t>
+  </si>
+  <si>
+    <t>10225 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132 Treehaven Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Seneca </t>
+  </si>
+  <si>
+    <t>Norm</t>
+  </si>
+  <si>
+    <t>LARRY HOLMES</t>
+  </si>
+  <si>
+    <t>397 LUDINGTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Pull Around Back and Call </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weco Tire </t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>HOUSELS SERVICE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KATHY</t>
+  </si>
+  <si>
+    <t>WHOLESALE TRANSMISSION</t>
+  </si>
+  <si>
+    <t>4238 WALDEN AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> WILLY</t>
+  </si>
+  <si>
+    <t>DAVID CHEVY</t>
+  </si>
+  <si>
+    <t>PADDOCK CHEVROLET</t>
+  </si>
+  <si>
+    <t>ALL STAR COLLISION</t>
+  </si>
+  <si>
+    <t>6050 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>BASIL CHEVROLET</t>
+  </si>
+  <si>
+    <t>5111 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>JOHN HEATER</t>
+  </si>
+  <si>
+    <t>john</t>
+  </si>
+  <si>
+    <t>CLEVE-DEMO</t>
+  </si>
+  <si>
+    <t>MRC DISPOSAL</t>
+  </si>
+  <si>
+    <t>71 NASON BLVD</t>
+  </si>
+  <si>
+    <t>592-0951</t>
+  </si>
+  <si>
+    <t>asills@mooreroad.com</t>
+  </si>
+  <si>
+    <t>W. HERR DODGE OFF ROCH</t>
+  </si>
+  <si>
+    <t>PO BOX 1998</t>
+  </si>
+  <si>
+    <t>PINE HILL COFFEE SERVICE</t>
+  </si>
+  <si>
+    <t>3538 CALIFORNIA RD.</t>
+  </si>
+  <si>
+    <t>662-1788</t>
+  </si>
+  <si>
+    <t>jete1@mail.com</t>
+  </si>
+  <si>
+    <t>ROY'S PLUMBING</t>
+  </si>
+  <si>
+    <t>140 COOPER AVE</t>
+  </si>
+  <si>
+    <t>716-544-2649</t>
+  </si>
+  <si>
+    <t>klh@roysplumbing.com</t>
+  </si>
+  <si>
+    <t>SNYDER FIRE DEPT</t>
+  </si>
+  <si>
+    <t>4531 MAIN ST.</t>
+  </si>
+  <si>
+    <t>S.ST. GEORGE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>3689 WEBSTER RD</t>
+  </si>
+  <si>
+    <t>FREDONIA</t>
+  </si>
+  <si>
+    <t>ralph@sstgeorge.com</t>
+  </si>
+  <si>
+    <t>TRANSIT VALLEY C.C.</t>
+  </si>
+  <si>
+    <t>8920 TRANSIT RD.</t>
+  </si>
+  <si>
+    <t>EAST AMHERST</t>
+  </si>
+  <si>
+    <t>THREE SIXTY EVENT LLC</t>
+  </si>
+  <si>
+    <t>1028 YOUNGSTOWN WILSON RD</t>
+  </si>
+  <si>
+    <t>YOUNGSTOWN</t>
+  </si>
+  <si>
+    <t>three sixty</t>
+  </si>
+  <si>
+    <t>BENDERSON DEVELOPMENT CO</t>
+  </si>
+  <si>
+    <t>570 DELAWARE</t>
+  </si>
+  <si>
+    <t>ATTN ACCT PAYABLE</t>
+  </si>
+  <si>
+    <t>WEITZ MAINTENANCE SERVICE</t>
+  </si>
+  <si>
+    <t>P.O. BOX 747</t>
+  </si>
+  <si>
+    <t>WNY BUS CO. PROGRAM</t>
+  </si>
+  <si>
+    <t>BUFFALO RV</t>
+  </si>
+  <si>
+    <t>1200 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>652-4500 EXT 1225</t>
+  </si>
+  <si>
+    <t>biggdoggdon@yahoo.com</t>
+  </si>
+  <si>
+    <t>BUDGET RENT A CAR PROGRAM</t>
+  </si>
+  <si>
+    <t>3999 GENESEE ST</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>NATIONAL FUEL GAS - OFF</t>
+  </si>
+  <si>
+    <t>HOMETOWN AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10807 GOWANDA ST RD </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 WORDZ ENTERPRISE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">878 BAILEY AVE </t>
+  </si>
+  <si>
+    <t>DWAYNE</t>
+  </si>
+  <si>
+    <t>test joe jr</t>
+  </si>
+  <si>
+    <t>123 main st</t>
+  </si>
+  <si>
+    <t>joe jr</t>
+  </si>
+  <si>
+    <t>Robert Gordon</t>
+  </si>
+  <si>
+    <t>2643 Delaware Ave</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>KYLE BALCERAK</t>
+  </si>
+  <si>
+    <t>217 McKinley Ave</t>
+  </si>
+  <si>
+    <t>ORLANDO TATE</t>
+  </si>
+  <si>
+    <t>475 HOWARD ST</t>
+  </si>
+  <si>
+    <t>ORLANDO</t>
+  </si>
+  <si>
+    <t>MICHAEL JONES</t>
+  </si>
+  <si>
+    <t>66 MONTANNA</t>
+  </si>
+  <si>
+    <t>ryan balcerzak</t>
+  </si>
+  <si>
+    <t>bernardus pole - Mercedes of Buffalo</t>
+  </si>
+  <si>
+    <t>kathy</t>
+  </si>
+  <si>
+    <t>Mark Turner</t>
+  </si>
+  <si>
+    <t>WENDY FILKORN (CAPPELLINO)</t>
+  </si>
+  <si>
+    <t>9000 BOSTON STATE RD</t>
+  </si>
+  <si>
+    <t>BOSTON</t>
+  </si>
+  <si>
+    <t>WENDY FILKORN</t>
+  </si>
+  <si>
+    <t>DORENE YATES</t>
+  </si>
+  <si>
+    <t>11061 JOHN COURT</t>
+  </si>
+  <si>
+    <t>DORENE</t>
+  </si>
+  <si>
+    <t>SCOTT PASHING</t>
+  </si>
+  <si>
+    <t>6310 S TRANSIT RD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCOTT </t>
+  </si>
+  <si>
+    <t>EDDIE MALONE</t>
+  </si>
+  <si>
+    <t>105 CALDSWELL</t>
+  </si>
+  <si>
+    <t>Jacob harms</t>
+  </si>
+  <si>
+    <t>4660 camp rd</t>
+  </si>
+  <si>
+    <t>Jake</t>
+  </si>
+  <si>
+    <t>MIKE DELZER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIKE </t>
+  </si>
+  <si>
+    <t>321 OLYMPIC</t>
+  </si>
+  <si>
+    <t>BRUCE NAYLOR SR</t>
+  </si>
+  <si>
+    <t>360 Cambridge Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRUCE </t>
+  </si>
+  <si>
+    <t>DANTE TURELLO</t>
+  </si>
+  <si>
+    <t>DANTE</t>
+  </si>
+  <si>
+    <t>PETE BRENDENSTEIN</t>
+  </si>
+  <si>
+    <t>1680 military road</t>
+  </si>
+  <si>
+    <t>MICHAEL WILLIAMS</t>
+  </si>
+  <si>
+    <t>8129 Main ST</t>
+  </si>
+  <si>
+    <t>JEREMY MCCULLIGH</t>
+  </si>
+  <si>
+    <t>1620 Walden Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEREMY </t>
+  </si>
+  <si>
+    <t>NONONE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>CALSPAN</t>
+  </si>
+  <si>
+    <t>4455 Genesee Street</t>
+  </si>
+  <si>
+    <t>LYNNE</t>
+  </si>
+  <si>
+    <t>Lynne.cannizzaro@calspan.com</t>
+  </si>
+  <si>
+    <t>Leroy Wallace</t>
+  </si>
+  <si>
+    <t>Leroy</t>
+  </si>
+  <si>
+    <t>ALEX GRECO</t>
+  </si>
+  <si>
+    <t>tyler martin</t>
+  </si>
+  <si>
+    <t>1500 niagara falls blvd</t>
+  </si>
+  <si>
+    <t>KRIS SNELL</t>
+  </si>
+  <si>
+    <t>1050 Main St</t>
+  </si>
+  <si>
+    <t>KRIS</t>
+  </si>
+  <si>
+    <t>Sean Fimbel</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>Pete Howie</t>
+  </si>
+  <si>
+    <t>33 Lake Terrace</t>
+  </si>
+  <si>
+    <t>Rochester</t>
+  </si>
+  <si>
+    <t>Phowie323@rochester.rr.com</t>
+  </si>
+  <si>
+    <t>ANDREW KILIJANSKI</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ANDREW</t>
+  </si>
+  <si>
+    <t>nick chiarmonte</t>
+  </si>
+  <si>
+    <t>10909 warner gulf road</t>
+  </si>
+  <si>
+    <t>chaffee</t>
+  </si>
+  <si>
+    <t>Dante Turello</t>
+  </si>
+  <si>
+    <t>TETIANA BIVHKO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 HAMLIN SQ UNIT 6 </t>
+  </si>
+  <si>
+    <t>KEVIN ALTMAS</t>
+  </si>
+  <si>
+    <t>5665 LAKE AVE</t>
+  </si>
+  <si>
+    <t>MICHELLE PALOVICH</t>
+  </si>
+  <si>
+    <t>3806 YALE AVE</t>
+  </si>
+  <si>
+    <t>MPALOVICH717@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Larry Caver</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1784 Eggert Rd</t>
+  </si>
+  <si>
+    <t>TRACY TORGERSON</t>
+  </si>
+  <si>
+    <t>4786 MOUNT VERNON BLVD</t>
+  </si>
+  <si>
+    <t>JTTORG10@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>JILL ANTONIK</t>
+  </si>
+  <si>
+    <t>3356 GUEENS LANE</t>
+  </si>
+  <si>
+    <t>l@gmail.com</t>
+  </si>
+  <si>
+    <t>Brandi Czajkowski</t>
+  </si>
+  <si>
+    <t>daniel singer</t>
+  </si>
+  <si>
+    <t>8215 main st</t>
+  </si>
+  <si>
+    <t>Chris Poyfair</t>
+  </si>
+  <si>
+    <t>10225 NIAGARA FALLS BLVD.</t>
+  </si>
+  <si>
+    <t>BASIL RESALE SHERIDAN CASH AND TAX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIKE KELLY </t>
+  </si>
+  <si>
+    <t>5078 chapman pkwy</t>
+  </si>
+  <si>
+    <t>MIKE KOESTER</t>
+  </si>
+  <si>
+    <t>JOHN BALL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nick Zielen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">29 Cleveland Ave </t>
+  </si>
+  <si>
+    <t>nickzielen@gmail.com</t>
+  </si>
+  <si>
+    <t>CARL SAMUEL</t>
+  </si>
+  <si>
+    <t>PAUL</t>
+  </si>
+  <si>
+    <t>tyler</t>
+  </si>
+  <si>
+    <t>135 SOUTH CASCADE DR</t>
+  </si>
+  <si>
+    <t>BEN PEOPLES</t>
+  </si>
+  <si>
+    <t>235 CARL ST</t>
+  </si>
+  <si>
+    <t>BEN</t>
+  </si>
+  <si>
+    <t>Stanley wawrzyniak</t>
+  </si>
+  <si>
+    <t>stan</t>
+  </si>
+  <si>
+    <t>TIM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOUTHTOWN AUTO SHOP </t>
+  </si>
+  <si>
+    <t>407 South Park Ave</t>
+  </si>
+  <si>
+    <t>CHINO</t>
+  </si>
+  <si>
+    <t>ANDRE PEAY</t>
+  </si>
+  <si>
+    <t>ANDRE</t>
+  </si>
+  <si>
+    <t>JOHN MOORE</t>
+  </si>
+  <si>
+    <t>4933 MAIN ST.</t>
+  </si>
+  <si>
+    <t>ALPHANSO HADLEY</t>
+  </si>
+  <si>
+    <t>346 LANDON</t>
+  </si>
+  <si>
+    <t>CASH TAX</t>
+  </si>
+  <si>
+    <t>PHIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryan Lacey </t>
+  </si>
+  <si>
+    <t xml:space="preserve">11491 Tonawanda Creek Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akron </t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>thoedore thomas</t>
+  </si>
+  <si>
+    <t>130 mortimer</t>
+  </si>
+  <si>
+    <t>theo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ED JORDAN </t>
+  </si>
+  <si>
+    <t>716 AUTO &amp; TIRE INC.</t>
+  </si>
+  <si>
+    <t>2028 NIAGARA ST.</t>
+  </si>
+  <si>
+    <t>NEED</t>
+  </si>
+  <si>
+    <t>716autorepair@gmail.com</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINE</t>
+  </si>
+  <si>
+    <t>3999 LAKE SHORE ROAD</t>
+  </si>
+  <si>
+    <t>MICHEAL KUBISKY</t>
+  </si>
+  <si>
+    <t>universalengine@aol.com</t>
+  </si>
+  <si>
+    <t>AL LIVINGSTON</t>
+  </si>
+  <si>
+    <t>53 OLYMPIC AVE</t>
+  </si>
+  <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>NONE@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTWOINE HENRY </t>
+  </si>
+  <si>
+    <t>7091 FIELDCREST DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOCKPORT </t>
+  </si>
+  <si>
+    <t>ANTWOINE</t>
+  </si>
+  <si>
+    <t>KELLY SMERTZ</t>
+  </si>
+  <si>
+    <t>912 WYOMING AVE.</t>
+  </si>
+  <si>
+    <t>SCRANTON</t>
+  </si>
+  <si>
+    <t>ALAN SMERTZ</t>
+  </si>
+  <si>
+    <t>KELLYSMERTZTIRES@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>THEO MILLS</t>
+  </si>
+  <si>
+    <t>THEO</t>
+  </si>
+  <si>
+    <t>Ken Barrett Cash and Tax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">229 West Main St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Batavia </t>
+  </si>
+  <si>
+    <t>AMY RATAJCZAK</t>
+  </si>
+  <si>
+    <t>366 SYCAMORE ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Steve Moore </t>
+  </si>
+  <si>
+    <t>4060 PEARL STREET ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James May </t>
+  </si>
+  <si>
+    <t xml:space="preserve">252 Willowbend Rd </t>
+  </si>
+  <si>
+    <t>SJD Property Maintenance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">791 Campbell Blvd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amherst </t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>ERIC KENT</t>
+  </si>
+  <si>
+    <t>ERICK</t>
+  </si>
+  <si>
+    <t>David Sanchez-Duenes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207 Sigfried Rd </t>
+  </si>
+  <si>
+    <t>Van Wormer's Garage</t>
+  </si>
+  <si>
+    <t>2 SOUTH MAIN ST</t>
+  </si>
+  <si>
+    <t>COHOCTON</t>
+  </si>
+  <si>
+    <t>Jim VanWormer</t>
+  </si>
+  <si>
+    <t>vanwormergarage@yahoo.com</t>
+  </si>
+  <si>
+    <t>DEOCHAY MAYE</t>
+  </si>
+  <si>
+    <t>DEOCHAY</t>
+  </si>
+  <si>
+    <t>S.YAGER@NORTHTOWNAUTO.COM</t>
+  </si>
+  <si>
+    <t>ALISON TROWHILL</t>
+  </si>
+  <si>
+    <t>873 COPENHAVER</t>
+  </si>
+  <si>
+    <t>FALLS CREEK</t>
+  </si>
+  <si>
+    <t>Guest@gmail.com</t>
+  </si>
+  <si>
+    <t>ARNOLD WHITE</t>
+  </si>
+  <si>
+    <t>116 BERKSHIRE AVE</t>
+  </si>
+  <si>
+    <t>ARNOLD</t>
+  </si>
+  <si>
+    <t>Homer Jackson</t>
+  </si>
+  <si>
+    <t>85 Niagara St Apt 185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spencer Joslin </t>
+  </si>
+  <si>
+    <t>13 1st Ave APT 2</t>
+  </si>
+  <si>
+    <t>Jimmy Billups</t>
+  </si>
+  <si>
+    <t>25 Humphrey Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jimmy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miles Morgenstern </t>
+  </si>
+  <si>
+    <t>6 Stratford Rd #2</t>
+  </si>
+  <si>
+    <t>PHILLIP TONEY</t>
+  </si>
+  <si>
+    <t>PRECISION AUTO</t>
+  </si>
+  <si>
+    <t>7221 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>cartoys4u@msn.com</t>
+  </si>
+  <si>
+    <t>Ben Best</t>
+  </si>
+  <si>
+    <t>2718 Lakeview Rd</t>
+  </si>
+  <si>
+    <t>Lakeview</t>
+  </si>
+  <si>
+    <t>na@info.com</t>
+  </si>
+  <si>
+    <t>Jason Behnke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1821 Webb Rd </t>
+  </si>
+  <si>
+    <t>Grand Island</t>
+  </si>
+  <si>
+    <t>jbehnke1987@gmail.com</t>
+  </si>
+  <si>
+    <t>CLEVE HILL TIRE</t>
+  </si>
+  <si>
+    <t>MAUREEN MANSOUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FOX VALLEY CLUB </t>
+  </si>
+  <si>
+    <t>6161 Genesee St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLE </t>
+  </si>
+  <si>
+    <t>REGINALD BURKE</t>
+  </si>
+  <si>
+    <t>61 Berwyn Ave</t>
+  </si>
+  <si>
+    <t>REGGIE</t>
+  </si>
+  <si>
+    <t>Jon Tiao</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DON JULIANO </t>
+  </si>
+  <si>
+    <t>525 Pavement Rd</t>
+  </si>
+  <si>
+    <t>DON</t>
+  </si>
+  <si>
+    <t>MITCHELL EALUI</t>
+  </si>
+  <si>
+    <t>522 Winslow Ave</t>
+  </si>
+  <si>
+    <t>MITCHELL</t>
+  </si>
+  <si>
+    <t>Henry Donahue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1040 92nd St </t>
+  </si>
+  <si>
+    <t>RUHUL AMIN</t>
+  </si>
+  <si>
+    <t>23 CORNWALL AVE</t>
+  </si>
+  <si>
+    <t>RUHUL</t>
+  </si>
+  <si>
+    <t>MCARTHUR MARCH</t>
+  </si>
+  <si>
+    <t>404 Riley St</t>
+  </si>
+  <si>
+    <t>MCARTHUR</t>
+  </si>
+  <si>
+    <t>PATS EXPRESS LUBE</t>
+  </si>
+  <si>
+    <t>40 SOUTH NIAGARA ST</t>
+  </si>
+  <si>
+    <t>PAT LUKE</t>
+  </si>
+  <si>
+    <t>PLUKE10@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>JAMES ANDERSON</t>
+  </si>
+  <si>
+    <t>JAMES</t>
+  </si>
+  <si>
+    <t>Billy Gambino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1229 Oliver St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Billy </t>
+  </si>
+  <si>
+    <t>BOB WEAVER MOTORSPORTS &amp; MARINE INC.</t>
+  </si>
+  <si>
+    <t>3400 NIAGARA FALLS BLVD.</t>
+  </si>
+  <si>
+    <t>DERICK</t>
+  </si>
+  <si>
+    <t>PARTS@WEAVERFEVER.COM</t>
+  </si>
+  <si>
+    <t>JAN-CEN MOTOR SPORTS</t>
+  </si>
+  <si>
+    <t>3161 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>JOHN JANIS</t>
+  </si>
+  <si>
+    <t>JOHNJANIS@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>GABE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maher Fadel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">859 Niagara St </t>
+  </si>
+  <si>
+    <t>MIKE FOX</t>
+  </si>
+  <si>
+    <t>SEAN HAMEL</t>
+  </si>
+  <si>
+    <t>102285 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>DAVE IN PARTS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blacktop Solutions Inc. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">55 Silent Meadow Ln </t>
+  </si>
+  <si>
+    <t>Scott Kopper</t>
+  </si>
+  <si>
+    <t>CHARLES WILSON</t>
+  </si>
+  <si>
+    <t>14 WADE AVE</t>
+  </si>
+  <si>
+    <t>CHARLES</t>
+  </si>
+  <si>
+    <t>GRANATA AUTOMOTIVE REPAIR (Taxable)</t>
+  </si>
+  <si>
+    <t>SABIR SALEH</t>
+  </si>
+  <si>
+    <t>5 White St</t>
+  </si>
+  <si>
+    <t>SABRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RICH JAWARSKI </t>
+  </si>
+  <si>
+    <t>5166 Genesee St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RICH </t>
+  </si>
+  <si>
+    <t>THE ONLY CHOICE AUTO</t>
+  </si>
+  <si>
+    <t>319 Ensminger Rd</t>
+  </si>
+  <si>
+    <t>JOSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONY ROLLING </t>
+  </si>
+  <si>
+    <t>244 E Treehaven Rd</t>
+  </si>
+  <si>
+    <t>TONY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOHN VANDERBUSH </t>
+  </si>
+  <si>
+    <t>5 MORLEND DR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORCHARD PARK </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOHN </t>
+  </si>
+  <si>
+    <t>PHIL HONER</t>
+  </si>
+  <si>
+    <t>67 MAPLE RIDGE</t>
+  </si>
+  <si>
+    <t>PHIL - 716-390-8661</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert Stevens </t>
+  </si>
+  <si>
+    <t>90 Center Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">East Aurora </t>
+  </si>
+  <si>
+    <t>KEN DAVIS</t>
+  </si>
+  <si>
+    <t>40 IVENHOE RD</t>
+  </si>
+  <si>
+    <t>KND67@YAH00.COM</t>
+  </si>
+  <si>
+    <t>SHAWN JOHNSON</t>
+  </si>
+  <si>
+    <t>311 NORTHLAND AVE</t>
+  </si>
+  <si>
+    <t>JIM KANALLEY</t>
+  </si>
+  <si>
+    <t>164 OHIO</t>
+  </si>
+  <si>
+    <t>JIM</t>
+  </si>
+  <si>
+    <t>Daniels Truck Trailer and Auto</t>
+  </si>
+  <si>
+    <t>10260 McAllister Rd</t>
+  </si>
+  <si>
+    <t>Justin</t>
+  </si>
+  <si>
+    <t>Chaireese Banks</t>
+  </si>
+  <si>
+    <t>882 Beach Rd</t>
+  </si>
+  <si>
+    <t>Chaireese</t>
+  </si>
+  <si>
+    <t>Amin Hassan</t>
+  </si>
+  <si>
+    <t>315 Grant Street</t>
+  </si>
+  <si>
+    <t>ANTONIO POTTER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">997 WEST AVE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTONIO </t>
+  </si>
+  <si>
+    <t>Damian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">280 Roslyn </t>
+  </si>
+  <si>
+    <t>Delavan Development</t>
+  </si>
+  <si>
+    <t>447 Northumberland Ave</t>
+  </si>
+  <si>
+    <t>Charlie</t>
+  </si>
+  <si>
+    <t>ED'S GARAGE &amp; KROWN RANSOMVILLE</t>
+  </si>
+  <si>
+    <t>2662 YOUNGSTOWN LOCKPORT RD</t>
+  </si>
+  <si>
+    <t>RANSOMVILLE</t>
+  </si>
+  <si>
+    <t>22JCLARK@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>JOHN'S COLLISION INC.</t>
+  </si>
+  <si>
+    <t>504 ROCK CITY ST</t>
+  </si>
+  <si>
+    <t>JOHNSCOLLISION@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>GREENVIEW TEAM INC.</t>
+  </si>
+  <si>
+    <t>8600 ROLL ROAD</t>
+  </si>
+  <si>
+    <t>CLARENCE CENTER</t>
+  </si>
+  <si>
+    <t>JOHN CIRILLO</t>
+  </si>
+  <si>
+    <t>JCIRILLO@GREENVIEWTEAM.COM</t>
+  </si>
+  <si>
+    <t>Factory Motor</t>
+  </si>
+  <si>
+    <t>28 Edward St</t>
+  </si>
+  <si>
+    <t>Arcade</t>
+  </si>
+  <si>
+    <t>HESS TIRE SERVICE</t>
+  </si>
+  <si>
+    <t>2377 COUNTY RD 22</t>
+  </si>
+  <si>
+    <t>ANDOVER</t>
+  </si>
+  <si>
+    <t>SHERWYN</t>
+  </si>
+  <si>
+    <t>HESSTIRE@EMYPEOPLE.NET</t>
+  </si>
+  <si>
+    <t>Tammy Bell</t>
+  </si>
+  <si>
+    <t>153  Shirley Ave</t>
+  </si>
+  <si>
+    <t>Tammy</t>
+  </si>
+  <si>
+    <t>PEEVEY'S AUTO</t>
+  </si>
+  <si>
+    <t>7098 S LAKE RD</t>
+  </si>
+  <si>
+    <t>PEEVEYSAUTO656@AOL.COM</t>
+  </si>
+  <si>
+    <t>Judrea Carr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">410 Curtiss St </t>
+  </si>
+  <si>
+    <t>Wrap Firm LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">555 Pound Rd </t>
+  </si>
+  <si>
+    <t>Nicolas Pearl</t>
+  </si>
+  <si>
+    <t>npearl@wrap-firm.com</t>
+  </si>
+  <si>
+    <t>LEROY WILLIAMS</t>
+  </si>
+  <si>
+    <t>14 STORZ AVE</t>
+  </si>
+  <si>
+    <t>LEROY</t>
+  </si>
+  <si>
+    <t>Tony Perez</t>
+  </si>
+  <si>
+    <t>208-12 Northern Boulevard</t>
+  </si>
+  <si>
+    <t>Bayside</t>
+  </si>
+  <si>
+    <t>Tony</t>
+  </si>
+  <si>
+    <t>gh9831222@gmail.com</t>
+  </si>
+  <si>
+    <t>EMPLOYEE ACCT.</t>
+  </si>
+  <si>
+    <t>1050 MAIN STREET</t>
+  </si>
+  <si>
+    <t>GOETZ ENERGY CORP</t>
+  </si>
+  <si>
+    <t>POST OFFICE BOX A</t>
+  </si>
+  <si>
+    <t>14217-0305</t>
+  </si>
+  <si>
+    <t>716-876-4324</t>
+  </si>
+  <si>
+    <t>QBC INSERT TEST 3</t>
+  </si>
+  <si>
+    <t>INSERT EVERY 3 HOURS</t>
+  </si>
+  <si>
+    <t>ADDED 8-17-15 AT 4 15 PM</t>
+  </si>
+  <si>
+    <t>IMPALA BROTHERS AUTO</t>
+  </si>
+  <si>
+    <t>13409 BROADWAY</t>
+  </si>
+  <si>
+    <t>NEED TAX FORMS!!!!!!!!!!!</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KINGS TOTAL CAR CARE DEPE TAXABLE </t>
+  </si>
+  <si>
+    <t>4955 BROADWAY</t>
+  </si>
+  <si>
+    <t>681-4600</t>
+  </si>
+  <si>
+    <t>3480 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>656-0022</t>
+  </si>
+  <si>
+    <t>jasonwaskow@northeastcollision</t>
+  </si>
+  <si>
+    <t>REDLINE AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>5700 OTTO PARK PL.</t>
+  </si>
+  <si>
+    <t>j.jhayes@hotmail.com</t>
+  </si>
+  <si>
+    <t>BENDERSON DEVELOP-TIRES</t>
+  </si>
+  <si>
+    <t>1655 WALDEN AVE</t>
+  </si>
+  <si>
+    <t>BEHIND RUBY TUESDAYS</t>
+  </si>
+  <si>
+    <t>541-2137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARUBBA COLLISION HAMBURG- CASH AND TAX </t>
+  </si>
+  <si>
+    <t>649-5575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Garrett </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cleve Hill Hamburg </t>
+  </si>
+  <si>
+    <t>CLEVE HILL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2131 Eggert Rd </t>
+  </si>
+  <si>
+    <t>AMERICAN IMPORT</t>
+  </si>
+  <si>
+    <t>833-4900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Miranda Auto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">6030 Sheridan Dr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diesel Services of WNY </t>
+  </si>
+  <si>
+    <t xml:space="preserve">991 Aero Dr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Sullivan </t>
+  </si>
+  <si>
+    <t>1301 Smith Rd</t>
+  </si>
+  <si>
+    <t>Behind House Behind Fence to the Left</t>
+  </si>
+  <si>
+    <t xml:space="preserve">East Amherst </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Louies Car Clinic </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9385 Main St </t>
+  </si>
+  <si>
+    <t>Joe Urbino</t>
+  </si>
+  <si>
+    <t>ERIE COUNTY BUREAU OF FLEET OFF</t>
+  </si>
+  <si>
+    <t>125 CEMETARY RD</t>
+  </si>
+  <si>
+    <t>ZACHARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Herr Ford Hamburg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5025 Camp Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hamburg </t>
+  </si>
+  <si>
+    <t>Joe Barrillo/Tim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Herr Ford Amherst </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 Campbell Blvd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Getzville </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Park Ridge Auto Care </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1740 Union Rd </t>
+  </si>
+  <si>
+    <t>Scott Felser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rear End Specialist </t>
+  </si>
+  <si>
+    <t xml:space="preserve">340 Sawyer Ave </t>
+  </si>
+  <si>
+    <t>Dana/Bill</t>
+  </si>
+  <si>
+    <t>West Herr Dodge Fleet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3536 Southwestern Blvd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Herr Dodge </t>
+  </si>
+  <si>
+    <t>mrice@westherrr.com</t>
+  </si>
+  <si>
+    <t>West Herr Fleet Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4995 Southwestern Blvd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeff Kegler/Mike </t>
+  </si>
+  <si>
+    <t>KEN BARRETT CHEV</t>
+  </si>
+  <si>
+    <t>229 W MAIN ST.</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>KUPPEL TIRE LLC</t>
+  </si>
+  <si>
+    <t>120 CENTRAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silver Creek </t>
+  </si>
+  <si>
+    <t>Nate Kuppel</t>
+  </si>
+  <si>
+    <t>BISON FLEET SPECIALISTS</t>
+  </si>
+  <si>
+    <t>1615 WILLIAM ST.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Constantino </t>
+  </si>
+  <si>
+    <t>WIELAND AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>3500 TRANSIT ROAD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joel/ Nancy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hudson Auto </t>
+  </si>
+  <si>
+    <t>227 THORN AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Steve Hudson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMERLING FORD </t>
+  </si>
+  <si>
+    <t>150 SOUTH CASCADE DR.</t>
+  </si>
+  <si>
+    <t>Joe/Josh</t>
+  </si>
+  <si>
+    <t>Monro Auto Camp Rd</t>
+  </si>
+  <si>
+    <t>5598 Camp Rd</t>
+  </si>
+  <si>
+    <t>brianw@tires-easy.com</t>
+  </si>
+  <si>
+    <t>Pep Boys Southwestern Blvd</t>
+  </si>
+  <si>
+    <t>5071 Southwestern Blvd</t>
+  </si>
+  <si>
+    <t>TIRES BY QBC</t>
+  </si>
+  <si>
+    <t>128 QBC AVENUE</t>
+  </si>
+  <si>
+    <t>JEROME SERVICE</t>
+  </si>
+  <si>
+    <t>7151 SENECA STREET</t>
+  </si>
+  <si>
+    <t>652-1444</t>
+  </si>
+  <si>
+    <t>tincabkid@gmail.com</t>
+  </si>
+  <si>
+    <t>CLV-DEMO GOV'T</t>
+  </si>
+  <si>
+    <t>JOE NICOSIA</t>
+  </si>
+  <si>
+    <t>2634 BLAKELY RD.</t>
+  </si>
+  <si>
+    <t>SOUTH WALES</t>
+  </si>
+  <si>
+    <t>805-1005</t>
+  </si>
+  <si>
+    <t>QBC SYSTEMS WEB-TEST</t>
+  </si>
+  <si>
+    <t>WEB-TEST ONLY</t>
+  </si>
+  <si>
+    <t>DO NOT BILL !!!!!!</t>
+  </si>
+  <si>
+    <t>PAT MCGOVERN</t>
+  </si>
+  <si>
+    <t>QUEEN CITY FOODS</t>
+  </si>
+  <si>
+    <t>2510 HAMBURG TPKE</t>
+  </si>
+  <si>
+    <t>SUITE 2</t>
+  </si>
+  <si>
+    <t>824-2085</t>
+  </si>
+  <si>
+    <t>dsardina@queencityfoods.com</t>
+  </si>
+  <si>
+    <t>RIVERSIDE LINE INC.</t>
+  </si>
+  <si>
+    <t>2266 NIAGARA ST.</t>
+  </si>
+  <si>
+    <t>716-495-2267</t>
+  </si>
+  <si>
+    <t>SURIANELLO GENERAL CONCRE</t>
+  </si>
+  <si>
+    <t>635 WYOMING AVE</t>
+  </si>
+  <si>
+    <t>TONY'S TREE LANDSCAPING</t>
+  </si>
+  <si>
+    <t>621 AERO DRIVE</t>
+  </si>
+  <si>
+    <t>TRANSPO BUS SERVICES OFF</t>
+  </si>
+  <si>
+    <t>233 FILLMORE AVE</t>
+  </si>
+  <si>
+    <t>transpo</t>
+  </si>
+  <si>
+    <t>jchaffin@transpobus.com</t>
+  </si>
+  <si>
+    <t>BROOKFIELD COUNTRY CLUB</t>
+  </si>
+  <si>
+    <t>5120 SHIMMERVILLE RD</t>
+  </si>
+  <si>
+    <t>dennis.brochey@gmail.com</t>
+  </si>
+  <si>
+    <t>BELLRENG'S INTERNAL FLEET</t>
+  </si>
+  <si>
+    <t>345 GRAND ISLAND BLVD</t>
+  </si>
+  <si>
+    <t>USE CC ON FILE</t>
+  </si>
+  <si>
+    <t>877-7780</t>
+  </si>
+  <si>
+    <t>COMTEC OF WNY</t>
+  </si>
+  <si>
+    <t>6310 S TRANSIT RD.</t>
+  </si>
+  <si>
+    <t>716-625-8434</t>
+  </si>
+  <si>
+    <t>dave@comtecwny.com</t>
+  </si>
+  <si>
+    <t>DIVERSIFIED SERVICE GROUP</t>
+  </si>
+  <si>
+    <t>7840 Milestrip Rd</t>
+  </si>
+  <si>
+    <t>buffalorepairinfo@gmail.com</t>
+  </si>
+  <si>
+    <t>JOHN WAINWRIGHT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10979 MATTESON CORNERS RD </t>
+  </si>
+  <si>
+    <t>HOLLAND</t>
+  </si>
+  <si>
+    <t>joe nicosia jr</t>
+  </si>
+  <si>
+    <t>495 cornwall ave</t>
+  </si>
+  <si>
+    <t>larry schiavone</t>
+  </si>
+  <si>
+    <t>larry</t>
+  </si>
+  <si>
+    <t>TERRI SCHIKLING</t>
+  </si>
+  <si>
+    <t>5295 COLUMBIA AVE</t>
+  </si>
+  <si>
+    <t>CLAY HUBERT</t>
+  </si>
+  <si>
+    <t>279 NEWFIELD ST</t>
+  </si>
+  <si>
+    <t>CLAY</t>
+  </si>
+  <si>
+    <t>112 WEST PARADE AVE</t>
+  </si>
+  <si>
+    <t>Mark Makarowski</t>
+  </si>
+  <si>
+    <t>4238 Walden Ave</t>
+  </si>
+  <si>
+    <t>Wholesale Transmission</t>
+  </si>
+  <si>
+    <t>vern martell - Napa Store</t>
+  </si>
+  <si>
+    <t>2110 elmwood ave</t>
+  </si>
+  <si>
+    <t>vern</t>
+  </si>
+  <si>
+    <t>josh glende</t>
+  </si>
+  <si>
+    <t>josh</t>
+  </si>
+  <si>
+    <t>STEVE FITZGEROLD</t>
+  </si>
+  <si>
+    <t>STEVE</t>
+  </si>
+  <si>
+    <t>RODNEY ADAMS</t>
+  </si>
+  <si>
+    <t>839 FOOTE AVE</t>
+  </si>
+  <si>
+    <t>CARUBBA COLLISION</t>
+  </si>
+  <si>
+    <t>RODNEY</t>
+  </si>
+  <si>
+    <t>ANGELO TOTO</t>
+  </si>
+  <si>
+    <t>ANGELO</t>
+  </si>
+  <si>
+    <t>CHRIS HOLLINS</t>
+  </si>
+  <si>
+    <t>312 NORFOLK AVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DON SMITH </t>
+  </si>
+  <si>
+    <t>2380 MILITARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DON </t>
+  </si>
+  <si>
+    <t>BRAD MCALLISTER -  ROBERT BASIL</t>
+  </si>
+  <si>
+    <t>3475 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>CHRISTAIN A</t>
+  </si>
+  <si>
+    <t>alexander hernandez</t>
+  </si>
+  <si>
+    <t>287 continental drive</t>
+  </si>
+  <si>
+    <t>BETTY</t>
+  </si>
+  <si>
+    <t>RYAN BALCERZAK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIM TRACY </t>
+  </si>
+  <si>
+    <t>23 Dellwood Ave</t>
+  </si>
+  <si>
+    <t>Angola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIM </t>
+  </si>
+  <si>
+    <t>NONE@GMSAIL.COM</t>
+  </si>
+  <si>
+    <t>DAWN ELLIS</t>
+  </si>
+  <si>
+    <t>4214 CALIFORNIA RD</t>
+  </si>
+  <si>
+    <t>DAWNELLIS747@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Connor Eldridge</t>
+  </si>
+  <si>
+    <t>1500 Niagara Falls Blvd</t>
+  </si>
+  <si>
+    <t>ALTON KENNER</t>
+  </si>
+  <si>
+    <t>74 Briscoe Ave</t>
+  </si>
+  <si>
+    <t>ALTON</t>
+  </si>
+  <si>
+    <t>Chase Zimmer</t>
+  </si>
+  <si>
+    <t>Chase</t>
+  </si>
+  <si>
+    <t>Brian Budzifzewski</t>
+  </si>
+  <si>
+    <t>none@google.com</t>
+  </si>
+  <si>
+    <t>JOHN FLITTON</t>
+  </si>
+  <si>
+    <t>CHRIS BISHOP</t>
+  </si>
+  <si>
+    <t>5255 Genesee St</t>
+  </si>
+  <si>
+    <t>Bowmansville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin Coronado </t>
+  </si>
+  <si>
+    <t>Torrence Montgomery</t>
+  </si>
+  <si>
+    <t>1118 E Delevan Ave</t>
+  </si>
+  <si>
+    <t>NICK SYLVESYER</t>
+  </si>
+  <si>
+    <t>2801 Kenmore Ave</t>
+  </si>
+  <si>
+    <t>Becker Motors Collision</t>
+  </si>
+  <si>
+    <t>4155 Rt 5 &amp; 20</t>
+  </si>
+  <si>
+    <t>Canandaiqua</t>
+  </si>
+  <si>
+    <t>COLE SUHR</t>
+  </si>
+  <si>
+    <t>338 S Cascade Dr</t>
+  </si>
+  <si>
+    <t>CONRAD SHAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89 RASOM </t>
+  </si>
+  <si>
+    <t>YAHYA MOHAMM SALEH AL HURI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">307 WESTON AVE </t>
+  </si>
+  <si>
+    <t>Julie Nictsche</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PADDOCK CASH AND TAX </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3232 DELEWARE AVE </t>
+  </si>
+  <si>
+    <t>marlon cook</t>
+  </si>
+  <si>
+    <t>63 gresham dr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RYAN MILLER </t>
+  </si>
+  <si>
+    <t>Old Man Ed</t>
+  </si>
+  <si>
+    <t>GERRY GAYFORD</t>
+  </si>
+  <si>
+    <t>RT. 19A</t>
+  </si>
+  <si>
+    <t>dustinwcross@yahoo.com</t>
+  </si>
+  <si>
+    <t>CHRISTINE LINNAN</t>
+  </si>
+  <si>
+    <t>1941 DAVIS ROAD</t>
+  </si>
+  <si>
+    <t>WEST FALLS</t>
+  </si>
+  <si>
+    <t>CBLINNAN@ROADRUNNER.COM</t>
+  </si>
+  <si>
+    <t>Mike Kurpiewski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7341 Winbert Rd </t>
+  </si>
+  <si>
+    <t>mkurpiewski9@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAVE RIKER </t>
+  </si>
+  <si>
+    <t>RYAN LAGODA</t>
+  </si>
+  <si>
+    <t>6310 S Transit Rd</t>
+  </si>
+  <si>
+    <t>JEFF DERKOVITZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jason Waskow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3480 Transit Rd </t>
+  </si>
+  <si>
+    <t>Depew</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>jasonwaskow@northeastcollision.com</t>
+  </si>
+  <si>
+    <t>MIKE SCIME</t>
+  </si>
+  <si>
+    <t>MMVSCIME88@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>JOESEPH GAIK</t>
+  </si>
+  <si>
+    <t>2220 COMO LAKE PARK BLVD</t>
+  </si>
+  <si>
+    <t>jenette pecararo</t>
+  </si>
+  <si>
+    <t>98 newgate</t>
+  </si>
+  <si>
+    <t>joe n</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rick Kempf </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2535 Southwestern Blvd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rick </t>
+  </si>
+  <si>
+    <t>ZACK PUSATIER</t>
+  </si>
+  <si>
+    <t>3590 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZACK </t>
+  </si>
+  <si>
+    <t>john stojkovski</t>
+  </si>
+  <si>
+    <t>581 martin rd</t>
+  </si>
+  <si>
+    <t>lackawanna</t>
+  </si>
+  <si>
+    <t>JOHN MACINTOSH</t>
+  </si>
+  <si>
+    <t>BILL WEIBERT</t>
+  </si>
+  <si>
+    <t>720 CREEK LANE</t>
+  </si>
+  <si>
+    <t>bicockay1@verizon.net</t>
+  </si>
+  <si>
+    <t>K&amp;M AUTOMOTIVE INC</t>
+  </si>
+  <si>
+    <t>8141 EAST MAIN RD</t>
+  </si>
+  <si>
+    <t>KMAUTOMOTIVELEROY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>KEVIN MILLET - MERCEDES BENZ OF BUFFALO</t>
+  </si>
+  <si>
+    <t>KEVIN MILLET</t>
+  </si>
+  <si>
+    <t>K77CMJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Car Fix Cash &amp; Tax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">261 Hinman Ave </t>
+  </si>
+  <si>
+    <t>__@gmail.com</t>
+  </si>
+  <si>
+    <t>zack izzo</t>
+  </si>
+  <si>
+    <t>4131 sheridan dr</t>
+  </si>
+  <si>
+    <t>zack</t>
+  </si>
+  <si>
+    <t>1870 WALDEN AVE.</t>
+  </si>
+  <si>
+    <t>Chris Doak</t>
+  </si>
+  <si>
+    <t>doakchristopher@gmail.com</t>
+  </si>
+  <si>
+    <t>GREGS AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>5412 W Ridge RD</t>
+  </si>
+  <si>
+    <t>(585) 637-6220</t>
+  </si>
+  <si>
+    <t>gregsauto-repair@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FASTEC AUTOMOTIVE </t>
+  </si>
+  <si>
+    <t>7184 W MAIN RD</t>
+  </si>
+  <si>
+    <t>LeROY</t>
+  </si>
+  <si>
+    <t>SEAN</t>
+  </si>
+  <si>
+    <t>smckellas71@gmail.com</t>
+  </si>
+  <si>
+    <t>brett ryan</t>
+  </si>
+  <si>
+    <t>brett</t>
+  </si>
+  <si>
+    <t>brettr@clevehillauto.com</t>
+  </si>
+  <si>
+    <t>STAR SERVICE</t>
+  </si>
+  <si>
+    <t>7041 BOSTON COLDEN RD</t>
+  </si>
+  <si>
+    <t>starl72@aim.com</t>
+  </si>
+  <si>
+    <t>Dean Owens</t>
+  </si>
+  <si>
+    <t>58 Cumo Ave</t>
+  </si>
+  <si>
+    <t>West Seneca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antonio Davis </t>
+  </si>
+  <si>
+    <t xml:space="preserve">83 Montana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rhonda Smalls </t>
+  </si>
+  <si>
+    <t xml:space="preserve">495 Cornwall </t>
+  </si>
+  <si>
+    <t>Ron W</t>
+  </si>
+  <si>
+    <t>BANGLA MOTORS</t>
+  </si>
+  <si>
+    <t>1712 Clinton St</t>
+  </si>
+  <si>
+    <t>Moynul</t>
+  </si>
+  <si>
+    <t>Banglamotors1712@gmail.com</t>
+  </si>
+  <si>
+    <t>LATIA CARTER</t>
+  </si>
+  <si>
+    <t>561 DOAT ST</t>
+  </si>
+  <si>
+    <t>LATIA</t>
+  </si>
+  <si>
+    <t>Jen Omphalius</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2988 Walbridge Dr </t>
+  </si>
+  <si>
+    <t>Jen</t>
+  </si>
+  <si>
+    <t>SPENCER SOJKA</t>
+  </si>
+  <si>
+    <t>VILLAGE OF DEPEW</t>
+  </si>
+  <si>
+    <t>GABRIEL GERNATT</t>
+  </si>
+  <si>
+    <t>5600 MCKINLEY PARKWAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Don Smith </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020 Niagara Falls Blvd </t>
+  </si>
+  <si>
+    <t>JOE PAPPINEAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1280 93RD ST </t>
+  </si>
+  <si>
+    <t>NEIL SOSCIA</t>
+  </si>
+  <si>
+    <t>6440 SENECA ST</t>
+  </si>
+  <si>
+    <t>NEIL</t>
+  </si>
+  <si>
+    <t>JOE REYNOLDS</t>
+  </si>
+  <si>
+    <t>365 MINERAL SPRINGS RD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOE </t>
+  </si>
+  <si>
+    <t>REYNOLDSJ1@NATFUEL.COM</t>
+  </si>
+  <si>
+    <t>ONLINE AUTO CONNECTION</t>
+  </si>
+  <si>
+    <t>GARY KOPCIOWSKI</t>
+  </si>
+  <si>
+    <t>WEST HERR NISSAN</t>
+  </si>
+  <si>
+    <t>ILBC8888@AOL.COM</t>
+  </si>
+  <si>
+    <t>KEN BORICS</t>
+  </si>
+  <si>
+    <t>3706 YALE AVE</t>
+  </si>
+  <si>
+    <t>KENVBOICS@GMAIOL.COM</t>
+  </si>
+  <si>
+    <t>Al Santoro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4567 Mount Vernon Blvd </t>
+  </si>
+  <si>
+    <t>JOE COSTANZO</t>
+  </si>
+  <si>
+    <t>635 DURIE ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TORONTO </t>
+  </si>
+  <si>
+    <t>M6S3H2</t>
+  </si>
+  <si>
     <t xml:space="preserve">HAMBURG </t>
   </si>
   <si>
-    <t>AMY JAKUBUS</t>
-[...5821 lines deleted...]
-  <si>
     <t>RICK DRANGER</t>
   </si>
   <si>
     <t>RDRUMMERMAN@GMAIL.COM</t>
   </si>
   <si>
     <t>ERIC STUTZMAN</t>
   </si>
   <si>
     <t>ERIC</t>
   </si>
   <si>
     <t>Steven Petrushesky</t>
   </si>
   <si>
     <t xml:space="preserve">STEVEN </t>
   </si>
   <si>
     <t>STARRIE CARSON</t>
   </si>
   <si>
     <t>STARRIE</t>
   </si>
   <si>
     <t>ELIJAH PURDUE</t>
@@ -6435,59 +6651,50 @@
   <si>
     <t>TM1306EAST@GMAIL.COM</t>
   </si>
   <si>
     <t>McMILLEN'S CAR CARE</t>
   </si>
   <si>
     <t>2502 EAST ROAD</t>
   </si>
   <si>
     <t>ALDSIMMER@GMAIL.COM</t>
   </si>
   <si>
     <t>JAMES AND DEMAY'S AUTO REPAIR</t>
   </si>
   <si>
     <t>2414 EAST LAKE ROAD</t>
   </si>
   <si>
     <t>NICHOLAS BORNGRABER</t>
   </si>
   <si>
     <t>4499 Genesee St</t>
   </si>
   <si>
-    <t>TIM'S TRIM</t>
-[...7 lines deleted...]
-  <si>
     <t>ANTHONY CAVALIERI</t>
   </si>
   <si>
     <t>1089 BRIGHTON RD.</t>
   </si>
   <si>
     <t>ANTHONY</t>
   </si>
   <si>
     <t xml:space="preserve">AUSTIN WITTMER </t>
   </si>
   <si>
     <t xml:space="preserve">AUSTIN </t>
   </si>
   <si>
     <t>Nick Powers</t>
   </si>
   <si>
     <t>nick</t>
   </si>
   <si>
     <t>JOE'S TIRES</t>
   </si>
   <si>
     <t>15753 RIDGE RD W</t>
@@ -6543,50 +6750,86 @@
   <si>
     <t xml:space="preserve">BOB BAKER </t>
   </si>
   <si>
     <t>296 Loring Ave</t>
   </si>
   <si>
     <t>Juanita Mays</t>
   </si>
   <si>
     <t>211 enez dr</t>
   </si>
   <si>
     <t>JUANITA</t>
   </si>
   <si>
     <t>SAMANTHA GARRIS</t>
   </si>
   <si>
     <t>2047 RIVER RD</t>
   </si>
   <si>
     <t>TABITHA</t>
   </si>
   <si>
+    <t>Mohamed Vhuin</t>
+  </si>
+  <si>
+    <t>389 Shirley Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mohamed </t>
+  </si>
+  <si>
+    <t>johnsmith@gmail.com</t>
+  </si>
+  <si>
+    <t>Ray Drayton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1234 Fillmore Ave </t>
+  </si>
+  <si>
+    <t>VAUGHN MILHOUSE</t>
+  </si>
+  <si>
+    <t>5828 BROADWAY ST APT 637</t>
+  </si>
+  <si>
+    <t>VAUGHN</t>
+  </si>
+  <si>
+    <t>VMILHOUSE1102@ICLOUD.COM</t>
+  </si>
+  <si>
+    <t>TERRANCE  SPEARS</t>
+  </si>
+  <si>
+    <t>637 Highgate Ave</t>
+  </si>
+  <si>
     <t>ERB SUPPLY</t>
   </si>
   <si>
     <t>1400 SENECA ST.</t>
   </si>
   <si>
     <t>825-1400</t>
   </si>
   <si>
     <t>FRANKS GARAGE</t>
   </si>
   <si>
     <t>6374 WOLCOTTSVILLE RD</t>
   </si>
   <si>
     <t>AKRON</t>
   </si>
   <si>
     <t>pfalzer@rochester.rr.com</t>
   </si>
   <si>
     <t>GIORGIOS LIMOUSINE</t>
   </si>
   <si>
     <t>5464 GENESEE ST</t>
@@ -6717,65 +6960,77 @@
   <si>
     <t>Sean Garland</t>
   </si>
   <si>
     <t>sean@qbc.com</t>
   </si>
   <si>
     <t>1050 main st</t>
   </si>
   <si>
     <t>TURF CARE OF WNY</t>
   </si>
   <si>
     <t>Jpilato@turfcarewny.com</t>
   </si>
   <si>
     <t>ALEXANDER AUTOMOTIVE</t>
   </si>
   <si>
     <t>391 OLEAN RD</t>
   </si>
   <si>
     <t xml:space="preserve"> CHRISTINE LINNAN</t>
   </si>
   <si>
+    <t xml:space="preserve">Reeds Tires </t>
+  </si>
+  <si>
+    <t xml:space="preserve">367 Fillmore Ave </t>
+  </si>
+  <si>
     <t>GRAND ISLAND POLICE DEPT - PROGRAM</t>
   </si>
   <si>
     <t>1820 WHITEHAVEN RD</t>
   </si>
   <si>
     <t>GRAND ISLAND</t>
   </si>
   <si>
     <t>ACCOUNTS PAYABLE</t>
   </si>
   <si>
     <t>362-0562</t>
   </si>
   <si>
+    <t xml:space="preserve">893 CENTER RD </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEST SENECA </t>
+  </si>
+  <si>
     <t>QBC Systems Inc Sean's</t>
   </si>
   <si>
     <t>TESTING</t>
   </si>
   <si>
     <t>NY STATE PARKS &amp; REC OFF</t>
   </si>
   <si>
     <t xml:space="preserve">2022 Como Park Blvd </t>
   </si>
   <si>
     <t xml:space="preserve">Lancaster </t>
   </si>
   <si>
     <t>282-2499</t>
   </si>
   <si>
     <t>anthony.damuro@parks.ny.gov</t>
   </si>
   <si>
     <t xml:space="preserve">JOHN KORZEN ( CASH AND TAX) </t>
   </si>
   <si>
     <t xml:space="preserve">2136 OAKFIELD </t>
@@ -6813,59 +7068,50 @@
   <si>
     <t>NAPA 046 WEBSTER OFF</t>
   </si>
   <si>
     <t>657 RIDGE RD</t>
   </si>
   <si>
     <t>WEBSTER</t>
   </si>
   <si>
     <t>1NY Monroe County</t>
   </si>
   <si>
     <t>W. Herr Ford Rochester off</t>
   </si>
   <si>
     <t>4545 W Ridge Rd</t>
   </si>
   <si>
     <t>420 SUMMITT POINT DRIVE</t>
   </si>
   <si>
     <t>HENRIETTA</t>
   </si>
   <si>
-    <t xml:space="preserve">ACTION TOWING &amp; SERVICE </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Mavis Discount Tire </t>
   </si>
   <si>
     <t>410 Spencerport Rd</t>
   </si>
   <si>
     <t>COMPLETE AUTOMOTOVE SOLUTIONS</t>
   </si>
   <si>
     <t>12 Pixley Industrial PKWY DOOR 5</t>
   </si>
   <si>
     <t xml:space="preserve"> JACK</t>
   </si>
   <si>
     <t>jack@complete-automotive.com</t>
   </si>
   <si>
     <t>ONTARIO AUTO SALES-POLICY</t>
   </si>
   <si>
     <t>6093 TRANSIT RD.</t>
   </si>
   <si>
     <t>(TAXABLE ACCOUNT)</t>
@@ -7050,50 +7296,56 @@
   <si>
     <t xml:space="preserve">565 River Rd </t>
   </si>
   <si>
     <t>Billy Brady</t>
   </si>
   <si>
     <t>434 Clinton St</t>
   </si>
   <si>
     <t>Bill</t>
   </si>
   <si>
     <t>EZ LOAN AUTO SALES TAXABLE</t>
   </si>
   <si>
     <t>6145 S TRANSIT RD</t>
   </si>
   <si>
     <t>906-8600 EX2201</t>
   </si>
   <si>
     <t>z.janyk@ezloanauto.com</t>
   </si>
   <si>
+    <t>Monro Auto NT</t>
+  </si>
+  <si>
+    <t>575 Erie Ave</t>
+  </si>
+  <si>
     <t>JEFFERY AUTO REPAIR</t>
   </si>
   <si>
     <t>3628 RANSOMVILLE RD</t>
   </si>
   <si>
     <t>MATTHEW BAUGHMAN</t>
   </si>
   <si>
     <t>MBAUGHMAN@HEINRICHCHEVY.COM</t>
   </si>
   <si>
     <t>Caliber Collision CASH &amp; TAX</t>
   </si>
   <si>
     <t>2749 MILITARY RD</t>
   </si>
   <si>
     <t xml:space="preserve">NIAGARA FALLS </t>
   </si>
   <si>
     <t>lancasterny@calibercollision.com</t>
   </si>
   <si>
     <t>NAPA 094 MEDINA</t>
@@ -7171,59 +7423,50 @@
     <t>WARSAW</t>
   </si>
   <si>
     <t>Automotive Alley</t>
   </si>
   <si>
     <t xml:space="preserve">11931 Route 98 </t>
   </si>
   <si>
     <t xml:space="preserve">Arcade </t>
   </si>
   <si>
     <t>Shelly/Jim</t>
   </si>
   <si>
     <t>AUTOZONE #2916 TAXABLE</t>
   </si>
   <si>
     <t>21 Edward St</t>
   </si>
   <si>
     <t>ARCADE</t>
   </si>
   <si>
     <t>Geoff KESSLER</t>
-  </si>
-[...7 lines deleted...]
-    <t>1NJ Burlington County</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -7530,51 +7773,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M828"/>
+  <dimension ref="A1:M858"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.134521" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
@@ -7702,29931 +7945,31014 @@
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4">
         <v>14733</v>
       </c>
       <c r="J4" t="s">
         <v>31</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5">
         <v>3894</v>
       </c>
       <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" t="s">
         <v>34</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>35</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5">
         <v>14723</v>
       </c>
       <c r="I5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6">
         <v>647</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" t="s">
         <v>39</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
         <v>14206</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7">
         <v>3897</v>
       </c>
       <c r="B7">
         <v>14</v>
       </c>
       <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
         <v>43</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="H7">
         <v>14701</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J7" t="s">
         <v>19</v>
       </c>
       <c r="K7" t="s">
         <v>32</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8">
         <v>3896</v>
       </c>
       <c r="B8">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
         <v>43</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8">
         <v>14701</v>
       </c>
       <c r="I8" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="K8" t="s">
         <v>32</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9">
         <v>2356</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" t="s">
         <v>50</v>
       </c>
-      <c r="D9" t="s">
+      <c r="F9" t="s">
         <v>51</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H9">
         <v>16365</v>
       </c>
       <c r="K9" t="s">
         <v>32</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10">
         <v>2357</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
+        <v>50</v>
+      </c>
+      <c r="F10" t="s">
         <v>51</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H10">
         <v>16365</v>
       </c>
       <c r="K10" t="s">
         <v>32</v>
       </c>
       <c r="L10">
         <v>1</v>
       </c>
       <c r="M10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11">
         <v>2356</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" t="s">
         <v>56</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11">
         <v>14701</v>
       </c>
       <c r="K11" t="s">
         <v>32</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12">
         <v>2357</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
         <v>56</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12">
         <v>14701</v>
       </c>
       <c r="K12" t="s">
         <v>32</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
         <v>1110</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
         <v>58</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13">
         <v>14223</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="K13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
         <v>1126</v>
       </c>
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
         <v>62</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>63</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>14216</v>
       </c>
       <c r="I14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
         <v>115</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>67</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15">
         <v>14207</v>
       </c>
       <c r="I15" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K15" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
         <v>1222</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
         <v>70</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16">
         <v>14086</v>
       </c>
       <c r="I16" t="s">
+        <v>72</v>
+      </c>
+      <c r="J16" t="s">
         <v>73</v>
       </c>
-      <c r="J16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
         <v>1315</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="K17" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18">
         <v>1319</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
         <v>76</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18">
         <v>14204</v>
       </c>
       <c r="I18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="K18" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L18">
         <v>1</v>
       </c>
       <c r="M18" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19">
         <v>1461</v>
       </c>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" t="s">
         <v>79</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>80</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
         <v>14530</v>
       </c>
       <c r="K19" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
         <v>1660</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" t="s">
         <v>83</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>84</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
         <v>14221</v>
       </c>
       <c r="I20" t="s">
+        <v>86</v>
+      </c>
+      <c r="J20" t="s">
         <v>87</v>
       </c>
-      <c r="J20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K20" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
         <v>1813</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" t="s">
         <v>89</v>
       </c>
-      <c r="D21" t="s">
+      <c r="F21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
         <v>14225</v>
       </c>
       <c r="I21" t="s">
+        <v>91</v>
+      </c>
+      <c r="J21" t="s">
         <v>92</v>
       </c>
-      <c r="J21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K21" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22">
         <v>2361</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" t="s">
         <v>94</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22">
         <v>14209</v>
       </c>
       <c r="I22" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="K22" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23">
         <v>2380</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
         <v>97</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>98</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23">
         <v>14094</v>
       </c>
       <c r="K23" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
         <v>292</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
         <v>101</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>102</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24">
         <v>14075</v>
       </c>
       <c r="I24" t="s">
+        <v>104</v>
+      </c>
+      <c r="J24" t="s">
         <v>105</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
         <v>384</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
+        <v>106</v>
+      </c>
+      <c r="D25" t="s">
         <v>107</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>108</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25">
         <v>14225</v>
       </c>
       <c r="K25" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26">
         <v>3892</v>
       </c>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
         <v>110</v>
       </c>
-      <c r="D26" t="s">
+      <c r="F26" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26">
         <v>14052</v>
       </c>
       <c r="I26" t="s">
+        <v>112</v>
+      </c>
+      <c r="J26" t="s">
         <v>113</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K26" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27">
         <v>3902</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" t="s">
         <v>115</v>
       </c>
-      <c r="D27" t="s">
+      <c r="F27" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27">
         <v>14215</v>
       </c>
       <c r="I27" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="K27" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28">
         <v>3918</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
         <v>119</v>
       </c>
-      <c r="D28" t="s">
+      <c r="F28" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28">
         <v>14052</v>
       </c>
       <c r="I28" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="K28" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29">
         <v>3924</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" t="s">
         <v>123</v>
       </c>
-      <c r="D29" t="s">
+      <c r="F29" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29">
         <v>14222</v>
       </c>
       <c r="I29" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="K29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30">
         <v>3925</v>
       </c>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D30" t="s">
         <v>127</v>
       </c>
-      <c r="D30" t="s">
+      <c r="F30" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30">
         <v>14221</v>
       </c>
       <c r="I30" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="K30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31">
         <v>3927</v>
       </c>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" t="s">
+        <v>130</v>
+      </c>
+      <c r="D31" t="s">
         <v>131</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G31" t="s">
         <v>17</v>
       </c>
       <c r="H31">
         <v>14075</v>
       </c>
       <c r="I31" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="K31" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32">
         <v>3931</v>
       </c>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
+        <v>133</v>
+      </c>
+      <c r="D32" t="s">
         <v>134</v>
       </c>
-      <c r="D32" t="s">
+      <c r="F32" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32">
         <v>14004</v>
       </c>
       <c r="I32" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="K32" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
         <v>3943</v>
       </c>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
         <v>138</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
         <v>14209</v>
       </c>
       <c r="I33" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="K33" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
         <v>3957</v>
       </c>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" t="s">
         <v>140</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>14208</v>
       </c>
       <c r="I34" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="K34" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
         <v>3960</v>
       </c>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" t="s">
         <v>143</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35">
         <v>14214</v>
       </c>
       <c r="I35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>3966</v>
       </c>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36" t="s">
+        <v>144</v>
+      </c>
+      <c r="D36" t="s">
         <v>145</v>
       </c>
-      <c r="D36" t="s">
+      <c r="F36" t="s">
         <v>146</v>
       </c>
-      <c r="F36" t="s">
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36">
+        <v>14127</v>
+      </c>
+      <c r="I36" t="s">
         <v>147</v>
       </c>
-      <c r="G36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K36" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>3981</v>
       </c>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37" t="s">
+        <v>148</v>
+      </c>
+      <c r="D37" t="s">
         <v>149</v>
       </c>
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37">
         <v>14735</v>
       </c>
       <c r="I37" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="K37" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>3984</v>
       </c>
       <c r="B38" t="s">
         <v>27</v>
       </c>
       <c r="C38" t="s">
+        <v>152</v>
+      </c>
+      <c r="D38" t="s">
         <v>153</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38">
         <v>14094</v>
       </c>
       <c r="I38" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="K38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>3986</v>
       </c>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
         <v>157</v>
       </c>
-      <c r="D39" t="s">
+      <c r="F39" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39">
         <v>14031</v>
       </c>
       <c r="I39" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="K39" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40">
         <v>3989</v>
       </c>
       <c r="B40" t="s">
         <v>27</v>
       </c>
       <c r="C40" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" t="s">
         <v>161</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40">
         <v>14075</v>
       </c>
       <c r="I40" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="K40" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>3990</v>
       </c>
       <c r="B41" t="s">
         <v>27</v>
       </c>
       <c r="C41" t="s">
+        <v>163</v>
+      </c>
+      <c r="D41" t="s">
         <v>164</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41">
         <v>14221</v>
       </c>
       <c r="I41" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="K41" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42">
         <v>3991</v>
       </c>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42" t="s">
+        <v>166</v>
+      </c>
+      <c r="D42" t="s">
         <v>167</v>
       </c>
-      <c r="D42" t="s">
+      <c r="F42" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42">
         <v>14127</v>
       </c>
       <c r="I42" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="K42" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>3994</v>
       </c>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" t="s">
         <v>171</v>
       </c>
-      <c r="D43" t="s">
+      <c r="F43" t="s">
+        <v>40</v>
+      </c>
+      <c r="G43" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" t="s">
         <v>172</v>
       </c>
-      <c r="F43" t="s">
-[...5 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>173</v>
       </c>
-      <c r="I43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K43" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44">
         <v>4003</v>
       </c>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" t="s">
         <v>175</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44">
         <v>14201</v>
       </c>
       <c r="I44" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K44" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45">
         <v>4007</v>
       </c>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45" t="s">
+        <v>177</v>
+      </c>
+      <c r="D45" t="s">
         <v>178</v>
       </c>
-      <c r="D45" t="s">
+      <c r="F45" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="H45">
         <v>14127</v>
       </c>
       <c r="I45" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="J45" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="K45" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46">
         <v>4012</v>
       </c>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46" t="s">
+        <v>181</v>
+      </c>
+      <c r="D46" t="s">
         <v>182</v>
       </c>
-      <c r="D46" t="s">
+      <c r="F46" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G46" t="s">
         <v>17</v>
       </c>
       <c r="H46">
         <v>14052</v>
       </c>
       <c r="I46" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="J46" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="K46" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
         <v>4030</v>
       </c>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
+        <v>185</v>
+      </c>
+      <c r="D47" t="s">
         <v>186</v>
       </c>
-      <c r="D47" t="s">
+      <c r="F47" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="G47" t="s">
         <v>17</v>
       </c>
       <c r="H47">
         <v>14218</v>
       </c>
       <c r="I47" t="s">
+        <v>188</v>
+      </c>
+      <c r="J47" t="s">
         <v>189</v>
       </c>
-      <c r="J47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K47" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48">
         <v>4053</v>
       </c>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48" t="s">
+        <v>190</v>
+      </c>
+      <c r="D48" t="s">
         <v>191</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>14215</v>
       </c>
       <c r="J48" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K48" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>4065</v>
       </c>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49" t="s">
+        <v>193</v>
+      </c>
+      <c r="D49" t="s">
         <v>194</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="H49">
         <v>14208</v>
       </c>
       <c r="J49" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K49" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50">
         <v>4068</v>
       </c>
       <c r="B50" t="s">
         <v>27</v>
       </c>
       <c r="C50" t="s">
+        <v>196</v>
+      </c>
+      <c r="D50" t="s">
         <v>197</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50">
         <v>14075</v>
       </c>
       <c r="J50" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K50" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51">
         <v>4096</v>
       </c>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51" t="s">
+        <v>198</v>
+      </c>
+      <c r="D51" t="s">
         <v>199</v>
       </c>
-      <c r="D51" t="s">
+      <c r="F51" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G51" t="s">
         <v>17</v>
       </c>
       <c r="H51">
         <v>14221</v>
       </c>
       <c r="J51" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K51" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52">
         <v>4100</v>
       </c>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52" t="s">
+        <v>201</v>
+      </c>
+      <c r="D52" t="s">
         <v>202</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
       </c>
       <c r="H52">
         <v>14094</v>
       </c>
       <c r="I52" t="s">
+        <v>203</v>
+      </c>
+      <c r="J52" t="s">
         <v>204</v>
       </c>
-      <c r="J52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K52" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53">
         <v>4103</v>
       </c>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53" t="s">
+        <v>205</v>
+      </c>
+      <c r="D53" t="s">
         <v>206</v>
       </c>
-      <c r="D53" t="s">
+      <c r="F53" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53">
         <v>14215</v>
       </c>
       <c r="J53" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K53" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54">
         <v>4104</v>
       </c>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54" t="s">
+        <v>209</v>
+      </c>
+      <c r="D54" t="s">
         <v>210</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G54" t="s">
         <v>17</v>
       </c>
       <c r="H54">
         <v>14094</v>
       </c>
       <c r="J54" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K54" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55">
         <v>4111</v>
       </c>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D55" t="s">
+        <v>115</v>
+      </c>
+      <c r="F55" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55">
         <v>14215</v>
       </c>
       <c r="J55" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K55" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56">
         <v>4112</v>
       </c>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56" t="s">
+        <v>212</v>
+      </c>
+      <c r="D56" t="s">
         <v>213</v>
       </c>
-      <c r="D56" t="s">
+      <c r="F56" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="H56">
         <v>14150</v>
       </c>
       <c r="J56" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K56" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57">
         <v>4118</v>
       </c>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57" t="s">
+        <v>215</v>
+      </c>
+      <c r="D57" t="s">
         <v>216</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57">
         <v>14150</v>
       </c>
       <c r="I57" t="s">
+        <v>217</v>
+      </c>
+      <c r="J57" t="s">
         <v>218</v>
       </c>
-      <c r="J57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K57" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58">
         <v>4127</v>
       </c>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58" t="s">
+        <v>219</v>
+      </c>
+      <c r="D58" t="s">
         <v>220</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58">
         <v>14221</v>
       </c>
       <c r="I58" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="J58" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K58" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59">
         <v>4134</v>
       </c>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D59" t="s">
+        <v>171</v>
+      </c>
+      <c r="F59" t="s">
+        <v>40</v>
+      </c>
+      <c r="G59" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" t="s">
         <v>172</v>
       </c>
-      <c r="F59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J59" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K59" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60">
         <v>4136</v>
       </c>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60" t="s">
+        <v>223</v>
+      </c>
+      <c r="D60" t="s">
         <v>224</v>
       </c>
-      <c r="D60" t="s">
+      <c r="F60" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60">
         <v>14120</v>
       </c>
       <c r="J60" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="K60" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61">
         <v>4142</v>
       </c>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D61" t="s">
+        <v>171</v>
+      </c>
+      <c r="F61" t="s">
+        <v>40</v>
+      </c>
+      <c r="G61" t="s">
+        <v>17</v>
+      </c>
+      <c r="H61" t="s">
         <v>172</v>
       </c>
-      <c r="F61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J61" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K61" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62">
         <v>4145</v>
       </c>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D62" t="s">
+        <v>115</v>
+      </c>
+      <c r="F62" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="H62">
         <v>14215</v>
       </c>
       <c r="J62" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K62" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63">
         <v>4148</v>
       </c>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D63" t="s">
+        <v>171</v>
+      </c>
+      <c r="F63" t="s">
+        <v>40</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" t="s">
         <v>172</v>
       </c>
-      <c r="F63" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J63" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K63" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64">
         <v>4151</v>
       </c>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64" t="s">
+        <v>229</v>
+      </c>
+      <c r="D64" t="s">
         <v>230</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64">
         <v>14215</v>
       </c>
       <c r="J64" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K64" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65">
         <v>4165</v>
       </c>
       <c r="B65" t="s">
         <v>27</v>
       </c>
       <c r="C65" t="s">
+        <v>231</v>
+      </c>
+      <c r="D65" t="s">
         <v>232</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G65" t="s">
         <v>17</v>
       </c>
       <c r="H65">
         <v>14150</v>
       </c>
       <c r="J65" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="K65" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66">
         <v>4166</v>
       </c>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66" t="s">
+        <v>234</v>
+      </c>
+      <c r="D66" t="s">
         <v>235</v>
       </c>
-      <c r="D66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G66" t="s">
         <v>17</v>
       </c>
       <c r="H66">
         <v>14225</v>
       </c>
       <c r="J66" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K66" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67">
         <v>4168</v>
       </c>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67" t="s">
+        <v>236</v>
+      </c>
+      <c r="D67" t="s">
+        <v>171</v>
+      </c>
+      <c r="F67" t="s">
+        <v>40</v>
+      </c>
+      <c r="G67" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" t="s">
+        <v>172</v>
+      </c>
+      <c r="J67" t="s">
         <v>237</v>
       </c>
-      <c r="D67" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K67" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68">
         <v>4170</v>
       </c>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68" t="s">
+        <v>238</v>
+      </c>
+      <c r="D68" t="s">
         <v>239</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="H68">
         <v>14221</v>
       </c>
       <c r="I68" t="s">
+        <v>240</v>
+      </c>
+      <c r="J68" t="s">
         <v>241</v>
       </c>
-      <c r="J68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K68" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69">
         <v>4182</v>
       </c>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D69" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F69" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G69" t="s">
         <v>17</v>
       </c>
       <c r="H69">
         <v>14127</v>
       </c>
       <c r="I69" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="J69" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K69" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70">
         <v>4190</v>
       </c>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70" t="s">
+        <v>244</v>
+      </c>
+      <c r="D70" t="s">
         <v>245</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G70" t="s">
         <v>17</v>
       </c>
       <c r="H70">
         <v>14075</v>
       </c>
       <c r="I70" t="s">
+        <v>246</v>
+      </c>
+      <c r="J70" t="s">
         <v>247</v>
       </c>
-      <c r="J70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K70" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71">
         <v>4213</v>
       </c>
       <c r="B71" t="s">
         <v>27</v>
       </c>
       <c r="C71" t="s">
+        <v>248</v>
+      </c>
+      <c r="D71" t="s">
         <v>249</v>
       </c>
-      <c r="D71" t="s">
+      <c r="F71" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G71" t="s">
         <v>17</v>
       </c>
       <c r="H71">
         <v>14215</v>
       </c>
       <c r="I71" t="s">
+        <v>251</v>
+      </c>
+      <c r="J71" t="s">
         <v>252</v>
       </c>
-      <c r="J71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K71" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72">
         <v>4216</v>
       </c>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72" t="s">
+        <v>253</v>
+      </c>
+      <c r="D72" t="s">
+        <v>171</v>
+      </c>
+      <c r="F72" t="s">
+        <v>40</v>
+      </c>
+      <c r="G72" t="s">
+        <v>17</v>
+      </c>
+      <c r="H72" t="s">
+        <v>172</v>
+      </c>
+      <c r="I72" t="s">
         <v>254</v>
       </c>
-      <c r="D72" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J72" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K72" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73">
         <v>4219</v>
       </c>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73" t="s">
+        <v>255</v>
+      </c>
+      <c r="D73" t="s">
         <v>256</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G73" t="s">
         <v>17</v>
       </c>
       <c r="H73">
         <v>14221</v>
       </c>
       <c r="I73" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="J73" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K73" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74">
         <v>4228</v>
       </c>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D74" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F74" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="H74">
         <v>14221</v>
       </c>
       <c r="I74" t="s">
+        <v>259</v>
+      </c>
+      <c r="J74" t="s">
         <v>260</v>
       </c>
-      <c r="J74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K74" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75">
         <v>4233</v>
       </c>
       <c r="B75" t="s">
         <v>27</v>
       </c>
       <c r="C75" t="s">
+        <v>261</v>
+      </c>
+      <c r="D75" t="s">
         <v>262</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G75" t="s">
         <v>17</v>
       </c>
       <c r="H75">
         <v>14206</v>
       </c>
       <c r="I75" t="s">
+        <v>263</v>
+      </c>
+      <c r="J75" t="s">
         <v>264</v>
       </c>
-      <c r="J75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K75" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76">
         <v>4243</v>
       </c>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D76" t="s">
+        <v>115</v>
+      </c>
+      <c r="F76" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G76" t="s">
         <v>17</v>
       </c>
       <c r="H76">
         <v>14215</v>
       </c>
       <c r="I76" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="J76" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K76" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L76">
         <v>1</v>
       </c>
       <c r="M76" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77">
         <v>4249</v>
       </c>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D77" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E77" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F77" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G77" t="s">
         <v>17</v>
       </c>
       <c r="H77">
         <v>14221</v>
       </c>
       <c r="I77" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J77" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K77" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L77">
         <v>0</v>
       </c>
       <c r="M77" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78">
         <v>4260</v>
       </c>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78" t="s">
+        <v>268</v>
+      </c>
+      <c r="D78" t="s">
         <v>269</v>
       </c>
-      <c r="D78" t="s">
+      <c r="F78" t="s">
         <v>270</v>
       </c>
-      <c r="F78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H78">
         <v>16748</v>
       </c>
       <c r="I78" t="s">
+        <v>271</v>
+      </c>
+      <c r="J78" t="s">
         <v>272</v>
       </c>
-      <c r="J78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K78" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79">
         <v>4267</v>
       </c>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79" t="s">
+        <v>273</v>
+      </c>
+      <c r="D79" t="s">
         <v>274</v>
       </c>
-      <c r="D79" t="s">
+      <c r="F79" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="G79" t="s">
         <v>17</v>
       </c>
       <c r="H79">
         <v>14622</v>
       </c>
       <c r="I79" t="s">
+        <v>276</v>
+      </c>
+      <c r="J79" t="s">
         <v>277</v>
       </c>
-      <c r="J79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K79" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80">
         <v>4275</v>
       </c>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80" t="s">
+        <v>278</v>
+      </c>
+      <c r="D80" t="s">
         <v>279</v>
       </c>
-      <c r="D80" t="s">
+      <c r="F80" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="G80" t="s">
         <v>17</v>
       </c>
       <c r="H80">
         <v>14481</v>
       </c>
       <c r="I80" t="s">
+        <v>281</v>
+      </c>
+      <c r="J80" t="s">
         <v>282</v>
       </c>
-      <c r="J80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K80" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81">
         <v>4281</v>
       </c>
       <c r="B81" t="s">
         <v>27</v>
       </c>
       <c r="C81" t="s">
+        <v>283</v>
+      </c>
+      <c r="D81" t="s">
         <v>284</v>
       </c>
-      <c r="D81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G81" t="s">
         <v>17</v>
       </c>
       <c r="H81">
         <v>14221</v>
       </c>
       <c r="I81" t="s">
+        <v>285</v>
+      </c>
+      <c r="J81" t="s">
         <v>286</v>
       </c>
-      <c r="J81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K81" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82">
         <v>4283</v>
       </c>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82" t="s">
+        <v>287</v>
+      </c>
+      <c r="D82" t="s">
         <v>288</v>
       </c>
-      <c r="D82" t="s">
+      <c r="F82" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="G82" t="s">
         <v>17</v>
       </c>
       <c r="H82">
         <v>14221</v>
       </c>
       <c r="I82" t="s">
+        <v>290</v>
+      </c>
+      <c r="J82" t="s">
         <v>291</v>
       </c>
-      <c r="J82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K82" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83">
         <v>4287</v>
       </c>
       <c r="B83" t="s">
         <v>27</v>
       </c>
       <c r="C83" t="s">
+        <v>292</v>
+      </c>
+      <c r="D83" t="s">
         <v>293</v>
       </c>
-      <c r="D83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G83" t="s">
         <v>17</v>
       </c>
       <c r="H83">
         <v>14150</v>
       </c>
       <c r="I83" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="J83" t="s">
+        <v>294</v>
+      </c>
+      <c r="K83" t="s">
+        <v>60</v>
+      </c>
+      <c r="L83">
+        <v>0</v>
+      </c>
+      <c r="M83" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84">
-        <v>4292</v>
+        <v>4295</v>
       </c>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84" t="s">
         <v>296</v>
       </c>
       <c r="D84" t="s">
         <v>297</v>
       </c>
       <c r="F84" t="s">
+        <v>116</v>
+      </c>
+      <c r="G84" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84">
+        <v>14221</v>
+      </c>
+      <c r="I84" t="s">
         <v>298</v>
       </c>
-      <c r="G84" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J84" t="s">
-        <v>299</v>
+        <v>189</v>
       </c>
       <c r="K84" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85">
-        <v>4295</v>
+        <v>4312</v>
       </c>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85" t="s">
+        <v>299</v>
+      </c>
+      <c r="D85" t="s">
         <v>300</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" t="s">
+        <v>40</v>
+      </c>
+      <c r="G85" t="s">
+        <v>17</v>
+      </c>
+      <c r="H85">
+        <v>14216</v>
+      </c>
+      <c r="I85" t="s">
         <v>301</v>
       </c>
-      <c r="F85" t="s">
-[...8 lines deleted...]
-      <c r="I85" t="s">
+      <c r="J85" t="s">
         <v>302</v>
       </c>
-      <c r="J85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K85" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86">
-        <v>4312</v>
+        <v>4313</v>
       </c>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86" t="s">
         <v>303</v>
       </c>
       <c r="D86" t="s">
+        <v>284</v>
+      </c>
+      <c r="F86" t="s">
+        <v>85</v>
+      </c>
+      <c r="G86" t="s">
+        <v>17</v>
+      </c>
+      <c r="H86">
+        <v>14221</v>
+      </c>
+      <c r="I86" t="s">
         <v>304</v>
       </c>
-      <c r="F86" t="s">
-[...8 lines deleted...]
-      <c r="I86" t="s">
+      <c r="J86" t="s">
         <v>305</v>
       </c>
-      <c r="J86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K86" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87">
-        <v>4313</v>
+        <v>4316</v>
       </c>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87" t="s">
+        <v>306</v>
+      </c>
+      <c r="D87" t="s">
         <v>307</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="G87" t="s">
         <v>17</v>
       </c>
       <c r="H87">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I87" t="s">
         <v>308</v>
       </c>
       <c r="J87" t="s">
-        <v>309</v>
+        <v>189</v>
       </c>
       <c r="K87" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88">
-        <v>4316</v>
+        <v>4318</v>
       </c>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88" t="s">
+        <v>309</v>
+      </c>
+      <c r="D88" t="s">
         <v>310</v>
       </c>
-      <c r="D88" t="s">
+      <c r="F88" t="s">
         <v>311</v>
       </c>
-      <c r="F88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="H88">
-        <v>14215</v>
-[...1 lines deleted...]
-      <c r="I88" t="s">
+        <v>14572</v>
+      </c>
+      <c r="I88">
+        <v>5857283030</v>
+      </c>
+      <c r="J88" t="s">
         <v>312</v>
       </c>
-      <c r="J88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K88" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89">
-        <v>4318</v>
+        <v>4325</v>
       </c>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89" t="s">
         <v>313</v>
       </c>
       <c r="D89" t="s">
         <v>314</v>
       </c>
       <c r="F89" t="s">
         <v>315</v>
       </c>
       <c r="G89" t="s">
         <v>17</v>
       </c>
       <c r="H89">
-        <v>14572</v>
-[...2 lines deleted...]
-        <v>5857283030</v>
+        <v>14226</v>
+      </c>
+      <c r="I89" t="s">
+        <v>316</v>
       </c>
       <c r="J89" t="s">
-        <v>316</v>
+        <v>189</v>
       </c>
       <c r="K89" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90">
-        <v>4325</v>
+        <v>4353</v>
       </c>
       <c r="B90" t="s">
         <v>27</v>
       </c>
       <c r="C90" t="s">
         <v>317</v>
       </c>
       <c r="D90" t="s">
         <v>318</v>
       </c>
       <c r="F90" t="s">
-        <v>319</v>
+        <v>40</v>
       </c>
       <c r="G90" t="s">
         <v>17</v>
       </c>
       <c r="H90">
-        <v>14226</v>
+        <v>14213</v>
       </c>
       <c r="I90" t="s">
-        <v>320</v>
+        <v>25</v>
       </c>
       <c r="J90" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K90" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91">
-        <v>4353</v>
+        <v>4361</v>
       </c>
       <c r="B91" t="s">
         <v>27</v>
       </c>
       <c r="C91" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="D91" t="s">
-        <v>322</v>
+        <v>171</v>
       </c>
       <c r="F91" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G91" t="s">
         <v>17</v>
       </c>
       <c r="H91">
-        <v>14213</v>
+        <v>14215</v>
       </c>
       <c r="I91" t="s">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="J91" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K91" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92">
-        <v>4361</v>
+        <v>4364</v>
       </c>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92" t="s">
+        <v>321</v>
+      </c>
+      <c r="D92" t="s">
+        <v>322</v>
+      </c>
+      <c r="F92" t="s">
+        <v>315</v>
+      </c>
+      <c r="G92" t="s">
+        <v>17</v>
+      </c>
+      <c r="H92">
+        <v>14221</v>
+      </c>
+      <c r="J92" t="s">
         <v>323</v>
       </c>
-      <c r="D92" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K92" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93">
-        <v>4364</v>
+        <v>4389</v>
       </c>
       <c r="B93" t="s">
         <v>27</v>
       </c>
       <c r="C93" t="s">
+        <v>324</v>
+      </c>
+      <c r="D93" t="s">
         <v>325</v>
       </c>
-      <c r="D93" t="s">
+      <c r="F93" t="s">
         <v>326</v>
       </c>
-      <c r="F93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G93" t="s">
         <v>17</v>
       </c>
       <c r="H93">
-        <v>14221</v>
+        <v>14020</v>
+      </c>
+      <c r="I93" t="s">
+        <v>327</v>
       </c>
       <c r="J93" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="K93" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94">
-        <v>4389</v>
+        <v>4394</v>
       </c>
       <c r="B94" t="s">
         <v>27</v>
       </c>
       <c r="C94" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D94" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F94" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="H94">
-        <v>14020</v>
+        <v>14031</v>
       </c>
       <c r="I94" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="J94" t="s">
-        <v>332</v>
+        <v>189</v>
       </c>
       <c r="K94" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
-        <v>4394</v>
+        <v>4395</v>
       </c>
       <c r="B95" t="s">
         <v>27</v>
       </c>
       <c r="C95" t="s">
         <v>333</v>
       </c>
       <c r="D95" t="s">
         <v>334</v>
       </c>
       <c r="F95" t="s">
+        <v>315</v>
+      </c>
+      <c r="G95" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95">
+        <v>14226</v>
+      </c>
+      <c r="I95" t="s">
         <v>335</v>
       </c>
-      <c r="G95" t="s">
-[...5 lines deleted...]
-      <c r="I95" t="s">
+      <c r="J95" t="s">
         <v>336</v>
       </c>
-      <c r="J95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K95" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96">
-        <v>4395</v>
+        <v>4396</v>
       </c>
       <c r="B96" t="s">
         <v>27</v>
       </c>
       <c r="C96" t="s">
         <v>337</v>
       </c>
       <c r="D96" t="s">
         <v>338</v>
       </c>
       <c r="F96" t="s">
-        <v>319</v>
+        <v>116</v>
       </c>
       <c r="G96" t="s">
         <v>17</v>
       </c>
       <c r="H96">
-        <v>14226</v>
+        <v>14211</v>
       </c>
       <c r="I96" t="s">
         <v>339</v>
       </c>
       <c r="J96" t="s">
-        <v>340</v>
+        <v>208</v>
       </c>
       <c r="K96" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97">
-        <v>4396</v>
+        <v>4421</v>
       </c>
       <c r="B97" t="s">
         <v>27</v>
       </c>
       <c r="C97" t="s">
+        <v>340</v>
+      </c>
+      <c r="D97" t="s">
         <v>341</v>
       </c>
-      <c r="D97" t="s">
+      <c r="F97" t="s">
+        <v>275</v>
+      </c>
+      <c r="G97" t="s">
+        <v>17</v>
+      </c>
+      <c r="H97">
+        <v>14605</v>
+      </c>
+      <c r="I97" t="s">
         <v>342</v>
       </c>
-      <c r="F97" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K97" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98">
-        <v>4421</v>
+        <v>4446</v>
       </c>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98" t="s">
+        <v>343</v>
+      </c>
+      <c r="D98" t="s">
         <v>344</v>
       </c>
-      <c r="D98" t="s">
+      <c r="F98" t="s">
         <v>345</v>
       </c>
-      <c r="F98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G98" t="s">
         <v>17</v>
       </c>
       <c r="H98">
-        <v>14605</v>
+        <v>14428</v>
       </c>
       <c r="I98" t="s">
         <v>346</v>
       </c>
+      <c r="J98" t="s">
+        <v>347</v>
+      </c>
       <c r="K98" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99">
-        <v>4446</v>
+        <v>4452</v>
       </c>
       <c r="B99" t="s">
         <v>27</v>
       </c>
       <c r="C99" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D99" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F99" t="s">
-        <v>349</v>
+        <v>40</v>
       </c>
       <c r="G99" t="s">
         <v>17</v>
       </c>
       <c r="H99">
-        <v>14428</v>
+        <v>14223</v>
       </c>
       <c r="I99" t="s">
         <v>350</v>
       </c>
-      <c r="J99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K99" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100">
-        <v>4452</v>
+        <v>4456</v>
       </c>
       <c r="B100" t="s">
         <v>27</v>
       </c>
       <c r="C100" t="s">
+        <v>351</v>
+      </c>
+      <c r="D100" t="s">
         <v>352</v>
       </c>
-      <c r="D100" t="s">
+      <c r="F100" t="s">
         <v>353</v>
       </c>
-      <c r="F100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G100" t="s">
         <v>17</v>
       </c>
       <c r="H100">
-        <v>14223</v>
+        <v>14026</v>
       </c>
       <c r="I100" t="s">
         <v>354</v>
       </c>
       <c r="K100" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101">
-        <v>4456</v>
+        <v>4466</v>
       </c>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101" t="s">
         <v>355</v>
       </c>
       <c r="D101" t="s">
         <v>356</v>
       </c>
       <c r="F101" t="s">
+        <v>99</v>
+      </c>
+      <c r="G101" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101">
+        <v>14094</v>
+      </c>
+      <c r="I101" t="s">
         <v>357</v>
       </c>
-      <c r="G101" t="s">
-[...5 lines deleted...]
-      <c r="I101" t="s">
+      <c r="J101" t="s">
         <v>358</v>
       </c>
       <c r="K101" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102">
-        <v>4466</v>
+        <v>4469</v>
       </c>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102" t="s">
         <v>359</v>
       </c>
       <c r="D102" t="s">
         <v>360</v>
       </c>
       <c r="F102" t="s">
-        <v>100</v>
+        <v>250</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
       <c r="H102">
-        <v>14094</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>14211</v>
       </c>
       <c r="K102" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103">
-        <v>4469</v>
+        <v>4475</v>
       </c>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103" t="s">
+        <v>361</v>
+      </c>
+      <c r="D103" t="s">
+        <v>362</v>
+      </c>
+      <c r="F103" t="s">
         <v>363</v>
       </c>
-      <c r="D103" t="s">
+      <c r="G103" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103">
+        <v>14770</v>
+      </c>
+      <c r="I103" t="s">
         <v>364</v>
       </c>
-      <c r="F103" t="s">
-[...6 lines deleted...]
-        <v>14211</v>
+      <c r="J103" t="s">
+        <v>365</v>
       </c>
       <c r="K103" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L103">
         <v>0</v>
       </c>
       <c r="M103" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104">
-        <v>4475</v>
+        <v>4477</v>
       </c>
       <c r="B104" t="s">
         <v>27</v>
       </c>
       <c r="C104" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D104" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F104" t="s">
-        <v>367</v>
+        <v>116</v>
       </c>
       <c r="G104" t="s">
         <v>17</v>
       </c>
       <c r="H104">
-        <v>14770</v>
+        <v>14215</v>
       </c>
       <c r="I104" t="s">
         <v>368</v>
       </c>
-      <c r="J104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K104" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105">
-        <v>4477</v>
+        <v>4499</v>
       </c>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105" t="s">
+        <v>369</v>
+      </c>
+      <c r="D105" t="s">
         <v>370</v>
       </c>
-      <c r="D105" t="s">
+      <c r="F105" t="s">
+        <v>214</v>
+      </c>
+      <c r="G105" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105">
+        <v>14150</v>
+      </c>
+      <c r="I105" t="s">
         <v>371</v>
       </c>
-      <c r="F105" t="s">
-[...8 lines deleted...]
-      <c r="I105" t="s">
+      <c r="J105" t="s">
         <v>372</v>
       </c>
       <c r="K105" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106">
-        <v>4499</v>
+        <v>4505</v>
       </c>
       <c r="B106" t="s">
         <v>27</v>
       </c>
       <c r="C106" t="s">
         <v>373</v>
       </c>
       <c r="D106" t="s">
         <v>374</v>
       </c>
       <c r="F106" t="s">
-        <v>215</v>
+        <v>375</v>
       </c>
       <c r="G106" t="s">
         <v>17</v>
       </c>
       <c r="H106">
-        <v>14150</v>
+        <v>14209</v>
       </c>
       <c r="I106" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="J106" t="s">
         <v>376</v>
       </c>
       <c r="K106" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107">
-        <v>4505</v>
+        <v>4512</v>
       </c>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107" t="s">
         <v>377</v>
       </c>
       <c r="D107" t="s">
         <v>378</v>
       </c>
       <c r="F107" t="s">
         <v>379</v>
       </c>
       <c r="G107" t="s">
         <v>17</v>
       </c>
       <c r="H107">
-        <v>14209</v>
+        <v>14755</v>
       </c>
       <c r="I107" t="s">
         <v>380</v>
       </c>
+      <c r="J107" t="s">
+        <v>381</v>
+      </c>
       <c r="K107" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108">
-        <v>4512</v>
+        <v>4531</v>
       </c>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D108" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F108" t="s">
-        <v>383</v>
+        <v>275</v>
       </c>
       <c r="G108" t="s">
         <v>17</v>
       </c>
       <c r="H108">
-        <v>14755</v>
+        <v>14623</v>
       </c>
       <c r="I108" t="s">
         <v>384</v>
       </c>
       <c r="J108" t="s">
         <v>385</v>
       </c>
       <c r="K108" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109">
-        <v>4531</v>
+        <v>4532</v>
       </c>
       <c r="B109" t="s">
         <v>27</v>
       </c>
       <c r="C109" t="s">
         <v>386</v>
       </c>
       <c r="D109" t="s">
         <v>387</v>
       </c>
       <c r="F109" t="s">
-        <v>276</v>
+        <v>168</v>
       </c>
       <c r="G109" t="s">
         <v>17</v>
       </c>
       <c r="H109">
-        <v>14623</v>
+        <v>14127</v>
       </c>
       <c r="I109" t="s">
         <v>388</v>
       </c>
-      <c r="J109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K109" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110">
-        <v>4532</v>
+        <v>4534</v>
       </c>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110" t="s">
+        <v>389</v>
+      </c>
+      <c r="D110" t="s">
         <v>390</v>
       </c>
-      <c r="D110" t="s">
+      <c r="F110" t="s">
+        <v>71</v>
+      </c>
+      <c r="G110" t="s">
+        <v>17</v>
+      </c>
+      <c r="H110">
+        <v>14086</v>
+      </c>
+      <c r="I110" t="s">
         <v>391</v>
       </c>
-      <c r="F110" t="s">
-[...8 lines deleted...]
-      <c r="I110" t="s">
+      <c r="J110" t="s">
         <v>392</v>
       </c>
       <c r="K110" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111">
-        <v>4534</v>
+        <v>4544</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111" t="s">
         <v>393</v>
       </c>
       <c r="D111" t="s">
         <v>394</v>
       </c>
       <c r="F111" t="s">
-        <v>72</v>
+        <v>103</v>
       </c>
       <c r="G111" t="s">
         <v>17</v>
       </c>
       <c r="H111">
-        <v>14086</v>
+        <v>14075</v>
       </c>
       <c r="I111" t="s">
+        <v>393</v>
+      </c>
+      <c r="J111" t="s">
         <v>395</v>
       </c>
-      <c r="J111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K111" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112">
-        <v>4544</v>
+        <v>4558</v>
       </c>
       <c r="B112" t="s">
         <v>27</v>
       </c>
       <c r="C112" t="s">
+        <v>396</v>
+      </c>
+      <c r="D112" t="s">
         <v>397</v>
       </c>
-      <c r="D112" t="s">
+      <c r="F112" t="s">
+        <v>168</v>
+      </c>
+      <c r="G112" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112">
+        <v>14127</v>
+      </c>
+      <c r="I112" t="s">
         <v>398</v>
       </c>
-      <c r="F112" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K112" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113">
-        <v>4558</v>
+        <v>4562</v>
       </c>
       <c r="B113" t="s">
         <v>27</v>
       </c>
       <c r="C113" t="s">
+        <v>399</v>
+      </c>
+      <c r="D113" t="s">
         <v>400</v>
       </c>
-      <c r="D113" t="s">
+      <c r="F113" t="s">
         <v>401</v>
       </c>
-      <c r="F113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G113" t="s">
         <v>17</v>
       </c>
       <c r="H113">
-        <v>14127</v>
+        <v>14227</v>
       </c>
       <c r="I113" t="s">
         <v>402</v>
       </c>
       <c r="K113" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114">
-        <v>4562</v>
+        <v>4566</v>
       </c>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114" t="s">
         <v>403</v>
       </c>
       <c r="D114" t="s">
         <v>404</v>
       </c>
       <c r="F114" t="s">
         <v>405</v>
       </c>
       <c r="G114" t="s">
         <v>17</v>
       </c>
       <c r="H114">
-        <v>14227</v>
+        <v>14020</v>
       </c>
       <c r="I114" t="s">
+        <v>403</v>
+      </c>
+      <c r="J114" t="s">
         <v>406</v>
       </c>
       <c r="K114" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115">
-        <v>4566</v>
+        <v>4580</v>
       </c>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115" t="s">
         <v>407</v>
       </c>
       <c r="D115" t="s">
         <v>408</v>
       </c>
       <c r="F115" t="s">
-        <v>409</v>
+        <v>116</v>
       </c>
       <c r="G115" t="s">
         <v>17</v>
       </c>
       <c r="H115">
-        <v>14020</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>14215</v>
       </c>
       <c r="K115" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116">
-        <v>4580</v>
+        <v>4582</v>
       </c>
       <c r="B116" t="s">
         <v>27</v>
       </c>
       <c r="C116" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D116" t="s">
-        <v>412</v>
+        <v>288</v>
       </c>
       <c r="F116" t="s">
-        <v>117</v>
+        <v>250</v>
       </c>
       <c r="G116" t="s">
         <v>17</v>
       </c>
       <c r="H116">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="K116" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117">
-        <v>4582</v>
+        <v>4587</v>
       </c>
       <c r="B117" t="s">
         <v>27</v>
       </c>
       <c r="C117" t="s">
+        <v>410</v>
+      </c>
+      <c r="D117" t="s">
+        <v>411</v>
+      </c>
+      <c r="F117" t="s">
+        <v>412</v>
+      </c>
+      <c r="G117" t="s">
+        <v>17</v>
+      </c>
+      <c r="H117">
+        <v>14304</v>
+      </c>
+      <c r="J117" t="s">
         <v>413</v>
       </c>
-      <c r="D117" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K117" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118">
-        <v>4587</v>
+        <v>4588</v>
       </c>
       <c r="B118" t="s">
         <v>27</v>
       </c>
       <c r="C118" t="s">
         <v>414</v>
       </c>
       <c r="D118" t="s">
         <v>415</v>
       </c>
       <c r="F118" t="s">
         <v>416</v>
       </c>
       <c r="G118" t="s">
         <v>17</v>
       </c>
       <c r="H118">
         <v>14304</v>
       </c>
+      <c r="I118" t="s">
+        <v>417</v>
+      </c>
       <c r="J118" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="K118" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119">
-        <v>4588</v>
+        <v>4591</v>
       </c>
       <c r="B119" t="s">
         <v>27</v>
       </c>
       <c r="C119" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D119" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F119" t="s">
-        <v>420</v>
+        <v>154</v>
       </c>
       <c r="G119" t="s">
         <v>17</v>
       </c>
       <c r="H119">
-        <v>14304</v>
+        <v>14094</v>
       </c>
       <c r="I119" t="s">
         <v>421</v>
       </c>
-      <c r="J119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K119" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120">
-        <v>4591</v>
+        <v>4596</v>
       </c>
       <c r="B120" t="s">
         <v>27</v>
       </c>
       <c r="C120" t="s">
+        <v>422</v>
+      </c>
+      <c r="D120" t="s">
         <v>423</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" t="s">
+        <v>289</v>
+      </c>
+      <c r="G120" t="s">
+        <v>17</v>
+      </c>
+      <c r="H120">
+        <v>14221</v>
+      </c>
+      <c r="I120" t="s">
         <v>424</v>
       </c>
-      <c r="F120" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K120" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121">
-        <v>4596</v>
+        <v>4609</v>
       </c>
       <c r="B121" t="s">
         <v>27</v>
       </c>
       <c r="C121" t="s">
+        <v>425</v>
+      </c>
+      <c r="D121" t="s">
         <v>426</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" t="s">
         <v>427</v>
       </c>
-      <c r="F121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="H121">
-        <v>14221</v>
+        <v>14150</v>
       </c>
       <c r="I121" t="s">
         <v>428</v>
       </c>
+      <c r="J121" t="s">
+        <v>429</v>
+      </c>
       <c r="K121" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122">
-        <v>4609</v>
+        <v>4617</v>
       </c>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D122" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F122" t="s">
-        <v>431</v>
+        <v>168</v>
       </c>
       <c r="G122" t="s">
         <v>17</v>
       </c>
       <c r="H122">
-        <v>14150</v>
+        <v>14127</v>
       </c>
       <c r="I122" t="s">
         <v>432</v>
       </c>
-      <c r="J122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K122" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123">
-        <v>4617</v>
+        <v>4621</v>
       </c>
       <c r="B123" t="s">
         <v>27</v>
       </c>
       <c r="C123" t="s">
+        <v>433</v>
+      </c>
+      <c r="D123" t="s">
         <v>434</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
+        <v>90</v>
+      </c>
+      <c r="G123" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123">
+        <v>14225</v>
+      </c>
+      <c r="I123" t="s">
+        <v>433</v>
+      </c>
+      <c r="J123" t="s">
         <v>435</v>
       </c>
-      <c r="F123" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K123" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124">
-        <v>4621</v>
+        <v>4633</v>
       </c>
       <c r="B124" t="s">
         <v>27</v>
       </c>
       <c r="C124" t="s">
+        <v>436</v>
+      </c>
+      <c r="D124" t="s">
         <v>437</v>
       </c>
-      <c r="D124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F124" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="G124" t="s">
         <v>17</v>
       </c>
       <c r="H124">
-        <v>14225</v>
+        <v>14075</v>
       </c>
       <c r="I124" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>25</v>
       </c>
       <c r="K124" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125">
-        <v>4633</v>
+        <v>4636</v>
       </c>
       <c r="B125" t="s">
         <v>27</v>
       </c>
       <c r="C125" t="s">
+        <v>438</v>
+      </c>
+      <c r="D125" t="s">
+        <v>439</v>
+      </c>
+      <c r="F125" t="s">
+        <v>90</v>
+      </c>
+      <c r="G125" t="s">
+        <v>17</v>
+      </c>
+      <c r="H125">
+        <v>14225</v>
+      </c>
+      <c r="I125" t="s">
+        <v>438</v>
+      </c>
+      <c r="J125" t="s">
         <v>440</v>
       </c>
-      <c r="D125" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K125" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126">
-        <v>4636</v>
+        <v>4639</v>
       </c>
       <c r="B126" t="s">
         <v>27</v>
       </c>
       <c r="C126" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="D126" t="s">
-        <v>443</v>
+        <v>213</v>
       </c>
       <c r="F126" t="s">
-        <v>91</v>
+        <v>214</v>
       </c>
       <c r="G126" t="s">
         <v>17</v>
       </c>
       <c r="H126">
-        <v>14225</v>
+        <v>14150</v>
       </c>
       <c r="I126" t="s">
         <v>442</v>
       </c>
-      <c r="J126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K126" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127">
-        <v>4639</v>
+        <v>4648</v>
       </c>
       <c r="B127" t="s">
         <v>27</v>
       </c>
       <c r="C127" t="s">
+        <v>443</v>
+      </c>
+      <c r="D127" t="s">
+        <v>444</v>
+      </c>
+      <c r="F127" t="s">
         <v>445</v>
       </c>
-      <c r="D127" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G127" t="s">
         <v>17</v>
       </c>
       <c r="H127">
-        <v>14150</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>14127</v>
       </c>
       <c r="K127" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128">
-        <v>4648</v>
+        <v>4675</v>
       </c>
       <c r="B128" t="s">
         <v>27</v>
       </c>
       <c r="C128" t="s">
+        <v>446</v>
+      </c>
+      <c r="D128" t="s">
         <v>447</v>
       </c>
-      <c r="D128" t="s">
+      <c r="F128" t="s">
+        <v>44</v>
+      </c>
+      <c r="G128" t="s">
+        <v>17</v>
+      </c>
+      <c r="H128">
+        <v>14701</v>
+      </c>
+      <c r="I128" t="s">
         <v>448</v>
       </c>
-      <c r="F128" t="s">
+      <c r="J128" t="s">
         <v>449</v>
       </c>
-      <c r="G128" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K128" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129">
-        <v>4675</v>
+        <v>4680</v>
       </c>
       <c r="B129" t="s">
         <v>27</v>
       </c>
       <c r="C129" t="s">
         <v>450</v>
       </c>
       <c r="D129" t="s">
         <v>451</v>
       </c>
       <c r="F129" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="G129" t="s">
         <v>17</v>
       </c>
       <c r="H129">
-        <v>14701</v>
+        <v>14075</v>
       </c>
       <c r="I129" t="s">
         <v>452</v>
       </c>
       <c r="J129" t="s">
         <v>453</v>
       </c>
       <c r="K129" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130">
-        <v>4680</v>
+        <v>4685</v>
       </c>
       <c r="B130" t="s">
         <v>27</v>
       </c>
       <c r="C130" t="s">
         <v>454</v>
       </c>
       <c r="D130" t="s">
         <v>455</v>
       </c>
       <c r="F130" t="s">
-        <v>104</v>
+        <v>456</v>
       </c>
       <c r="G130" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H130">
-        <v>14075</v>
+        <v>16506</v>
       </c>
       <c r="I130" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="J130" t="s">
         <v>457</v>
       </c>
       <c r="K130" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131">
-        <v>4685</v>
+        <v>4690</v>
       </c>
       <c r="B131" t="s">
         <v>27</v>
       </c>
       <c r="C131" t="s">
         <v>458</v>
       </c>
       <c r="D131" t="s">
         <v>459</v>
       </c>
       <c r="F131" t="s">
         <v>460</v>
       </c>
       <c r="G131" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H131">
-        <v>16506</v>
+        <v>14141</v>
       </c>
       <c r="I131" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="J131" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="K131" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132">
-        <v>4690</v>
+        <v>4693</v>
       </c>
       <c r="B132" t="s">
         <v>27</v>
       </c>
       <c r="C132" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D132" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F132" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
       <c r="H132">
-        <v>14141</v>
+        <v>14559</v>
       </c>
       <c r="I132" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="J132" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="K132" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133">
-        <v>4693</v>
+        <v>4695</v>
       </c>
       <c r="B133" t="s">
         <v>27</v>
       </c>
       <c r="C133" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D133" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F133" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="G133" t="s">
         <v>17</v>
       </c>
       <c r="H133">
         <v>14559</v>
       </c>
       <c r="I133" t="s">
+        <v>448</v>
+      </c>
+      <c r="J133" t="s">
         <v>470</v>
       </c>
-      <c r="J133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K133" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134">
-        <v>4695</v>
+        <v>4699</v>
       </c>
       <c r="B134" t="s">
         <v>27</v>
       </c>
       <c r="C134" t="s">
+        <v>471</v>
+      </c>
+      <c r="D134" t="s">
         <v>472</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>473</v>
       </c>
-      <c r="F134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G134" t="s">
         <v>17</v>
       </c>
       <c r="H134">
-        <v>14559</v>
+        <v>14086</v>
       </c>
       <c r="I134" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
       <c r="J134" t="s">
         <v>474</v>
       </c>
       <c r="K134" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135">
-        <v>4699</v>
+        <v>4758</v>
       </c>
       <c r="B135" t="s">
         <v>27</v>
       </c>
       <c r="C135" t="s">
         <v>475</v>
       </c>
       <c r="D135" t="s">
         <v>476</v>
       </c>
       <c r="F135" t="s">
         <v>477</v>
       </c>
       <c r="G135" t="s">
         <v>17</v>
       </c>
       <c r="H135">
-        <v>14086</v>
+        <v>14221</v>
       </c>
       <c r="I135" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="J135" t="s">
         <v>478</v>
       </c>
       <c r="K135" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136">
-        <v>4758</v>
+        <v>4763</v>
       </c>
       <c r="B136" t="s">
         <v>27</v>
       </c>
       <c r="C136" t="s">
         <v>479</v>
       </c>
       <c r="D136" t="s">
+        <v>476</v>
+      </c>
+      <c r="F136" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="G136" t="s">
         <v>17</v>
       </c>
       <c r="H136">
         <v>14221</v>
       </c>
       <c r="I136" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="K136" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137">
-        <v>4763</v>
+        <v>4767</v>
       </c>
       <c r="B137" t="s">
         <v>27</v>
       </c>
       <c r="C137" t="s">
+        <v>482</v>
+      </c>
+      <c r="D137" t="s">
+        <v>115</v>
+      </c>
+      <c r="F137" t="s">
+        <v>116</v>
+      </c>
+      <c r="G137" t="s">
+        <v>17</v>
+      </c>
+      <c r="H137">
+        <v>14215</v>
+      </c>
+      <c r="I137" t="s">
         <v>483</v>
       </c>
-      <c r="D137" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K137" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138">
-        <v>4767</v>
+        <v>4770</v>
       </c>
       <c r="B138" t="s">
         <v>27</v>
       </c>
       <c r="C138" t="s">
+        <v>484</v>
+      </c>
+      <c r="D138" t="s">
+        <v>485</v>
+      </c>
+      <c r="F138" t="s">
         <v>486</v>
       </c>
-      <c r="D138" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="H138">
-        <v>14215</v>
+        <v>14059</v>
       </c>
       <c r="I138" t="s">
         <v>487</v>
       </c>
       <c r="K138" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139">
-        <v>4770</v>
+        <v>4789</v>
       </c>
       <c r="B139" t="s">
         <v>27</v>
       </c>
       <c r="C139" t="s">
         <v>488</v>
       </c>
       <c r="D139" t="s">
         <v>489</v>
       </c>
       <c r="F139" t="s">
-        <v>490</v>
+        <v>116</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="H139">
-        <v>14059</v>
+        <v>14215</v>
       </c>
       <c r="I139" t="s">
-        <v>491</v>
+        <v>267</v>
       </c>
       <c r="K139" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140">
-        <v>4789</v>
+        <v>4794</v>
       </c>
       <c r="B140" t="s">
         <v>27</v>
       </c>
       <c r="C140" t="s">
+        <v>490</v>
+      </c>
+      <c r="D140" t="s">
+        <v>491</v>
+      </c>
+      <c r="F140" t="s">
         <v>492</v>
       </c>
-      <c r="D140" t="s">
+      <c r="G140" t="s">
+        <v>17</v>
+      </c>
+      <c r="H140">
+        <v>14895</v>
+      </c>
+      <c r="I140" t="s">
         <v>493</v>
       </c>
-      <c r="F140" t="s">
-[...9 lines deleted...]
-        <v>268</v>
+      <c r="J140" t="s">
+        <v>494</v>
       </c>
       <c r="K140" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141">
-        <v>4794</v>
+        <v>4818</v>
       </c>
       <c r="B141" t="s">
         <v>27</v>
       </c>
       <c r="C141" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D141" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F141" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="H141">
-        <v>14895</v>
+        <v>14011</v>
       </c>
       <c r="I141" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="J141" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="K141" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142">
-        <v>4818</v>
+        <v>4837</v>
       </c>
       <c r="B142" t="s">
         <v>27</v>
       </c>
       <c r="C142" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D142" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F142" t="s">
-        <v>501</v>
+        <v>412</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="H142">
-        <v>14011</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>14301</v>
       </c>
       <c r="K142" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143">
-        <v>9</v>
+        <v>4839</v>
       </c>
       <c r="B143" t="s">
         <v>27</v>
       </c>
       <c r="C143" t="s">
-        <v>504</v>
+        <v>502</v>
+      </c>
+      <c r="D143" t="s">
+        <v>503</v>
+      </c>
+      <c r="F143" t="s">
+        <v>200</v>
       </c>
       <c r="G143" t="s">
         <v>17</v>
       </c>
+      <c r="H143">
+        <v>14221</v>
+      </c>
       <c r="K143" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144">
-        <v>908</v>
+        <v>4843</v>
       </c>
       <c r="B144" t="s">
         <v>27</v>
       </c>
       <c r="C144" t="s">
+        <v>504</v>
+      </c>
+      <c r="D144" t="s">
         <v>505</v>
       </c>
-      <c r="D144" t="s">
+      <c r="F144" t="s">
+        <v>116</v>
+      </c>
+      <c r="G144" t="s">
+        <v>17</v>
+      </c>
+      <c r="H144">
+        <v>14225</v>
+      </c>
+      <c r="I144" t="s">
         <v>506</v>
       </c>
-      <c r="E144" t="s">
-[...12 lines deleted...]
-        <v>509</v>
+      <c r="J144" t="s">
+        <v>189</v>
       </c>
       <c r="K144" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145">
-        <v>1660</v>
+        <v>4849</v>
       </c>
       <c r="B145" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C145" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="D145" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="F145" t="s">
-        <v>86</v>
+        <v>401</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="H145">
-        <v>14221</v>
+        <v>14225</v>
       </c>
       <c r="I145" t="s">
-        <v>87</v>
+        <v>509</v>
       </c>
       <c r="J145" t="s">
-        <v>88</v>
+        <v>189</v>
       </c>
       <c r="K145" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146">
-        <v>292</v>
+        <v>4856</v>
       </c>
       <c r="B146" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C146" t="s">
+        <v>510</v>
+      </c>
+      <c r="D146" t="s">
+        <v>511</v>
+      </c>
+      <c r="F146" t="s">
+        <v>120</v>
+      </c>
+      <c r="G146" t="s">
+        <v>17</v>
+      </c>
+      <c r="H146">
+        <v>14052</v>
+      </c>
+      <c r="I146" t="s">
         <v>512</v>
       </c>
-      <c r="D146" t="s">
+      <c r="J146" t="s">
         <v>513</v>
       </c>
-      <c r="E146" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K146" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147">
-        <v>314</v>
+        <v>4866</v>
       </c>
       <c r="B147" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C147" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D147" t="s">
-        <v>517</v>
+        <v>485</v>
       </c>
       <c r="F147" t="s">
-        <v>518</v>
+        <v>486</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="H147">
-        <v>14217</v>
+        <v>14059</v>
       </c>
       <c r="I147" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="J147" t="s">
-        <v>520</v>
+        <v>189</v>
       </c>
       <c r="K147" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148">
-        <v>336</v>
+        <v>4871</v>
       </c>
       <c r="B148" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C148" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="D148" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F148" t="s">
-        <v>86</v>
+        <v>518</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148">
-        <v>14221</v>
+        <v>14081</v>
       </c>
       <c r="I148" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="J148" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="K148" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149">
-        <v>3892</v>
+        <v>4885</v>
       </c>
       <c r="B149" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C149" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="D149" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="F149" t="s">
-        <v>527</v>
+        <v>135</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="H149">
         <v>14004</v>
       </c>
       <c r="I149" t="s">
-        <v>113</v>
+        <v>523</v>
       </c>
       <c r="J149" t="s">
-        <v>114</v>
+        <v>524</v>
       </c>
       <c r="K149" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150">
-        <v>3918</v>
+        <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C150" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>184</v>
+        <v>525</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
-      <c r="H150">
-[...4 lines deleted...]
-      </c>
       <c r="K150" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151">
-        <v>3927</v>
+        <v>908</v>
       </c>
       <c r="B151" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C151" t="s">
+        <v>526</v>
+      </c>
+      <c r="D151" t="s">
+        <v>527</v>
+      </c>
+      <c r="E151" t="s">
+        <v>528</v>
+      </c>
+      <c r="F151" t="s">
         <v>529</v>
       </c>
-      <c r="D151" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G151" t="s">
         <v>17</v>
       </c>
       <c r="H151">
-        <v>14075</v>
+        <v>14218</v>
       </c>
       <c r="I151" t="s">
-        <v>133</v>
+        <v>530</v>
       </c>
       <c r="K151" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152">
-        <v>4053</v>
+        <v>1660</v>
       </c>
       <c r="B152" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C152" t="s">
-        <v>191</v>
+        <v>531</v>
       </c>
       <c r="D152" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F152" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="G152" t="s">
         <v>17</v>
       </c>
       <c r="H152">
-        <v>14209</v>
+        <v>14221</v>
+      </c>
+      <c r="I152" t="s">
+        <v>86</v>
       </c>
       <c r="J152" t="s">
-        <v>193</v>
+        <v>87</v>
       </c>
       <c r="K152" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153">
-        <v>4111</v>
+        <v>292</v>
       </c>
       <c r="B153" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C153" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D153" t="s">
-        <v>285</v>
+        <v>534</v>
+      </c>
+      <c r="E153" t="s">
+        <v>535</v>
       </c>
       <c r="F153" t="s">
-        <v>86</v>
+        <v>168</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>14127</v>
+      </c>
+      <c r="I153" t="s">
+        <v>536</v>
       </c>
       <c r="K153" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154">
-        <v>4118</v>
+        <v>314</v>
       </c>
       <c r="B154" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C154" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="D154" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="F154" t="s">
-        <v>86</v>
+        <v>539</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154">
-        <v>14221</v>
+        <v>14217</v>
       </c>
       <c r="I154" t="s">
-        <v>218</v>
+        <v>540</v>
       </c>
       <c r="J154" t="s">
-        <v>219</v>
+        <v>541</v>
       </c>
       <c r="K154" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155">
-        <v>4260</v>
+        <v>336</v>
       </c>
       <c r="B155" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C155" t="s">
-        <v>269</v>
+        <v>542</v>
       </c>
       <c r="D155" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="F155" t="s">
-        <v>535</v>
+        <v>85</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155">
-        <v>14813</v>
+        <v>14221</v>
       </c>
       <c r="I155" t="s">
-        <v>272</v>
+        <v>544</v>
       </c>
       <c r="J155" t="s">
-        <v>273</v>
+        <v>545</v>
       </c>
       <c r="K155" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156">
-        <v>4325</v>
+        <v>3892</v>
       </c>
       <c r="B156" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C156" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="D156" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="F156" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="H156">
-        <v>14225</v>
+        <v>14004</v>
       </c>
       <c r="I156" t="s">
-        <v>320</v>
+        <v>112</v>
       </c>
       <c r="J156" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="K156" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157">
-        <v>434</v>
+        <v>3918</v>
       </c>
       <c r="B157" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C157" t="s">
-        <v>539</v>
+        <v>118</v>
       </c>
       <c r="D157" t="s">
-        <v>540</v>
+        <v>119</v>
+      </c>
+      <c r="E157" t="s">
+        <v>549</v>
       </c>
       <c r="F157" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="H157">
-        <v>14150</v>
+        <v>14052</v>
       </c>
       <c r="I157" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>542</v>
+        <v>121</v>
       </c>
       <c r="K157" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158">
-        <v>4361</v>
+        <v>3927</v>
       </c>
       <c r="B158" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C158" t="s">
-        <v>323</v>
+        <v>550</v>
       </c>
       <c r="D158" t="s">
-        <v>543</v>
+        <v>161</v>
       </c>
       <c r="F158" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="G158" t="s">
         <v>17</v>
       </c>
       <c r="H158">
-        <v>14209</v>
+        <v>14075</v>
       </c>
       <c r="I158" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>132</v>
       </c>
       <c r="K158" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159">
-        <v>4534</v>
+        <v>4053</v>
       </c>
       <c r="B159" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C159" t="s">
-        <v>393</v>
+        <v>190</v>
       </c>
       <c r="D159" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="F159" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159">
-        <v>14048</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>14209</v>
       </c>
       <c r="J159" t="s">
-        <v>396</v>
+        <v>192</v>
       </c>
       <c r="K159" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160">
-        <v>4544</v>
+        <v>4111</v>
       </c>
       <c r="B160" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C160" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="D160" t="s">
-        <v>547</v>
+        <v>284</v>
       </c>
       <c r="F160" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="G160" t="s">
         <v>17</v>
       </c>
       <c r="H160">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>14221</v>
       </c>
       <c r="J160" t="s">
-        <v>399</v>
+        <v>192</v>
       </c>
       <c r="K160" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161">
-        <v>4699</v>
+        <v>4118</v>
       </c>
       <c r="B161" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C161" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="D161" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="F161" t="s">
-        <v>550</v>
+        <v>85</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="H161">
-        <v>14225</v>
+        <v>14221</v>
       </c>
       <c r="I161" t="s">
-        <v>475</v>
+        <v>217</v>
       </c>
       <c r="J161" t="s">
-        <v>478</v>
+        <v>218</v>
       </c>
       <c r="K161" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162">
-        <v>523</v>
+        <v>4260</v>
       </c>
       <c r="B162" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C162" t="s">
-        <v>551</v>
+        <v>268</v>
       </c>
       <c r="D162" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="F162" t="s">
-        <v>104</v>
+        <v>556</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="H162">
-        <v>14075</v>
+        <v>14813</v>
       </c>
       <c r="I162" t="s">
-        <v>553</v>
+        <v>271</v>
       </c>
       <c r="J162" t="s">
-        <v>554</v>
+        <v>272</v>
       </c>
       <c r="K162" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163">
-        <v>714</v>
+        <v>4325</v>
       </c>
       <c r="B163" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C163" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D163" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="F163" t="s">
-        <v>41</v>
+        <v>559</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163">
-        <v>14223</v>
+        <v>14225</v>
       </c>
       <c r="I163" t="s">
-        <v>557</v>
+        <v>316</v>
       </c>
       <c r="J163" t="s">
-        <v>558</v>
+        <v>189</v>
       </c>
       <c r="K163" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164">
-        <v>1461</v>
+        <v>434</v>
       </c>
       <c r="B164" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="C164" t="s">
         <v>560</v>
       </c>
       <c r="D164" t="s">
         <v>561</v>
       </c>
       <c r="F164" t="s">
+        <v>214</v>
+      </c>
+      <c r="G164" t="s">
+        <v>17</v>
+      </c>
+      <c r="H164">
+        <v>14150</v>
+      </c>
+      <c r="I164" t="s">
         <v>562</v>
       </c>
-      <c r="G164" t="s">
-[...5 lines deleted...]
-      <c r="I164" t="s">
+      <c r="J164" t="s">
         <v>563</v>
       </c>
       <c r="K164" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165">
-        <v>3892</v>
+        <v>4361</v>
       </c>
       <c r="B165" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="C165" t="s">
+        <v>319</v>
+      </c>
+      <c r="D165" t="s">
         <v>564</v>
       </c>
-      <c r="D165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F165" t="s">
-        <v>566</v>
+        <v>40</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="H165">
-        <v>14075</v>
+        <v>14209</v>
       </c>
       <c r="I165" t="s">
-        <v>113</v>
+        <v>320</v>
       </c>
       <c r="J165" t="s">
-        <v>114</v>
+        <v>189</v>
       </c>
       <c r="K165" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166">
-        <v>1461</v>
+        <v>4534</v>
       </c>
       <c r="B166" t="s">
-        <v>567</v>
+        <v>33</v>
       </c>
       <c r="C166" t="s">
-        <v>568</v>
+        <v>389</v>
       </c>
       <c r="D166" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="F166" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
       <c r="H166">
-        <v>14223</v>
+        <v>14048</v>
       </c>
       <c r="I166" t="s">
-        <v>563</v>
+        <v>566</v>
+      </c>
+      <c r="J166" t="s">
+        <v>392</v>
       </c>
       <c r="K166" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167">
-        <v>1810</v>
+        <v>4544</v>
       </c>
       <c r="B167" t="s">
+        <v>33</v>
+      </c>
+      <c r="C167" t="s">
         <v>567</v>
       </c>
-      <c r="C167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D167" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="F167" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="H167">
-        <v>14225</v>
+        <v>14075</v>
       </c>
       <c r="I167" t="s">
-        <v>572</v>
+        <v>393</v>
+      </c>
+      <c r="J167" t="s">
+        <v>395</v>
       </c>
       <c r="K167" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168">
-        <v>3892</v>
+        <v>4699</v>
       </c>
       <c r="B168" t="s">
-        <v>567</v>
+        <v>33</v>
       </c>
       <c r="C168" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="D168" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F168" t="s">
-        <v>251</v>
+        <v>571</v>
       </c>
       <c r="G168" t="s">
         <v>17</v>
       </c>
       <c r="H168">
-        <v>14210</v>
+        <v>14225</v>
       </c>
       <c r="I168" t="s">
-        <v>113</v>
+        <v>471</v>
       </c>
       <c r="J168" t="s">
-        <v>114</v>
+        <v>474</v>
       </c>
       <c r="K168" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169">
-        <v>401</v>
+        <v>523</v>
       </c>
       <c r="B169" t="s">
-        <v>567</v>
+        <v>33</v>
       </c>
       <c r="C169" t="s">
+        <v>572</v>
+      </c>
+      <c r="D169" t="s">
+        <v>573</v>
+      </c>
+      <c r="F169" t="s">
+        <v>103</v>
+      </c>
+      <c r="G169" t="s">
+        <v>17</v>
+      </c>
+      <c r="H169">
+        <v>14075</v>
+      </c>
+      <c r="I169" t="s">
+        <v>574</v>
+      </c>
+      <c r="J169" t="s">
         <v>575</v>
       </c>
-      <c r="D169" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K169" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170">
-        <v>1461</v>
+        <v>714</v>
       </c>
       <c r="B170" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="C170" t="s">
+        <v>576</v>
+      </c>
+      <c r="D170" t="s">
+        <v>577</v>
+      </c>
+      <c r="F170" t="s">
+        <v>40</v>
+      </c>
+      <c r="G170" t="s">
+        <v>17</v>
+      </c>
+      <c r="H170">
+        <v>14223</v>
+      </c>
+      <c r="I170" t="s">
+        <v>578</v>
+      </c>
+      <c r="J170" t="s">
         <v>579</v>
       </c>
-      <c r="D170" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K170" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171">
         <v>1461</v>
       </c>
       <c r="B171" t="s">
+        <v>580</v>
+      </c>
+      <c r="C171" t="s">
         <v>581</v>
       </c>
-      <c r="C171" t="s">
+      <c r="D171" t="s">
         <v>582</v>
       </c>
-      <c r="D171" t="s">
+      <c r="F171" t="s">
         <v>583</v>
       </c>
-      <c r="F171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G171" t="s">
         <v>17</v>
       </c>
       <c r="H171">
-        <v>14221</v>
+        <v>14228</v>
       </c>
       <c r="I171" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="K171" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172">
-        <v>1461</v>
+        <v>3892</v>
       </c>
       <c r="B172" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="C172" t="s">
         <v>585</v>
       </c>
       <c r="D172" t="s">
         <v>586</v>
       </c>
       <c r="F172" t="s">
-        <v>41</v>
+        <v>587</v>
       </c>
       <c r="G172" t="s">
         <v>17</v>
       </c>
       <c r="H172">
-        <v>14207</v>
+        <v>14075</v>
       </c>
       <c r="I172" t="s">
-        <v>563</v>
+        <v>112</v>
+      </c>
+      <c r="J172" t="s">
+        <v>113</v>
       </c>
       <c r="K172" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173">
         <v>1461</v>
       </c>
       <c r="B173" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C173" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D173" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F173" t="s">
-        <v>508</v>
+        <v>40</v>
       </c>
       <c r="G173" t="s">
         <v>17</v>
       </c>
       <c r="H173">
-        <v>14218</v>
+        <v>14223</v>
       </c>
       <c r="I173" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="K173" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174">
-        <v>1461</v>
+        <v>1810</v>
       </c>
       <c r="B174" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="C174" t="s">
         <v>591</v>
       </c>
       <c r="D174" t="s">
         <v>592</v>
       </c>
       <c r="F174" t="s">
+        <v>90</v>
+      </c>
+      <c r="G174" t="s">
+        <v>17</v>
+      </c>
+      <c r="H174">
+        <v>14225</v>
+      </c>
+      <c r="I174" t="s">
         <v>593</v>
       </c>
-      <c r="G174" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K174" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2103</v>
+      </c>
+      <c r="B175" t="s">
+        <v>588</v>
       </c>
       <c r="C175" t="s">
         <v>594</v>
       </c>
       <c r="D175" t="s">
         <v>595</v>
       </c>
       <c r="F175" t="s">
-        <v>91</v>
+        <v>596</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="H175">
-        <v>14225</v>
+        <v>14011</v>
       </c>
       <c r="I175" t="s">
-        <v>563</v>
+        <v>597</v>
+      </c>
+      <c r="J175" t="s">
+        <v>598</v>
       </c>
       <c r="K175" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>3892</v>
+      </c>
+      <c r="B176" t="s">
+        <v>588</v>
       </c>
       <c r="C176" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="D176" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="F176" t="s">
-        <v>41</v>
+        <v>250</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="H176">
-        <v>14203</v>
+        <v>14210</v>
       </c>
       <c r="I176" t="s">
-        <v>563</v>
+        <v>112</v>
+      </c>
+      <c r="J176" t="s">
+        <v>113</v>
       </c>
       <c r="K176" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177">
         <v>1461</v>
       </c>
-      <c r="B177">
-        <v>12</v>
+      <c r="B177" t="s">
+        <v>13</v>
       </c>
       <c r="C177" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D177" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="F177" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="H177">
-        <v>14086</v>
+        <v>14094</v>
       </c>
       <c r="I177" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="K177" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
       <c r="M177" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178">
         <v>1461</v>
       </c>
-      <c r="B178">
-        <v>13</v>
+      <c r="B178" t="s">
+        <v>603</v>
       </c>
       <c r="C178" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D178" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="F178" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="H178">
         <v>14221</v>
       </c>
       <c r="I178" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="K178" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L178">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M178" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179">
         <v>1461</v>
       </c>
-      <c r="B179">
-        <v>14</v>
+      <c r="B179" t="s">
+        <v>606</v>
       </c>
       <c r="C179" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="D179" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="F179" t="s">
-        <v>409</v>
+        <v>40</v>
       </c>
       <c r="G179" t="s">
         <v>17</v>
       </c>
       <c r="H179">
-        <v>14020</v>
+        <v>14207</v>
       </c>
       <c r="I179" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="K179" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180">
         <v>1461</v>
       </c>
-      <c r="B180">
-        <v>15</v>
+      <c r="B180" t="s">
+        <v>609</v>
       </c>
       <c r="C180" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="D180" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="F180" t="s">
-        <v>276</v>
+        <v>529</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="H180">
-        <v>14606</v>
+        <v>14218</v>
       </c>
       <c r="I180" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="K180" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181">
         <v>1461</v>
       </c>
-      <c r="B181">
-        <v>16</v>
+      <c r="B181" t="s">
+        <v>612</v>
       </c>
       <c r="C181" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="D181" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="F181" t="s">
-        <v>104</v>
+        <v>615</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="H181">
-        <v>14075</v>
+        <v>14120</v>
       </c>
       <c r="I181" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="K181" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B182">
+        <v>10</v>
       </c>
       <c r="C182" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="D182" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="F182" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="H182">
         <v>14225</v>
       </c>
+      <c r="I182" t="s">
+        <v>584</v>
+      </c>
       <c r="K182" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L182">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M182" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183">
-        <v>1945</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B183">
+        <v>11</v>
       </c>
       <c r="C183" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="D183" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="F183" t="s">
-        <v>169</v>
+        <v>40</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="H183">
-        <v>14127</v>
+        <v>14203</v>
+      </c>
+      <c r="I183" t="s">
+        <v>584</v>
       </c>
       <c r="K183" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184">
-        <v>1953</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B184">
+        <v>12</v>
       </c>
       <c r="C184" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="D184" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="F184" t="s">
-        <v>615</v>
+        <v>71</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="H184">
-        <v>14226</v>
+        <v>14086</v>
       </c>
       <c r="I184" t="s">
-        <v>614</v>
+        <v>584</v>
       </c>
       <c r="K184" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B185">
+        <v>13</v>
       </c>
       <c r="C185" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="D185" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="F185" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="H185">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>14221</v>
+      </c>
+      <c r="I185" t="s">
+        <v>584</v>
       </c>
       <c r="K185" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L185">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M185" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186">
-        <v>2304</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B186">
+        <v>14</v>
       </c>
       <c r="C186" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="D186" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F186" t="s">
-        <v>622</v>
+        <v>405</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="H186">
-        <v>14043</v>
+        <v>14020</v>
       </c>
       <c r="I186" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>584</v>
       </c>
       <c r="K186" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
       <c r="M186" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187">
-        <v>2308</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B187">
+        <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D187" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F187" t="s">
-        <v>100</v>
+        <v>275</v>
       </c>
       <c r="G187" t="s">
         <v>17</v>
       </c>
       <c r="H187">
-        <v>14094</v>
+        <v>14606</v>
       </c>
       <c r="I187" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>584</v>
       </c>
       <c r="K187" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L187">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M187" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188">
-        <v>2338</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B188">
+        <v>16</v>
       </c>
       <c r="C188" t="s">
+        <v>628</v>
+      </c>
+      <c r="D188" t="s">
         <v>629</v>
       </c>
-      <c r="D188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F188" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="H188">
-        <v>14094</v>
+        <v>14075</v>
       </c>
       <c r="I188" t="s">
-        <v>631</v>
+        <v>584</v>
       </c>
       <c r="K188" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L188">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M188" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189">
-        <v>321</v>
+        <v>125</v>
       </c>
       <c r="B189" t="s">
         <v>27</v>
       </c>
       <c r="C189" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D189" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="F189" t="s">
-        <v>634</v>
+        <v>90</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="H189">
-        <v>14224</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>14225</v>
       </c>
       <c r="K189" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L189">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M189" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190">
-        <v>332</v>
+        <v>1945</v>
       </c>
       <c r="B190" t="s">
         <v>27</v>
       </c>
       <c r="C190" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="D190" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="F190" t="s">
-        <v>41</v>
+        <v>168</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>14127</v>
       </c>
       <c r="K190" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191">
-        <v>3915</v>
+        <v>1953</v>
       </c>
       <c r="B191" t="s">
         <v>27</v>
       </c>
       <c r="C191" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="D191" t="s">
-        <v>285</v>
+        <v>635</v>
+      </c>
+      <c r="E191" t="s">
+        <v>636</v>
       </c>
       <c r="F191" t="s">
-        <v>86</v>
+        <v>637</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="H191">
-        <v>14221</v>
+        <v>14226</v>
       </c>
       <c r="I191" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="K191" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192">
-        <v>3939</v>
+        <v>200</v>
       </c>
       <c r="B192" t="s">
         <v>27</v>
       </c>
       <c r="C192" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="D192" t="s">
-        <v>643</v>
+        <v>639</v>
+      </c>
+      <c r="E192" t="s">
+        <v>640</v>
       </c>
       <c r="F192" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="H192">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>14226</v>
+      </c>
+      <c r="J192" t="s">
+        <v>641</v>
       </c>
       <c r="K192" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193">
-        <v>3944</v>
+        <v>2304</v>
       </c>
       <c r="B193" t="s">
         <v>27</v>
       </c>
       <c r="C193" t="s">
+        <v>642</v>
+      </c>
+      <c r="D193" t="s">
+        <v>643</v>
+      </c>
+      <c r="F193" t="s">
+        <v>644</v>
+      </c>
+      <c r="G193" t="s">
+        <v>17</v>
+      </c>
+      <c r="H193">
+        <v>14043</v>
+      </c>
+      <c r="I193" t="s">
         <v>645</v>
       </c>
-      <c r="D193" t="s">
+      <c r="J193" t="s">
         <v>646</v>
       </c>
-      <c r="F193" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K193" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194">
-        <v>3953</v>
+        <v>2308</v>
       </c>
       <c r="B194" t="s">
         <v>27</v>
       </c>
       <c r="C194" t="s">
+        <v>647</v>
+      </c>
+      <c r="D194" t="s">
+        <v>648</v>
+      </c>
+      <c r="F194" t="s">
+        <v>99</v>
+      </c>
+      <c r="G194" t="s">
+        <v>17</v>
+      </c>
+      <c r="H194">
+        <v>14094</v>
+      </c>
+      <c r="I194" t="s">
         <v>649</v>
       </c>
-      <c r="D194" t="s">
+      <c r="J194" t="s">
         <v>650</v>
       </c>
-      <c r="F194" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K194" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L194">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M194" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195">
-        <v>3967</v>
+        <v>2338</v>
       </c>
       <c r="B195" t="s">
         <v>27</v>
       </c>
       <c r="C195" t="s">
+        <v>651</v>
+      </c>
+      <c r="D195" t="s">
         <v>652</v>
       </c>
-      <c r="D195" t="s">
+      <c r="F195" t="s">
+        <v>99</v>
+      </c>
+      <c r="G195" t="s">
+        <v>17</v>
+      </c>
+      <c r="H195">
+        <v>14094</v>
+      </c>
+      <c r="I195" t="s">
         <v>653</v>
       </c>
-      <c r="F195" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K195" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L195">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M195" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196">
-        <v>3968</v>
+        <v>321</v>
       </c>
       <c r="B196" t="s">
         <v>27</v>
       </c>
       <c r="C196" t="s">
         <v>654</v>
       </c>
       <c r="D196" t="s">
         <v>655</v>
       </c>
       <c r="F196" t="s">
         <v>656</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="H196">
-        <v>14086</v>
+        <v>14224</v>
       </c>
       <c r="I196" t="s">
-        <v>452</v>
+        <v>657</v>
+      </c>
+      <c r="J196" t="s">
+        <v>658</v>
       </c>
       <c r="K196" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
       <c r="M196" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197">
-        <v>3974</v>
+        <v>332</v>
       </c>
       <c r="B197" t="s">
         <v>27</v>
       </c>
       <c r="C197" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="D197" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F197" t="s">
-        <v>481</v>
+        <v>40</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="H197">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I197" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="K197" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198">
-        <v>3982</v>
+        <v>3915</v>
       </c>
       <c r="B198" t="s">
         <v>27</v>
       </c>
       <c r="C198" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D198" t="s">
-        <v>221</v>
+        <v>284</v>
       </c>
       <c r="F198" t="s">
-        <v>201</v>
+        <v>85</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="H198">
         <v>14221</v>
       </c>
       <c r="I198" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="K198" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199">
-        <v>3993</v>
+        <v>3939</v>
       </c>
       <c r="B199" t="s">
         <v>27</v>
       </c>
       <c r="C199" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="D199" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F199" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="H199">
-        <v>14208</v>
+        <v>14221</v>
       </c>
       <c r="I199" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="K199" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200">
-        <v>3999</v>
+        <v>3944</v>
       </c>
       <c r="B200" t="s">
         <v>27</v>
       </c>
       <c r="C200" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D200" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F200" t="s">
-        <v>91</v>
+        <v>669</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="H200">
-        <v>14043</v>
+        <v>14127</v>
       </c>
       <c r="I200" t="s">
-        <v>452</v>
+        <v>670</v>
       </c>
       <c r="K200" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201">
-        <v>4000</v>
+        <v>3953</v>
       </c>
       <c r="B201" t="s">
         <v>27</v>
       </c>
       <c r="C201" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="D201" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="F201" t="s">
-        <v>669</v>
+        <v>40</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="H201">
-        <v>14227</v>
+        <v>14213</v>
       </c>
       <c r="I201" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="K201" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202">
-        <v>4014</v>
+        <v>3967</v>
       </c>
       <c r="B202" t="s">
         <v>27</v>
       </c>
       <c r="C202" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="D202" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="F202" t="s">
-        <v>86</v>
+        <v>158</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="H202">
-        <v>14221</v>
+        <v>14051</v>
       </c>
       <c r="I202" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="K202" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203">
-        <v>4015</v>
+        <v>3968</v>
       </c>
       <c r="B203" t="s">
         <v>27</v>
       </c>
       <c r="C203" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D203" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="F203" t="s">
-        <v>117</v>
+        <v>678</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="H203">
-        <v>14216</v>
+        <v>14086</v>
       </c>
       <c r="I203" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>448</v>
       </c>
       <c r="K203" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
       <c r="M203" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204">
-        <v>4016</v>
+        <v>3974</v>
       </c>
       <c r="B204" t="s">
         <v>27</v>
       </c>
       <c r="C204" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="D204" t="s">
-        <v>200</v>
+        <v>680</v>
       </c>
       <c r="F204" t="s">
-        <v>86</v>
+        <v>477</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="H204">
         <v>14221</v>
       </c>
       <c r="I204" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="K204" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L204">
         <v>0</v>
       </c>
       <c r="M204" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205">
-        <v>4022</v>
+        <v>3982</v>
       </c>
       <c r="B205" t="s">
         <v>27</v>
       </c>
       <c r="C205" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D205" t="s">
-        <v>681</v>
+        <v>220</v>
       </c>
       <c r="F205" t="s">
-        <v>622</v>
+        <v>200</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="H205">
-        <v>14043</v>
+        <v>14221</v>
       </c>
       <c r="I205" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>683</v>
       </c>
       <c r="K205" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206">
-        <v>4037</v>
+        <v>3993</v>
       </c>
       <c r="B206" t="s">
         <v>27</v>
       </c>
       <c r="C206" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D206" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F206" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="G206" t="s">
         <v>17</v>
       </c>
       <c r="H206">
-        <v>14221</v>
+        <v>14208</v>
       </c>
       <c r="I206" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>686</v>
       </c>
       <c r="K206" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
       <c r="M206" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207">
-        <v>4042</v>
+        <v>3999</v>
       </c>
       <c r="B207" t="s">
         <v>27</v>
       </c>
       <c r="C207" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D207" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F207" t="s">
-        <v>566</v>
+        <v>90</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="H207">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>14043</v>
+      </c>
+      <c r="I207" t="s">
+        <v>448</v>
       </c>
       <c r="K207" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208">
-        <v>4052</v>
+        <v>4000</v>
       </c>
       <c r="B208" t="s">
         <v>27</v>
       </c>
       <c r="C208" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D208" t="s">
+        <v>690</v>
+      </c>
+      <c r="F208" t="s">
+        <v>691</v>
+      </c>
+      <c r="G208" t="s">
+        <v>17</v>
+      </c>
+      <c r="H208">
+        <v>14227</v>
+      </c>
+      <c r="I208" t="s">
         <v>689</v>
       </c>
-      <c r="F208" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K208" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
       <c r="M208" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209">
-        <v>4064</v>
+        <v>4014</v>
       </c>
       <c r="B209" t="s">
         <v>27</v>
       </c>
       <c r="C209" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D209" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F209" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="H209">
-        <v>14211</v>
+        <v>14221</v>
+      </c>
+      <c r="I209" t="s">
+        <v>694</v>
       </c>
       <c r="J209" t="s">
-        <v>196</v>
+        <v>695</v>
       </c>
       <c r="K209" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
       <c r="M209" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210">
-        <v>4067</v>
+        <v>4015</v>
       </c>
       <c r="B210" t="s">
         <v>27</v>
       </c>
       <c r="C210" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="D210" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="F210" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G210" t="s">
         <v>17</v>
       </c>
       <c r="H210">
-        <v>14207</v>
+        <v>14216</v>
+      </c>
+      <c r="I210" t="s">
+        <v>698</v>
       </c>
       <c r="J210" t="s">
-        <v>190</v>
+        <v>237</v>
       </c>
       <c r="K210" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
       <c r="M210" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211">
-        <v>4072</v>
+        <v>4016</v>
       </c>
       <c r="B211" t="s">
         <v>27</v>
       </c>
       <c r="C211" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="D211" t="s">
-        <v>696</v>
+        <v>199</v>
       </c>
       <c r="F211" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="H211">
         <v>14221</v>
       </c>
+      <c r="I211" t="s">
+        <v>700</v>
+      </c>
       <c r="J211" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="K211" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
       <c r="M211" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212">
-        <v>4074</v>
+        <v>4022</v>
       </c>
       <c r="B212" t="s">
         <v>27</v>
       </c>
       <c r="C212" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="D212" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="F212" t="s">
-        <v>117</v>
+        <v>644</v>
       </c>
       <c r="G212" t="s">
         <v>17</v>
       </c>
       <c r="H212">
-        <v>14210</v>
+        <v>14043</v>
+      </c>
+      <c r="I212" t="s">
+        <v>704</v>
       </c>
       <c r="J212" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="K212" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
       <c r="M212" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213">
-        <v>4087</v>
+        <v>4037</v>
       </c>
       <c r="B213" t="s">
         <v>27</v>
       </c>
       <c r="C213" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="D213" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="F213" t="s">
-        <v>702</v>
+        <v>85</v>
       </c>
       <c r="G213" t="s">
         <v>17</v>
       </c>
       <c r="H213">
-        <v>14532</v>
+        <v>14221</v>
+      </c>
+      <c r="I213" t="s">
+        <v>707</v>
       </c>
       <c r="J213" t="s">
-        <v>703</v>
+        <v>189</v>
       </c>
       <c r="K213" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
       <c r="M213" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214">
-        <v>4090</v>
+        <v>4042</v>
       </c>
       <c r="B214" t="s">
         <v>27</v>
       </c>
       <c r="C214" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="D214" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="F214" t="s">
-        <v>706</v>
+        <v>587</v>
       </c>
       <c r="G214" t="s">
         <v>17</v>
       </c>
       <c r="H214">
-        <v>14456</v>
+        <v>14075</v>
       </c>
       <c r="J214" t="s">
-        <v>707</v>
+        <v>195</v>
       </c>
       <c r="K214" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
       <c r="M214" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215">
-        <v>4094</v>
+        <v>4052</v>
       </c>
       <c r="B215" t="s">
         <v>27</v>
       </c>
       <c r="C215" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="D215" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>711</v>
       </c>
       <c r="F215" t="s">
-        <v>86</v>
+        <v>712</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="H215">
-        <v>14221</v>
+        <v>14219</v>
       </c>
       <c r="J215" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="K215" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
       <c r="M215" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216">
-        <v>4097</v>
+        <v>4064</v>
       </c>
       <c r="B216" t="s">
         <v>27</v>
       </c>
       <c r="C216" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="D216" t="s">
+        <v>714</v>
+      </c>
+      <c r="F216" t="s">
         <v>116</v>
       </c>
-      <c r="F216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="H216">
-        <v>14215</v>
+        <v>14211</v>
       </c>
       <c r="J216" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="K216" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
       <c r="M216" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217">
-        <v>4108</v>
+        <v>4067</v>
       </c>
       <c r="B217" t="s">
         <v>27</v>
       </c>
       <c r="C217" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="D217" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F217" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="H217">
-        <v>14215</v>
+        <v>14207</v>
       </c>
       <c r="J217" t="s">
-        <v>713</v>
+        <v>189</v>
       </c>
       <c r="K217" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
       <c r="M217" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218">
-        <v>4116</v>
+        <v>4072</v>
       </c>
       <c r="B218" t="s">
         <v>27</v>
       </c>
       <c r="C218" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="D218" t="s">
-        <v>172</v>
+        <v>718</v>
       </c>
       <c r="F218" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
-      <c r="H218" t="s">
-        <v>173</v>
+      <c r="H218">
+        <v>14221</v>
       </c>
       <c r="J218" t="s">
-        <v>190</v>
+        <v>719</v>
       </c>
       <c r="K218" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
       <c r="M218" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219">
-        <v>4125</v>
+        <v>4074</v>
       </c>
       <c r="B219" t="s">
         <v>27</v>
       </c>
       <c r="C219" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="D219" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="F219" t="s">
-        <v>379</v>
+        <v>116</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="H219">
-        <v>14215</v>
+        <v>14210</v>
       </c>
       <c r="J219" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="K219" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220">
-        <v>4126</v>
+        <v>4087</v>
       </c>
       <c r="B220" t="s">
         <v>27</v>
       </c>
       <c r="C220" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="D220" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="F220" t="s">
-        <v>41</v>
+        <v>724</v>
       </c>
       <c r="G220" t="s">
         <v>17</v>
       </c>
       <c r="H220">
-        <v>14215</v>
+        <v>14532</v>
       </c>
       <c r="J220" t="s">
-        <v>190</v>
+        <v>725</v>
       </c>
       <c r="K220" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
       <c r="M220" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221">
-        <v>4132</v>
+        <v>4090</v>
       </c>
       <c r="B221" t="s">
         <v>27</v>
       </c>
       <c r="C221" t="s">
-        <v>719</v>
+        <v>726</v>
       </c>
       <c r="D221" t="s">
-        <v>116</v>
+        <v>727</v>
       </c>
       <c r="F221" t="s">
-        <v>125</v>
+        <v>728</v>
       </c>
       <c r="G221" t="s">
         <v>17</v>
       </c>
       <c r="H221">
-        <v>14215</v>
+        <v>14456</v>
       </c>
       <c r="J221" t="s">
-        <v>209</v>
+        <v>729</v>
       </c>
       <c r="K221" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
       <c r="M221" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222">
-        <v>4143</v>
+        <v>4094</v>
       </c>
       <c r="B222" t="s">
         <v>27</v>
       </c>
       <c r="C222" t="s">
-        <v>212</v>
+        <v>730</v>
       </c>
       <c r="D222" t="s">
-        <v>116</v>
+        <v>731</v>
+      </c>
+      <c r="E222" t="s">
+        <v>256</v>
       </c>
       <c r="F222" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="G222" t="s">
         <v>17</v>
       </c>
       <c r="H222">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="J222" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K222" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
       <c r="M222" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223">
-        <v>4149</v>
+        <v>4097</v>
       </c>
       <c r="B223" t="s">
         <v>27</v>
       </c>
       <c r="C223" t="s">
-        <v>720</v>
+        <v>732</v>
       </c>
       <c r="D223" t="s">
-        <v>721</v>
+        <v>115</v>
       </c>
       <c r="F223" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="G223" t="s">
         <v>17</v>
       </c>
       <c r="H223">
-        <v>14150</v>
+        <v>14215</v>
       </c>
       <c r="J223" t="s">
-        <v>722</v>
+        <v>195</v>
       </c>
       <c r="K223" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
       <c r="M223" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224">
-        <v>4157</v>
+        <v>4108</v>
       </c>
       <c r="B224" t="s">
         <v>27</v>
       </c>
       <c r="C224" t="s">
-        <v>212</v>
+        <v>733</v>
       </c>
       <c r="D224" t="s">
-        <v>116</v>
+        <v>734</v>
       </c>
       <c r="F224" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="G224" t="s">
         <v>17</v>
       </c>
       <c r="H224">
         <v>14215</v>
       </c>
       <c r="J224" t="s">
-        <v>193</v>
+        <v>735</v>
       </c>
       <c r="K224" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
       <c r="M224" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225">
-        <v>4158</v>
+        <v>4116</v>
       </c>
       <c r="B225" t="s">
         <v>27</v>
       </c>
       <c r="C225" t="s">
-        <v>723</v>
+        <v>736</v>
       </c>
       <c r="D225" t="s">
-        <v>724</v>
+        <v>171</v>
       </c>
       <c r="F225" t="s">
-        <v>566</v>
+        <v>40</v>
       </c>
       <c r="G225" t="s">
         <v>17</v>
       </c>
-      <c r="H225">
-        <v>14075</v>
+      <c r="H225" t="s">
+        <v>172</v>
       </c>
       <c r="J225" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K225" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
       <c r="M225" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226">
-        <v>4164</v>
+        <v>4125</v>
       </c>
       <c r="B226" t="s">
         <v>27</v>
       </c>
       <c r="C226" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="D226" t="s">
-        <v>172</v>
+        <v>738</v>
       </c>
       <c r="F226" t="s">
-        <v>41</v>
+        <v>375</v>
       </c>
       <c r="G226" t="s">
         <v>17</v>
       </c>
-      <c r="H226" t="s">
-        <v>173</v>
+      <c r="H226">
+        <v>14215</v>
       </c>
       <c r="J226" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K226" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
       <c r="M226" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227">
-        <v>4177</v>
+        <v>4126</v>
       </c>
       <c r="B227" t="s">
         <v>27</v>
       </c>
       <c r="C227" t="s">
-        <v>726</v>
+        <v>739</v>
       </c>
       <c r="D227" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="F227" t="s">
-        <v>490</v>
+        <v>40</v>
       </c>
       <c r="G227" t="s">
         <v>17</v>
       </c>
       <c r="H227">
-        <v>14059</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>14215</v>
       </c>
       <c r="J227" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K227" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228">
-        <v>4184</v>
+        <v>4132</v>
       </c>
       <c r="B228" t="s">
         <v>27</v>
       </c>
       <c r="C228" t="s">
-        <v>730</v>
+        <v>741</v>
       </c>
       <c r="D228" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>115</v>
       </c>
       <c r="F228" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G228" t="s">
         <v>17</v>
       </c>
       <c r="H228">
         <v>14215</v>
       </c>
-      <c r="I228" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J228" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K228" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229">
-        <v>4188</v>
+        <v>4143</v>
       </c>
       <c r="B229" t="s">
         <v>27</v>
       </c>
       <c r="C229" t="s">
-        <v>732</v>
+        <v>211</v>
       </c>
       <c r="D229" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="F229" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G229" t="s">
         <v>17</v>
       </c>
-      <c r="H229" t="s">
-[...3 lines deleted...]
-        <v>733</v>
+      <c r="H229">
+        <v>14215</v>
       </c>
       <c r="J229" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K229" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230">
-        <v>4200</v>
+        <v>4149</v>
       </c>
       <c r="B230" t="s">
         <v>27</v>
       </c>
       <c r="C230" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="D230" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="F230" t="s">
-        <v>169</v>
+        <v>214</v>
       </c>
       <c r="G230" t="s">
         <v>17</v>
       </c>
       <c r="H230">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>14150</v>
       </c>
       <c r="J230" t="s">
-        <v>190</v>
+        <v>744</v>
       </c>
       <c r="K230" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
       <c r="M230" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231">
-        <v>4201</v>
+        <v>4157</v>
       </c>
       <c r="B231" t="s">
         <v>27</v>
       </c>
       <c r="C231" t="s">
-        <v>736</v>
+        <v>211</v>
       </c>
       <c r="D231" t="s">
-        <v>737</v>
+        <v>115</v>
       </c>
       <c r="F231" t="s">
-        <v>738</v>
+        <v>116</v>
       </c>
       <c r="G231" t="s">
         <v>17</v>
       </c>
       <c r="H231">
-        <v>14004</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>14215</v>
       </c>
       <c r="J231" t="s">
-        <v>740</v>
+        <v>192</v>
       </c>
       <c r="K231" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
       <c r="M231" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232">
-        <v>4204</v>
+        <v>4158</v>
       </c>
       <c r="B232" t="s">
         <v>27</v>
       </c>
       <c r="C232" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="D232" t="s">
-        <v>681</v>
+        <v>746</v>
       </c>
       <c r="F232" t="s">
-        <v>622</v>
+        <v>587</v>
       </c>
       <c r="G232" t="s">
         <v>17</v>
       </c>
-      <c r="H232" t="s">
-[...3 lines deleted...]
-        <v>743</v>
+      <c r="H232">
+        <v>14075</v>
       </c>
       <c r="J232" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K232" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
       <c r="M232" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233">
-        <v>4208</v>
+        <v>4164</v>
       </c>
       <c r="B233" t="s">
         <v>27</v>
       </c>
       <c r="C233" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="D233" t="s">
-        <v>745</v>
+        <v>171</v>
       </c>
       <c r="F233" t="s">
-        <v>746</v>
+        <v>40</v>
       </c>
       <c r="G233" t="s">
         <v>17</v>
       </c>
-      <c r="H233">
-[...3 lines deleted...]
-        <v>747</v>
+      <c r="H233" t="s">
+        <v>172</v>
       </c>
       <c r="J233" t="s">
-        <v>748</v>
+        <v>189</v>
       </c>
       <c r="K233" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
       <c r="M233" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234">
-        <v>4217</v>
+        <v>4177</v>
       </c>
       <c r="B234" t="s">
         <v>27</v>
       </c>
       <c r="C234" t="s">
+        <v>748</v>
+      </c>
+      <c r="D234" t="s">
         <v>749</v>
       </c>
-      <c r="D234" t="s">
+      <c r="E234" t="s">
         <v>750</v>
       </c>
       <c r="F234" t="s">
-        <v>251</v>
+        <v>486</v>
       </c>
       <c r="G234" t="s">
         <v>17</v>
       </c>
       <c r="H234">
-        <v>14204</v>
+        <v>14059</v>
       </c>
       <c r="I234" t="s">
         <v>751</v>
       </c>
       <c r="J234" t="s">
-        <v>752</v>
+        <v>189</v>
       </c>
       <c r="K234" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
       <c r="M234" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235">
-        <v>4220</v>
+        <v>4184</v>
       </c>
       <c r="B235" t="s">
         <v>27</v>
       </c>
       <c r="C235" t="s">
+        <v>752</v>
+      </c>
+      <c r="D235" t="s">
+        <v>235</v>
+      </c>
+      <c r="E235" t="s">
+        <v>235</v>
+      </c>
+      <c r="F235" t="s">
+        <v>116</v>
+      </c>
+      <c r="G235" t="s">
+        <v>17</v>
+      </c>
+      <c r="H235">
+        <v>14215</v>
+      </c>
+      <c r="I235" t="s">
         <v>753</v>
       </c>
-      <c r="D235" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J235" t="s">
-        <v>756</v>
+        <v>208</v>
       </c>
       <c r="K235" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
       <c r="M235" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236">
-        <v>4238</v>
+        <v>4188</v>
       </c>
       <c r="B236" t="s">
         <v>27</v>
       </c>
       <c r="C236" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="D236" t="s">
-        <v>758</v>
+        <v>171</v>
       </c>
       <c r="F236" t="s">
-        <v>656</v>
+        <v>40</v>
       </c>
       <c r="G236" t="s">
         <v>17</v>
       </c>
-      <c r="H236">
-        <v>14086</v>
+      <c r="H236" t="s">
+        <v>172</v>
       </c>
       <c r="I236" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="J236" t="s">
-        <v>760</v>
+        <v>189</v>
       </c>
       <c r="K236" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
       <c r="M236" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237">
-        <v>4261</v>
+        <v>4200</v>
       </c>
       <c r="B237" t="s">
         <v>27</v>
       </c>
       <c r="C237" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="D237" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="F237" t="s">
-        <v>251</v>
+        <v>168</v>
       </c>
       <c r="G237" t="s">
         <v>17</v>
       </c>
       <c r="H237">
-        <v>14221</v>
+        <v>14127</v>
+      </c>
+      <c r="I237" t="s">
+        <v>448</v>
       </c>
       <c r="J237" t="s">
-        <v>327</v>
+        <v>189</v>
       </c>
       <c r="K237" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
       <c r="M237" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238">
-        <v>4264</v>
+        <v>4201</v>
       </c>
       <c r="B238" t="s">
         <v>27</v>
       </c>
       <c r="C238" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="D238" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="F238" t="s">
-        <v>41</v>
+        <v>760</v>
       </c>
       <c r="G238" t="s">
         <v>17</v>
       </c>
       <c r="H238">
-        <v>14212</v>
+        <v>14004</v>
       </c>
       <c r="I238" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="J238" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="K238" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
       <c r="M238" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239">
-        <v>4272</v>
+        <v>4204</v>
       </c>
       <c r="B239" t="s">
         <v>27</v>
       </c>
       <c r="C239" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="D239" t="s">
-        <v>768</v>
+        <v>703</v>
       </c>
       <c r="F239" t="s">
-        <v>52</v>
+        <v>644</v>
       </c>
       <c r="G239" t="s">
         <v>17</v>
       </c>
-      <c r="H239">
-        <v>16365</v>
+      <c r="H239" t="s">
+        <v>764</v>
       </c>
       <c r="I239" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="J239" t="s">
-        <v>770</v>
+        <v>189</v>
       </c>
       <c r="K239" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
       <c r="M239" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240">
-        <v>4278</v>
+        <v>4208</v>
       </c>
       <c r="B240" t="s">
         <v>27</v>
       </c>
       <c r="C240" t="s">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="D240" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="F240" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="G240" t="s">
         <v>17</v>
       </c>
       <c r="H240">
-        <v>14132</v>
+        <v>14072</v>
       </c>
       <c r="I240" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
       <c r="J240" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="K240" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
       <c r="M240" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241">
-        <v>4284</v>
+        <v>4217</v>
       </c>
       <c r="B241" t="s">
         <v>27</v>
       </c>
       <c r="C241" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="D241" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
       <c r="F241" t="s">
-        <v>778</v>
+        <v>250</v>
       </c>
       <c r="G241" t="s">
         <v>17</v>
       </c>
       <c r="H241">
-        <v>14043</v>
+        <v>14204</v>
       </c>
       <c r="I241" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="J241" t="s">
-        <v>190</v>
+        <v>774</v>
       </c>
       <c r="K241" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
       <c r="M241" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242">
-        <v>4285</v>
+        <v>4220</v>
       </c>
       <c r="B242" t="s">
         <v>27</v>
       </c>
       <c r="C242" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="D242" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="F242" t="s">
-        <v>136</v>
+        <v>615</v>
       </c>
       <c r="G242" t="s">
         <v>17</v>
       </c>
       <c r="H242">
-        <v>14004</v>
-[...2 lines deleted...]
-        <v>7168642865</v>
+        <v>14120</v>
+      </c>
+      <c r="I242" t="s">
+        <v>777</v>
       </c>
       <c r="J242" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="K242" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
       <c r="M242" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243">
-        <v>4294</v>
+        <v>4238</v>
       </c>
       <c r="B243" t="s">
         <v>27</v>
       </c>
       <c r="C243" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="D243" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="F243" t="s">
-        <v>379</v>
+        <v>678</v>
       </c>
       <c r="G243" t="s">
         <v>17</v>
       </c>
       <c r="H243">
-        <v>14211</v>
+        <v>14086</v>
       </c>
       <c r="I243" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="J243" t="s">
-        <v>190</v>
+        <v>782</v>
       </c>
       <c r="K243" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
       <c r="M243" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244">
-        <v>4298</v>
+        <v>4261</v>
       </c>
       <c r="B244" t="s">
         <v>27</v>
       </c>
       <c r="C244" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="D244" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="F244" t="s">
-        <v>788</v>
+        <v>250</v>
       </c>
       <c r="G244" t="s">
         <v>17</v>
       </c>
       <c r="H244">
-        <v>13309</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>14221</v>
       </c>
       <c r="J244" t="s">
-        <v>790</v>
+        <v>323</v>
       </c>
       <c r="K244" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245">
-        <v>4317</v>
+        <v>4264</v>
       </c>
       <c r="B245" t="s">
         <v>27</v>
       </c>
       <c r="C245" t="s">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="D245" t="s">
-        <v>792</v>
+        <v>786</v>
       </c>
       <c r="F245" t="s">
-        <v>793</v>
+        <v>40</v>
       </c>
       <c r="G245" t="s">
         <v>17</v>
       </c>
       <c r="H245">
-        <v>14437</v>
-[...2 lines deleted...]
-        <v>5853358860</v>
+        <v>14212</v>
+      </c>
+      <c r="I245" t="s">
+        <v>787</v>
       </c>
       <c r="J245" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="K245" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
       <c r="M245" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246">
-        <v>4323</v>
+        <v>4272</v>
       </c>
       <c r="B246" t="s">
         <v>27</v>
       </c>
       <c r="C246" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="D246" t="s">
-        <v>172</v>
+        <v>790</v>
       </c>
       <c r="F246" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G246" t="s">
         <v>17</v>
       </c>
-      <c r="H246" t="s">
-        <v>173</v>
+      <c r="H246">
+        <v>16365</v>
       </c>
       <c r="I246" t="s">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="J246" t="s">
-        <v>190</v>
+        <v>792</v>
       </c>
       <c r="K246" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L246">
         <v>0</v>
       </c>
       <c r="M246" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247">
-        <v>4324</v>
+        <v>4278</v>
       </c>
       <c r="B247" t="s">
         <v>27</v>
       </c>
       <c r="C247" t="s">
+        <v>793</v>
+      </c>
+      <c r="D247" t="s">
+        <v>794</v>
+      </c>
+      <c r="F247" t="s">
+        <v>795</v>
+      </c>
+      <c r="G247" t="s">
+        <v>17</v>
+      </c>
+      <c r="H247">
+        <v>14132</v>
+      </c>
+      <c r="I247" t="s">
+        <v>796</v>
+      </c>
+      <c r="J247" t="s">
         <v>797</v>
       </c>
-      <c r="D247" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K247" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248">
-        <v>4331</v>
+        <v>4284</v>
       </c>
       <c r="B248" t="s">
         <v>27</v>
       </c>
       <c r="C248" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="D248" t="s">
-        <v>172</v>
+        <v>799</v>
       </c>
       <c r="F248" t="s">
-        <v>41</v>
+        <v>800</v>
       </c>
       <c r="G248" t="s">
         <v>17</v>
       </c>
-      <c r="H248" t="s">
-        <v>173</v>
+      <c r="H248">
+        <v>14043</v>
       </c>
       <c r="I248" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="J248" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K248" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
       <c r="M248" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249">
-        <v>4333</v>
+        <v>4285</v>
       </c>
       <c r="B249" t="s">
         <v>27</v>
       </c>
       <c r="C249" t="s">
+        <v>802</v>
+      </c>
+      <c r="D249" t="s">
+        <v>803</v>
+      </c>
+      <c r="F249" t="s">
+        <v>135</v>
+      </c>
+      <c r="G249" t="s">
+        <v>17</v>
+      </c>
+      <c r="H249">
+        <v>14004</v>
+      </c>
+      <c r="I249">
+        <v>7168642865</v>
+      </c>
+      <c r="J249" t="s">
         <v>804</v>
       </c>
-      <c r="D249" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K249" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
       <c r="M249" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250">
-        <v>4340</v>
+        <v>4294</v>
       </c>
       <c r="B250" t="s">
         <v>27</v>
       </c>
       <c r="C250" t="s">
-        <v>212</v>
+        <v>805</v>
       </c>
       <c r="D250" t="s">
-        <v>116</v>
+        <v>806</v>
       </c>
       <c r="F250" t="s">
-        <v>117</v>
+        <v>375</v>
       </c>
       <c r="G250" t="s">
         <v>17</v>
       </c>
       <c r="H250">
-        <v>14215</v>
+        <v>14211</v>
       </c>
       <c r="I250" t="s">
         <v>807</v>
       </c>
       <c r="J250" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="K250" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L250">
         <v>0</v>
       </c>
       <c r="M250" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251">
-        <v>4341</v>
+        <v>4298</v>
       </c>
       <c r="B251" t="s">
         <v>27</v>
       </c>
       <c r="C251" t="s">
         <v>808</v>
       </c>
       <c r="D251" t="s">
         <v>809</v>
       </c>
       <c r="F251" t="s">
         <v>810</v>
       </c>
       <c r="G251" t="s">
         <v>17</v>
       </c>
       <c r="H251">
-        <v>14068</v>
-[...2 lines deleted...]
-        <v>7165500059</v>
+        <v>13309</v>
+      </c>
+      <c r="I251" t="s">
+        <v>811</v>
       </c>
       <c r="J251" t="s">
-        <v>422</v>
+        <v>812</v>
       </c>
       <c r="K251" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L251">
         <v>0</v>
       </c>
       <c r="M251" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252">
-        <v>4348</v>
+        <v>4317</v>
       </c>
       <c r="B252" t="s">
         <v>27</v>
       </c>
       <c r="C252" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="D252" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="F252" t="s">
-        <v>622</v>
+        <v>815</v>
       </c>
       <c r="G252" t="s">
         <v>17</v>
       </c>
       <c r="H252">
-        <v>14043</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>14437</v>
+      </c>
+      <c r="I252">
+        <v>5853358860</v>
       </c>
       <c r="J252" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="K252" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
       <c r="M252" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253">
-        <v>4350</v>
+        <v>4323</v>
       </c>
       <c r="B253" t="s">
         <v>27</v>
       </c>
       <c r="C253" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D253" t="s">
-        <v>816</v>
+        <v>171</v>
       </c>
       <c r="F253" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="G253" t="s">
         <v>17</v>
       </c>
-      <c r="H253">
-[...3 lines deleted...]
-        <v>7166492969</v>
+      <c r="H253" t="s">
+        <v>172</v>
+      </c>
+      <c r="I253" t="s">
+        <v>818</v>
       </c>
       <c r="J253" t="s">
-        <v>817</v>
+        <v>189</v>
       </c>
       <c r="K253" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L253">
         <v>0</v>
       </c>
       <c r="M253" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254">
-        <v>4354</v>
+        <v>4324</v>
       </c>
       <c r="B254" t="s">
         <v>27</v>
       </c>
       <c r="C254" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D254" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F254" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="G254" t="s">
         <v>17</v>
       </c>
       <c r="H254">
-        <v>14094</v>
+        <v>14120</v>
       </c>
       <c r="I254" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="J254" t="s">
-        <v>327</v>
+        <v>823</v>
       </c>
       <c r="K254" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
       <c r="M254" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255">
-        <v>4382</v>
+        <v>4331</v>
       </c>
       <c r="B255" t="s">
         <v>27</v>
       </c>
       <c r="C255" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="D255" t="s">
-        <v>823</v>
+        <v>171</v>
       </c>
       <c r="F255" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G255" t="s">
         <v>17</v>
       </c>
-      <c r="H255">
-        <v>14211</v>
+      <c r="H255" t="s">
+        <v>172</v>
       </c>
       <c r="I255" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="J255" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K255" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
       <c r="M255" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256">
-        <v>4403</v>
+        <v>4333</v>
       </c>
       <c r="B256" t="s">
         <v>27</v>
       </c>
       <c r="C256" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D256" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F256" t="s">
-        <v>827</v>
+        <v>214</v>
       </c>
       <c r="G256" t="s">
         <v>17</v>
       </c>
       <c r="H256">
-        <v>14048</v>
-[...1 lines deleted...]
-      <c r="I256" t="s">
+        <v>14120</v>
+      </c>
+      <c r="I256">
+        <v>7167431165</v>
+      </c>
+      <c r="J256" t="s">
         <v>828</v>
       </c>
-      <c r="J256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K256" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L256">
         <v>0</v>
       </c>
       <c r="M256" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257">
-        <v>4409</v>
+        <v>4340</v>
       </c>
       <c r="B257" t="s">
         <v>27</v>
       </c>
       <c r="C257" t="s">
-        <v>830</v>
+        <v>211</v>
       </c>
       <c r="D257" t="s">
-        <v>831</v>
+        <v>115</v>
       </c>
       <c r="F257" t="s">
-        <v>832</v>
+        <v>116</v>
       </c>
       <c r="G257" t="s">
         <v>17</v>
       </c>
       <c r="H257">
-        <v>14172</v>
+        <v>14215</v>
       </c>
       <c r="I257" t="s">
-        <v>830</v>
+        <v>829</v>
+      </c>
+      <c r="J257" t="s">
+        <v>192</v>
       </c>
       <c r="K257" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L257">
         <v>0</v>
       </c>
       <c r="M257" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258">
-        <v>4419</v>
+        <v>4341</v>
       </c>
       <c r="B258" t="s">
         <v>27</v>
       </c>
       <c r="C258" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="D258" t="s">
-        <v>200</v>
+        <v>831</v>
       </c>
       <c r="F258" t="s">
-        <v>201</v>
+        <v>832</v>
       </c>
       <c r="G258" t="s">
         <v>17</v>
       </c>
       <c r="H258">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>14068</v>
+      </c>
+      <c r="I258">
+        <v>7165500059</v>
       </c>
       <c r="J258" t="s">
-        <v>834</v>
+        <v>418</v>
       </c>
       <c r="K258" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L258">
         <v>0</v>
       </c>
       <c r="M258" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259">
-        <v>4430</v>
+        <v>4348</v>
       </c>
       <c r="B259" t="s">
         <v>27</v>
       </c>
       <c r="C259" t="s">
+        <v>833</v>
+      </c>
+      <c r="D259" t="s">
+        <v>834</v>
+      </c>
+      <c r="F259" t="s">
+        <v>644</v>
+      </c>
+      <c r="G259" t="s">
+        <v>17</v>
+      </c>
+      <c r="H259">
+        <v>14043</v>
+      </c>
+      <c r="I259" t="s">
         <v>835</v>
       </c>
-      <c r="D259" t="s">
+      <c r="J259" t="s">
         <v>836</v>
       </c>
-      <c r="F259" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K259" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L259">
         <v>0</v>
       </c>
       <c r="M259" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260">
-        <v>4451</v>
+        <v>4350</v>
       </c>
       <c r="B260" t="s">
         <v>27</v>
       </c>
       <c r="C260" t="s">
+        <v>837</v>
+      </c>
+      <c r="D260" t="s">
         <v>838</v>
       </c>
-      <c r="D260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F260" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="G260" t="s">
         <v>17</v>
       </c>
       <c r="H260">
-        <v>14221</v>
-[...1 lines deleted...]
-      <c r="I260" t="s">
+        <v>14075</v>
+      </c>
+      <c r="I260">
+        <v>7166492969</v>
+      </c>
+      <c r="J260" t="s">
         <v>839</v>
       </c>
-      <c r="J260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K260" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L260">
         <v>0</v>
       </c>
       <c r="M260" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261">
-        <v>4468</v>
+        <v>4354</v>
       </c>
       <c r="B261" t="s">
         <v>27</v>
       </c>
       <c r="C261" t="s">
+        <v>840</v>
+      </c>
+      <c r="D261" t="s">
         <v>841</v>
       </c>
-      <c r="D261" t="s">
+      <c r="F261" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G261" t="s">
         <v>17</v>
       </c>
       <c r="H261">
         <v>14094</v>
       </c>
       <c r="I261" t="s">
         <v>843</v>
       </c>
       <c r="J261" t="s">
-        <v>844</v>
+        <v>323</v>
       </c>
       <c r="K261" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L261">
         <v>0</v>
       </c>
       <c r="M261" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262">
-        <v>4525</v>
+        <v>4382</v>
       </c>
       <c r="B262" t="s">
         <v>27</v>
       </c>
       <c r="C262" t="s">
+        <v>844</v>
+      </c>
+      <c r="D262" t="s">
         <v>845</v>
       </c>
-      <c r="D262" t="s">
+      <c r="F262" t="s">
+        <v>40</v>
+      </c>
+      <c r="G262" t="s">
+        <v>17</v>
+      </c>
+      <c r="H262">
+        <v>14211</v>
+      </c>
+      <c r="I262" t="s">
         <v>846</v>
       </c>
-      <c r="F262" t="s">
-[...9 lines deleted...]
-        <v>847</v>
+      <c r="J262" t="s">
+        <v>189</v>
       </c>
       <c r="K262" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L262">
         <v>0</v>
       </c>
       <c r="M262" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263">
-        <v>4530</v>
+        <v>4403</v>
       </c>
       <c r="B263" t="s">
         <v>27</v>
       </c>
       <c r="C263" t="s">
+        <v>847</v>
+      </c>
+      <c r="D263" t="s">
         <v>848</v>
       </c>
-      <c r="D263" t="s">
+      <c r="F263" t="s">
         <v>849</v>
       </c>
-      <c r="F263" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G263" t="s">
         <v>17</v>
       </c>
       <c r="H263">
-        <v>14094</v>
+        <v>14048</v>
+      </c>
+      <c r="I263" t="s">
+        <v>850</v>
       </c>
       <c r="J263" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="K263" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L263">
         <v>0</v>
       </c>
       <c r="M263" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264">
-        <v>4535</v>
+        <v>4409</v>
       </c>
       <c r="B264" t="s">
         <v>27</v>
       </c>
       <c r="C264" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D264" t="s">
+        <v>853</v>
+      </c>
+      <c r="F264" t="s">
+        <v>854</v>
+      </c>
+      <c r="G264" t="s">
+        <v>17</v>
+      </c>
+      <c r="H264">
+        <v>14172</v>
+      </c>
+      <c r="I264" t="s">
         <v>852</v>
       </c>
-      <c r="F264" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K264" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L264">
         <v>0</v>
       </c>
       <c r="M264" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265">
-        <v>4540</v>
+        <v>4419</v>
       </c>
       <c r="B265" t="s">
         <v>27</v>
       </c>
       <c r="C265" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="D265" t="s">
-        <v>854</v>
+        <v>199</v>
       </c>
       <c r="F265" t="s">
+        <v>200</v>
+      </c>
+      <c r="G265" t="s">
+        <v>17</v>
+      </c>
+      <c r="H265">
+        <v>14221</v>
+      </c>
+      <c r="I265" t="s">
         <v>855</v>
       </c>
-      <c r="G265" t="s">
-[...5 lines deleted...]
-      <c r="I265" t="s">
+      <c r="J265" t="s">
         <v>856</v>
       </c>
       <c r="K265" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L265">
         <v>0</v>
       </c>
       <c r="M265" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266">
-        <v>4542</v>
+        <v>4430</v>
       </c>
       <c r="B266" t="s">
         <v>27</v>
       </c>
       <c r="C266" t="s">
         <v>857</v>
       </c>
       <c r="D266" t="s">
         <v>858</v>
       </c>
       <c r="F266" t="s">
-        <v>622</v>
+        <v>116</v>
       </c>
       <c r="G266" t="s">
         <v>17</v>
       </c>
       <c r="H266">
-        <v>14043</v>
+        <v>14215</v>
       </c>
       <c r="I266" t="s">
         <v>859</v>
       </c>
       <c r="K266" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L266">
         <v>0</v>
       </c>
       <c r="M266" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267">
-        <v>4548</v>
+        <v>4451</v>
       </c>
       <c r="B267" t="s">
         <v>27</v>
       </c>
       <c r="C267" t="s">
         <v>860</v>
       </c>
       <c r="D267" t="s">
+        <v>706</v>
+      </c>
+      <c r="F267" t="s">
+        <v>85</v>
+      </c>
+      <c r="G267" t="s">
+        <v>17</v>
+      </c>
+      <c r="H267">
+        <v>14221</v>
+      </c>
+      <c r="I267" t="s">
         <v>861</v>
-      </c>
-[...10 lines deleted...]
-        <v>860</v>
       </c>
       <c r="J267" t="s">
         <v>862</v>
       </c>
       <c r="K267" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L267">
         <v>0</v>
       </c>
       <c r="M267" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268">
-        <v>4553</v>
+        <v>4468</v>
       </c>
       <c r="B268" t="s">
         <v>27</v>
       </c>
       <c r="C268" t="s">
         <v>863</v>
       </c>
       <c r="D268" t="s">
         <v>864</v>
       </c>
       <c r="F268" t="s">
-        <v>169</v>
+        <v>99</v>
       </c>
       <c r="G268" t="s">
         <v>17</v>
       </c>
       <c r="H268">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>7163374700</v>
+        <v>14094</v>
+      </c>
+      <c r="I268" t="s">
+        <v>865</v>
       </c>
       <c r="J268" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="K268" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L268">
         <v>0</v>
       </c>
       <c r="M268" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269">
-        <v>4555</v>
+        <v>4525</v>
       </c>
       <c r="B269" t="s">
         <v>27</v>
       </c>
       <c r="C269" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D269" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>868</v>
       </c>
       <c r="F269" t="s">
-        <v>169</v>
+        <v>116</v>
       </c>
       <c r="G269" t="s">
         <v>17</v>
       </c>
       <c r="H269">
-        <v>14127</v>
+        <v>14214</v>
       </c>
       <c r="I269" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="K269" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
       <c r="M269" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270">
-        <v>4560</v>
+        <v>4530</v>
       </c>
       <c r="B270" t="s">
         <v>27</v>
       </c>
       <c r="C270" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D270" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F270" t="s">
-        <v>593</v>
+        <v>842</v>
       </c>
       <c r="G270" t="s">
         <v>17</v>
       </c>
       <c r="H270">
-        <v>14120</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>14094</v>
+      </c>
+      <c r="J270" t="s">
+        <v>872</v>
       </c>
       <c r="K270" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L270">
         <v>0</v>
       </c>
       <c r="M270" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271">
-        <v>4564</v>
+        <v>4535</v>
       </c>
       <c r="B271" t="s">
         <v>27</v>
       </c>
       <c r="C271" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="D271" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="F271" t="s">
-        <v>873</v>
+        <v>250</v>
       </c>
       <c r="G271" t="s">
         <v>17</v>
       </c>
       <c r="H271">
-        <v>14217</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>14213</v>
       </c>
       <c r="K271" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L271">
         <v>0</v>
       </c>
       <c r="M271" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272">
-        <v>4571</v>
+        <v>4540</v>
       </c>
       <c r="B272" t="s">
         <v>27</v>
       </c>
       <c r="C272" t="s">
         <v>875</v>
       </c>
       <c r="D272" t="s">
         <v>876</v>
       </c>
       <c r="F272" t="s">
-        <v>538</v>
+        <v>877</v>
       </c>
       <c r="G272" t="s">
         <v>17</v>
       </c>
       <c r="H272">
-        <v>14227</v>
+        <v>14150</v>
+      </c>
+      <c r="I272" t="s">
+        <v>878</v>
       </c>
       <c r="K272" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
       <c r="M272" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273">
-        <v>4573</v>
+        <v>4542</v>
       </c>
       <c r="B273" t="s">
         <v>27</v>
       </c>
       <c r="C273" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="D273" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="F273" t="s">
-        <v>117</v>
+        <v>644</v>
       </c>
       <c r="G273" t="s">
         <v>17</v>
       </c>
       <c r="H273">
-        <v>14215</v>
+        <v>14043</v>
       </c>
       <c r="I273" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="K273" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
       <c r="M273" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274">
-        <v>4575</v>
+        <v>4548</v>
       </c>
       <c r="B274" t="s">
         <v>27</v>
       </c>
       <c r="C274" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="D274" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="F274" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="G274" t="s">
         <v>17</v>
       </c>
       <c r="H274">
-        <v>14215</v>
+        <v>14150</v>
       </c>
       <c r="I274" t="s">
-        <v>880</v>
+        <v>882</v>
+      </c>
+      <c r="J274" t="s">
+        <v>884</v>
       </c>
       <c r="K274" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L274">
         <v>0</v>
       </c>
       <c r="M274" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275">
-        <v>4584</v>
+        <v>4553</v>
       </c>
       <c r="B275" t="s">
         <v>27</v>
       </c>
       <c r="C275" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D275" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="F275" t="s">
-        <v>884</v>
+        <v>168</v>
       </c>
       <c r="G275" t="s">
         <v>17</v>
       </c>
       <c r="H275">
-        <v>14136</v>
-[...2 lines deleted...]
-        <v>885</v>
+        <v>14127</v>
+      </c>
+      <c r="I275">
+        <v>7163374700</v>
       </c>
       <c r="J275" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="K275" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L275">
         <v>0</v>
       </c>
       <c r="M275" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276">
-        <v>4597</v>
+        <v>4555</v>
       </c>
       <c r="B276" t="s">
         <v>27</v>
       </c>
       <c r="C276" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D276" t="s">
+        <v>889</v>
+      </c>
+      <c r="E276" t="s">
+        <v>387</v>
+      </c>
+      <c r="F276" t="s">
+        <v>168</v>
+      </c>
+      <c r="G276" t="s">
+        <v>17</v>
+      </c>
+      <c r="H276">
+        <v>14127</v>
+      </c>
+      <c r="I276" t="s">
         <v>888</v>
       </c>
-      <c r="F276" t="s">
-[...8 lines deleted...]
-      <c r="I276" t="s">
+      <c r="J276" t="s">
         <v>890</v>
       </c>
       <c r="K276" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L276">
         <v>0</v>
       </c>
       <c r="M276" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277">
-        <v>4599</v>
+        <v>4560</v>
       </c>
       <c r="B277" t="s">
         <v>27</v>
       </c>
       <c r="C277" t="s">
         <v>891</v>
       </c>
       <c r="D277" t="s">
         <v>892</v>
       </c>
       <c r="F277" t="s">
-        <v>117</v>
+        <v>615</v>
       </c>
       <c r="G277" t="s">
         <v>17</v>
       </c>
       <c r="H277">
-        <v>14215</v>
+        <v>14120</v>
       </c>
       <c r="I277" t="s">
-        <v>893</v>
+        <v>51</v>
       </c>
       <c r="K277" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L277">
         <v>0</v>
       </c>
       <c r="M277" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278">
-        <v>4616</v>
+        <v>4564</v>
       </c>
       <c r="B278" t="s">
         <v>27</v>
       </c>
       <c r="C278" t="s">
+        <v>893</v>
+      </c>
+      <c r="D278" t="s">
         <v>894</v>
       </c>
-      <c r="D278" t="s">
+      <c r="F278" t="s">
         <v>895</v>
       </c>
-      <c r="F278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G278" t="s">
         <v>17</v>
       </c>
       <c r="H278">
-        <v>14215</v>
+        <v>14217</v>
       </c>
       <c r="I278" t="s">
-        <v>336</v>
+        <v>896</v>
       </c>
       <c r="K278" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L278">
         <v>0</v>
       </c>
       <c r="M278" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279">
-        <v>4637</v>
+        <v>4571</v>
       </c>
       <c r="B279" t="s">
         <v>27</v>
       </c>
       <c r="C279" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D279" t="s">
-        <v>146</v>
+        <v>898</v>
       </c>
       <c r="F279" t="s">
-        <v>104</v>
+        <v>559</v>
       </c>
       <c r="G279" t="s">
         <v>17</v>
       </c>
       <c r="H279">
-        <v>14075</v>
-[...5 lines deleted...]
-        <v>898</v>
+        <v>14227</v>
       </c>
       <c r="K279" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L279">
         <v>0</v>
       </c>
       <c r="M279" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280">
-        <v>4646</v>
+        <v>4573</v>
       </c>
       <c r="B280" t="s">
         <v>27</v>
       </c>
       <c r="C280" t="s">
         <v>899</v>
       </c>
       <c r="D280" t="s">
         <v>900</v>
       </c>
       <c r="F280" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G280" t="s">
         <v>17</v>
       </c>
       <c r="H280">
-        <v>14075</v>
+        <v>14215</v>
       </c>
       <c r="I280" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="J280" t="s">
         <v>901</v>
       </c>
       <c r="K280" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L280">
         <v>0</v>
       </c>
       <c r="M280" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281">
-        <v>4650</v>
+        <v>4575</v>
       </c>
       <c r="B281" t="s">
         <v>27</v>
       </c>
       <c r="C281" t="s">
         <v>902</v>
       </c>
       <c r="D281" t="s">
-        <v>658</v>
+        <v>903</v>
       </c>
       <c r="F281" t="s">
-        <v>481</v>
+        <v>116</v>
       </c>
       <c r="G281" t="s">
         <v>17</v>
       </c>
       <c r="H281">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I281" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="K281" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L281">
         <v>0</v>
       </c>
       <c r="M281" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282">
-        <v>4655</v>
+        <v>4584</v>
       </c>
       <c r="B282" t="s">
         <v>27</v>
       </c>
       <c r="C282" t="s">
         <v>904</v>
       </c>
       <c r="D282" t="s">
         <v>905</v>
       </c>
       <c r="F282" t="s">
         <v>906</v>
       </c>
       <c r="G282" t="s">
         <v>17</v>
       </c>
       <c r="H282">
-        <v>14423</v>
+        <v>14136</v>
       </c>
       <c r="I282" t="s">
         <v>907</v>
       </c>
       <c r="J282" t="s">
         <v>908</v>
       </c>
       <c r="K282" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L282">
         <v>0</v>
       </c>
       <c r="M282" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283">
-        <v>4658</v>
+        <v>4597</v>
       </c>
       <c r="B283" t="s">
         <v>27</v>
       </c>
       <c r="C283" t="s">
         <v>909</v>
       </c>
       <c r="D283" t="s">
         <v>910</v>
       </c>
       <c r="F283" t="s">
         <v>911</v>
       </c>
       <c r="G283" t="s">
         <v>17</v>
       </c>
       <c r="H283">
-        <v>14420</v>
+        <v>14213</v>
       </c>
       <c r="I283" t="s">
         <v>912</v>
       </c>
-      <c r="J283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K283" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L283">
         <v>0</v>
       </c>
       <c r="M283" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284">
-        <v>4659</v>
+        <v>4599</v>
       </c>
       <c r="B284" t="s">
         <v>27</v>
       </c>
       <c r="C284" t="s">
+        <v>913</v>
+      </c>
+      <c r="D284" t="s">
         <v>914</v>
       </c>
-      <c r="D284" t="s">
+      <c r="F284" t="s">
+        <v>116</v>
+      </c>
+      <c r="G284" t="s">
+        <v>17</v>
+      </c>
+      <c r="H284">
+        <v>14215</v>
+      </c>
+      <c r="I284" t="s">
         <v>915</v>
       </c>
-      <c r="F284" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K284" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L284">
         <v>0</v>
       </c>
       <c r="M284" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285">
-        <v>4664</v>
+        <v>4616</v>
       </c>
       <c r="B285" t="s">
         <v>27</v>
       </c>
       <c r="C285" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="D285" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="F285" t="s">
-        <v>920</v>
+        <v>40</v>
       </c>
       <c r="G285" t="s">
         <v>17</v>
       </c>
       <c r="H285">
-        <v>14416</v>
+        <v>14215</v>
       </c>
       <c r="I285" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>332</v>
       </c>
       <c r="K285" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L285">
         <v>0</v>
       </c>
       <c r="M285" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286">
-        <v>4692</v>
+        <v>4637</v>
       </c>
       <c r="B286" t="s">
         <v>27</v>
       </c>
       <c r="C286" t="s">
-        <v>923</v>
+        <v>918</v>
       </c>
       <c r="D286" t="s">
-        <v>924</v>
+        <v>919</v>
       </c>
       <c r="F286" t="s">
-        <v>276</v>
+        <v>103</v>
       </c>
       <c r="G286" t="s">
         <v>17</v>
       </c>
       <c r="H286">
-        <v>14606</v>
+        <v>14075</v>
       </c>
       <c r="I286" t="s">
-        <v>925</v>
+        <v>920</v>
       </c>
       <c r="J286" t="s">
-        <v>926</v>
+        <v>921</v>
       </c>
       <c r="K286" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L286">
         <v>0</v>
       </c>
       <c r="M286" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287">
-        <v>4706</v>
+        <v>4646</v>
       </c>
       <c r="B287" t="s">
         <v>27</v>
       </c>
       <c r="C287" t="s">
-        <v>927</v>
+        <v>922</v>
       </c>
       <c r="D287" t="s">
-        <v>928</v>
+        <v>923</v>
       </c>
       <c r="F287" t="s">
-        <v>405</v>
+        <v>103</v>
       </c>
       <c r="G287" t="s">
         <v>17</v>
       </c>
       <c r="H287">
-        <v>14227</v>
+        <v>14075</v>
       </c>
       <c r="I287" t="s">
-        <v>929</v>
+        <v>368</v>
+      </c>
+      <c r="J287" t="s">
+        <v>924</v>
       </c>
       <c r="K287" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L287">
         <v>0</v>
       </c>
       <c r="M287" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288">
-        <v>4713</v>
+        <v>4650</v>
       </c>
       <c r="B288" t="s">
         <v>27</v>
       </c>
       <c r="C288" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="D288" t="s">
-        <v>931</v>
+        <v>680</v>
       </c>
       <c r="F288" t="s">
-        <v>276</v>
+        <v>477</v>
       </c>
       <c r="G288" t="s">
         <v>17</v>
       </c>
       <c r="H288">
-        <v>14606</v>
+        <v>14221</v>
       </c>
       <c r="I288" t="s">
-        <v>932</v>
+        <v>926</v>
       </c>
       <c r="K288" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L288">
         <v>0</v>
       </c>
       <c r="M288" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289">
-        <v>4773</v>
+        <v>4655</v>
       </c>
       <c r="B289" t="s">
         <v>27</v>
       </c>
       <c r="C289" t="s">
-        <v>933</v>
+        <v>927</v>
       </c>
       <c r="D289" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
       <c r="F289" t="s">
-        <v>656</v>
+        <v>929</v>
       </c>
       <c r="G289" t="s">
         <v>17</v>
       </c>
       <c r="H289">
-        <v>14086</v>
+        <v>14423</v>
       </c>
       <c r="I289" t="s">
-        <v>935</v>
+        <v>930</v>
+      </c>
+      <c r="J289" t="s">
+        <v>931</v>
       </c>
       <c r="K289" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L289">
         <v>0</v>
       </c>
       <c r="M289" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290">
-        <v>555</v>
+        <v>4658</v>
       </c>
       <c r="B290" t="s">
         <v>27</v>
       </c>
       <c r="C290" t="s">
+        <v>932</v>
+      </c>
+      <c r="D290" t="s">
+        <v>933</v>
+      </c>
+      <c r="F290" t="s">
+        <v>934</v>
+      </c>
+      <c r="G290" t="s">
+        <v>17</v>
+      </c>
+      <c r="H290">
+        <v>14420</v>
+      </c>
+      <c r="I290" t="s">
+        <v>935</v>
+      </c>
+      <c r="J290" t="s">
         <v>936</v>
       </c>
-      <c r="D290" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K290" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L290">
         <v>0</v>
       </c>
       <c r="M290" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291">
-        <v>9098</v>
+        <v>4659</v>
       </c>
       <c r="B291" t="s">
         <v>27</v>
       </c>
       <c r="C291" t="s">
+        <v>937</v>
+      </c>
+      <c r="D291" t="s">
         <v>938</v>
       </c>
-      <c r="D291" t="s">
+      <c r="F291" t="s">
+        <v>934</v>
+      </c>
+      <c r="G291" t="s">
+        <v>17</v>
+      </c>
+      <c r="H291">
+        <v>14420</v>
+      </c>
+      <c r="I291" t="s">
         <v>939</v>
       </c>
-      <c r="F291" t="s">
-[...6 lines deleted...]
-        <v>14226</v>
+      <c r="J291" t="s">
+        <v>940</v>
       </c>
       <c r="K291" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L291">
         <v>0</v>
       </c>
       <c r="M291" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292">
-        <v>111</v>
+        <v>4664</v>
       </c>
       <c r="B292" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C292" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D292" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="F292" t="s">
-        <v>251</v>
+        <v>943</v>
       </c>
       <c r="G292" t="s">
         <v>17</v>
       </c>
       <c r="H292">
-        <v>14216</v>
+        <v>14416</v>
       </c>
       <c r="I292" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="J292" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="K292" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L292">
         <v>0</v>
       </c>
       <c r="M292" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293">
-        <v>1433</v>
+        <v>4692</v>
       </c>
       <c r="B293" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C293" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="D293" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="F293" t="s">
-        <v>690</v>
+        <v>275</v>
       </c>
       <c r="G293" t="s">
         <v>17</v>
       </c>
       <c r="H293">
-        <v>14219</v>
+        <v>14606</v>
       </c>
       <c r="I293" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="J293" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="K293" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L293">
         <v>0</v>
       </c>
       <c r="M293" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294">
-        <v>332</v>
+        <v>4706</v>
       </c>
       <c r="B294" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C294" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="D294" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F294" t="s">
-        <v>91</v>
+        <v>401</v>
       </c>
       <c r="G294" t="s">
         <v>17</v>
       </c>
       <c r="H294">
-        <v>14225</v>
+        <v>14227</v>
       </c>
       <c r="I294" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="K294" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L294">
         <v>0</v>
       </c>
       <c r="M294" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295">
-        <v>333</v>
+        <v>4713</v>
       </c>
       <c r="B295" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C295" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="D295" t="s">
-        <v>214</v>
+        <v>954</v>
       </c>
       <c r="F295" t="s">
-        <v>951</v>
+        <v>275</v>
       </c>
       <c r="G295" t="s">
         <v>17</v>
       </c>
       <c r="H295">
-        <v>14150</v>
+        <v>14606</v>
       </c>
       <c r="I295" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="K295" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L295">
         <v>0</v>
       </c>
       <c r="M295" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296">
-        <v>4000</v>
+        <v>4773</v>
       </c>
       <c r="B296" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C296" t="s">
-        <v>667</v>
+        <v>956</v>
       </c>
       <c r="D296" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="F296" t="s">
-        <v>481</v>
+        <v>678</v>
       </c>
       <c r="G296" t="s">
         <v>17</v>
       </c>
       <c r="H296">
-        <v>14221</v>
+        <v>14086</v>
       </c>
       <c r="I296" t="s">
-        <v>667</v>
+        <v>958</v>
       </c>
       <c r="K296" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L296">
         <v>0</v>
       </c>
       <c r="M296" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297">
-        <v>4208</v>
+        <v>4836</v>
       </c>
       <c r="B297" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C297" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="D297" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F297" t="s">
-        <v>746</v>
+        <v>116</v>
       </c>
       <c r="G297" t="s">
         <v>17</v>
       </c>
       <c r="H297">
-        <v>14072</v>
+        <v>14209</v>
       </c>
       <c r="I297" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>158</v>
       </c>
       <c r="K297" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L297">
         <v>0</v>
       </c>
       <c r="M297" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298">
-        <v>4261</v>
+        <v>4853</v>
       </c>
       <c r="B298" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C298" t="s">
-        <v>761</v>
+        <v>961</v>
       </c>
       <c r="D298" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="F298" t="s">
-        <v>290</v>
+        <v>963</v>
       </c>
       <c r="G298" t="s">
         <v>17</v>
       </c>
       <c r="H298">
-        <v>14221</v>
+        <v>14328</v>
       </c>
       <c r="J298" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="K298" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L298">
         <v>0</v>
       </c>
       <c r="M298" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299">
-        <v>4340</v>
+        <v>4863</v>
       </c>
       <c r="B299" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C299" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="D299" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="F299" t="s">
-        <v>873</v>
+        <v>275</v>
       </c>
       <c r="G299" t="s">
         <v>17</v>
       </c>
       <c r="H299">
-        <v>14217</v>
+        <v>14621</v>
       </c>
       <c r="I299" t="s">
-        <v>807</v>
+        <v>966</v>
       </c>
       <c r="J299" t="s">
-        <v>193</v>
+        <v>967</v>
       </c>
       <c r="K299" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L299">
         <v>0</v>
       </c>
       <c r="M299" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300">
-        <v>4530</v>
+        <v>4880</v>
       </c>
       <c r="B300" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C300" t="s">
-        <v>848</v>
+        <v>968</v>
       </c>
       <c r="D300" t="s">
-        <v>960</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>969</v>
       </c>
       <c r="F300" t="s">
-        <v>431</v>
+        <v>970</v>
       </c>
       <c r="G300" t="s">
         <v>17</v>
       </c>
       <c r="H300">
-        <v>14223</v>
+        <v>14301</v>
       </c>
       <c r="J300" t="s">
-        <v>850</v>
+        <v>208</v>
       </c>
       <c r="K300" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L300">
         <v>0</v>
       </c>
       <c r="M300" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301">
-        <v>4548</v>
+        <v>555</v>
       </c>
       <c r="B301" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C301" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="D301" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="F301" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="G301" t="s">
         <v>17</v>
       </c>
       <c r="H301">
-        <v>14150</v>
-[...5 lines deleted...]
-        <v>862</v>
+        <v>14052</v>
       </c>
       <c r="K301" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L301">
         <v>0</v>
       </c>
       <c r="M301" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302">
-        <v>4553</v>
+        <v>9098</v>
       </c>
       <c r="B302" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C302" t="s">
-        <v>863</v>
+        <v>973</v>
       </c>
       <c r="D302" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="F302" t="s">
-        <v>965</v>
+        <v>40</v>
       </c>
       <c r="G302" t="s">
         <v>17</v>
       </c>
       <c r="H302">
-        <v>14111</v>
-[...5 lines deleted...]
-        <v>865</v>
+        <v>14226</v>
       </c>
       <c r="K302" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L302">
         <v>0</v>
       </c>
       <c r="M302" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303">
-        <v>291</v>
+        <v>111</v>
       </c>
       <c r="B303" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="C303" t="s">
-        <v>966</v>
+        <v>975</v>
       </c>
       <c r="D303" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
       <c r="F303" t="s">
-        <v>562</v>
+        <v>250</v>
       </c>
       <c r="G303" t="s">
         <v>17</v>
       </c>
       <c r="H303">
-        <v>14226</v>
+        <v>14216</v>
       </c>
       <c r="I303" t="s">
-        <v>968</v>
+        <v>977</v>
       </c>
       <c r="J303" t="s">
-        <v>969</v>
+        <v>978</v>
       </c>
       <c r="K303" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L303">
         <v>0</v>
       </c>
       <c r="M303" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304">
-        <v>332</v>
+        <v>1433</v>
       </c>
       <c r="B304" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="C304" t="s">
-        <v>637</v>
+        <v>979</v>
       </c>
       <c r="D304" t="s">
-        <v>970</v>
+        <v>980</v>
       </c>
       <c r="F304" t="s">
-        <v>251</v>
+        <v>712</v>
       </c>
       <c r="G304" t="s">
         <v>17</v>
       </c>
       <c r="H304">
-        <v>14209</v>
+        <v>14219</v>
       </c>
       <c r="I304" t="s">
-        <v>639</v>
+        <v>981</v>
+      </c>
+      <c r="J304" t="s">
+        <v>982</v>
       </c>
       <c r="K304" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L304">
         <v>0</v>
       </c>
       <c r="M304" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305">
-        <v>10</v>
+        <v>332</v>
       </c>
       <c r="B305" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C305" t="s">
-        <v>971</v>
+        <v>983</v>
       </c>
       <c r="D305" t="s">
-        <v>972</v>
+        <v>984</v>
+      </c>
+      <c r="F305" t="s">
+        <v>90</v>
       </c>
       <c r="G305" t="s">
         <v>17</v>
       </c>
+      <c r="H305">
+        <v>14225</v>
+      </c>
+      <c r="I305" t="s">
+        <v>983</v>
+      </c>
       <c r="K305" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L305">
         <v>0</v>
       </c>
       <c r="M305" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306">
-        <v>100</v>
+        <v>333</v>
       </c>
       <c r="B306" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C306" t="s">
-        <v>973</v>
+        <v>985</v>
       </c>
       <c r="D306" t="s">
-        <v>974</v>
+        <v>213</v>
       </c>
       <c r="F306" t="s">
-        <v>562</v>
+        <v>986</v>
       </c>
       <c r="G306" t="s">
         <v>17</v>
       </c>
       <c r="H306">
-        <v>14228</v>
+        <v>14150</v>
       </c>
       <c r="I306" t="s">
-        <v>975</v>
+        <v>987</v>
+      </c>
+      <c r="J306" t="s">
+        <v>988</v>
       </c>
       <c r="K306" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L306">
         <v>0</v>
       </c>
       <c r="M306" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307">
-        <v>1455</v>
+        <v>365</v>
       </c>
       <c r="B307" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C307" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="D307" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="F307" t="s">
-        <v>104</v>
+        <v>656</v>
       </c>
       <c r="G307" t="s">
         <v>17</v>
       </c>
       <c r="H307">
-        <v>14075</v>
+        <v>14224</v>
+      </c>
+      <c r="I307" t="s">
+        <v>991</v>
+      </c>
+      <c r="J307" t="s">
+        <v>992</v>
       </c>
       <c r="K307" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L307">
         <v>0</v>
       </c>
       <c r="M307" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308">
-        <v>1500</v>
+        <v>4000</v>
       </c>
       <c r="B308" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C308" t="s">
-        <v>978</v>
+        <v>689</v>
       </c>
       <c r="D308" t="s">
-        <v>979</v>
+        <v>993</v>
       </c>
       <c r="F308" t="s">
-        <v>184</v>
+        <v>477</v>
       </c>
       <c r="G308" t="s">
         <v>17</v>
       </c>
       <c r="H308">
-        <v>14052</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>14221</v>
+      </c>
+      <c r="I308" t="s">
+        <v>689</v>
       </c>
       <c r="K308" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L308">
         <v>0</v>
       </c>
       <c r="M308" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309">
-        <v>1506</v>
+        <v>4208</v>
       </c>
       <c r="B309" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C309" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="D309" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="F309" t="s">
-        <v>634</v>
+        <v>768</v>
       </c>
       <c r="G309" t="s">
         <v>17</v>
       </c>
       <c r="H309">
-        <v>14224</v>
+        <v>14072</v>
       </c>
       <c r="I309" t="s">
-        <v>983</v>
+        <v>769</v>
+      </c>
+      <c r="J309" t="s">
+        <v>770</v>
       </c>
       <c r="K309" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L309">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M309" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310">
-        <v>1555</v>
+        <v>4261</v>
       </c>
       <c r="B310" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C310" t="s">
-        <v>984</v>
+        <v>783</v>
       </c>
       <c r="D310" t="s">
-        <v>985</v>
+        <v>996</v>
       </c>
       <c r="F310" t="s">
-        <v>169</v>
+        <v>289</v>
       </c>
       <c r="G310" t="s">
         <v>17</v>
       </c>
       <c r="H310">
-        <v>14052</v>
+        <v>14221</v>
+      </c>
+      <c r="J310" t="s">
+        <v>323</v>
       </c>
       <c r="K310" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L310">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M310" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311">
-        <v>2314</v>
+        <v>4340</v>
       </c>
       <c r="B311" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C311" t="s">
-        <v>986</v>
+        <v>997</v>
       </c>
       <c r="D311" t="s">
-        <v>987</v>
+        <v>998</v>
       </c>
       <c r="F311" t="s">
-        <v>41</v>
+        <v>895</v>
       </c>
       <c r="G311" t="s">
         <v>17</v>
       </c>
       <c r="H311">
-        <v>14215</v>
+        <v>14217</v>
       </c>
       <c r="I311" t="s">
-        <v>988</v>
+        <v>829</v>
+      </c>
+      <c r="J311" t="s">
+        <v>192</v>
       </c>
       <c r="K311" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L311">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M311" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312">
-        <v>295</v>
+        <v>4530</v>
       </c>
       <c r="B312" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C312" t="s">
-        <v>989</v>
+        <v>870</v>
       </c>
       <c r="D312" t="s">
-        <v>990</v>
+        <v>999</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1000</v>
       </c>
       <c r="F312" t="s">
-        <v>169</v>
+        <v>427</v>
       </c>
       <c r="G312" t="s">
         <v>17</v>
       </c>
-      <c r="H312" t="s">
-[...3 lines deleted...]
-        <v>992</v>
+      <c r="H312">
+        <v>14223</v>
+      </c>
+      <c r="J312" t="s">
+        <v>872</v>
       </c>
       <c r="K312" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L312">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M312" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313">
-        <v>355</v>
+        <v>4548</v>
       </c>
       <c r="B313" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C313" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
       <c r="D313" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="F313" t="s">
-        <v>508</v>
+        <v>214</v>
       </c>
       <c r="G313" t="s">
         <v>17</v>
       </c>
       <c r="H313">
-        <v>14218</v>
+        <v>14150</v>
       </c>
       <c r="I313" t="s">
-        <v>995</v>
+        <v>882</v>
       </c>
       <c r="J313" t="s">
-        <v>996</v>
+        <v>884</v>
       </c>
       <c r="K313" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L313">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M313" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314">
-        <v>3894</v>
+        <v>4553</v>
       </c>
       <c r="B314" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C314" t="s">
-        <v>997</v>
+        <v>885</v>
       </c>
       <c r="D314" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="F314" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="G314" t="s">
         <v>17</v>
       </c>
       <c r="H314">
-        <v>14757</v>
-[...2 lines deleted...]
-        <v>1001</v>
+        <v>14111</v>
+      </c>
+      <c r="I314">
+        <v>7163374700</v>
       </c>
       <c r="J314" t="s">
-        <v>1002</v>
+        <v>887</v>
       </c>
       <c r="K314" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L314">
         <v>0</v>
       </c>
       <c r="M314" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315">
-        <v>3920</v>
+        <v>111</v>
       </c>
       <c r="B315" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C315" t="s">
-        <v>1003</v>
+        <v>975</v>
       </c>
       <c r="D315" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="F315" t="s">
-        <v>481</v>
+        <v>353</v>
       </c>
       <c r="G315" t="s">
         <v>17</v>
       </c>
       <c r="H315">
-        <v>14221</v>
+        <v>14026</v>
       </c>
       <c r="I315" t="s">
-        <v>1005</v>
+        <v>1006</v>
+      </c>
+      <c r="J315" t="s">
+        <v>978</v>
       </c>
       <c r="K315" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L315">
         <v>0</v>
       </c>
       <c r="M315" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316">
-        <v>3921</v>
+        <v>291</v>
       </c>
       <c r="B316" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C316" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D316" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F316" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="G316" t="s">
         <v>17</v>
       </c>
       <c r="H316">
-        <v>14221</v>
+        <v>14226</v>
       </c>
       <c r="I316" t="s">
-        <v>1008</v>
+        <v>1009</v>
+      </c>
+      <c r="J316" t="s">
+        <v>1010</v>
       </c>
       <c r="K316" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L316">
         <v>0</v>
       </c>
       <c r="M316" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317">
-        <v>3932</v>
+        <v>332</v>
       </c>
       <c r="B317" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C317" t="s">
-        <v>1009</v>
+        <v>659</v>
       </c>
       <c r="D317" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="F317" t="s">
-        <v>117</v>
+        <v>250</v>
       </c>
       <c r="G317" t="s">
         <v>17</v>
       </c>
       <c r="H317">
-        <v>14215</v>
+        <v>14209</v>
       </c>
       <c r="I317" t="s">
-        <v>1011</v>
+        <v>661</v>
       </c>
       <c r="K317" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L317">
         <v>0</v>
       </c>
       <c r="M317" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318">
-        <v>3937</v>
+        <v>332</v>
       </c>
       <c r="B318" t="s">
-        <v>27</v>
+        <v>588</v>
       </c>
       <c r="C318" t="s">
         <v>1012</v>
       </c>
       <c r="D318" t="s">
         <v>1013</v>
       </c>
       <c r="F318" t="s">
-        <v>1014</v>
+        <v>103</v>
       </c>
       <c r="G318" t="s">
         <v>17</v>
       </c>
       <c r="H318">
-        <v>14167</v>
+        <v>14075</v>
       </c>
       <c r="I318" t="s">
-        <v>1015</v>
+        <v>661</v>
       </c>
       <c r="K318" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L318">
         <v>0</v>
       </c>
       <c r="M318" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319">
-        <v>3940</v>
+        <v>10</v>
       </c>
       <c r="B319" t="s">
         <v>27</v>
       </c>
       <c r="C319" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="D319" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>1015</v>
       </c>
       <c r="G319" t="s">
         <v>17</v>
       </c>
-      <c r="H319">
-[...4 lines deleted...]
-      </c>
       <c r="K319" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L319">
         <v>0</v>
       </c>
       <c r="M319" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320">
-        <v>3945</v>
+        <v>100</v>
       </c>
       <c r="B320" t="s">
         <v>27</v>
       </c>
       <c r="C320" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F320" t="s">
+        <v>583</v>
+      </c>
+      <c r="G320" t="s">
+        <v>17</v>
+      </c>
+      <c r="H320">
+        <v>14228</v>
+      </c>
+      <c r="I320" t="s">
         <v>1018</v>
       </c>
-      <c r="D320" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K320" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L320">
         <v>0</v>
       </c>
       <c r="M320" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321">
-        <v>3950</v>
+        <v>1455</v>
       </c>
       <c r="B321" t="s">
         <v>27</v>
       </c>
       <c r="C321" t="s">
-        <v>216</v>
+        <v>1019</v>
       </c>
       <c r="D321" t="s">
-        <v>533</v>
+        <v>1020</v>
       </c>
       <c r="F321" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="G321" t="s">
         <v>17</v>
       </c>
       <c r="H321">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>14075</v>
       </c>
       <c r="K321" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L321">
         <v>0</v>
       </c>
       <c r="M321" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322">
-        <v>3952</v>
+        <v>1500</v>
       </c>
       <c r="B322" t="s">
         <v>27</v>
       </c>
       <c r="C322" t="s">
         <v>1021</v>
       </c>
       <c r="D322" t="s">
         <v>1022</v>
       </c>
       <c r="F322" t="s">
-        <v>634</v>
+        <v>183</v>
       </c>
       <c r="G322" t="s">
         <v>17</v>
       </c>
       <c r="H322">
-        <v>14210</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>14052</v>
+      </c>
+      <c r="J322" t="s">
+        <v>1023</v>
       </c>
       <c r="K322" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L322">
         <v>0</v>
       </c>
       <c r="M322" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323">
-        <v>3955</v>
+        <v>1506</v>
       </c>
       <c r="B323" t="s">
         <v>27</v>
       </c>
       <c r="C323" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="D323" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="F323" t="s">
-        <v>41</v>
+        <v>656</v>
       </c>
       <c r="G323" t="s">
         <v>17</v>
       </c>
       <c r="H323">
-        <v>14208</v>
+        <v>14224</v>
       </c>
       <c r="I323" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="K323" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L323">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M323" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324">
-        <v>3956</v>
+        <v>1555</v>
       </c>
       <c r="B324" t="s">
         <v>27</v>
       </c>
       <c r="C324" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D324" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F324" t="s">
-        <v>1028</v>
+        <v>168</v>
       </c>
       <c r="G324" t="s">
-        <v>1029</v>
+        <v>17</v>
       </c>
       <c r="H324">
-        <v>20011</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>14052</v>
       </c>
       <c r="K324" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L324">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M324" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325">
-        <v>3962</v>
+        <v>2314</v>
       </c>
       <c r="B325" t="s">
         <v>27</v>
       </c>
       <c r="C325" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F325" t="s">
+        <v>40</v>
+      </c>
+      <c r="G325" t="s">
+        <v>17</v>
+      </c>
+      <c r="H325">
+        <v>14215</v>
+      </c>
+      <c r="I325" t="s">
         <v>1031</v>
       </c>
-      <c r="D325" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K325" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L325">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M325" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326">
-        <v>3978</v>
+        <v>295</v>
       </c>
       <c r="B326" t="s">
         <v>27</v>
       </c>
       <c r="C326" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F326" t="s">
+        <v>168</v>
+      </c>
+      <c r="G326" t="s">
+        <v>17</v>
+      </c>
+      <c r="H326" t="s">
         <v>1034</v>
       </c>
-      <c r="D326" t="s">
+      <c r="I326" t="s">
         <v>1035</v>
       </c>
-      <c r="F326" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K326" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L326">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M326" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327">
-        <v>3979</v>
+        <v>355</v>
       </c>
       <c r="B327" t="s">
         <v>27</v>
       </c>
       <c r="C327" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F327" t="s">
+        <v>529</v>
+      </c>
+      <c r="G327" t="s">
+        <v>17</v>
+      </c>
+      <c r="H327">
+        <v>14218</v>
+      </c>
+      <c r="I327" t="s">
         <v>1038</v>
       </c>
-      <c r="D327" t="s">
+      <c r="J327" t="s">
         <v>1039</v>
       </c>
-      <c r="F327" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K327" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L327">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M327" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="328" spans="1:13">
       <c r="A328">
-        <v>3987</v>
+        <v>3894</v>
       </c>
       <c r="B328" t="s">
         <v>27</v>
       </c>
       <c r="C328" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E328" t="s">
         <v>1042</v>
       </c>
-      <c r="D328" t="s">
+      <c r="F328" t="s">
         <v>1043</v>
       </c>
-      <c r="F328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G328" t="s">
         <v>17</v>
       </c>
       <c r="H328">
-        <v>14215</v>
+        <v>14757</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1044</v>
       </c>
       <c r="J328" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="K328" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L328">
         <v>0</v>
       </c>
       <c r="M328" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329">
-        <v>3988</v>
+        <v>3920</v>
       </c>
       <c r="B329" t="s">
         <v>27</v>
       </c>
       <c r="C329" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D329" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="F329" t="s">
-        <v>117</v>
+        <v>477</v>
       </c>
       <c r="G329" t="s">
         <v>17</v>
       </c>
       <c r="H329">
-        <v>14220</v>
+        <v>14221</v>
       </c>
       <c r="I329" t="s">
-        <v>779</v>
+        <v>1048</v>
       </c>
       <c r="K329" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L329">
         <v>0</v>
       </c>
       <c r="M329" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330">
-        <v>4006</v>
+        <v>3921</v>
       </c>
       <c r="B330" t="s">
         <v>27</v>
       </c>
       <c r="C330" t="s">
-        <v>212</v>
+        <v>1049</v>
       </c>
       <c r="D330" t="s">
-        <v>116</v>
+        <v>1050</v>
       </c>
       <c r="F330" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="G330" t="s">
         <v>17</v>
       </c>
       <c r="H330">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="I330" t="s">
-        <v>1047</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>1051</v>
       </c>
       <c r="K330" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L330">
         <v>0</v>
       </c>
       <c r="M330" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331">
-        <v>4009</v>
+        <v>3932</v>
       </c>
       <c r="B331" t="s">
         <v>27</v>
       </c>
       <c r="C331" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="D331" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="F331" t="s">
-        <v>562</v>
+        <v>116</v>
       </c>
       <c r="G331" t="s">
         <v>17</v>
       </c>
       <c r="H331">
-        <v>14226</v>
+        <v>14215</v>
       </c>
       <c r="I331" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>1054</v>
       </c>
       <c r="K331" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L331">
         <v>0</v>
       </c>
       <c r="M331" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332">
-        <v>4010</v>
+        <v>3937</v>
       </c>
       <c r="B332" t="s">
         <v>27</v>
       </c>
       <c r="C332" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="D332" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="F332" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="G332" t="s">
         <v>17</v>
       </c>
       <c r="H332">
-        <v>14059</v>
+        <v>14167</v>
       </c>
       <c r="I332" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="K332" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L332">
         <v>0</v>
       </c>
       <c r="M332" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333">
-        <v>4017</v>
+        <v>3940</v>
       </c>
       <c r="B333" t="s">
         <v>27</v>
       </c>
       <c r="C333" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="D333" t="s">
-        <v>959</v>
+        <v>213</v>
       </c>
       <c r="F333" t="s">
-        <v>1057</v>
+        <v>214</v>
       </c>
       <c r="G333" t="s">
         <v>17</v>
       </c>
       <c r="H333">
-        <v>14217</v>
+        <v>14150</v>
       </c>
       <c r="I333" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="K333" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L333">
         <v>0</v>
       </c>
       <c r="M333" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334">
-        <v>4019</v>
+        <v>3945</v>
       </c>
       <c r="B334" t="s">
         <v>27</v>
       </c>
       <c r="C334" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D334" t="s">
-        <v>116</v>
+        <v>688</v>
       </c>
       <c r="F334" t="s">
-        <v>117</v>
+        <v>644</v>
       </c>
       <c r="G334" t="s">
         <v>17</v>
       </c>
       <c r="H334">
-        <v>14215</v>
+        <v>14043</v>
       </c>
       <c r="I334" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="J334" t="s">
         <v>1062</v>
       </c>
       <c r="K334" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L334">
         <v>0</v>
       </c>
       <c r="M334" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335">
-        <v>4027</v>
+        <v>3950</v>
       </c>
       <c r="B335" t="s">
         <v>27</v>
       </c>
       <c r="C335" t="s">
-        <v>1063</v>
+        <v>215</v>
       </c>
       <c r="D335" t="s">
-        <v>1064</v>
+        <v>554</v>
       </c>
       <c r="F335" t="s">
-        <v>1065</v>
+        <v>85</v>
       </c>
       <c r="G335" t="s">
         <v>17</v>
       </c>
       <c r="H335">
-        <v>14904</v>
+        <v>14221</v>
       </c>
       <c r="I335" t="s">
         <v>1063</v>
       </c>
-      <c r="J335" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K335" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L335">
         <v>0</v>
       </c>
       <c r="M335" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336">
-        <v>4028</v>
+        <v>3952</v>
       </c>
       <c r="B336" t="s">
         <v>27</v>
       </c>
       <c r="C336" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="D336" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="F336" t="s">
-        <v>1069</v>
+        <v>656</v>
       </c>
       <c r="G336" t="s">
         <v>17</v>
       </c>
       <c r="H336">
-        <v>14226</v>
+        <v>14210</v>
       </c>
       <c r="I336" t="s">
-        <v>1067</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>1064</v>
       </c>
       <c r="K336" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L336">
         <v>0</v>
       </c>
       <c r="M336" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337">
-        <v>4033</v>
+        <v>3955</v>
       </c>
       <c r="B337" t="s">
         <v>27</v>
       </c>
       <c r="C337" t="s">
-        <v>1070</v>
+        <v>1066</v>
       </c>
       <c r="D337" t="s">
-        <v>116</v>
+        <v>1067</v>
       </c>
       <c r="F337" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="G337" t="s">
         <v>17</v>
       </c>
       <c r="H337">
-        <v>14215</v>
+        <v>14208</v>
       </c>
       <c r="I337" t="s">
-        <v>1071</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>1068</v>
       </c>
       <c r="K337" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L337">
         <v>0</v>
       </c>
       <c r="M337" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338">
-        <v>4036</v>
+        <v>3956</v>
       </c>
       <c r="B338" t="s">
         <v>27</v>
       </c>
       <c r="C338" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G338" t="s">
         <v>1072</v>
       </c>
-      <c r="D338" t="s">
+      <c r="H338">
+        <v>20011</v>
+      </c>
+      <c r="I338" t="s">
         <v>1073</v>
       </c>
-      <c r="F338" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K338" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L338">
         <v>0</v>
       </c>
       <c r="M338" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339">
-        <v>4039</v>
+        <v>3962</v>
       </c>
       <c r="B339" t="s">
         <v>27</v>
       </c>
       <c r="C339" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F339" t="s">
+        <v>103</v>
+      </c>
+      <c r="G339" t="s">
+        <v>17</v>
+      </c>
+      <c r="H339">
+        <v>14075</v>
+      </c>
+      <c r="I339" t="s">
         <v>1076</v>
       </c>
-      <c r="D339" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K339" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L339">
         <v>0</v>
       </c>
       <c r="M339" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340">
-        <v>4058</v>
+        <v>3978</v>
       </c>
       <c r="B340" t="s">
         <v>27</v>
       </c>
       <c r="C340" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F340" t="s">
+        <v>416</v>
+      </c>
+      <c r="G340" t="s">
+        <v>17</v>
+      </c>
+      <c r="H340">
+        <v>14305</v>
+      </c>
+      <c r="I340" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J340" t="s">
         <v>1080</v>
       </c>
-      <c r="D340" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K340" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L340">
         <v>0</v>
       </c>
       <c r="M340" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341">
-        <v>4060</v>
+        <v>3979</v>
       </c>
       <c r="B341" t="s">
         <v>27</v>
       </c>
       <c r="C341" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="D341" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="F341" t="s">
-        <v>379</v>
+        <v>40</v>
       </c>
       <c r="G341" t="s">
         <v>17</v>
       </c>
       <c r="H341">
         <v>14215</v>
       </c>
+      <c r="I341" t="s">
+        <v>1083</v>
+      </c>
       <c r="J341" t="s">
-        <v>190</v>
+        <v>1084</v>
       </c>
       <c r="K341" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L341">
         <v>0</v>
       </c>
       <c r="M341" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342">
-        <v>4070</v>
+        <v>3987</v>
       </c>
       <c r="B342" t="s">
         <v>27</v>
       </c>
       <c r="C342" t="s">
-        <v>212</v>
+        <v>1085</v>
       </c>
       <c r="D342" t="s">
-        <v>116</v>
+        <v>1086</v>
       </c>
       <c r="F342" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="G342" t="s">
         <v>17</v>
       </c>
       <c r="H342">
         <v>14215</v>
       </c>
       <c r="J342" t="s">
-        <v>193</v>
+        <v>1087</v>
       </c>
       <c r="K342" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L342">
         <v>0</v>
       </c>
       <c r="M342" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343">
-        <v>4088</v>
+        <v>3988</v>
       </c>
       <c r="B343" t="s">
         <v>27</v>
       </c>
       <c r="C343" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="D343" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="F343" t="s">
-        <v>1087</v>
+        <v>116</v>
       </c>
       <c r="G343" t="s">
         <v>17</v>
       </c>
       <c r="H343">
-        <v>14450</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14220</v>
+      </c>
+      <c r="I343" t="s">
+        <v>801</v>
       </c>
       <c r="K343" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L343">
         <v>0</v>
       </c>
       <c r="M343" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344">
-        <v>4102</v>
+        <v>4006</v>
       </c>
       <c r="B344" t="s">
         <v>27</v>
       </c>
       <c r="C344" t="s">
-        <v>1088</v>
+        <v>211</v>
       </c>
       <c r="D344" t="s">
-        <v>1089</v>
+        <v>115</v>
       </c>
       <c r="F344" t="s">
-        <v>810</v>
+        <v>116</v>
       </c>
       <c r="G344" t="s">
         <v>17</v>
       </c>
       <c r="H344">
-        <v>14068</v>
+        <v>14215</v>
+      </c>
+      <c r="I344" t="s">
+        <v>1090</v>
       </c>
       <c r="J344" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K344" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L344">
         <v>0</v>
       </c>
       <c r="M344" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345">
-        <v>4106</v>
+        <v>4009</v>
       </c>
       <c r="B345" t="s">
         <v>27</v>
       </c>
       <c r="C345" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D345" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="F345" t="s">
-        <v>405</v>
+        <v>583</v>
       </c>
       <c r="G345" t="s">
         <v>17</v>
       </c>
       <c r="H345">
-        <v>14225</v>
+        <v>14226</v>
+      </c>
+      <c r="I345" t="s">
+        <v>1093</v>
       </c>
       <c r="J345" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="K345" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L345">
         <v>0</v>
       </c>
       <c r="M345" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346">
-        <v>4113</v>
+        <v>4010</v>
       </c>
       <c r="B346" t="s">
         <v>27</v>
       </c>
       <c r="C346" t="s">
-        <v>212</v>
+        <v>1094</v>
       </c>
       <c r="D346" t="s">
-        <v>116</v>
+        <v>1095</v>
       </c>
       <c r="F346" t="s">
-        <v>117</v>
+        <v>1096</v>
       </c>
       <c r="G346" t="s">
         <v>17</v>
       </c>
       <c r="H346">
-        <v>14215</v>
+        <v>14059</v>
+      </c>
+      <c r="I346" t="s">
+        <v>1097</v>
       </c>
       <c r="J346" t="s">
-        <v>193</v>
+        <v>1098</v>
       </c>
       <c r="K346" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L346">
         <v>0</v>
       </c>
       <c r="M346" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="347" spans="1:13">
       <c r="A347">
-        <v>4114</v>
+        <v>4017</v>
       </c>
       <c r="B347" t="s">
         <v>27</v>
       </c>
       <c r="C347" t="s">
-        <v>1092</v>
+        <v>1099</v>
       </c>
       <c r="D347" t="s">
-        <v>1093</v>
+        <v>998</v>
       </c>
       <c r="F347" t="s">
-        <v>276</v>
+        <v>1100</v>
       </c>
       <c r="G347" t="s">
         <v>17</v>
       </c>
       <c r="H347">
-        <v>14612</v>
+        <v>14217</v>
+      </c>
+      <c r="I347" t="s">
+        <v>1101</v>
       </c>
       <c r="J347" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="K347" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L347">
         <v>0</v>
       </c>
       <c r="M347" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348">
-        <v>4119</v>
+        <v>4019</v>
       </c>
       <c r="B348" t="s">
         <v>27</v>
       </c>
       <c r="C348" t="s">
-        <v>212</v>
+        <v>1103</v>
       </c>
       <c r="D348" t="s">
+        <v>115</v>
+      </c>
+      <c r="F348" t="s">
         <v>116</v>
       </c>
-      <c r="F348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G348" t="s">
-        <v>1095</v>
+        <v>17</v>
       </c>
       <c r="H348">
         <v>14215</v>
       </c>
+      <c r="I348" t="s">
+        <v>1104</v>
+      </c>
       <c r="J348" t="s">
-        <v>193</v>
+        <v>1105</v>
       </c>
       <c r="K348" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L348">
         <v>0</v>
       </c>
       <c r="M348" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="349" spans="1:13">
       <c r="A349">
-        <v>4121</v>
+        <v>4027</v>
       </c>
       <c r="B349" t="s">
         <v>27</v>
       </c>
       <c r="C349" t="s">
-        <v>1096</v>
+        <v>1106</v>
       </c>
       <c r="D349" t="s">
-        <v>1097</v>
+        <v>1107</v>
       </c>
       <c r="F349" t="s">
-        <v>215</v>
+        <v>1108</v>
       </c>
       <c r="G349" t="s">
         <v>17</v>
       </c>
       <c r="H349">
-        <v>14150</v>
+        <v>14904</v>
+      </c>
+      <c r="I349" t="s">
+        <v>1106</v>
       </c>
       <c r="J349" t="s">
-        <v>1098</v>
+        <v>1109</v>
       </c>
       <c r="K349" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L349">
         <v>0</v>
       </c>
       <c r="M349" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350">
-        <v>4144</v>
+        <v>4028</v>
       </c>
       <c r="B350" t="s">
         <v>27</v>
       </c>
       <c r="C350" t="s">
-        <v>212</v>
+        <v>1110</v>
       </c>
       <c r="D350" t="s">
-        <v>116</v>
+        <v>1111</v>
       </c>
       <c r="F350" t="s">
-        <v>117</v>
+        <v>1112</v>
       </c>
       <c r="G350" t="s">
         <v>17</v>
       </c>
       <c r="H350">
-        <v>14215</v>
+        <v>14226</v>
+      </c>
+      <c r="I350" t="s">
+        <v>1110</v>
       </c>
       <c r="J350" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="K350" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L350">
         <v>0</v>
       </c>
       <c r="M350" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351">
-        <v>4155</v>
+        <v>4033</v>
       </c>
       <c r="B351" t="s">
         <v>27</v>
       </c>
       <c r="C351" t="s">
-        <v>1099</v>
+        <v>1113</v>
       </c>
       <c r="D351" t="s">
-        <v>1100</v>
+        <v>115</v>
       </c>
       <c r="F351" t="s">
-        <v>1101</v>
+        <v>116</v>
       </c>
       <c r="G351" t="s">
         <v>17</v>
       </c>
       <c r="H351">
-        <v>14075</v>
+        <v>14215</v>
+      </c>
+      <c r="I351" t="s">
+        <v>1114</v>
       </c>
       <c r="J351" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="K351" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L351">
         <v>0</v>
       </c>
       <c r="M351" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="352" spans="1:13">
       <c r="A352">
-        <v>4167</v>
+        <v>4036</v>
       </c>
       <c r="B352" t="s">
         <v>27</v>
       </c>
       <c r="C352" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="D352" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
       <c r="F352" t="s">
-        <v>169</v>
+        <v>1117</v>
       </c>
       <c r="G352" t="s">
         <v>17</v>
       </c>
-      <c r="H352" t="s">
-        <v>1104</v>
+      <c r="H352">
+        <v>14067</v>
+      </c>
+      <c r="I352" t="s">
+        <v>112</v>
       </c>
       <c r="J352" t="s">
-        <v>190</v>
+        <v>1118</v>
       </c>
       <c r="K352" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L352">
         <v>0</v>
       </c>
       <c r="M352" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="353" spans="1:13">
       <c r="A353">
-        <v>4178</v>
+        <v>4039</v>
       </c>
       <c r="B353" t="s">
         <v>27</v>
       </c>
       <c r="C353" t="s">
-        <v>212</v>
+        <v>1119</v>
       </c>
       <c r="D353" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F353" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G353" t="s">
         <v>17</v>
       </c>
       <c r="H353">
         <v>14215</v>
       </c>
       <c r="I353" t="s">
-        <v>1105</v>
+        <v>1121</v>
       </c>
       <c r="J353" t="s">
-        <v>193</v>
+        <v>1122</v>
       </c>
       <c r="K353" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L353">
         <v>0</v>
       </c>
       <c r="M353" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="354" spans="1:13">
       <c r="A354">
-        <v>4183</v>
+        <v>4058</v>
       </c>
       <c r="B354" t="s">
         <v>27</v>
       </c>
       <c r="C354" t="s">
-        <v>1106</v>
+        <v>1123</v>
       </c>
       <c r="D354" t="s">
-        <v>172</v>
+        <v>1124</v>
       </c>
       <c r="F354" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="G354" t="s">
         <v>17</v>
       </c>
-      <c r="H354" t="s">
-[...3 lines deleted...]
-        <v>1107</v>
+      <c r="H354">
+        <v>14075</v>
       </c>
       <c r="J354" t="s">
-        <v>190</v>
+        <v>1125</v>
       </c>
       <c r="K354" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L354">
         <v>0</v>
       </c>
       <c r="M354" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="355" spans="1:13">
       <c r="A355">
-        <v>4187</v>
+        <v>4060</v>
       </c>
       <c r="B355" t="s">
         <v>27</v>
       </c>
       <c r="C355" t="s">
-        <v>1108</v>
+        <v>1126</v>
       </c>
       <c r="D355" t="s">
-        <v>1109</v>
+        <v>1127</v>
       </c>
       <c r="F355" t="s">
-        <v>538</v>
+        <v>375</v>
       </c>
       <c r="G355" t="s">
         <v>17</v>
       </c>
       <c r="H355">
-        <v>14225</v>
-[...2 lines deleted...]
-        <v>1110</v>
+        <v>14215</v>
       </c>
       <c r="J355" t="s">
-        <v>1111</v>
+        <v>189</v>
       </c>
       <c r="K355" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L355">
         <v>0</v>
       </c>
       <c r="M355" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356">
-        <v>4193</v>
+        <v>4070</v>
       </c>
       <c r="B356" t="s">
         <v>27</v>
       </c>
       <c r="C356" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D356" t="s">
+        <v>115</v>
+      </c>
+      <c r="F356" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G356" t="s">
         <v>17</v>
       </c>
       <c r="H356">
         <v>14215</v>
       </c>
-      <c r="I356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J356" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K356" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
       <c r="M356" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357">
-        <v>4198</v>
+        <v>4088</v>
       </c>
       <c r="B357" t="s">
         <v>27</v>
       </c>
       <c r="C357" t="s">
-        <v>1112</v>
+        <v>1128</v>
       </c>
       <c r="D357" t="s">
-        <v>1113</v>
+        <v>1129</v>
       </c>
       <c r="F357" t="s">
-        <v>1114</v>
+        <v>1130</v>
       </c>
       <c r="G357" t="s">
         <v>17</v>
       </c>
       <c r="H357">
-        <v>14006</v>
-[...2 lines deleted...]
-        <v>1112</v>
+        <v>14450</v>
       </c>
       <c r="J357" t="s">
-        <v>1115</v>
+        <v>189</v>
       </c>
       <c r="K357" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L357">
         <v>0</v>
       </c>
       <c r="M357" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358">
-        <v>4202</v>
+        <v>4102</v>
       </c>
       <c r="B358" t="s">
         <v>27</v>
       </c>
       <c r="C358" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
       <c r="D358" t="s">
-        <v>1117</v>
+        <v>1132</v>
       </c>
       <c r="F358" t="s">
-        <v>41</v>
+        <v>832</v>
       </c>
       <c r="G358" t="s">
         <v>17</v>
       </c>
       <c r="H358">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>14068</v>
       </c>
       <c r="J358" t="s">
-        <v>1119</v>
+        <v>189</v>
       </c>
       <c r="K358" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L358">
         <v>0</v>
       </c>
       <c r="M358" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359">
-        <v>4214</v>
+        <v>4106</v>
       </c>
       <c r="B359" t="s">
         <v>27</v>
       </c>
       <c r="C359" t="s">
-        <v>1120</v>
+        <v>1133</v>
       </c>
       <c r="D359" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
       <c r="F359" t="s">
-        <v>251</v>
+        <v>401</v>
       </c>
       <c r="G359" t="s">
         <v>17</v>
       </c>
       <c r="H359">
-        <v>14211</v>
-[...2 lines deleted...]
-        <v>1122</v>
+        <v>14225</v>
       </c>
       <c r="J359" t="s">
-        <v>1123</v>
+        <v>208</v>
       </c>
       <c r="K359" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L359">
         <v>0</v>
       </c>
       <c r="M359" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360">
-        <v>4221</v>
+        <v>4113</v>
       </c>
       <c r="B360" t="s">
         <v>27</v>
       </c>
       <c r="C360" t="s">
-        <v>1124</v>
+        <v>211</v>
       </c>
       <c r="D360" t="s">
-        <v>1125</v>
+        <v>115</v>
       </c>
       <c r="F360" t="s">
-        <v>1126</v>
+        <v>116</v>
       </c>
       <c r="G360" t="s">
         <v>17</v>
       </c>
       <c r="H360">
-        <v>14052</v>
-[...2 lines deleted...]
-        <v>1127</v>
+        <v>14215</v>
       </c>
       <c r="J360" t="s">
-        <v>1128</v>
+        <v>192</v>
       </c>
       <c r="K360" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L360">
         <v>0</v>
       </c>
       <c r="M360" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361">
-        <v>4229</v>
+        <v>4114</v>
       </c>
       <c r="B361" t="s">
         <v>27</v>
       </c>
       <c r="C361" t="s">
-        <v>212</v>
+        <v>1135</v>
       </c>
       <c r="D361" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="F361" t="s">
-        <v>634</v>
+        <v>275</v>
       </c>
       <c r="G361" t="s">
         <v>17</v>
       </c>
       <c r="H361">
-        <v>14224</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>14612</v>
       </c>
       <c r="J361" t="s">
-        <v>193</v>
+        <v>1137</v>
       </c>
       <c r="K361" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L361">
         <v>0</v>
       </c>
       <c r="M361" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362">
-        <v>4232</v>
+        <v>4119</v>
       </c>
       <c r="B362" t="s">
         <v>27</v>
       </c>
       <c r="C362" t="s">
-        <v>1130</v>
+        <v>211</v>
       </c>
       <c r="D362" t="s">
-        <v>1131</v>
+        <v>115</v>
       </c>
       <c r="F362" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G362" t="s">
-        <v>17</v>
+        <v>1138</v>
       </c>
       <c r="H362">
-        <v>14225</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>14215</v>
       </c>
       <c r="J362" t="s">
-        <v>1133</v>
+        <v>192</v>
       </c>
       <c r="K362" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
       <c r="M362" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363">
-        <v>4242</v>
+        <v>4121</v>
       </c>
       <c r="B363" t="s">
         <v>27</v>
       </c>
       <c r="C363" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="D363" t="s">
-        <v>172</v>
+        <v>1140</v>
       </c>
       <c r="F363" t="s">
-        <v>41</v>
+        <v>214</v>
       </c>
       <c r="G363" t="s">
         <v>17</v>
       </c>
-      <c r="H363" t="s">
-[...3 lines deleted...]
-        <v>1135</v>
+      <c r="H363">
+        <v>14150</v>
       </c>
       <c r="J363" t="s">
-        <v>190</v>
+        <v>1141</v>
       </c>
       <c r="K363" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L363">
         <v>0</v>
       </c>
       <c r="M363" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364">
-        <v>4251</v>
+        <v>4144</v>
       </c>
       <c r="B364" t="s">
         <v>27</v>
       </c>
       <c r="C364" t="s">
-        <v>1136</v>
+        <v>211</v>
       </c>
       <c r="D364" t="s">
-        <v>1137</v>
+        <v>115</v>
       </c>
       <c r="F364" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="G364" t="s">
         <v>17</v>
       </c>
       <c r="H364">
-        <v>14174</v>
-[...2 lines deleted...]
-        <v>1138</v>
+        <v>14215</v>
       </c>
       <c r="J364" t="s">
-        <v>1139</v>
+        <v>192</v>
       </c>
       <c r="K364" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L364">
         <v>0</v>
       </c>
       <c r="M364" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365">
-        <v>4256</v>
+        <v>4155</v>
       </c>
       <c r="B365" t="s">
         <v>27</v>
       </c>
       <c r="C365" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D365" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F365" t="s">
-        <v>276</v>
+        <v>1144</v>
       </c>
       <c r="G365" t="s">
         <v>17</v>
       </c>
       <c r="H365">
-        <v>14624</v>
-[...2 lines deleted...]
-        <v>1142</v>
+        <v>14075</v>
       </c>
       <c r="J365" t="s">
-        <v>1143</v>
+        <v>208</v>
       </c>
       <c r="K365" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L365">
         <v>0</v>
       </c>
       <c r="M365" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366">
-        <v>4262</v>
+        <v>4167</v>
       </c>
       <c r="B366" t="s">
         <v>27</v>
       </c>
       <c r="C366" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D366" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="F366" t="s">
-        <v>104</v>
+        <v>168</v>
       </c>
       <c r="G366" t="s">
         <v>17</v>
       </c>
-      <c r="H366">
-[...3 lines deleted...]
-        <v>1146</v>
+      <c r="H366" t="s">
+        <v>1147</v>
       </c>
       <c r="J366" t="s">
-        <v>1147</v>
+        <v>189</v>
       </c>
       <c r="K366" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L366">
         <v>0</v>
       </c>
       <c r="M366" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367">
-        <v>4273</v>
+        <v>4178</v>
       </c>
       <c r="B367" t="s">
         <v>27</v>
       </c>
       <c r="C367" t="s">
+        <v>211</v>
+      </c>
+      <c r="D367" t="s">
+        <v>115</v>
+      </c>
+      <c r="F367" t="s">
+        <v>116</v>
+      </c>
+      <c r="G367" t="s">
+        <v>17</v>
+      </c>
+      <c r="H367">
+        <v>14215</v>
+      </c>
+      <c r="I367" t="s">
         <v>1148</v>
       </c>
-      <c r="D367" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J367" t="s">
-        <v>1152</v>
+        <v>192</v>
       </c>
       <c r="K367" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L367">
         <v>0</v>
       </c>
       <c r="M367" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368">
-        <v>4279</v>
+        <v>4183</v>
       </c>
       <c r="B368" t="s">
         <v>27</v>
       </c>
       <c r="C368" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
       <c r="D368" t="s">
-        <v>1154</v>
+        <v>171</v>
       </c>
       <c r="F368" t="s">
-        <v>1155</v>
+        <v>40</v>
       </c>
       <c r="G368" t="s">
         <v>17</v>
       </c>
-      <c r="H368">
-[...3 lines deleted...]
-        <v>7169343580</v>
+      <c r="H368" t="s">
+        <v>172</v>
+      </c>
+      <c r="I368" t="s">
+        <v>1150</v>
       </c>
       <c r="J368" t="s">
-        <v>1156</v>
+        <v>189</v>
       </c>
       <c r="K368" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L368">
         <v>0</v>
       </c>
       <c r="M368" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369">
-        <v>4289</v>
+        <v>4187</v>
       </c>
       <c r="B369" t="s">
         <v>27</v>
       </c>
       <c r="C369" t="s">
-        <v>1157</v>
+        <v>1151</v>
       </c>
       <c r="D369" t="s">
-        <v>391</v>
+        <v>1152</v>
       </c>
       <c r="F369" t="s">
-        <v>169</v>
+        <v>559</v>
       </c>
       <c r="G369" t="s">
         <v>17</v>
       </c>
       <c r="H369">
-        <v>14127</v>
+        <v>14225</v>
       </c>
       <c r="I369" t="s">
-        <v>487</v>
+        <v>1153</v>
       </c>
       <c r="J369" t="s">
-        <v>193</v>
+        <v>1154</v>
       </c>
       <c r="K369" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L369">
         <v>0</v>
       </c>
       <c r="M369" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370">
-        <v>4291</v>
+        <v>4193</v>
       </c>
       <c r="B370" t="s">
         <v>27</v>
       </c>
       <c r="C370" t="s">
-        <v>1158</v>
+        <v>211</v>
       </c>
       <c r="D370" t="s">
-        <v>1159</v>
+        <v>115</v>
       </c>
       <c r="F370" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G370" t="s">
         <v>17</v>
       </c>
       <c r="H370">
-        <v>14075</v>
+        <v>14215</v>
       </c>
       <c r="I370" t="s">
-        <v>1160</v>
+        <v>483</v>
       </c>
       <c r="J370" t="s">
-        <v>1161</v>
+        <v>192</v>
       </c>
       <c r="K370" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L370">
         <v>0</v>
       </c>
       <c r="M370" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371">
-        <v>4297</v>
+        <v>4198</v>
       </c>
       <c r="B371" t="s">
         <v>27</v>
       </c>
       <c r="C371" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="D371" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
       <c r="F371" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="G371" t="s">
         <v>17</v>
       </c>
       <c r="H371">
-        <v>14519</v>
+        <v>14006</v>
       </c>
       <c r="I371" t="s">
-        <v>133</v>
+        <v>1155</v>
       </c>
       <c r="J371" t="s">
-        <v>1165</v>
+        <v>1158</v>
       </c>
       <c r="K371" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L371">
         <v>0</v>
       </c>
       <c r="M371" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372">
-        <v>4305</v>
+        <v>4202</v>
       </c>
       <c r="B372" t="s">
         <v>27</v>
       </c>
       <c r="C372" t="s">
-        <v>1166</v>
+        <v>1159</v>
       </c>
       <c r="D372" t="s">
-        <v>1167</v>
+        <v>1160</v>
       </c>
       <c r="F372" t="s">
-        <v>449</v>
+        <v>40</v>
       </c>
       <c r="G372" t="s">
         <v>17</v>
       </c>
       <c r="H372">
-        <v>14127</v>
+        <v>14215</v>
+      </c>
+      <c r="I372" t="s">
+        <v>1161</v>
       </c>
       <c r="J372" t="s">
-        <v>327</v>
+        <v>1162</v>
       </c>
       <c r="K372" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L372">
         <v>0</v>
       </c>
       <c r="M372" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373">
-        <v>4326</v>
+        <v>4214</v>
       </c>
       <c r="B373" t="s">
         <v>27</v>
       </c>
       <c r="C373" t="s">
-        <v>1168</v>
+        <v>1163</v>
       </c>
       <c r="D373" t="s">
-        <v>1169</v>
+        <v>1164</v>
       </c>
       <c r="F373" t="s">
-        <v>1170</v>
+        <v>250</v>
       </c>
       <c r="G373" t="s">
         <v>17</v>
       </c>
       <c r="H373">
-        <v>14047</v>
+        <v>14211</v>
       </c>
       <c r="I373" t="s">
-        <v>1168</v>
+        <v>1165</v>
       </c>
       <c r="J373" t="s">
-        <v>1171</v>
+        <v>1166</v>
       </c>
       <c r="K373" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
       <c r="M373" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374">
-        <v>4330</v>
+        <v>4221</v>
       </c>
       <c r="B374" t="s">
         <v>27</v>
       </c>
       <c r="C374" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="D374" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="F374" t="s">
-        <v>251</v>
+        <v>1169</v>
       </c>
       <c r="G374" t="s">
         <v>17</v>
       </c>
       <c r="H374">
-        <v>14207</v>
+        <v>14052</v>
+      </c>
+      <c r="I374" t="s">
+        <v>1170</v>
       </c>
       <c r="J374" t="s">
-        <v>327</v>
+        <v>1171</v>
       </c>
       <c r="K374" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L374">
         <v>0</v>
       </c>
       <c r="M374" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375">
-        <v>4343</v>
+        <v>4229</v>
       </c>
       <c r="B375" t="s">
         <v>27</v>
       </c>
       <c r="C375" t="s">
-        <v>1174</v>
+        <v>211</v>
       </c>
       <c r="D375" t="s">
-        <v>172</v>
+        <v>990</v>
       </c>
       <c r="F375" t="s">
-        <v>379</v>
+        <v>656</v>
       </c>
       <c r="G375" t="s">
         <v>17</v>
       </c>
       <c r="H375">
-        <v>14215</v>
+        <v>14224</v>
       </c>
       <c r="I375" t="s">
-        <v>1175</v>
+        <v>483</v>
       </c>
       <c r="J375" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K375" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L375">
         <v>0</v>
       </c>
       <c r="M375" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376">
-        <v>4360</v>
+        <v>4232</v>
       </c>
       <c r="B376" t="s">
         <v>27</v>
       </c>
       <c r="C376" t="s">
-        <v>1176</v>
+        <v>1172</v>
       </c>
       <c r="D376" t="s">
-        <v>1177</v>
+        <v>1173</v>
       </c>
       <c r="F376" t="s">
-        <v>1178</v>
+        <v>90</v>
       </c>
       <c r="G376" t="s">
         <v>17</v>
       </c>
       <c r="H376">
-        <v>13421</v>
+        <v>14225</v>
       </c>
       <c r="I376" t="s">
-        <v>113</v>
+        <v>1174</v>
       </c>
       <c r="J376" t="s">
-        <v>1179</v>
+        <v>1175</v>
       </c>
       <c r="K376" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L376">
         <v>0</v>
       </c>
       <c r="M376" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377">
-        <v>4363</v>
+        <v>4242</v>
       </c>
       <c r="B377" t="s">
         <v>27</v>
       </c>
       <c r="C377" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
       <c r="D377" t="s">
-        <v>638</v>
+        <v>171</v>
       </c>
       <c r="F377" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G377" t="s">
         <v>17</v>
       </c>
-      <c r="H377">
-        <v>14215</v>
+      <c r="H377" t="s">
+        <v>172</v>
       </c>
       <c r="I377" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
       <c r="J377" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K377" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L377">
         <v>0</v>
       </c>
       <c r="M377" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378">
-        <v>4365</v>
+        <v>4251</v>
       </c>
       <c r="B378" t="s">
         <v>27</v>
       </c>
       <c r="C378" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="D378" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="F378" t="s">
-        <v>593</v>
+        <v>99</v>
       </c>
       <c r="G378" t="s">
         <v>17</v>
       </c>
       <c r="H378">
-        <v>14120</v>
+        <v>14174</v>
       </c>
       <c r="I378" t="s">
-        <v>1105</v>
+        <v>1180</v>
       </c>
       <c r="J378" t="s">
-        <v>193</v>
+        <v>1181</v>
       </c>
       <c r="K378" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L378">
         <v>0</v>
       </c>
       <c r="M378" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379">
-        <v>4381</v>
+        <v>4256</v>
       </c>
       <c r="B379" t="s">
         <v>27</v>
       </c>
       <c r="C379" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F379" t="s">
+        <v>275</v>
+      </c>
+      <c r="G379" t="s">
+        <v>17</v>
+      </c>
+      <c r="H379">
+        <v>14624</v>
+      </c>
+      <c r="I379" t="s">
         <v>1184</v>
       </c>
-      <c r="D379" t="s">
+      <c r="J379" t="s">
         <v>1185</v>
       </c>
-      <c r="F379" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K379" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L379">
         <v>0</v>
       </c>
       <c r="M379" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380">
-        <v>4385</v>
+        <v>4262</v>
       </c>
       <c r="B380" t="s">
         <v>27</v>
       </c>
       <c r="C380" t="s">
         <v>1186</v>
       </c>
       <c r="D380" t="s">
         <v>1187</v>
       </c>
       <c r="F380" t="s">
-        <v>873</v>
+        <v>103</v>
       </c>
       <c r="G380" t="s">
         <v>17</v>
       </c>
       <c r="H380">
-        <v>14217</v>
+        <v>14075</v>
       </c>
       <c r="I380" t="s">
         <v>1188</v>
       </c>
       <c r="J380" t="s">
         <v>1189</v>
       </c>
       <c r="K380" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L380">
         <v>0</v>
       </c>
       <c r="M380" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381">
-        <v>4391</v>
+        <v>4279</v>
       </c>
       <c r="B381" t="s">
         <v>27</v>
       </c>
       <c r="C381" t="s">
         <v>1190</v>
       </c>
       <c r="D381" t="s">
-        <v>289</v>
+        <v>1191</v>
       </c>
       <c r="F381" t="s">
-        <v>290</v>
+        <v>1192</v>
       </c>
       <c r="G381" t="s">
         <v>17</v>
       </c>
       <c r="H381">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>1191</v>
+        <v>14081</v>
+      </c>
+      <c r="I381">
+        <v>7169343580</v>
       </c>
       <c r="J381" t="s">
-        <v>327</v>
+        <v>1193</v>
       </c>
       <c r="K381" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L381">
         <v>0</v>
       </c>
       <c r="M381" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382">
-        <v>4393</v>
+        <v>4289</v>
       </c>
       <c r="B382" t="s">
         <v>27</v>
       </c>
       <c r="C382" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="D382" t="s">
-        <v>1193</v>
+        <v>387</v>
       </c>
       <c r="F382" t="s">
-        <v>215</v>
+        <v>168</v>
       </c>
       <c r="G382" t="s">
         <v>17</v>
       </c>
       <c r="H382">
-        <v>14150</v>
+        <v>14127</v>
       </c>
       <c r="I382" t="s">
-        <v>1194</v>
+        <v>483</v>
       </c>
       <c r="J382" t="s">
-        <v>1195</v>
+        <v>192</v>
       </c>
       <c r="K382" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L382">
         <v>0</v>
       </c>
       <c r="M382" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383">
-        <v>4397</v>
+        <v>4291</v>
       </c>
       <c r="B383" t="s">
         <v>27</v>
       </c>
       <c r="C383" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D383" t="s">
         <v>1196</v>
       </c>
-      <c r="D383" t="s">
+      <c r="F383" t="s">
+        <v>103</v>
+      </c>
+      <c r="G383" t="s">
+        <v>17</v>
+      </c>
+      <c r="H383">
+        <v>14075</v>
+      </c>
+      <c r="I383" t="s">
         <v>1197</v>
       </c>
-      <c r="F383" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J383" t="s">
-        <v>327</v>
+        <v>1198</v>
       </c>
       <c r="K383" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L383">
         <v>0</v>
       </c>
       <c r="M383" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384">
-        <v>4399</v>
+        <v>4297</v>
       </c>
       <c r="B384" t="s">
         <v>27</v>
       </c>
       <c r="C384" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="D384" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="F384" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="G384" t="s">
         <v>17</v>
       </c>
       <c r="H384">
-        <v>14304</v>
+        <v>14519</v>
       </c>
       <c r="I384" t="s">
-        <v>1201</v>
+        <v>132</v>
       </c>
       <c r="J384" t="s">
         <v>1202</v>
       </c>
       <c r="K384" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
       <c r="M384" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385">
-        <v>4401</v>
+        <v>4305</v>
       </c>
       <c r="B385" t="s">
         <v>27</v>
       </c>
       <c r="C385" t="s">
         <v>1203</v>
       </c>
       <c r="D385" t="s">
         <v>1204</v>
       </c>
       <c r="F385" t="s">
-        <v>566</v>
+        <v>445</v>
       </c>
       <c r="G385" t="s">
         <v>17</v>
       </c>
       <c r="H385">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>7169974003</v>
+        <v>14127</v>
       </c>
       <c r="J385" t="s">
-        <v>1205</v>
+        <v>323</v>
       </c>
       <c r="K385" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L385">
         <v>0</v>
       </c>
       <c r="M385" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386">
-        <v>4404</v>
+        <v>4326</v>
       </c>
       <c r="B386" t="s">
         <v>27</v>
       </c>
       <c r="C386" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D386" t="s">
         <v>1206</v>
       </c>
-      <c r="D386" t="s">
+      <c r="F386" t="s">
         <v>1207</v>
       </c>
-      <c r="F386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G386" t="s">
         <v>17</v>
       </c>
       <c r="H386">
-        <v>14213</v>
+        <v>14047</v>
       </c>
       <c r="I386" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J386" t="s">
         <v>1208</v>
       </c>
-      <c r="J386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K386" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L386">
         <v>0</v>
       </c>
       <c r="M386" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387">
-        <v>4424</v>
+        <v>4330</v>
       </c>
       <c r="B387" t="s">
         <v>27</v>
       </c>
       <c r="C387" t="s">
         <v>1209</v>
       </c>
       <c r="D387" t="s">
         <v>1210</v>
       </c>
       <c r="F387" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G387" t="s">
         <v>17</v>
       </c>
       <c r="H387">
-        <v>14215</v>
+        <v>14207</v>
+      </c>
+      <c r="J387" t="s">
+        <v>323</v>
       </c>
       <c r="K387" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L387">
         <v>0</v>
       </c>
       <c r="M387" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388">
-        <v>4426</v>
+        <v>4343</v>
       </c>
       <c r="B388" t="s">
         <v>27</v>
       </c>
       <c r="C388" t="s">
         <v>1211</v>
       </c>
       <c r="D388" t="s">
+        <v>171</v>
+      </c>
+      <c r="F388" t="s">
+        <v>375</v>
+      </c>
+      <c r="G388" t="s">
+        <v>17</v>
+      </c>
+      <c r="H388">
+        <v>14215</v>
+      </c>
+      <c r="I388" t="s">
         <v>1212</v>
       </c>
-      <c r="F388" t="s">
-[...9 lines deleted...]
-        <v>1213</v>
+      <c r="J388" t="s">
+        <v>189</v>
       </c>
       <c r="K388" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L388">
         <v>0</v>
       </c>
       <c r="M388" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389">
-        <v>4453</v>
+        <v>4360</v>
       </c>
       <c r="B389" t="s">
         <v>27</v>
       </c>
       <c r="C389" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D389" t="s">
         <v>1214</v>
       </c>
-      <c r="D389" t="s">
+      <c r="F389" t="s">
         <v>1215</v>
       </c>
-      <c r="F389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G389" t="s">
         <v>17</v>
       </c>
       <c r="H389">
-        <v>14094</v>
+        <v>13421</v>
       </c>
       <c r="I389" t="s">
+        <v>112</v>
+      </c>
+      <c r="J389" t="s">
         <v>1216</v>
       </c>
       <c r="K389" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L389">
         <v>0</v>
       </c>
       <c r="M389" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="390" spans="1:13">
       <c r="A390">
-        <v>4461</v>
+        <v>4363</v>
       </c>
       <c r="B390" t="s">
         <v>27</v>
       </c>
       <c r="C390" t="s">
         <v>1217</v>
       </c>
       <c r="D390" t="s">
+        <v>660</v>
+      </c>
+      <c r="F390" t="s">
+        <v>40</v>
+      </c>
+      <c r="G390" t="s">
+        <v>17</v>
+      </c>
+      <c r="H390">
+        <v>14215</v>
+      </c>
+      <c r="I390" t="s">
         <v>1218</v>
       </c>
-      <c r="F390" t="s">
-[...9 lines deleted...]
-        <v>1219</v>
+      <c r="J390" t="s">
+        <v>189</v>
       </c>
       <c r="K390" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L390">
         <v>0</v>
       </c>
       <c r="M390" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="391" spans="1:13">
       <c r="A391">
-        <v>4473</v>
+        <v>4365</v>
       </c>
       <c r="B391" t="s">
         <v>27</v>
       </c>
       <c r="C391" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D391" t="s">
         <v>1220</v>
       </c>
-      <c r="D391" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F391" t="s">
-        <v>159</v>
+        <v>615</v>
       </c>
       <c r="G391" t="s">
         <v>17</v>
       </c>
       <c r="H391">
-        <v>14032</v>
+        <v>14120</v>
       </c>
       <c r="I391" t="s">
-        <v>1222</v>
+        <v>1148</v>
+      </c>
+      <c r="J391" t="s">
+        <v>192</v>
       </c>
       <c r="K391" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L391">
         <v>0</v>
       </c>
       <c r="M391" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="392" spans="1:13">
       <c r="A392">
-        <v>4474</v>
+        <v>4381</v>
       </c>
       <c r="B392" t="s">
         <v>27</v>
       </c>
       <c r="C392" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="D392" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="F392" t="s">
-        <v>1225</v>
+        <v>116</v>
       </c>
       <c r="G392" t="s">
         <v>17</v>
       </c>
       <c r="H392">
-        <v>14719</v>
+        <v>14215</v>
       </c>
       <c r="I392" t="s">
-        <v>1226</v>
+        <v>265</v>
       </c>
       <c r="J392" t="s">
-        <v>1227</v>
+        <v>189</v>
       </c>
       <c r="K392" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L392">
         <v>0</v>
       </c>
       <c r="M392" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="393" spans="1:13">
       <c r="A393">
-        <v>4491</v>
+        <v>4385</v>
       </c>
       <c r="B393" t="s">
         <v>27</v>
       </c>
       <c r="C393" t="s">
-        <v>1228</v>
+        <v>1223</v>
       </c>
       <c r="D393" t="s">
-        <v>1229</v>
+        <v>1224</v>
       </c>
       <c r="F393" t="s">
-        <v>104</v>
+        <v>895</v>
       </c>
       <c r="G393" t="s">
         <v>17</v>
       </c>
       <c r="H393">
-        <v>14075</v>
+        <v>14217</v>
       </c>
       <c r="I393" t="s">
-        <v>1230</v>
+        <v>1225</v>
       </c>
       <c r="J393" t="s">
-        <v>1231</v>
+        <v>1226</v>
       </c>
       <c r="K393" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L393">
         <v>0</v>
       </c>
       <c r="M393" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394">
-        <v>4497</v>
+        <v>4391</v>
       </c>
       <c r="B394" t="s">
         <v>27</v>
       </c>
       <c r="C394" t="s">
-        <v>1232</v>
+        <v>1227</v>
       </c>
       <c r="D394" t="s">
-        <v>116</v>
+        <v>288</v>
       </c>
       <c r="F394" t="s">
-        <v>251</v>
+        <v>289</v>
       </c>
       <c r="G394" t="s">
         <v>17</v>
       </c>
       <c r="H394">
-        <v>14215</v>
+        <v>14221</v>
+      </c>
+      <c r="I394" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J394" t="s">
+        <v>323</v>
       </c>
       <c r="K394" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L394">
         <v>0</v>
       </c>
       <c r="M394" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="395" spans="1:13">
       <c r="A395">
-        <v>4513</v>
+        <v>4393</v>
       </c>
       <c r="B395" t="s">
         <v>27</v>
       </c>
       <c r="C395" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="D395" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="F395" t="s">
-        <v>1235</v>
+        <v>214</v>
       </c>
       <c r="G395" t="s">
         <v>17</v>
       </c>
       <c r="H395">
-        <v>14120</v>
+        <v>14150</v>
+      </c>
+      <c r="I395" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J395" t="s">
+        <v>1232</v>
       </c>
       <c r="K395" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L395">
         <v>0</v>
       </c>
       <c r="M395" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396">
-        <v>4579</v>
+        <v>4397</v>
       </c>
       <c r="B396" t="s">
         <v>27</v>
       </c>
       <c r="C396" t="s">
-        <v>1236</v>
+        <v>1233</v>
       </c>
       <c r="D396" t="s">
-        <v>1237</v>
+        <v>1234</v>
       </c>
       <c r="F396" t="s">
-        <v>1238</v>
+        <v>250</v>
       </c>
       <c r="G396" t="s">
         <v>17</v>
       </c>
       <c r="H396">
-        <v>14131</v>
-[...2 lines deleted...]
-        <v>1239</v>
+        <v>14215</v>
       </c>
       <c r="J396" t="s">
-        <v>1240</v>
+        <v>323</v>
       </c>
       <c r="K396" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L396">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M396" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="397" spans="1:13">
       <c r="A397">
-        <v>4581</v>
+        <v>4399</v>
       </c>
       <c r="B397" t="s">
         <v>27</v>
       </c>
       <c r="C397" t="s">
-        <v>1241</v>
+        <v>1235</v>
       </c>
       <c r="D397" t="s">
-        <v>1242</v>
+        <v>1236</v>
       </c>
       <c r="F397" t="s">
-        <v>117</v>
+        <v>970</v>
       </c>
       <c r="G397" t="s">
         <v>17</v>
       </c>
       <c r="H397">
-        <v>14223</v>
+        <v>14304</v>
       </c>
       <c r="I397" t="s">
-        <v>1243</v>
+        <v>1237</v>
+      </c>
+      <c r="J397" t="s">
+        <v>1238</v>
       </c>
       <c r="K397" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L397">
         <v>0</v>
       </c>
       <c r="M397" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="398" spans="1:13">
       <c r="A398">
-        <v>4583</v>
+        <v>4401</v>
       </c>
       <c r="B398" t="s">
         <v>27</v>
       </c>
       <c r="C398" t="s">
-        <v>1244</v>
+        <v>1239</v>
       </c>
       <c r="D398" t="s">
-        <v>1245</v>
+        <v>1240</v>
       </c>
       <c r="F398" t="s">
-        <v>1246</v>
+        <v>587</v>
       </c>
       <c r="G398" t="s">
         <v>17</v>
       </c>
       <c r="H398">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>1247</v>
+        <v>14075</v>
+      </c>
+      <c r="I398">
+        <v>7169974003</v>
+      </c>
+      <c r="J398" t="s">
+        <v>1241</v>
       </c>
       <c r="K398" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L398">
         <v>0</v>
       </c>
       <c r="M398" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="399" spans="1:13">
       <c r="A399">
-        <v>4600</v>
+        <v>4404</v>
       </c>
       <c r="B399" t="s">
         <v>27</v>
       </c>
       <c r="C399" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="D399" t="s">
-        <v>1249</v>
+        <v>1243</v>
       </c>
       <c r="F399" t="s">
-        <v>117</v>
+        <v>375</v>
       </c>
       <c r="G399" t="s">
         <v>17</v>
       </c>
       <c r="H399">
-        <v>14210</v>
+        <v>14213</v>
       </c>
       <c r="I399" t="s">
-        <v>1250</v>
+        <v>1244</v>
+      </c>
+      <c r="J399" t="s">
+        <v>189</v>
       </c>
       <c r="K399" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L399">
         <v>0</v>
       </c>
       <c r="M399" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="400" spans="1:13">
       <c r="A400">
-        <v>4602</v>
+        <v>4424</v>
       </c>
       <c r="B400" t="s">
         <v>27</v>
       </c>
       <c r="C400" t="s">
-        <v>1251</v>
+        <v>1245</v>
       </c>
       <c r="D400" t="s">
-        <v>671</v>
+        <v>1246</v>
       </c>
       <c r="F400" t="s">
-        <v>86</v>
+        <v>250</v>
       </c>
       <c r="G400" t="s">
         <v>17</v>
       </c>
       <c r="H400">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>1252</v>
+        <v>14215</v>
       </c>
       <c r="K400" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L400">
         <v>0</v>
       </c>
       <c r="M400" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="401" spans="1:13">
       <c r="A401">
-        <v>4605</v>
+        <v>4426</v>
       </c>
       <c r="B401" t="s">
         <v>27</v>
       </c>
       <c r="C401" t="s">
-        <v>1253</v>
+        <v>1247</v>
       </c>
       <c r="D401" t="s">
-        <v>1254</v>
+        <v>1248</v>
       </c>
       <c r="F401" t="s">
-        <v>379</v>
+        <v>832</v>
       </c>
       <c r="G401" t="s">
         <v>17</v>
       </c>
       <c r="H401">
-        <v>14215</v>
+        <v>14068</v>
       </c>
       <c r="I401" t="s">
-        <v>1253</v>
+        <v>1249</v>
       </c>
       <c r="K401" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L401">
         <v>0</v>
       </c>
       <c r="M401" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="402" spans="1:13">
       <c r="A402">
-        <v>4607</v>
+        <v>4453</v>
       </c>
       <c r="B402" t="s">
         <v>27</v>
       </c>
       <c r="C402" t="s">
-        <v>1255</v>
+        <v>1250</v>
       </c>
       <c r="D402" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
       <c r="F402" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="G402" t="s">
         <v>17</v>
       </c>
       <c r="H402">
-        <v>14221</v>
+        <v>14094</v>
       </c>
       <c r="I402" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="K402" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L402">
         <v>0</v>
       </c>
       <c r="M402" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="403" spans="1:13">
       <c r="A403">
-        <v>4608</v>
+        <v>4461</v>
       </c>
       <c r="B403" t="s">
         <v>27</v>
       </c>
       <c r="C403" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="D403" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="F403" t="s">
-        <v>405</v>
+        <v>40</v>
       </c>
       <c r="G403" t="s">
         <v>17</v>
       </c>
       <c r="H403">
-        <v>14225</v>
+        <v>14210</v>
       </c>
       <c r="I403" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="K403" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L403">
         <v>0</v>
       </c>
       <c r="M403" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="404" spans="1:13">
       <c r="A404">
-        <v>4610</v>
+        <v>4473</v>
       </c>
       <c r="B404" t="s">
         <v>27</v>
       </c>
       <c r="C404" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="D404" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="F404" t="s">
-        <v>117</v>
+        <v>158</v>
       </c>
       <c r="G404" t="s">
         <v>17</v>
       </c>
       <c r="H404">
-        <v>14214</v>
+        <v>14032</v>
       </c>
       <c r="I404" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="K404" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L404">
         <v>0</v>
       </c>
       <c r="M404" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405">
-        <v>4614</v>
+        <v>4474</v>
       </c>
       <c r="B405" t="s">
         <v>27</v>
       </c>
       <c r="C405" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
       <c r="D405" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="F405" t="s">
-        <v>41</v>
+        <v>1261</v>
       </c>
       <c r="G405" t="s">
         <v>17</v>
       </c>
       <c r="H405">
-        <v>14215</v>
+        <v>14719</v>
       </c>
       <c r="I405" t="s">
-        <v>1266</v>
+        <v>1262</v>
+      </c>
+      <c r="J405" t="s">
+        <v>1263</v>
       </c>
       <c r="K405" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L405">
         <v>0</v>
       </c>
       <c r="M405" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="406" spans="1:13">
       <c r="A406">
-        <v>4622</v>
+        <v>4491</v>
       </c>
       <c r="B406" t="s">
         <v>27</v>
       </c>
       <c r="C406" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F406" t="s">
+        <v>103</v>
+      </c>
+      <c r="G406" t="s">
+        <v>17</v>
+      </c>
+      <c r="H406">
+        <v>14075</v>
+      </c>
+      <c r="I406" t="s">
+        <v>1266</v>
+      </c>
+      <c r="J406" t="s">
         <v>1267</v>
       </c>
-      <c r="D406" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K406" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L406">
         <v>0</v>
       </c>
       <c r="M406" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407">
-        <v>4634</v>
+        <v>4497</v>
       </c>
       <c r="B407" t="s">
         <v>27</v>
       </c>
       <c r="C407" t="s">
-        <v>1269</v>
+        <v>1268</v>
       </c>
       <c r="D407" t="s">
-        <v>1270</v>
+        <v>115</v>
       </c>
       <c r="F407" t="s">
-        <v>431</v>
+        <v>250</v>
       </c>
       <c r="G407" t="s">
         <v>17</v>
       </c>
       <c r="H407">
-        <v>14150</v>
+        <v>14215</v>
       </c>
       <c r="K407" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L407">
         <v>0</v>
       </c>
       <c r="M407" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408">
-        <v>4656</v>
+        <v>4513</v>
       </c>
       <c r="B408" t="s">
         <v>27</v>
       </c>
       <c r="C408" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F408" t="s">
         <v>1271</v>
       </c>
-      <c r="D408" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G408" t="s">
         <v>17</v>
       </c>
       <c r="H408">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1273</v>
+        <v>14120</v>
       </c>
       <c r="K408" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L408">
         <v>0</v>
       </c>
       <c r="M408" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="409" spans="1:13">
       <c r="A409">
-        <v>4667</v>
+        <v>4579</v>
       </c>
       <c r="B409" t="s">
         <v>27</v>
       </c>
       <c r="C409" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F409" t="s">
         <v>1274</v>
       </c>
-      <c r="D409" t="s">
+      <c r="G409" t="s">
+        <v>17</v>
+      </c>
+      <c r="H409">
+        <v>14131</v>
+      </c>
+      <c r="I409" t="s">
         <v>1275</v>
       </c>
-      <c r="F409" t="s">
+      <c r="J409" t="s">
         <v>1276</v>
       </c>
-      <c r="G409" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K409" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L409">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M409" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="410" spans="1:13">
       <c r="A410">
-        <v>4674</v>
+        <v>4581</v>
       </c>
       <c r="B410" t="s">
         <v>27</v>
       </c>
       <c r="C410" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F410" t="s">
+        <v>116</v>
+      </c>
+      <c r="G410" t="s">
+        <v>17</v>
+      </c>
+      <c r="H410">
+        <v>14223</v>
+      </c>
+      <c r="I410" t="s">
         <v>1279</v>
       </c>
-      <c r="D410" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K410" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L410">
         <v>0</v>
       </c>
       <c r="M410" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="411" spans="1:13">
       <c r="A411">
-        <v>4684</v>
+        <v>4583</v>
       </c>
       <c r="B411" t="s">
         <v>27</v>
       </c>
       <c r="C411" t="s">
-        <v>458</v>
+        <v>1280</v>
       </c>
       <c r="D411" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="F411" t="s">
-        <v>460</v>
+        <v>1282</v>
       </c>
       <c r="G411" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H411">
-        <v>16505</v>
+        <v>14226</v>
       </c>
       <c r="I411" t="s">
-        <v>1285</v>
-[...2 lines deleted...]
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="K411" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L411">
         <v>0</v>
       </c>
       <c r="M411" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="412" spans="1:13">
       <c r="A412">
-        <v>4705</v>
+        <v>4600</v>
       </c>
       <c r="B412" t="s">
         <v>27</v>
       </c>
       <c r="C412" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="D412" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F412" t="s">
         <v>116</v>
       </c>
-      <c r="F412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G412" t="s">
         <v>17</v>
       </c>
       <c r="H412">
-        <v>14215</v>
+        <v>14210</v>
       </c>
       <c r="I412" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
       <c r="K412" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L412">
         <v>0</v>
       </c>
       <c r="M412" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="413" spans="1:13">
       <c r="A413">
-        <v>4711</v>
+        <v>4602</v>
       </c>
       <c r="B413" t="s">
         <v>27</v>
       </c>
       <c r="C413" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
       <c r="D413" t="s">
-        <v>1290</v>
+        <v>693</v>
       </c>
       <c r="F413" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="G413" t="s">
         <v>17</v>
       </c>
       <c r="H413">
-        <v>14228</v>
+        <v>14221</v>
       </c>
       <c r="I413" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>1292</v>
+        <v>1288</v>
       </c>
       <c r="K413" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L413">
         <v>0</v>
       </c>
       <c r="M413" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="414" spans="1:13">
       <c r="A414">
-        <v>4769</v>
+        <v>4605</v>
       </c>
       <c r="B414" t="s">
         <v>27</v>
       </c>
       <c r="C414" t="s">
-        <v>1293</v>
+        <v>1289</v>
       </c>
       <c r="D414" t="s">
-        <v>1294</v>
+        <v>1290</v>
       </c>
       <c r="F414" t="s">
-        <v>117</v>
+        <v>375</v>
       </c>
       <c r="G414" t="s">
         <v>17</v>
       </c>
       <c r="H414">
-        <v>14206</v>
+        <v>14215</v>
       </c>
       <c r="I414" t="s">
-        <v>1293</v>
+        <v>1289</v>
       </c>
       <c r="K414" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L414">
         <v>0</v>
       </c>
       <c r="M414" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="415" spans="1:13">
       <c r="A415">
-        <v>4774</v>
+        <v>4607</v>
       </c>
       <c r="B415" t="s">
         <v>27</v>
       </c>
       <c r="C415" t="s">
-        <v>1295</v>
+        <v>1291</v>
       </c>
       <c r="D415" t="s">
-        <v>1296</v>
+        <v>1292</v>
       </c>
       <c r="F415" t="s">
-        <v>562</v>
+        <v>85</v>
       </c>
       <c r="G415" t="s">
         <v>17</v>
       </c>
       <c r="H415">
-        <v>14228</v>
+        <v>14221</v>
       </c>
       <c r="I415" t="s">
-        <v>1297</v>
+        <v>664</v>
+      </c>
+      <c r="J415" t="s">
+        <v>1293</v>
       </c>
       <c r="K415" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L415">
         <v>0</v>
       </c>
       <c r="M415" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="416" spans="1:13">
       <c r="A416">
-        <v>4805</v>
+        <v>4608</v>
       </c>
       <c r="B416" t="s">
         <v>27</v>
       </c>
       <c r="C416" t="s">
-        <v>1298</v>
+        <v>1294</v>
       </c>
       <c r="D416" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="F416" t="s">
-        <v>1300</v>
+        <v>401</v>
       </c>
       <c r="G416" t="s">
         <v>17</v>
       </c>
       <c r="H416">
-        <v>14482</v>
+        <v>14225</v>
       </c>
       <c r="I416" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-        <v>1302</v>
+        <v>1296</v>
       </c>
       <c r="K416" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L416">
         <v>0</v>
       </c>
       <c r="M416" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="417" spans="1:13">
       <c r="A417">
-        <v>4808</v>
+        <v>4610</v>
       </c>
       <c r="B417" t="s">
         <v>27</v>
       </c>
       <c r="C417" t="s">
-        <v>1303</v>
+        <v>1297</v>
       </c>
       <c r="D417" t="s">
-        <v>1304</v>
+        <v>1298</v>
       </c>
       <c r="F417" t="s">
-        <v>920</v>
+        <v>116</v>
       </c>
       <c r="G417" t="s">
         <v>17</v>
       </c>
       <c r="H417">
-        <v>14416</v>
+        <v>14214</v>
       </c>
       <c r="I417" t="s">
-        <v>1305</v>
-[...2 lines deleted...]
-        <v>1306</v>
+        <v>1299</v>
       </c>
       <c r="K417" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L417">
         <v>0</v>
       </c>
       <c r="M417" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="418" spans="1:13">
       <c r="A418">
-        <v>4812</v>
+        <v>4614</v>
       </c>
       <c r="B418" t="s">
         <v>27</v>
       </c>
       <c r="C418" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="D418" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="F418" t="s">
-        <v>1309</v>
+        <v>40</v>
       </c>
       <c r="G418" t="s">
         <v>17</v>
       </c>
       <c r="H418">
-        <v>14220</v>
+        <v>14215</v>
       </c>
       <c r="I418" t="s">
-        <v>1310</v>
+        <v>1302</v>
       </c>
       <c r="K418" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L418">
         <v>0</v>
       </c>
       <c r="M418" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="419" spans="1:13">
       <c r="A419">
-        <v>4816</v>
+        <v>4622</v>
       </c>
       <c r="B419" t="s">
         <v>27</v>
       </c>
       <c r="C419" t="s">
-        <v>1311</v>
+        <v>1303</v>
       </c>
       <c r="D419" t="s">
-        <v>1312</v>
+        <v>680</v>
       </c>
       <c r="F419" t="s">
-        <v>1313</v>
+        <v>477</v>
       </c>
       <c r="G419" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H419">
-        <v>16428</v>
+        <v>14221</v>
       </c>
       <c r="I419" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>1315</v>
+        <v>1304</v>
       </c>
       <c r="K419" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L419">
         <v>0</v>
       </c>
       <c r="M419" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="420" spans="1:13">
       <c r="A420">
-        <v>4817</v>
+        <v>4634</v>
       </c>
       <c r="B420" t="s">
         <v>27</v>
       </c>
       <c r="C420" t="s">
-        <v>1316</v>
+        <v>1305</v>
       </c>
       <c r="D420" t="s">
-        <v>1317</v>
+        <v>1306</v>
       </c>
       <c r="F420" t="s">
-        <v>1276</v>
+        <v>427</v>
       </c>
       <c r="G420" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H420">
-        <v>16428</v>
-[...5 lines deleted...]
-        <v>1318</v>
+        <v>14150</v>
       </c>
       <c r="K420" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L420">
         <v>0</v>
       </c>
       <c r="M420" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="421" spans="1:13">
       <c r="A421">
-        <v>601</v>
+        <v>4656</v>
       </c>
       <c r="B421" t="s">
         <v>27</v>
       </c>
       <c r="C421" t="s">
-        <v>1319</v>
+        <v>1307</v>
       </c>
       <c r="D421" t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1321</v>
+        <v>1308</v>
       </c>
       <c r="F421" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G421" t="s">
         <v>17</v>
       </c>
       <c r="H421">
-        <v>14225</v>
+        <v>14215</v>
       </c>
       <c r="I421" t="s">
-        <v>1322</v>
+        <v>1309</v>
       </c>
       <c r="K421" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L421">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M421" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="422" spans="1:13">
       <c r="A422">
-        <v>88904</v>
+        <v>4667</v>
       </c>
       <c r="B422" t="s">
         <v>27</v>
       </c>
       <c r="C422" t="s">
-        <v>1323</v>
+        <v>1310</v>
       </c>
       <c r="D422" t="s">
-        <v>1324</v>
+        <v>1311</v>
       </c>
       <c r="F422" t="s">
-        <v>562</v>
+        <v>1312</v>
       </c>
       <c r="G422" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H422">
-        <v>14226</v>
+        <v>10650</v>
       </c>
       <c r="I422" t="s">
-        <v>1325</v>
+        <v>1313</v>
+      </c>
+      <c r="J422" t="s">
+        <v>1314</v>
       </c>
       <c r="K422" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L422">
         <v>0</v>
       </c>
       <c r="M422" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="423" spans="1:13">
       <c r="A423">
-        <v>88907</v>
+        <v>4674</v>
       </c>
       <c r="B423" t="s">
         <v>27</v>
       </c>
       <c r="C423" t="s">
-        <v>1326</v>
+        <v>1315</v>
       </c>
       <c r="D423" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-        <v>1328</v>
+        <v>1316</v>
       </c>
       <c r="F423" t="s">
-        <v>562</v>
+        <v>1317</v>
       </c>
       <c r="G423" t="s">
         <v>17</v>
       </c>
       <c r="H423">
-        <v>14226</v>
+        <v>14470</v>
       </c>
       <c r="I423" t="s">
-        <v>1325</v>
+        <v>1318</v>
+      </c>
+      <c r="J423" t="s">
+        <v>1319</v>
       </c>
       <c r="K423" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L423">
         <v>0</v>
       </c>
       <c r="M423" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="424" spans="1:13">
       <c r="A424">
-        <v>10</v>
+        <v>4684</v>
       </c>
       <c r="B424" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C424" t="s">
-        <v>1329</v>
+        <v>454</v>
       </c>
       <c r="D424" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>1330</v>
+        <v>1320</v>
       </c>
       <c r="F424" t="s">
-        <v>104</v>
+        <v>456</v>
       </c>
       <c r="G424" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H424">
-        <v>14075</v>
+        <v>16505</v>
       </c>
       <c r="I424" t="s">
-        <v>1331</v>
+        <v>1321</v>
+      </c>
+      <c r="J424" t="s">
+        <v>1322</v>
       </c>
       <c r="K424" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L424">
         <v>0</v>
       </c>
       <c r="M424" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="425" spans="1:13">
       <c r="A425">
-        <v>1455</v>
+        <v>4705</v>
       </c>
       <c r="B425" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C425" t="s">
-        <v>1332</v>
+        <v>1323</v>
       </c>
       <c r="D425" t="s">
-        <v>1333</v>
+        <v>115</v>
       </c>
       <c r="F425" t="s">
-        <v>634</v>
+        <v>116</v>
       </c>
       <c r="G425" t="s">
         <v>17</v>
       </c>
       <c r="H425">
-        <v>14224</v>
+        <v>14215</v>
       </c>
       <c r="I425" t="s">
-        <v>1334</v>
+        <v>1324</v>
       </c>
       <c r="K425" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L425">
         <v>0</v>
       </c>
       <c r="M425" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="426" spans="1:13">
       <c r="A426">
-        <v>1500</v>
+        <v>4711</v>
       </c>
       <c r="B426" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C426" t="s">
-        <v>978</v>
+        <v>1325</v>
       </c>
       <c r="D426" t="s">
-        <v>1335</v>
+        <v>1326</v>
       </c>
       <c r="F426" t="s">
-        <v>1053</v>
+        <v>40</v>
       </c>
       <c r="G426" t="s">
         <v>17</v>
       </c>
       <c r="H426">
-        <v>14059</v>
+        <v>14228</v>
       </c>
       <c r="I426" t="s">
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="J426" t="s">
-        <v>980</v>
+        <v>1328</v>
       </c>
       <c r="K426" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L426">
         <v>0</v>
       </c>
       <c r="M426" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="427" spans="1:13">
       <c r="A427">
-        <v>1940</v>
+        <v>4769</v>
       </c>
       <c r="B427" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C427" t="s">
-        <v>1337</v>
+        <v>1329</v>
       </c>
       <c r="D427" t="s">
-        <v>1338</v>
+        <v>1330</v>
       </c>
       <c r="F427" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G427" t="s">
         <v>17</v>
       </c>
       <c r="H427">
-        <v>14075</v>
+        <v>14206</v>
       </c>
       <c r="I427" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>1340</v>
+        <v>1329</v>
       </c>
       <c r="K427" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L427">
         <v>0</v>
       </c>
       <c r="M427" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="428" spans="1:13">
       <c r="A428">
-        <v>3937</v>
+        <v>4774</v>
       </c>
       <c r="B428" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C428" t="s">
-        <v>1341</v>
+        <v>1331</v>
       </c>
       <c r="D428" t="s">
-        <v>1342</v>
+        <v>1332</v>
       </c>
       <c r="F428" t="s">
-        <v>501</v>
+        <v>583</v>
       </c>
       <c r="G428" t="s">
         <v>17</v>
       </c>
-      <c r="H428" t="s">
-        <v>1343</v>
+      <c r="H428">
+        <v>14228</v>
       </c>
       <c r="I428" t="s">
-        <v>1015</v>
+        <v>1333</v>
       </c>
       <c r="K428" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L428">
         <v>0</v>
       </c>
       <c r="M428" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="429" spans="1:13">
       <c r="A429">
-        <v>4028</v>
+        <v>4805</v>
       </c>
       <c r="B429" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C429" t="s">
-        <v>1344</v>
+        <v>1334</v>
       </c>
       <c r="D429" t="s">
-        <v>1345</v>
+        <v>1335</v>
       </c>
       <c r="F429" t="s">
-        <v>1346</v>
+        <v>1336</v>
       </c>
       <c r="G429" t="s">
-        <v>1347</v>
+        <v>17</v>
       </c>
       <c r="H429">
-        <v>14215</v>
+        <v>14482</v>
       </c>
       <c r="I429" t="s">
-        <v>1067</v>
+        <v>1337</v>
       </c>
       <c r="J429" t="s">
-        <v>209</v>
+        <v>1338</v>
       </c>
       <c r="K429" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L429">
         <v>0</v>
       </c>
       <c r="M429" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="430" spans="1:13">
       <c r="A430">
-        <v>4144</v>
+        <v>4808</v>
       </c>
       <c r="B430" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C430" t="s">
-        <v>1348</v>
+        <v>1339</v>
       </c>
       <c r="D430" t="s">
-        <v>128</v>
+        <v>1340</v>
       </c>
       <c r="F430" t="s">
-        <v>86</v>
+        <v>943</v>
       </c>
       <c r="G430" t="s">
         <v>17</v>
       </c>
       <c r="H430">
-        <v>14221</v>
+        <v>14416</v>
       </c>
       <c r="I430" t="s">
-        <v>1348</v>
+        <v>1341</v>
       </c>
       <c r="J430" t="s">
-        <v>193</v>
+        <v>1342</v>
       </c>
       <c r="K430" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L430">
         <v>0</v>
       </c>
       <c r="M430" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="431" spans="1:13">
       <c r="A431">
-        <v>4326</v>
+        <v>4812</v>
       </c>
       <c r="B431" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C431" t="s">
-        <v>896</v>
+        <v>1343</v>
       </c>
       <c r="D431" t="s">
-        <v>146</v>
+        <v>1344</v>
       </c>
       <c r="F431" t="s">
-        <v>104</v>
+        <v>1345</v>
       </c>
       <c r="G431" t="s">
         <v>17</v>
       </c>
       <c r="H431">
-        <v>14075</v>
+        <v>14220</v>
       </c>
       <c r="I431" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-        <v>1171</v>
+        <v>1346</v>
       </c>
       <c r="K431" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L431">
         <v>0</v>
       </c>
       <c r="M431" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="432" spans="1:13">
       <c r="A432">
-        <v>4513</v>
+        <v>4816</v>
       </c>
       <c r="B432" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C432" t="s">
-        <v>1233</v>
+        <v>1347</v>
       </c>
       <c r="D432" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F432" t="s">
         <v>1349</v>
       </c>
-      <c r="F432" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G432" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H432">
-        <v>14221</v>
+        <v>16428</v>
+      </c>
+      <c r="I432" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J432" t="s">
+        <v>1351</v>
       </c>
       <c r="K432" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L432">
         <v>0</v>
       </c>
       <c r="M432" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="433" spans="1:13">
       <c r="A433">
-        <v>751</v>
+        <v>4817</v>
       </c>
       <c r="B433" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C433" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="D433" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="F433" t="s">
-        <v>41</v>
+        <v>1312</v>
       </c>
       <c r="G433" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H433">
-        <v>14206</v>
+        <v>16428</v>
       </c>
       <c r="I433" t="s">
-        <v>1352</v>
+        <v>421</v>
+      </c>
+      <c r="J433" t="s">
+        <v>1354</v>
       </c>
       <c r="K433" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L433">
         <v>0</v>
       </c>
       <c r="M433" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434">
-        <v>10</v>
+        <v>4848</v>
       </c>
       <c r="B434" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>1353</v>
+        <v>27</v>
       </c>
       <c r="F434" t="s">
-        <v>508</v>
+        <v>40</v>
       </c>
       <c r="G434" t="s">
         <v>17</v>
       </c>
       <c r="H434">
-        <v>14218</v>
-[...2 lines deleted...]
-        <v>1354</v>
+        <v>14211</v>
+      </c>
+      <c r="J434" t="s">
+        <v>418</v>
       </c>
       <c r="K434" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L434">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M434" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="435" spans="1:13">
       <c r="A435">
-        <v>1455</v>
+        <v>4862</v>
       </c>
       <c r="B435" t="s">
-        <v>559</v>
+        <v>27</v>
       </c>
       <c r="C435" t="s">
         <v>1355</v>
       </c>
       <c r="D435" t="s">
         <v>1356</v>
       </c>
       <c r="F435" t="s">
-        <v>184</v>
+        <v>275</v>
       </c>
       <c r="G435" t="s">
         <v>17</v>
       </c>
       <c r="H435">
-        <v>14052</v>
+        <v>14613</v>
       </c>
       <c r="I435" t="s">
-        <v>1334</v>
+        <v>1357</v>
+      </c>
+      <c r="J435" t="s">
+        <v>1358</v>
       </c>
       <c r="K435" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L435">
         <v>0</v>
       </c>
       <c r="M435" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="436" spans="1:13">
       <c r="A436">
-        <v>2321</v>
+        <v>4870</v>
       </c>
       <c r="B436" t="s">
-        <v>559</v>
+        <v>27</v>
       </c>
       <c r="C436" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="D436" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="F436" t="s">
-        <v>169</v>
+        <v>401</v>
       </c>
       <c r="G436" t="s">
         <v>17</v>
       </c>
       <c r="H436">
-        <v>14124</v>
-[...2 lines deleted...]
-        <v>1359</v>
+        <v>14225</v>
       </c>
       <c r="J436" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="K436" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L436">
         <v>0</v>
       </c>
       <c r="M436" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="437" spans="1:13">
       <c r="A437">
-        <v>10</v>
+        <v>4883</v>
       </c>
       <c r="B437" t="s">
-        <v>567</v>
+        <v>27</v>
       </c>
       <c r="C437" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="D437" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="F437" t="s">
-        <v>420</v>
+        <v>40</v>
       </c>
       <c r="G437" t="s">
         <v>17</v>
       </c>
       <c r="H437">
-        <v>14304</v>
+        <v>14207</v>
+      </c>
+      <c r="I437" t="s">
+        <v>384</v>
+      </c>
+      <c r="J437" t="s">
+        <v>1364</v>
       </c>
       <c r="K437" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L437">
         <v>0</v>
       </c>
       <c r="M437" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="438" spans="1:13">
       <c r="A438">
-        <v>1455</v>
+        <v>601</v>
       </c>
       <c r="B438" t="s">
-        <v>567</v>
+        <v>27</v>
       </c>
       <c r="C438" t="s">
-        <v>976</v>
+        <v>1365</v>
       </c>
       <c r="D438" t="s">
-        <v>1363</v>
+        <v>1366</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1367</v>
       </c>
       <c r="F438" t="s">
-        <v>1364</v>
+        <v>90</v>
       </c>
       <c r="G438" t="s">
         <v>17</v>
       </c>
       <c r="H438">
-        <v>14224</v>
+        <v>14225</v>
       </c>
       <c r="I438" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="K438" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L438">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M438" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="439" spans="1:13">
       <c r="A439">
-        <v>10</v>
+        <v>88904</v>
       </c>
       <c r="B439" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C439" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="D439" t="s">
-        <v>116</v>
+        <v>1370</v>
       </c>
       <c r="F439" t="s">
-        <v>117</v>
+        <v>583</v>
       </c>
       <c r="G439" t="s">
         <v>17</v>
       </c>
       <c r="H439">
-        <v>14215</v>
+        <v>14226</v>
       </c>
       <c r="I439" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>1371</v>
       </c>
       <c r="K439" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L439">
         <v>0</v>
       </c>
       <c r="M439" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="440" spans="1:13">
       <c r="A440">
-        <v>1455</v>
+        <v>88907</v>
       </c>
       <c r="B440" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C440" t="s">
-        <v>976</v>
+        <v>1372</v>
       </c>
       <c r="D440" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="E440" t="s">
-        <v>1368</v>
+        <v>1374</v>
       </c>
       <c r="F440" t="s">
-        <v>251</v>
+        <v>583</v>
       </c>
       <c r="G440" t="s">
         <v>17</v>
       </c>
       <c r="H440">
-        <v>14206</v>
+        <v>14226</v>
       </c>
       <c r="I440" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="K440" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L440">
         <v>0</v>
       </c>
       <c r="M440" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="441" spans="1:13">
       <c r="A441">
         <v>10</v>
       </c>
       <c r="B441" t="s">
-        <v>1370</v>
+        <v>33</v>
       </c>
       <c r="C441" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="D441" t="s">
-        <v>203</v>
+        <v>919</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1376</v>
       </c>
       <c r="F441" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G441" t="s">
         <v>17</v>
       </c>
       <c r="H441">
-        <v>14094</v>
+        <v>14075</v>
+      </c>
+      <c r="I441" t="s">
+        <v>1377</v>
       </c>
       <c r="K441" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L441">
         <v>0</v>
       </c>
       <c r="M441" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="442" spans="1:13">
       <c r="A442">
-        <v>10</v>
+        <v>1455</v>
       </c>
       <c r="B442" t="s">
-        <v>581</v>
+        <v>33</v>
       </c>
       <c r="C442" t="s">
-        <v>640</v>
+        <v>1378</v>
       </c>
       <c r="D442" t="s">
-        <v>285</v>
+        <v>1379</v>
       </c>
       <c r="F442" t="s">
-        <v>41</v>
+        <v>656</v>
       </c>
       <c r="G442" t="s">
         <v>17</v>
       </c>
       <c r="H442">
-        <v>14221</v>
+        <v>14224</v>
       </c>
       <c r="I442" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="K442" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L442">
         <v>0</v>
       </c>
       <c r="M442" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="443" spans="1:13">
       <c r="A443">
-        <v>10</v>
+        <v>1500</v>
       </c>
       <c r="B443" t="s">
-        <v>584</v>
+        <v>33</v>
       </c>
       <c r="C443" t="s">
-        <v>1373</v>
+        <v>1021</v>
       </c>
       <c r="D443" t="s">
-        <v>1374</v>
+        <v>1381</v>
       </c>
       <c r="F443" t="s">
-        <v>72</v>
+        <v>1096</v>
       </c>
       <c r="G443" t="s">
         <v>17</v>
       </c>
       <c r="H443">
-        <v>14086</v>
+        <v>14059</v>
       </c>
       <c r="I443" t="s">
-        <v>1375</v>
+        <v>1382</v>
+      </c>
+      <c r="J443" t="s">
+        <v>1023</v>
       </c>
       <c r="K443" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L443">
         <v>0</v>
       </c>
       <c r="M443" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="444" spans="1:13">
       <c r="A444">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1940</v>
+      </c>
+      <c r="B444" t="s">
+        <v>33</v>
       </c>
       <c r="C444" t="s">
-        <v>1376</v>
+        <v>1383</v>
       </c>
       <c r="D444" t="s">
-        <v>1362</v>
+        <v>1384</v>
       </c>
       <c r="F444" t="s">
-        <v>420</v>
+        <v>103</v>
       </c>
       <c r="G444" t="s">
         <v>17</v>
       </c>
       <c r="H444">
-        <v>14304</v>
+        <v>14075</v>
+      </c>
+      <c r="I444" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J444" t="s">
+        <v>1386</v>
       </c>
       <c r="K444" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L444">
         <v>0</v>
       </c>
       <c r="M444" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="445" spans="1:13">
       <c r="A445">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>3937</v>
+      </c>
+      <c r="B445" t="s">
+        <v>33</v>
       </c>
       <c r="C445" t="s">
-        <v>1377</v>
+        <v>1387</v>
       </c>
       <c r="D445" t="s">
-        <v>959</v>
+        <v>1388</v>
       </c>
       <c r="F445" t="s">
-        <v>873</v>
+        <v>497</v>
       </c>
       <c r="G445" t="s">
         <v>17</v>
       </c>
-      <c r="H445">
-        <v>14217</v>
+      <c r="H445" t="s">
+        <v>1389</v>
+      </c>
+      <c r="I445" t="s">
+        <v>1058</v>
       </c>
       <c r="K445" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L445">
         <v>0</v>
       </c>
       <c r="M445" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="446" spans="1:13">
       <c r="A446">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>4028</v>
+      </c>
+      <c r="B446" t="s">
+        <v>33</v>
       </c>
       <c r="C446" t="s">
-        <v>1378</v>
+        <v>1390</v>
       </c>
       <c r="D446" t="s">
-        <v>1379</v>
+        <v>1391</v>
       </c>
       <c r="F446" t="s">
-        <v>86</v>
+        <v>1392</v>
       </c>
       <c r="G446" t="s">
-        <v>17</v>
+        <v>1393</v>
       </c>
       <c r="H446">
-        <v>14221</v>
+        <v>14215</v>
+      </c>
+      <c r="I446" t="s">
+        <v>1110</v>
+      </c>
+      <c r="J446" t="s">
+        <v>208</v>
       </c>
       <c r="K446" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L446">
         <v>0</v>
       </c>
       <c r="M446" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="447" spans="1:13">
       <c r="A447">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>4144</v>
+      </c>
+      <c r="B447" t="s">
+        <v>33</v>
       </c>
       <c r="C447" t="s">
-        <v>1380</v>
+        <v>1394</v>
       </c>
       <c r="D447" t="s">
-        <v>1381</v>
+        <v>127</v>
       </c>
       <c r="F447" t="s">
-        <v>622</v>
+        <v>85</v>
       </c>
       <c r="G447" t="s">
         <v>17</v>
       </c>
       <c r="H447">
-        <v>14043</v>
+        <v>14221</v>
+      </c>
+      <c r="I447" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J447" t="s">
+        <v>192</v>
       </c>
       <c r="K447" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L447">
         <v>0</v>
       </c>
       <c r="M447" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="448" spans="1:13">
       <c r="A448">
-        <v>1011</v>
+        <v>4326</v>
       </c>
       <c r="B448" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C448" t="s">
-        <v>1382</v>
+        <v>918</v>
       </c>
       <c r="D448" t="s">
-        <v>1249</v>
+        <v>919</v>
       </c>
       <c r="F448" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G448" t="s">
         <v>17</v>
       </c>
       <c r="H448">
-        <v>14210</v>
+        <v>14075</v>
       </c>
       <c r="I448" t="s">
-        <v>1383</v>
+        <v>1205</v>
+      </c>
+      <c r="J448" t="s">
+        <v>1208</v>
       </c>
       <c r="K448" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L448">
         <v>0</v>
       </c>
       <c r="M448" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449">
-        <v>11</v>
+        <v>4513</v>
       </c>
       <c r="B449" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C449" t="s">
-        <v>1384</v>
+        <v>1269</v>
       </c>
       <c r="D449" t="s">
-        <v>172</v>
+        <v>1395</v>
       </c>
       <c r="F449" t="s">
-        <v>41</v>
+        <v>559</v>
       </c>
       <c r="G449" t="s">
         <v>17</v>
       </c>
       <c r="H449">
-        <v>14075</v>
+        <v>14221</v>
       </c>
       <c r="K449" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L449">
         <v>0</v>
       </c>
       <c r="M449" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="450" spans="1:13">
       <c r="A450">
-        <v>1386</v>
+        <v>751</v>
       </c>
       <c r="B450" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C450" t="s">
-        <v>1385</v>
+        <v>1396</v>
       </c>
       <c r="D450" t="s">
-        <v>1386</v>
+        <v>1397</v>
       </c>
       <c r="F450" t="s">
-        <v>464</v>
+        <v>40</v>
       </c>
       <c r="G450" t="s">
         <v>17</v>
       </c>
       <c r="H450">
-        <v>14141</v>
+        <v>14206</v>
       </c>
       <c r="I450" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="K450" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L450">
         <v>0</v>
       </c>
       <c r="M450" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="451" spans="1:13">
       <c r="A451">
-        <v>1438</v>
+        <v>10</v>
       </c>
       <c r="B451" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C451" t="s">
-        <v>1389</v>
+        <v>1036</v>
       </c>
       <c r="D451" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="F451" t="s">
-        <v>690</v>
+        <v>529</v>
       </c>
       <c r="G451" t="s">
         <v>17</v>
       </c>
       <c r="H451">
-        <v>14219</v>
+        <v>14218</v>
       </c>
       <c r="I451" t="s">
-        <v>935</v>
+        <v>1400</v>
       </c>
       <c r="K451" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L451">
         <v>0</v>
       </c>
       <c r="M451" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="452" spans="1:13">
       <c r="A452">
-        <v>1604</v>
+        <v>1455</v>
       </c>
       <c r="B452" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C452" t="s">
-        <v>1391</v>
+        <v>1401</v>
       </c>
       <c r="D452" t="s">
-        <v>1392</v>
+        <v>1402</v>
       </c>
       <c r="F452" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="G452" t="s">
         <v>17</v>
       </c>
       <c r="H452">
-        <v>14127</v>
+        <v>14052</v>
       </c>
       <c r="I452" t="s">
-        <v>1393</v>
-[...2 lines deleted...]
-        <v>1394</v>
+        <v>1380</v>
       </c>
       <c r="K452" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L452">
         <v>0</v>
       </c>
       <c r="M452" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="453" spans="1:13">
       <c r="A453">
-        <v>1811</v>
+        <v>2321</v>
       </c>
       <c r="B453" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C453" t="s">
-        <v>1395</v>
+        <v>1403</v>
       </c>
       <c r="D453" t="s">
-        <v>1396</v>
-[...2 lines deleted...]
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="F453" t="s">
-        <v>215</v>
+        <v>168</v>
       </c>
       <c r="G453" t="s">
         <v>17</v>
       </c>
       <c r="H453">
-        <v>14150</v>
+        <v>14124</v>
       </c>
       <c r="I453" t="s">
-        <v>1397</v>
+        <v>1405</v>
       </c>
       <c r="J453" t="s">
-        <v>1398</v>
+        <v>1406</v>
       </c>
       <c r="K453" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L453">
         <v>0</v>
       </c>
       <c r="M453" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="454" spans="1:13">
       <c r="A454">
-        <v>1903</v>
+        <v>4172</v>
       </c>
       <c r="B454" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C454" t="s">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="D454" t="s">
-        <v>1400</v>
+        <v>1408</v>
       </c>
       <c r="F454" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G454" t="s">
         <v>17</v>
       </c>
       <c r="H454">
-        <v>14226</v>
+        <v>14214</v>
+      </c>
+      <c r="I454" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J454" t="s">
+        <v>1409</v>
       </c>
       <c r="K454" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L454">
         <v>0</v>
       </c>
       <c r="M454" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="455" spans="1:13">
       <c r="A455">
-        <v>1981</v>
+        <v>10</v>
       </c>
       <c r="B455" t="s">
-        <v>27</v>
+        <v>588</v>
       </c>
       <c r="C455" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="D455" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="F455" t="s">
-        <v>1403</v>
+        <v>416</v>
       </c>
       <c r="G455" t="s">
         <v>17</v>
       </c>
       <c r="H455">
-        <v>14063</v>
-[...2 lines deleted...]
-        <v>1404</v>
+        <v>14304</v>
       </c>
       <c r="K455" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L455">
         <v>0</v>
       </c>
       <c r="M455" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="456" spans="1:13">
       <c r="A456">
-        <v>2003</v>
+        <v>1455</v>
       </c>
       <c r="B456" t="s">
-        <v>27</v>
+        <v>588</v>
       </c>
       <c r="C456" t="s">
-        <v>1405</v>
+        <v>1019</v>
       </c>
       <c r="D456" t="s">
-        <v>1406</v>
+        <v>1412</v>
       </c>
       <c r="F456" t="s">
-        <v>1407</v>
+        <v>1413</v>
       </c>
       <c r="G456" t="s">
         <v>17</v>
       </c>
       <c r="H456">
-        <v>14051</v>
-[...2 lines deleted...]
-        <v>6885500</v>
+        <v>14224</v>
+      </c>
+      <c r="I456" t="s">
+        <v>1414</v>
       </c>
       <c r="K456" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L456">
         <v>0</v>
       </c>
       <c r="M456" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="457" spans="1:13">
       <c r="A457">
-        <v>2098</v>
+        <v>4172</v>
       </c>
       <c r="B457" t="s">
-        <v>27</v>
+        <v>588</v>
       </c>
       <c r="C457" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D457" t="s">
         <v>1408</v>
       </c>
-      <c r="D457" t="s">
+      <c r="F457" t="s">
+        <v>116</v>
+      </c>
+      <c r="G457" t="s">
+        <v>17</v>
+      </c>
+      <c r="H457">
+        <v>14214</v>
+      </c>
+      <c r="I457" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J457" t="s">
         <v>1409</v>
       </c>
-      <c r="F457" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K457" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L457">
         <v>0</v>
       </c>
       <c r="M457" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="458" spans="1:13">
       <c r="A458">
-        <v>224</v>
+        <v>10</v>
       </c>
       <c r="B458" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C458" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="D458" t="s">
-        <v>1413</v>
-[...2 lines deleted...]
-        <v>1414</v>
+        <v>115</v>
       </c>
       <c r="F458" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G458" t="s">
         <v>17</v>
       </c>
       <c r="H458">
-        <v>14202</v>
+        <v>14215</v>
       </c>
       <c r="I458" t="s">
-        <v>41</v>
+        <v>211</v>
+      </c>
+      <c r="J458" t="s">
+        <v>192</v>
       </c>
       <c r="K458" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L458">
         <v>0</v>
       </c>
       <c r="M458" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="459" spans="1:13">
       <c r="A459">
-        <v>2349</v>
+        <v>1455</v>
       </c>
       <c r="B459" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C459" t="s">
-        <v>1415</v>
+        <v>1019</v>
       </c>
       <c r="D459" t="s">
         <v>1416</v>
       </c>
+      <c r="E459" t="s">
+        <v>1417</v>
+      </c>
       <c r="F459" t="s">
-        <v>1407</v>
+        <v>250</v>
       </c>
       <c r="G459" t="s">
         <v>17</v>
       </c>
       <c r="H459">
-        <v>14051</v>
+        <v>14206</v>
+      </c>
+      <c r="I459" t="s">
+        <v>1418</v>
       </c>
       <c r="K459" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L459">
         <v>0</v>
       </c>
       <c r="M459" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="460" spans="1:13">
       <c r="A460">
-        <v>2371</v>
+        <v>10</v>
       </c>
       <c r="B460" t="s">
-        <v>27</v>
+        <v>1419</v>
       </c>
       <c r="C460" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="D460" t="s">
-        <v>621</v>
+        <v>202</v>
       </c>
       <c r="F460" t="s">
-        <v>622</v>
+        <v>99</v>
       </c>
       <c r="G460" t="s">
         <v>17</v>
       </c>
       <c r="H460">
-        <v>14043</v>
+        <v>14094</v>
       </c>
       <c r="K460" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L460">
         <v>0</v>
       </c>
       <c r="M460" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="461" spans="1:13">
       <c r="A461">
-        <v>258</v>
+        <v>10</v>
       </c>
       <c r="B461" t="s">
-        <v>27</v>
+        <v>603</v>
       </c>
       <c r="C461" t="s">
-        <v>1418</v>
+        <v>662</v>
       </c>
       <c r="D461" t="s">
-        <v>1419</v>
+        <v>284</v>
       </c>
       <c r="F461" t="s">
-        <v>634</v>
+        <v>40</v>
       </c>
       <c r="G461" t="s">
         <v>17</v>
       </c>
       <c r="H461">
-        <v>14224</v>
+        <v>14221</v>
       </c>
       <c r="I461" t="s">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="J461" t="s">
         <v>1421</v>
       </c>
       <c r="K461" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L461">
         <v>0</v>
       </c>
       <c r="M461" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="462" spans="1:13">
       <c r="A462">
-        <v>3893</v>
+        <v>10</v>
       </c>
       <c r="B462" t="s">
-        <v>27</v>
+        <v>606</v>
       </c>
       <c r="C462" t="s">
         <v>1422</v>
       </c>
       <c r="D462" t="s">
         <v>1423</v>
       </c>
       <c r="F462" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="G462" t="s">
         <v>17</v>
       </c>
       <c r="H462">
-        <v>14225</v>
+        <v>14086</v>
       </c>
       <c r="I462" t="s">
         <v>1424</v>
       </c>
       <c r="K462" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L462">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M462" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="463" spans="1:13">
       <c r="A463">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
+      </c>
+      <c r="B463">
+        <v>10</v>
       </c>
       <c r="C463" t="s">
         <v>1425</v>
       </c>
       <c r="D463" t="s">
-        <v>1249</v>
+        <v>1411</v>
       </c>
       <c r="F463" t="s">
-        <v>117</v>
+        <v>416</v>
       </c>
       <c r="G463" t="s">
         <v>17</v>
       </c>
       <c r="H463">
-        <v>14210</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14304</v>
       </c>
       <c r="K463" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L463">
         <v>0</v>
       </c>
       <c r="M463" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="464" spans="1:13">
       <c r="A464">
-        <v>3911</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
+      </c>
+      <c r="B464">
+        <v>10</v>
       </c>
       <c r="C464" t="s">
         <v>1426</v>
       </c>
       <c r="D464" t="s">
-        <v>1427</v>
+        <v>998</v>
       </c>
       <c r="F464" t="s">
-        <v>965</v>
+        <v>895</v>
       </c>
       <c r="G464" t="s">
         <v>17</v>
       </c>
       <c r="H464">
-        <v>14111</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>14217</v>
       </c>
       <c r="K464" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L464">
         <v>0</v>
       </c>
       <c r="M464" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="465" spans="1:13">
       <c r="A465">
-        <v>3919</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
+      </c>
+      <c r="B465">
+        <v>11</v>
       </c>
       <c r="C465" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D465" t="s">
         <v>1428</v>
       </c>
-      <c r="D465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F465" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="G465" t="s">
         <v>17</v>
       </c>
       <c r="H465">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1430</v>
+        <v>14221</v>
       </c>
       <c r="K465" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L465">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M465" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="466" spans="1:13">
       <c r="A466">
-        <v>3923</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
+      </c>
+      <c r="B466">
+        <v>12</v>
       </c>
       <c r="C466" t="s">
-        <v>1431</v>
+        <v>1429</v>
       </c>
       <c r="D466" t="s">
-        <v>1432</v>
+        <v>1430</v>
       </c>
       <c r="F466" t="s">
-        <v>117</v>
+        <v>644</v>
       </c>
       <c r="G466" t="s">
         <v>17</v>
       </c>
       <c r="H466">
-        <v>14216</v>
-[...2 lines deleted...]
-        <v>1433</v>
+        <v>14043</v>
       </c>
       <c r="K466" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L466">
         <v>0</v>
       </c>
       <c r="M466" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="467" spans="1:13">
       <c r="A467">
-        <v>3926</v>
+        <v>1011</v>
       </c>
       <c r="B467" t="s">
         <v>27</v>
       </c>
       <c r="C467" t="s">
-        <v>1434</v>
+        <v>1431</v>
       </c>
       <c r="D467" t="s">
-        <v>1435</v>
+        <v>1285</v>
       </c>
       <c r="F467" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G467" t="s">
         <v>17</v>
       </c>
       <c r="H467">
-        <v>14217</v>
+        <v>14210</v>
       </c>
       <c r="I467" t="s">
-        <v>1017</v>
+        <v>1432</v>
       </c>
       <c r="K467" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L467">
         <v>0</v>
       </c>
       <c r="M467" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="468" spans="1:13">
       <c r="A468">
-        <v>3933</v>
+        <v>11</v>
       </c>
       <c r="B468" t="s">
         <v>27</v>
       </c>
       <c r="C468" t="s">
-        <v>1436</v>
+        <v>1433</v>
       </c>
       <c r="D468" t="s">
-        <v>1437</v>
+        <v>171</v>
       </c>
       <c r="F468" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G468" t="s">
         <v>17</v>
       </c>
       <c r="H468">
-        <v>14216</v>
-[...2 lines deleted...]
-        <v>1438</v>
+        <v>14075</v>
       </c>
       <c r="K468" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L468">
         <v>0</v>
       </c>
       <c r="M468" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="469" spans="1:13">
       <c r="A469">
-        <v>3941</v>
+        <v>1386</v>
       </c>
       <c r="B469" t="s">
         <v>27</v>
       </c>
       <c r="C469" t="s">
-        <v>1439</v>
+        <v>1434</v>
       </c>
       <c r="D469" t="s">
-        <v>1440</v>
+        <v>1435</v>
       </c>
       <c r="F469" t="s">
-        <v>41</v>
+        <v>460</v>
       </c>
       <c r="G469" t="s">
         <v>17</v>
       </c>
       <c r="H469">
-        <v>14211</v>
+        <v>14141</v>
       </c>
       <c r="I469" t="s">
-        <v>1020</v>
+        <v>1436</v>
+      </c>
+      <c r="J469" t="s">
+        <v>1437</v>
       </c>
       <c r="K469" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L469">
         <v>0</v>
       </c>
       <c r="M469" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="470" spans="1:13">
       <c r="A470">
-        <v>3946</v>
+        <v>1438</v>
       </c>
       <c r="B470" t="s">
         <v>27</v>
       </c>
       <c r="C470" t="s">
-        <v>1441</v>
+        <v>1438</v>
       </c>
       <c r="D470" t="s">
-        <v>574</v>
+        <v>1439</v>
       </c>
       <c r="F470" t="s">
-        <v>125</v>
+        <v>712</v>
       </c>
       <c r="G470" t="s">
         <v>17</v>
       </c>
       <c r="H470">
-        <v>14210</v>
+        <v>14219</v>
       </c>
       <c r="I470" t="s">
-        <v>1441</v>
+        <v>958</v>
       </c>
       <c r="K470" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L470">
         <v>0</v>
       </c>
       <c r="M470" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="471" spans="1:13">
       <c r="A471">
-        <v>3951</v>
+        <v>1604</v>
       </c>
       <c r="B471" t="s">
         <v>27</v>
       </c>
       <c r="C471" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F471" t="s">
+        <v>168</v>
+      </c>
+      <c r="G471" t="s">
+        <v>17</v>
+      </c>
+      <c r="H471">
+        <v>14127</v>
+      </c>
+      <c r="I471" t="s">
         <v>1442</v>
       </c>
-      <c r="D471" t="s">
-[...11 lines deleted...]
-      <c r="I471" t="s">
+      <c r="J471" t="s">
         <v>1443</v>
       </c>
       <c r="K471" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L471">
         <v>0</v>
       </c>
       <c r="M471" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="472" spans="1:13">
       <c r="A472">
-        <v>3954</v>
+        <v>1811</v>
       </c>
       <c r="B472" t="s">
         <v>27</v>
       </c>
       <c r="C472" t="s">
         <v>1444</v>
       </c>
       <c r="D472" t="s">
-        <v>116</v>
+        <v>1445</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1446</v>
       </c>
       <c r="F472" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="G472" t="s">
         <v>17</v>
       </c>
       <c r="H472">
-        <v>14209</v>
+        <v>14150</v>
       </c>
       <c r="I472" t="s">
-        <v>1058</v>
+        <v>1446</v>
+      </c>
+      <c r="J472" t="s">
+        <v>1447</v>
       </c>
       <c r="K472" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L472">
         <v>0</v>
       </c>
       <c r="M472" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="473" spans="1:13">
       <c r="A473">
-        <v>3958</v>
+        <v>1903</v>
       </c>
       <c r="B473" t="s">
         <v>27</v>
       </c>
       <c r="C473" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="D473" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="F473" t="s">
-        <v>1447</v>
+        <v>40</v>
       </c>
       <c r="G473" t="s">
         <v>17</v>
       </c>
       <c r="H473">
-        <v>14025</v>
-[...2 lines deleted...]
-        <v>1448</v>
+        <v>14226</v>
       </c>
       <c r="K473" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L473">
         <v>0</v>
       </c>
       <c r="M473" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="474" spans="1:13">
       <c r="A474">
-        <v>3959</v>
+        <v>1981</v>
       </c>
       <c r="B474" t="s">
         <v>27</v>
       </c>
       <c r="C474" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="D474" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="F474" t="s">
-        <v>136</v>
+        <v>1452</v>
       </c>
       <c r="G474" t="s">
         <v>17</v>
       </c>
       <c r="H474">
-        <v>14004</v>
-[...2 lines deleted...]
-        <v>1451</v>
+        <v>14063</v>
+      </c>
+      <c r="J474" t="s">
+        <v>1453</v>
       </c>
       <c r="K474" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L474">
         <v>0</v>
       </c>
       <c r="M474" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="475" spans="1:13">
       <c r="A475">
-        <v>3961</v>
+        <v>2003</v>
       </c>
       <c r="B475" t="s">
         <v>27</v>
       </c>
       <c r="C475" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="D475" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="F475" t="s">
-        <v>100</v>
+        <v>1456</v>
       </c>
       <c r="G475" t="s">
         <v>17</v>
       </c>
       <c r="H475">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>14051</v>
+      </c>
+      <c r="I475">
+        <v>6885500</v>
       </c>
       <c r="K475" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L475">
         <v>0</v>
       </c>
       <c r="M475" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="476" spans="1:13">
       <c r="A476">
-        <v>3963</v>
+        <v>2098</v>
       </c>
       <c r="B476" t="s">
         <v>27</v>
       </c>
       <c r="C476" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="D476" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="F476" t="s">
-        <v>508</v>
+        <v>1459</v>
       </c>
       <c r="G476" t="s">
         <v>17</v>
       </c>
       <c r="H476">
-        <v>14218</v>
+        <v>14174</v>
       </c>
       <c r="I476" t="s">
-        <v>255</v>
+        <v>1460</v>
       </c>
       <c r="K476" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L476">
         <v>0</v>
       </c>
       <c r="M476" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="477" spans="1:13">
       <c r="A477">
-        <v>3964</v>
+        <v>224</v>
       </c>
       <c r="B477" t="s">
         <v>27</v>
       </c>
       <c r="C477" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="D477" t="s">
-        <v>1458</v>
+        <v>1462</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1463</v>
       </c>
       <c r="F477" t="s">
-        <v>566</v>
+        <v>40</v>
       </c>
       <c r="G477" t="s">
         <v>17</v>
       </c>
       <c r="H477">
-        <v>14075</v>
+        <v>14202</v>
       </c>
       <c r="I477" t="s">
-        <v>1459</v>
+        <v>40</v>
       </c>
       <c r="K477" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L477">
         <v>0</v>
       </c>
       <c r="M477" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="478" spans="1:13">
       <c r="A478">
-        <v>3976</v>
+        <v>2349</v>
       </c>
       <c r="B478" t="s">
         <v>27</v>
       </c>
       <c r="C478" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="D478" t="s">
-        <v>172</v>
+        <v>1465</v>
       </c>
       <c r="F478" t="s">
-        <v>41</v>
+        <v>1456</v>
       </c>
       <c r="G478" t="s">
         <v>17</v>
       </c>
-      <c r="H478" t="s">
-[...3 lines deleted...]
-        <v>1461</v>
+      <c r="H478">
+        <v>14051</v>
       </c>
       <c r="K478" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L478">
         <v>0</v>
       </c>
       <c r="M478" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="479" spans="1:13">
       <c r="A479">
-        <v>3977</v>
+        <v>2371</v>
       </c>
       <c r="B479" t="s">
         <v>27</v>
       </c>
       <c r="C479" t="s">
-        <v>1366</v>
+        <v>1466</v>
       </c>
       <c r="D479" t="s">
-        <v>1462</v>
+        <v>643</v>
       </c>
       <c r="F479" t="s">
-        <v>41</v>
+        <v>644</v>
       </c>
       <c r="G479" t="s">
         <v>17</v>
       </c>
       <c r="H479">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>14043</v>
       </c>
       <c r="K479" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L479">
         <v>0</v>
       </c>
       <c r="M479" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="480" spans="1:13">
       <c r="A480">
-        <v>3980</v>
+        <v>258</v>
       </c>
       <c r="B480" t="s">
         <v>27</v>
       </c>
       <c r="C480" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="D480" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="F480" t="s">
-        <v>117</v>
+        <v>656</v>
       </c>
       <c r="G480" t="s">
         <v>17</v>
       </c>
       <c r="H480">
-        <v>14215</v>
+        <v>14224</v>
       </c>
       <c r="I480" t="s">
-        <v>1465</v>
+        <v>1469</v>
+      </c>
+      <c r="J480" t="s">
+        <v>1470</v>
       </c>
       <c r="K480" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L480">
         <v>0</v>
       </c>
       <c r="M480" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="481" spans="1:13">
       <c r="A481">
-        <v>3983</v>
+        <v>3893</v>
       </c>
       <c r="B481" t="s">
         <v>27</v>
       </c>
       <c r="C481" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="D481" t="s">
-        <v>128</v>
+        <v>1472</v>
       </c>
       <c r="F481" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G481" t="s">
         <v>17</v>
       </c>
       <c r="H481">
-        <v>24221</v>
+        <v>14225</v>
       </c>
       <c r="I481" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="K481" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L481">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M481" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="482" spans="1:13">
       <c r="A482">
-        <v>3992</v>
+        <v>3897</v>
       </c>
       <c r="B482" t="s">
         <v>27</v>
       </c>
       <c r="C482" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="D482" t="s">
-        <v>959</v>
+        <v>1285</v>
       </c>
       <c r="F482" t="s">
-        <v>873</v>
+        <v>116</v>
       </c>
       <c r="G482" t="s">
         <v>17</v>
       </c>
       <c r="H482">
-        <v>14217</v>
+        <v>14210</v>
       </c>
       <c r="I482" t="s">
-        <v>874</v>
+        <v>25</v>
+      </c>
+      <c r="J482" t="s">
+        <v>19</v>
       </c>
       <c r="K482" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L482">
         <v>0</v>
       </c>
       <c r="M482" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="483" spans="1:13">
       <c r="A483">
-        <v>4004</v>
+        <v>3911</v>
       </c>
       <c r="B483" t="s">
         <v>27</v>
       </c>
       <c r="C483" t="s">
-        <v>212</v>
+        <v>1475</v>
       </c>
       <c r="D483" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="F483" t="s">
-        <v>117</v>
+        <v>1004</v>
       </c>
       <c r="G483" t="s">
         <v>17</v>
       </c>
       <c r="H483">
-        <v>14217</v>
+        <v>14111</v>
       </c>
       <c r="I483" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>298</v>
       </c>
       <c r="K483" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L483">
         <v>0</v>
       </c>
       <c r="M483" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="484" spans="1:13">
       <c r="A484">
-        <v>4008</v>
+        <v>3912</v>
       </c>
       <c r="B484" t="s">
         <v>27</v>
       </c>
       <c r="C484" t="s">
-        <v>1470</v>
+        <v>1477</v>
       </c>
       <c r="D484" t="s">
-        <v>1471</v>
+        <v>1478</v>
       </c>
       <c r="F484" t="s">
-        <v>201</v>
+        <v>116</v>
       </c>
       <c r="G484" t="s">
         <v>17</v>
       </c>
       <c r="H484">
-        <v>14221</v>
+        <v>14206</v>
       </c>
       <c r="I484" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>1479</v>
       </c>
       <c r="K484" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L484">
         <v>0</v>
       </c>
       <c r="M484" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="485" spans="1:13">
       <c r="A485">
-        <v>4011</v>
+        <v>3919</v>
       </c>
       <c r="B485" t="s">
         <v>27</v>
       </c>
       <c r="C485" t="s">
-        <v>1472</v>
+        <v>1480</v>
       </c>
       <c r="D485" t="s">
-        <v>1473</v>
+        <v>1481</v>
       </c>
       <c r="F485" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G485" t="s">
         <v>17</v>
       </c>
       <c r="H485">
-        <v>14225</v>
+        <v>14215</v>
       </c>
       <c r="I485" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="K485" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L485">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M485" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486">
-        <v>4013</v>
+        <v>3923</v>
       </c>
       <c r="B486" t="s">
         <v>27</v>
       </c>
       <c r="C486" t="s">
-        <v>1476</v>
+        <v>1483</v>
       </c>
       <c r="D486" t="s">
-        <v>1477</v>
+        <v>1484</v>
       </c>
       <c r="F486" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G486" t="s">
         <v>17</v>
       </c>
       <c r="H486">
-        <v>14225</v>
+        <v>14216</v>
       </c>
       <c r="I486" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>1479</v>
+        <v>1485</v>
       </c>
       <c r="K486" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L486">
         <v>0</v>
       </c>
       <c r="M486" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487">
-        <v>4023</v>
+        <v>3926</v>
       </c>
       <c r="B487" t="s">
         <v>27</v>
       </c>
       <c r="C487" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="D487" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F487" t="s">
         <v>116</v>
       </c>
-      <c r="F487" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G487" t="s">
         <v>17</v>
       </c>
       <c r="H487">
-        <v>14215</v>
+        <v>14217</v>
       </c>
       <c r="I487" t="s">
-        <v>1481</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>1060</v>
       </c>
       <c r="K487" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L487">
         <v>0</v>
       </c>
       <c r="M487" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488">
-        <v>4024</v>
+        <v>3933</v>
       </c>
       <c r="B488" t="s">
         <v>27</v>
       </c>
       <c r="C488" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="D488" t="s">
-        <v>1187</v>
+        <v>1489</v>
       </c>
       <c r="F488" t="s">
-        <v>873</v>
+        <v>40</v>
       </c>
       <c r="G488" t="s">
         <v>17</v>
       </c>
       <c r="H488">
-        <v>14217</v>
+        <v>14216</v>
       </c>
       <c r="I488" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>1490</v>
       </c>
       <c r="K488" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L488">
         <v>0</v>
       </c>
       <c r="M488" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489">
-        <v>4035</v>
+        <v>3941</v>
       </c>
       <c r="B489" t="s">
         <v>27</v>
       </c>
       <c r="C489" t="s">
-        <v>1483</v>
+        <v>1491</v>
       </c>
       <c r="D489" t="s">
-        <v>1484</v>
+        <v>1492</v>
       </c>
       <c r="F489" t="s">
-        <v>215</v>
+        <v>40</v>
       </c>
       <c r="G489" t="s">
         <v>17</v>
       </c>
       <c r="H489">
-        <v>14150</v>
+        <v>14211</v>
       </c>
       <c r="I489" t="s">
-        <v>1483</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>1063</v>
       </c>
       <c r="K489" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L489">
         <v>0</v>
       </c>
       <c r="M489" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490">
-        <v>4038</v>
+        <v>3946</v>
       </c>
       <c r="B490" t="s">
         <v>27</v>
       </c>
       <c r="C490" t="s">
-        <v>1485</v>
+        <v>1493</v>
       </c>
       <c r="D490" t="s">
-        <v>1486</v>
+        <v>600</v>
       </c>
       <c r="F490" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G490" t="s">
         <v>17</v>
       </c>
       <c r="H490">
-        <v>14209</v>
+        <v>14210</v>
       </c>
       <c r="I490" t="s">
-        <v>1487</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>1493</v>
       </c>
       <c r="K490" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L490">
         <v>0</v>
       </c>
       <c r="M490" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491">
-        <v>4041</v>
+        <v>3951</v>
       </c>
       <c r="B491" t="s">
         <v>27</v>
       </c>
       <c r="C491" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="D491" t="s">
-        <v>116</v>
+        <v>476</v>
       </c>
       <c r="F491" t="s">
-        <v>117</v>
+        <v>477</v>
       </c>
       <c r="G491" t="s">
         <v>17</v>
       </c>
       <c r="H491">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="I491" t="s">
-        <v>1489</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>1495</v>
       </c>
       <c r="K491" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L491">
         <v>0</v>
       </c>
       <c r="M491" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492">
-        <v>4043</v>
+        <v>3954</v>
       </c>
       <c r="B492" t="s">
         <v>27</v>
       </c>
       <c r="C492" t="s">
-        <v>1490</v>
+        <v>1496</v>
       </c>
       <c r="D492" t="s">
-        <v>1491</v>
+        <v>115</v>
       </c>
       <c r="F492" t="s">
-        <v>1492</v>
+        <v>116</v>
       </c>
       <c r="G492" t="s">
         <v>17</v>
       </c>
       <c r="H492">
-        <v>14617</v>
+        <v>14209</v>
       </c>
       <c r="I492" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>1493</v>
+        <v>1101</v>
       </c>
       <c r="K492" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L492">
         <v>0</v>
       </c>
       <c r="M492" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493">
-        <v>4047</v>
+        <v>3958</v>
       </c>
       <c r="B493" t="s">
         <v>27</v>
       </c>
       <c r="C493" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="D493" t="s">
-        <v>724</v>
+        <v>1498</v>
       </c>
       <c r="F493" t="s">
-        <v>566</v>
+        <v>1499</v>
       </c>
       <c r="G493" t="s">
         <v>17</v>
       </c>
       <c r="H493">
-        <v>14075</v>
+        <v>14025</v>
       </c>
       <c r="I493" t="s">
-        <v>1495</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>1500</v>
       </c>
       <c r="K493" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L493">
         <v>0</v>
       </c>
       <c r="M493" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494">
-        <v>4050</v>
+        <v>3959</v>
       </c>
       <c r="B494" t="s">
         <v>27</v>
       </c>
       <c r="C494" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="D494" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="F494" t="s">
-        <v>1498</v>
+        <v>135</v>
       </c>
       <c r="G494" t="s">
         <v>17</v>
       </c>
       <c r="H494">
-        <v>14030</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>14004</v>
+      </c>
+      <c r="I494" t="s">
+        <v>1503</v>
       </c>
       <c r="K494" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L494">
         <v>0</v>
       </c>
       <c r="M494" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495">
-        <v>4051</v>
+        <v>3961</v>
       </c>
       <c r="B495" t="s">
         <v>27</v>
       </c>
       <c r="C495" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="D495" t="s">
-        <v>200</v>
+        <v>1505</v>
       </c>
       <c r="F495" t="s">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="G495" t="s">
         <v>17</v>
       </c>
       <c r="H495">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>14094</v>
+      </c>
+      <c r="I495" t="s">
+        <v>1506</v>
       </c>
       <c r="K495" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L495">
         <v>0</v>
       </c>
       <c r="M495" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496">
-        <v>4055</v>
+        <v>3963</v>
       </c>
       <c r="B496" t="s">
         <v>27</v>
       </c>
       <c r="C496" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="D496" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="F496" t="s">
-        <v>379</v>
+        <v>529</v>
       </c>
       <c r="G496" t="s">
         <v>17</v>
       </c>
       <c r="H496">
-        <v>14208</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14218</v>
+      </c>
+      <c r="I496" t="s">
+        <v>254</v>
       </c>
       <c r="K496" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L496">
         <v>0</v>
       </c>
       <c r="M496" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497">
-        <v>4057</v>
+        <v>3964</v>
       </c>
       <c r="B497" t="s">
         <v>27</v>
       </c>
       <c r="C497" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="D497" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
       <c r="F497" t="s">
-        <v>169</v>
+        <v>587</v>
       </c>
       <c r="G497" t="s">
         <v>17</v>
       </c>
       <c r="H497">
-        <v>14127</v>
+        <v>14075</v>
       </c>
       <c r="I497" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>1511</v>
       </c>
       <c r="K497" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L497">
         <v>0</v>
       </c>
       <c r="M497" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498">
-        <v>4059</v>
+        <v>3976</v>
       </c>
       <c r="B498" t="s">
         <v>27</v>
       </c>
       <c r="C498" t="s">
-        <v>1504</v>
+        <v>1512</v>
       </c>
       <c r="D498" t="s">
-        <v>1505</v>
+        <v>171</v>
       </c>
       <c r="F498" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="G498" t="s">
         <v>17</v>
       </c>
-      <c r="H498">
-[...3 lines deleted...]
-        <v>1506</v>
+      <c r="H498" t="s">
+        <v>172</v>
+      </c>
+      <c r="I498" t="s">
+        <v>1513</v>
       </c>
       <c r="K498" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L498">
         <v>0</v>
       </c>
       <c r="M498" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499">
-        <v>4061</v>
+        <v>3977</v>
       </c>
       <c r="B499" t="s">
         <v>27</v>
       </c>
       <c r="C499" t="s">
-        <v>1507</v>
+        <v>1415</v>
       </c>
       <c r="D499" t="s">
-        <v>1508</v>
+        <v>1514</v>
       </c>
       <c r="F499" t="s">
-        <v>125</v>
+        <v>40</v>
       </c>
       <c r="G499" t="s">
         <v>17</v>
       </c>
       <c r="H499">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>14215</v>
+      </c>
+      <c r="I499" t="s">
+        <v>25</v>
       </c>
       <c r="K499" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L499">
         <v>0</v>
       </c>
       <c r="M499" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="500" spans="1:13">
       <c r="A500">
-        <v>4069</v>
+        <v>3980</v>
       </c>
       <c r="B500" t="s">
         <v>27</v>
       </c>
       <c r="C500" t="s">
-        <v>1509</v>
+        <v>1515</v>
       </c>
       <c r="D500" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
       <c r="F500" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G500" t="s">
         <v>17</v>
       </c>
       <c r="H500">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>1511</v>
+        <v>14215</v>
+      </c>
+      <c r="I500" t="s">
+        <v>1517</v>
       </c>
       <c r="K500" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L500">
         <v>0</v>
       </c>
       <c r="M500" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501">
-        <v>4071</v>
+        <v>3983</v>
       </c>
       <c r="B501" t="s">
         <v>27</v>
       </c>
       <c r="C501" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="D501" t="s">
-        <v>1513</v>
+        <v>127</v>
       </c>
       <c r="F501" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="G501" t="s">
         <v>17</v>
       </c>
       <c r="H501">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>1514</v>
+        <v>24221</v>
+      </c>
+      <c r="I501" t="s">
+        <v>1519</v>
       </c>
       <c r="K501" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L501">
         <v>0</v>
       </c>
       <c r="M501" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502">
-        <v>4093</v>
+        <v>3992</v>
       </c>
       <c r="B502" t="s">
         <v>27</v>
       </c>
       <c r="C502" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="D502" t="s">
-        <v>116</v>
+        <v>998</v>
       </c>
       <c r="F502" t="s">
-        <v>117</v>
+        <v>895</v>
       </c>
       <c r="G502" t="s">
         <v>17</v>
       </c>
       <c r="H502">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>14217</v>
+      </c>
+      <c r="I502" t="s">
+        <v>896</v>
       </c>
       <c r="K502" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L502">
         <v>0</v>
       </c>
       <c r="M502" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="503" spans="1:13">
       <c r="A503">
-        <v>4095</v>
+        <v>4004</v>
       </c>
       <c r="B503" t="s">
         <v>27</v>
       </c>
       <c r="C503" t="s">
-        <v>1516</v>
+        <v>211</v>
       </c>
       <c r="D503" t="s">
-        <v>1517</v>
+        <v>1521</v>
       </c>
       <c r="F503" t="s">
-        <v>481</v>
+        <v>116</v>
       </c>
       <c r="G503" t="s">
         <v>17</v>
       </c>
       <c r="H503">
-        <v>14221</v>
+        <v>14217</v>
+      </c>
+      <c r="I503" t="s">
+        <v>448</v>
       </c>
       <c r="J503" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="K503" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L503">
         <v>0</v>
       </c>
       <c r="M503" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="504" spans="1:13">
       <c r="A504">
-        <v>4101</v>
+        <v>4008</v>
       </c>
       <c r="B504" t="s">
         <v>27</v>
       </c>
       <c r="C504" t="s">
-        <v>1518</v>
+        <v>1522</v>
       </c>
       <c r="D504" t="s">
-        <v>1519</v>
+        <v>1523</v>
       </c>
       <c r="F504" t="s">
-        <v>420</v>
+        <v>200</v>
       </c>
       <c r="G504" t="s">
         <v>17</v>
       </c>
       <c r="H504">
-        <v>14304</v>
+        <v>14221</v>
+      </c>
+      <c r="I504" t="s">
+        <v>1063</v>
       </c>
       <c r="J504" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K504" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L504">
         <v>0</v>
       </c>
       <c r="M504" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="505" spans="1:13">
       <c r="A505">
-        <v>4110</v>
+        <v>4011</v>
       </c>
       <c r="B505" t="s">
         <v>27</v>
       </c>
       <c r="C505" t="s">
-        <v>1520</v>
+        <v>1524</v>
       </c>
       <c r="D505" t="s">
-        <v>643</v>
+        <v>1525</v>
       </c>
       <c r="F505" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="G505" t="s">
         <v>17</v>
       </c>
       <c r="H505">
-        <v>14221</v>
+        <v>14225</v>
+      </c>
+      <c r="I505" t="s">
+        <v>1526</v>
       </c>
       <c r="J505" t="s">
-        <v>190</v>
+        <v>1527</v>
       </c>
       <c r="K505" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L505">
         <v>0</v>
       </c>
       <c r="M505" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="506" spans="1:13">
       <c r="A506">
-        <v>4117</v>
+        <v>4013</v>
       </c>
       <c r="B506" t="s">
         <v>27</v>
       </c>
       <c r="C506" t="s">
-        <v>212</v>
+        <v>1528</v>
       </c>
       <c r="D506" t="s">
-        <v>116</v>
+        <v>1529</v>
       </c>
       <c r="F506" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="G506" t="s">
         <v>17</v>
       </c>
       <c r="H506">
-        <v>14215</v>
+        <v>14225</v>
+      </c>
+      <c r="I506" t="s">
+        <v>1530</v>
       </c>
       <c r="J506" t="s">
-        <v>193</v>
+        <v>1531</v>
       </c>
       <c r="K506" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L506">
         <v>0</v>
       </c>
       <c r="M506" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507">
-        <v>4120</v>
+        <v>4023</v>
       </c>
       <c r="B507" t="s">
         <v>27</v>
       </c>
       <c r="C507" t="s">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="D507" t="s">
-        <v>1522</v>
+        <v>115</v>
       </c>
       <c r="F507" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G507" t="s">
         <v>17</v>
       </c>
       <c r="H507">
-        <v>14075</v>
+        <v>14215</v>
+      </c>
+      <c r="I507" t="s">
+        <v>1533</v>
       </c>
       <c r="J507" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="K507" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L507">
         <v>0</v>
       </c>
       <c r="M507" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508">
-        <v>4130</v>
+        <v>4024</v>
       </c>
       <c r="B508" t="s">
         <v>27</v>
       </c>
       <c r="C508" t="s">
-        <v>1523</v>
+        <v>1534</v>
       </c>
       <c r="D508" t="s">
-        <v>724</v>
+        <v>1224</v>
       </c>
       <c r="F508" t="s">
-        <v>566</v>
+        <v>895</v>
       </c>
       <c r="G508" t="s">
         <v>17</v>
       </c>
       <c r="H508">
-        <v>14075</v>
+        <v>14217</v>
+      </c>
+      <c r="I508" t="s">
+        <v>1225</v>
       </c>
       <c r="J508" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="K508" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L508">
         <v>0</v>
       </c>
       <c r="M508" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509">
-        <v>4139</v>
+        <v>4035</v>
       </c>
       <c r="B509" t="s">
         <v>27</v>
       </c>
       <c r="C509" t="s">
-        <v>212</v>
+        <v>1535</v>
       </c>
       <c r="D509" t="s">
-        <v>116</v>
+        <v>1536</v>
       </c>
       <c r="F509" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="G509" t="s">
         <v>17</v>
       </c>
       <c r="H509">
-        <v>14215</v>
+        <v>14150</v>
+      </c>
+      <c r="I509" t="s">
+        <v>1535</v>
       </c>
       <c r="J509" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="K509" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L509">
         <v>0</v>
       </c>
       <c r="M509" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="510" spans="1:13">
       <c r="A510">
-        <v>4140</v>
+        <v>4038</v>
       </c>
       <c r="B510" t="s">
         <v>27</v>
       </c>
       <c r="C510" t="s">
-        <v>1524</v>
+        <v>1537</v>
       </c>
       <c r="D510" t="s">
-        <v>172</v>
+        <v>1538</v>
       </c>
       <c r="F510" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G510" t="s">
         <v>17</v>
       </c>
-      <c r="H510" t="s">
-        <v>173</v>
+      <c r="H510">
+        <v>14209</v>
+      </c>
+      <c r="I510" t="s">
+        <v>1539</v>
       </c>
       <c r="J510" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K510" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L510">
         <v>0</v>
       </c>
       <c r="M510" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511">
-        <v>4173</v>
+        <v>4041</v>
       </c>
       <c r="B511" t="s">
         <v>27</v>
       </c>
       <c r="C511" t="s">
-        <v>1525</v>
+        <v>1540</v>
       </c>
       <c r="D511" t="s">
-        <v>1526</v>
+        <v>115</v>
       </c>
       <c r="F511" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="G511" t="s">
         <v>17</v>
       </c>
       <c r="H511">
-        <v>14150</v>
+        <v>14215</v>
       </c>
       <c r="I511" t="s">
-        <v>331</v>
+        <v>1541</v>
       </c>
       <c r="J511" t="s">
-        <v>1527</v>
+        <v>195</v>
       </c>
       <c r="K511" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L511">
         <v>0</v>
       </c>
       <c r="M511" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512">
-        <v>4175</v>
+        <v>4043</v>
       </c>
       <c r="B512" t="s">
         <v>27</v>
       </c>
       <c r="C512" t="s">
-        <v>1528</v>
+        <v>1542</v>
       </c>
       <c r="D512" t="s">
-        <v>172</v>
+        <v>1543</v>
       </c>
       <c r="F512" t="s">
-        <v>41</v>
+        <v>1544</v>
       </c>
       <c r="G512" t="s">
         <v>17</v>
       </c>
-      <c r="H512" t="s">
-        <v>173</v>
+      <c r="H512">
+        <v>14617</v>
       </c>
       <c r="I512" t="s">
-        <v>644</v>
+        <v>1542</v>
       </c>
       <c r="J512" t="s">
-        <v>190</v>
+        <v>1545</v>
       </c>
       <c r="K512" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L512">
         <v>0</v>
       </c>
       <c r="M512" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="513" spans="1:13">
       <c r="A513">
-        <v>4179</v>
+        <v>4047</v>
       </c>
       <c r="B513" t="s">
         <v>27</v>
       </c>
       <c r="C513" t="s">
-        <v>212</v>
+        <v>1546</v>
       </c>
       <c r="D513" t="s">
-        <v>116</v>
+        <v>746</v>
       </c>
       <c r="F513" t="s">
-        <v>117</v>
+        <v>587</v>
       </c>
       <c r="G513" t="s">
         <v>17</v>
       </c>
       <c r="H513">
-        <v>14215</v>
+        <v>14075</v>
       </c>
       <c r="I513" t="s">
-        <v>1529</v>
+        <v>1547</v>
       </c>
       <c r="J513" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="K513" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L513">
         <v>0</v>
       </c>
       <c r="M513" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="514" spans="1:13">
       <c r="A514">
-        <v>4181</v>
+        <v>4050</v>
       </c>
       <c r="B514" t="s">
         <v>27</v>
       </c>
       <c r="C514" t="s">
-        <v>1530</v>
+        <v>1548</v>
       </c>
       <c r="D514" t="s">
-        <v>1531</v>
+        <v>1549</v>
       </c>
       <c r="F514" t="s">
-        <v>464</v>
+        <v>1550</v>
       </c>
       <c r="G514" t="s">
         <v>17</v>
       </c>
       <c r="H514">
-        <v>14141</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>14030</v>
       </c>
       <c r="J514" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K514" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L514">
         <v>0</v>
       </c>
       <c r="M514" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="515" spans="1:13">
       <c r="A515">
-        <v>4185</v>
+        <v>4051</v>
       </c>
       <c r="B515" t="s">
         <v>27</v>
       </c>
       <c r="C515" t="s">
-        <v>1532</v>
+        <v>1551</v>
       </c>
       <c r="D515" t="s">
-        <v>1533</v>
+        <v>199</v>
       </c>
       <c r="F515" t="s">
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="G515" t="s">
         <v>17</v>
       </c>
       <c r="H515">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1534</v>
+        <v>14221</v>
       </c>
       <c r="J515" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="K515" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L515">
         <v>0</v>
       </c>
       <c r="M515" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516">
-        <v>4189</v>
+        <v>4055</v>
       </c>
       <c r="B516" t="s">
         <v>27</v>
       </c>
       <c r="C516" t="s">
-        <v>1535</v>
+        <v>1552</v>
       </c>
       <c r="D516" t="s">
-        <v>172</v>
+        <v>1553</v>
       </c>
       <c r="F516" t="s">
-        <v>41</v>
+        <v>375</v>
       </c>
       <c r="G516" t="s">
         <v>17</v>
       </c>
-      <c r="H516" t="s">
-[...3 lines deleted...]
-        <v>1536</v>
+      <c r="H516">
+        <v>14208</v>
       </c>
       <c r="J516" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K516" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L516">
         <v>0</v>
       </c>
       <c r="M516" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="517" spans="1:13">
       <c r="A517">
-        <v>4192</v>
+        <v>4057</v>
       </c>
       <c r="B517" t="s">
         <v>27</v>
       </c>
       <c r="C517" t="s">
-        <v>212</v>
+        <v>1554</v>
       </c>
       <c r="D517" t="s">
-        <v>116</v>
+        <v>1555</v>
       </c>
       <c r="F517" t="s">
-        <v>117</v>
+        <v>168</v>
       </c>
       <c r="G517" t="s">
         <v>17</v>
       </c>
       <c r="H517">
-        <v>14215</v>
+        <v>14127</v>
       </c>
       <c r="I517" t="s">
-        <v>1537</v>
+        <v>332</v>
       </c>
       <c r="J517" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="K517" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L517">
         <v>0</v>
       </c>
       <c r="M517" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="518" spans="1:13">
       <c r="A518">
-        <v>4205</v>
+        <v>4059</v>
       </c>
       <c r="B518" t="s">
         <v>27</v>
       </c>
       <c r="C518" t="s">
-        <v>1538</v>
+        <v>1556</v>
       </c>
       <c r="D518" t="s">
-        <v>1539</v>
+        <v>1557</v>
       </c>
       <c r="F518" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G518" t="s">
         <v>17</v>
       </c>
       <c r="H518">
-        <v>14204</v>
-[...2 lines deleted...]
-        <v>1540</v>
+        <v>14075</v>
       </c>
       <c r="J518" t="s">
-        <v>190</v>
+        <v>1558</v>
       </c>
       <c r="K518" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L518">
         <v>0</v>
       </c>
       <c r="M518" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="519" spans="1:13">
       <c r="A519">
-        <v>4209</v>
+        <v>4061</v>
       </c>
       <c r="B519" t="s">
         <v>27</v>
       </c>
       <c r="C519" t="s">
-        <v>1541</v>
+        <v>1559</v>
       </c>
       <c r="D519" t="s">
-        <v>116</v>
+        <v>1560</v>
       </c>
       <c r="F519" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G519" t="s">
         <v>17</v>
       </c>
       <c r="H519">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1542</v>
+        <v>14226</v>
       </c>
       <c r="J519" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="K519" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L519">
         <v>0</v>
       </c>
       <c r="M519" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="520" spans="1:13">
       <c r="A520">
-        <v>4212</v>
+        <v>4069</v>
       </c>
       <c r="B520" t="s">
         <v>27</v>
       </c>
       <c r="C520" t="s">
-        <v>212</v>
+        <v>1561</v>
       </c>
       <c r="D520" t="s">
-        <v>116</v>
+        <v>1562</v>
       </c>
       <c r="F520" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G520" t="s">
         <v>17</v>
       </c>
       <c r="H520">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>14075</v>
       </c>
       <c r="J520" t="s">
-        <v>193</v>
+        <v>1563</v>
       </c>
       <c r="K520" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L520">
         <v>0</v>
       </c>
       <c r="M520" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="521" spans="1:13">
       <c r="A521">
-        <v>4215</v>
+        <v>4071</v>
       </c>
       <c r="B521" t="s">
         <v>27</v>
       </c>
       <c r="C521" t="s">
-        <v>1543</v>
+        <v>1564</v>
       </c>
       <c r="D521" t="s">
-        <v>1544</v>
+        <v>1565</v>
       </c>
       <c r="F521" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="G521" t="s">
         <v>17</v>
       </c>
       <c r="H521">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>14075</v>
       </c>
       <c r="J521" t="s">
-        <v>190</v>
+        <v>1566</v>
       </c>
       <c r="K521" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L521">
         <v>0</v>
       </c>
       <c r="M521" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522">
-        <v>4218</v>
+        <v>4093</v>
       </c>
       <c r="B522" t="s">
         <v>27</v>
       </c>
       <c r="C522" t="s">
-        <v>1545</v>
+        <v>1567</v>
       </c>
       <c r="D522" t="s">
-        <v>1546</v>
+        <v>115</v>
       </c>
       <c r="F522" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G522" t="s">
         <v>17</v>
       </c>
       <c r="H522">
-        <v>14211</v>
-[...2 lines deleted...]
-        <v>1547</v>
+        <v>14215</v>
       </c>
       <c r="J522" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="K522" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L522">
         <v>0</v>
       </c>
       <c r="M522" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="523" spans="1:13">
       <c r="A523">
-        <v>4227</v>
+        <v>4095</v>
       </c>
       <c r="B523" t="s">
         <v>27</v>
       </c>
       <c r="C523" t="s">
-        <v>212</v>
+        <v>1568</v>
       </c>
       <c r="D523" t="s">
-        <v>116</v>
+        <v>1569</v>
       </c>
       <c r="F523" t="s">
-        <v>117</v>
+        <v>477</v>
       </c>
       <c r="G523" t="s">
         <v>17</v>
       </c>
       <c r="H523">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>14221</v>
       </c>
       <c r="J523" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="K523" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L523">
         <v>0</v>
       </c>
       <c r="M523" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="524" spans="1:13">
       <c r="A524">
-        <v>4240</v>
+        <v>4101</v>
       </c>
       <c r="B524" t="s">
         <v>27</v>
       </c>
       <c r="C524" t="s">
-        <v>212</v>
+        <v>1570</v>
       </c>
       <c r="D524" t="s">
-        <v>116</v>
+        <v>1571</v>
       </c>
       <c r="F524" t="s">
-        <v>117</v>
+        <v>416</v>
       </c>
       <c r="G524" t="s">
         <v>17</v>
       </c>
       <c r="H524">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>14304</v>
       </c>
       <c r="J524" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="K524" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L524">
         <v>0</v>
       </c>
       <c r="M524" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="525" spans="1:13">
       <c r="A525">
-        <v>4241</v>
+        <v>4110</v>
       </c>
       <c r="B525" t="s">
         <v>27</v>
       </c>
       <c r="C525" t="s">
-        <v>1549</v>
+        <v>1572</v>
       </c>
       <c r="D525" t="s">
-        <v>1550</v>
+        <v>665</v>
       </c>
       <c r="F525" t="s">
-        <v>1551</v>
+        <v>85</v>
       </c>
       <c r="G525" t="s">
         <v>17</v>
       </c>
       <c r="H525">
-        <v>14001</v>
-[...2 lines deleted...]
-        <v>1552</v>
+        <v>14221</v>
       </c>
       <c r="J525" t="s">
-        <v>760</v>
+        <v>189</v>
       </c>
       <c r="K525" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L525">
         <v>0</v>
       </c>
       <c r="M525" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="526" spans="1:13">
       <c r="A526">
-        <v>4246</v>
+        <v>4117</v>
       </c>
       <c r="B526" t="s">
         <v>27</v>
       </c>
       <c r="C526" t="s">
-        <v>1553</v>
+        <v>211</v>
       </c>
       <c r="D526" t="s">
-        <v>1554</v>
+        <v>115</v>
       </c>
       <c r="F526" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="G526" t="s">
         <v>17</v>
       </c>
       <c r="H526">
-        <v>14204</v>
-[...2 lines deleted...]
-        <v>1555</v>
+        <v>14215</v>
       </c>
       <c r="J526" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="K526" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L526">
         <v>0</v>
       </c>
       <c r="M526" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="527" spans="1:13">
       <c r="A527">
-        <v>4250</v>
+        <v>4120</v>
       </c>
       <c r="B527" t="s">
         <v>27</v>
       </c>
       <c r="C527" t="s">
-        <v>1556</v>
+        <v>1573</v>
       </c>
       <c r="D527" t="s">
-        <v>172</v>
+        <v>1574</v>
       </c>
       <c r="F527" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="G527" t="s">
         <v>17</v>
       </c>
-      <c r="H527" t="s">
-[...3 lines deleted...]
-        <v>380</v>
+      <c r="H527">
+        <v>14075</v>
       </c>
       <c r="J527" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K527" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L527">
         <v>0</v>
       </c>
       <c r="M527" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="528" spans="1:13">
       <c r="A528">
-        <v>4254</v>
+        <v>4130</v>
       </c>
       <c r="B528" t="s">
         <v>27</v>
       </c>
       <c r="C528" t="s">
-        <v>1557</v>
+        <v>1575</v>
       </c>
       <c r="D528" t="s">
-        <v>1558</v>
+        <v>746</v>
       </c>
       <c r="F528" t="s">
-        <v>41</v>
+        <v>587</v>
       </c>
       <c r="G528" t="s">
         <v>17</v>
       </c>
       <c r="H528">
-        <v>14207</v>
-[...2 lines deleted...]
-        <v>1559</v>
+        <v>14075</v>
       </c>
       <c r="J528" t="s">
-        <v>1560</v>
+        <v>208</v>
       </c>
       <c r="K528" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L528">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M528" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="529" spans="1:13">
       <c r="A529">
-        <v>4263</v>
+        <v>4139</v>
       </c>
       <c r="B529" t="s">
         <v>27</v>
       </c>
       <c r="C529" t="s">
-        <v>1561</v>
+        <v>211</v>
       </c>
       <c r="D529" t="s">
-        <v>1562</v>
+        <v>115</v>
       </c>
       <c r="F529" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G529" t="s">
         <v>17</v>
       </c>
       <c r="H529">
-        <v>14219</v>
-[...2 lines deleted...]
-        <v>1563</v>
+        <v>14215</v>
       </c>
       <c r="J529" t="s">
-        <v>1564</v>
+        <v>192</v>
       </c>
       <c r="K529" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L529">
         <v>0</v>
       </c>
       <c r="M529" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="530" spans="1:13">
       <c r="A530">
-        <v>4290</v>
+        <v>4140</v>
       </c>
       <c r="B530" t="s">
         <v>27</v>
       </c>
       <c r="C530" t="s">
-        <v>1565</v>
+        <v>1576</v>
       </c>
       <c r="D530" t="s">
-        <v>1566</v>
+        <v>171</v>
       </c>
       <c r="F530" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G530" t="s">
         <v>17</v>
       </c>
-      <c r="H530">
-[...3 lines deleted...]
-        <v>1567</v>
+      <c r="H530" t="s">
+        <v>172</v>
       </c>
       <c r="J530" t="s">
-        <v>1568</v>
+        <v>189</v>
       </c>
       <c r="K530" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L530">
         <v>0</v>
       </c>
       <c r="M530" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="531" spans="1:13">
       <c r="A531">
-        <v>4299</v>
+        <v>4173</v>
       </c>
       <c r="B531" t="s">
         <v>27</v>
       </c>
       <c r="C531" t="s">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="D531" t="s">
-        <v>1570</v>
+        <v>1578</v>
       </c>
       <c r="F531" t="s">
-        <v>1571</v>
+        <v>214</v>
       </c>
       <c r="G531" t="s">
         <v>17</v>
       </c>
       <c r="H531">
-        <v>14094</v>
+        <v>14150</v>
       </c>
       <c r="I531" t="s">
-        <v>1572</v>
+        <v>327</v>
       </c>
       <c r="J531" t="s">
-        <v>190</v>
+        <v>1579</v>
       </c>
       <c r="K531" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L531">
         <v>0</v>
       </c>
       <c r="M531" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="532" spans="1:13">
       <c r="A532">
-        <v>4300</v>
+        <v>4175</v>
       </c>
       <c r="B532" t="s">
         <v>27</v>
       </c>
       <c r="C532" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="D532" t="s">
-        <v>1574</v>
+        <v>171</v>
       </c>
       <c r="F532" t="s">
-        <v>1575</v>
+        <v>40</v>
       </c>
       <c r="G532" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>18509</v>
+        <v>17</v>
+      </c>
+      <c r="H532" t="s">
+        <v>172</v>
       </c>
       <c r="I532" t="s">
-        <v>1576</v>
+        <v>666</v>
       </c>
       <c r="J532" t="s">
-        <v>1577</v>
+        <v>189</v>
       </c>
       <c r="K532" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L532">
         <v>0</v>
       </c>
       <c r="M532" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="533" spans="1:13">
       <c r="A533">
-        <v>4308</v>
+        <v>4179</v>
       </c>
       <c r="B533" t="s">
         <v>27</v>
       </c>
       <c r="C533" t="s">
-        <v>1578</v>
+        <v>211</v>
       </c>
       <c r="D533" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="F533" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G533" t="s">
         <v>17</v>
       </c>
-      <c r="H533" t="s">
-        <v>173</v>
+      <c r="H533">
+        <v>14215</v>
       </c>
       <c r="I533" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="J533" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K533" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L533">
         <v>0</v>
       </c>
       <c r="M533" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="534" spans="1:13">
       <c r="A534">
-        <v>4311</v>
+        <v>4181</v>
       </c>
       <c r="B534" t="s">
         <v>27</v>
       </c>
       <c r="C534" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="D534" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="F534" t="s">
-        <v>1582</v>
+        <v>460</v>
       </c>
       <c r="G534" t="s">
         <v>17</v>
       </c>
       <c r="H534">
-        <v>14020</v>
+        <v>14141</v>
+      </c>
+      <c r="I534" t="s">
+        <v>243</v>
       </c>
       <c r="J534" t="s">
-        <v>327</v>
+        <v>208</v>
       </c>
       <c r="K534" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L534">
         <v>0</v>
       </c>
       <c r="M534" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="535" spans="1:13">
       <c r="A535">
-        <v>4319</v>
+        <v>4185</v>
       </c>
       <c r="B535" t="s">
         <v>27</v>
       </c>
       <c r="C535" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="D535" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="F535" t="s">
-        <v>184</v>
+        <v>40</v>
       </c>
       <c r="G535" t="s">
         <v>17</v>
       </c>
       <c r="H535">
-        <v>14052</v>
+        <v>14215</v>
       </c>
       <c r="I535" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="J535" t="s">
-        <v>1506</v>
+        <v>189</v>
       </c>
       <c r="K535" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L535">
         <v>0</v>
       </c>
       <c r="M535" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="536" spans="1:13">
       <c r="A536">
-        <v>4332</v>
+        <v>4189</v>
       </c>
       <c r="B536" t="s">
         <v>27</v>
       </c>
       <c r="C536" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="D536" t="s">
-        <v>1586</v>
+        <v>171</v>
       </c>
       <c r="F536" t="s">
-        <v>1582</v>
+        <v>40</v>
       </c>
       <c r="G536" t="s">
         <v>17</v>
       </c>
-      <c r="H536">
-        <v>14020</v>
+      <c r="H536" t="s">
+        <v>172</v>
+      </c>
+      <c r="I536" t="s">
+        <v>1588</v>
       </c>
       <c r="J536" t="s">
-        <v>327</v>
+        <v>189</v>
       </c>
       <c r="K536" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L536">
         <v>0</v>
       </c>
       <c r="M536" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="537" spans="1:13">
       <c r="A537">
-        <v>4334</v>
+        <v>4192</v>
       </c>
       <c r="B537" t="s">
         <v>27</v>
       </c>
       <c r="C537" t="s">
-        <v>1587</v>
+        <v>211</v>
       </c>
       <c r="D537" t="s">
-        <v>1588</v>
+        <v>115</v>
       </c>
       <c r="F537" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="G537" t="s">
         <v>17</v>
       </c>
       <c r="H537">
-        <v>14150</v>
+        <v>14215</v>
+      </c>
+      <c r="I537" t="s">
+        <v>1589</v>
       </c>
       <c r="J537" t="s">
-        <v>327</v>
+        <v>192</v>
       </c>
       <c r="K537" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L537">
         <v>0</v>
       </c>
       <c r="M537" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="538" spans="1:13">
       <c r="A538">
-        <v>4342</v>
+        <v>4205</v>
       </c>
       <c r="B538" t="s">
         <v>27</v>
       </c>
       <c r="C538" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="D538" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="F538" t="s">
-        <v>1591</v>
+        <v>116</v>
       </c>
       <c r="G538" t="s">
         <v>17</v>
       </c>
       <c r="H538">
-        <v>14228</v>
+        <v>14204</v>
       </c>
       <c r="I538" t="s">
         <v>1592</v>
       </c>
       <c r="J538" t="s">
-        <v>327</v>
+        <v>189</v>
       </c>
       <c r="K538" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L538">
         <v>0</v>
       </c>
       <c r="M538" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="539" spans="1:13">
       <c r="A539">
-        <v>4349</v>
+        <v>4209</v>
       </c>
       <c r="B539" t="s">
         <v>27</v>
       </c>
       <c r="C539" t="s">
         <v>1593</v>
       </c>
       <c r="D539" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="F539" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G539" t="s">
         <v>17</v>
       </c>
       <c r="H539">
         <v>14215</v>
       </c>
       <c r="I539" t="s">
         <v>1594</v>
       </c>
       <c r="J539" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K539" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L539">
         <v>0</v>
       </c>
       <c r="M539" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="540" spans="1:13">
       <c r="A540">
-        <v>4351</v>
+        <v>4212</v>
       </c>
       <c r="B540" t="s">
         <v>27</v>
       </c>
       <c r="C540" t="s">
-        <v>1595</v>
+        <v>211</v>
       </c>
       <c r="D540" t="s">
-        <v>1596</v>
+        <v>115</v>
       </c>
       <c r="F540" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G540" t="s">
         <v>17</v>
       </c>
       <c r="H540">
-        <v>14221</v>
+        <v>14215</v>
+      </c>
+      <c r="I540" t="s">
+        <v>265</v>
       </c>
       <c r="J540" t="s">
-        <v>327</v>
+        <v>192</v>
       </c>
       <c r="K540" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L540">
         <v>0</v>
       </c>
       <c r="M540" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="541" spans="1:13">
       <c r="A541">
-        <v>4355</v>
+        <v>4215</v>
       </c>
       <c r="B541" t="s">
         <v>27</v>
       </c>
       <c r="C541" t="s">
-        <v>1597</v>
+        <v>1595</v>
       </c>
       <c r="D541" t="s">
-        <v>1598</v>
+        <v>1596</v>
       </c>
       <c r="F541" t="s">
-        <v>1599</v>
+        <v>40</v>
       </c>
       <c r="G541" t="s">
         <v>17</v>
       </c>
       <c r="H541">
-        <v>14826</v>
+        <v>14226</v>
       </c>
       <c r="I541" t="s">
-        <v>1600</v>
+        <v>265</v>
       </c>
       <c r="J541" t="s">
-        <v>1601</v>
+        <v>189</v>
       </c>
       <c r="K541" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L541">
         <v>0</v>
       </c>
       <c r="M541" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="542" spans="1:13">
       <c r="A542">
-        <v>4358</v>
+        <v>4218</v>
       </c>
       <c r="B542" t="s">
         <v>27</v>
       </c>
       <c r="C542" t="s">
-        <v>1602</v>
+        <v>1597</v>
       </c>
       <c r="D542" t="s">
-        <v>128</v>
+        <v>1598</v>
       </c>
       <c r="F542" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="G542" t="s">
         <v>17</v>
       </c>
       <c r="H542">
-        <v>14221</v>
+        <v>14211</v>
       </c>
       <c r="I542" t="s">
-        <v>1603</v>
+        <v>1599</v>
       </c>
       <c r="J542" t="s">
-        <v>1604</v>
+        <v>189</v>
       </c>
       <c r="K542" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L542">
         <v>0</v>
       </c>
       <c r="M542" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="543" spans="1:13">
       <c r="A543">
-        <v>4359</v>
+        <v>4227</v>
       </c>
       <c r="B543" t="s">
         <v>27</v>
       </c>
       <c r="C543" t="s">
-        <v>1605</v>
+        <v>211</v>
       </c>
       <c r="D543" t="s">
-        <v>1606</v>
+        <v>115</v>
       </c>
       <c r="F543" t="s">
-        <v>1607</v>
+        <v>116</v>
       </c>
       <c r="G543" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H543">
-        <v>15840</v>
+        <v>14215</v>
       </c>
       <c r="I543" t="s">
-        <v>1605</v>
+        <v>1600</v>
       </c>
       <c r="J543" t="s">
-        <v>1608</v>
+        <v>192</v>
       </c>
       <c r="K543" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L543">
         <v>0</v>
       </c>
       <c r="M543" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="544" spans="1:13">
       <c r="A544">
-        <v>4366</v>
+        <v>4240</v>
       </c>
       <c r="B544" t="s">
         <v>27</v>
       </c>
       <c r="C544" t="s">
-        <v>1609</v>
+        <v>211</v>
       </c>
       <c r="D544" t="s">
-        <v>1610</v>
+        <v>115</v>
       </c>
       <c r="F544" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G544" t="s">
         <v>17</v>
       </c>
       <c r="H544">
         <v>14215</v>
       </c>
       <c r="I544" t="s">
-        <v>1611</v>
+        <v>896</v>
       </c>
       <c r="J544" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="K544" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L544">
         <v>0</v>
       </c>
       <c r="M544" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="545" spans="1:13">
       <c r="A545">
-        <v>4371</v>
+        <v>4241</v>
       </c>
       <c r="B545" t="s">
         <v>27</v>
       </c>
       <c r="C545" t="s">
-        <v>1612</v>
+        <v>1601</v>
       </c>
       <c r="D545" t="s">
-        <v>1613</v>
+        <v>1602</v>
       </c>
       <c r="F545" t="s">
-        <v>251</v>
+        <v>1603</v>
       </c>
       <c r="G545" t="s">
         <v>17</v>
       </c>
       <c r="H545">
-        <v>14213</v>
+        <v>14001</v>
+      </c>
+      <c r="I545" t="s">
+        <v>1604</v>
       </c>
       <c r="J545" t="s">
-        <v>327</v>
+        <v>782</v>
       </c>
       <c r="K545" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L545">
         <v>0</v>
       </c>
       <c r="M545" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="546" spans="1:13">
       <c r="A546">
-        <v>4375</v>
+        <v>4246</v>
       </c>
       <c r="B546" t="s">
         <v>27</v>
       </c>
       <c r="C546" t="s">
-        <v>1614</v>
+        <v>1605</v>
       </c>
       <c r="D546" t="s">
-        <v>1615</v>
+        <v>1606</v>
       </c>
       <c r="F546" t="s">
-        <v>799</v>
+        <v>124</v>
       </c>
       <c r="G546" t="s">
         <v>17</v>
       </c>
       <c r="H546">
-        <v>14120</v>
+        <v>14204</v>
+      </c>
+      <c r="I546" t="s">
+        <v>1607</v>
       </c>
       <c r="J546" t="s">
-        <v>327</v>
+        <v>208</v>
       </c>
       <c r="K546" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L546">
         <v>0</v>
       </c>
       <c r="M546" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="547" spans="1:13">
       <c r="A547">
-        <v>4376</v>
+        <v>4250</v>
       </c>
       <c r="B547" t="s">
         <v>27</v>
       </c>
       <c r="C547" t="s">
-        <v>1616</v>
+        <v>1608</v>
       </c>
       <c r="D547" t="s">
-        <v>1617</v>
+        <v>171</v>
       </c>
       <c r="F547" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="G547" t="s">
         <v>17</v>
       </c>
-      <c r="H547">
-        <v>14207</v>
+      <c r="H547" t="s">
+        <v>172</v>
       </c>
       <c r="I547" t="s">
-        <v>1618</v>
+        <v>376</v>
       </c>
       <c r="J547" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="K547" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L547">
         <v>0</v>
       </c>
       <c r="M547" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="548" spans="1:13">
       <c r="A548">
-        <v>4379</v>
+        <v>4254</v>
       </c>
       <c r="B548" t="s">
         <v>27</v>
       </c>
       <c r="C548" t="s">
-        <v>1619</v>
+        <v>1609</v>
       </c>
       <c r="D548" t="s">
-        <v>1620</v>
+        <v>1610</v>
       </c>
       <c r="F548" t="s">
-        <v>251</v>
+        <v>40</v>
       </c>
       <c r="G548" t="s">
         <v>17</v>
       </c>
       <c r="H548">
-        <v>14215</v>
+        <v>14207</v>
+      </c>
+      <c r="I548" t="s">
+        <v>1611</v>
       </c>
       <c r="J548" t="s">
-        <v>327</v>
+        <v>1612</v>
       </c>
       <c r="K548" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L548">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M548" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="549" spans="1:13">
       <c r="A549">
-        <v>4380</v>
+        <v>4263</v>
       </c>
       <c r="B549" t="s">
         <v>27</v>
       </c>
       <c r="C549" t="s">
-        <v>1621</v>
+        <v>1613</v>
       </c>
       <c r="D549" t="s">
-        <v>246</v>
+        <v>1614</v>
       </c>
       <c r="F549" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="G549" t="s">
         <v>17</v>
       </c>
       <c r="H549">
-        <v>14075</v>
+        <v>14219</v>
       </c>
       <c r="I549" t="s">
-        <v>1548</v>
+        <v>1615</v>
       </c>
       <c r="J549" t="s">
-        <v>193</v>
+        <v>1616</v>
       </c>
       <c r="K549" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L549">
         <v>0</v>
       </c>
       <c r="M549" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="550" spans="1:13">
       <c r="A550">
-        <v>4390</v>
+        <v>4290</v>
       </c>
       <c r="B550" t="s">
         <v>27</v>
       </c>
       <c r="C550" t="s">
-        <v>1622</v>
+        <v>1617</v>
       </c>
       <c r="D550" t="s">
-        <v>1623</v>
+        <v>1618</v>
       </c>
       <c r="F550" t="s">
-        <v>420</v>
+        <v>40</v>
       </c>
       <c r="G550" t="s">
         <v>17</v>
       </c>
       <c r="H550">
-        <v>14304</v>
+        <v>14215</v>
       </c>
       <c r="I550" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="J550" t="s">
-        <v>1624</v>
+        <v>1620</v>
       </c>
       <c r="K550" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L550">
         <v>0</v>
       </c>
       <c r="M550" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="551" spans="1:13">
       <c r="A551">
-        <v>4392</v>
+        <v>4299</v>
       </c>
       <c r="B551" t="s">
         <v>27</v>
       </c>
       <c r="C551" t="s">
-        <v>1625</v>
+        <v>1621</v>
       </c>
       <c r="D551" t="s">
-        <v>1626</v>
+        <v>1622</v>
       </c>
       <c r="F551" t="s">
-        <v>1627</v>
+        <v>1623</v>
       </c>
       <c r="G551" t="s">
         <v>17</v>
       </c>
       <c r="H551">
-        <v>14085</v>
+        <v>14094</v>
       </c>
       <c r="I551" t="s">
-        <v>1625</v>
+        <v>1624</v>
       </c>
       <c r="J551" t="s">
-        <v>1628</v>
+        <v>189</v>
       </c>
       <c r="K551" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L551">
         <v>0</v>
       </c>
       <c r="M551" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="552" spans="1:13">
       <c r="A552">
-        <v>4412</v>
+        <v>4300</v>
       </c>
       <c r="B552" t="s">
         <v>27</v>
       </c>
       <c r="C552" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G552" t="s">
+        <v>52</v>
+      </c>
+      <c r="H552">
+        <v>18509</v>
+      </c>
+      <c r="I552" t="s">
+        <v>1628</v>
+      </c>
+      <c r="J552" t="s">
         <v>1629</v>
       </c>
-      <c r="D552" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K552" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L552">
         <v>0</v>
       </c>
       <c r="M552" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="553" spans="1:13">
       <c r="A553">
-        <v>4433</v>
+        <v>4308</v>
       </c>
       <c r="B553" t="s">
         <v>27</v>
       </c>
       <c r="C553" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="D553" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="F553" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="G553" t="s">
         <v>17</v>
       </c>
-      <c r="H553">
-        <v>14075</v>
+      <c r="H553" t="s">
+        <v>172</v>
       </c>
       <c r="I553" t="s">
-        <v>1634</v>
+        <v>1631</v>
+      </c>
+      <c r="J553" t="s">
+        <v>189</v>
       </c>
       <c r="K553" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L553">
         <v>0</v>
       </c>
       <c r="M553" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="554" spans="1:13">
       <c r="A554">
-        <v>4435</v>
+        <v>4311</v>
       </c>
       <c r="B554" t="s">
         <v>27</v>
       </c>
       <c r="C554" t="s">
-        <v>1635</v>
+        <v>1632</v>
       </c>
       <c r="D554" t="s">
-        <v>1636</v>
+        <v>1633</v>
       </c>
       <c r="F554" t="s">
-        <v>656</v>
+        <v>1634</v>
       </c>
       <c r="G554" t="s">
         <v>17</v>
       </c>
       <c r="H554">
-        <v>14086</v>
-[...2 lines deleted...]
-        <v>1637</v>
+        <v>14020</v>
+      </c>
+      <c r="J554" t="s">
+        <v>323</v>
       </c>
       <c r="K554" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L554">
         <v>0</v>
       </c>
       <c r="M554" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="555" spans="1:13">
       <c r="A555">
-        <v>4436</v>
+        <v>4319</v>
       </c>
       <c r="B555" t="s">
         <v>27</v>
       </c>
       <c r="C555" t="s">
-        <v>1638</v>
+        <v>1635</v>
       </c>
       <c r="D555" t="s">
-        <v>1639</v>
+        <v>1636</v>
       </c>
       <c r="F555" t="s">
-        <v>117</v>
+        <v>183</v>
       </c>
       <c r="G555" t="s">
         <v>17</v>
       </c>
       <c r="H555">
-        <v>14215</v>
+        <v>14052</v>
       </c>
       <c r="I555" t="s">
-        <v>1640</v>
+        <v>1635</v>
+      </c>
+      <c r="J555" t="s">
+        <v>1558</v>
       </c>
       <c r="K555" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L555">
         <v>0</v>
       </c>
       <c r="M555" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="556" spans="1:13">
       <c r="A556">
-        <v>4437</v>
+        <v>4332</v>
       </c>
       <c r="B556" t="s">
         <v>27</v>
       </c>
       <c r="C556" t="s">
-        <v>1641</v>
+        <v>1637</v>
       </c>
       <c r="D556" t="s">
-        <v>116</v>
+        <v>1638</v>
       </c>
       <c r="F556" t="s">
-        <v>117</v>
+        <v>1634</v>
       </c>
       <c r="G556" t="s">
         <v>17</v>
       </c>
       <c r="H556">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1642</v>
+        <v>14020</v>
+      </c>
+      <c r="J556" t="s">
+        <v>323</v>
       </c>
       <c r="K556" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L556">
         <v>0</v>
       </c>
       <c r="M556" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="557" spans="1:13">
       <c r="A557">
-        <v>4438</v>
+        <v>4334</v>
       </c>
       <c r="B557" t="s">
         <v>27</v>
       </c>
       <c r="C557" t="s">
-        <v>1643</v>
+        <v>1639</v>
       </c>
       <c r="D557" t="s">
-        <v>1644</v>
+        <v>1640</v>
       </c>
       <c r="F557" t="s">
-        <v>656</v>
+        <v>214</v>
       </c>
       <c r="G557" t="s">
         <v>17</v>
       </c>
       <c r="H557">
-        <v>14086</v>
-[...2 lines deleted...]
-        <v>1645</v>
+        <v>14150</v>
+      </c>
+      <c r="J557" t="s">
+        <v>323</v>
       </c>
       <c r="K557" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L557">
         <v>0</v>
       </c>
       <c r="M557" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="558" spans="1:13">
       <c r="A558">
-        <v>4439</v>
+        <v>4342</v>
       </c>
       <c r="B558" t="s">
         <v>27</v>
       </c>
       <c r="C558" t="s">
-        <v>1646</v>
+        <v>1641</v>
       </c>
       <c r="D558" t="s">
-        <v>1647</v>
+        <v>1642</v>
       </c>
       <c r="F558" t="s">
-        <v>117</v>
+        <v>1643</v>
       </c>
       <c r="G558" t="s">
         <v>17</v>
       </c>
       <c r="H558">
-        <v>14211</v>
+        <v>14228</v>
       </c>
       <c r="I558" t="s">
-        <v>1648</v>
+        <v>1644</v>
+      </c>
+      <c r="J558" t="s">
+        <v>323</v>
       </c>
       <c r="K558" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L558">
         <v>0</v>
       </c>
       <c r="M558" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="559" spans="1:13">
       <c r="A559">
-        <v>4441</v>
+        <v>4349</v>
       </c>
       <c r="B559" t="s">
         <v>27</v>
       </c>
       <c r="C559" t="s">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="D559" t="s">
-        <v>1650</v>
+        <v>171</v>
       </c>
       <c r="F559" t="s">
-        <v>416</v>
+        <v>40</v>
       </c>
       <c r="G559" t="s">
         <v>17</v>
       </c>
       <c r="H559">
-        <v>14304</v>
+        <v>14215</v>
+      </c>
+      <c r="I559" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J559" t="s">
+        <v>189</v>
       </c>
       <c r="K559" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L559">
         <v>0</v>
       </c>
       <c r="M559" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="560" spans="1:13">
       <c r="A560">
-        <v>4443</v>
+        <v>4351</v>
       </c>
       <c r="B560" t="s">
         <v>27</v>
       </c>
       <c r="C560" t="s">
-        <v>1651</v>
+        <v>1647</v>
       </c>
       <c r="D560" t="s">
-        <v>1652</v>
+        <v>1648</v>
       </c>
       <c r="F560" t="s">
-        <v>379</v>
+        <v>116</v>
       </c>
       <c r="G560" t="s">
         <v>17</v>
       </c>
       <c r="H560">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1653</v>
+        <v>14221</v>
+      </c>
+      <c r="J560" t="s">
+        <v>323</v>
       </c>
       <c r="K560" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L560">
         <v>0</v>
       </c>
       <c r="M560" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="561" spans="1:13">
       <c r="A561">
-        <v>4455</v>
+        <v>4355</v>
       </c>
       <c r="B561" t="s">
         <v>27</v>
       </c>
       <c r="C561" t="s">
-        <v>1654</v>
+        <v>1649</v>
       </c>
       <c r="D561" t="s">
-        <v>1655</v>
+        <v>1650</v>
       </c>
       <c r="F561" t="s">
-        <v>117</v>
+        <v>1651</v>
       </c>
       <c r="G561" t="s">
         <v>17</v>
       </c>
       <c r="H561">
-        <v>14208</v>
+        <v>14826</v>
       </c>
       <c r="I561" t="s">
-        <v>1656</v>
+        <v>1652</v>
+      </c>
+      <c r="J561" t="s">
+        <v>1653</v>
       </c>
       <c r="K561" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L561">
         <v>0</v>
       </c>
       <c r="M561" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="562" spans="1:13">
       <c r="A562">
-        <v>4467</v>
+        <v>4358</v>
       </c>
       <c r="B562" t="s">
         <v>27</v>
       </c>
       <c r="C562" t="s">
-        <v>1657</v>
+        <v>1654</v>
       </c>
       <c r="D562" t="s">
-        <v>1658</v>
+        <v>127</v>
       </c>
       <c r="F562" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G562" t="s">
         <v>17</v>
       </c>
       <c r="H562">
-        <v>14094</v>
+        <v>14221</v>
       </c>
       <c r="I562" t="s">
-        <v>1659</v>
+        <v>1655</v>
       </c>
       <c r="J562" t="s">
-        <v>1660</v>
+        <v>1656</v>
       </c>
       <c r="K562" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L562">
         <v>0</v>
       </c>
       <c r="M562" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="563" spans="1:13">
       <c r="A563">
-        <v>4490</v>
+        <v>4359</v>
       </c>
       <c r="B563" t="s">
         <v>27</v>
       </c>
       <c r="C563" t="s">
-        <v>1661</v>
+        <v>1657</v>
       </c>
       <c r="D563" t="s">
-        <v>285</v>
+        <v>1658</v>
       </c>
       <c r="F563" t="s">
-        <v>86</v>
+        <v>1659</v>
       </c>
       <c r="G563" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H563">
-        <v>14220</v>
+        <v>15840</v>
       </c>
       <c r="I563" t="s">
-        <v>1662</v>
+        <v>1657</v>
+      </c>
+      <c r="J563" t="s">
+        <v>1660</v>
       </c>
       <c r="K563" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L563">
         <v>0</v>
       </c>
       <c r="M563" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="564" spans="1:13">
       <c r="A564">
-        <v>4492</v>
+        <v>4366</v>
       </c>
       <c r="B564" t="s">
         <v>27</v>
       </c>
       <c r="C564" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F564" t="s">
+        <v>40</v>
+      </c>
+      <c r="G564" t="s">
+        <v>17</v>
+      </c>
+      <c r="H564">
+        <v>14215</v>
+      </c>
+      <c r="I564" t="s">
         <v>1663</v>
       </c>
-      <c r="D564" t="s">
-[...12 lines deleted...]
-        <v>1665</v>
+      <c r="J564" t="s">
+        <v>189</v>
       </c>
       <c r="K564" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L564">
         <v>0</v>
       </c>
       <c r="M564" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="565" spans="1:13">
       <c r="A565">
-        <v>4494</v>
+        <v>4371</v>
       </c>
       <c r="B565" t="s">
         <v>27</v>
       </c>
       <c r="C565" t="s">
-        <v>1666</v>
+        <v>1664</v>
       </c>
       <c r="D565" t="s">
-        <v>1667</v>
+        <v>1665</v>
       </c>
       <c r="F565" t="s">
-        <v>593</v>
+        <v>250</v>
       </c>
       <c r="G565" t="s">
         <v>17</v>
       </c>
       <c r="H565">
-        <v>14120</v>
-[...2 lines deleted...]
-        <v>1668</v>
+        <v>14213</v>
       </c>
       <c r="J565" t="s">
-        <v>1669</v>
+        <v>323</v>
       </c>
       <c r="K565" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L565">
         <v>0</v>
       </c>
       <c r="M565" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="566" spans="1:13">
       <c r="A566">
-        <v>4498</v>
+        <v>4375</v>
       </c>
       <c r="B566" t="s">
         <v>27</v>
       </c>
       <c r="C566" t="s">
-        <v>1670</v>
+        <v>1666</v>
       </c>
       <c r="D566" t="s">
-        <v>1671</v>
+        <v>1667</v>
       </c>
       <c r="F566" t="s">
-        <v>490</v>
+        <v>821</v>
       </c>
       <c r="G566" t="s">
         <v>17</v>
       </c>
       <c r="H566">
-        <v>14059</v>
-[...2 lines deleted...]
-        <v>1672</v>
+        <v>14120</v>
       </c>
       <c r="J566" t="s">
-        <v>1673</v>
+        <v>323</v>
       </c>
       <c r="K566" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L566">
         <v>0</v>
       </c>
       <c r="M566" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="567" spans="1:13">
       <c r="A567">
-        <v>4508</v>
+        <v>4376</v>
       </c>
       <c r="B567" t="s">
         <v>27</v>
       </c>
       <c r="C567" t="s">
-        <v>1158</v>
+        <v>1668</v>
       </c>
       <c r="D567" t="s">
-        <v>1159</v>
+        <v>1669</v>
       </c>
       <c r="F567" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G567" t="s">
         <v>17</v>
       </c>
       <c r="H567">
-        <v>14075</v>
+        <v>14207</v>
       </c>
       <c r="I567" t="s">
-        <v>1674</v>
+        <v>1670</v>
+      </c>
+      <c r="J567" t="s">
+        <v>208</v>
       </c>
       <c r="K567" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L567">
         <v>0</v>
       </c>
       <c r="M567" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="568" spans="1:13">
       <c r="A568">
-        <v>4511</v>
+        <v>4379</v>
       </c>
       <c r="B568" t="s">
         <v>27</v>
       </c>
       <c r="C568" t="s">
-        <v>1675</v>
+        <v>1671</v>
       </c>
       <c r="D568" t="s">
-        <v>1676</v>
+        <v>1672</v>
       </c>
       <c r="F568" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G568" t="s">
         <v>17</v>
       </c>
       <c r="H568">
-        <v>14313</v>
+        <v>14215</v>
+      </c>
+      <c r="J568" t="s">
+        <v>323</v>
       </c>
       <c r="K568" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L568">
         <v>0</v>
       </c>
       <c r="M568" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="569" spans="1:13">
       <c r="A569">
-        <v>4515</v>
+        <v>4380</v>
       </c>
       <c r="B569" t="s">
         <v>27</v>
       </c>
       <c r="C569" t="s">
-        <v>1677</v>
+        <v>1673</v>
       </c>
       <c r="D569" t="s">
-        <v>959</v>
+        <v>245</v>
       </c>
       <c r="F569" t="s">
-        <v>873</v>
+        <v>103</v>
       </c>
       <c r="G569" t="s">
         <v>17</v>
       </c>
       <c r="H569">
-        <v>14217</v>
+        <v>14075</v>
       </c>
       <c r="I569" t="s">
-        <v>743</v>
+        <v>1600</v>
+      </c>
+      <c r="J569" t="s">
+        <v>192</v>
       </c>
       <c r="K569" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L569">
         <v>0</v>
       </c>
       <c r="M569" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="570" spans="1:13">
       <c r="A570">
-        <v>4526</v>
+        <v>4390</v>
       </c>
       <c r="B570" t="s">
         <v>27</v>
       </c>
       <c r="C570" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="D570" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="F570" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="G570" t="s">
         <v>17</v>
       </c>
       <c r="H570">
         <v>14304</v>
       </c>
       <c r="I570" t="s">
-        <v>1680</v>
+        <v>1676</v>
+      </c>
+      <c r="J570" t="s">
+        <v>1676</v>
       </c>
       <c r="K570" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L570">
         <v>0</v>
       </c>
       <c r="M570" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="571" spans="1:13">
       <c r="A571">
-        <v>4541</v>
+        <v>4392</v>
       </c>
       <c r="B571" t="s">
         <v>27</v>
       </c>
       <c r="C571" t="s">
-        <v>1681</v>
+        <v>1677</v>
       </c>
       <c r="D571" t="s">
-        <v>1682</v>
+        <v>1678</v>
       </c>
       <c r="F571" t="s">
-        <v>449</v>
+        <v>1679</v>
       </c>
       <c r="G571" t="s">
         <v>17</v>
       </c>
       <c r="H571">
-        <v>14127</v>
+        <v>14085</v>
       </c>
       <c r="I571" t="s">
-        <v>1683</v>
+        <v>1677</v>
+      </c>
+      <c r="J571" t="s">
+        <v>1680</v>
       </c>
       <c r="K571" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L571">
         <v>0</v>
       </c>
       <c r="M571" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="572" spans="1:13">
       <c r="A572">
-        <v>4556</v>
+        <v>4412</v>
       </c>
       <c r="B572" t="s">
         <v>27</v>
       </c>
       <c r="C572" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G572" t="s">
+        <v>17</v>
+      </c>
+      <c r="H572">
+        <v>14072</v>
+      </c>
+      <c r="J572" t="s">
         <v>1684</v>
       </c>
-      <c r="D572" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K572" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L572">
         <v>0</v>
       </c>
       <c r="M572" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="573" spans="1:13">
       <c r="A573">
-        <v>4559</v>
+        <v>4433</v>
       </c>
       <c r="B573" t="s">
         <v>27</v>
       </c>
       <c r="C573" t="s">
-        <v>1687</v>
+        <v>1685</v>
       </c>
       <c r="D573" t="s">
-        <v>1351</v>
+        <v>919</v>
       </c>
       <c r="F573" t="s">
-        <v>251</v>
+        <v>103</v>
       </c>
       <c r="G573" t="s">
         <v>17</v>
       </c>
       <c r="H573">
-        <v>14206</v>
+        <v>14075</v>
+      </c>
+      <c r="I573" t="s">
+        <v>1686</v>
       </c>
       <c r="K573" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L573">
         <v>0</v>
       </c>
       <c r="M573" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="574" spans="1:13">
       <c r="A574">
-        <v>4563</v>
+        <v>4435</v>
       </c>
       <c r="B574" t="s">
         <v>27</v>
       </c>
       <c r="C574" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D574" t="s">
         <v>1688</v>
       </c>
-      <c r="D574" t="s">
+      <c r="F574" t="s">
+        <v>678</v>
+      </c>
+      <c r="G574" t="s">
+        <v>17</v>
+      </c>
+      <c r="H574">
+        <v>14086</v>
+      </c>
+      <c r="I574" t="s">
         <v>1689</v>
       </c>
-      <c r="F574" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K574" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L574">
         <v>0</v>
       </c>
       <c r="M574" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="575" spans="1:13">
       <c r="A575">
-        <v>4585</v>
+        <v>4436</v>
       </c>
       <c r="B575" t="s">
         <v>27</v>
       </c>
       <c r="C575" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D575" t="s">
         <v>1691</v>
       </c>
-      <c r="D575" t="s">
+      <c r="F575" t="s">
+        <v>116</v>
+      </c>
+      <c r="G575" t="s">
+        <v>17</v>
+      </c>
+      <c r="H575">
+        <v>14215</v>
+      </c>
+      <c r="I575" t="s">
         <v>1692</v>
       </c>
-      <c r="F575" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K575" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L575">
         <v>0</v>
       </c>
       <c r="M575" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="576" spans="1:13">
       <c r="A576">
-        <v>4586</v>
+        <v>4437</v>
       </c>
       <c r="B576" t="s">
         <v>27</v>
       </c>
       <c r="C576" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D576" t="s">
+        <v>115</v>
+      </c>
+      <c r="F576" t="s">
+        <v>116</v>
+      </c>
+      <c r="G576" t="s">
+        <v>17</v>
+      </c>
+      <c r="H576">
+        <v>14215</v>
+      </c>
+      <c r="I576" t="s">
         <v>1694</v>
       </c>
-      <c r="D576" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K576" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L576">
         <v>0</v>
       </c>
       <c r="M576" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="577" spans="1:13">
       <c r="A577">
-        <v>4593</v>
+        <v>4438</v>
       </c>
       <c r="B577" t="s">
         <v>27</v>
       </c>
       <c r="C577" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F577" t="s">
+        <v>678</v>
+      </c>
+      <c r="G577" t="s">
+        <v>17</v>
+      </c>
+      <c r="H577">
+        <v>14086</v>
+      </c>
+      <c r="I577" t="s">
         <v>1697</v>
       </c>
-      <c r="D577" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K577" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L577">
         <v>0</v>
       </c>
       <c r="M577" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="578" spans="1:13">
       <c r="A578">
-        <v>4595</v>
+        <v>4439</v>
       </c>
       <c r="B578" t="s">
         <v>27</v>
       </c>
       <c r="C578" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1699</v>
+      </c>
+      <c r="F578" t="s">
+        <v>116</v>
+      </c>
+      <c r="G578" t="s">
+        <v>17</v>
+      </c>
+      <c r="H578">
+        <v>14211</v>
+      </c>
+      <c r="I578" t="s">
         <v>1700</v>
       </c>
-      <c r="D578" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K578" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L578">
         <v>0</v>
       </c>
       <c r="M578" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="579" spans="1:13">
       <c r="A579">
-        <v>4598</v>
+        <v>4441</v>
       </c>
       <c r="B579" t="s">
         <v>27</v>
       </c>
       <c r="C579" t="s">
-        <v>1704</v>
+        <v>1701</v>
       </c>
       <c r="D579" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
       <c r="F579" t="s">
-        <v>41</v>
+        <v>412</v>
       </c>
       <c r="G579" t="s">
         <v>17</v>
       </c>
       <c r="H579">
-        <v>14205</v>
-[...2 lines deleted...]
-        <v>1706</v>
+        <v>14304</v>
       </c>
       <c r="K579" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L579">
         <v>0</v>
       </c>
       <c r="M579" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="580" spans="1:13">
       <c r="A580">
-        <v>4604</v>
+        <v>4443</v>
       </c>
       <c r="B580" t="s">
         <v>27</v>
       </c>
       <c r="C580" t="s">
-        <v>1707</v>
+        <v>1703</v>
       </c>
       <c r="D580" t="s">
-        <v>1708</v>
+        <v>1704</v>
       </c>
       <c r="F580" t="s">
-        <v>1709</v>
+        <v>375</v>
       </c>
       <c r="G580" t="s">
         <v>17</v>
       </c>
       <c r="H580">
-        <v>14052</v>
+        <v>14215</v>
+      </c>
+      <c r="I580" t="s">
+        <v>1705</v>
       </c>
       <c r="K580" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L580">
         <v>0</v>
       </c>
       <c r="M580" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="581" spans="1:13">
       <c r="A581">
-        <v>4606</v>
+        <v>4455</v>
       </c>
       <c r="B581" t="s">
         <v>27</v>
       </c>
       <c r="C581" t="s">
-        <v>1253</v>
+        <v>1706</v>
       </c>
       <c r="D581" t="s">
-        <v>1254</v>
+        <v>1707</v>
       </c>
       <c r="F581" t="s">
-        <v>379</v>
+        <v>116</v>
       </c>
       <c r="G581" t="s">
         <v>17</v>
       </c>
       <c r="H581">
-        <v>14215</v>
+        <v>14208</v>
       </c>
       <c r="I581" t="s">
-        <v>1253</v>
+        <v>1708</v>
       </c>
       <c r="K581" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L581">
         <v>0</v>
       </c>
       <c r="M581" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="582" spans="1:13">
       <c r="A582">
-        <v>4625</v>
+        <v>4467</v>
       </c>
       <c r="B582" t="s">
         <v>27</v>
       </c>
       <c r="C582" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D582" t="s">
         <v>1710</v>
       </c>
-      <c r="D582" t="s">
+      <c r="F582" t="s">
+        <v>99</v>
+      </c>
+      <c r="G582" t="s">
+        <v>17</v>
+      </c>
+      <c r="H582">
+        <v>14094</v>
+      </c>
+      <c r="I582" t="s">
         <v>1711</v>
-      </c>
-[...10 lines deleted...]
-        <v>1710</v>
       </c>
       <c r="J582" t="s">
         <v>1712</v>
       </c>
       <c r="K582" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L582">
         <v>0</v>
       </c>
       <c r="M582" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="583" spans="1:13">
       <c r="A583">
-        <v>4627</v>
+        <v>4490</v>
       </c>
       <c r="B583" t="s">
         <v>27</v>
       </c>
       <c r="C583" t="s">
         <v>1713</v>
       </c>
       <c r="D583" t="s">
+        <v>284</v>
+      </c>
+      <c r="F583" t="s">
+        <v>85</v>
+      </c>
+      <c r="G583" t="s">
+        <v>17</v>
+      </c>
+      <c r="H583">
+        <v>14220</v>
+      </c>
+      <c r="I583" t="s">
         <v>1714</v>
       </c>
-      <c r="F583" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K583" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L583">
         <v>0</v>
       </c>
       <c r="M583" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="584" spans="1:13">
       <c r="A584">
-        <v>4632</v>
+        <v>4492</v>
       </c>
       <c r="B584" t="s">
         <v>27</v>
       </c>
       <c r="C584" t="s">
         <v>1715</v>
       </c>
       <c r="D584" t="s">
         <v>1716</v>
       </c>
       <c r="F584" t="s">
-        <v>41</v>
+        <v>821</v>
       </c>
       <c r="G584" t="s">
         <v>17</v>
       </c>
       <c r="H584">
-        <v>14203</v>
+        <v>14120</v>
       </c>
       <c r="I584" t="s">
         <v>1717</v>
       </c>
       <c r="K584" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L584">
         <v>0</v>
       </c>
       <c r="M584" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="585" spans="1:13">
       <c r="A585">
-        <v>4635</v>
+        <v>4494</v>
       </c>
       <c r="B585" t="s">
         <v>27</v>
       </c>
       <c r="C585" t="s">
         <v>1718</v>
       </c>
       <c r="D585" t="s">
         <v>1719</v>
       </c>
       <c r="F585" t="s">
-        <v>1403</v>
+        <v>615</v>
       </c>
       <c r="G585" t="s">
         <v>17</v>
       </c>
       <c r="H585">
-        <v>14063</v>
+        <v>14120</v>
       </c>
       <c r="I585" t="s">
         <v>1720</v>
       </c>
+      <c r="J585" t="s">
+        <v>1721</v>
+      </c>
       <c r="K585" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L585">
         <v>0</v>
       </c>
       <c r="M585" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="586" spans="1:13">
       <c r="A586">
-        <v>4638</v>
+        <v>4498</v>
       </c>
       <c r="B586" t="s">
         <v>27</v>
       </c>
       <c r="C586" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="D586" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="F586" t="s">
-        <v>405</v>
+        <v>486</v>
       </c>
       <c r="G586" t="s">
         <v>17</v>
       </c>
       <c r="H586">
-        <v>14225</v>
+        <v>14059</v>
       </c>
       <c r="I586" t="s">
-        <v>1723</v>
+        <v>1724</v>
+      </c>
+      <c r="J586" t="s">
+        <v>1725</v>
       </c>
       <c r="K586" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L586">
         <v>0</v>
       </c>
       <c r="M586" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="587" spans="1:13">
       <c r="A587">
-        <v>4645</v>
+        <v>4508</v>
       </c>
       <c r="B587" t="s">
         <v>27</v>
       </c>
       <c r="C587" t="s">
-        <v>1724</v>
+        <v>1195</v>
       </c>
       <c r="D587" t="s">
-        <v>1725</v>
+        <v>1196</v>
       </c>
       <c r="F587" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="G587" t="s">
         <v>17</v>
       </c>
       <c r="H587">
-        <v>14213</v>
+        <v>14075</v>
       </c>
       <c r="I587" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="K587" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L587">
         <v>0</v>
       </c>
       <c r="M587" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="588" spans="1:13">
       <c r="A588">
-        <v>4647</v>
+        <v>4511</v>
       </c>
       <c r="B588" t="s">
         <v>27</v>
       </c>
       <c r="C588" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="D588" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F588" t="s">
-        <v>379</v>
+        <v>250</v>
       </c>
       <c r="G588" t="s">
         <v>17</v>
       </c>
       <c r="H588">
-        <v>14213</v>
-[...2 lines deleted...]
-        <v>1728</v>
+        <v>14313</v>
       </c>
       <c r="K588" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L588">
         <v>0</v>
       </c>
       <c r="M588" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="589" spans="1:13">
       <c r="A589">
-        <v>4679</v>
+        <v>4515</v>
       </c>
       <c r="B589" t="s">
         <v>27</v>
       </c>
       <c r="C589" t="s">
         <v>1729</v>
       </c>
       <c r="D589" t="s">
-        <v>1730</v>
+        <v>998</v>
       </c>
       <c r="F589" t="s">
-        <v>117</v>
+        <v>895</v>
       </c>
       <c r="G589" t="s">
         <v>17</v>
       </c>
       <c r="H589">
-        <v>14215</v>
+        <v>14217</v>
       </c>
       <c r="I589" t="s">
-        <v>1729</v>
+        <v>765</v>
       </c>
       <c r="K589" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L589">
         <v>0</v>
       </c>
       <c r="M589" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="590" spans="1:13">
       <c r="A590">
-        <v>4691</v>
+        <v>4526</v>
       </c>
       <c r="B590" t="s">
         <v>27</v>
       </c>
       <c r="C590" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D590" t="s">
         <v>1731</v>
       </c>
-      <c r="D590" t="s">
+      <c r="F590" t="s">
+        <v>416</v>
+      </c>
+      <c r="G590" t="s">
+        <v>17</v>
+      </c>
+      <c r="H590">
+        <v>14304</v>
+      </c>
+      <c r="I590" t="s">
         <v>1732</v>
       </c>
-      <c r="F590" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K590" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L590">
         <v>0</v>
       </c>
       <c r="M590" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="591" spans="1:13">
       <c r="A591">
-        <v>4708</v>
+        <v>4541</v>
       </c>
       <c r="B591" t="s">
         <v>27</v>
       </c>
       <c r="C591" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D591" t="s">
         <v>1734</v>
       </c>
-      <c r="D591" t="s">
+      <c r="F591" t="s">
+        <v>445</v>
+      </c>
+      <c r="G591" t="s">
+        <v>17</v>
+      </c>
+      <c r="H591">
+        <v>14127</v>
+      </c>
+      <c r="I591" t="s">
         <v>1735</v>
       </c>
-      <c r="F591" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K591" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L591">
         <v>0</v>
       </c>
       <c r="M591" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="592" spans="1:13">
       <c r="A592">
-        <v>4709</v>
+        <v>4556</v>
       </c>
       <c r="B592" t="s">
         <v>27</v>
       </c>
       <c r="C592" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F592" t="s">
+        <v>40</v>
+      </c>
+      <c r="G592" t="s">
+        <v>17</v>
+      </c>
+      <c r="H592">
+        <v>14214</v>
+      </c>
+      <c r="I592" t="s">
         <v>1738</v>
       </c>
-      <c r="D592" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K592" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L592">
         <v>0</v>
       </c>
       <c r="M592" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="593" spans="1:13">
       <c r="A593">
-        <v>4712</v>
+        <v>4559</v>
       </c>
       <c r="B593" t="s">
         <v>27</v>
       </c>
       <c r="C593" t="s">
-        <v>1741</v>
+        <v>1739</v>
       </c>
       <c r="D593" t="s">
-        <v>1742</v>
+        <v>1397</v>
       </c>
       <c r="F593" t="s">
-        <v>383</v>
+        <v>250</v>
       </c>
       <c r="G593" t="s">
         <v>17</v>
       </c>
       <c r="H593">
-        <v>14755</v>
-[...5 lines deleted...]
-        <v>1743</v>
+        <v>14206</v>
       </c>
       <c r="K593" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L593">
         <v>0</v>
       </c>
       <c r="M593" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="594" spans="1:13">
       <c r="A594">
-        <v>4762</v>
+        <v>4563</v>
       </c>
       <c r="B594" t="s">
         <v>27</v>
       </c>
       <c r="C594" t="s">
-        <v>1744</v>
+        <v>1740</v>
       </c>
       <c r="D594" t="s">
-        <v>1745</v>
+        <v>1741</v>
       </c>
       <c r="F594" t="s">
-        <v>1746</v>
+        <v>1317</v>
       </c>
       <c r="G594" t="s">
         <v>17</v>
       </c>
       <c r="H594">
-        <v>14032</v>
+        <v>14470</v>
       </c>
       <c r="I594" t="s">
-        <v>1747</v>
-[...2 lines deleted...]
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="K594" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L594">
         <v>0</v>
       </c>
       <c r="M594" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="595" spans="1:13">
       <c r="A595">
-        <v>4788</v>
+        <v>4585</v>
       </c>
       <c r="B595" t="s">
         <v>27</v>
       </c>
       <c r="C595" t="s">
-        <v>1749</v>
+        <v>1743</v>
       </c>
       <c r="D595" t="s">
-        <v>1750</v>
+        <v>1744</v>
       </c>
       <c r="F595" t="s">
-        <v>1751</v>
+        <v>353</v>
       </c>
       <c r="G595" t="s">
         <v>17</v>
       </c>
       <c r="H595">
-        <v>14009</v>
+        <v>14026</v>
+      </c>
+      <c r="I595" t="s">
+        <v>1745</v>
       </c>
       <c r="K595" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L595">
         <v>0</v>
       </c>
       <c r="M595" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="596" spans="1:13">
       <c r="A596">
-        <v>4791</v>
+        <v>4586</v>
       </c>
       <c r="B596" t="s">
         <v>27</v>
       </c>
       <c r="C596" t="s">
-        <v>1752</v>
+        <v>1746</v>
       </c>
       <c r="D596" t="s">
-        <v>1753</v>
+        <v>1747</v>
       </c>
       <c r="F596" t="s">
-        <v>1754</v>
+        <v>427</v>
       </c>
       <c r="G596" t="s">
         <v>17</v>
       </c>
       <c r="H596">
-        <v>14806</v>
+        <v>14150</v>
       </c>
       <c r="I596" t="s">
-        <v>1755</v>
-[...2 lines deleted...]
-        <v>1756</v>
+        <v>1748</v>
       </c>
       <c r="K596" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L596">
         <v>0</v>
       </c>
       <c r="M596" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="597" spans="1:13">
       <c r="A597">
-        <v>4796</v>
+        <v>4593</v>
       </c>
       <c r="B597" t="s">
         <v>27</v>
       </c>
       <c r="C597" t="s">
-        <v>1757</v>
+        <v>1749</v>
       </c>
       <c r="D597" t="s">
-        <v>1758</v>
+        <v>1750</v>
       </c>
       <c r="F597" t="s">
-        <v>117</v>
+        <v>401</v>
       </c>
       <c r="G597" t="s">
         <v>17</v>
       </c>
       <c r="H597">
         <v>14215</v>
       </c>
       <c r="I597" t="s">
-        <v>1759</v>
+        <v>1751</v>
       </c>
       <c r="K597" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L597">
         <v>0</v>
       </c>
       <c r="M597" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="598" spans="1:13">
       <c r="A598">
-        <v>4809</v>
+        <v>4595</v>
       </c>
       <c r="B598" t="s">
         <v>27</v>
       </c>
       <c r="C598" t="s">
-        <v>1760</v>
+        <v>1752</v>
       </c>
       <c r="D598" t="s">
-        <v>1761</v>
+        <v>1753</v>
       </c>
       <c r="F598" t="s">
-        <v>920</v>
+        <v>1754</v>
       </c>
       <c r="G598" t="s">
         <v>17</v>
       </c>
       <c r="H598">
-        <v>14416</v>
+        <v>14127</v>
       </c>
       <c r="I598" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>1762</v>
+        <v>1755</v>
       </c>
       <c r="K598" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L598">
         <v>0</v>
       </c>
       <c r="M598" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="599" spans="1:13">
       <c r="A599">
-        <v>4815</v>
+        <v>4598</v>
       </c>
       <c r="B599" t="s">
         <v>27</v>
       </c>
       <c r="C599" t="s">
-        <v>1763</v>
+        <v>1756</v>
       </c>
       <c r="D599" t="s">
-        <v>1764</v>
+        <v>1757</v>
       </c>
       <c r="F599" t="s">
-        <v>251</v>
+        <v>40</v>
       </c>
       <c r="G599" t="s">
         <v>17</v>
       </c>
       <c r="H599">
-        <v>14212</v>
+        <v>14205</v>
+      </c>
+      <c r="I599" t="s">
+        <v>1758</v>
       </c>
       <c r="K599" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L599">
         <v>0</v>
       </c>
       <c r="M599" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="600" spans="1:13">
       <c r="A600">
-        <v>509</v>
+        <v>4604</v>
       </c>
       <c r="B600" t="s">
         <v>27</v>
       </c>
       <c r="C600" t="s">
-        <v>1765</v>
+        <v>1759</v>
       </c>
       <c r="D600" t="s">
-        <v>1766</v>
+        <v>1760</v>
       </c>
       <c r="F600" t="s">
-        <v>41</v>
+        <v>1761</v>
       </c>
       <c r="G600" t="s">
         <v>17</v>
       </c>
       <c r="H600">
-        <v>14209</v>
+        <v>14052</v>
       </c>
       <c r="K600" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L600">
         <v>0</v>
       </c>
       <c r="M600" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="601" spans="1:13">
       <c r="A601">
-        <v>738</v>
+        <v>4606</v>
       </c>
       <c r="B601" t="s">
         <v>27</v>
       </c>
       <c r="C601" t="s">
-        <v>1767</v>
-[...2 lines deleted...]
-        <v>1768</v>
+        <v>1289</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1290</v>
       </c>
       <c r="F601" t="s">
-        <v>41</v>
+        <v>375</v>
       </c>
       <c r="G601" t="s">
         <v>17</v>
       </c>
-      <c r="H601" t="s">
-        <v>1769</v>
+      <c r="H601">
+        <v>14215</v>
       </c>
       <c r="I601" t="s">
-        <v>1770</v>
+        <v>1289</v>
       </c>
       <c r="K601" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L601">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M601" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="602" spans="1:13">
       <c r="A602">
-        <v>88906</v>
+        <v>4625</v>
       </c>
       <c r="B602" t="s">
         <v>27</v>
       </c>
       <c r="C602" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="D602" t="s">
-        <v>1772</v>
-[...2 lines deleted...]
-        <v>1773</v>
+        <v>1763</v>
       </c>
       <c r="F602" t="s">
-        <v>562</v>
+        <v>40</v>
       </c>
       <c r="G602" t="s">
         <v>17</v>
       </c>
       <c r="H602">
-        <v>14226</v>
+        <v>14215</v>
       </c>
       <c r="I602" t="s">
-        <v>1325</v>
+        <v>1762</v>
+      </c>
+      <c r="J602" t="s">
+        <v>1764</v>
       </c>
       <c r="K602" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L602">
         <v>0</v>
       </c>
       <c r="M602" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="603" spans="1:13">
       <c r="A603">
-        <v>906</v>
+        <v>4627</v>
       </c>
       <c r="B603" t="s">
         <v>27</v>
       </c>
       <c r="C603" t="s">
-        <v>1774</v>
+        <v>1765</v>
       </c>
       <c r="D603" t="s">
-        <v>1775</v>
-[...2 lines deleted...]
-        <v>1776</v>
+        <v>1766</v>
       </c>
       <c r="F603" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="G603" t="s">
         <v>17</v>
       </c>
       <c r="H603">
-        <v>14004</v>
+        <v>14208</v>
+      </c>
+      <c r="I603" t="s">
+        <v>384</v>
       </c>
       <c r="K603" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L603">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M603" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="604" spans="1:13">
       <c r="A604">
-        <v>1147</v>
+        <v>4632</v>
       </c>
       <c r="B604" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C604" t="s">
-        <v>1777</v>
+        <v>1767</v>
       </c>
       <c r="D604" t="s">
-        <v>1778</v>
+        <v>1768</v>
       </c>
       <c r="F604" t="s">
-        <v>622</v>
+        <v>40</v>
       </c>
       <c r="G604" t="s">
         <v>17</v>
       </c>
       <c r="H604">
-        <v>14043</v>
+        <v>14203</v>
       </c>
       <c r="I604" t="s">
-        <v>1779</v>
+        <v>1769</v>
       </c>
       <c r="K604" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L604">
         <v>0</v>
       </c>
       <c r="M604" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="605" spans="1:13">
       <c r="A605">
-        <v>1415</v>
+        <v>4635</v>
       </c>
       <c r="B605" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C605" t="s">
-        <v>944</v>
+        <v>1770</v>
       </c>
       <c r="D605" t="s">
-        <v>1780</v>
+        <v>1771</v>
       </c>
       <c r="F605" t="s">
-        <v>778</v>
+        <v>1452</v>
       </c>
       <c r="G605" t="s">
         <v>17</v>
       </c>
       <c r="H605">
-        <v>14043</v>
+        <v>14063</v>
       </c>
       <c r="I605" t="s">
-        <v>1781</v>
-[...2 lines deleted...]
-        <v>1782</v>
+        <v>1772</v>
       </c>
       <c r="K605" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L605">
         <v>0</v>
       </c>
       <c r="M605" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="606" spans="1:13">
       <c r="A606">
-        <v>1803</v>
+        <v>4638</v>
       </c>
       <c r="B606" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C606" t="s">
-        <v>1783</v>
+        <v>1773</v>
       </c>
       <c r="D606" t="s">
-        <v>1784</v>
-[...2 lines deleted...]
-        <v>1321</v>
+        <v>1774</v>
       </c>
       <c r="F606" t="s">
-        <v>155</v>
+        <v>401</v>
       </c>
       <c r="G606" t="s">
         <v>17</v>
       </c>
       <c r="H606">
-        <v>14094</v>
-[...5 lines deleted...]
-        <v>1785</v>
+        <v>14225</v>
+      </c>
+      <c r="I606" t="s">
+        <v>1775</v>
       </c>
       <c r="K606" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L606">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M606" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="607" spans="1:13">
       <c r="A607">
-        <v>224</v>
+        <v>4645</v>
       </c>
       <c r="B607" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C607" t="s">
-        <v>1786</v>
+        <v>1776</v>
       </c>
       <c r="D607" t="s">
-        <v>1787</v>
-[...2 lines deleted...]
-        <v>1788</v>
+        <v>1777</v>
       </c>
       <c r="F607" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G607" t="s">
         <v>17</v>
       </c>
       <c r="H607">
-        <v>14225</v>
+        <v>14213</v>
       </c>
       <c r="I607" t="s">
-        <v>1789</v>
+        <v>1776</v>
       </c>
       <c r="K607" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L607">
         <v>0</v>
       </c>
       <c r="M607" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="608" spans="1:13">
       <c r="A608">
-        <v>331</v>
+        <v>4647</v>
       </c>
       <c r="B608" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C608" t="s">
-        <v>1790</v>
+        <v>1778</v>
       </c>
       <c r="D608" t="s">
-        <v>246</v>
+        <v>1779</v>
       </c>
       <c r="F608" t="s">
-        <v>104</v>
+        <v>375</v>
       </c>
       <c r="G608" t="s">
         <v>17</v>
       </c>
       <c r="H608">
-        <v>14075</v>
+        <v>14213</v>
       </c>
       <c r="I608" t="s">
-        <v>1791</v>
+        <v>1780</v>
       </c>
       <c r="K608" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L608">
         <v>0</v>
       </c>
       <c r="M608" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="609" spans="1:13">
       <c r="A609">
-        <v>3954</v>
+        <v>4679</v>
       </c>
       <c r="B609" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C609" t="s">
-        <v>536</v>
+        <v>1781</v>
       </c>
       <c r="D609" t="s">
-        <v>537</v>
+        <v>1782</v>
       </c>
       <c r="F609" t="s">
-        <v>538</v>
+        <v>116</v>
       </c>
       <c r="G609" t="s">
         <v>17</v>
       </c>
       <c r="H609">
-        <v>14225</v>
+        <v>14215</v>
       </c>
       <c r="I609" t="s">
-        <v>1792</v>
+        <v>1781</v>
       </c>
       <c r="K609" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L609">
         <v>0</v>
       </c>
       <c r="M609" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="610" spans="1:13">
       <c r="A610">
-        <v>4008</v>
+        <v>4691</v>
       </c>
       <c r="B610" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C610" t="s">
-        <v>1470</v>
+        <v>1783</v>
       </c>
       <c r="D610" t="s">
-        <v>709</v>
+        <v>1784</v>
       </c>
       <c r="F610" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="G610" t="s">
         <v>17</v>
       </c>
       <c r="H610">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I610" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>1785</v>
       </c>
       <c r="K610" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L610">
         <v>0</v>
       </c>
       <c r="M610" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="611" spans="1:13">
       <c r="A611">
-        <v>4059</v>
+        <v>4708</v>
       </c>
       <c r="B611" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C611" t="s">
-        <v>1793</v>
+        <v>1786</v>
       </c>
       <c r="D611" t="s">
-        <v>565</v>
+        <v>1787</v>
       </c>
       <c r="F611" t="s">
-        <v>566</v>
+        <v>1788</v>
       </c>
       <c r="G611" t="s">
         <v>17</v>
       </c>
       <c r="H611">
-        <v>14075</v>
+        <v>14131</v>
+      </c>
+      <c r="I611" t="s">
+        <v>398</v>
       </c>
       <c r="J611" t="s">
-        <v>1506</v>
+        <v>1789</v>
       </c>
       <c r="K611" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L611">
         <v>0</v>
       </c>
       <c r="M611" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="612" spans="1:13">
       <c r="A612">
-        <v>4359</v>
+        <v>4712</v>
       </c>
       <c r="B612" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C612" t="s">
-        <v>1794</v>
+        <v>1790</v>
       </c>
       <c r="D612" t="s">
-        <v>146</v>
+        <v>1791</v>
       </c>
       <c r="F612" t="s">
-        <v>566</v>
+        <v>379</v>
       </c>
       <c r="G612" t="s">
         <v>17</v>
       </c>
       <c r="H612">
-        <v>14075</v>
+        <v>14755</v>
       </c>
       <c r="I612" t="s">
-        <v>1605</v>
+        <v>1060</v>
       </c>
       <c r="J612" t="s">
-        <v>1608</v>
+        <v>1792</v>
       </c>
       <c r="K612" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L612">
         <v>0</v>
       </c>
       <c r="M612" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="613" spans="1:13">
       <c r="A613">
-        <v>4375</v>
+        <v>4762</v>
       </c>
       <c r="B613" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C613" t="s">
-        <v>1614</v>
+        <v>1793</v>
       </c>
       <c r="D613" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F613" t="s">
         <v>1795</v>
       </c>
-      <c r="F613" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G613" t="s">
         <v>17</v>
       </c>
       <c r="H613">
-        <v>14226</v>
+        <v>14032</v>
+      </c>
+      <c r="I613" t="s">
+        <v>1796</v>
       </c>
       <c r="J613" t="s">
-        <v>327</v>
+        <v>1797</v>
       </c>
       <c r="K613" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L613">
         <v>0</v>
       </c>
       <c r="M613" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="614" spans="1:13">
       <c r="A614">
-        <v>131</v>
+        <v>4788</v>
       </c>
       <c r="B614" t="s">
-        <v>559</v>
+        <v>27</v>
       </c>
       <c r="C614" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="D614" t="s">
-        <v>172</v>
+        <v>1799</v>
       </c>
       <c r="F614" t="s">
-        <v>41</v>
+        <v>1800</v>
       </c>
       <c r="G614" t="s">
         <v>17</v>
       </c>
       <c r="H614">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1797</v>
+        <v>14009</v>
       </c>
       <c r="K614" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L614">
         <v>0</v>
       </c>
       <c r="M614" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="615" spans="1:13">
       <c r="A615">
-        <v>3897</v>
+        <v>4791</v>
       </c>
       <c r="B615" t="s">
-        <v>559</v>
+        <v>27</v>
       </c>
       <c r="C615" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="D615" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="F615" t="s">
-        <v>538</v>
+        <v>1803</v>
       </c>
       <c r="G615" t="s">
         <v>17</v>
       </c>
       <c r="H615">
-        <v>14225</v>
+        <v>14806</v>
       </c>
       <c r="I615" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="J615" t="s">
-        <v>19</v>
+        <v>1805</v>
       </c>
       <c r="K615" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L615">
         <v>0</v>
       </c>
       <c r="M615" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="616" spans="1:13">
       <c r="A616">
-        <v>4342</v>
+        <v>4796</v>
       </c>
       <c r="B616" t="s">
-        <v>559</v>
+        <v>27</v>
       </c>
       <c r="C616" t="s">
-        <v>1589</v>
+        <v>1806</v>
       </c>
       <c r="D616" t="s">
-        <v>1801</v>
-[...2 lines deleted...]
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="F616" t="s">
-        <v>1803</v>
+        <v>116</v>
       </c>
       <c r="G616" t="s">
         <v>17</v>
       </c>
       <c r="H616">
-        <v>14051</v>
+        <v>14215</v>
       </c>
       <c r="I616" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>1808</v>
       </c>
       <c r="K616" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L616">
         <v>0</v>
       </c>
       <c r="M616" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="617" spans="1:13">
       <c r="A617">
-        <v>3897</v>
+        <v>4809</v>
       </c>
       <c r="B617" t="s">
-        <v>567</v>
+        <v>27</v>
       </c>
       <c r="C617" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="D617" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="F617" t="s">
-        <v>1126</v>
+        <v>943</v>
       </c>
       <c r="G617" t="s">
         <v>17</v>
       </c>
       <c r="H617">
-        <v>14031</v>
+        <v>14416</v>
       </c>
       <c r="I617" t="s">
-        <v>1806</v>
+        <v>265</v>
       </c>
       <c r="J617" t="s">
-        <v>19</v>
+        <v>1811</v>
       </c>
       <c r="K617" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L617">
         <v>0</v>
       </c>
       <c r="M617" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="618" spans="1:13">
       <c r="A618">
-        <v>551</v>
+        <v>4815</v>
       </c>
       <c r="B618" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C618" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="D618" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="F618" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="G618" t="s">
         <v>17</v>
       </c>
       <c r="H618">
-        <v>14086</v>
-[...2 lines deleted...]
-        <v>1809</v>
+        <v>14212</v>
       </c>
       <c r="K618" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L618">
         <v>0</v>
       </c>
       <c r="M618" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="619" spans="1:13">
       <c r="A619">
-        <v>3897</v>
+        <v>4852</v>
       </c>
       <c r="B619" t="s">
-        <v>581</v>
+        <v>27</v>
       </c>
       <c r="C619" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="D619" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="F619" t="s">
-        <v>1812</v>
+        <v>1096</v>
       </c>
       <c r="G619" t="s">
         <v>17</v>
       </c>
       <c r="H619">
-        <v>14075</v>
+        <v>14059</v>
       </c>
       <c r="I619" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="J619" t="s">
-        <v>19</v>
+        <v>1817</v>
       </c>
       <c r="K619" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L619">
         <v>0</v>
       </c>
       <c r="M619" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="620" spans="1:13">
       <c r="A620">
-        <v>3897</v>
+        <v>4867</v>
       </c>
       <c r="B620" t="s">
-        <v>584</v>
+        <v>27</v>
       </c>
       <c r="C620" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="D620" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="F620" t="s">
-        <v>1816</v>
+        <v>40</v>
       </c>
       <c r="G620" t="s">
         <v>17</v>
       </c>
       <c r="H620">
-        <v>14068</v>
+        <v>14208</v>
       </c>
       <c r="I620" t="s">
-        <v>25</v>
+        <v>1820</v>
       </c>
       <c r="J620" t="s">
-        <v>19</v>
+        <v>192</v>
       </c>
       <c r="K620" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L620">
         <v>0</v>
       </c>
       <c r="M620" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="621" spans="1:13">
       <c r="A621">
-        <v>3897</v>
+        <v>4884</v>
       </c>
       <c r="B621" t="s">
-        <v>587</v>
+        <v>27</v>
       </c>
       <c r="C621" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="D621" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="F621" t="s">
-        <v>1364</v>
+        <v>1823</v>
       </c>
       <c r="G621" t="s">
         <v>17</v>
       </c>
       <c r="H621">
-        <v>14224</v>
+        <v>11361</v>
       </c>
       <c r="I621" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="J621" t="s">
-        <v>19</v>
+        <v>1825</v>
       </c>
       <c r="K621" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L621">
         <v>0</v>
       </c>
       <c r="M621" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="622" spans="1:13">
       <c r="A622">
-        <v>3897</v>
+        <v>509</v>
       </c>
       <c r="B622" t="s">
-        <v>590</v>
+        <v>27</v>
       </c>
       <c r="C622" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="D622" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="F622" t="s">
-        <v>215</v>
+        <v>40</v>
       </c>
       <c r="G622" t="s">
         <v>17</v>
       </c>
       <c r="H622">
-        <v>14150</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14209</v>
       </c>
       <c r="K622" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L622">
         <v>0</v>
       </c>
       <c r="M622" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="623" spans="1:13">
       <c r="A623">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>738</v>
+      </c>
+      <c r="B623" t="s">
+        <v>27</v>
       </c>
       <c r="C623" t="s">
-        <v>1823</v>
-[...2 lines deleted...]
-        <v>1824</v>
+        <v>1828</v>
+      </c>
+      <c r="E623" t="s">
+        <v>1829</v>
       </c>
       <c r="F623" t="s">
-        <v>449</v>
+        <v>40</v>
       </c>
       <c r="G623" t="s">
         <v>17</v>
       </c>
-      <c r="H623">
-        <v>14127</v>
+      <c r="H623" t="s">
+        <v>1830</v>
       </c>
       <c r="I623" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1831</v>
       </c>
       <c r="K623" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L623">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M623" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="624" spans="1:13">
       <c r="A624">
-        <v>3896</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>88906</v>
+      </c>
+      <c r="B624" t="s">
+        <v>27</v>
       </c>
       <c r="C624" t="s">
-        <v>1825</v>
+        <v>1832</v>
       </c>
       <c r="D624" t="s">
-        <v>1824</v>
+        <v>1833</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1834</v>
       </c>
       <c r="F624" t="s">
-        <v>449</v>
+        <v>583</v>
       </c>
       <c r="G624" t="s">
         <v>17</v>
       </c>
       <c r="H624">
-        <v>14127</v>
+        <v>14226</v>
       </c>
       <c r="I624" t="s">
-        <v>1826</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1371</v>
       </c>
       <c r="K624" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L624">
         <v>0</v>
       </c>
       <c r="M624" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="625" spans="1:13">
       <c r="A625">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>906</v>
+      </c>
+      <c r="B625" t="s">
+        <v>27</v>
       </c>
       <c r="C625" t="s">
-        <v>1827</v>
+        <v>1835</v>
       </c>
       <c r="D625" t="s">
-        <v>1828</v>
+        <v>1836</v>
+      </c>
+      <c r="E625" t="s">
+        <v>1837</v>
       </c>
       <c r="F625" t="s">
-        <v>566</v>
+        <v>135</v>
       </c>
       <c r="G625" t="s">
         <v>17</v>
       </c>
       <c r="H625">
-        <v>14075</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14004</v>
       </c>
       <c r="K625" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L625">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M625" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="626" spans="1:13">
       <c r="A626">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1147</v>
+      </c>
+      <c r="B626" t="s">
+        <v>33</v>
       </c>
       <c r="C626" t="s">
-        <v>1830</v>
+        <v>1838</v>
       </c>
       <c r="D626" t="s">
-        <v>1831</v>
+        <v>1839</v>
       </c>
       <c r="F626" t="s">
-        <v>1582</v>
+        <v>644</v>
       </c>
       <c r="G626" t="s">
         <v>17</v>
       </c>
       <c r="H626">
-        <v>14020</v>
+        <v>14043</v>
       </c>
       <c r="I626" t="s">
-        <v>1832</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1840</v>
       </c>
       <c r="K626" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L626">
         <v>0</v>
       </c>
       <c r="M626" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="627" spans="1:13">
       <c r="A627">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1415</v>
+      </c>
+      <c r="B627" t="s">
+        <v>33</v>
       </c>
       <c r="C627" t="s">
-        <v>1833</v>
+        <v>979</v>
       </c>
       <c r="D627" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
       <c r="F627" t="s">
-        <v>1835</v>
+        <v>800</v>
       </c>
       <c r="G627" t="s">
         <v>17</v>
       </c>
       <c r="H627">
-        <v>14136</v>
+        <v>14043</v>
       </c>
       <c r="I627" t="s">
-        <v>1836</v>
+        <v>1842</v>
       </c>
       <c r="J627" t="s">
-        <v>19</v>
+        <v>1843</v>
       </c>
       <c r="K627" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L627">
         <v>0</v>
       </c>
       <c r="M627" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="628" spans="1:13">
       <c r="A628">
-        <v>3896</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1803</v>
+      </c>
+      <c r="B628" t="s">
+        <v>33</v>
       </c>
       <c r="C628" t="s">
-        <v>1833</v>
+        <v>1844</v>
       </c>
       <c r="D628" t="s">
-        <v>1834</v>
+        <v>1845</v>
+      </c>
+      <c r="E628" t="s">
+        <v>1367</v>
       </c>
       <c r="F628" t="s">
-        <v>1835</v>
+        <v>154</v>
       </c>
       <c r="G628" t="s">
         <v>17</v>
       </c>
       <c r="H628">
-        <v>14136</v>
-[...2 lines deleted...]
-        <v>1836</v>
+        <v>14094</v>
+      </c>
+      <c r="I628">
+        <v>4338407</v>
       </c>
       <c r="J628" t="s">
-        <v>49</v>
+        <v>1846</v>
       </c>
       <c r="K628" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L628">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M628" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="629" spans="1:13">
       <c r="A629">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>224</v>
+      </c>
+      <c r="B629" t="s">
+        <v>33</v>
       </c>
       <c r="C629" t="s">
-        <v>1837</v>
+        <v>1847</v>
       </c>
       <c r="D629" t="s">
-        <v>1838</v>
+        <v>1848</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1849</v>
       </c>
       <c r="F629" t="s">
-        <v>251</v>
+        <v>90</v>
       </c>
       <c r="G629" t="s">
         <v>17</v>
       </c>
       <c r="H629">
-        <v>14206</v>
+        <v>14225</v>
       </c>
       <c r="I629" t="s">
-        <v>1839</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1850</v>
       </c>
       <c r="K629" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L629">
         <v>0</v>
       </c>
       <c r="M629" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="630" spans="1:13">
       <c r="A630">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>331</v>
+      </c>
+      <c r="B630" t="s">
+        <v>33</v>
       </c>
       <c r="C630" t="s">
-        <v>1840</v>
+        <v>1851</v>
       </c>
       <c r="D630" t="s">
-        <v>1841</v>
+        <v>245</v>
       </c>
       <c r="F630" t="s">
-        <v>622</v>
+        <v>103</v>
       </c>
       <c r="G630" t="s">
         <v>17</v>
       </c>
       <c r="H630">
-        <v>14043</v>
+        <v>14075</v>
       </c>
       <c r="I630" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1852</v>
       </c>
       <c r="K630" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L630">
         <v>0</v>
       </c>
       <c r="M630" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="631" spans="1:13">
       <c r="A631">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>3954</v>
+      </c>
+      <c r="B631" t="s">
+        <v>33</v>
       </c>
       <c r="C631" t="s">
-        <v>1843</v>
+        <v>557</v>
       </c>
       <c r="D631" t="s">
-        <v>1844</v>
+        <v>558</v>
       </c>
       <c r="F631" t="s">
-        <v>449</v>
+        <v>559</v>
       </c>
       <c r="G631" t="s">
         <v>17</v>
       </c>
       <c r="H631">
-        <v>14127</v>
+        <v>14225</v>
       </c>
       <c r="I631" t="s">
-        <v>1845</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1853</v>
       </c>
       <c r="K631" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L631">
         <v>0</v>
       </c>
       <c r="M631" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="632" spans="1:13">
       <c r="A632">
-        <v>3896</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>4008</v>
+      </c>
+      <c r="B632" t="s">
+        <v>33</v>
       </c>
       <c r="C632" t="s">
-        <v>1846</v>
+        <v>1522</v>
       </c>
       <c r="D632" t="s">
-        <v>1847</v>
+        <v>731</v>
       </c>
       <c r="F632" t="s">
-        <v>464</v>
+        <v>85</v>
       </c>
       <c r="G632" t="s">
         <v>17</v>
       </c>
       <c r="H632">
-        <v>14141</v>
+        <v>14221</v>
       </c>
       <c r="I632" t="s">
-        <v>1848</v>
+        <v>1063</v>
       </c>
       <c r="J632" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="K632" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L632">
         <v>0</v>
       </c>
       <c r="M632" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="633" spans="1:13">
       <c r="A633">
-        <v>1020</v>
+        <v>4059</v>
       </c>
       <c r="B633" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C633" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="D633" t="s">
-        <v>1850</v>
-[...2 lines deleted...]
-        <v>938</v>
+        <v>586</v>
       </c>
       <c r="F633" t="s">
-        <v>86</v>
+        <v>587</v>
       </c>
       <c r="G633" t="s">
         <v>17</v>
       </c>
       <c r="H633">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>1325</v>
+        <v>14075</v>
+      </c>
+      <c r="J633" t="s">
+        <v>1558</v>
       </c>
       <c r="K633" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L633">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M633" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="634" spans="1:13">
       <c r="A634">
-        <v>1051</v>
+        <v>4359</v>
       </c>
       <c r="B634" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C634" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="D634" t="s">
-        <v>1852</v>
+        <v>919</v>
       </c>
       <c r="F634" t="s">
-        <v>490</v>
+        <v>587</v>
       </c>
       <c r="G634" t="s">
         <v>17</v>
       </c>
       <c r="H634">
-        <v>14059</v>
+        <v>14075</v>
       </c>
       <c r="I634" t="s">
-        <v>1853</v>
+        <v>1657</v>
       </c>
       <c r="J634" t="s">
-        <v>1854</v>
+        <v>1660</v>
       </c>
       <c r="K634" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L634">
         <v>0</v>
       </c>
       <c r="M634" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="635" spans="1:13">
       <c r="A635">
-        <v>12</v>
+        <v>4375</v>
       </c>
       <c r="B635" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C635" t="s">
-        <v>1855</v>
+        <v>1666</v>
       </c>
       <c r="D635" t="s">
-        <v>172</v>
+        <v>1856</v>
       </c>
       <c r="F635" t="s">
-        <v>41</v>
+        <v>1643</v>
       </c>
       <c r="G635" t="s">
         <v>17</v>
       </c>
       <c r="H635">
-        <v>14215</v>
+        <v>14226</v>
+      </c>
+      <c r="J635" t="s">
+        <v>323</v>
       </c>
       <c r="K635" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L635">
         <v>0</v>
       </c>
       <c r="M635" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="636" spans="1:13">
       <c r="A636">
-        <v>1407</v>
+        <v>131</v>
       </c>
       <c r="B636" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C636" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="D636" t="s">
-        <v>1857</v>
+        <v>171</v>
       </c>
       <c r="F636" t="s">
+        <v>40</v>
+      </c>
+      <c r="G636" t="s">
+        <v>17</v>
+      </c>
+      <c r="H636">
+        <v>14215</v>
+      </c>
+      <c r="I636" t="s">
         <v>1858</v>
       </c>
-      <c r="G636" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K636" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L636">
         <v>0</v>
       </c>
       <c r="M636" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="637" spans="1:13">
       <c r="A637">
-        <v>1701</v>
+        <v>331</v>
       </c>
       <c r="B637" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C637" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D637" t="s">
         <v>1860</v>
       </c>
-      <c r="D637" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F637" t="s">
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="G637" t="s">
         <v>17</v>
       </c>
       <c r="H637">
-        <v>14228</v>
+        <v>14221</v>
       </c>
       <c r="I637" t="s">
-        <v>1863</v>
+        <v>1852</v>
       </c>
       <c r="K637" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L637">
         <v>0</v>
       </c>
       <c r="M637" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="638" spans="1:13">
       <c r="A638">
-        <v>1704</v>
+        <v>3897</v>
       </c>
       <c r="B638" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C638" t="s">
-        <v>1864</v>
+        <v>1861</v>
       </c>
       <c r="D638" t="s">
-        <v>1865</v>
-[...2 lines deleted...]
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="F638" t="s">
-        <v>508</v>
+        <v>559</v>
       </c>
       <c r="G638" t="s">
         <v>17</v>
       </c>
       <c r="H638">
-        <v>14218</v>
+        <v>14225</v>
       </c>
       <c r="I638" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="J638" t="s">
-        <v>1868</v>
+        <v>19</v>
       </c>
       <c r="K638" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L638">
         <v>0</v>
       </c>
       <c r="M638" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="639" spans="1:13">
       <c r="A639">
-        <v>1875</v>
+        <v>4342</v>
       </c>
       <c r="B639" t="s">
-        <v>27</v>
+        <v>580</v>
       </c>
       <c r="C639" t="s">
-        <v>1869</v>
+        <v>1641</v>
       </c>
       <c r="D639" t="s">
-        <v>1870</v>
+        <v>1864</v>
+      </c>
+      <c r="E639" t="s">
+        <v>1865</v>
       </c>
       <c r="F639" t="s">
-        <v>41</v>
+        <v>1866</v>
       </c>
       <c r="G639" t="s">
         <v>17</v>
       </c>
       <c r="H639">
-        <v>14207</v>
+        <v>14051</v>
       </c>
       <c r="I639" t="s">
-        <v>1871</v>
+        <v>1644</v>
+      </c>
+      <c r="J639" t="s">
+        <v>323</v>
       </c>
       <c r="K639" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L639">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M639" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="640" spans="1:13">
       <c r="A640">
-        <v>1909</v>
+        <v>3897</v>
       </c>
       <c r="B640" t="s">
-        <v>27</v>
+        <v>588</v>
       </c>
       <c r="C640" t="s">
-        <v>1872</v>
+        <v>1867</v>
       </c>
       <c r="D640" t="s">
-        <v>1873</v>
+        <v>1868</v>
       </c>
       <c r="F640" t="s">
-        <v>41</v>
+        <v>1169</v>
       </c>
       <c r="G640" t="s">
         <v>17</v>
       </c>
       <c r="H640">
-        <v>14215</v>
+        <v>14031</v>
+      </c>
+      <c r="I640" t="s">
+        <v>1869</v>
+      </c>
+      <c r="J640" t="s">
+        <v>19</v>
       </c>
       <c r="K640" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L640">
         <v>0</v>
       </c>
       <c r="M640" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="641" spans="1:13">
       <c r="A641">
-        <v>2009</v>
+        <v>551</v>
       </c>
       <c r="B641" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C641" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="D641" t="s">
-        <v>1875</v>
+        <v>1871</v>
       </c>
       <c r="F641" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="G641" t="s">
         <v>17</v>
       </c>
       <c r="H641">
-        <v>14225</v>
+        <v>14086</v>
+      </c>
+      <c r="I641" t="s">
+        <v>1872</v>
       </c>
       <c r="K641" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L641">
         <v>0</v>
       </c>
       <c r="M641" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="642" spans="1:13">
       <c r="A642">
-        <v>2050</v>
+        <v>3897</v>
       </c>
       <c r="B642" t="s">
-        <v>27</v>
+        <v>603</v>
       </c>
       <c r="C642" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G642" t="s">
+        <v>17</v>
+      </c>
+      <c r="H642">
+        <v>14075</v>
+      </c>
+      <c r="I642" t="s">
         <v>1876</v>
       </c>
-      <c r="D642" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J642" t="s">
-        <v>1879</v>
+        <v>19</v>
       </c>
       <c r="K642" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L642">
         <v>0</v>
       </c>
       <c r="M642" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="643" spans="1:13">
       <c r="A643">
-        <v>260</v>
+        <v>3897</v>
       </c>
       <c r="B643" t="s">
-        <v>27</v>
+        <v>606</v>
       </c>
       <c r="C643" t="s">
-        <v>1880</v>
+        <v>1877</v>
       </c>
       <c r="D643" t="s">
-        <v>1881</v>
+        <v>1878</v>
       </c>
       <c r="F643" t="s">
-        <v>159</v>
+        <v>1879</v>
       </c>
       <c r="G643" t="s">
         <v>17</v>
       </c>
       <c r="H643">
-        <v>14031</v>
+        <v>14068</v>
+      </c>
+      <c r="I643" t="s">
+        <v>25</v>
       </c>
       <c r="J643" t="s">
-        <v>1882</v>
+        <v>19</v>
       </c>
       <c r="K643" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L643">
         <v>0</v>
       </c>
       <c r="M643" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="644" spans="1:13">
       <c r="A644">
-        <v>293</v>
+        <v>3897</v>
       </c>
       <c r="B644" t="s">
-        <v>27</v>
+        <v>609</v>
       </c>
       <c r="C644" t="s">
-        <v>1883</v>
+        <v>1880</v>
       </c>
       <c r="D644" t="s">
-        <v>1884</v>
-[...2 lines deleted...]
-        <v>1885</v>
+        <v>1881</v>
       </c>
       <c r="F644" t="s">
-        <v>215</v>
+        <v>1413</v>
       </c>
       <c r="G644" t="s">
         <v>17</v>
       </c>
       <c r="H644">
-        <v>14150</v>
+        <v>14224</v>
       </c>
       <c r="I644" t="s">
-        <v>1886</v>
+        <v>1882</v>
+      </c>
+      <c r="J644" t="s">
+        <v>19</v>
       </c>
       <c r="K644" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L644">
         <v>0</v>
       </c>
       <c r="M644" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="645" spans="1:13">
       <c r="A645">
-        <v>373</v>
+        <v>3897</v>
       </c>
       <c r="B645" t="s">
-        <v>27</v>
+        <v>612</v>
       </c>
       <c r="C645" t="s">
-        <v>1887</v>
+        <v>1883</v>
       </c>
       <c r="D645" t="s">
-        <v>1888</v>
+        <v>1884</v>
       </c>
       <c r="F645" t="s">
-        <v>100</v>
+        <v>214</v>
       </c>
       <c r="G645" t="s">
         <v>17</v>
       </c>
       <c r="H645">
-        <v>14094</v>
+        <v>14150</v>
       </c>
       <c r="I645" t="s">
-        <v>1889</v>
+        <v>1885</v>
       </c>
       <c r="J645" t="s">
-        <v>1890</v>
+        <v>19</v>
       </c>
       <c r="K645" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L645">
         <v>0</v>
       </c>
       <c r="M645" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="646" spans="1:13">
       <c r="A646">
-        <v>3916</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B646">
+        <v>10</v>
       </c>
       <c r="C646" t="s">
-        <v>1891</v>
+        <v>1886</v>
       </c>
       <c r="D646" t="s">
-        <v>1892</v>
+        <v>1887</v>
       </c>
       <c r="F646" t="s">
-        <v>1893</v>
+        <v>445</v>
       </c>
       <c r="G646" t="s">
         <v>17</v>
       </c>
       <c r="H646">
-        <v>14080</v>
+        <v>14127</v>
       </c>
       <c r="I646" t="s">
-        <v>266</v>
+        <v>25</v>
+      </c>
+      <c r="J646" t="s">
+        <v>19</v>
       </c>
       <c r="K646" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L646">
         <v>0</v>
       </c>
       <c r="M646" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="647" spans="1:13">
       <c r="A647">
-        <v>3928</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3896</v>
+      </c>
+      <c r="B647">
+        <v>11</v>
       </c>
       <c r="C647" t="s">
-        <v>1894</v>
+        <v>1888</v>
       </c>
       <c r="D647" t="s">
-        <v>1895</v>
+        <v>1887</v>
       </c>
       <c r="F647" t="s">
-        <v>125</v>
+        <v>445</v>
       </c>
       <c r="G647" t="s">
         <v>17</v>
       </c>
       <c r="H647">
-        <v>14215</v>
+        <v>14127</v>
       </c>
       <c r="I647" t="s">
-        <v>1430</v>
+        <v>1889</v>
+      </c>
+      <c r="J647" t="s">
+        <v>48</v>
       </c>
       <c r="K647" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L647">
         <v>0</v>
       </c>
       <c r="M647" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="648" spans="1:13">
       <c r="A648">
-        <v>3929</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B648">
+        <v>11</v>
       </c>
       <c r="C648" t="s">
-        <v>1896</v>
+        <v>1890</v>
       </c>
       <c r="D648" t="s">
-        <v>574</v>
+        <v>1891</v>
       </c>
       <c r="F648" t="s">
-        <v>125</v>
+        <v>587</v>
       </c>
       <c r="G648" t="s">
         <v>17</v>
       </c>
       <c r="H648">
-        <v>14210</v>
+        <v>14075</v>
       </c>
       <c r="I648" t="s">
-        <v>1897</v>
+        <v>1892</v>
+      </c>
+      <c r="J648" t="s">
+        <v>19</v>
       </c>
       <c r="K648" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L648">
         <v>0</v>
       </c>
       <c r="M648" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="649" spans="1:13">
       <c r="A649">
-        <v>3930</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B649">
+        <v>12</v>
       </c>
       <c r="C649" t="s">
-        <v>1898</v>
+        <v>1893</v>
       </c>
       <c r="D649" t="s">
-        <v>1899</v>
+        <v>1894</v>
       </c>
       <c r="F649" t="s">
-        <v>104</v>
+        <v>1634</v>
       </c>
       <c r="G649" t="s">
         <v>17</v>
       </c>
       <c r="H649">
-        <v>14075</v>
+        <v>14020</v>
       </c>
       <c r="I649" t="s">
-        <v>1898</v>
+        <v>1895</v>
+      </c>
+      <c r="J649" t="s">
+        <v>19</v>
       </c>
       <c r="K649" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L649">
         <v>0</v>
       </c>
       <c r="M649" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="650" spans="1:13">
       <c r="A650">
-        <v>3935</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B650">
+        <v>13</v>
       </c>
       <c r="C650" t="s">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="D650" t="s">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="F650" t="s">
-        <v>41</v>
+        <v>1898</v>
       </c>
       <c r="G650" t="s">
         <v>17</v>
       </c>
       <c r="H650">
-        <v>14207</v>
+        <v>14136</v>
       </c>
       <c r="I650" t="s">
-        <v>1902</v>
+        <v>1899</v>
+      </c>
+      <c r="J650" t="s">
+        <v>19</v>
       </c>
       <c r="K650" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L650">
         <v>0</v>
       </c>
       <c r="M650" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="651" spans="1:13">
       <c r="A651">
-        <v>3936</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3896</v>
+      </c>
+      <c r="B651">
+        <v>14</v>
       </c>
       <c r="C651" t="s">
-        <v>115</v>
+        <v>1896</v>
       </c>
       <c r="D651" t="s">
-        <v>1903</v>
+        <v>1897</v>
       </c>
       <c r="F651" t="s">
-        <v>41</v>
+        <v>1898</v>
       </c>
       <c r="G651" t="s">
         <v>17</v>
       </c>
       <c r="H651">
-        <v>14208</v>
+        <v>14136</v>
       </c>
       <c r="I651" t="s">
-        <v>118</v>
+        <v>1899</v>
+      </c>
+      <c r="J651" t="s">
+        <v>48</v>
       </c>
       <c r="K651" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L651">
         <v>0</v>
       </c>
       <c r="M651" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="652" spans="1:13">
       <c r="A652">
-        <v>3942</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B652">
+        <v>15</v>
       </c>
       <c r="C652" t="s">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="D652" t="s">
-        <v>1905</v>
+        <v>1901</v>
       </c>
       <c r="F652" t="s">
-        <v>656</v>
+        <v>250</v>
       </c>
       <c r="G652" t="s">
         <v>17</v>
       </c>
       <c r="H652">
-        <v>14086</v>
+        <v>14206</v>
       </c>
       <c r="I652" t="s">
-        <v>1906</v>
+        <v>1902</v>
+      </c>
+      <c r="J652" t="s">
+        <v>19</v>
       </c>
       <c r="K652" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L652">
         <v>0</v>
       </c>
       <c r="M652" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="653" spans="1:13">
       <c r="A653">
-        <v>3948</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B653">
+        <v>16</v>
       </c>
       <c r="C653" t="s">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="D653" t="s">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="F653" t="s">
-        <v>125</v>
+        <v>644</v>
       </c>
       <c r="G653" t="s">
         <v>17</v>
       </c>
       <c r="H653">
-        <v>14207</v>
+        <v>14043</v>
       </c>
       <c r="I653" t="s">
-        <v>1909</v>
+        <v>1905</v>
+      </c>
+      <c r="J653" t="s">
+        <v>19</v>
       </c>
       <c r="K653" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L653">
         <v>0</v>
       </c>
       <c r="M653" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="654" spans="1:13">
       <c r="A654">
-        <v>3949</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B654">
+        <v>17</v>
       </c>
       <c r="C654" t="s">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="D654" t="s">
-        <v>1458</v>
+        <v>1907</v>
       </c>
       <c r="F654" t="s">
-        <v>1101</v>
+        <v>445</v>
       </c>
       <c r="G654" t="s">
         <v>17</v>
       </c>
       <c r="H654">
-        <v>14075</v>
+        <v>14127</v>
       </c>
       <c r="I654" t="s">
-        <v>1911</v>
+        <v>1908</v>
+      </c>
+      <c r="J654" t="s">
+        <v>19</v>
       </c>
       <c r="K654" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L654">
         <v>0</v>
       </c>
       <c r="M654" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="655" spans="1:13">
       <c r="A655">
-        <v>3965</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3896</v>
+      </c>
+      <c r="B655">
+        <v>20</v>
       </c>
       <c r="C655" t="s">
-        <v>1912</v>
+        <v>1909</v>
       </c>
       <c r="D655" t="s">
-        <v>116</v>
+        <v>1910</v>
       </c>
       <c r="F655" t="s">
-        <v>117</v>
+        <v>460</v>
       </c>
       <c r="G655" t="s">
         <v>17</v>
       </c>
       <c r="H655">
-        <v>14215</v>
+        <v>14141</v>
       </c>
       <c r="I655" t="s">
-        <v>1913</v>
+        <v>1911</v>
+      </c>
+      <c r="J655" t="s">
+        <v>48</v>
       </c>
       <c r="K655" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L655">
         <v>0</v>
       </c>
       <c r="M655" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="656" spans="1:13">
       <c r="A656">
-        <v>3969</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>4135</v>
+      </c>
+      <c r="B656">
+        <v>22</v>
       </c>
       <c r="C656" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F656" t="s">
+        <v>587</v>
+      </c>
+      <c r="G656" t="s">
+        <v>17</v>
+      </c>
+      <c r="H656">
+        <v>14075</v>
+      </c>
+      <c r="J656" t="s">
         <v>1914</v>
       </c>
-      <c r="D656" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K656" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L656">
         <v>0</v>
       </c>
       <c r="M656" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="657" spans="1:13">
       <c r="A657">
-        <v>3972</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>4135</v>
+      </c>
+      <c r="B657">
+        <v>23</v>
       </c>
       <c r="C657" t="s">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="D657" t="s">
-        <v>285</v>
+        <v>1916</v>
       </c>
       <c r="F657" t="s">
-        <v>86</v>
+        <v>587</v>
       </c>
       <c r="G657" t="s">
         <v>17</v>
       </c>
       <c r="H657">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>1919</v>
+        <v>14075</v>
+      </c>
+      <c r="J657" t="s">
+        <v>1914</v>
       </c>
       <c r="K657" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L657">
         <v>0</v>
       </c>
       <c r="M657" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="658" spans="1:13">
       <c r="A658">
-        <v>3973</v>
+        <v>1020</v>
       </c>
       <c r="B658" t="s">
         <v>27</v>
       </c>
       <c r="C658" t="s">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="D658" t="s">
-        <v>1921</v>
+        <v>1918</v>
+      </c>
+      <c r="E658" t="s">
+        <v>973</v>
       </c>
       <c r="F658" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="G658" t="s">
         <v>17</v>
       </c>
       <c r="H658">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="I658" t="s">
-        <v>372</v>
+        <v>1371</v>
       </c>
       <c r="K658" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L658">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M658" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="659" spans="1:13">
       <c r="A659">
-        <v>3985</v>
+        <v>1051</v>
       </c>
       <c r="B659" t="s">
         <v>27</v>
       </c>
       <c r="C659" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1920</v>
+      </c>
+      <c r="F659" t="s">
+        <v>486</v>
+      </c>
+      <c r="G659" t="s">
+        <v>17</v>
+      </c>
+      <c r="H659">
+        <v>14059</v>
+      </c>
+      <c r="I659" t="s">
+        <v>1921</v>
+      </c>
+      <c r="J659" t="s">
         <v>1922</v>
       </c>
-      <c r="D659" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K659" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L659">
         <v>0</v>
       </c>
       <c r="M659" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="660" spans="1:13">
       <c r="A660">
-        <v>3995</v>
+        <v>12</v>
       </c>
       <c r="B660" t="s">
         <v>27</v>
       </c>
       <c r="C660" t="s">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="D660" t="s">
-        <v>1926</v>
+        <v>171</v>
       </c>
       <c r="F660" t="s">
-        <v>169</v>
+        <v>40</v>
       </c>
       <c r="G660" t="s">
         <v>17</v>
       </c>
       <c r="H660">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>1927</v>
+        <v>14215</v>
       </c>
       <c r="K660" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L660">
         <v>0</v>
       </c>
       <c r="M660" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="661" spans="1:13">
       <c r="A661">
-        <v>4001</v>
+        <v>1407</v>
       </c>
       <c r="B661" t="s">
         <v>27</v>
       </c>
       <c r="C661" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="D661" t="s">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="F661" t="s">
-        <v>1065</v>
+        <v>1926</v>
       </c>
       <c r="G661" t="s">
         <v>17</v>
       </c>
       <c r="H661">
-        <v>14094</v>
+        <v>14139</v>
       </c>
       <c r="I661" t="s">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="K661" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L661">
         <v>0</v>
       </c>
       <c r="M661" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="662" spans="1:13">
       <c r="A662">
-        <v>4002</v>
+        <v>1701</v>
       </c>
       <c r="B662" t="s">
         <v>27</v>
       </c>
       <c r="C662" t="s">
-        <v>894</v>
+        <v>1928</v>
       </c>
       <c r="D662" t="s">
-        <v>895</v>
+        <v>1929</v>
+      </c>
+      <c r="E662" t="s">
+        <v>1930</v>
       </c>
       <c r="F662" t="s">
-        <v>117</v>
+        <v>40</v>
       </c>
       <c r="G662" t="s">
         <v>17</v>
       </c>
       <c r="H662">
-        <v>14215</v>
+        <v>14228</v>
       </c>
       <c r="I662" t="s">
-        <v>336</v>
+        <v>1931</v>
       </c>
       <c r="K662" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L662">
         <v>0</v>
       </c>
       <c r="M662" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="663" spans="1:13">
       <c r="A663">
-        <v>4005</v>
+        <v>1704</v>
       </c>
       <c r="B663" t="s">
         <v>27</v>
       </c>
       <c r="C663" t="s">
-        <v>212</v>
+        <v>1932</v>
       </c>
       <c r="D663" t="s">
-        <v>116</v>
+        <v>1933</v>
+      </c>
+      <c r="E663" t="s">
+        <v>1934</v>
       </c>
       <c r="F663" t="s">
-        <v>117</v>
+        <v>529</v>
       </c>
       <c r="G663" t="s">
         <v>17</v>
       </c>
       <c r="H663">
-        <v>14215</v>
+        <v>14218</v>
       </c>
       <c r="I663" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="J663" t="s">
-        <v>193</v>
+        <v>1936</v>
       </c>
       <c r="K663" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L663">
         <v>0</v>
       </c>
       <c r="M663" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="664" spans="1:13">
       <c r="A664">
-        <v>4020</v>
+        <v>1875</v>
       </c>
       <c r="B664" t="s">
         <v>27</v>
       </c>
       <c r="C664" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="D664" t="s">
-        <v>1249</v>
+        <v>1938</v>
       </c>
       <c r="F664" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G664" t="s">
         <v>17</v>
       </c>
       <c r="H664">
-        <v>14210</v>
+        <v>14207</v>
       </c>
       <c r="I664" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>1939</v>
       </c>
       <c r="K664" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L664">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M664" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="665" spans="1:13">
       <c r="A665">
-        <v>4021</v>
+        <v>1909</v>
       </c>
       <c r="B665" t="s">
         <v>27</v>
       </c>
       <c r="C665" t="s">
-        <v>1932</v>
+        <v>1940</v>
       </c>
       <c r="D665" t="s">
-        <v>1933</v>
+        <v>1941</v>
       </c>
       <c r="F665" t="s">
-        <v>1934</v>
+        <v>40</v>
       </c>
       <c r="G665" t="s">
         <v>17</v>
       </c>
       <c r="H665">
-        <v>14006</v>
-[...5 lines deleted...]
-        <v>1936</v>
+        <v>14215</v>
       </c>
       <c r="K665" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L665">
         <v>0</v>
       </c>
       <c r="M665" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="666" spans="1:13">
       <c r="A666">
-        <v>4029</v>
+        <v>2009</v>
       </c>
       <c r="B666" t="s">
         <v>27</v>
       </c>
       <c r="C666" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="D666" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="F666" t="s">
-        <v>169</v>
+        <v>90</v>
       </c>
       <c r="G666" t="s">
         <v>17</v>
       </c>
       <c r="H666">
-        <v>14127</v>
-[...5 lines deleted...]
-        <v>1939</v>
+        <v>14225</v>
       </c>
       <c r="K666" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L666">
         <v>0</v>
       </c>
       <c r="M666" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="667" spans="1:13">
       <c r="A667">
-        <v>4031</v>
+        <v>2050</v>
       </c>
       <c r="B667" t="s">
         <v>27</v>
       </c>
       <c r="C667" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="D667" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="F667" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G667" t="s">
         <v>17</v>
       </c>
       <c r="H667">
         <v>14150</v>
       </c>
       <c r="I667" t="s">
-        <v>1940</v>
+        <v>1946</v>
       </c>
       <c r="J667" t="s">
-        <v>209</v>
+        <v>1947</v>
       </c>
       <c r="K667" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L667">
         <v>0</v>
       </c>
       <c r="M667" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="668" spans="1:13">
       <c r="A668">
-        <v>4034</v>
+        <v>260</v>
       </c>
       <c r="B668" t="s">
         <v>27</v>
       </c>
       <c r="C668" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="D668" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="F668" t="s">
-        <v>117</v>
+        <v>158</v>
       </c>
       <c r="G668" t="s">
         <v>17</v>
       </c>
       <c r="H668">
-        <v>14211</v>
-[...2 lines deleted...]
-        <v>1944</v>
+        <v>14031</v>
       </c>
       <c r="J668" t="s">
-        <v>190</v>
+        <v>1950</v>
       </c>
       <c r="K668" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L668">
         <v>0</v>
       </c>
       <c r="M668" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="669" spans="1:13">
       <c r="A669">
-        <v>4040</v>
+        <v>293</v>
       </c>
       <c r="B669" t="s">
         <v>27</v>
       </c>
       <c r="C669" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="D669" t="s">
-        <v>116</v>
+        <v>1952</v>
+      </c>
+      <c r="E669" t="s">
+        <v>1953</v>
       </c>
       <c r="F669" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="G669" t="s">
         <v>17</v>
       </c>
       <c r="H669">
-        <v>14215</v>
+        <v>14150</v>
       </c>
       <c r="I669" t="s">
-        <v>1946</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>1954</v>
       </c>
       <c r="K669" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L669">
         <v>0</v>
       </c>
       <c r="M669" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="670" spans="1:13">
       <c r="A670">
-        <v>4045</v>
+        <v>373</v>
       </c>
       <c r="B670" t="s">
         <v>27</v>
       </c>
       <c r="C670" t="s">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="D670" t="s">
-        <v>200</v>
+        <v>1956</v>
       </c>
       <c r="F670" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="G670" t="s">
         <v>17</v>
       </c>
       <c r="H670">
-        <v>14221</v>
+        <v>14094</v>
+      </c>
+      <c r="I670" t="s">
+        <v>1957</v>
       </c>
       <c r="J670" t="s">
-        <v>1948</v>
+        <v>1958</v>
       </c>
       <c r="K670" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L670">
         <v>0</v>
       </c>
       <c r="M670" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="671" spans="1:13">
       <c r="A671">
-        <v>4046</v>
+        <v>3913</v>
       </c>
       <c r="B671" t="s">
         <v>27</v>
       </c>
       <c r="C671" t="s">
-        <v>1949</v>
+        <v>1959</v>
       </c>
       <c r="D671" t="s">
-        <v>128</v>
+        <v>1960</v>
       </c>
       <c r="F671" t="s">
-        <v>86</v>
+        <v>669</v>
       </c>
       <c r="G671" t="s">
         <v>17</v>
       </c>
       <c r="H671">
-        <v>14221</v>
+        <v>14127</v>
+      </c>
+      <c r="I671" t="s">
+        <v>267</v>
       </c>
       <c r="J671" t="s">
-        <v>193</v>
+        <v>1961</v>
       </c>
       <c r="K671" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L671">
         <v>0</v>
       </c>
       <c r="M671" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="672" spans="1:13">
       <c r="A672">
-        <v>4054</v>
+        <v>3916</v>
       </c>
       <c r="B672" t="s">
         <v>27</v>
       </c>
       <c r="C672" t="s">
-        <v>1950</v>
+        <v>1962</v>
       </c>
       <c r="D672" t="s">
-        <v>1951</v>
+        <v>1963</v>
       </c>
       <c r="F672" t="s">
-        <v>1952</v>
+        <v>1964</v>
       </c>
       <c r="G672" t="s">
         <v>17</v>
       </c>
       <c r="H672">
-        <v>14026</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14080</v>
+      </c>
+      <c r="I672" t="s">
+        <v>265</v>
       </c>
       <c r="K672" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L672">
         <v>0</v>
       </c>
       <c r="M672" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="673" spans="1:13">
       <c r="A673">
-        <v>4056</v>
+        <v>3928</v>
       </c>
       <c r="B673" t="s">
         <v>27</v>
       </c>
       <c r="C673" t="s">
-        <v>1953</v>
+        <v>1965</v>
       </c>
       <c r="D673" t="s">
-        <v>1351</v>
+        <v>1966</v>
       </c>
       <c r="F673" t="s">
-        <v>41</v>
+        <v>124</v>
       </c>
       <c r="G673" t="s">
         <v>17</v>
       </c>
       <c r="H673">
-        <v>14206</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>14215</v>
+      </c>
+      <c r="I673" t="s">
+        <v>1482</v>
       </c>
       <c r="K673" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L673">
         <v>0</v>
       </c>
       <c r="M673" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="674" spans="1:13">
       <c r="A674">
-        <v>4073</v>
+        <v>3929</v>
       </c>
       <c r="B674" t="s">
         <v>27</v>
       </c>
       <c r="C674" t="s">
-        <v>1954</v>
+        <v>1967</v>
       </c>
       <c r="D674" t="s">
-        <v>1955</v>
+        <v>600</v>
       </c>
       <c r="F674" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G674" t="s">
         <v>17</v>
       </c>
       <c r="H674">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>14210</v>
+      </c>
+      <c r="I674" t="s">
+        <v>1968</v>
       </c>
       <c r="K674" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L674">
         <v>0</v>
       </c>
       <c r="M674" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="675" spans="1:13">
       <c r="A675">
-        <v>4075</v>
+        <v>3930</v>
       </c>
       <c r="B675" t="s">
         <v>27</v>
       </c>
       <c r="C675" t="s">
-        <v>1956</v>
+        <v>1969</v>
       </c>
       <c r="D675" t="s">
-        <v>1957</v>
+        <v>1970</v>
       </c>
       <c r="F675" t="s">
-        <v>215</v>
+        <v>103</v>
       </c>
       <c r="G675" t="s">
         <v>17</v>
       </c>
       <c r="H675">
-        <v>14150</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14075</v>
+      </c>
+      <c r="I675" t="s">
+        <v>1969</v>
       </c>
       <c r="K675" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L675">
         <v>0</v>
       </c>
       <c r="M675" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="676" spans="1:13">
       <c r="A676">
-        <v>4089</v>
+        <v>3935</v>
       </c>
       <c r="B676" t="s">
         <v>27</v>
       </c>
       <c r="C676" t="s">
-        <v>1958</v>
+        <v>1971</v>
       </c>
       <c r="D676" t="s">
-        <v>1959</v>
+        <v>1972</v>
       </c>
       <c r="F676" t="s">
-        <v>1960</v>
+        <v>40</v>
       </c>
       <c r="G676" t="s">
         <v>17</v>
       </c>
       <c r="H676">
-        <v>14424</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14207</v>
+      </c>
+      <c r="I676" t="s">
+        <v>1973</v>
       </c>
       <c r="K676" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L676">
         <v>0</v>
       </c>
       <c r="M676" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="677" spans="1:13">
       <c r="A677">
-        <v>4098</v>
+        <v>3936</v>
       </c>
       <c r="B677" t="s">
         <v>27</v>
       </c>
       <c r="C677" t="s">
-        <v>1961</v>
+        <v>114</v>
       </c>
       <c r="D677" t="s">
-        <v>1962</v>
+        <v>1974</v>
       </c>
       <c r="F677" t="s">
-        <v>464</v>
+        <v>40</v>
       </c>
       <c r="G677" t="s">
         <v>17</v>
       </c>
       <c r="H677">
-        <v>14141</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14208</v>
+      </c>
+      <c r="I677" t="s">
+        <v>117</v>
       </c>
       <c r="K677" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L677">
         <v>0</v>
       </c>
       <c r="M677" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="678" spans="1:13">
       <c r="A678">
-        <v>4099</v>
+        <v>3942</v>
       </c>
       <c r="B678" t="s">
         <v>27</v>
       </c>
       <c r="C678" t="s">
-        <v>1963</v>
+        <v>1975</v>
       </c>
       <c r="D678" t="s">
-        <v>1964</v>
+        <v>1976</v>
       </c>
       <c r="F678" t="s">
-        <v>100</v>
+        <v>678</v>
       </c>
       <c r="G678" t="s">
         <v>17</v>
       </c>
       <c r="H678">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14086</v>
+      </c>
+      <c r="I678" t="s">
+        <v>1977</v>
       </c>
       <c r="K678" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L678">
         <v>0</v>
       </c>
       <c r="M678" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="679" spans="1:13">
       <c r="A679">
-        <v>4105</v>
+        <v>3948</v>
       </c>
       <c r="B679" t="s">
         <v>27</v>
       </c>
       <c r="C679" t="s">
-        <v>1965</v>
+        <v>1978</v>
       </c>
       <c r="D679" t="s">
-        <v>1966</v>
+        <v>1979</v>
       </c>
       <c r="F679" t="s">
-        <v>41</v>
+        <v>124</v>
       </c>
       <c r="G679" t="s">
         <v>17</v>
       </c>
       <c r="H679">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14207</v>
+      </c>
+      <c r="I679" t="s">
+        <v>1980</v>
       </c>
       <c r="K679" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L679">
         <v>0</v>
       </c>
       <c r="M679" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="680" spans="1:13">
       <c r="A680">
-        <v>4107</v>
+        <v>3949</v>
       </c>
       <c r="B680" t="s">
         <v>27</v>
       </c>
       <c r="C680" t="s">
-        <v>1967</v>
+        <v>1981</v>
       </c>
       <c r="D680" t="s">
-        <v>172</v>
+        <v>1510</v>
       </c>
       <c r="F680" t="s">
-        <v>41</v>
+        <v>1144</v>
       </c>
       <c r="G680" t="s">
         <v>17</v>
       </c>
-      <c r="H680" t="s">
-[...3 lines deleted...]
-        <v>209</v>
+      <c r="H680">
+        <v>14075</v>
+      </c>
+      <c r="I680" t="s">
+        <v>1982</v>
       </c>
       <c r="K680" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L680">
         <v>0</v>
       </c>
       <c r="M680" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="681" spans="1:13">
       <c r="A681">
-        <v>4109</v>
+        <v>3965</v>
       </c>
       <c r="B681" t="s">
         <v>27</v>
       </c>
       <c r="C681" t="s">
-        <v>1968</v>
+        <v>1983</v>
       </c>
       <c r="D681" t="s">
-        <v>1969</v>
+        <v>115</v>
       </c>
       <c r="F681" t="s">
-        <v>518</v>
+        <v>116</v>
       </c>
       <c r="G681" t="s">
         <v>17</v>
       </c>
       <c r="H681">
-        <v>14217</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>14215</v>
+      </c>
+      <c r="I681" t="s">
+        <v>1984</v>
       </c>
       <c r="K681" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L681">
         <v>0</v>
       </c>
       <c r="M681" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="682" spans="1:13">
       <c r="A682">
-        <v>4115</v>
+        <v>3969</v>
       </c>
       <c r="B682" t="s">
         <v>27</v>
       </c>
       <c r="C682" t="s">
-        <v>212</v>
+        <v>1985</v>
       </c>
       <c r="D682" t="s">
-        <v>116</v>
+        <v>1986</v>
+      </c>
+      <c r="E682" t="s">
+        <v>1987</v>
       </c>
       <c r="F682" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="G682" t="s">
         <v>17</v>
       </c>
       <c r="H682">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>14701</v>
+      </c>
+      <c r="I682" t="s">
+        <v>1988</v>
       </c>
       <c r="K682" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L682">
         <v>0</v>
       </c>
       <c r="M682" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="683" spans="1:13">
       <c r="A683">
-        <v>4122</v>
+        <v>3972</v>
       </c>
       <c r="B683" t="s">
         <v>27</v>
       </c>
       <c r="C683" t="s">
-        <v>1970</v>
+        <v>1989</v>
       </c>
       <c r="D683" t="s">
-        <v>1971</v>
+        <v>284</v>
       </c>
       <c r="F683" t="s">
-        <v>1069</v>
+        <v>85</v>
       </c>
       <c r="G683" t="s">
         <v>17</v>
       </c>
       <c r="H683">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>14221</v>
+      </c>
+      <c r="I683" t="s">
+        <v>1990</v>
       </c>
       <c r="K683" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L683">
         <v>0</v>
       </c>
       <c r="M683" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="684" spans="1:13">
       <c r="A684">
-        <v>4129</v>
+        <v>3973</v>
       </c>
       <c r="B684" t="s">
         <v>27</v>
       </c>
       <c r="C684" t="s">
-        <v>1972</v>
+        <v>1991</v>
       </c>
       <c r="D684" t="s">
-        <v>172</v>
+        <v>1992</v>
       </c>
       <c r="F684" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G684" t="s">
         <v>17</v>
       </c>
-      <c r="H684" t="s">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="H684">
+        <v>14215</v>
+      </c>
+      <c r="I684" t="s">
+        <v>368</v>
       </c>
       <c r="K684" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L684">
         <v>0</v>
       </c>
       <c r="M684" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="685" spans="1:13">
       <c r="A685">
-        <v>4137</v>
+        <v>3985</v>
       </c>
       <c r="B685" t="s">
         <v>27</v>
       </c>
       <c r="C685" t="s">
-        <v>1973</v>
+        <v>1993</v>
       </c>
       <c r="D685" t="s">
-        <v>236</v>
+        <v>1994</v>
       </c>
       <c r="F685" t="s">
-        <v>117</v>
+        <v>416</v>
       </c>
       <c r="G685" t="s">
         <v>17</v>
       </c>
       <c r="H685">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>14304</v>
+      </c>
+      <c r="I685" t="s">
+        <v>1995</v>
       </c>
       <c r="K685" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L685">
         <v>0</v>
       </c>
       <c r="M685" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="686" spans="1:13">
       <c r="A686">
-        <v>4141</v>
+        <v>3995</v>
       </c>
       <c r="B686" t="s">
         <v>27</v>
       </c>
       <c r="C686" t="s">
-        <v>1974</v>
+        <v>1996</v>
       </c>
       <c r="D686" t="s">
-        <v>1975</v>
+        <v>1997</v>
       </c>
       <c r="F686" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="G686" t="s">
         <v>17</v>
       </c>
       <c r="H686">
-        <v>14735</v>
-[...2 lines deleted...]
-        <v>1976</v>
+        <v>14127</v>
+      </c>
+      <c r="I686" t="s">
+        <v>1998</v>
       </c>
       <c r="K686" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L686">
         <v>0</v>
       </c>
       <c r="M686" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="687" spans="1:13">
       <c r="A687">
-        <v>4146</v>
+        <v>4001</v>
       </c>
       <c r="B687" t="s">
         <v>27</v>
       </c>
       <c r="C687" t="s">
-        <v>1977</v>
+        <v>1999</v>
       </c>
       <c r="D687" t="s">
-        <v>1978</v>
+        <v>2000</v>
       </c>
       <c r="F687" t="s">
-        <v>298</v>
+        <v>1108</v>
       </c>
       <c r="G687" t="s">
         <v>17</v>
       </c>
       <c r="H687">
-        <v>14170</v>
-[...2 lines deleted...]
-        <v>1979</v>
+        <v>14094</v>
+      </c>
+      <c r="I687" t="s">
+        <v>1999</v>
       </c>
       <c r="K687" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L687">
         <v>0</v>
       </c>
       <c r="M687" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="688" spans="1:13">
       <c r="A688">
-        <v>4150</v>
+        <v>4002</v>
       </c>
       <c r="B688" t="s">
         <v>27</v>
       </c>
       <c r="C688" t="s">
-        <v>1980</v>
+        <v>916</v>
       </c>
       <c r="D688" t="s">
-        <v>1981</v>
+        <v>917</v>
       </c>
       <c r="F688" t="s">
-        <v>593</v>
+        <v>116</v>
       </c>
       <c r="G688" t="s">
         <v>17</v>
       </c>
       <c r="H688">
-        <v>14120</v>
-[...2 lines deleted...]
-        <v>1982</v>
+        <v>14215</v>
+      </c>
+      <c r="I688" t="s">
+        <v>332</v>
       </c>
       <c r="K688" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L688">
         <v>0</v>
       </c>
       <c r="M688" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="689" spans="1:13">
       <c r="A689">
-        <v>4152</v>
+        <v>4005</v>
       </c>
       <c r="B689" t="s">
         <v>27</v>
       </c>
       <c r="C689" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D689" t="s">
+        <v>115</v>
+      </c>
+      <c r="F689" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G689" t="s">
         <v>17</v>
       </c>
       <c r="H689">
         <v>14215</v>
       </c>
+      <c r="I689" t="s">
+        <v>2001</v>
+      </c>
       <c r="J689" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="K689" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L689">
         <v>0</v>
       </c>
       <c r="M689" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="690" spans="1:13">
       <c r="A690">
-        <v>4159</v>
+        <v>4020</v>
       </c>
       <c r="B690" t="s">
         <v>27</v>
       </c>
       <c r="C690" t="s">
-        <v>1983</v>
+        <v>2002</v>
       </c>
       <c r="D690" t="s">
-        <v>565</v>
+        <v>1285</v>
       </c>
       <c r="F690" t="s">
-        <v>566</v>
+        <v>40</v>
       </c>
       <c r="G690" t="s">
         <v>17</v>
       </c>
       <c r="H690">
-        <v>14075</v>
+        <v>14210</v>
+      </c>
+      <c r="I690" t="s">
+        <v>483</v>
       </c>
       <c r="J690" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K690" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L690">
         <v>0</v>
       </c>
       <c r="M690" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="691" spans="1:13">
       <c r="A691">
-        <v>4161</v>
+        <v>4021</v>
       </c>
       <c r="B691" t="s">
         <v>27</v>
       </c>
       <c r="C691" t="s">
-        <v>1984</v>
+        <v>2003</v>
       </c>
       <c r="D691" t="s">
-        <v>1985</v>
+        <v>2004</v>
       </c>
       <c r="F691" t="s">
-        <v>155</v>
+        <v>2005</v>
       </c>
       <c r="G691" t="s">
         <v>17</v>
       </c>
       <c r="H691">
-        <v>14094</v>
+        <v>14006</v>
+      </c>
+      <c r="I691" t="s">
+        <v>2006</v>
       </c>
       <c r="J691" t="s">
-        <v>190</v>
+        <v>2007</v>
       </c>
       <c r="K691" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L691">
         <v>0</v>
       </c>
       <c r="M691" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="692" spans="1:13">
       <c r="A692">
-        <v>4176</v>
+        <v>4029</v>
       </c>
       <c r="B692" t="s">
         <v>27</v>
       </c>
       <c r="C692" t="s">
-        <v>1986</v>
+        <v>2008</v>
       </c>
       <c r="D692" t="s">
-        <v>1381</v>
+        <v>2009</v>
       </c>
       <c r="F692" t="s">
-        <v>622</v>
+        <v>168</v>
       </c>
       <c r="G692" t="s">
         <v>17</v>
       </c>
-      <c r="H692" t="s">
-        <v>742</v>
+      <c r="H692">
+        <v>14127</v>
       </c>
       <c r="I692" t="s">
-        <v>166</v>
+        <v>2008</v>
       </c>
       <c r="J692" t="s">
-        <v>190</v>
+        <v>2010</v>
       </c>
       <c r="K692" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L692">
         <v>0</v>
       </c>
       <c r="M692" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="693" spans="1:13">
       <c r="A693">
-        <v>4196</v>
+        <v>4031</v>
       </c>
       <c r="B693" t="s">
         <v>27</v>
       </c>
       <c r="C693" t="s">
-        <v>1987</v>
+        <v>2011</v>
       </c>
       <c r="D693" t="s">
-        <v>1988</v>
+        <v>2012</v>
       </c>
       <c r="F693" t="s">
-        <v>1989</v>
+        <v>214</v>
       </c>
       <c r="G693" t="s">
         <v>17</v>
       </c>
       <c r="H693">
-        <v>14043</v>
+        <v>14150</v>
       </c>
       <c r="I693" t="s">
-        <v>1990</v>
+        <v>2011</v>
       </c>
       <c r="J693" t="s">
-        <v>1991</v>
+        <v>208</v>
       </c>
       <c r="K693" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L693">
         <v>0</v>
       </c>
       <c r="M693" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="694" spans="1:13">
       <c r="A694">
-        <v>4207</v>
+        <v>4034</v>
       </c>
       <c r="B694" t="s">
         <v>27</v>
       </c>
       <c r="C694" t="s">
-        <v>1992</v>
+        <v>2013</v>
       </c>
       <c r="D694" t="s">
-        <v>172</v>
+        <v>2014</v>
       </c>
       <c r="F694" t="s">
-        <v>379</v>
+        <v>116</v>
       </c>
       <c r="G694" t="s">
         <v>17</v>
       </c>
       <c r="H694">
-        <v>14215</v>
+        <v>14211</v>
       </c>
       <c r="I694" t="s">
-        <v>452</v>
+        <v>2015</v>
       </c>
       <c r="J694" t="s">
-        <v>1993</v>
+        <v>189</v>
       </c>
       <c r="K694" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L694">
         <v>0</v>
       </c>
       <c r="M694" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="695" spans="1:13">
       <c r="A695">
-        <v>4210</v>
+        <v>4040</v>
       </c>
       <c r="B695" t="s">
         <v>27</v>
       </c>
       <c r="C695" t="s">
-        <v>1994</v>
+        <v>2016</v>
       </c>
       <c r="D695" t="s">
-        <v>1995</v>
+        <v>115</v>
       </c>
       <c r="F695" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="G695" t="s">
         <v>17</v>
       </c>
       <c r="H695">
-        <v>14086</v>
+        <v>14215</v>
       </c>
       <c r="I695" t="s">
-        <v>1288</v>
+        <v>2017</v>
       </c>
       <c r="J695" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="K695" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L695">
         <v>0</v>
       </c>
       <c r="M695" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="696" spans="1:13">
       <c r="A696">
-        <v>4231</v>
+        <v>4045</v>
       </c>
       <c r="B696" t="s">
         <v>27</v>
       </c>
       <c r="C696" t="s">
-        <v>1996</v>
+        <v>2018</v>
       </c>
       <c r="D696" t="s">
-        <v>1997</v>
+        <v>199</v>
       </c>
       <c r="F696" t="s">
-        <v>1069</v>
+        <v>85</v>
       </c>
       <c r="G696" t="s">
         <v>17</v>
       </c>
       <c r="H696">
-        <v>14228</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>14221</v>
       </c>
       <c r="J696" t="s">
-        <v>209</v>
+        <v>2019</v>
       </c>
       <c r="K696" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L696">
         <v>0</v>
       </c>
       <c r="M696" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="697" spans="1:13">
       <c r="A697">
-        <v>4234</v>
+        <v>4046</v>
       </c>
       <c r="B697" t="s">
         <v>27</v>
       </c>
       <c r="C697" t="s">
-        <v>1999</v>
+        <v>2020</v>
       </c>
       <c r="D697" t="s">
-        <v>2000</v>
+        <v>127</v>
       </c>
       <c r="F697" t="s">
-        <v>449</v>
+        <v>85</v>
       </c>
       <c r="G697" t="s">
         <v>17</v>
       </c>
       <c r="H697">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>2001</v>
+        <v>14221</v>
       </c>
       <c r="J697" t="s">
-        <v>265</v>
+        <v>192</v>
       </c>
       <c r="K697" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L697">
         <v>0</v>
       </c>
       <c r="M697" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="698" spans="1:13">
       <c r="A698">
-        <v>4239</v>
+        <v>4054</v>
       </c>
       <c r="B698" t="s">
         <v>27</v>
       </c>
       <c r="C698" t="s">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="D698" t="s">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="F698" t="s">
-        <v>169</v>
+        <v>2023</v>
       </c>
       <c r="G698" t="s">
         <v>17</v>
       </c>
       <c r="H698">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>2004</v>
+        <v>14026</v>
       </c>
       <c r="J698" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K698" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L698">
         <v>0</v>
       </c>
       <c r="M698" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="699" spans="1:13">
       <c r="A699">
-        <v>4247</v>
+        <v>4056</v>
       </c>
       <c r="B699" t="s">
         <v>27</v>
       </c>
       <c r="C699" t="s">
-        <v>2005</v>
+        <v>2024</v>
       </c>
       <c r="D699" t="s">
-        <v>2006</v>
+        <v>1397</v>
       </c>
       <c r="F699" t="s">
-        <v>2007</v>
+        <v>40</v>
       </c>
       <c r="G699" t="s">
         <v>17</v>
       </c>
       <c r="H699">
-        <v>14218</v>
-[...2 lines deleted...]
-        <v>1383</v>
+        <v>14206</v>
       </c>
       <c r="J699" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K699" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L699">
         <v>0</v>
       </c>
       <c r="M699" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="700" spans="1:13">
       <c r="A700">
-        <v>4253</v>
+        <v>4073</v>
       </c>
       <c r="B700" t="s">
         <v>27</v>
       </c>
       <c r="C700" t="s">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="D700" t="s">
-        <v>172</v>
+        <v>2026</v>
       </c>
       <c r="F700" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="G700" t="s">
         <v>17</v>
       </c>
-      <c r="H700" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="H700">
+        <v>14215</v>
       </c>
       <c r="J700" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="K700" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L700">
         <v>0</v>
       </c>
       <c r="M700" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="701" spans="1:13">
       <c r="A701">
-        <v>4286</v>
+        <v>4075</v>
       </c>
       <c r="B701" t="s">
         <v>27</v>
       </c>
       <c r="C701" t="s">
-        <v>2009</v>
+        <v>2027</v>
       </c>
       <c r="D701" t="s">
-        <v>2010</v>
+        <v>2028</v>
       </c>
       <c r="F701" t="s">
-        <v>1410</v>
+        <v>214</v>
       </c>
       <c r="G701" t="s">
         <v>17</v>
       </c>
       <c r="H701">
-        <v>14174</v>
-[...2 lines deleted...]
-        <v>7167451100</v>
+        <v>14150</v>
       </c>
       <c r="J701" t="s">
-        <v>2011</v>
+        <v>189</v>
       </c>
       <c r="K701" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L701">
         <v>0</v>
       </c>
       <c r="M701" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="702" spans="1:13">
       <c r="A702">
-        <v>4293</v>
+        <v>4089</v>
       </c>
       <c r="B702" t="s">
         <v>27</v>
       </c>
       <c r="C702" t="s">
-        <v>2012</v>
+        <v>2029</v>
       </c>
       <c r="D702" t="s">
-        <v>2013</v>
+        <v>2030</v>
       </c>
       <c r="F702" t="s">
-        <v>2014</v>
+        <v>2031</v>
       </c>
       <c r="G702" t="s">
         <v>17</v>
       </c>
       <c r="H702">
-        <v>14482</v>
-[...2 lines deleted...]
-        <v>5857687959</v>
+        <v>14424</v>
       </c>
       <c r="J702" t="s">
-        <v>2015</v>
+        <v>189</v>
       </c>
       <c r="K702" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L702">
         <v>0</v>
       </c>
       <c r="M702" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="703" spans="1:13">
       <c r="A703">
-        <v>4296</v>
+        <v>4098</v>
       </c>
       <c r="B703" t="s">
         <v>27</v>
       </c>
       <c r="C703" t="s">
-        <v>2016</v>
+        <v>2032</v>
       </c>
       <c r="D703" t="s">
-        <v>285</v>
+        <v>2033</v>
       </c>
       <c r="F703" t="s">
-        <v>86</v>
+        <v>460</v>
       </c>
       <c r="G703" t="s">
         <v>17</v>
       </c>
       <c r="H703">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>14141</v>
       </c>
       <c r="J703" t="s">
-        <v>2018</v>
+        <v>189</v>
       </c>
       <c r="K703" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L703">
         <v>0</v>
       </c>
       <c r="M703" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="704" spans="1:13">
       <c r="A704">
-        <v>4304</v>
+        <v>4099</v>
       </c>
       <c r="B704" t="s">
         <v>27</v>
       </c>
       <c r="C704" t="s">
-        <v>2019</v>
+        <v>2034</v>
       </c>
       <c r="D704" t="s">
-        <v>2020</v>
+        <v>2035</v>
       </c>
       <c r="F704" t="s">
-        <v>251</v>
+        <v>99</v>
       </c>
       <c r="G704" t="s">
         <v>17</v>
       </c>
       <c r="H704">
-        <v>14216</v>
+        <v>14094</v>
       </c>
       <c r="J704" t="s">
-        <v>2021</v>
+        <v>189</v>
       </c>
       <c r="K704" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L704">
         <v>0</v>
       </c>
       <c r="M704" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="705" spans="1:13">
       <c r="A705">
-        <v>4309</v>
+        <v>4105</v>
       </c>
       <c r="B705" t="s">
         <v>27</v>
       </c>
       <c r="C705" t="s">
-        <v>2022</v>
+        <v>2036</v>
       </c>
       <c r="D705" t="s">
-        <v>2023</v>
+        <v>2037</v>
       </c>
       <c r="F705" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="G705" t="s">
         <v>17</v>
       </c>
       <c r="H705">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>14215</v>
       </c>
       <c r="J705" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="K705" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L705">
         <v>0</v>
       </c>
       <c r="M705" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="706" spans="1:13">
       <c r="A706">
-        <v>4327</v>
+        <v>4107</v>
       </c>
       <c r="B706" t="s">
         <v>27</v>
       </c>
       <c r="C706" t="s">
-        <v>1130</v>
+        <v>2038</v>
       </c>
       <c r="D706" t="s">
-        <v>2025</v>
+        <v>171</v>
       </c>
       <c r="F706" t="s">
-        <v>405</v>
+        <v>40</v>
       </c>
       <c r="G706" t="s">
         <v>17</v>
       </c>
-      <c r="H706">
-[...3 lines deleted...]
-        <v>1132</v>
+      <c r="H706" t="s">
+        <v>172</v>
       </c>
       <c r="J706" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="K706" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L706">
         <v>0</v>
       </c>
       <c r="M706" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="707" spans="1:13">
       <c r="A707">
-        <v>4328</v>
+        <v>4109</v>
       </c>
       <c r="B707" t="s">
         <v>27</v>
       </c>
       <c r="C707" t="s">
-        <v>2026</v>
+        <v>2039</v>
       </c>
       <c r="D707" t="s">
-        <v>1795</v>
+        <v>2040</v>
       </c>
       <c r="F707" t="s">
-        <v>1591</v>
+        <v>539</v>
       </c>
       <c r="G707" t="s">
         <v>17</v>
       </c>
       <c r="H707">
-        <v>14226</v>
+        <v>14217</v>
       </c>
       <c r="J707" t="s">
-        <v>2027</v>
+        <v>189</v>
       </c>
       <c r="K707" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L707">
         <v>0</v>
       </c>
       <c r="M707" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="708" spans="1:13">
       <c r="A708">
-        <v>4335</v>
+        <v>4115</v>
       </c>
       <c r="B708" t="s">
         <v>27</v>
       </c>
       <c r="C708" t="s">
-        <v>2028</v>
+        <v>211</v>
       </c>
       <c r="D708" t="s">
-        <v>2029</v>
+        <v>115</v>
       </c>
       <c r="F708" t="s">
-        <v>469</v>
+        <v>116</v>
       </c>
       <c r="G708" t="s">
         <v>17</v>
       </c>
       <c r="H708">
-        <v>14559</v>
-[...2 lines deleted...]
-        <v>2030</v>
+        <v>14215</v>
       </c>
       <c r="J708" t="s">
-        <v>2031</v>
+        <v>192</v>
       </c>
       <c r="K708" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L708">
         <v>0</v>
       </c>
       <c r="M708" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="709" spans="1:13">
       <c r="A709">
-        <v>4336</v>
+        <v>4122</v>
       </c>
       <c r="B709" t="s">
         <v>27</v>
       </c>
       <c r="C709" t="s">
-        <v>2032</v>
+        <v>2041</v>
       </c>
       <c r="D709" t="s">
-        <v>2033</v>
+        <v>2042</v>
       </c>
       <c r="F709" t="s">
-        <v>2034</v>
+        <v>1112</v>
       </c>
       <c r="G709" t="s">
         <v>17</v>
       </c>
       <c r="H709">
-        <v>14482</v>
-[...2 lines deleted...]
-        <v>2035</v>
+        <v>14226</v>
       </c>
       <c r="J709" t="s">
-        <v>2036</v>
+        <v>323</v>
       </c>
       <c r="K709" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L709">
         <v>0</v>
       </c>
       <c r="M709" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="710" spans="1:13">
       <c r="A710">
-        <v>4337</v>
+        <v>4129</v>
       </c>
       <c r="B710" t="s">
         <v>27</v>
       </c>
       <c r="C710" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="D710" t="s">
+        <v>171</v>
+      </c>
+      <c r="F710" t="s">
+        <v>40</v>
+      </c>
+      <c r="G710" t="s">
+        <v>17</v>
+      </c>
+      <c r="H710" t="s">
         <v>172</v>
       </c>
-      <c r="F710" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J710" t="s">
-        <v>2039</v>
+        <v>189</v>
       </c>
       <c r="K710" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L710">
         <v>0</v>
       </c>
       <c r="M710" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="711" spans="1:13">
       <c r="A711">
-        <v>4338</v>
+        <v>4137</v>
       </c>
       <c r="B711" t="s">
         <v>27</v>
       </c>
       <c r="C711" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
       <c r="D711" t="s">
-        <v>2041</v>
+        <v>235</v>
       </c>
       <c r="F711" t="s">
-        <v>1447</v>
+        <v>116</v>
       </c>
       <c r="G711" t="s">
         <v>17</v>
       </c>
       <c r="H711">
-        <v>14025</v>
-[...2 lines deleted...]
-        <v>7169415550</v>
+        <v>14215</v>
       </c>
       <c r="J711" t="s">
-        <v>2042</v>
+        <v>208</v>
       </c>
       <c r="K711" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L711">
         <v>0</v>
       </c>
       <c r="M711" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="712" spans="1:13">
       <c r="A712">
-        <v>4339</v>
+        <v>4141</v>
       </c>
       <c r="B712" t="s">
         <v>27</v>
       </c>
       <c r="C712" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="D712" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="F712" t="s">
-        <v>2045</v>
+        <v>150</v>
       </c>
       <c r="G712" t="s">
         <v>17</v>
       </c>
       <c r="H712">
-        <v>14220</v>
-[...2 lines deleted...]
-        <v>7163394797</v>
+        <v>14735</v>
       </c>
       <c r="J712" t="s">
-        <v>1205</v>
+        <v>2047</v>
       </c>
       <c r="K712" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L712">
         <v>0</v>
       </c>
       <c r="M712" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="713" spans="1:13">
       <c r="A713">
-        <v>4352</v>
+        <v>4146</v>
       </c>
       <c r="B713" t="s">
         <v>27</v>
       </c>
       <c r="C713" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="D713" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="F713" t="s">
-        <v>251</v>
+        <v>2050</v>
       </c>
       <c r="G713" t="s">
         <v>17</v>
       </c>
       <c r="H713">
-        <v>14211</v>
+        <v>14170</v>
       </c>
       <c r="J713" t="s">
-        <v>327</v>
+        <v>2051</v>
       </c>
       <c r="K713" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L713">
         <v>0</v>
       </c>
       <c r="M713" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="714" spans="1:13">
       <c r="A714">
-        <v>4367</v>
+        <v>4150</v>
       </c>
       <c r="B714" t="s">
         <v>27</v>
       </c>
       <c r="C714" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
       <c r="D714" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="F714" t="s">
-        <v>251</v>
+        <v>615</v>
       </c>
       <c r="G714" t="s">
         <v>17</v>
       </c>
       <c r="H714">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>2050</v>
+        <v>14120</v>
       </c>
       <c r="J714" t="s">
-        <v>327</v>
+        <v>2054</v>
       </c>
       <c r="K714" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L714">
         <v>0</v>
       </c>
       <c r="M714" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="715" spans="1:13">
       <c r="A715">
-        <v>4400</v>
+        <v>4152</v>
       </c>
       <c r="B715" t="s">
         <v>27</v>
       </c>
       <c r="C715" t="s">
-        <v>2051</v>
+        <v>211</v>
       </c>
       <c r="D715" t="s">
-        <v>2052</v>
+        <v>115</v>
       </c>
       <c r="F715" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G715" t="s">
         <v>17</v>
       </c>
       <c r="H715">
-        <v>14206</v>
-[...2 lines deleted...]
-        <v>2053</v>
+        <v>14215</v>
       </c>
       <c r="J715" t="s">
-        <v>2054</v>
+        <v>192</v>
       </c>
       <c r="K715" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L715">
         <v>0</v>
       </c>
       <c r="M715" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="716" spans="1:13">
       <c r="A716">
-        <v>4405</v>
+        <v>4159</v>
       </c>
       <c r="B716" t="s">
         <v>27</v>
       </c>
       <c r="C716" t="s">
-        <v>1206</v>
+        <v>2055</v>
       </c>
       <c r="D716" t="s">
-        <v>1207</v>
+        <v>586</v>
       </c>
       <c r="F716" t="s">
-        <v>379</v>
+        <v>587</v>
       </c>
       <c r="G716" t="s">
         <v>17</v>
       </c>
       <c r="H716">
-        <v>14213</v>
-[...2 lines deleted...]
-        <v>1208</v>
+        <v>14075</v>
       </c>
       <c r="J716" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K716" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L716">
         <v>0</v>
       </c>
       <c r="M716" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="717" spans="1:13">
       <c r="A717">
-        <v>4414</v>
+        <v>4161</v>
       </c>
       <c r="B717" t="s">
         <v>27</v>
       </c>
       <c r="C717" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="D717" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="F717" t="s">
-        <v>41</v>
+        <v>154</v>
       </c>
       <c r="G717" t="s">
         <v>17</v>
       </c>
       <c r="H717">
-        <v>14211</v>
-[...2 lines deleted...]
-        <v>2057</v>
+        <v>14094</v>
+      </c>
+      <c r="J717" t="s">
+        <v>189</v>
       </c>
       <c r="K717" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L717">
         <v>0</v>
       </c>
       <c r="M717" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="718" spans="1:13">
       <c r="A718">
-        <v>4429</v>
+        <v>4176</v>
       </c>
       <c r="B718" t="s">
         <v>27</v>
       </c>
       <c r="C718" t="s">
         <v>2058</v>
       </c>
       <c r="D718" t="s">
-        <v>2059</v>
+        <v>1430</v>
       </c>
       <c r="F718" t="s">
-        <v>1812</v>
+        <v>644</v>
       </c>
       <c r="G718" t="s">
         <v>17</v>
       </c>
-      <c r="H718">
-        <v>14075</v>
+      <c r="H718" t="s">
+        <v>764</v>
       </c>
       <c r="I718" t="s">
-        <v>2060</v>
+        <v>165</v>
+      </c>
+      <c r="J718" t="s">
+        <v>189</v>
       </c>
       <c r="K718" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L718">
         <v>0</v>
       </c>
       <c r="M718" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="719" spans="1:13">
       <c r="A719">
-        <v>4462</v>
+        <v>4196</v>
       </c>
       <c r="B719" t="s">
         <v>27</v>
       </c>
       <c r="C719" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2060</v>
+      </c>
+      <c r="F719" t="s">
         <v>2061</v>
-      </c>
-[...4 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G719" t="s">
         <v>17</v>
       </c>
       <c r="H719">
         <v>14043</v>
       </c>
       <c r="I719" t="s">
         <v>2062</v>
       </c>
+      <c r="J719" t="s">
+        <v>2063</v>
+      </c>
       <c r="K719" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L719">
         <v>0</v>
       </c>
       <c r="M719" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="720" spans="1:13">
       <c r="A720">
-        <v>4463</v>
+        <v>4207</v>
       </c>
       <c r="B720" t="s">
         <v>27</v>
       </c>
       <c r="C720" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="D720" t="s">
-        <v>2064</v>
+        <v>171</v>
       </c>
       <c r="F720" t="s">
-        <v>104</v>
+        <v>375</v>
       </c>
       <c r="G720" t="s">
-        <v>1347</v>
+        <v>17</v>
       </c>
       <c r="H720">
-        <v>14075</v>
+        <v>14215</v>
       </c>
       <c r="I720" t="s">
-        <v>1674</v>
+        <v>448</v>
+      </c>
+      <c r="J720" t="s">
+        <v>2065</v>
       </c>
       <c r="K720" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L720">
         <v>0</v>
       </c>
       <c r="M720" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="721" spans="1:13">
       <c r="A721">
-        <v>4493</v>
+        <v>4210</v>
       </c>
       <c r="B721" t="s">
         <v>27</v>
       </c>
       <c r="C721" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="D721" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="F721" t="s">
-        <v>431</v>
+        <v>71</v>
       </c>
       <c r="G721" t="s">
         <v>17</v>
       </c>
       <c r="H721">
-        <v>14150</v>
+        <v>14086</v>
+      </c>
+      <c r="I721" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J721" t="s">
+        <v>189</v>
       </c>
       <c r="K721" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L721">
         <v>0</v>
       </c>
       <c r="M721" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="722" spans="1:13">
       <c r="A722">
-        <v>4509</v>
+        <v>4231</v>
       </c>
       <c r="B722" t="s">
         <v>27</v>
       </c>
       <c r="C722" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="D722" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="F722" t="s">
-        <v>420</v>
+        <v>1112</v>
       </c>
       <c r="G722" t="s">
         <v>17</v>
       </c>
       <c r="H722">
-        <v>14304</v>
+        <v>14228</v>
       </c>
       <c r="I722" t="s">
-        <v>1288</v>
+        <v>2070</v>
+      </c>
+      <c r="J722" t="s">
+        <v>208</v>
       </c>
       <c r="K722" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L722">
         <v>0</v>
       </c>
       <c r="M722" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="723" spans="1:13">
       <c r="A723">
-        <v>4518</v>
+        <v>4234</v>
       </c>
       <c r="B723" t="s">
         <v>27</v>
       </c>
       <c r="C723" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="D723" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
       <c r="F723" t="s">
-        <v>490</v>
+        <v>445</v>
       </c>
       <c r="G723" t="s">
         <v>17</v>
       </c>
       <c r="H723">
-        <v>14059</v>
+        <v>14127</v>
       </c>
       <c r="I723" t="s">
-        <v>2071</v>
+        <v>2073</v>
+      </c>
+      <c r="J723" t="s">
+        <v>264</v>
       </c>
       <c r="K723" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L723">
         <v>0</v>
       </c>
       <c r="M723" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="724" spans="1:13">
       <c r="A724">
-        <v>4524</v>
+        <v>4239</v>
       </c>
       <c r="B724" t="s">
         <v>27</v>
       </c>
       <c r="C724" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="D724" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="F724" t="s">
-        <v>41</v>
+        <v>168</v>
       </c>
       <c r="G724" t="s">
         <v>17</v>
       </c>
       <c r="H724">
-        <v>14210</v>
+        <v>14127</v>
       </c>
       <c r="I724" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="J724" t="s">
-        <v>2075</v>
+        <v>189</v>
       </c>
       <c r="K724" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L724">
         <v>0</v>
       </c>
       <c r="M724" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="725" spans="1:13">
       <c r="A725">
-        <v>4551</v>
+        <v>4247</v>
       </c>
       <c r="B725" t="s">
         <v>27</v>
       </c>
       <c r="C725" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="D725" t="s">
-        <v>982</v>
+        <v>2078</v>
       </c>
       <c r="F725" t="s">
-        <v>634</v>
+        <v>2079</v>
       </c>
       <c r="G725" t="s">
         <v>17</v>
       </c>
       <c r="H725">
-        <v>14224</v>
+        <v>14218</v>
       </c>
       <c r="I725" t="s">
-        <v>1645</v>
+        <v>1432</v>
+      </c>
+      <c r="J725" t="s">
+        <v>208</v>
       </c>
       <c r="K725" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L725">
         <v>0</v>
       </c>
       <c r="M725" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="726" spans="1:13">
       <c r="A726">
-        <v>4561</v>
+        <v>4253</v>
       </c>
       <c r="B726" t="s">
         <v>27</v>
       </c>
       <c r="C726" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="D726" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F726" t="s">
-        <v>169</v>
+        <v>40</v>
       </c>
       <c r="G726" t="s">
         <v>17</v>
       </c>
-      <c r="H726">
-        <v>14127</v>
+      <c r="H726" t="s">
+        <v>172</v>
       </c>
       <c r="I726" t="s">
-        <v>2078</v>
+        <v>265</v>
       </c>
       <c r="J726" t="s">
-        <v>2079</v>
+        <v>189</v>
       </c>
       <c r="K726" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L726">
         <v>0</v>
       </c>
       <c r="M726" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="727" spans="1:13">
       <c r="A727">
-        <v>4565</v>
+        <v>4286</v>
       </c>
       <c r="B727" t="s">
         <v>27</v>
       </c>
       <c r="C727" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="D727" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="F727" t="s">
-        <v>104</v>
+        <v>1459</v>
       </c>
       <c r="G727" t="s">
         <v>17</v>
       </c>
       <c r="H727">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>2080</v>
+        <v>14174</v>
+      </c>
+      <c r="I727">
+        <v>7167451100</v>
       </c>
       <c r="J727" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="K727" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L727">
         <v>0</v>
       </c>
       <c r="M727" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="728" spans="1:13">
       <c r="A728">
-        <v>4570</v>
+        <v>4293</v>
       </c>
       <c r="B728" t="s">
         <v>27</v>
       </c>
       <c r="C728" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="D728" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="F728" t="s">
-        <v>1812</v>
+        <v>1820</v>
       </c>
       <c r="G728" t="s">
         <v>17</v>
       </c>
       <c r="H728">
-        <v>14075</v>
+        <v>14482</v>
+      </c>
+      <c r="I728">
+        <v>5857687959</v>
+      </c>
+      <c r="J728" t="s">
+        <v>2086</v>
       </c>
       <c r="K728" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L728">
         <v>0</v>
       </c>
       <c r="M728" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="729" spans="1:13">
       <c r="A729">
-        <v>4576</v>
+        <v>4296</v>
       </c>
       <c r="B729" t="s">
         <v>27</v>
       </c>
       <c r="C729" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="D729" t="s">
-        <v>2086</v>
+        <v>284</v>
       </c>
       <c r="F729" t="s">
-        <v>2087</v>
+        <v>85</v>
       </c>
       <c r="G729" t="s">
         <v>17</v>
       </c>
-      <c r="H729" t="s">
+      <c r="H729">
+        <v>14221</v>
+      </c>
+      <c r="I729" t="s">
         <v>2088</v>
       </c>
-      <c r="I729" t="s">
-        <v>1288</v>
+      <c r="J729" t="s">
+        <v>2089</v>
       </c>
       <c r="K729" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L729">
         <v>0</v>
       </c>
       <c r="M729" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="730" spans="1:13">
       <c r="A730">
-        <v>4578</v>
+        <v>4304</v>
       </c>
       <c r="B730" t="s">
         <v>27</v>
       </c>
       <c r="C730" t="s">
-        <v>1236</v>
+        <v>2090</v>
       </c>
       <c r="D730" t="s">
-        <v>1237</v>
+        <v>2091</v>
       </c>
       <c r="F730" t="s">
-        <v>1238</v>
+        <v>250</v>
       </c>
       <c r="G730" t="s">
         <v>17</v>
       </c>
       <c r="H730">
-        <v>14131</v>
-[...2 lines deleted...]
-        <v>1239</v>
+        <v>14216</v>
       </c>
       <c r="J730" t="s">
-        <v>1240</v>
+        <v>2092</v>
       </c>
       <c r="K730" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L730">
         <v>0</v>
       </c>
       <c r="M730" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="731" spans="1:13">
       <c r="A731">
-        <v>4590</v>
+        <v>4309</v>
       </c>
       <c r="B731" t="s">
         <v>27</v>
       </c>
       <c r="C731" t="s">
-        <v>454</v>
+        <v>2093</v>
       </c>
       <c r="D731" t="s">
-        <v>455</v>
+        <v>2094</v>
       </c>
       <c r="F731" t="s">
-        <v>147</v>
+        <v>85</v>
       </c>
       <c r="G731" t="s">
         <v>17</v>
       </c>
       <c r="H731">
-        <v>14075</v>
+        <v>14221</v>
       </c>
       <c r="I731" t="s">
-        <v>2089</v>
+        <v>2095</v>
       </c>
       <c r="J731" t="s">
-        <v>2090</v>
+        <v>208</v>
       </c>
       <c r="K731" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L731">
         <v>0</v>
       </c>
       <c r="M731" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="732" spans="1:13">
       <c r="A732">
-        <v>4592</v>
+        <v>4327</v>
       </c>
       <c r="B732" t="s">
         <v>27</v>
       </c>
       <c r="C732" t="s">
-        <v>2091</v>
+        <v>1172</v>
       </c>
       <c r="D732" t="s">
-        <v>858</v>
+        <v>2096</v>
       </c>
       <c r="F732" t="s">
-        <v>622</v>
+        <v>401</v>
       </c>
       <c r="G732" t="s">
         <v>17</v>
       </c>
       <c r="H732">
-        <v>14043</v>
+        <v>14225</v>
       </c>
       <c r="I732" t="s">
-        <v>2092</v>
+        <v>1174</v>
+      </c>
+      <c r="J732" t="s">
+        <v>189</v>
       </c>
       <c r="K732" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L732">
         <v>0</v>
       </c>
       <c r="M732" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="733" spans="1:13">
       <c r="A733">
-        <v>4594</v>
+        <v>4328</v>
       </c>
       <c r="B733" t="s">
         <v>27</v>
       </c>
       <c r="C733" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="D733" t="s">
-        <v>709</v>
+        <v>1856</v>
       </c>
       <c r="F733" t="s">
-        <v>86</v>
+        <v>1643</v>
       </c>
       <c r="G733" t="s">
         <v>17</v>
       </c>
       <c r="H733">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>2094</v>
+        <v>14226</v>
+      </c>
+      <c r="J733" t="s">
+        <v>2098</v>
       </c>
       <c r="K733" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L733">
         <v>0</v>
       </c>
       <c r="M733" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="734" spans="1:13">
       <c r="A734">
-        <v>4603</v>
+        <v>4335</v>
       </c>
       <c r="B734" t="s">
         <v>27</v>
       </c>
       <c r="C734" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="D734" t="s">
-        <v>172</v>
+        <v>2100</v>
       </c>
       <c r="F734" t="s">
-        <v>41</v>
+        <v>465</v>
       </c>
       <c r="G734" t="s">
         <v>17</v>
       </c>
       <c r="H734">
-        <v>14215</v>
+        <v>14559</v>
       </c>
       <c r="I734" t="s">
-        <v>2096</v>
+        <v>2101</v>
+      </c>
+      <c r="J734" t="s">
+        <v>2102</v>
       </c>
       <c r="K734" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L734">
         <v>0</v>
       </c>
       <c r="M734" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="735" spans="1:13">
       <c r="A735">
-        <v>4613</v>
+        <v>4336</v>
       </c>
       <c r="B735" t="s">
         <v>27</v>
       </c>
       <c r="C735" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c r="D735" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="F735" t="s">
-        <v>117</v>
+        <v>2105</v>
       </c>
       <c r="G735" t="s">
         <v>17</v>
       </c>
       <c r="H735">
-        <v>14215</v>
+        <v>14482</v>
       </c>
       <c r="I735" t="s">
-        <v>2099</v>
+        <v>2106</v>
+      </c>
+      <c r="J735" t="s">
+        <v>2107</v>
       </c>
       <c r="K735" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L735">
         <v>0</v>
       </c>
       <c r="M735" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="736" spans="1:13">
       <c r="A736">
-        <v>4619</v>
+        <v>4337</v>
       </c>
       <c r="B736" t="s">
         <v>27</v>
       </c>
       <c r="C736" t="s">
-        <v>2100</v>
+        <v>2108</v>
       </c>
       <c r="D736" t="s">
-        <v>2101</v>
+        <v>171</v>
       </c>
       <c r="F736" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G736" t="s">
         <v>17</v>
       </c>
       <c r="H736">
-        <v>14208</v>
+        <v>14215</v>
       </c>
       <c r="I736" t="s">
-        <v>2100</v>
+        <v>2109</v>
+      </c>
+      <c r="J736" t="s">
+        <v>2110</v>
       </c>
       <c r="K736" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L736">
         <v>0</v>
       </c>
       <c r="M736" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="737" spans="1:13">
       <c r="A737">
-        <v>4620</v>
+        <v>4338</v>
       </c>
       <c r="B737" t="s">
         <v>27</v>
       </c>
       <c r="C737" t="s">
-        <v>2102</v>
+        <v>2111</v>
       </c>
       <c r="D737" t="s">
-        <v>2103</v>
+        <v>2112</v>
       </c>
       <c r="F737" t="s">
-        <v>41</v>
+        <v>1499</v>
       </c>
       <c r="G737" t="s">
         <v>17</v>
       </c>
       <c r="H737">
-        <v>14213</v>
+        <v>14025</v>
       </c>
       <c r="I737">
-        <v>7163877201</v>
+        <v>7169415550</v>
+      </c>
+      <c r="J737" t="s">
+        <v>2113</v>
       </c>
       <c r="K737" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L737">
         <v>0</v>
       </c>
       <c r="M737" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="738" spans="1:13">
       <c r="A738">
-        <v>4623</v>
+        <v>4339</v>
       </c>
       <c r="B738" t="s">
         <v>27</v>
       </c>
       <c r="C738" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
       <c r="D738" t="s">
-        <v>2105</v>
+        <v>2115</v>
       </c>
       <c r="F738" t="s">
-        <v>117</v>
+        <v>2116</v>
       </c>
       <c r="G738" t="s">
         <v>17</v>
       </c>
       <c r="H738">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>2106</v>
+        <v>14220</v>
+      </c>
+      <c r="I738">
+        <v>7163394797</v>
+      </c>
+      <c r="J738" t="s">
+        <v>1241</v>
       </c>
       <c r="K738" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L738">
         <v>0</v>
       </c>
       <c r="M738" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="739" spans="1:13">
       <c r="A739">
-        <v>4624</v>
+        <v>4352</v>
       </c>
       <c r="B739" t="s">
         <v>27</v>
       </c>
       <c r="C739" t="s">
-        <v>2107</v>
+        <v>2117</v>
       </c>
       <c r="D739" t="s">
-        <v>2108</v>
+        <v>2118</v>
       </c>
       <c r="F739" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="G739" t="s">
         <v>17</v>
       </c>
       <c r="H739">
-        <v>14086</v>
-[...2 lines deleted...]
-        <v>2109</v>
+        <v>14211</v>
       </c>
       <c r="J739" t="s">
-        <v>2110</v>
+        <v>323</v>
       </c>
       <c r="K739" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L739">
         <v>0</v>
       </c>
       <c r="M739" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="740" spans="1:13">
       <c r="A740">
-        <v>4626</v>
+        <v>4367</v>
       </c>
       <c r="B740" t="s">
         <v>27</v>
       </c>
       <c r="C740" t="s">
-        <v>2111</v>
+        <v>2119</v>
       </c>
       <c r="D740" t="s">
-        <v>2112</v>
+        <v>2120</v>
       </c>
       <c r="F740" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G740" t="s">
         <v>17</v>
       </c>
       <c r="H740">
-        <v>14204</v>
+        <v>14215</v>
+      </c>
+      <c r="I740" t="s">
+        <v>2121</v>
+      </c>
+      <c r="J740" t="s">
+        <v>323</v>
       </c>
       <c r="K740" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L740">
         <v>0</v>
       </c>
       <c r="M740" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="741" spans="1:13">
       <c r="A741">
-        <v>4641</v>
+        <v>4400</v>
       </c>
       <c r="B741" t="s">
         <v>27</v>
       </c>
       <c r="C741" t="s">
-        <v>2113</v>
+        <v>2122</v>
       </c>
       <c r="D741" t="s">
-        <v>2114</v>
+        <v>2123</v>
       </c>
       <c r="F741" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G741" t="s">
         <v>17</v>
       </c>
       <c r="H741">
-        <v>14211</v>
+        <v>14206</v>
       </c>
       <c r="I741" t="s">
-        <v>2115</v>
+        <v>2124</v>
       </c>
       <c r="J741" t="s">
-        <v>2116</v>
+        <v>2125</v>
       </c>
       <c r="K741" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L741">
         <v>0</v>
       </c>
       <c r="M741" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="742" spans="1:13">
       <c r="A742">
-        <v>4651</v>
+        <v>4405</v>
       </c>
       <c r="B742" t="s">
         <v>27</v>
       </c>
       <c r="C742" t="s">
-        <v>2117</v>
+        <v>1242</v>
       </c>
       <c r="D742" t="s">
-        <v>2118</v>
+        <v>1243</v>
       </c>
       <c r="F742" t="s">
-        <v>91</v>
+        <v>375</v>
       </c>
       <c r="G742" t="s">
         <v>17</v>
       </c>
       <c r="H742">
-        <v>14225</v>
+        <v>14213</v>
       </c>
       <c r="I742" t="s">
-        <v>2119</v>
+        <v>1244</v>
+      </c>
+      <c r="J742" t="s">
+        <v>189</v>
       </c>
       <c r="K742" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L742">
         <v>0</v>
       </c>
       <c r="M742" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="743" spans="1:13">
       <c r="A743">
-        <v>4657</v>
+        <v>4414</v>
       </c>
       <c r="B743" t="s">
         <v>27</v>
       </c>
       <c r="C743" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="D743" t="s">
-        <v>2121</v>
+        <v>2127</v>
       </c>
       <c r="F743" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G743" t="s">
         <v>17</v>
       </c>
       <c r="H743">
-        <v>14209</v>
+        <v>14211</v>
       </c>
       <c r="I743" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="K743" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L743">
         <v>0</v>
       </c>
       <c r="M743" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="744" spans="1:13">
       <c r="A744">
-        <v>4661</v>
+        <v>4429</v>
       </c>
       <c r="B744" t="s">
         <v>27</v>
       </c>
       <c r="C744" t="s">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="D744" t="s">
-        <v>2124</v>
+        <v>2130</v>
       </c>
       <c r="F744" t="s">
-        <v>920</v>
+        <v>1875</v>
       </c>
       <c r="G744" t="s">
         <v>17</v>
       </c>
       <c r="H744">
-        <v>14416</v>
+        <v>14075</v>
       </c>
       <c r="I744" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>2126</v>
+        <v>2131</v>
       </c>
       <c r="K744" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L744">
         <v>0</v>
       </c>
       <c r="M744" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="745" spans="1:13">
       <c r="A745">
-        <v>4666</v>
+        <v>4462</v>
       </c>
       <c r="B745" t="s">
         <v>27</v>
       </c>
       <c r="C745" t="s">
-        <v>1618</v>
+        <v>2132</v>
       </c>
       <c r="D745" t="s">
-        <v>2127</v>
+        <v>880</v>
       </c>
       <c r="F745" t="s">
-        <v>117</v>
+        <v>644</v>
       </c>
       <c r="G745" t="s">
         <v>17</v>
       </c>
       <c r="H745">
-        <v>14215</v>
+        <v>14043</v>
       </c>
       <c r="I745" t="s">
-        <v>2128</v>
+        <v>2133</v>
       </c>
       <c r="K745" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L745">
         <v>0</v>
       </c>
       <c r="M745" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="746" spans="1:13">
       <c r="A746">
-        <v>4668</v>
+        <v>4463</v>
       </c>
       <c r="B746" t="s">
         <v>27</v>
       </c>
       <c r="C746" t="s">
-        <v>2129</v>
+        <v>2134</v>
       </c>
       <c r="D746" t="s">
-        <v>2130</v>
+        <v>2135</v>
       </c>
       <c r="F746" t="s">
-        <v>460</v>
+        <v>103</v>
       </c>
       <c r="G746" t="s">
-        <v>53</v>
+        <v>1393</v>
       </c>
       <c r="H746">
-        <v>16503</v>
+        <v>14075</v>
       </c>
       <c r="I746" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>2131</v>
+        <v>1726</v>
       </c>
       <c r="K746" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L746">
         <v>0</v>
       </c>
       <c r="M746" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="747" spans="1:13">
       <c r="A747">
-        <v>4669</v>
+        <v>4493</v>
       </c>
       <c r="B747" t="s">
         <v>27</v>
       </c>
       <c r="C747" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="D747" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="F747" t="s">
-        <v>460</v>
+        <v>427</v>
       </c>
       <c r="G747" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H747">
-        <v>16511</v>
-[...5 lines deleted...]
-        <v>2134</v>
+        <v>14150</v>
       </c>
       <c r="K747" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L747">
         <v>0</v>
       </c>
       <c r="M747" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="748" spans="1:13">
       <c r="A748">
-        <v>4670</v>
+        <v>4509</v>
       </c>
       <c r="B748" t="s">
         <v>27</v>
       </c>
       <c r="C748" t="s">
-        <v>2135</v>
+        <v>2138</v>
       </c>
       <c r="D748" t="s">
-        <v>2136</v>
+        <v>2139</v>
       </c>
       <c r="F748" t="s">
-        <v>460</v>
+        <v>416</v>
       </c>
       <c r="G748" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="H748">
-        <v>16511</v>
+        <v>14304</v>
       </c>
       <c r="I748" t="s">
-        <v>1662</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>1324</v>
       </c>
       <c r="K748" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L748">
         <v>0</v>
       </c>
       <c r="M748" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="749" spans="1:13">
       <c r="A749">
-        <v>4683</v>
+        <v>4518</v>
       </c>
       <c r="B749" t="s">
         <v>27</v>
       </c>
       <c r="C749" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
       <c r="D749" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="F749" t="s">
-        <v>117</v>
+        <v>486</v>
       </c>
       <c r="G749" t="s">
         <v>17</v>
       </c>
       <c r="H749">
-        <v>14225</v>
+        <v>14059</v>
       </c>
       <c r="I749" t="s">
-        <v>907</v>
+        <v>2142</v>
       </c>
       <c r="K749" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L749">
         <v>0</v>
       </c>
       <c r="M749" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="750" spans="1:13">
       <c r="A750">
-        <v>4694</v>
+        <v>4524</v>
       </c>
       <c r="B750" t="s">
         <v>27</v>
       </c>
       <c r="C750" t="s">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="D750" t="s">
-        <v>2140</v>
+        <v>2144</v>
       </c>
       <c r="F750" t="s">
-        <v>276</v>
+        <v>40</v>
       </c>
       <c r="G750" t="s">
         <v>17</v>
       </c>
       <c r="H750">
-        <v>14624</v>
+        <v>14210</v>
       </c>
       <c r="I750" t="s">
-        <v>907</v>
+        <v>2145</v>
       </c>
       <c r="J750" t="s">
-        <v>2141</v>
+        <v>2146</v>
       </c>
       <c r="K750" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L750">
         <v>0</v>
       </c>
       <c r="M750" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="751" spans="1:13">
       <c r="A751">
-        <v>4702</v>
+        <v>4551</v>
       </c>
       <c r="B751" t="s">
         <v>27</v>
       </c>
       <c r="C751" t="s">
-        <v>2142</v>
+        <v>2147</v>
       </c>
       <c r="D751" t="s">
-        <v>2143</v>
+        <v>1025</v>
       </c>
       <c r="F751" t="s">
-        <v>215</v>
+        <v>656</v>
       </c>
       <c r="G751" t="s">
         <v>17</v>
       </c>
       <c r="H751">
-        <v>14150</v>
+        <v>14224</v>
       </c>
       <c r="I751" t="s">
-        <v>2144</v>
+        <v>1697</v>
       </c>
       <c r="K751" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L751">
         <v>0</v>
       </c>
       <c r="M751" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="752" spans="1:13">
       <c r="A752">
-        <v>4757</v>
+        <v>4561</v>
       </c>
       <c r="B752" t="s">
         <v>27</v>
       </c>
       <c r="C752" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
       <c r="D752" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="F752" t="s">
-        <v>41</v>
+        <v>168</v>
       </c>
       <c r="G752" t="s">
         <v>17</v>
       </c>
       <c r="H752">
-        <v>14215</v>
+        <v>14127</v>
       </c>
       <c r="I752" t="s">
-        <v>2146</v>
+        <v>2149</v>
+      </c>
+      <c r="J752" t="s">
+        <v>2150</v>
       </c>
       <c r="K752" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L752">
         <v>0</v>
       </c>
       <c r="M752" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="753" spans="1:13">
       <c r="A753">
-        <v>4761</v>
+        <v>4565</v>
       </c>
       <c r="B753" t="s">
         <v>27</v>
       </c>
       <c r="C753" t="s">
-        <v>2147</v>
+        <v>2151</v>
       </c>
       <c r="D753" t="s">
-        <v>574</v>
+        <v>2152</v>
       </c>
       <c r="F753" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="G753" t="s">
         <v>17</v>
       </c>
       <c r="H753">
-        <v>14210</v>
+        <v>14075</v>
       </c>
       <c r="I753" t="s">
-        <v>2148</v>
+        <v>2151</v>
+      </c>
+      <c r="J753" t="s">
+        <v>2153</v>
       </c>
       <c r="K753" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L753">
         <v>0</v>
       </c>
       <c r="M753" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="754" spans="1:13">
       <c r="A754">
-        <v>4764</v>
+        <v>4570</v>
       </c>
       <c r="B754" t="s">
         <v>27</v>
       </c>
       <c r="C754" t="s">
-        <v>2149</v>
+        <v>2154</v>
       </c>
       <c r="D754" t="s">
-        <v>2150</v>
+        <v>2155</v>
       </c>
       <c r="F754" t="s">
-        <v>2151</v>
+        <v>1875</v>
       </c>
       <c r="G754" t="s">
         <v>17</v>
       </c>
       <c r="H754">
-        <v>14411</v>
-[...5 lines deleted...]
-        <v>2152</v>
+        <v>14075</v>
       </c>
       <c r="K754" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L754">
         <v>0</v>
       </c>
       <c r="M754" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="755" spans="1:13">
       <c r="A755">
-        <v>4765</v>
+        <v>4576</v>
       </c>
       <c r="B755" t="s">
         <v>27</v>
       </c>
       <c r="C755" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="D755" t="s">
-        <v>2154</v>
+        <v>2157</v>
       </c>
       <c r="F755" t="s">
-        <v>2155</v>
+        <v>2158</v>
       </c>
       <c r="G755" t="s">
         <v>17</v>
       </c>
-      <c r="H755">
-        <v>14470</v>
+      <c r="H755" t="s">
+        <v>2159</v>
       </c>
       <c r="I755" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>2156</v>
+        <v>1324</v>
       </c>
       <c r="K755" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L755">
         <v>0</v>
       </c>
       <c r="M755" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="756" spans="1:13">
       <c r="A756">
-        <v>4768</v>
+        <v>4578</v>
       </c>
       <c r="B756" t="s">
         <v>27</v>
       </c>
       <c r="C756" t="s">
-        <v>2157</v>
+        <v>1272</v>
       </c>
       <c r="D756" t="s">
-        <v>2158</v>
+        <v>1273</v>
       </c>
       <c r="F756" t="s">
-        <v>188</v>
+        <v>1274</v>
       </c>
       <c r="G756" t="s">
         <v>17</v>
       </c>
       <c r="H756">
-        <v>14218</v>
+        <v>14131</v>
       </c>
       <c r="I756" t="s">
-        <v>2159</v>
+        <v>1275</v>
+      </c>
+      <c r="J756" t="s">
+        <v>1276</v>
       </c>
       <c r="K756" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L756">
         <v>0</v>
       </c>
       <c r="M756" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="757" spans="1:13">
       <c r="A757">
-        <v>4772</v>
+        <v>4590</v>
       </c>
       <c r="B757" t="s">
         <v>27</v>
       </c>
       <c r="C757" t="s">
+        <v>450</v>
+      </c>
+      <c r="D757" t="s">
+        <v>451</v>
+      </c>
+      <c r="F757" t="s">
         <v>2160</v>
       </c>
-      <c r="D757" t="s">
+      <c r="G757" t="s">
+        <v>17</v>
+      </c>
+      <c r="H757">
+        <v>14075</v>
+      </c>
+      <c r="I757" t="s">
         <v>2161</v>
       </c>
-      <c r="F757" t="s">
-[...8 lines deleted...]
-      <c r="I757" t="s">
+      <c r="J757" t="s">
         <v>2162</v>
       </c>
       <c r="K757" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L757">
         <v>0</v>
       </c>
       <c r="M757" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="758" spans="1:13">
       <c r="A758">
-        <v>4793</v>
+        <v>4592</v>
       </c>
       <c r="B758" t="s">
         <v>27</v>
       </c>
       <c r="C758" t="s">
         <v>2163</v>
       </c>
       <c r="D758" t="s">
+        <v>880</v>
+      </c>
+      <c r="F758" t="s">
+        <v>644</v>
+      </c>
+      <c r="G758" t="s">
+        <v>17</v>
+      </c>
+      <c r="H758">
+        <v>14043</v>
+      </c>
+      <c r="I758" t="s">
         <v>2164</v>
       </c>
-      <c r="F758" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K758" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L758">
         <v>0</v>
       </c>
       <c r="M758" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="759" spans="1:13">
       <c r="A759">
-        <v>4797</v>
+        <v>4594</v>
       </c>
       <c r="B759" t="s">
         <v>27</v>
       </c>
       <c r="C759" t="s">
-        <v>2167</v>
+        <v>2165</v>
       </c>
       <c r="D759" t="s">
-        <v>2168</v>
+        <v>731</v>
       </c>
       <c r="F759" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="G759" t="s">
         <v>17</v>
       </c>
       <c r="H759">
-        <v>14214</v>
+        <v>14221</v>
       </c>
       <c r="I759" t="s">
-        <v>491</v>
+        <v>2166</v>
       </c>
       <c r="K759" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L759">
         <v>0</v>
       </c>
       <c r="M759" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="760" spans="1:13">
       <c r="A760">
-        <v>4804</v>
+        <v>4603</v>
       </c>
       <c r="B760" t="s">
         <v>27</v>
       </c>
       <c r="C760" t="s">
-        <v>2169</v>
+        <v>2167</v>
       </c>
       <c r="D760" t="s">
-        <v>2170</v>
+        <v>171</v>
       </c>
       <c r="F760" t="s">
-        <v>622</v>
+        <v>40</v>
       </c>
       <c r="G760" t="s">
         <v>17</v>
       </c>
       <c r="H760">
-        <v>14043</v>
+        <v>14215</v>
       </c>
       <c r="I760" t="s">
-        <v>2171</v>
+        <v>2168</v>
       </c>
       <c r="K760" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L760">
         <v>0</v>
       </c>
       <c r="M760" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="761" spans="1:13">
       <c r="A761">
-        <v>4813</v>
+        <v>4613</v>
       </c>
       <c r="B761" t="s">
         <v>27</v>
       </c>
       <c r="C761" t="s">
-        <v>2172</v>
+        <v>2169</v>
       </c>
       <c r="D761" t="s">
-        <v>2173</v>
+        <v>2170</v>
       </c>
       <c r="F761" t="s">
-        <v>420</v>
+        <v>116</v>
       </c>
       <c r="G761" t="s">
         <v>17</v>
       </c>
       <c r="H761">
-        <v>14304</v>
+        <v>14215</v>
       </c>
       <c r="I761" t="s">
-        <v>2174</v>
+        <v>2171</v>
       </c>
       <c r="K761" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L761">
         <v>0</v>
       </c>
       <c r="M761" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="762" spans="1:13">
       <c r="A762">
-        <v>535</v>
+        <v>4619</v>
       </c>
       <c r="B762" t="s">
         <v>27</v>
       </c>
       <c r="C762" t="s">
-        <v>2175</v>
+        <v>2172</v>
       </c>
       <c r="D762" t="s">
-        <v>2176</v>
+        <v>2173</v>
       </c>
       <c r="F762" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G762" t="s">
         <v>17</v>
       </c>
       <c r="H762">
-        <v>14240</v>
+        <v>14208</v>
       </c>
       <c r="I762" t="s">
-        <v>2177</v>
+        <v>2172</v>
       </c>
       <c r="K762" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L762">
         <v>0</v>
       </c>
       <c r="M762" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="763" spans="1:13">
       <c r="A763">
-        <v>631</v>
+        <v>4620</v>
       </c>
       <c r="B763" t="s">
         <v>27</v>
       </c>
       <c r="C763" t="s">
-        <v>2178</v>
+        <v>2174</v>
       </c>
       <c r="D763" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="F763" t="s">
-        <v>2180</v>
+        <v>40</v>
       </c>
       <c r="G763" t="s">
         <v>17</v>
       </c>
       <c r="H763">
-        <v>14001</v>
-[...2 lines deleted...]
-        <v>2181</v>
+        <v>14213</v>
+      </c>
+      <c r="I763">
+        <v>7163877201</v>
       </c>
       <c r="K763" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L763">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M763" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="764" spans="1:13">
       <c r="A764">
-        <v>727</v>
+        <v>4623</v>
       </c>
       <c r="B764" t="s">
         <v>27</v>
       </c>
       <c r="C764" t="s">
-        <v>2182</v>
+        <v>2176</v>
       </c>
       <c r="D764" t="s">
-        <v>2183</v>
-[...2 lines deleted...]
-        <v>2184</v>
+        <v>2177</v>
       </c>
       <c r="F764" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="G764" t="s">
         <v>17</v>
       </c>
       <c r="H764">
-        <v>14086</v>
+        <v>14215</v>
       </c>
       <c r="I764" t="s">
-        <v>2185</v>
+        <v>2178</v>
       </c>
       <c r="K764" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L764">
         <v>0</v>
       </c>
       <c r="M764" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="765" spans="1:13">
       <c r="A765">
-        <v>9099</v>
+        <v>4624</v>
       </c>
       <c r="B765" t="s">
         <v>27</v>
       </c>
       <c r="C765" t="s">
-        <v>2186</v>
+        <v>2179</v>
       </c>
       <c r="D765" t="s">
-        <v>2187</v>
-[...2 lines deleted...]
-        <v>2188</v>
+        <v>2180</v>
       </c>
       <c r="F765" t="s">
-        <v>615</v>
+        <v>71</v>
       </c>
       <c r="G765" t="s">
         <v>17</v>
       </c>
       <c r="H765">
-        <v>14226</v>
+        <v>14086</v>
       </c>
       <c r="I765" t="s">
-        <v>614</v>
+        <v>2181</v>
+      </c>
+      <c r="J765" t="s">
+        <v>2182</v>
       </c>
       <c r="K765" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L765">
         <v>0</v>
       </c>
       <c r="M765" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="766" spans="1:13">
       <c r="A766">
-        <v>93</v>
+        <v>4626</v>
       </c>
       <c r="B766" t="s">
         <v>27</v>
       </c>
       <c r="C766" t="s">
-        <v>2189</v>
+        <v>2183</v>
       </c>
       <c r="D766" t="s">
-        <v>2190</v>
+        <v>2184</v>
       </c>
       <c r="F766" t="s">
-        <v>100</v>
+        <v>250</v>
       </c>
       <c r="G766" t="s">
         <v>17</v>
       </c>
       <c r="H766">
-        <v>14094</v>
-[...5 lines deleted...]
-        <v>2192</v>
+        <v>14204</v>
       </c>
       <c r="K766" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L766">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M766" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="767" spans="1:13">
       <c r="A767">
-        <v>1112</v>
+        <v>4641</v>
       </c>
       <c r="B767" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C767" t="s">
-        <v>2193</v>
+        <v>2185</v>
       </c>
       <c r="D767" t="s">
-        <v>2194</v>
+        <v>2186</v>
       </c>
       <c r="F767" t="s">
-        <v>490</v>
+        <v>116</v>
       </c>
       <c r="G767" t="s">
         <v>17</v>
       </c>
       <c r="H767">
-        <v>14059</v>
+        <v>14211</v>
       </c>
       <c r="I767" t="s">
-        <v>2195</v>
+        <v>2187</v>
+      </c>
+      <c r="J767" t="s">
+        <v>2188</v>
       </c>
       <c r="K767" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L767">
         <v>0</v>
       </c>
       <c r="M767" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="768" spans="1:13">
       <c r="A768">
-        <v>112</v>
+        <v>4651</v>
       </c>
       <c r="B768" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C768" t="s">
-        <v>2196</v>
+        <v>2189</v>
       </c>
       <c r="D768" t="s">
-        <v>2197</v>
+        <v>2190</v>
       </c>
       <c r="F768" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G768" t="s">
         <v>17</v>
       </c>
       <c r="H768">
-        <v>14221</v>
+        <v>14225</v>
       </c>
       <c r="I768" t="s">
-        <v>2198</v>
-[...2 lines deleted...]
-        <v>2199</v>
+        <v>2191</v>
       </c>
       <c r="K768" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L768">
         <v>0</v>
       </c>
       <c r="M768" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="769" spans="1:13">
       <c r="A769">
-        <v>1407</v>
+        <v>4657</v>
       </c>
       <c r="B769" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C769" t="s">
-        <v>1856</v>
+        <v>2192</v>
       </c>
       <c r="D769" t="s">
-        <v>543</v>
+        <v>2193</v>
       </c>
       <c r="F769" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G769" t="s">
         <v>17</v>
       </c>
       <c r="H769">
         <v>14209</v>
       </c>
       <c r="I769" t="s">
-        <v>1859</v>
+        <v>2194</v>
       </c>
       <c r="K769" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L769">
         <v>0</v>
       </c>
       <c r="M769" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="770" spans="1:13">
       <c r="A770">
-        <v>1609</v>
+        <v>4661</v>
       </c>
       <c r="B770" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C770" t="s">
-        <v>2200</v>
+        <v>2195</v>
       </c>
       <c r="D770" t="s">
-        <v>2201</v>
+        <v>2196</v>
       </c>
       <c r="F770" t="s">
-        <v>41</v>
+        <v>943</v>
       </c>
       <c r="G770" t="s">
         <v>17</v>
       </c>
       <c r="H770">
-        <v>14214</v>
+        <v>14416</v>
       </c>
       <c r="I770" t="s">
-        <v>2202</v>
+        <v>2197</v>
       </c>
       <c r="J770" t="s">
-        <v>2203</v>
+        <v>2198</v>
       </c>
       <c r="K770" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L770">
         <v>0</v>
       </c>
       <c r="M770" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="771" spans="1:13">
       <c r="A771">
-        <v>1954</v>
+        <v>4666</v>
       </c>
       <c r="B771" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C771" t="s">
-        <v>2204</v>
+        <v>1670</v>
       </c>
       <c r="D771" t="s">
-        <v>2205</v>
+        <v>2199</v>
       </c>
       <c r="F771" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="G771" t="s">
         <v>17</v>
       </c>
       <c r="H771">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I771" t="s">
-        <v>2206</v>
-[...2 lines deleted...]
-        <v>2207</v>
+        <v>2200</v>
       </c>
       <c r="K771" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L771">
         <v>0</v>
       </c>
       <c r="M771" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="772" spans="1:13">
       <c r="A772">
-        <v>1958</v>
+        <v>4668</v>
       </c>
       <c r="B772" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C772" t="s">
-        <v>2208</v>
+        <v>2201</v>
       </c>
       <c r="D772" t="s">
-        <v>2209</v>
+        <v>2202</v>
       </c>
       <c r="F772" t="s">
-        <v>2210</v>
+        <v>456</v>
       </c>
       <c r="G772" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H772">
-        <v>14482</v>
+        <v>16503</v>
       </c>
       <c r="I772" t="s">
-        <v>2211</v>
+        <v>765</v>
       </c>
       <c r="J772" t="s">
-        <v>2212</v>
+        <v>2203</v>
       </c>
       <c r="K772" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L772">
         <v>0</v>
       </c>
       <c r="M772" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="773" spans="1:13">
       <c r="A773">
-        <v>2019</v>
+        <v>4669</v>
       </c>
       <c r="B773" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C773" t="s">
-        <v>2213</v>
+        <v>2204</v>
       </c>
       <c r="D773" t="s">
-        <v>200</v>
+        <v>2205</v>
       </c>
       <c r="F773" t="s">
-        <v>86</v>
+        <v>456</v>
       </c>
       <c r="G773" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H773">
-        <v>14221</v>
+        <v>16511</v>
       </c>
       <c r="I773" t="s">
-        <v>2214</v>
+        <v>1619</v>
       </c>
       <c r="J773" t="s">
-        <v>2215</v>
+        <v>2206</v>
       </c>
       <c r="K773" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L773">
         <v>0</v>
       </c>
       <c r="M773" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="774" spans="1:13">
       <c r="A774">
-        <v>248</v>
+        <v>4670</v>
       </c>
       <c r="B774" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C774" t="s">
-        <v>2216</v>
+        <v>2207</v>
       </c>
       <c r="D774" t="s">
-        <v>1926</v>
+        <v>2208</v>
       </c>
       <c r="F774" t="s">
-        <v>169</v>
+        <v>456</v>
       </c>
       <c r="G774" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H774">
-        <v>14127</v>
+        <v>16511</v>
       </c>
       <c r="I774" t="s">
-        <v>2217</v>
+        <v>1714</v>
+      </c>
+      <c r="J774" t="s">
+        <v>418</v>
       </c>
       <c r="K774" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L774">
         <v>0</v>
       </c>
       <c r="M774" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="775" spans="1:13">
       <c r="A775">
-        <v>293</v>
+        <v>4683</v>
       </c>
       <c r="B775" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C775" t="s">
-        <v>1883</v>
+        <v>2209</v>
       </c>
       <c r="D775" t="s">
-        <v>2218</v>
+        <v>2210</v>
       </c>
       <c r="F775" t="s">
-        <v>420</v>
+        <v>116</v>
       </c>
       <c r="G775" t="s">
         <v>17</v>
       </c>
       <c r="H775">
-        <v>14304</v>
+        <v>14225</v>
       </c>
       <c r="I775" t="s">
-        <v>2219</v>
+        <v>930</v>
       </c>
       <c r="K775" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L775">
         <v>0</v>
       </c>
       <c r="M775" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="776" spans="1:13">
       <c r="A776">
-        <v>340</v>
+        <v>4702</v>
       </c>
       <c r="B776" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C776" t="s">
-        <v>2220</v>
+        <v>2211</v>
       </c>
       <c r="D776" t="s">
-        <v>2221</v>
+        <v>2212</v>
       </c>
       <c r="F776" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="G776" t="s">
         <v>17</v>
       </c>
       <c r="H776">
-        <v>14216</v>
+        <v>14150</v>
       </c>
       <c r="I776" t="s">
-        <v>2222</v>
-[...2 lines deleted...]
-        <v>2223</v>
+        <v>2213</v>
       </c>
       <c r="K776" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L776">
         <v>0</v>
       </c>
       <c r="M776" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="777" spans="1:13">
       <c r="A777">
-        <v>3887</v>
+        <v>4757</v>
       </c>
       <c r="B777" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C777" t="s">
-        <v>2224</v>
-[...5 lines deleted...]
-        <v>213123</v>
+        <v>2214</v>
+      </c>
+      <c r="D777" t="s">
+        <v>171</v>
+      </c>
+      <c r="F777" t="s">
+        <v>40</v>
       </c>
       <c r="G777" t="s">
         <v>17</v>
       </c>
       <c r="H777">
-        <v>213132</v>
+        <v>14215</v>
       </c>
       <c r="I777" t="s">
-        <v>2225</v>
-[...2 lines deleted...]
-        <v>2226</v>
+        <v>2215</v>
       </c>
       <c r="K777" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L777">
         <v>0</v>
       </c>
       <c r="M777" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="778" spans="1:13">
       <c r="A778">
-        <v>3928</v>
+        <v>4761</v>
       </c>
       <c r="B778" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C778" t="s">
-        <v>1894</v>
+        <v>2216</v>
       </c>
       <c r="D778" t="s">
-        <v>2227</v>
+        <v>600</v>
       </c>
       <c r="F778" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G778" t="s">
         <v>17</v>
       </c>
       <c r="H778">
-        <v>14209</v>
+        <v>14210</v>
       </c>
       <c r="I778" t="s">
-        <v>1430</v>
+        <v>2217</v>
       </c>
       <c r="K778" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L778">
         <v>0</v>
       </c>
       <c r="M778" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="779" spans="1:13">
       <c r="A779">
-        <v>4063</v>
+        <v>4764</v>
       </c>
       <c r="B779" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C779" t="s">
-        <v>2228</v>
+        <v>2218</v>
       </c>
       <c r="D779" t="s">
-        <v>544</v>
+        <v>2219</v>
       </c>
       <c r="F779" t="s">
-        <v>656</v>
+        <v>2220</v>
       </c>
       <c r="G779" t="s">
         <v>17</v>
       </c>
       <c r="H779">
-        <v>14086</v>
+        <v>14411</v>
+      </c>
+      <c r="I779" t="s">
+        <v>1324</v>
       </c>
       <c r="J779" t="s">
-        <v>2229</v>
+        <v>2221</v>
       </c>
       <c r="K779" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L779">
         <v>0</v>
       </c>
       <c r="M779" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="780" spans="1:13">
       <c r="A780">
-        <v>4146</v>
+        <v>4765</v>
       </c>
       <c r="B780" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C780" t="s">
-        <v>2230</v>
+        <v>2222</v>
       </c>
       <c r="D780" t="s">
-        <v>2231</v>
+        <v>2223</v>
       </c>
       <c r="F780" t="s">
-        <v>184</v>
+        <v>2224</v>
       </c>
       <c r="G780" t="s">
         <v>17</v>
       </c>
       <c r="H780">
-        <v>14052</v>
+        <v>14470</v>
       </c>
       <c r="I780" t="s">
-        <v>2232</v>
+        <v>896</v>
       </c>
       <c r="J780" t="s">
-        <v>1979</v>
+        <v>2225</v>
       </c>
       <c r="K780" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L780">
         <v>0</v>
       </c>
       <c r="M780" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="781" spans="1:13">
       <c r="A781">
-        <v>4677</v>
+        <v>4768</v>
       </c>
       <c r="B781" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C781" t="s">
-        <v>2233</v>
+        <v>2226</v>
       </c>
       <c r="D781" t="s">
-        <v>2234</v>
+        <v>2227</v>
       </c>
       <c r="F781" t="s">
-        <v>2235</v>
+        <v>187</v>
       </c>
       <c r="G781" t="s">
         <v>17</v>
       </c>
       <c r="H781">
-        <v>14072</v>
+        <v>14218</v>
       </c>
       <c r="I781" t="s">
-        <v>2236</v>
+        <v>2228</v>
       </c>
       <c r="K781" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L781">
         <v>0</v>
       </c>
       <c r="M781" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="782" spans="1:13">
       <c r="A782">
-        <v>293</v>
+        <v>4772</v>
       </c>
       <c r="B782" t="s">
-        <v>559</v>
+        <v>27</v>
       </c>
       <c r="C782" t="s">
-        <v>1883</v>
+        <v>2229</v>
       </c>
       <c r="D782" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>1885</v>
+        <v>2230</v>
       </c>
       <c r="F782" t="s">
-        <v>562</v>
+        <v>40</v>
       </c>
       <c r="G782" t="s">
         <v>17</v>
       </c>
       <c r="H782">
-        <v>14226</v>
+        <v>14220</v>
       </c>
       <c r="I782" t="s">
-        <v>2237</v>
+        <v>2231</v>
       </c>
       <c r="K782" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L782">
         <v>0</v>
       </c>
       <c r="M782" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="783" spans="1:13">
       <c r="A783">
-        <v>3887</v>
+        <v>4793</v>
       </c>
       <c r="B783" t="s">
-        <v>567</v>
+        <v>27</v>
       </c>
       <c r="C783" t="s">
-        <v>2238</v>
+        <v>2232</v>
       </c>
       <c r="D783" t="s">
-        <v>2239</v>
+        <v>2233</v>
       </c>
       <c r="F783" t="s">
-        <v>117</v>
+        <v>2234</v>
       </c>
       <c r="G783" t="s">
         <v>17</v>
       </c>
       <c r="H783">
-        <v>14223</v>
+        <v>14880</v>
       </c>
       <c r="I783" t="s">
-        <v>2225</v>
+        <v>1244</v>
       </c>
       <c r="J783" t="s">
-        <v>2226</v>
+        <v>2235</v>
       </c>
       <c r="K783" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L783">
         <v>0</v>
       </c>
       <c r="M783" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="784" spans="1:13">
       <c r="A784">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>4797</v>
+      </c>
+      <c r="B784" t="s">
+        <v>27</v>
       </c>
       <c r="C784" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="D784" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="F784" t="s">
-        <v>2242</v>
+        <v>116</v>
       </c>
       <c r="G784" t="s">
         <v>17</v>
       </c>
       <c r="H784">
-        <v>14086</v>
+        <v>14214</v>
       </c>
       <c r="I784" t="s">
-        <v>2243</v>
-[...2 lines deleted...]
-        <v>2244</v>
+        <v>487</v>
       </c>
       <c r="K784" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L784">
         <v>0</v>
       </c>
       <c r="M784" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="785" spans="1:13">
       <c r="A785">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>4804</v>
+      </c>
+      <c r="B785" t="s">
+        <v>27</v>
       </c>
       <c r="C785" t="s">
-        <v>2245</v>
+        <v>2238</v>
       </c>
       <c r="D785" t="s">
-        <v>2246</v>
+        <v>2239</v>
       </c>
       <c r="F785" t="s">
-        <v>2247</v>
+        <v>644</v>
       </c>
       <c r="G785" t="s">
         <v>17</v>
       </c>
       <c r="H785">
-        <v>14072</v>
+        <v>14043</v>
       </c>
       <c r="I785" t="s">
-        <v>2243</v>
-[...2 lines deleted...]
-        <v>2244</v>
+        <v>2240</v>
       </c>
       <c r="K785" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L785">
         <v>0</v>
       </c>
       <c r="M785" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="786" spans="1:13">
       <c r="A786">
-        <v>4568</v>
+        <v>4813</v>
       </c>
       <c r="B786" t="s">
         <v>27</v>
       </c>
       <c r="C786" t="s">
-        <v>2248</v>
+        <v>2241</v>
       </c>
       <c r="D786" t="s">
-        <v>2249</v>
+        <v>2242</v>
       </c>
       <c r="F786" t="s">
-        <v>276</v>
+        <v>416</v>
       </c>
       <c r="G786" t="s">
         <v>17</v>
       </c>
       <c r="H786">
-        <v>14623</v>
+        <v>14304</v>
       </c>
       <c r="I786" t="s">
-        <v>2250</v>
+        <v>2243</v>
       </c>
       <c r="K786" t="s">
-        <v>2251</v>
+        <v>60</v>
       </c>
       <c r="L786">
         <v>0</v>
       </c>
       <c r="M786" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="787" spans="1:13">
       <c r="A787">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>4851</v>
+      </c>
+      <c r="B787" t="s">
+        <v>27</v>
       </c>
       <c r="C787" t="s">
-        <v>2252</v>
+        <v>2244</v>
       </c>
       <c r="D787" t="s">
-        <v>2253</v>
+        <v>2245</v>
       </c>
       <c r="F787" t="s">
-        <v>2252</v>
+        <v>116</v>
       </c>
       <c r="G787" t="s">
         <v>17</v>
       </c>
       <c r="H787">
-        <v>14489</v>
+        <v>14215</v>
       </c>
       <c r="I787" t="s">
-        <v>2254</v>
+        <v>2246</v>
       </c>
       <c r="J787" t="s">
-        <v>2255</v>
+        <v>2247</v>
       </c>
       <c r="K787" t="s">
-        <v>2256</v>
+        <v>60</v>
       </c>
       <c r="L787">
         <v>0</v>
       </c>
       <c r="M787" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="788" spans="1:13">
       <c r="A788">
-        <v>1461</v>
+        <v>4869</v>
       </c>
       <c r="B788" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C788" t="s">
-        <v>2257</v>
+        <v>2248</v>
       </c>
       <c r="D788" t="s">
-        <v>2258</v>
+        <v>2249</v>
       </c>
       <c r="F788" t="s">
-        <v>2259</v>
+        <v>250</v>
       </c>
       <c r="G788" t="s">
         <v>17</v>
       </c>
       <c r="H788">
-        <v>14580</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>14215</v>
+      </c>
+      <c r="J788" t="s">
+        <v>323</v>
       </c>
       <c r="K788" t="s">
-        <v>2260</v>
+        <v>60</v>
       </c>
       <c r="L788">
         <v>0</v>
       </c>
       <c r="M788" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="789" spans="1:13">
       <c r="A789">
-        <v>4084</v>
+        <v>4881</v>
       </c>
       <c r="B789" t="s">
         <v>27</v>
       </c>
       <c r="C789" t="s">
-        <v>2261</v>
+        <v>2250</v>
       </c>
       <c r="D789" t="s">
-        <v>2262</v>
+        <v>2251</v>
       </c>
       <c r="F789" t="s">
-        <v>1492</v>
+        <v>71</v>
       </c>
       <c r="G789" t="s">
         <v>17</v>
       </c>
       <c r="H789">
-        <v>14626</v>
+        <v>14086</v>
+      </c>
+      <c r="I789" t="s">
+        <v>2252</v>
       </c>
       <c r="J789" t="s">
-        <v>209</v>
+        <v>2253</v>
       </c>
       <c r="K789" t="s">
-        <v>2260</v>
+        <v>60</v>
       </c>
       <c r="L789">
         <v>0</v>
       </c>
       <c r="M789" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="790" spans="1:13">
       <c r="A790">
-        <v>4264</v>
+        <v>4882</v>
       </c>
       <c r="B790" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C790" t="s">
-        <v>763</v>
+        <v>2254</v>
       </c>
       <c r="D790" t="s">
-        <v>2263</v>
+        <v>2255</v>
       </c>
       <c r="F790" t="s">
-        <v>2264</v>
+        <v>116</v>
       </c>
       <c r="G790" t="s">
         <v>17</v>
       </c>
       <c r="H790">
-        <v>14467</v>
+        <v>14215</v>
       </c>
       <c r="I790" t="s">
-        <v>765</v>
+        <v>869</v>
       </c>
       <c r="J790" t="s">
-        <v>766</v>
+        <v>189</v>
       </c>
       <c r="K790" t="s">
-        <v>2260</v>
+        <v>60</v>
       </c>
       <c r="L790">
         <v>0</v>
       </c>
       <c r="M790" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="791" spans="1:13">
       <c r="A791">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>535</v>
+      </c>
+      <c r="B791" t="s">
+        <v>27</v>
       </c>
       <c r="C791" t="s">
-        <v>2265</v>
+        <v>2256</v>
       </c>
       <c r="D791" t="s">
-        <v>2266</v>
+        <v>2257</v>
       </c>
       <c r="F791" t="s">
-        <v>276</v>
+        <v>40</v>
       </c>
       <c r="G791" t="s">
         <v>17</v>
       </c>
       <c r="H791">
-        <v>14623</v>
+        <v>14240</v>
       </c>
       <c r="I791" t="s">
-        <v>2267</v>
+        <v>2258</v>
       </c>
       <c r="K791" t="s">
-        <v>2260</v>
+        <v>60</v>
       </c>
       <c r="L791">
         <v>0</v>
       </c>
       <c r="M791" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="792" spans="1:13">
       <c r="A792">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>631</v>
+      </c>
+      <c r="B792" t="s">
+        <v>27</v>
       </c>
       <c r="C792" t="s">
-        <v>2268</v>
+        <v>2259</v>
       </c>
       <c r="D792" t="s">
-        <v>2269</v>
+        <v>2260</v>
       </c>
       <c r="F792" t="s">
-        <v>1492</v>
+        <v>2261</v>
       </c>
       <c r="G792" t="s">
         <v>17</v>
       </c>
       <c r="H792">
-        <v>14606</v>
+        <v>14001</v>
       </c>
       <c r="J792" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="K792" t="s">
-        <v>2260</v>
+        <v>60</v>
       </c>
       <c r="L792">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M792" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="793" spans="1:13">
       <c r="A793">
-        <v>4076</v>
+        <v>727</v>
       </c>
       <c r="B793" t="s">
         <v>27</v>
       </c>
       <c r="C793" t="s">
-        <v>2270</v>
+        <v>2263</v>
       </c>
       <c r="D793" t="s">
-        <v>2271</v>
+        <v>2264</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2265</v>
       </c>
       <c r="F793" t="s">
-        <v>1492</v>
+        <v>71</v>
       </c>
       <c r="G793" t="s">
         <v>17</v>
       </c>
       <c r="H793">
-        <v>14624</v>
+        <v>14086</v>
       </c>
       <c r="I793" t="s">
-        <v>2272</v>
-[...2 lines deleted...]
-        <v>2273</v>
+        <v>2266</v>
       </c>
       <c r="K793" t="s">
-        <v>2260</v>
+        <v>60</v>
       </c>
       <c r="L793">
         <v>0</v>
       </c>
       <c r="M793" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="794" spans="1:13">
       <c r="A794">
-        <v>1546</v>
+        <v>9099</v>
       </c>
       <c r="B794" t="s">
         <v>27</v>
       </c>
       <c r="C794" t="s">
-        <v>2274</v>
+        <v>2267</v>
       </c>
       <c r="D794" t="s">
-        <v>2275</v>
+        <v>2268</v>
       </c>
       <c r="E794" t="s">
-        <v>2276</v>
+        <v>2269</v>
       </c>
       <c r="F794" t="s">
-        <v>100</v>
+        <v>637</v>
       </c>
       <c r="G794" t="s">
         <v>17</v>
       </c>
       <c r="H794">
-        <v>14094</v>
+        <v>14226</v>
       </c>
       <c r="I794" t="s">
-        <v>2277</v>
+        <v>636</v>
       </c>
       <c r="K794" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L794">
         <v>0</v>
       </c>
       <c r="M794" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="795" spans="1:13">
       <c r="A795">
-        <v>158</v>
+        <v>93</v>
       </c>
       <c r="B795" t="s">
         <v>27</v>
       </c>
       <c r="C795" t="s">
-        <v>2279</v>
+        <v>2270</v>
       </c>
       <c r="D795" t="s">
-        <v>2280</v>
+        <v>2271</v>
       </c>
       <c r="F795" t="s">
-        <v>2281</v>
+        <v>99</v>
       </c>
       <c r="G795" t="s">
         <v>17</v>
       </c>
       <c r="H795">
-        <v>14108</v>
+        <v>14094</v>
       </c>
       <c r="I795" t="s">
-        <v>2282</v>
+        <v>2272</v>
       </c>
       <c r="J795" t="s">
-        <v>2283</v>
+        <v>2273</v>
       </c>
       <c r="K795" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L795">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M795" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="796" spans="1:13">
       <c r="A796">
-        <v>4044</v>
+        <v>1112</v>
       </c>
       <c r="B796" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C796" t="s">
-        <v>2284</v>
+        <v>2274</v>
       </c>
       <c r="D796" t="s">
-        <v>2285</v>
+        <v>2275</v>
       </c>
       <c r="F796" t="s">
-        <v>420</v>
+        <v>486</v>
       </c>
       <c r="G796" t="s">
         <v>17</v>
       </c>
       <c r="H796">
-        <v>14305</v>
-[...2 lines deleted...]
-        <v>2286</v>
+        <v>14059</v>
+      </c>
+      <c r="I796" t="s">
+        <v>2276</v>
       </c>
       <c r="K796" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L796">
         <v>0</v>
       </c>
       <c r="M796" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="797" spans="1:13">
       <c r="A797">
-        <v>4766</v>
+        <v>112</v>
       </c>
       <c r="B797" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C797" t="s">
-        <v>2287</v>
+        <v>2277</v>
       </c>
       <c r="D797" t="s">
-        <v>2288</v>
+        <v>2278</v>
       </c>
       <c r="F797" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G797" t="s">
         <v>17</v>
       </c>
       <c r="H797">
-        <v>14094</v>
+        <v>14221</v>
       </c>
       <c r="I797" t="s">
-        <v>2289</v>
+        <v>2279</v>
       </c>
       <c r="J797" t="s">
-        <v>2290</v>
+        <v>2280</v>
       </c>
       <c r="K797" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L797">
         <v>0</v>
       </c>
       <c r="M797" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="798" spans="1:13">
       <c r="A798">
-        <v>4156</v>
+        <v>1407</v>
       </c>
       <c r="B798" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C798" t="s">
-        <v>2291</v>
+        <v>1924</v>
       </c>
       <c r="D798" t="s">
-        <v>2292</v>
+        <v>564</v>
       </c>
       <c r="F798" t="s">
-        <v>155</v>
+        <v>40</v>
       </c>
       <c r="G798" t="s">
         <v>17</v>
       </c>
       <c r="H798">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>2293</v>
+        <v>14209</v>
+      </c>
+      <c r="I798" t="s">
+        <v>1927</v>
       </c>
       <c r="K798" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L798">
         <v>0</v>
       </c>
       <c r="M798" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="799" spans="1:13">
       <c r="A799">
-        <v>4587</v>
+        <v>1609</v>
       </c>
       <c r="B799" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C799" t="s">
-        <v>414</v>
+        <v>2281</v>
       </c>
       <c r="D799" t="s">
-        <v>2294</v>
+        <v>2282</v>
       </c>
       <c r="F799" t="s">
-        <v>799</v>
+        <v>40</v>
       </c>
       <c r="G799" t="s">
         <v>17</v>
       </c>
       <c r="H799">
-        <v>14120</v>
+        <v>14214</v>
+      </c>
+      <c r="I799" t="s">
+        <v>2283</v>
       </c>
       <c r="J799" t="s">
-        <v>417</v>
+        <v>2284</v>
       </c>
       <c r="K799" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L799">
         <v>0</v>
       </c>
       <c r="M799" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="800" spans="1:13">
       <c r="A800">
-        <v>447</v>
+        <v>1954</v>
       </c>
       <c r="B800" t="s">
-        <v>559</v>
+        <v>33</v>
       </c>
       <c r="C800" t="s">
-        <v>2295</v>
+        <v>2285</v>
       </c>
       <c r="D800" t="s">
-        <v>203</v>
+        <v>2286</v>
       </c>
       <c r="F800" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G800" t="s">
         <v>17</v>
       </c>
       <c r="H800">
-        <v>14094</v>
+        <v>14221</v>
       </c>
       <c r="I800" t="s">
-        <v>2296</v>
+        <v>2287</v>
+      </c>
+      <c r="J800" t="s">
+        <v>2288</v>
       </c>
       <c r="K800" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L800">
         <v>0</v>
       </c>
       <c r="M800" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="801" spans="1:13">
       <c r="A801">
-        <v>447</v>
+        <v>1958</v>
       </c>
       <c r="B801" t="s">
-        <v>567</v>
+        <v>33</v>
       </c>
       <c r="C801" t="s">
-        <v>2297</v>
+        <v>2289</v>
       </c>
       <c r="D801" t="s">
-        <v>2298</v>
+        <v>2290</v>
       </c>
       <c r="F801" t="s">
-        <v>155</v>
+        <v>2291</v>
       </c>
       <c r="G801" t="s">
         <v>17</v>
       </c>
       <c r="H801">
-        <v>14094</v>
+        <v>14482</v>
       </c>
       <c r="I801" t="s">
-        <v>2296</v>
+        <v>2292</v>
+      </c>
+      <c r="J801" t="s">
+        <v>2293</v>
       </c>
       <c r="K801" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L801">
         <v>0</v>
       </c>
       <c r="M801" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="802" spans="1:13">
       <c r="A802">
-        <v>1461</v>
+        <v>2019</v>
       </c>
       <c r="B802" t="s">
-        <v>1370</v>
+        <v>33</v>
       </c>
       <c r="C802" t="s">
-        <v>2299</v>
+        <v>2294</v>
       </c>
       <c r="D802" t="s">
-        <v>2300</v>
+        <v>199</v>
       </c>
       <c r="F802" t="s">
-        <v>420</v>
+        <v>85</v>
       </c>
       <c r="G802" t="s">
         <v>17</v>
       </c>
       <c r="H802">
-        <v>14304</v>
+        <v>14221</v>
       </c>
       <c r="I802" t="s">
-        <v>563</v>
+        <v>2295</v>
+      </c>
+      <c r="J802" t="s">
+        <v>2296</v>
       </c>
       <c r="K802" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L802">
         <v>0</v>
       </c>
       <c r="M802" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="803" spans="1:13">
       <c r="A803">
-        <v>1250</v>
+        <v>248</v>
       </c>
       <c r="B803" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C803" t="s">
-        <v>2301</v>
+        <v>2297</v>
       </c>
       <c r="D803" t="s">
-        <v>2302</v>
+        <v>1997</v>
       </c>
       <c r="F803" t="s">
-        <v>2303</v>
+        <v>168</v>
       </c>
       <c r="G803" t="s">
         <v>17</v>
       </c>
       <c r="H803">
-        <v>14108</v>
+        <v>14127</v>
       </c>
       <c r="I803" t="s">
-        <v>2304</v>
+        <v>2298</v>
       </c>
       <c r="K803" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L803">
         <v>0</v>
       </c>
       <c r="M803" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="804" spans="1:13">
       <c r="A804">
-        <v>1655</v>
+        <v>293</v>
       </c>
       <c r="B804" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C804" t="s">
-        <v>2305</v>
+        <v>1951</v>
       </c>
       <c r="D804" t="s">
-        <v>2306</v>
+        <v>2299</v>
       </c>
       <c r="F804" t="s">
-        <v>2307</v>
+        <v>416</v>
       </c>
       <c r="G804" t="s">
         <v>17</v>
       </c>
       <c r="H804">
-        <v>14028</v>
+        <v>14304</v>
       </c>
       <c r="I804" t="s">
-        <v>2308</v>
+        <v>2300</v>
       </c>
       <c r="K804" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L804">
         <v>0</v>
       </c>
       <c r="M804" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="805" spans="1:13">
       <c r="A805">
-        <v>4539</v>
+        <v>340</v>
       </c>
       <c r="B805" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C805" t="s">
-        <v>2309</v>
+        <v>2301</v>
       </c>
       <c r="D805" t="s">
-        <v>2310</v>
+        <v>2302</v>
       </c>
       <c r="F805" t="s">
-        <v>1200</v>
+        <v>116</v>
       </c>
       <c r="G805" t="s">
         <v>17</v>
       </c>
       <c r="H805">
-        <v>14304</v>
+        <v>14216</v>
       </c>
       <c r="I805" t="s">
-        <v>2311</v>
+        <v>2303</v>
+      </c>
+      <c r="J805" t="s">
+        <v>2304</v>
       </c>
       <c r="K805" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L805">
         <v>0</v>
       </c>
       <c r="M805" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="806" spans="1:13">
       <c r="A806">
-        <v>902</v>
+        <v>3887</v>
       </c>
       <c r="B806" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C806" t="s">
-        <v>2312</v>
-[...8 lines deleted...]
-        <v>593</v>
+        <v>2305</v>
+      </c>
+      <c r="D806">
+        <v>123213</v>
+      </c>
+      <c r="F806">
+        <v>213123</v>
       </c>
       <c r="G806" t="s">
         <v>17</v>
       </c>
       <c r="H806">
-        <v>14120</v>
+        <v>213132</v>
       </c>
       <c r="I806" t="s">
-        <v>2315</v>
+        <v>2306</v>
+      </c>
+      <c r="J806" t="s">
+        <v>2307</v>
       </c>
       <c r="K806" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L806">
         <v>0</v>
       </c>
       <c r="M806" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="807" spans="1:13">
       <c r="A807">
-        <v>902</v>
+        <v>3928</v>
       </c>
       <c r="B807" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C807" t="s">
-        <v>2316</v>
+        <v>1965</v>
       </c>
       <c r="D807" t="s">
-        <v>2317</v>
+        <v>2308</v>
       </c>
       <c r="F807" t="s">
-        <v>593</v>
+        <v>124</v>
       </c>
       <c r="G807" t="s">
         <v>17</v>
       </c>
       <c r="H807">
-        <v>14120</v>
+        <v>14209</v>
       </c>
       <c r="I807" t="s">
-        <v>2318</v>
+        <v>1482</v>
       </c>
       <c r="K807" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L807">
         <v>0</v>
       </c>
       <c r="M807" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="808" spans="1:13">
       <c r="A808">
-        <v>1409</v>
+        <v>4063</v>
       </c>
       <c r="B808" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C808" t="s">
-        <v>2319</v>
+        <v>2309</v>
       </c>
       <c r="D808" t="s">
-        <v>2320</v>
+        <v>565</v>
       </c>
       <c r="F808" t="s">
-        <v>2321</v>
+        <v>678</v>
       </c>
       <c r="G808" t="s">
         <v>17</v>
       </c>
       <c r="H808">
-        <v>14067</v>
-[...2 lines deleted...]
-        <v>2322</v>
+        <v>14086</v>
       </c>
       <c r="J808" t="s">
-        <v>2323</v>
+        <v>2310</v>
       </c>
       <c r="K808" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L808">
         <v>0</v>
       </c>
       <c r="M808" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="809" spans="1:13">
       <c r="A809">
-        <v>1627</v>
+        <v>4146</v>
       </c>
       <c r="B809" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C809" t="s">
-        <v>2324</v>
+        <v>2311</v>
       </c>
       <c r="D809" t="s">
-        <v>2325</v>
+        <v>2312</v>
       </c>
       <c r="F809" t="s">
-        <v>100</v>
+        <v>183</v>
       </c>
       <c r="G809" t="s">
         <v>17</v>
       </c>
       <c r="H809">
-        <v>14094</v>
+        <v>14052</v>
       </c>
       <c r="I809" t="s">
-        <v>2326</v>
+        <v>2313</v>
+      </c>
+      <c r="J809" t="s">
+        <v>2051</v>
       </c>
       <c r="K809" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L809">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M809" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="810" spans="1:13">
       <c r="A810">
-        <v>4102</v>
+        <v>4328</v>
       </c>
       <c r="B810" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C810" t="s">
-        <v>2327</v>
+        <v>2314</v>
       </c>
       <c r="D810" t="s">
-        <v>2328</v>
+        <v>2315</v>
       </c>
       <c r="F810" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="G810" t="s">
         <v>17</v>
       </c>
       <c r="H810">
-        <v>14304</v>
-[...2 lines deleted...]
-        <v>2329</v>
+        <v>14150</v>
       </c>
       <c r="J810" t="s">
-        <v>190</v>
+        <v>2098</v>
       </c>
       <c r="K810" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L810">
         <v>0</v>
       </c>
       <c r="M810" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="811" spans="1:13">
       <c r="A811">
-        <v>4032</v>
+        <v>4677</v>
       </c>
       <c r="B811" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C811" t="s">
-        <v>2330</v>
+        <v>2316</v>
       </c>
       <c r="D811" t="s">
-        <v>1784</v>
+        <v>2317</v>
       </c>
       <c r="F811" t="s">
-        <v>100</v>
+        <v>2318</v>
       </c>
       <c r="G811" t="s">
         <v>17</v>
       </c>
       <c r="H811">
-        <v>14094</v>
+        <v>14072</v>
       </c>
       <c r="I811" t="s">
-        <v>2331</v>
-[...2 lines deleted...]
-        <v>2332</v>
+        <v>2319</v>
       </c>
       <c r="K811" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L811">
         <v>0</v>
       </c>
       <c r="M811" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="812" spans="1:13">
       <c r="A812">
-        <v>4173</v>
+        <v>293</v>
       </c>
       <c r="B812" t="s">
-        <v>34</v>
+        <v>580</v>
       </c>
       <c r="C812" t="s">
-        <v>2333</v>
+        <v>1951</v>
       </c>
       <c r="D812" t="s">
-        <v>2334</v>
+        <v>1008</v>
+      </c>
+      <c r="E812" t="s">
+        <v>1953</v>
       </c>
       <c r="F812" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="G812" t="s">
         <v>17</v>
       </c>
       <c r="H812">
-        <v>14120</v>
+        <v>14226</v>
       </c>
       <c r="I812" t="s">
-        <v>2335</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>2320</v>
       </c>
       <c r="K812" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L812">
         <v>0</v>
       </c>
       <c r="M812" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
     </row>
     <row r="813" spans="1:13">
       <c r="A813">
-        <v>4342</v>
+        <v>3913</v>
       </c>
       <c r="B813" t="s">
-        <v>34</v>
+        <v>580</v>
       </c>
       <c r="C813" t="s">
-        <v>1589</v>
+        <v>1959</v>
       </c>
       <c r="D813" t="s">
-        <v>2336</v>
+        <v>2321</v>
       </c>
       <c r="F813" t="s">
-        <v>799</v>
+        <v>2322</v>
       </c>
       <c r="G813" t="s">
         <v>17</v>
       </c>
       <c r="H813">
-        <v>14120</v>
+        <v>14224</v>
       </c>
       <c r="I813" t="s">
-        <v>1592</v>
+        <v>267</v>
       </c>
       <c r="J813" t="s">
-        <v>327</v>
+        <v>1961</v>
       </c>
       <c r="K813" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L813">
         <v>0</v>
       </c>
       <c r="M813" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="814" spans="1:13">
       <c r="A814">
-        <v>4437</v>
+        <v>3887</v>
       </c>
       <c r="B814" t="s">
-        <v>34</v>
+        <v>588</v>
       </c>
       <c r="C814" t="s">
-        <v>2337</v>
+        <v>2323</v>
       </c>
       <c r="D814" t="s">
-        <v>2338</v>
+        <v>2324</v>
       </c>
       <c r="F814" t="s">
-        <v>155</v>
+        <v>116</v>
       </c>
       <c r="G814" t="s">
         <v>17</v>
       </c>
       <c r="H814">
-        <v>14094</v>
+        <v>14223</v>
       </c>
       <c r="I814" t="s">
-        <v>2339</v>
+        <v>2306</v>
+      </c>
+      <c r="J814" t="s">
+        <v>2307</v>
       </c>
       <c r="K814" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L814">
         <v>0</v>
       </c>
       <c r="M814" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="815" spans="1:13">
       <c r="A815">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1440</v>
+      </c>
+      <c r="B815">
+        <v>12</v>
       </c>
       <c r="C815" t="s">
-        <v>2340</v>
+        <v>2325</v>
       </c>
       <c r="D815" t="s">
-        <v>2341</v>
+        <v>2326</v>
       </c>
       <c r="F815" t="s">
-        <v>100</v>
+        <v>2327</v>
       </c>
       <c r="G815" t="s">
         <v>17</v>
       </c>
       <c r="H815">
-        <v>14094</v>
+        <v>14086</v>
       </c>
       <c r="I815" t="s">
-        <v>2342</v>
+        <v>2328</v>
       </c>
       <c r="J815" t="s">
-        <v>2343</v>
+        <v>2329</v>
       </c>
       <c r="K815" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L815">
         <v>0</v>
       </c>
       <c r="M815" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="816" spans="1:13">
       <c r="A816">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1440</v>
+      </c>
+      <c r="B816">
+        <v>13</v>
       </c>
       <c r="C816" t="s">
-        <v>2344</v>
+        <v>2330</v>
       </c>
       <c r="D816" t="s">
-        <v>2345</v>
+        <v>2331</v>
       </c>
       <c r="F816" t="s">
-        <v>1736</v>
+        <v>2332</v>
       </c>
       <c r="G816" t="s">
         <v>17</v>
       </c>
       <c r="H816">
-        <v>14131</v>
+        <v>14072</v>
+      </c>
+      <c r="I816" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J816" t="s">
+        <v>2329</v>
       </c>
       <c r="K816" t="s">
-        <v>2278</v>
+        <v>60</v>
       </c>
       <c r="L816">
         <v>0</v>
       </c>
       <c r="M816" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="817" spans="1:13">
       <c r="A817">
-        <v>4322</v>
+        <v>4568</v>
       </c>
       <c r="B817" t="s">
         <v>27</v>
       </c>
       <c r="C817" t="s">
-        <v>2346</v>
+        <v>2333</v>
       </c>
       <c r="D817" t="s">
-        <v>211</v>
+        <v>2334</v>
       </c>
       <c r="F817" t="s">
-        <v>100</v>
+        <v>275</v>
       </c>
       <c r="G817" t="s">
         <v>17</v>
       </c>
       <c r="H817">
-        <v>14094</v>
+        <v>14623</v>
       </c>
       <c r="I817" t="s">
-        <v>2346</v>
-[...2 lines deleted...]
-        <v>2347</v>
+        <v>2335</v>
       </c>
       <c r="K817" t="s">
-        <v>2278</v>
+        <v>2336</v>
       </c>
       <c r="L817">
         <v>0</v>
       </c>
       <c r="M817" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="818" spans="1:13">
       <c r="A818">
-        <v>4150</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>600</v>
+      </c>
+      <c r="B818">
+        <v>21</v>
       </c>
       <c r="C818" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="D818" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
       <c r="F818" t="s">
-        <v>593</v>
+        <v>2337</v>
       </c>
       <c r="G818" t="s">
         <v>17</v>
       </c>
       <c r="H818">
-        <v>14120</v>
+        <v>14489</v>
+      </c>
+      <c r="I818" t="s">
+        <v>2339</v>
       </c>
       <c r="J818" t="s">
-        <v>1982</v>
+        <v>2340</v>
       </c>
       <c r="K818" t="s">
-        <v>2278</v>
+        <v>2341</v>
       </c>
       <c r="L818">
         <v>0</v>
       </c>
       <c r="M818" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="819" spans="1:13">
       <c r="A819">
-        <v>4162</v>
+        <v>1461</v>
       </c>
       <c r="B819" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="C819" t="s">
-        <v>2348</v>
+        <v>2342</v>
       </c>
       <c r="D819" t="s">
-        <v>2349</v>
+        <v>2343</v>
       </c>
       <c r="F819" t="s">
-        <v>2350</v>
+        <v>2344</v>
       </c>
       <c r="G819" t="s">
         <v>17</v>
       </c>
       <c r="H819">
-        <v>14304</v>
-[...2 lines deleted...]
-        <v>2351</v>
+        <v>14580</v>
+      </c>
+      <c r="I819" t="s">
+        <v>584</v>
       </c>
       <c r="K819" t="s">
-        <v>2278</v>
+        <v>2345</v>
       </c>
       <c r="L819">
         <v>0</v>
       </c>
       <c r="M819" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="820" spans="1:13">
       <c r="A820">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>4084</v>
+      </c>
+      <c r="B820" t="s">
+        <v>27</v>
       </c>
       <c r="C820" t="s">
-        <v>2352</v>
+        <v>2346</v>
       </c>
       <c r="D820" t="s">
-        <v>2353</v>
-[...2 lines deleted...]
-        <v>2354</v>
+        <v>2347</v>
       </c>
       <c r="F820" t="s">
-        <v>2355</v>
+        <v>1544</v>
       </c>
       <c r="G820" t="s">
         <v>17</v>
       </c>
       <c r="H820">
-        <v>14103</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>14626</v>
+      </c>
+      <c r="J820" t="s">
+        <v>208</v>
       </c>
       <c r="K820" t="s">
-        <v>2356</v>
+        <v>2345</v>
       </c>
       <c r="L820">
         <v>0</v>
       </c>
       <c r="M820" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="821" spans="1:13">
       <c r="A821">
-        <v>4237</v>
+        <v>4264</v>
       </c>
       <c r="B821" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C821" t="s">
-        <v>2357</v>
+        <v>785</v>
       </c>
       <c r="D821" t="s">
-        <v>2358</v>
+        <v>2348</v>
       </c>
       <c r="F821" t="s">
-        <v>2151</v>
+        <v>2349</v>
       </c>
       <c r="G821" t="s">
         <v>17</v>
       </c>
       <c r="H821">
-        <v>14411</v>
+        <v>14467</v>
       </c>
       <c r="I821" t="s">
-        <v>2359</v>
+        <v>787</v>
       </c>
       <c r="J821" t="s">
-        <v>2360</v>
+        <v>788</v>
       </c>
       <c r="K821" t="s">
-        <v>2356</v>
+        <v>2345</v>
       </c>
       <c r="L821">
         <v>0</v>
       </c>
       <c r="M821" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="822" spans="1:13">
       <c r="A822">
-        <v>1810</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>600</v>
+      </c>
+      <c r="B822">
+        <v>22</v>
       </c>
       <c r="C822" t="s">
-        <v>2361</v>
+        <v>2350</v>
       </c>
       <c r="D822" t="s">
-        <v>2362</v>
-[...2 lines deleted...]
-        <v>2363</v>
+        <v>2351</v>
       </c>
       <c r="F822" t="s">
-        <v>2364</v>
+        <v>1544</v>
       </c>
       <c r="G822" t="s">
         <v>17</v>
       </c>
       <c r="H822">
-        <v>13827</v>
-[...2 lines deleted...]
-        <v>2365</v>
+        <v>14606</v>
+      </c>
+      <c r="J822" t="s">
+        <v>2340</v>
       </c>
       <c r="K822" t="s">
-        <v>2366</v>
+        <v>2345</v>
       </c>
       <c r="L822">
         <v>0</v>
       </c>
       <c r="M822" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="823" spans="1:13">
       <c r="A823">
-        <v>3970</v>
+        <v>4076</v>
       </c>
       <c r="B823" t="s">
         <v>27</v>
       </c>
       <c r="C823" t="s">
-        <v>2367</v>
+        <v>2352</v>
       </c>
       <c r="D823" t="s">
-        <v>2368</v>
+        <v>2353</v>
       </c>
       <c r="F823" t="s">
-        <v>2369</v>
+        <v>1544</v>
       </c>
       <c r="G823" t="s">
         <v>17</v>
       </c>
       <c r="H823">
-        <v>14569</v>
+        <v>14624</v>
       </c>
       <c r="I823" t="s">
-        <v>2370</v>
+        <v>2354</v>
+      </c>
+      <c r="J823" t="s">
+        <v>2355</v>
       </c>
       <c r="K823" t="s">
-        <v>2371</v>
+        <v>2345</v>
       </c>
       <c r="L823">
         <v>0</v>
       </c>
       <c r="M823" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="824" spans="1:13">
       <c r="A824">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1546</v>
+      </c>
+      <c r="B824" t="s">
+        <v>27</v>
       </c>
       <c r="C824" t="s">
-        <v>2372</v>
+        <v>2356</v>
       </c>
       <c r="D824" t="s">
-        <v>2373</v>
+        <v>2357</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2358</v>
       </c>
       <c r="F824" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="G824" t="s">
         <v>17</v>
       </c>
       <c r="H824">
-        <v>14530</v>
+        <v>14094</v>
       </c>
       <c r="I824" t="s">
-        <v>563</v>
+        <v>2359</v>
       </c>
       <c r="K824" t="s">
-        <v>2371</v>
+        <v>2360</v>
       </c>
       <c r="L824">
         <v>0</v>
       </c>
       <c r="M824" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="825" spans="1:13">
       <c r="A825">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>158</v>
+      </c>
+      <c r="B825" t="s">
+        <v>27</v>
       </c>
       <c r="C825" t="s">
-        <v>2374</v>
+        <v>2361</v>
       </c>
       <c r="D825" t="s">
-        <v>2375</v>
+        <v>2362</v>
       </c>
       <c r="F825" t="s">
-        <v>2376</v>
+        <v>2363</v>
       </c>
       <c r="G825" t="s">
         <v>17</v>
       </c>
       <c r="H825">
-        <v>14569</v>
+        <v>14108</v>
       </c>
       <c r="I825" t="s">
-        <v>563</v>
+        <v>2364</v>
+      </c>
+      <c r="J825" t="s">
+        <v>2365</v>
       </c>
       <c r="K825" t="s">
-        <v>2371</v>
+        <v>2360</v>
       </c>
       <c r="L825">
         <v>0</v>
       </c>
       <c r="M825" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="826" spans="1:13">
       <c r="A826">
-        <v>3897</v>
+        <v>4044</v>
       </c>
       <c r="B826" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C826" t="s">
-        <v>2377</v>
+        <v>2366</v>
       </c>
       <c r="D826" t="s">
-        <v>2378</v>
+        <v>2367</v>
       </c>
       <c r="F826" t="s">
-        <v>2379</v>
+        <v>416</v>
       </c>
       <c r="G826" t="s">
         <v>17</v>
       </c>
       <c r="H826">
-        <v>14009</v>
-[...2 lines deleted...]
-        <v>2380</v>
+        <v>14305</v>
       </c>
       <c r="J826" t="s">
-        <v>19</v>
+        <v>2368</v>
       </c>
       <c r="K826" t="s">
-        <v>2371</v>
+        <v>2360</v>
       </c>
       <c r="L826">
         <v>0</v>
       </c>
       <c r="M826" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="827" spans="1:13">
       <c r="A827">
-        <v>3997</v>
+        <v>4766</v>
       </c>
       <c r="B827" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="C827" t="s">
-        <v>2381</v>
+        <v>2369</v>
       </c>
       <c r="D827" t="s">
-        <v>2382</v>
+        <v>2370</v>
       </c>
       <c r="F827" t="s">
-        <v>2383</v>
+        <v>99</v>
       </c>
       <c r="G827" t="s">
         <v>17</v>
       </c>
       <c r="H827">
-        <v>14009</v>
+        <v>14094</v>
       </c>
       <c r="I827" t="s">
-        <v>2384</v>
+        <v>2371</v>
+      </c>
+      <c r="J827" t="s">
+        <v>2372</v>
       </c>
       <c r="K827" t="s">
-        <v>2371</v>
+        <v>2360</v>
       </c>
       <c r="L827">
         <v>0</v>
       </c>
       <c r="M827" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="828" spans="1:13">
       <c r="A828">
-        <v>3887</v>
+        <v>4156</v>
       </c>
       <c r="B828" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C828" t="s">
-        <v>2224</v>
+        <v>2373</v>
       </c>
       <c r="D828" t="s">
+        <v>2374</v>
+      </c>
+      <c r="F828" t="s">
+        <v>154</v>
+      </c>
+      <c r="G828" t="s">
+        <v>17</v>
+      </c>
+      <c r="H828">
+        <v>14094</v>
+      </c>
+      <c r="J828" t="s">
+        <v>2375</v>
+      </c>
+      <c r="K828" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L828">
+        <v>0</v>
+      </c>
+      <c r="M828" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="829" spans="1:13">
+      <c r="A829">
+        <v>4587</v>
+      </c>
+      <c r="B829" t="s">
+        <v>33</v>
+      </c>
+      <c r="C829" t="s">
+        <v>410</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F829" t="s">
+        <v>821</v>
+      </c>
+      <c r="G829" t="s">
+        <v>17</v>
+      </c>
+      <c r="H829">
+        <v>14120</v>
+      </c>
+      <c r="J829" t="s">
+        <v>413</v>
+      </c>
+      <c r="K829" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L829">
+        <v>0</v>
+      </c>
+      <c r="M829" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="830" spans="1:13">
+      <c r="A830">
+        <v>447</v>
+      </c>
+      <c r="B830" t="s">
+        <v>580</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D830" t="s">
+        <v>202</v>
+      </c>
+      <c r="F830" t="s">
+        <v>99</v>
+      </c>
+      <c r="G830" t="s">
+        <v>17</v>
+      </c>
+      <c r="H830">
+        <v>14094</v>
+      </c>
+      <c r="I830" t="s">
+        <v>2378</v>
+      </c>
+      <c r="K830" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L830">
+        <v>0</v>
+      </c>
+      <c r="M830" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="831" spans="1:13">
+      <c r="A831">
+        <v>447</v>
+      </c>
+      <c r="B831" t="s">
+        <v>588</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F831" t="s">
+        <v>154</v>
+      </c>
+      <c r="G831" t="s">
+        <v>17</v>
+      </c>
+      <c r="H831">
+        <v>14094</v>
+      </c>
+      <c r="I831" t="s">
+        <v>2378</v>
+      </c>
+      <c r="K831" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L831">
+        <v>0</v>
+      </c>
+      <c r="M831" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="832" spans="1:13">
+      <c r="A832">
+        <v>1461</v>
+      </c>
+      <c r="B832" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2382</v>
+      </c>
+      <c r="F832" t="s">
+        <v>416</v>
+      </c>
+      <c r="G832" t="s">
+        <v>17</v>
+      </c>
+      <c r="H832">
+        <v>14304</v>
+      </c>
+      <c r="I832" t="s">
+        <v>584</v>
+      </c>
+      <c r="K832" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L832">
+        <v>0</v>
+      </c>
+      <c r="M832" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="833" spans="1:13">
+      <c r="A833">
+        <v>1250</v>
+      </c>
+      <c r="B833" t="s">
+        <v>27</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2384</v>
+      </c>
+      <c r="F833" t="s">
         <v>2385</v>
       </c>
-      <c r="E828" t="s">
+      <c r="G833" t="s">
+        <v>17</v>
+      </c>
+      <c r="H833">
+        <v>14108</v>
+      </c>
+      <c r="I833" t="s">
         <v>2386</v>
       </c>
-      <c r="F828" t="s">
-[...14 lines deleted...]
-      <c r="K828" t="s">
+      <c r="K833" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L833">
+        <v>0</v>
+      </c>
+      <c r="M833" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="834" spans="1:13">
+      <c r="A834">
+        <v>1655</v>
+      </c>
+      <c r="B834" t="s">
+        <v>27</v>
+      </c>
+      <c r="C834" t="s">
         <v>2387</v>
       </c>
-      <c r="L828">
-[...2 lines deleted...]
-      <c r="M828" t="s">
+      <c r="D834" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F834" t="s">
+        <v>2389</v>
+      </c>
+      <c r="G834" t="s">
+        <v>17</v>
+      </c>
+      <c r="H834">
+        <v>14028</v>
+      </c>
+      <c r="I834" t="s">
+        <v>2390</v>
+      </c>
+      <c r="K834" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L834">
+        <v>0</v>
+      </c>
+      <c r="M834" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="835" spans="1:13">
+      <c r="A835">
+        <v>4539</v>
+      </c>
+      <c r="B835" t="s">
+        <v>27</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2392</v>
+      </c>
+      <c r="F835" t="s">
+        <v>970</v>
+      </c>
+      <c r="G835" t="s">
+        <v>17</v>
+      </c>
+      <c r="H835">
+        <v>14304</v>
+      </c>
+      <c r="I835" t="s">
+        <v>2393</v>
+      </c>
+      <c r="K835" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L835">
+        <v>0</v>
+      </c>
+      <c r="M835" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="836" spans="1:13">
+      <c r="A836">
+        <v>902</v>
+      </c>
+      <c r="B836" t="s">
+        <v>27</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2396</v>
+      </c>
+      <c r="F836" t="s">
+        <v>615</v>
+      </c>
+      <c r="G836" t="s">
+        <v>17</v>
+      </c>
+      <c r="H836">
+        <v>14120</v>
+      </c>
+      <c r="I836" t="s">
+        <v>2397</v>
+      </c>
+      <c r="K836" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L836">
+        <v>0</v>
+      </c>
+      <c r="M836" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="837" spans="1:13">
+      <c r="A837">
+        <v>902</v>
+      </c>
+      <c r="B837" t="s">
         <v>33</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F837" t="s">
+        <v>615</v>
+      </c>
+      <c r="G837" t="s">
+        <v>17</v>
+      </c>
+      <c r="H837">
+        <v>14120</v>
+      </c>
+      <c r="I837" t="s">
+        <v>2400</v>
+      </c>
+      <c r="K837" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L837">
+        <v>0</v>
+      </c>
+      <c r="M837" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="838" spans="1:13">
+      <c r="A838">
+        <v>1409</v>
+      </c>
+      <c r="B838" t="s">
+        <v>27</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2402</v>
+      </c>
+      <c r="F838" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G838" t="s">
+        <v>17</v>
+      </c>
+      <c r="H838">
+        <v>14067</v>
+      </c>
+      <c r="I838" t="s">
+        <v>2404</v>
+      </c>
+      <c r="J838" t="s">
+        <v>2405</v>
+      </c>
+      <c r="K838" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L838">
+        <v>0</v>
+      </c>
+      <c r="M838" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="839" spans="1:13">
+      <c r="A839">
+        <v>1627</v>
+      </c>
+      <c r="B839" t="s">
+        <v>27</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F839" t="s">
+        <v>99</v>
+      </c>
+      <c r="G839" t="s">
+        <v>17</v>
+      </c>
+      <c r="H839">
+        <v>14094</v>
+      </c>
+      <c r="I839" t="s">
+        <v>2408</v>
+      </c>
+      <c r="K839" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L839">
+        <v>1</v>
+      </c>
+      <c r="M839" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="840" spans="1:13">
+      <c r="A840">
+        <v>4102</v>
+      </c>
+      <c r="B840" t="s">
+        <v>33</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2410</v>
+      </c>
+      <c r="F840" t="s">
+        <v>416</v>
+      </c>
+      <c r="G840" t="s">
+        <v>17</v>
+      </c>
+      <c r="H840">
+        <v>14304</v>
+      </c>
+      <c r="I840" t="s">
+        <v>2411</v>
+      </c>
+      <c r="J840" t="s">
+        <v>189</v>
+      </c>
+      <c r="K840" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L840">
+        <v>0</v>
+      </c>
+      <c r="M840" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="841" spans="1:13">
+      <c r="A841">
+        <v>4032</v>
+      </c>
+      <c r="B841" t="s">
+        <v>27</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D841" t="s">
+        <v>1845</v>
+      </c>
+      <c r="F841" t="s">
+        <v>99</v>
+      </c>
+      <c r="G841" t="s">
+        <v>17</v>
+      </c>
+      <c r="H841">
+        <v>14094</v>
+      </c>
+      <c r="I841" t="s">
+        <v>2413</v>
+      </c>
+      <c r="J841" t="s">
+        <v>2414</v>
+      </c>
+      <c r="K841" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L841">
+        <v>0</v>
+      </c>
+      <c r="M841" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="842" spans="1:13">
+      <c r="A842">
+        <v>4173</v>
+      </c>
+      <c r="B842" t="s">
+        <v>33</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2416</v>
+      </c>
+      <c r="F842" t="s">
+        <v>615</v>
+      </c>
+      <c r="G842" t="s">
+        <v>17</v>
+      </c>
+      <c r="H842">
+        <v>14120</v>
+      </c>
+      <c r="I842" t="s">
+        <v>2417</v>
+      </c>
+      <c r="J842" t="s">
+        <v>1579</v>
+      </c>
+      <c r="K842" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L842">
+        <v>0</v>
+      </c>
+      <c r="M842" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="843" spans="1:13">
+      <c r="A843">
+        <v>4342</v>
+      </c>
+      <c r="B843" t="s">
+        <v>33</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F843" t="s">
+        <v>821</v>
+      </c>
+      <c r="G843" t="s">
+        <v>17</v>
+      </c>
+      <c r="H843">
+        <v>14120</v>
+      </c>
+      <c r="I843" t="s">
+        <v>1644</v>
+      </c>
+      <c r="J843" t="s">
+        <v>323</v>
+      </c>
+      <c r="K843" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L843">
+        <v>0</v>
+      </c>
+      <c r="M843" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="844" spans="1:13">
+      <c r="A844">
+        <v>4437</v>
+      </c>
+      <c r="B844" t="s">
+        <v>33</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2420</v>
+      </c>
+      <c r="F844" t="s">
+        <v>154</v>
+      </c>
+      <c r="G844" t="s">
+        <v>17</v>
+      </c>
+      <c r="H844">
+        <v>14094</v>
+      </c>
+      <c r="I844" t="s">
+        <v>2421</v>
+      </c>
+      <c r="K844" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L844">
+        <v>0</v>
+      </c>
+      <c r="M844" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="845" spans="1:13">
+      <c r="A845">
+        <v>578</v>
+      </c>
+      <c r="B845" t="s">
+        <v>33</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2423</v>
+      </c>
+      <c r="F845" t="s">
+        <v>99</v>
+      </c>
+      <c r="G845" t="s">
+        <v>17</v>
+      </c>
+      <c r="H845">
+        <v>14094</v>
+      </c>
+      <c r="I845" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J845" t="s">
+        <v>2425</v>
+      </c>
+      <c r="K845" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L845">
+        <v>0</v>
+      </c>
+      <c r="M845" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="846" spans="1:13">
+      <c r="A846">
+        <v>4135</v>
+      </c>
+      <c r="B846">
+        <v>26</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F846" t="s">
+        <v>821</v>
+      </c>
+      <c r="G846" t="s">
+        <v>17</v>
+      </c>
+      <c r="H846">
+        <v>14120</v>
+      </c>
+      <c r="J846" t="s">
+        <v>1914</v>
+      </c>
+      <c r="K846" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L846">
+        <v>0</v>
+      </c>
+      <c r="M846" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="847" spans="1:13">
+      <c r="A847">
+        <v>1059</v>
+      </c>
+      <c r="B847" t="s">
+        <v>27</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2429</v>
+      </c>
+      <c r="F847" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G847" t="s">
+        <v>17</v>
+      </c>
+      <c r="H847">
+        <v>14131</v>
+      </c>
+      <c r="K847" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L847">
+        <v>0</v>
+      </c>
+      <c r="M847" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="848" spans="1:13">
+      <c r="A848">
+        <v>4322</v>
+      </c>
+      <c r="B848" t="s">
+        <v>27</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D848" t="s">
+        <v>210</v>
+      </c>
+      <c r="F848" t="s">
+        <v>99</v>
+      </c>
+      <c r="G848" t="s">
+        <v>17</v>
+      </c>
+      <c r="H848">
+        <v>14094</v>
+      </c>
+      <c r="I848" t="s">
+        <v>2430</v>
+      </c>
+      <c r="J848" t="s">
+        <v>2431</v>
+      </c>
+      <c r="K848" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L848">
+        <v>0</v>
+      </c>
+      <c r="M848" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="849" spans="1:13">
+      <c r="A849">
+        <v>4150</v>
+      </c>
+      <c r="B849" t="s">
+        <v>33</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2416</v>
+      </c>
+      <c r="F849" t="s">
+        <v>615</v>
+      </c>
+      <c r="G849" t="s">
+        <v>17</v>
+      </c>
+      <c r="H849">
+        <v>14120</v>
+      </c>
+      <c r="J849" t="s">
+        <v>2054</v>
+      </c>
+      <c r="K849" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L849">
+        <v>0</v>
+      </c>
+      <c r="M849" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="850" spans="1:13">
+      <c r="A850">
+        <v>4162</v>
+      </c>
+      <c r="B850" t="s">
+        <v>13</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2433</v>
+      </c>
+      <c r="F850" t="s">
+        <v>2434</v>
+      </c>
+      <c r="G850" t="s">
+        <v>17</v>
+      </c>
+      <c r="H850">
+        <v>14304</v>
+      </c>
+      <c r="J850" t="s">
+        <v>2435</v>
+      </c>
+      <c r="K850" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L850">
+        <v>0</v>
+      </c>
+      <c r="M850" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="851" spans="1:13">
+      <c r="A851">
+        <v>1461</v>
+      </c>
+      <c r="B851">
+        <v>19</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F851" t="s">
+        <v>2439</v>
+      </c>
+      <c r="G851" t="s">
+        <v>17</v>
+      </c>
+      <c r="H851">
+        <v>14103</v>
+      </c>
+      <c r="I851" t="s">
+        <v>584</v>
+      </c>
+      <c r="K851" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L851">
+        <v>0</v>
+      </c>
+      <c r="M851" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="852" spans="1:13">
+      <c r="A852">
+        <v>4237</v>
+      </c>
+      <c r="B852" t="s">
+        <v>27</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2442</v>
+      </c>
+      <c r="F852" t="s">
+        <v>2220</v>
+      </c>
+      <c r="G852" t="s">
+        <v>17</v>
+      </c>
+      <c r="H852">
+        <v>14411</v>
+      </c>
+      <c r="I852" t="s">
+        <v>2443</v>
+      </c>
+      <c r="J852" t="s">
+        <v>2444</v>
+      </c>
+      <c r="K852" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L852">
+        <v>0</v>
+      </c>
+      <c r="M852" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="853" spans="1:13">
+      <c r="A853">
+        <v>1810</v>
+      </c>
+      <c r="B853" t="s">
+        <v>27</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F853" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G853" t="s">
+        <v>17</v>
+      </c>
+      <c r="H853">
+        <v>13827</v>
+      </c>
+      <c r="I853" t="s">
+        <v>2449</v>
+      </c>
+      <c r="K853" t="s">
+        <v>2450</v>
+      </c>
+      <c r="L853">
+        <v>0</v>
+      </c>
+      <c r="M853" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="854" spans="1:13">
+      <c r="A854">
+        <v>3970</v>
+      </c>
+      <c r="B854" t="s">
+        <v>27</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2452</v>
+      </c>
+      <c r="F854" t="s">
+        <v>2453</v>
+      </c>
+      <c r="G854" t="s">
+        <v>17</v>
+      </c>
+      <c r="H854">
+        <v>14569</v>
+      </c>
+      <c r="I854" t="s">
+        <v>2454</v>
+      </c>
+      <c r="K854" t="s">
+        <v>2455</v>
+      </c>
+      <c r="L854">
+        <v>0</v>
+      </c>
+      <c r="M854" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="855" spans="1:13">
+      <c r="A855">
+        <v>1461</v>
+      </c>
+      <c r="B855">
+        <v>17</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2457</v>
+      </c>
+      <c r="F855" t="s">
+        <v>81</v>
+      </c>
+      <c r="G855" t="s">
+        <v>17</v>
+      </c>
+      <c r="H855">
+        <v>14530</v>
+      </c>
+      <c r="I855" t="s">
+        <v>584</v>
+      </c>
+      <c r="K855" t="s">
+        <v>2455</v>
+      </c>
+      <c r="L855">
+        <v>0</v>
+      </c>
+      <c r="M855" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="856" spans="1:13">
+      <c r="A856">
+        <v>1461</v>
+      </c>
+      <c r="B856">
+        <v>18</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2459</v>
+      </c>
+      <c r="F856" t="s">
+        <v>2460</v>
+      </c>
+      <c r="G856" t="s">
+        <v>17</v>
+      </c>
+      <c r="H856">
+        <v>14569</v>
+      </c>
+      <c r="I856" t="s">
+        <v>584</v>
+      </c>
+      <c r="K856" t="s">
+        <v>2455</v>
+      </c>
+      <c r="L856">
+        <v>0</v>
+      </c>
+      <c r="M856" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="857" spans="1:13">
+      <c r="A857">
+        <v>3897</v>
+      </c>
+      <c r="B857" t="s">
+        <v>33</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2462</v>
+      </c>
+      <c r="F857" t="s">
+        <v>2463</v>
+      </c>
+      <c r="G857" t="s">
+        <v>17</v>
+      </c>
+      <c r="H857">
+        <v>14009</v>
+      </c>
+      <c r="I857" t="s">
+        <v>2464</v>
+      </c>
+      <c r="J857" t="s">
+        <v>19</v>
+      </c>
+      <c r="K857" t="s">
+        <v>2455</v>
+      </c>
+      <c r="L857">
+        <v>0</v>
+      </c>
+      <c r="M857" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="858" spans="1:13">
+      <c r="A858">
+        <v>3997</v>
+      </c>
+      <c r="B858" t="s">
+        <v>33</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F858" t="s">
+        <v>2467</v>
+      </c>
+      <c r="G858" t="s">
+        <v>17</v>
+      </c>
+      <c r="H858">
+        <v>14009</v>
+      </c>
+      <c r="I858" t="s">
+        <v>2468</v>
+      </c>
+      <c r="K858" t="s">
+        <v>2455</v>
+      </c>
+      <c r="L858">
+        <v>0</v>
+      </c>
+      <c r="M858" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:M828"/>
+  <autoFilter ref="A1:M858"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>