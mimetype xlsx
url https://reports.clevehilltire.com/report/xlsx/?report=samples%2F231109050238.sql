--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$M$858</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$M$883</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2469">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2545">
   <si>
     <t>CUSTOMER#</t>
   </si>
   <si>
     <t>SHIPTO</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>ADDRESS1</t>
   </si>
   <si>
     <t>ADDRESS2</t>
   </si>
   <si>
     <t>ADDRESS3</t>
   </si>
   <si>
     <t>ADDRESS4</t>
   </si>
   <si>
     <t>ADDRESS5</t>
   </si>
   <si>
@@ -1164,2999 +1164,3149 @@
   <si>
     <t xml:space="preserve">1050 MAIN ST </t>
   </si>
   <si>
     <t xml:space="preserve">BUFFALO </t>
   </si>
   <si>
     <t>ED</t>
   </si>
   <si>
     <t>WILL HALL - ROCK CITY</t>
   </si>
   <si>
     <t>520 ROCK CITY STREET</t>
   </si>
   <si>
     <t>LITTLE VALLEY</t>
   </si>
   <si>
     <t>WILL HALL</t>
   </si>
   <si>
     <t>WOOBIE7997@YAHOO.COM</t>
   </si>
   <si>
-    <t>ACTION TOWING &amp; SERVICE</t>
-[...2 lines deleted...]
-    <t>275 MARKET PLACE DRIVE</t>
+    <t>SETH ARNOLD</t>
+  </si>
+  <si>
+    <t>4141 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>SETH</t>
+  </si>
+  <si>
+    <t>MICHELLE BARBARO</t>
+  </si>
+  <si>
+    <t>577 ERIE ST</t>
+  </si>
+  <si>
+    <t>MICHELLE B</t>
+  </si>
+  <si>
+    <t>MICHEELEBARBARO1965@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>BEN BEST</t>
+  </si>
+  <si>
+    <t>4859 MEADOW LANE</t>
+  </si>
+  <si>
+    <t>BEBEST2014@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>JUSTIN PETERSON</t>
+  </si>
+  <si>
+    <t>4141 SOUTHWESTERN BLVD.</t>
+  </si>
+  <si>
+    <t>JUSTIN</t>
+  </si>
+  <si>
+    <t>SUSAN HAYNES</t>
+  </si>
+  <si>
+    <t>57 Hutchens Dr</t>
+  </si>
+  <si>
+    <t>Cheektowaga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUSAN </t>
+  </si>
+  <si>
+    <t>JON SHEPARD</t>
+  </si>
+  <si>
+    <t>4875 EAST ROAD</t>
+  </si>
+  <si>
+    <t>BATAVIA</t>
+  </si>
+  <si>
+    <t>CJSRUGER@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Stephanie Pearson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">319 Martha Ave </t>
+  </si>
+  <si>
+    <t>Rodney Wilkerson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marc Gleason </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2561 Ferchen St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niagara Falls </t>
+  </si>
+  <si>
+    <t>mg82board@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos </t>
+  </si>
+  <si>
+    <t>9340 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>NIAGARA FALLS</t>
+  </si>
+  <si>
+    <t>CARLOS</t>
+  </si>
+  <si>
+    <t>NEED@INFO.COM</t>
+  </si>
+  <si>
+    <t>MATT HAAK</t>
+  </si>
+  <si>
+    <t>6782 Old Beattie Rd</t>
+  </si>
+  <si>
+    <t>MATT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dominic Farbo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8129 Main St </t>
+  </si>
+  <si>
+    <t>Dominic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Door 2 Door </t>
+  </si>
+  <si>
+    <t xml:space="preserve">170 Wales Ave </t>
+  </si>
+  <si>
+    <t>Tonawanda</t>
+  </si>
+  <si>
+    <t>Gary</t>
+  </si>
+  <si>
+    <t>gary@door2doorWNY.com</t>
+  </si>
+  <si>
+    <t>JUSTIN OSSONT</t>
+  </si>
+  <si>
+    <t>4141 Southwestern Blvd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUSTIN </t>
+  </si>
+  <si>
+    <t>STEVE DURFEE</t>
+  </si>
+  <si>
+    <t>452 CAYUGA RD</t>
+  </si>
+  <si>
+    <t>DURFEEPROPERTYMANAGEMENT@ROADRUNNER.COM</t>
+  </si>
+  <si>
+    <t>LARRY ALESSI</t>
+  </si>
+  <si>
+    <t>5533 CAMP ROAD</t>
+  </si>
+  <si>
+    <t>MICHAEL MCLEAN</t>
+  </si>
+  <si>
+    <t>79 MARILYN DRIVE</t>
+  </si>
+  <si>
+    <t>SHPIKEMAN@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>HTEE THAW</t>
+  </si>
+  <si>
+    <t>T THAW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nick Grainger </t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 Alyson Dr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orchard Park </t>
+  </si>
+  <si>
+    <t>PARKSIDE TOTAL AUTO CARE</t>
+  </si>
+  <si>
+    <t>1315 WASHINGTON ST</t>
+  </si>
+  <si>
+    <t>MIKE</t>
+  </si>
+  <si>
+    <t>MIKEJ@PARKSIDETAC.COM</t>
+  </si>
+  <si>
+    <t>CAMPING WORLD</t>
+  </si>
+  <si>
+    <t>5533 CAMP RD</t>
+  </si>
+  <si>
+    <t>JAMES BREINDEL</t>
+  </si>
+  <si>
+    <t>JAMESBREINDEL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>TIRES FOR LESS</t>
+  </si>
+  <si>
+    <t>3770 W 26TH STREET</t>
+  </si>
+  <si>
+    <t>ERIE</t>
+  </si>
+  <si>
+    <t>TIRESFORLESS@HOTMAIL.COM</t>
+  </si>
+  <si>
+    <t>SOUTHERN TIER AUTO CENTER</t>
+  </si>
+  <si>
+    <t>13008 DOWD RD</t>
+  </si>
+  <si>
+    <t>SPRINGVILLE</t>
+  </si>
+  <si>
+    <t>DAMIAN FISHER</t>
+  </si>
+  <si>
+    <t>RACERDAME@AOL.COM</t>
+  </si>
+  <si>
+    <t>NORTHWEST AUTO MALL</t>
+  </si>
+  <si>
+    <t>5070 W RIDGE RD</t>
+  </si>
+  <si>
+    <t>SPENCERPORT</t>
+  </si>
+  <si>
+    <t>FRANK</t>
+  </si>
+  <si>
+    <t>SALES.NORTHWESTAUTOMALL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>GUSSIE'S GARAGE</t>
+  </si>
+  <si>
+    <t>5021 W RIDGE RD</t>
+  </si>
+  <si>
+    <t>GUSSIES_GARAGE@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>DALE MILLER</t>
+  </si>
+  <si>
+    <t>270 AURORA ST</t>
+  </si>
+  <si>
+    <t>LAN</t>
+  </si>
+  <si>
+    <t>DALEMILLER54@ICLOUD.COM</t>
+  </si>
+  <si>
+    <t>donald sobocinski</t>
+  </si>
+  <si>
+    <t>8185 main st</t>
+  </si>
+  <si>
+    <t>williamsville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">donald </t>
+  </si>
+  <si>
+    <t>mercedes benz</t>
+  </si>
+  <si>
+    <t>williamville</t>
+  </si>
+  <si>
+    <t>john heist</t>
+  </si>
+  <si>
+    <t>RYAN BAUR</t>
+  </si>
+  <si>
+    <t>RYAN</t>
+  </si>
+  <si>
+    <t>SPECTRUM LANDSCAPE SERVICES</t>
+  </si>
+  <si>
+    <t>6101 CLINTON ST</t>
+  </si>
+  <si>
+    <t>ELMA</t>
+  </si>
+  <si>
+    <t>BOB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAVID REED </t>
+  </si>
+  <si>
+    <t>266 Hagen St</t>
+  </si>
+  <si>
+    <t>COOKS TIRE &amp; AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>3522 Andover Rd</t>
+  </si>
+  <si>
+    <t>NO DELIVERIES 12-1PM</t>
+  </si>
+  <si>
+    <t>Wellsville</t>
+  </si>
+  <si>
+    <t>SHAWN / DARRIN</t>
+  </si>
+  <si>
+    <t>COOKSTIREANDAUTO@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>THOMPSON MOTORS LLC</t>
+  </si>
+  <si>
+    <t>11263 ALEXANDER RD</t>
+  </si>
+  <si>
+    <t>ATTICA</t>
+  </si>
+  <si>
+    <t>JOHN/KENDALL</t>
+  </si>
+  <si>
+    <t>THOMPSONMOTORS@ROCHESTER.RR.COM</t>
+  </si>
+  <si>
+    <t>Giovanni Auto Sales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1101 11th st </t>
+  </si>
+  <si>
+    <t>Karrys Collision</t>
+  </si>
+  <si>
+    <t>5640 Sheridan Dr</t>
+  </si>
+  <si>
+    <t>DORA AUSTIN</t>
+  </si>
+  <si>
+    <t>23 St Lucia Ln</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DORA </t>
+  </si>
+  <si>
+    <t>DAVONNA HOWARD</t>
+  </si>
+  <si>
+    <t>21 Glenwood Ct</t>
+  </si>
+  <si>
+    <t>DAVONNA</t>
+  </si>
+  <si>
+    <t>TOWN OF EA</t>
+  </si>
+  <si>
+    <t>251 Quaker Rd</t>
+  </si>
+  <si>
+    <t>DAVE GUNNER</t>
+  </si>
+  <si>
+    <t>Michellep@clevehillauto.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROBERT ZORN </t>
+  </si>
+  <si>
+    <t>ROBERT</t>
+  </si>
+  <si>
+    <t>Viki Nudd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">907 Brandt Farnham Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Irving </t>
+  </si>
+  <si>
+    <t>Viki</t>
+  </si>
+  <si>
+    <t>vicki@clevehilltire.com</t>
+  </si>
+  <si>
+    <t>JOSEPH JANKOWSKI</t>
+  </si>
+  <si>
+    <t>12313 S BLOSSOM LEA DR</t>
+  </si>
+  <si>
+    <t>JOSEPH</t>
+  </si>
+  <si>
+    <t>Jjankowski13@gmail.com</t>
+  </si>
+  <si>
+    <t>DARREN MYLES</t>
+  </si>
+  <si>
+    <t>105 WEX AVE</t>
+  </si>
+  <si>
+    <t>DARREN</t>
+  </si>
+  <si>
+    <t>Tim Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">525 Pavement rd </t>
+  </si>
+  <si>
+    <t>Lancaster</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>TIRE ADJUSTMENT RECORDS</t>
+  </si>
+  <si>
+    <t>IROQUOIS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>155 COMMERCE DR</t>
+  </si>
+  <si>
+    <t>TIRES AT DELIVERY DOOR</t>
+  </si>
+  <si>
+    <t>LACKAWANNA</t>
+  </si>
+  <si>
+    <t>716-270-0433</t>
+  </si>
+  <si>
+    <t>PARK COUNTRY CLUB OF BUFF CASH AND TAX</t>
+  </si>
+  <si>
+    <t>4949 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>BURKE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>3689 CALIFORNIA RD</t>
+  </si>
+  <si>
+    <t>BAY # 23</t>
+  </si>
+  <si>
+    <t>818-5581</t>
+  </si>
+  <si>
+    <t>CASULLO'S AUTOMOTIVE CASH AND TAX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2783 ELMWOOD AVE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KENMORE </t>
+  </si>
+  <si>
+    <t>876-3567</t>
+  </si>
+  <si>
+    <t>alex@casullos.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPPELLINO CADILLAC OFF TAXABLE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">4130 SHERIDAN DR </t>
+  </si>
+  <si>
+    <t>716-634-4100</t>
+  </si>
+  <si>
+    <t>mleiser@cappelinno.net</t>
+  </si>
+  <si>
+    <t>Brad's Barn - Argauer Excavating</t>
+  </si>
+  <si>
+    <t>11846 westwwod rd</t>
+  </si>
+  <si>
+    <t>alden</t>
+  </si>
+  <si>
+    <t>RED BARN</t>
+  </si>
+  <si>
+    <t>VILLAGE OF HAMBURG NATLAC</t>
+  </si>
+  <si>
+    <t>1050 Main Street</t>
+  </si>
+  <si>
+    <t>DON CLEMENT</t>
+  </si>
+  <si>
+    <t>WEST HERR NISSAN - MICHAEL LAPAGE</t>
+  </si>
+  <si>
+    <t>8137 MAIN ST</t>
+  </si>
+  <si>
+    <t>6001 KLEINBECK RD</t>
+  </si>
+  <si>
+    <t>BELMONT</t>
+  </si>
+  <si>
+    <t>Cleve Hill Wehrle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">680 Wehrle Dr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheektowaga </t>
+  </si>
+  <si>
+    <t>DAN WALTER &amp; SON TOWING TAXABLE</t>
+  </si>
+  <si>
+    <t>450 YOUNG ST</t>
+  </si>
+  <si>
+    <t>695-3100</t>
+  </si>
+  <si>
+    <t>DANWALTERTOWING@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>1050 MAIN ST</t>
+  </si>
+  <si>
+    <t>525 PAVEMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LANCASTER HIGHWAY</t>
+  </si>
+  <si>
+    <t>TOWN OF HAMBURG</t>
+  </si>
+  <si>
+    <t>2718 LAKEVIEW RD</t>
+  </si>
+  <si>
+    <t>CLEVE HILL WEHRLE</t>
+  </si>
+  <si>
+    <t>680 WEHRLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHEEKTOWAGA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERIE COUNTY AGRICULTURAL CASH AND TAX </t>
+  </si>
+  <si>
+    <t>5600 MCKINLEY OKWY</t>
+  </si>
+  <si>
+    <t>649-3900 X6266</t>
+  </si>
+  <si>
+    <t>theshop@ecfair.org</t>
+  </si>
+  <si>
+    <t>GABE'S COLLISION NORTH TAXABLE</t>
+  </si>
+  <si>
+    <t>2260 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>875-4455</t>
+  </si>
+  <si>
+    <t>kari@gabescollision.com</t>
+  </si>
+  <si>
+    <t>GALAXY AUTO PLACE INC NEW BUILDING</t>
+  </si>
+  <si>
+    <t>2350 UNION RD</t>
+  </si>
+  <si>
+    <t>WEST SENECA</t>
+  </si>
+  <si>
+    <t>716-656-8034</t>
+  </si>
+  <si>
+    <t>sales@galaxyautoplace.com</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>NAPA 044 AMHERST OFF</t>
+  </si>
+  <si>
+    <t>2387 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>AMHERST</t>
+  </si>
+  <si>
+    <t>need</t>
+  </si>
+  <si>
+    <t>Camp Rd CH - Argauer Excavating</t>
+  </si>
+  <si>
+    <t>4660 Camp Rd</t>
+  </si>
+  <si>
+    <t>Hamburg</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>NAPA 048 GENUINE PAINT OF</t>
+  </si>
+  <si>
+    <t>577 ENGLEWOOD AVE</t>
+  </si>
+  <si>
+    <t>MOORE'S LACKAWANNA</t>
+  </si>
+  <si>
+    <t>2580 WALDEN AVE</t>
+  </si>
+  <si>
+    <t>821-1447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPSTATE CHEVY TAXABLE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 MAIN ST </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATTICA </t>
+  </si>
+  <si>
+    <t>585-591-2300</t>
+  </si>
+  <si>
+    <t>tomc@upstateautogroup.com</t>
+  </si>
+  <si>
+    <t>National fuel</t>
+  </si>
+  <si>
+    <t>365 mineral springs</t>
+  </si>
+  <si>
+    <t>NAPA 042 LOCKPORT OFF</t>
+  </si>
+  <si>
+    <t>6041 SOUTH TRANSIT RD</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>NAPA 040 WILLIAMSVILLE OF</t>
+  </si>
+  <si>
+    <t>2399 Wehrle Drive</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>NAPA 039 BUFFALO OFF</t>
+  </si>
+  <si>
+    <t>2110 Elmwood Avenue</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>NAPA 037 LACKAWANNA OFF</t>
+  </si>
+  <si>
+    <t>1298 Abbott Rd.</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>NAPA 034 N. TONAWANDA OFF</t>
+  </si>
+  <si>
+    <t>301 Meadow Drive  UNIT 81</t>
+  </si>
+  <si>
+    <t>NORTH TONAWANDA</t>
+  </si>
+  <si>
+    <t>NAPA 033 CHEEKTOWAGA OFF</t>
+  </si>
+  <si>
+    <t>2495 WALDEN AVE SUITE 100</t>
+  </si>
+  <si>
+    <t>NAPA 032 BUFFALO OFF</t>
+  </si>
+  <si>
+    <t>291 Michigan Ave.</t>
+  </si>
+  <si>
+    <t>NAPA 030 LANCASTER OFF</t>
+  </si>
+  <si>
+    <t>4907 Transit Road</t>
+  </si>
+  <si>
+    <t>NAPA 552 BASIL OFF</t>
+  </si>
+  <si>
+    <t>4131 Sheridan Drive</t>
+  </si>
+  <si>
+    <t>NAPA 545 BATAVIA OFF</t>
+  </si>
+  <si>
+    <t>341 EAST Main Street</t>
+  </si>
+  <si>
+    <t>NAPA 082 ROCHESTER OFF</t>
+  </si>
+  <si>
+    <t>1430 Lyell Avenue</t>
+  </si>
+  <si>
+    <t>NAPA 084 HAMBURG OFF</t>
+  </si>
+  <si>
+    <t>5909 Camp Road</t>
+  </si>
+  <si>
+    <t>AAA WCNY- BUFFALO FLEET</t>
+  </si>
+  <si>
+    <t>505 DUKE RD. SUITE 500</t>
+  </si>
+  <si>
+    <t>SEIFERT CLEANING</t>
+  </si>
+  <si>
+    <t>3419 NORTH BENZING RD</t>
+  </si>
+  <si>
+    <t>QBC TEST PRICE C</t>
+  </si>
+  <si>
+    <t>190 JAMISON PARKWAY</t>
+  </si>
+  <si>
+    <t>QBC TEST ONLY</t>
+  </si>
+  <si>
+    <t>SNYDER</t>
+  </si>
+  <si>
+    <t>QBC TEST CUSTYOMER</t>
+  </si>
+  <si>
+    <t>TEST FOR MATRIX PRICING</t>
+  </si>
+  <si>
+    <t>*** TEST ONLY DO NOT BILL</t>
+  </si>
+  <si>
+    <t>chris@bcautomotusa.com</t>
+  </si>
+  <si>
+    <t>WNY BUS CO. OFF PROGRAM</t>
+  </si>
+  <si>
+    <t>79 SHELDON AVE</t>
+  </si>
+  <si>
+    <t>DEPEW</t>
+  </si>
+  <si>
+    <t>716-681-2100</t>
+  </si>
+  <si>
+    <t>beakeroo214@hotmail.com</t>
+  </si>
+  <si>
+    <t>WNY SCRAP TIRE LLC</t>
+  </si>
+  <si>
+    <t>241 S NIAGARA ST</t>
+  </si>
+  <si>
+    <t>716-433-5000</t>
+  </si>
+  <si>
+    <t>richdeyo1971@yahoo.com</t>
+  </si>
+  <si>
+    <t>WEST AVE AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>450 WEST AVE</t>
+  </si>
+  <si>
+    <t>716-930-3271</t>
+  </si>
+  <si>
+    <t>TSCHETTERS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>4560 CLINTON ST</t>
+  </si>
+  <si>
+    <t>656-7311</t>
+  </si>
+  <si>
+    <t>nancy@tschetters.com</t>
+  </si>
+  <si>
+    <t>CORNWALL DELIVERY TRUCKS</t>
+  </si>
+  <si>
+    <t>495 CORNWALL</t>
+  </si>
+  <si>
+    <t>884-4040</t>
+  </si>
+  <si>
+    <t>MERCEDES OF BUFFALO</t>
+  </si>
+  <si>
+    <t>KATHY</t>
+  </si>
+  <si>
+    <t>CARL CHOWANIEC</t>
+  </si>
+  <si>
+    <t>4131 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>CARL</t>
+  </si>
+  <si>
+    <t>David Larivey</t>
+  </si>
+  <si>
+    <t>3580 southwestern blvd - DELIVER TO BODY</t>
+  </si>
+  <si>
+    <t>Orchard Park</t>
+  </si>
+  <si>
+    <t>W HERR NISSAN OP</t>
+  </si>
+  <si>
+    <t>JUNIOR ALICEA</t>
+  </si>
+  <si>
+    <t>954 NIAGARA ST</t>
+  </si>
+  <si>
+    <t>JKUNIOR</t>
+  </si>
+  <si>
+    <t>TIM JAKUBUS</t>
+  </si>
+  <si>
+    <t>8105 MILES RD</t>
+  </si>
+  <si>
+    <t>MICHAEL VELEZ</t>
+  </si>
+  <si>
+    <t>160 Nathans Trail</t>
+  </si>
+  <si>
+    <t>scott bialeck</t>
+  </si>
+  <si>
+    <t>5411 transit rd</t>
+  </si>
+  <si>
+    <t>scott</t>
+  </si>
+  <si>
+    <t>JACK COTTER</t>
+  </si>
+  <si>
+    <t>JACK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONY WILLIAMS </t>
+  </si>
+  <si>
+    <t>429 Glenwood Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONY </t>
+  </si>
+  <si>
+    <t>MIKE BUSHEY</t>
+  </si>
+  <si>
+    <t>2255 GEORGE URBAN BLVD</t>
+  </si>
+  <si>
+    <t>joshua rorhdanz</t>
+  </si>
+  <si>
+    <t>131 north seine</t>
+  </si>
+  <si>
+    <t>cheektowaga</t>
+  </si>
+  <si>
+    <t>Eric Mercedes of buffalo</t>
+  </si>
+  <si>
+    <t>8185 MAIN STREET</t>
+  </si>
+  <si>
+    <t>eric</t>
+  </si>
+  <si>
+    <t>kwitman@mercedesbenzbflo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALANZO BANKS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">127 maddison st </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALANZO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCOTT BIALEK- CAPPELLINO BUICK GMS </t>
+  </si>
+  <si>
+    <t>SCOTT</t>
+  </si>
+  <si>
+    <t>NONE@GMNAIL.COM</t>
+  </si>
+  <si>
+    <t>JIM EBERSOLE</t>
+  </si>
+  <si>
+    <t>5111 TRANSIT RD.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JIM </t>
+  </si>
+  <si>
+    <t>STACY ANDRZEJEWSKI</t>
+  </si>
+  <si>
+    <t>4130 SHERIDAN DR</t>
+  </si>
+  <si>
+    <t>STACY</t>
+  </si>
+  <si>
+    <t>Ray Hehir</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3166 Winsted Rd </t>
+  </si>
+  <si>
+    <t>NICK CHURCHILL</t>
+  </si>
+  <si>
+    <t>1140 MCKINLEY MALL</t>
+  </si>
+  <si>
+    <t>BLASDELL</t>
+  </si>
+  <si>
+    <t>Demetrius Moore</t>
+  </si>
+  <si>
+    <t>80 Fougeron</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEMETRIUS  YARBOROUGH </t>
+  </si>
+  <si>
+    <t>78 WYANDOTTE AVE</t>
+  </si>
+  <si>
+    <t>Guy Schwindler</t>
+  </si>
+  <si>
+    <t>5485 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>JOEF@CLEVEHILLTIRE.COM</t>
+  </si>
+  <si>
+    <t>David Handley</t>
+  </si>
+  <si>
+    <t>5 Clifford St</t>
+  </si>
+  <si>
+    <t>Phelps Service</t>
+  </si>
+  <si>
+    <t>1389 NY-14</t>
+  </si>
+  <si>
+    <t>Phelps</t>
+  </si>
+  <si>
+    <t>phelpsservicecenter@gmail.com</t>
+  </si>
+  <si>
+    <t>Friendly Ford OFF PRO</t>
+  </si>
+  <si>
+    <t>1077 Routes 5&amp;20</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>leew@myfriendlyauto.com</t>
+  </si>
+  <si>
+    <t>DOUG REGER</t>
+  </si>
+  <si>
+    <t>8129 MAIN ST</t>
+  </si>
+  <si>
+    <t>Saleh Alzaheri</t>
+  </si>
+  <si>
+    <t>RODNEY MENIFEE</t>
+  </si>
+  <si>
+    <t>110 MAPLE RIDGE AVE</t>
+  </si>
+  <si>
+    <t>BOROD55110@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Aaron Smith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOY ALLEN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">495 CORNWALL </t>
+  </si>
+  <si>
+    <t>DODGE COLVIN</t>
+  </si>
+  <si>
+    <t>382 LISBON AVE</t>
+  </si>
+  <si>
+    <t>Darren Sanders</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Justin Dean </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Syracuse St </t>
+  </si>
+  <si>
+    <t>support@gmail.com</t>
+  </si>
+  <si>
+    <t>DAVE SEIWERT</t>
+  </si>
+  <si>
+    <t>375 Pleasant Ave</t>
+  </si>
+  <si>
+    <t>GREG HART</t>
+  </si>
+  <si>
+    <t>MAPLE HILL SITE INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">717 JAMISON RD </t>
+  </si>
+  <si>
+    <t>CHECK MAILBOX NEXT TO SHOP DOOR FOR CHEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JASON/ MICHAEL </t>
+  </si>
+  <si>
+    <t>Artis green</t>
+  </si>
+  <si>
+    <t>Artis</t>
+  </si>
+  <si>
+    <t>TRACY MONACO</t>
+  </si>
+  <si>
+    <t>TRACY</t>
+  </si>
+  <si>
+    <t>MIKE DACOSTA</t>
+  </si>
+  <si>
+    <t>3531 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>CATCO, CONCRETE APPLIED TECHNOLOGIES COR</t>
+  </si>
+  <si>
+    <t>1266 Town Line Rd</t>
+  </si>
+  <si>
+    <t>Alden</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>SueBurrows@catco.com</t>
+  </si>
+  <si>
+    <t>BRIAN OWCZARKOWSKI</t>
+  </si>
+  <si>
+    <t>14043-4466</t>
+  </si>
+  <si>
+    <t>BRIAN</t>
+  </si>
+  <si>
+    <t>WBE Walls and Celings</t>
+  </si>
+  <si>
+    <t>195 Industrial Dr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grand Island </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Megan Shores </t>
+  </si>
+  <si>
+    <t>meg@gmail.com</t>
+  </si>
+  <si>
+    <t>Hassan Hatem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108 William St </t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>-@gmail</t>
+  </si>
+  <si>
+    <t>EL CHEAPO TOWING</t>
+  </si>
+  <si>
+    <t>352 ROBERT DRIVE</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER CURRY</t>
+  </si>
+  <si>
+    <t>ELCHEAPO716@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mary Hiebler </t>
+  </si>
+  <si>
+    <t>1953 COMO PARK BLVD</t>
+  </si>
+  <si>
+    <t>Ceaser</t>
+  </si>
+  <si>
+    <t>---@gmail.com</t>
+  </si>
+  <si>
+    <t>Conroy Clarke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4080 Clarendon Dr </t>
+  </si>
+  <si>
+    <t>MERJ FLEET SERVICES</t>
+  </si>
+  <si>
+    <t>1989 HARLEM ROAD</t>
+  </si>
+  <si>
+    <t>JOE LAPLAGIA</t>
+  </si>
+  <si>
+    <t>joe@merjfleet.com</t>
+  </si>
+  <si>
+    <t>WARREN TIRE CENTER INC</t>
+  </si>
+  <si>
+    <t>1701 PENNSLYVANIA AVE  E</t>
+  </si>
+  <si>
+    <t>KORKY</t>
+  </si>
+  <si>
+    <t>warrentire@verizon.net</t>
+  </si>
+  <si>
+    <t>G &amp; M REPAIR SERVICES</t>
+  </si>
+  <si>
+    <t>2267 LOCKPORT ROAD</t>
+  </si>
+  <si>
+    <t>SANBORN</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (716) 731-8061</t>
+  </si>
+  <si>
+    <t>MIRANALEC@MSN.COM</t>
+  </si>
+  <si>
+    <t>RICH MERGENHAGEN</t>
+  </si>
+  <si>
+    <t>3000 WALDEN AVE.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPEW </t>
+  </si>
+  <si>
+    <t>RICH</t>
+  </si>
+  <si>
+    <t>JOHN JULICHER</t>
+  </si>
+  <si>
+    <t>11494 WALDEN AVE</t>
+  </si>
+  <si>
+    <t>JOHN.JULICHERJR@ERIE.COM</t>
+  </si>
+  <si>
+    <t>CLIFF BROWN</t>
+  </si>
+  <si>
+    <t>522 WINSLOW AVE</t>
+  </si>
+  <si>
+    <t>CLIFF</t>
+  </si>
+  <si>
+    <t>CRILL'S SERVICE STATION</t>
+  </si>
+  <si>
+    <t>13166  NY-12</t>
+  </si>
+  <si>
+    <t>BOONVILLE</t>
+  </si>
+  <si>
+    <t>JASON CRILL</t>
+  </si>
+  <si>
+    <t>CRILLSSERVICE94@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>DANSVILLE MUFFLER &amp; BRAKE</t>
+  </si>
+  <si>
+    <t>9 SPRUCE ST</t>
+  </si>
+  <si>
+    <t>DANSVILLE</t>
+  </si>
+  <si>
+    <t>hartj6475@gmail.com</t>
+  </si>
+  <si>
+    <t>DERREN SANDERS</t>
+  </si>
+  <si>
+    <t>DERREN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeff Hy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">223 Bryant St </t>
+  </si>
+  <si>
+    <t>North Tonawanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeff </t>
+  </si>
+  <si>
+    <t>jhy198422@gmail.com</t>
+  </si>
+  <si>
+    <t>ALAM ABDULLA</t>
+  </si>
+  <si>
+    <t>ALAM</t>
+  </si>
+  <si>
+    <t>M&amp;B AUTOMOTIVE INC.</t>
+  </si>
+  <si>
+    <t>3950 NIAGARA FALLS BLVD.</t>
+  </si>
+  <si>
+    <t>mandbauto1@gmail.com</t>
+  </si>
+  <si>
+    <t>MARK IN PARTS</t>
+  </si>
+  <si>
+    <t>GS AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>2660 MILLERSPORT HWY SUITE 120</t>
+  </si>
+  <si>
+    <t>GETZVILLE</t>
+  </si>
+  <si>
+    <t>PAUL PAPROCKI - FIRST CHOICE</t>
+  </si>
+  <si>
+    <t>2255 GEORGE URBAN</t>
+  </si>
+  <si>
+    <t>PAUL PAPROCKI</t>
+  </si>
+  <si>
+    <t>AUTOFIRSTCHOICE@OUTLOOK.COM</t>
+  </si>
+  <si>
+    <t>JORDAN PERCOCO</t>
+  </si>
+  <si>
+    <t>4660 CAMP ROAD</t>
+  </si>
+  <si>
+    <t>INFO@CLEVEHILLTTIRE.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Todd Dempsey </t>
+  </si>
+  <si>
+    <t xml:space="preserve">6145 South Transit Rd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lockport </t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>SALEH MOHAMME ABDULLAH ALHURI</t>
+  </si>
+  <si>
+    <t>1069 E FERRY ST</t>
+  </si>
+  <si>
+    <t>SALEH</t>
+  </si>
+  <si>
+    <t>Paul DeMarco Trucking, Inc.</t>
+  </si>
+  <si>
+    <t>3585 New Road</t>
+  </si>
+  <si>
+    <t>Dunkirk</t>
+  </si>
+  <si>
+    <t>Joe Olmstead</t>
+  </si>
+  <si>
+    <t>Jjstowingandservice@gmail.com</t>
+  </si>
+  <si>
+    <t>Alexus Huston</t>
+  </si>
+  <si>
+    <t>Alexushuston0@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SADIE ANDERSON </t>
+  </si>
+  <si>
+    <t>129 Hempstead Ave</t>
+  </si>
+  <si>
+    <t>SADIE</t>
+  </si>
+  <si>
+    <t>MITCHELL STEVENSON</t>
+  </si>
+  <si>
+    <t>MITCHELLE</t>
+  </si>
+  <si>
+    <t>MITCHSTEVENS2020@OUTLOOK.COM</t>
+  </si>
+  <si>
+    <t>WAYCO CARS</t>
+  </si>
+  <si>
+    <t>381 WEST AVE</t>
+  </si>
+  <si>
+    <t>LEE GARDNER</t>
+  </si>
+  <si>
+    <t>LETTSROLL@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>TERRANCE DOCKETT</t>
+  </si>
+  <si>
+    <t>357 Leroy Ave</t>
+  </si>
+  <si>
+    <t>TERRANCE</t>
+  </si>
+  <si>
+    <t>Spenser Keeney</t>
+  </si>
+  <si>
+    <t>4383 Cresent Dr</t>
+  </si>
+  <si>
+    <t>Skeeney3792@gmail.com</t>
+  </si>
+  <si>
+    <t>Luis Torres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">417 Fargo Ave </t>
+  </si>
+  <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>2020 Niagara Falls Blvd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tonawanda </t>
+  </si>
+  <si>
+    <t>Ericson</t>
+  </si>
+  <si>
+    <t>JIM SPINELLA</t>
+  </si>
+  <si>
+    <t>200 RUTHERFORD</t>
+  </si>
+  <si>
+    <t>DEPEW DPW</t>
+  </si>
+  <si>
+    <t>JIM CRAMER</t>
+  </si>
+  <si>
+    <t>11 STEINER AVE</t>
+  </si>
+  <si>
+    <t>CRAMER197777@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>TOWNE CHEVROLET OFF TAXABLE</t>
+  </si>
+  <si>
+    <t>60 SCHOOL ST</t>
+  </si>
+  <si>
+    <t>psporer@stevebaldo.com</t>
+  </si>
+  <si>
+    <t>KASEY</t>
+  </si>
+  <si>
+    <t>SEABOLT</t>
+  </si>
+  <si>
+    <t>KASEYSEABOLT1@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>WARREN'S AUTO TECH LLC</t>
+  </si>
+  <si>
+    <t>31 E. OLIVER ST</t>
+  </si>
+  <si>
+    <t>NICK SZORTYKA</t>
+  </si>
+  <si>
+    <t>3232 DELAWARE</t>
+  </si>
+  <si>
+    <t>KENMORE</t>
+  </si>
+  <si>
+    <t>MARK</t>
+  </si>
+  <si>
+    <t>Bari Collins</t>
+  </si>
+  <si>
+    <t>15 Manko Ln #4</t>
+  </si>
+  <si>
+    <t>TAIJH KING</t>
+  </si>
+  <si>
+    <t>125 Hastings Ave</t>
+  </si>
+  <si>
+    <t>TAIJH</t>
+  </si>
+  <si>
+    <t>Ken</t>
+  </si>
+  <si>
+    <t>40 Ivanhoe</t>
+  </si>
+  <si>
+    <t>Bill Taggart</t>
+  </si>
+  <si>
+    <t>12310 Hanford Rd</t>
+  </si>
+  <si>
+    <t>Silver Creek</t>
+  </si>
+  <si>
+    <t>Taggart</t>
+  </si>
+  <si>
+    <t>billt323.bt@gmail.com</t>
+  </si>
+  <si>
+    <t>DELAUN SCOTT</t>
+  </si>
+  <si>
+    <t>73 PEMBROKE</t>
+  </si>
+  <si>
+    <t>PEMBROKE</t>
+  </si>
+  <si>
+    <t>DELAUN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAMISU ANGO </t>
+  </si>
+  <si>
+    <t>114 Cambridge Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAMISU </t>
+  </si>
+  <si>
+    <t>KEVIN CHEEK</t>
+  </si>
+  <si>
+    <t>5 SHIRLEY AVE</t>
+  </si>
+  <si>
+    <t>CLEVE HILL HAMBURG</t>
+  </si>
+  <si>
+    <t>4660 CAMP RD</t>
+  </si>
+  <si>
+    <t>KELLY GARDNER</t>
+  </si>
+  <si>
+    <t>JKGARS@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>60 MILES TRUCK REPAIR, HEAVY DUTY TOWING</t>
+  </si>
+  <si>
+    <t>5690 CAMP RD</t>
+  </si>
+  <si>
+    <t>sales@60milesllc.com</t>
+  </si>
+  <si>
+    <t>alex jezowski</t>
+  </si>
+  <si>
+    <t>alex</t>
+  </si>
+  <si>
+    <t>CALEDONIA GARAGE</t>
+  </si>
+  <si>
+    <t>2792 CALEDONIA-LEROY RD</t>
+  </si>
+  <si>
+    <t>CALEDONIA</t>
+  </si>
+  <si>
+    <t>NICK</t>
+  </si>
+  <si>
+    <t>CALEDONIAGARAGE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAKESIDE AUTOMOTIVE </t>
+  </si>
+  <si>
+    <t>4578 Lake Rd S</t>
+  </si>
+  <si>
+    <t>BROCKPORT</t>
+  </si>
+  <si>
+    <t>TONY GIRARDI</t>
+  </si>
+  <si>
+    <t>Lakeside4578@gmail.com</t>
+  </si>
+  <si>
+    <t>COLLEGE SERVICE CENTER INC.</t>
+  </si>
+  <si>
+    <t>8388 RIDGE RD</t>
+  </si>
+  <si>
+    <t>SAL</t>
+  </si>
+  <si>
+    <t>COLLEGESERVICE1@FRONTIER.COM</t>
+  </si>
+  <si>
+    <t>CONTE'S AUTO</t>
+  </si>
+  <si>
+    <t>8121 BUFFALO RD</t>
+  </si>
+  <si>
+    <t>BERGEN</t>
+  </si>
+  <si>
+    <t>RICH CONTE</t>
+  </si>
+  <si>
+    <t>CONTESAUTO@OUTLOOK.COM</t>
+  </si>
+  <si>
+    <t>TIRE FACTORY</t>
+  </si>
+  <si>
+    <t>304 WHITNEY ST</t>
+  </si>
+  <si>
+    <t>ABRAHAM</t>
+  </si>
+  <si>
+    <t>BOCTIREFACTORY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>DORIAN GILCHRIST</t>
+  </si>
+  <si>
+    <t>42 Vita Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DORIAN </t>
+  </si>
+  <si>
+    <t>BRAD'S TRAILER SUPPLY</t>
+  </si>
+  <si>
+    <t>1950 LYELL AVE</t>
+  </si>
+  <si>
+    <t>TAMMY</t>
+  </si>
+  <si>
+    <t>Brainard Transport</t>
+  </si>
+  <si>
+    <t>5454 Genesee St</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLARENCE PRUDE </t>
+  </si>
+  <si>
+    <t>182 Masten Ave</t>
+  </si>
+  <si>
+    <t>James Williams</t>
+  </si>
+  <si>
+    <t xml:space="preserve">947 Farm St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Syracuse </t>
+  </si>
+  <si>
+    <t>VECS GARAGE LLC</t>
+  </si>
+  <si>
+    <t>151 EAST RIDGE RD</t>
+  </si>
+  <si>
+    <t>Tiffany</t>
+  </si>
+  <si>
+    <t>vecsgarage2024@gmail.com</t>
+  </si>
+  <si>
+    <t>Mark Delmonte</t>
+  </si>
+  <si>
+    <t>1410 Pine Ave</t>
+  </si>
+  <si>
+    <t>Niagara Falls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIKE JONES </t>
+  </si>
+  <si>
+    <t>36 Crossman Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIKE </t>
+  </si>
+  <si>
+    <t>IAN GUNTER</t>
+  </si>
+  <si>
+    <t>330 Linwood Ave</t>
+  </si>
+  <si>
+    <t>IAN</t>
+  </si>
+  <si>
+    <t>QUALITY BUILDERS</t>
+  </si>
+  <si>
+    <t>1 Loch Lee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHRIS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTHSIGHT CONTRACTING </t>
+  </si>
+  <si>
+    <t>494 Woodward Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stephon Trueheart </t>
+  </si>
+  <si>
+    <t>56 Hedley Place</t>
+  </si>
+  <si>
+    <t>Stephon</t>
+  </si>
+  <si>
+    <t>rtrue1976@gmail.com</t>
+  </si>
+  <si>
+    <t>EAST AURORA COUNTRY CLUB</t>
+  </si>
+  <si>
+    <t>300 GIRDLE RD</t>
+  </si>
+  <si>
+    <t>QBC TEST CUSTOMER</t>
+  </si>
+  <si>
+    <t>123 MAIN STREET</t>
+  </si>
+  <si>
+    <t>ALL STATE TIRE PROS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">357 Hertel Ave </t>
+  </si>
+  <si>
+    <t>716-445-1677</t>
+  </si>
+  <si>
+    <t>allstatemoe@aol.com</t>
+  </si>
+  <si>
+    <t>NORTHEAST COLLISION TAXABLE</t>
+  </si>
+  <si>
+    <t>4130 MCKINLEY PKWY</t>
+  </si>
+  <si>
+    <t>DEVON JOHNS</t>
+  </si>
+  <si>
+    <t>tjfisher@northeastcollision.co</t>
+  </si>
+  <si>
+    <t>MANAGER</t>
+  </si>
+  <si>
+    <t>680 WERHLE DRIVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARUBBA COLLISION TONAWAN CASH AND TAX </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TONAWANDA </t>
+  </si>
+  <si>
+    <t>834-0466</t>
+  </si>
+  <si>
+    <t>tonawandany@gerbercollision.COM</t>
+  </si>
+  <si>
+    <t>CERTIFIED AUTOBROKERS INC Cash and Tax</t>
+  </si>
+  <si>
+    <t>1693 Grand Island Blvd</t>
+  </si>
+  <si>
+    <t>Grand Island</t>
+  </si>
+  <si>
+    <t>716-404-5456</t>
+  </si>
+  <si>
+    <t>chris.satarian@idrivecertified.com</t>
+  </si>
+  <si>
+    <t>CARUBBA COLLISION WEST SE</t>
+  </si>
+  <si>
+    <t>130 ORCHARD PARK RD</t>
+  </si>
+  <si>
+    <t>826-6220</t>
+  </si>
+  <si>
+    <t>jill.collins@gerbercollision.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4130 sheridan drive </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grand Island Auto Tech </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2509 Grand Island Blvd </t>
+  </si>
+  <si>
+    <t xml:space="preserve">8185 Main St </t>
+  </si>
+  <si>
+    <t>MIKE DISALVO</t>
+  </si>
+  <si>
+    <t>3232 DELAWARE AVE</t>
+  </si>
+  <si>
+    <t>440 Northwood Drive</t>
+  </si>
+  <si>
+    <t>Back Building</t>
+  </si>
+  <si>
+    <t>CITY OF TONAWANDA</t>
+  </si>
+  <si>
+    <t>150 Fillmore Ave</t>
+  </si>
+  <si>
+    <t>11208 GOWANDA STATE RD</t>
+  </si>
+  <si>
+    <t>NORTH COLLINS</t>
+  </si>
+  <si>
+    <t>5151 GENESEE ST</t>
+  </si>
+  <si>
+    <t>445-1677</t>
+  </si>
+  <si>
+    <t>BELLRENG'S TOWING INC. TAXABLE</t>
+  </si>
+  <si>
+    <t>2131 EGGERT RD</t>
+  </si>
+  <si>
+    <t>DONNY</t>
+  </si>
+  <si>
+    <t>bellrengstowing@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1050 Main St </t>
+  </si>
+  <si>
+    <t>Cleve Hill Hamburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4660 CAMP RD </t>
+  </si>
+  <si>
+    <t>WHOLESALE CASH &amp; TAX DO NOT USE... REFER</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DO NOT USE... REFERENCE POINT ONLY !</t>
+  </si>
+  <si>
+    <t>QBC TEST ACCOUNT - PRC J</t>
+  </si>
+  <si>
+    <t>25 HAZELWOOD DRIVE</t>
+  </si>
+  <si>
+    <t>DO NOT PURGE/DELETE</t>
+  </si>
+  <si>
+    <t>NORM DOBRICK</t>
+  </si>
+  <si>
+    <t>4923 CAMP RD</t>
+  </si>
+  <si>
+    <t>ORMSBY EDUCATIONAL CENTER</t>
+  </si>
+  <si>
+    <t>1010 CENTER ST</t>
+  </si>
+  <si>
+    <t>ssitarek@e2ccb.org</t>
+  </si>
+  <si>
+    <t>ONLINE AUTO</t>
+  </si>
+  <si>
+    <t>250 LEIN RD</t>
+  </si>
+  <si>
+    <t>MARK SUBJECK</t>
+  </si>
+  <si>
+    <t>ORCHARD PARK COUNTRY CLUB</t>
+  </si>
+  <si>
+    <t>4777 S. BUFFALO ST</t>
+  </si>
+  <si>
+    <t>WE CARE TRANSPORTATION</t>
+  </si>
+  <si>
+    <t>401 E AMHERST ST</t>
+  </si>
+  <si>
+    <t>247-1471</t>
+  </si>
+  <si>
+    <t>BUFFALO EXTERMINATING</t>
+  </si>
+  <si>
+    <t>3636 N BUFFALO ST</t>
+  </si>
+  <si>
+    <t>14127-1936</t>
+  </si>
+  <si>
+    <t>662-8470</t>
+  </si>
+  <si>
+    <t>C &amp; H AUTO</t>
+  </si>
+  <si>
+    <t>320 RIDGE RD.</t>
+  </si>
+  <si>
+    <t>826-2231</t>
+  </si>
+  <si>
+    <t>orlandoauto427@gmail.com</t>
+  </si>
+  <si>
+    <t>CHAUTAUQUA COUNTY</t>
+  </si>
+  <si>
+    <t>3 N Erie St</t>
+  </si>
+  <si>
+    <t>ROOM 110</t>
+  </si>
+  <si>
+    <t>Mayville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Becky Anderson </t>
+  </si>
+  <si>
+    <t>andersoB@chqgov.com</t>
+  </si>
+  <si>
+    <t>trey torey</t>
+  </si>
+  <si>
+    <t>4687 Transit Rd</t>
+  </si>
+  <si>
+    <t>Trey</t>
+  </si>
+  <si>
+    <t>TONY CAVALIERI -  WEST HERR CHEVY WILLS</t>
+  </si>
+  <si>
+    <t>8040 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>TONY CAVALIERI</t>
+  </si>
+  <si>
+    <t>TERRY MULLEN</t>
+  </si>
+  <si>
+    <t>90 Sussex St</t>
+  </si>
+  <si>
+    <t>TERRY</t>
+  </si>
+  <si>
+    <t>gregory spink</t>
+  </si>
+  <si>
+    <t>po box 633</t>
+  </si>
+  <si>
+    <t>verysburg</t>
+  </si>
+  <si>
+    <t>greg</t>
+  </si>
+  <si>
+    <t>KYLE POYFAIR</t>
+  </si>
+  <si>
+    <t>KYLE</t>
+  </si>
+  <si>
+    <t>PETER SYDOW</t>
+  </si>
+  <si>
+    <t>PETER</t>
+  </si>
+  <si>
+    <t>MICHAEL</t>
+  </si>
+  <si>
+    <t>TOYA BARRY</t>
+  </si>
+  <si>
+    <t>248 BURCH AVE.</t>
+  </si>
+  <si>
+    <t>RAY GREEN</t>
+  </si>
+  <si>
+    <t>2 WINSLOW AVE</t>
+  </si>
+  <si>
+    <t>RAY</t>
+  </si>
+  <si>
+    <t>STEVEN BERKLEY</t>
+  </si>
+  <si>
+    <t>4223 FORBES ST</t>
+  </si>
+  <si>
+    <t>WASHINGTON</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>STEVEN</t>
+  </si>
+  <si>
+    <t>TERRY STAFFELDT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5071 MORGAN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TERRY </t>
+  </si>
+  <si>
+    <t>XAVION M ROBINSON</t>
+  </si>
+  <si>
+    <t>4180 MILITARY RD</t>
+  </si>
+  <si>
+    <t>XAVION</t>
+  </si>
+  <si>
+    <t>XAVIONR@DAVIDCARS.COM</t>
+  </si>
+  <si>
+    <t>ROSHELLE BELL</t>
+  </si>
+  <si>
+    <t>336 CORNWALL AVE</t>
+  </si>
+  <si>
+    <t>ROSHELLE</t>
+  </si>
+  <si>
+    <t>ROSHELLEB33@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>dustin test account</t>
+  </si>
+  <si>
+    <t xml:space="preserve">495 CORNWALL AVE </t>
+  </si>
+  <si>
+    <t>bdc@clevehillauto.com</t>
+  </si>
+  <si>
+    <t>RICH ESCHBACH</t>
+  </si>
+  <si>
+    <t>50 ZOLLARS AVE.</t>
+  </si>
+  <si>
+    <t>WOODY</t>
+  </si>
+  <si>
+    <t>FRANCINE  BRIERLEY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">549 BURROUGHS DR </t>
+  </si>
+  <si>
+    <t>FRANCINE</t>
+  </si>
+  <si>
+    <t>Leonard Bishop</t>
+  </si>
+  <si>
+    <t>6440 Seneca St</t>
+  </si>
+  <si>
+    <t>Elma</t>
+  </si>
+  <si>
+    <t>Leonard</t>
+  </si>
+  <si>
+    <t>senecast@scruggsauto.com</t>
+  </si>
+  <si>
+    <t>Mark YANIK</t>
+  </si>
+  <si>
+    <t>Kenmore</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>mark63463@gmail.com</t>
+  </si>
+  <si>
+    <t>Joe Finlayson Sr</t>
+  </si>
+  <si>
+    <t>Joe F</t>
+  </si>
+  <si>
+    <t>joef@clevehillauto.com</t>
+  </si>
+  <si>
+    <t>dylan lembke</t>
+  </si>
+  <si>
+    <t>5700 otto park</t>
+  </si>
+  <si>
+    <t>lockport</t>
+  </si>
+  <si>
+    <t>dylanlembke@gmail.com</t>
+  </si>
+  <si>
+    <t>james wright</t>
+  </si>
+  <si>
+    <t>107 venex ave</t>
+  </si>
+  <si>
+    <t>amherst</t>
+  </si>
+  <si>
+    <t>Dustin Cross</t>
+  </si>
+  <si>
+    <t>Dustin</t>
+  </si>
+  <si>
+    <t>Mike McGuire</t>
+  </si>
+  <si>
+    <t>5251 Gasport Rd</t>
+  </si>
+  <si>
+    <t>gasport</t>
+  </si>
+  <si>
+    <t>maguirem7593@gmail.com</t>
+  </si>
+  <si>
+    <t>COREY Potter</t>
+  </si>
+  <si>
+    <t>400 Cornwall Ave</t>
+  </si>
+  <si>
+    <t>Corey</t>
+  </si>
+  <si>
+    <t>coreyp@clevehilltire.com</t>
+  </si>
+  <si>
+    <t>JEREMY VALONE</t>
+  </si>
+  <si>
+    <t>3382 CREEKVIEW DRIIVE</t>
+  </si>
+  <si>
+    <t>JVALONE49@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>JUDY THOMAS</t>
+  </si>
+  <si>
+    <t>41 CONNELLY</t>
+  </si>
+  <si>
+    <t>Hawk Frame &amp; Axle</t>
+  </si>
+  <si>
+    <t>77 O'Connor Rd</t>
+  </si>
+  <si>
+    <t>Fairport</t>
+  </si>
+  <si>
+    <t>RUSSELL WETTER</t>
+  </si>
+  <si>
+    <t>15 BYWATER DRIVE</t>
+  </si>
+  <si>
+    <t>Adriana Thomas</t>
+  </si>
+  <si>
+    <t>52 wynwwod courts apt C</t>
+  </si>
+  <si>
+    <t>RIGINA HONOR</t>
+  </si>
+  <si>
+    <t>152 JONQUIL LANE</t>
+  </si>
+  <si>
+    <t>DELINCED@COM</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>shasiry lopez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140 delcon </t>
+  </si>
+  <si>
+    <t>none@gmial.com</t>
+  </si>
+  <si>
+    <t>matthew giacomini</t>
+  </si>
+  <si>
+    <t>2720 lakeview road</t>
+  </si>
+  <si>
+    <t>hamburg</t>
+  </si>
+  <si>
+    <t>JAMIE MCNICHOL</t>
+  </si>
+  <si>
+    <t>3565 SOUTHWESTERN BLVD</t>
+  </si>
+  <si>
+    <t>14127-1706</t>
+  </si>
+  <si>
+    <t>BILL</t>
+  </si>
+  <si>
+    <t>antwyninas DEGRAFFENRIED</t>
+  </si>
+  <si>
+    <t>ANT</t>
+  </si>
+  <si>
+    <t>Jammer Mueckl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">680 Wherle </t>
+  </si>
+  <si>
+    <t>Jammer</t>
+  </si>
+  <si>
+    <t>b@gmail.com</t>
+  </si>
+  <si>
+    <t>MICHAEL PASNIK</t>
+  </si>
+  <si>
+    <t>714 BENNETT RD</t>
+  </si>
+  <si>
+    <t>ANGOLA</t>
+  </si>
+  <si>
+    <t>MPASNIK36@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>BRIAN PENNY</t>
+  </si>
+  <si>
+    <t>3754 HARLEM RD</t>
+  </si>
+  <si>
+    <t>MATT OR BRIAN</t>
+  </si>
+  <si>
+    <t>NEED@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Al-Huri Abdulwali</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1069 E Ferry St </t>
+  </si>
+  <si>
+    <t>billy</t>
+  </si>
+  <si>
+    <t>-@gmail.com</t>
+  </si>
+  <si>
+    <t>Scott Schmidt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10405 Main St </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clarence </t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>sschmidt1769@gmail.com</t>
+  </si>
+  <si>
+    <t>ANDY SCHEITHEIR</t>
+  </si>
+  <si>
+    <t>1870 WALDEN</t>
+  </si>
+  <si>
+    <t>ANDY</t>
+  </si>
+  <si>
+    <t>ASCHEITHEIR@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>EMLINSON PINTO</t>
+  </si>
+  <si>
+    <t>EMLINSON</t>
+  </si>
+  <si>
+    <t>PARDEE'S AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>1400 LOCKPORT ROAD</t>
+  </si>
+  <si>
+    <t>MICHEAL PARDEE</t>
+  </si>
+  <si>
+    <t>PARDEE1@ROADRUNNER.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMERICAN FLEET MAINTENANCE </t>
+  </si>
+  <si>
+    <t>275 INTERNATIONAL BLVD</t>
+  </si>
+  <si>
+    <t>RUSS SALAMONE</t>
+  </si>
+  <si>
+    <t>russ.salamone@americanfleet.com</t>
+  </si>
+  <si>
+    <t>HAMBURG AUTO CENTER</t>
+  </si>
+  <si>
+    <t>5873 CAMP ROAD</t>
+  </si>
+  <si>
+    <t>RON &amp; LESTER</t>
+  </si>
+  <si>
+    <t>hamburgauto@verizon.net</t>
+  </si>
+  <si>
+    <t>JIM WHITES TRUCK &amp; AUTO CENTER</t>
+  </si>
+  <si>
+    <t>712 NY-5</t>
+  </si>
+  <si>
+    <t>IRVING</t>
+  </si>
+  <si>
+    <t>RWHITE@JIMWHITES.COM</t>
+  </si>
+  <si>
+    <t>RYAN SHUTT      WEST HERR TOYOTA</t>
+  </si>
+  <si>
+    <t>NELSON REINER</t>
+  </si>
+  <si>
+    <t>5600 MCKINLEY PKWY</t>
+  </si>
+  <si>
+    <t>NELSON</t>
+  </si>
+  <si>
+    <t>NNE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>HOSIER'S GARAGE</t>
+  </si>
+  <si>
+    <t>895 RIDGE RD</t>
+  </si>
+  <si>
+    <t>ONTARIO</t>
+  </si>
+  <si>
+    <t>HOSIER@TIREBOY.COM</t>
+  </si>
+  <si>
+    <t>Ray Laks Honda Cash and Tax</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3590 Southwestern Blvd </t>
+  </si>
+  <si>
+    <t>BECKY MCNAMARA</t>
+  </si>
+  <si>
+    <t>7511 VERSAILLES PLANK</t>
+  </si>
+  <si>
+    <t>DERBY</t>
+  </si>
+  <si>
+    <t>MICHELLEP@CLEVEHILLTIRE.COM</t>
+  </si>
+  <si>
+    <t>716 Auto and Tire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028 Niagara St </t>
+  </si>
+  <si>
+    <t>GREG BROMLEY</t>
+  </si>
+  <si>
+    <t>GREG</t>
+  </si>
+  <si>
+    <t>SILVER CITY TIRE, INC</t>
+  </si>
+  <si>
+    <t>201 GENESEE ST</t>
+  </si>
+  <si>
+    <t>ONEIDA</t>
+  </si>
+  <si>
+    <t>silvercitytire@yahoo.com</t>
+  </si>
+  <si>
+    <t>ALAN BRZOSKOWSKI</t>
+  </si>
+  <si>
+    <t>ALAN</t>
+  </si>
+  <si>
+    <t>BILL PEDERSEN</t>
+  </si>
+  <si>
+    <t>639 NIAGARA PKWY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOHN DAVIS </t>
+  </si>
+  <si>
+    <t>28 Birch Pl</t>
+  </si>
+  <si>
+    <t>JOHN PATTI</t>
+  </si>
+  <si>
+    <t>2783 ELMWOOD AVE</t>
+  </si>
+  <si>
+    <t>ALEX</t>
+  </si>
+  <si>
+    <t>BILLP@CLEVEHILLAUTOCOM</t>
+  </si>
+  <si>
+    <t>Bryn Hubbard</t>
+  </si>
+  <si>
+    <t>Bryn</t>
+  </si>
+  <si>
+    <t>A B AUTO</t>
+  </si>
+  <si>
+    <t>634 MAIN ST</t>
+  </si>
+  <si>
+    <t>Dave S</t>
+  </si>
+  <si>
+    <t>ABAUTO99@YAHOO.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phillip Tony </t>
+  </si>
+  <si>
+    <t xml:space="preserve">495 Cornwall Ave </t>
+  </si>
+  <si>
+    <t>Millenium Construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8320 Quarry Rd </t>
+  </si>
+  <si>
+    <t>Rob</t>
+  </si>
+  <si>
+    <t>rob@mci2010.com</t>
+  </si>
+  <si>
+    <t>Greg Dragao</t>
+  </si>
+  <si>
+    <t>5788 Camp Rd</t>
+  </si>
+  <si>
+    <t>need@info.com</t>
+  </si>
+  <si>
+    <t>DAN KWIATKOWSKI</t>
+  </si>
+  <si>
+    <t>629 BUSTI AVE</t>
+  </si>
+  <si>
+    <t>DAN</t>
+  </si>
+  <si>
+    <t>Dwayne Barnwell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">342 Dartmouth Ave </t>
+  </si>
+  <si>
+    <t>CORY ROEDL</t>
+  </si>
+  <si>
+    <t>2140 NORTH FRENCH</t>
+  </si>
+  <si>
+    <t>CORY</t>
+  </si>
+  <si>
+    <t>COLTON DEMPSEY</t>
+  </si>
+  <si>
+    <t>6145 TRANSIT RD</t>
+  </si>
+  <si>
+    <t>COLTON</t>
+  </si>
+  <si>
+    <t>Will Schneider</t>
+  </si>
+  <si>
+    <t>365 MINERAL SPRINGS</t>
+  </si>
+  <si>
+    <t>BILL SCHNEIDER</t>
+  </si>
+  <si>
+    <t>7 AUTO</t>
+  </si>
+  <si>
+    <t>9720 COUNTY RD</t>
+  </si>
+  <si>
+    <t>KARL</t>
+  </si>
+  <si>
+    <t>HILLETOP AUTO, INC.</t>
+  </si>
+  <si>
+    <t>9189A CATTARAUGUS-OTTO RD</t>
+  </si>
+  <si>
+    <t>CATTARAUGUS</t>
+  </si>
+  <si>
+    <t>ELTON</t>
+  </si>
+  <si>
+    <t>TSHILL31@YAHOO.COM</t>
+  </si>
+  <si>
+    <t>HAMBURG HONDA</t>
+  </si>
+  <si>
+    <t>5133 CAMP RD</t>
+  </si>
+  <si>
+    <t>BRIAN WIESMORE</t>
+  </si>
+  <si>
+    <t>BRIAN@HAMBURGHONDA.COM</t>
+  </si>
+  <si>
+    <t>Tony Cortez</t>
+  </si>
+  <si>
+    <t>Sarah Gambino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">528 Gilmore Ave </t>
+  </si>
+  <si>
+    <t xml:space="preserve">North Tonawanda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOTAL PERFORMANCE AND SERVICE </t>
+  </si>
+  <si>
+    <t>3119 RANDALL RD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RANSOMVILLE </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ERIC </t>
+  </si>
+  <si>
+    <t>TPSAUTO@AOL.COM</t>
+  </si>
+  <si>
+    <t>NAJHE BLANKS</t>
+  </si>
+  <si>
+    <t>634 Englewood Ave APT 12</t>
+  </si>
+  <si>
+    <t>NAJHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTHONY QUINN </t>
+  </si>
+  <si>
+    <t>3955 Harlem Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMHERST </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANHTONY </t>
+  </si>
+  <si>
+    <t>GREG DEMARIA</t>
+  </si>
+  <si>
+    <t>365 Mineral Springs Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GREG </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josh F. </t>
+  </si>
+  <si>
+    <t>JOSH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTRANSIT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PO BOX 1446 </t>
+  </si>
+  <si>
+    <t>BASIL RESALE  - CARL CHOWANIEC</t>
+  </si>
+  <si>
+    <t>4131 SHERIDAN</t>
+  </si>
+  <si>
+    <t>CJCCARL@AOL.COM</t>
+  </si>
+  <si>
+    <t>Above Street Level</t>
+  </si>
+  <si>
+    <t>45 Saint James Rd.</t>
+  </si>
+  <si>
+    <t>Demario</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A PLUS ONE </t>
+  </si>
+  <si>
+    <t>264 E Amherst St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAKEEM </t>
+  </si>
+  <si>
+    <t>VIVIAN HALL</t>
+  </si>
+  <si>
+    <t>244 SHIRLEY</t>
+  </si>
+  <si>
+    <t>VIV</t>
+  </si>
+  <si>
+    <t>buphinder singh</t>
+  </si>
+  <si>
+    <t>mark</t>
+  </si>
+  <si>
+    <t>Aaron Kasprzak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46 Grand Ave </t>
+  </si>
+  <si>
+    <t>MELBA CASTRO</t>
+  </si>
+  <si>
+    <t>148 Deerfield Ave</t>
+  </si>
+  <si>
+    <t>MELBA</t>
+  </si>
+  <si>
+    <t>BC AUTO REPAIR</t>
+  </si>
+  <si>
+    <t>10650 W MAIN ROAD</t>
+  </si>
+  <si>
+    <t>NORTH EAST</t>
+  </si>
+  <si>
+    <t>BEN FEUCHT</t>
+  </si>
+  <si>
+    <t>BEN@BCFHOLDING.CO</t>
+  </si>
+  <si>
+    <t>Progressive Autobody</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56 State St </t>
+  </si>
+  <si>
+    <t>Holley</t>
+  </si>
+  <si>
+    <t>Igor</t>
+  </si>
+  <si>
+    <t>progressiveautobody56@gmail.com</t>
+  </si>
+  <si>
+    <t>2147 W 12TH STREET</t>
+  </si>
+  <si>
+    <t>RYAN / KEN</t>
+  </si>
+  <si>
+    <t>TIRESFORLESS3@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>JOE CORSARO</t>
+  </si>
+  <si>
+    <t>JOE</t>
+  </si>
+  <si>
+    <t>TWIN CITY AMBULANCE</t>
+  </si>
+  <si>
+    <t>555 COMMERCE DRIVE</t>
+  </si>
+  <si>
+    <t>JOHN SPECK</t>
+  </si>
+  <si>
+    <t>JOHN.SPECK@TCAMS.COM</t>
+  </si>
+  <si>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>261 Emslie St</t>
+  </si>
+  <si>
+    <t>RICK FERGUSON</t>
+  </si>
+  <si>
+    <t>2277 NIAGARA FALLS BLVD</t>
+  </si>
+  <si>
+    <t>RICK</t>
+  </si>
+  <si>
+    <t>S&amp;S LIMOUSINES</t>
+  </si>
+  <si>
+    <t>7160 W MAIN RD</t>
+  </si>
+  <si>
+    <t>Le Roy</t>
+  </si>
+  <si>
+    <t>RON</t>
+  </si>
+  <si>
+    <t>limoshop@yahoo.com</t>
+  </si>
+  <si>
+    <t>FISHER SERVICE AUTO LLC</t>
+  </si>
+  <si>
+    <t>7447 LAKE RD</t>
+  </si>
+  <si>
+    <t>DALE</t>
+  </si>
+  <si>
+    <t>DDAFISH11@AOL.COM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTHSIDE SERVICE CENTER </t>
+  </si>
+  <si>
+    <t>165 Park Ave</t>
+  </si>
+  <si>
+    <t>Brockport</t>
+  </si>
+  <si>
+    <t>JOHN ALEXANDER</t>
+  </si>
+  <si>
+    <t>COOLEY TIRE</t>
+  </si>
+  <si>
+    <t>2606 HIRTZEL RD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NORTH EAST </t>
+  </si>
+  <si>
+    <t>BRENDELL</t>
+  </si>
+  <si>
+    <t>BRENDELL@COOLEYTIRESERVICE.COM</t>
+  </si>
+  <si>
+    <t>NORTH EAST AUTO GALLERY</t>
+  </si>
+  <si>
+    <t>85 W MAIN ST</t>
+  </si>
+  <si>
+    <t>www.autogallerynortheast@gmail.com</t>
+  </si>
+  <si>
+    <t>BEST WAY AUTOMOTIVE</t>
+  </si>
+  <si>
+    <t>713 LAKE AVE</t>
+  </si>
+  <si>
+    <t>SHH</t>
+  </si>
+  <si>
+    <t>ROCBESTWAY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>William Schllerb</t>
+  </si>
+  <si>
+    <t>25 Donlen Dr</t>
+  </si>
+  <si>
+    <t>zachschllerb6@gmail.com</t>
+  </si>
+  <si>
+    <t>ENTERPRISE FOLDING BOX</t>
+  </si>
+  <si>
+    <t>75 Isabelle St</t>
   </si>
   <si>
     <t>SHAWN</t>
   </si>
   <si>
-    <t>SHAWNL@ACTIONROCHESTER.COM</t>
-[...2935 lines deleted...]
-  <si>
     <t>LBARANYI@YAHOO.COM</t>
   </si>
   <si>
+    <t>Charles Wilson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 Wade Ave </t>
+  </si>
+  <si>
+    <t xml:space="preserve">bUFFALO </t>
+  </si>
+  <si>
+    <t>DARRYL ROSS</t>
+  </si>
+  <si>
+    <t>7385 FOREST AVE</t>
+  </si>
+  <si>
+    <t>HOUGHTON</t>
+  </si>
+  <si>
+    <t>DARRYL</t>
+  </si>
+  <si>
+    <t>DALELAH CATHCART</t>
+  </si>
+  <si>
+    <t>115 GREELEY ST</t>
+  </si>
+  <si>
+    <t>DALELAH</t>
+  </si>
+  <si>
+    <t>MARTIN COLLAZO</t>
+  </si>
+  <si>
+    <t>137 ZELMER ST</t>
+  </si>
+  <si>
+    <t>MARTIN</t>
+  </si>
+  <si>
+    <t>MCOLLAZO2638@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>RON MELSON</t>
+  </si>
+  <si>
+    <t>63 WOEPPEL ST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOB NELSON </t>
+  </si>
+  <si>
+    <t>37 Keicher Rd</t>
+  </si>
+  <si>
+    <t>Depew</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOB FBI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAJI LLC </t>
+  </si>
+  <si>
+    <t>193 Chester St</t>
+  </si>
+  <si>
+    <t>BADGER</t>
+  </si>
+  <si>
+    <t>Howard Williams</t>
+  </si>
+  <si>
+    <t xml:space="preserve">498 East Delevan </t>
+  </si>
+  <si>
     <t>FREY HEAVY DUTY TAXABLE</t>
   </si>
   <si>
     <t>805 REIN RD.</t>
   </si>
   <si>
     <t>TAXABLE ACCOUNT</t>
   </si>
   <si>
     <t>716-633-3830</t>
   </si>
   <si>
     <t>AAA-QBC INSERT CUSTOMER</t>
   </si>
   <si>
     <t>INSERTED 08-17-15</t>
   </si>
   <si>
     <t>PHIL STARR</t>
   </si>
   <si>
     <t>AAA QBC ADDED 8-18 PHIL</t>
   </si>
   <si>
     <t>ADDED AT 8:50 AM</t>
@@ -4203,50 +4353,62 @@
   <si>
     <t xml:space="preserve">upstate chevy </t>
   </si>
   <si>
     <t>36 MAIN ST</t>
   </si>
   <si>
     <t>14011-1044</t>
   </si>
   <si>
     <t>Marlin wright</t>
   </si>
   <si>
     <t>37 hunting rd</t>
   </si>
   <si>
     <t xml:space="preserve">cheektowaga </t>
   </si>
   <si>
     <t>YT</t>
   </si>
   <si>
     <t>BRIAN BUDZINSZEWSKI</t>
   </si>
   <si>
+    <t>Above &amp; Biondo Automotive TAXABLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2743 EGGERT RD </t>
+  </si>
+  <si>
+    <t>Frank Biondo</t>
+  </si>
+  <si>
+    <t>fbiondo2011@gmail.com</t>
+  </si>
+  <si>
     <t xml:space="preserve">680 Wherle Dr </t>
   </si>
   <si>
     <t>GRANATA AUTOMOTIVE REPAIR TAXABLE</t>
   </si>
   <si>
     <t>1766 CLINTON STREET</t>
   </si>
   <si>
     <t>822-6630</t>
   </si>
   <si>
     <t>320 RIDGE RD</t>
   </si>
   <si>
     <t>GREGG</t>
   </si>
   <si>
     <t>BRUCES AUTOMOTIVE DO NOT USE</t>
   </si>
   <si>
     <t>518 MAIN ST</t>
   </si>
   <si>
     <t>W. HERR NISSAN OP Cash and Tax</t>
@@ -4263,50 +4425,59 @@
   <si>
     <t>MONRO</t>
   </si>
   <si>
     <t>2955 Main Street</t>
   </si>
   <si>
     <t>bwright@tires-easy.com</t>
   </si>
   <si>
     <t>DAVID CHEVROLET</t>
   </si>
   <si>
     <t>10225 NIAGARA FALLS BLVD</t>
   </si>
   <si>
     <t xml:space="preserve">132 Treehaven Rd </t>
   </si>
   <si>
     <t xml:space="preserve">West Seneca </t>
   </si>
   <si>
     <t>Norm</t>
   </si>
   <si>
+    <t xml:space="preserve">TOWN OF LANCASTER OFF PRG CASH &amp; TAX </t>
+  </si>
+  <si>
+    <t>525 PAVEMENT RD</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CASH AND TAX </t>
+  </si>
+  <si>
     <t>LARRY HOLMES</t>
   </si>
   <si>
     <t>397 LUDINGTON</t>
   </si>
   <si>
     <t xml:space="preserve"> Pull Around Back and Call </t>
   </si>
   <si>
     <t xml:space="preserve">Weco Tire </t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>HOUSELS SERVICE</t>
   </si>
   <si>
     <t xml:space="preserve"> KATHY</t>
   </si>
   <si>
     <t>WHOLESALE TRANSMISSION</t>
   </si>
   <si>
     <t>4238 WALDEN AVE</t>
@@ -4557,53 +4728,50 @@
   <si>
     <t>6310 S TRANSIT RD</t>
   </si>
   <si>
     <t xml:space="preserve">SCOTT </t>
   </si>
   <si>
     <t>EDDIE MALONE</t>
   </si>
   <si>
     <t>105 CALDSWELL</t>
   </si>
   <si>
     <t>Jacob harms</t>
   </si>
   <si>
     <t>4660 camp rd</t>
   </si>
   <si>
     <t>Jake</t>
   </si>
   <si>
     <t>MIKE DELZER</t>
   </si>
   <si>
-    <t xml:space="preserve">MIKE </t>
-[...1 lines deleted...]
-  <si>
     <t>321 OLYMPIC</t>
   </si>
   <si>
     <t>BRUCE NAYLOR SR</t>
   </si>
   <si>
     <t>360 Cambridge Ave</t>
   </si>
   <si>
     <t xml:space="preserve">BRUCE </t>
   </si>
   <si>
     <t>DANTE TURELLO</t>
   </si>
   <si>
     <t>DANTE</t>
   </si>
   <si>
     <t>PETE BRENDENSTEIN</t>
   </si>
   <si>
     <t>1680 military road</t>
   </si>
   <si>
     <t>MICHAEL WILLIAMS</t>
@@ -5067,53 +5235,50 @@
   <si>
     <t>7221 NIAGARA FALLS BLVD</t>
   </si>
   <si>
     <t>cartoys4u@msn.com</t>
   </si>
   <si>
     <t>Ben Best</t>
   </si>
   <si>
     <t>2718 Lakeview Rd</t>
   </si>
   <si>
     <t>Lakeview</t>
   </si>
   <si>
     <t>na@info.com</t>
   </si>
   <si>
     <t>Jason Behnke</t>
   </si>
   <si>
     <t xml:space="preserve">1821 Webb Rd </t>
   </si>
   <si>
-    <t>Grand Island</t>
-[...1 lines deleted...]
-  <si>
     <t>jbehnke1987@gmail.com</t>
   </si>
   <si>
     <t>CLEVE HILL TIRE</t>
   </si>
   <si>
     <t>MAUREEN MANSOUR</t>
   </si>
   <si>
     <t xml:space="preserve">FOX VALLEY CLUB </t>
   </si>
   <si>
     <t>6161 Genesee St</t>
   </si>
   <si>
     <t xml:space="preserve">COLE </t>
   </si>
   <si>
     <t>REGINALD BURKE</t>
   </si>
   <si>
     <t>61 Berwyn Ave</t>
   </si>
   <si>
     <t>REGGIE</t>
@@ -5496,50 +5661,56 @@
   <si>
     <t>LEROY WILLIAMS</t>
   </si>
   <si>
     <t>14 STORZ AVE</t>
   </si>
   <si>
     <t>LEROY</t>
   </si>
   <si>
     <t>Tony Perez</t>
   </si>
   <si>
     <t>208-12 Northern Boulevard</t>
   </si>
   <si>
     <t>Bayside</t>
   </si>
   <si>
     <t>Tony</t>
   </si>
   <si>
     <t>gh9831222@gmail.com</t>
   </si>
   <si>
+    <t xml:space="preserve">ERIC WOLF </t>
+  </si>
+  <si>
+    <t>5111 Transit Rd</t>
+  </si>
+  <si>
     <t>EMPLOYEE ACCT.</t>
   </si>
   <si>
     <t>1050 MAIN STREET</t>
   </si>
   <si>
     <t>GOETZ ENERGY CORP</t>
   </si>
   <si>
     <t>POST OFFICE BOX A</t>
   </si>
   <si>
     <t>14217-0305</t>
   </si>
   <si>
     <t>716-876-4324</t>
   </si>
   <si>
     <t>QBC INSERT TEST 3</t>
   </si>
   <si>
     <t>INSERT EVERY 3 HOURS</t>
   </si>
   <si>
     <t>ADDED 8-17-15 AT 4 15 PM</t>
@@ -5628,57 +5799,54 @@
   <si>
     <t xml:space="preserve">991 Aero Dr </t>
   </si>
   <si>
     <t xml:space="preserve">John Sullivan </t>
   </si>
   <si>
     <t>1301 Smith Rd</t>
   </si>
   <si>
     <t>Behind House Behind Fence to the Left</t>
   </si>
   <si>
     <t xml:space="preserve">East Amherst </t>
   </si>
   <si>
     <t xml:space="preserve">Louies Car Clinic </t>
   </si>
   <si>
     <t xml:space="preserve">9385 Main St </t>
   </si>
   <si>
     <t>Joe Urbino</t>
   </si>
   <si>
-    <t>ERIE COUNTY BUREAU OF FLEET OFF</t>
-[...5 lines deleted...]
-    <t>ZACHARY</t>
+    <t>4186 Delaware Ave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Am Ton Auto </t>
   </si>
   <si>
     <t xml:space="preserve">West Herr Ford Hamburg </t>
   </si>
   <si>
     <t xml:space="preserve">5025 Camp Rd </t>
   </si>
   <si>
     <t xml:space="preserve">Hamburg </t>
   </si>
   <si>
     <t>Joe Barrillo/Tim</t>
   </si>
   <si>
     <t xml:space="preserve">West Herr Ford Amherst </t>
   </si>
   <si>
     <t xml:space="preserve">10 Campbell Blvd </t>
   </si>
   <si>
     <t xml:space="preserve">Getzville </t>
   </si>
   <si>
     <t xml:space="preserve">Park Ridge Auto Care </t>
   </si>
@@ -5769,50 +5937,62 @@
   <si>
     <t xml:space="preserve">EMERLING FORD </t>
   </si>
   <si>
     <t>150 SOUTH CASCADE DR.</t>
   </si>
   <si>
     <t>Joe/Josh</t>
   </si>
   <si>
     <t>Monro Auto Camp Rd</t>
   </si>
   <si>
     <t>5598 Camp Rd</t>
   </si>
   <si>
     <t>brianw@tires-easy.com</t>
   </si>
   <si>
     <t>Pep Boys Southwestern Blvd</t>
   </si>
   <si>
     <t>5071 Southwestern Blvd</t>
   </si>
   <si>
+    <t>Walmart ACC</t>
+  </si>
+  <si>
+    <t>4235 Veteran Dr</t>
+  </si>
+  <si>
+    <t>Geneseo</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Walmart ACC</t>
+  </si>
+  <si>
     <t>TIRES BY QBC</t>
   </si>
   <si>
     <t>128 QBC AVENUE</t>
   </si>
   <si>
     <t>JEROME SERVICE</t>
   </si>
   <si>
     <t>7151 SENECA STREET</t>
   </si>
   <si>
     <t>652-1444</t>
   </si>
   <si>
     <t>tincabkid@gmail.com</t>
   </si>
   <si>
     <t>CLV-DEMO GOV'T</t>
   </si>
   <si>
     <t>JOE NICOSIA</t>
   </si>
   <si>
     <t>2634 BLAKELY RD.</t>
@@ -6201,53 +6381,50 @@
   <si>
     <t xml:space="preserve">7341 Winbert Rd </t>
   </si>
   <si>
     <t>mkurpiewski9@yahoo.com</t>
   </si>
   <si>
     <t xml:space="preserve">DAVE RIKER </t>
   </si>
   <si>
     <t>RYAN LAGODA</t>
   </si>
   <si>
     <t>6310 S Transit Rd</t>
   </si>
   <si>
     <t>JEFF DERKOVITZ</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Waskow </t>
   </si>
   <si>
     <t xml:space="preserve">3480 Transit Rd </t>
   </si>
   <si>
-    <t>Depew</t>
-[...1 lines deleted...]
-  <si>
     <t>Jason</t>
   </si>
   <si>
     <t>jasonwaskow@northeastcollision.com</t>
   </si>
   <si>
     <t>MIKE SCIME</t>
   </si>
   <si>
     <t>MMVSCIME88@GMAIL.COM</t>
   </si>
   <si>
     <t>JOESEPH GAIK</t>
   </si>
   <si>
     <t>2220 COMO LAKE PARK BLVD</t>
   </si>
   <si>
     <t>jenette pecararo</t>
   </si>
   <si>
     <t>98 newgate</t>
   </si>
   <si>
     <t>joe n</t>
@@ -6558,53 +6735,50 @@
   <si>
     <t>TOPPS STRICKLAND</t>
   </si>
   <si>
     <t>240 BRUNSWICK</t>
   </si>
   <si>
     <t>DARLENE HOMER</t>
   </si>
   <si>
     <t>85 NIAGARA ST APT 185</t>
   </si>
   <si>
     <t>Ivan Robles</t>
   </si>
   <si>
     <t>585 Minesota Ave</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>JOHN POWELL</t>
   </si>
   <si>
-    <t>525 PAVEMENT RD</t>
-[...1 lines deleted...]
-  <si>
     <t>JOHN POWELL - TOWN OF LANCASTE</t>
   </si>
   <si>
     <t>JOHNSPOWELL1972@GMAIL.COM</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Lamar </t>
   </si>
   <si>
     <t xml:space="preserve">231 Mullberry St </t>
   </si>
   <si>
     <t xml:space="preserve">COLSTON AUTO REPAIR </t>
   </si>
   <si>
     <t>720 E Ferry St</t>
   </si>
   <si>
     <t>WILLIAM COLSTON</t>
   </si>
   <si>
     <t>WEC35@ROADRUNNER.COM</t>
   </si>
   <si>
     <t>JACOB PENNICK</t>
@@ -6786,50 +6960,65 @@
   <si>
     <t>Ray Drayton</t>
   </si>
   <si>
     <t xml:space="preserve">1234 Fillmore Ave </t>
   </si>
   <si>
     <t>VAUGHN MILHOUSE</t>
   </si>
   <si>
     <t>5828 BROADWAY ST APT 637</t>
   </si>
   <si>
     <t>VAUGHN</t>
   </si>
   <si>
     <t>VMILHOUSE1102@ICLOUD.COM</t>
   </si>
   <si>
     <t>TERRANCE  SPEARS</t>
   </si>
   <si>
     <t>637 Highgate Ave</t>
   </si>
   <si>
+    <t>CREATIVE IMAGES</t>
+  </si>
+  <si>
+    <t>649 NIAGARA PKWY</t>
+  </si>
+  <si>
+    <t>Drew Mcelvein</t>
+  </si>
+  <si>
+    <t>Drew</t>
+  </si>
+  <si>
+    <t>declined@gmail.com</t>
+  </si>
+  <si>
     <t>ERB SUPPLY</t>
   </si>
   <si>
     <t>1400 SENECA ST.</t>
   </si>
   <si>
     <t>825-1400</t>
   </si>
   <si>
     <t>FRANKS GARAGE</t>
   </si>
   <si>
     <t>6374 WOLCOTTSVILLE RD</t>
   </si>
   <si>
     <t>AKRON</t>
   </si>
   <si>
     <t>pfalzer@rochester.rr.com</t>
   </si>
   <si>
     <t>GIORGIOS LIMOUSINE</t>
   </si>
   <si>
     <t>5464 GENESEE ST</t>
@@ -6993,50 +7182,68 @@
   <si>
     <t>1820 WHITEHAVEN RD</t>
   </si>
   <si>
     <t>GRAND ISLAND</t>
   </si>
   <si>
     <t>ACCOUNTS PAYABLE</t>
   </si>
   <si>
     <t>362-0562</t>
   </si>
   <si>
     <t xml:space="preserve">893 CENTER RD </t>
   </si>
   <si>
     <t xml:space="preserve">WEST SENECA </t>
   </si>
   <si>
     <t>QBC Systems Inc Sean's</t>
   </si>
   <si>
     <t>TESTING</t>
   </si>
   <si>
+    <t>AK's Auto Magic Inc.</t>
+  </si>
+  <si>
+    <t>2832 Bailey Ave</t>
+  </si>
+  <si>
+    <t>716-833-2300</t>
+  </si>
+  <si>
+    <t>SIMPLE TIRE</t>
+  </si>
+  <si>
+    <t>2955 Main St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monro-Main St Buffalo </t>
+  </si>
+  <si>
     <t>NY STATE PARKS &amp; REC OFF</t>
   </si>
   <si>
     <t xml:space="preserve">2022 Como Park Blvd </t>
   </si>
   <si>
     <t xml:space="preserve">Lancaster </t>
   </si>
   <si>
     <t>282-2499</t>
   </si>
   <si>
     <t>anthony.damuro@parks.ny.gov</t>
   </si>
   <si>
     <t xml:space="preserve">JOHN KORZEN ( CASH AND TAX) </t>
   </si>
   <si>
     <t xml:space="preserve">2136 OAKFIELD </t>
   </si>
   <si>
     <t xml:space="preserve">GRAND ISLAND </t>
   </si>
   <si>
     <t>TRANSPO BUS SERVICES LLC ROCHESTER OFF</t>
@@ -7254,50 +7461,62 @@
   <si>
     <t>ROB CARRIER</t>
   </si>
   <si>
     <t>skakiel@roadrunner.com</t>
   </si>
   <si>
     <t>PAL AUTOMOTIVE</t>
   </si>
   <si>
     <t>5212 LOCKPORT RD</t>
   </si>
   <si>
     <t>716-625-9100</t>
   </si>
   <si>
     <t>PASSING LANE</t>
   </si>
   <si>
     <t>2742 NIAGARA FALLS BLVD</t>
   </si>
   <si>
     <t xml:space="preserve"> MR WETTER</t>
   </si>
   <si>
+    <t xml:space="preserve">Ben Meyer </t>
+  </si>
+  <si>
+    <t>478 Goundry St</t>
+  </si>
+  <si>
+    <t>Drop by the dump trailer</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
     <t>REDLINE AUTOMOTIVE TAXABLE</t>
   </si>
   <si>
     <t>REDLINE AUTO</t>
   </si>
   <si>
     <t>REDLINEAUTO1984@GMAIL.COM</t>
   </si>
   <si>
     <t xml:space="preserve">Tread City Tire </t>
   </si>
   <si>
     <t xml:space="preserve">89 Thompson St </t>
   </si>
   <si>
     <t>Spenser</t>
   </si>
   <si>
     <t xml:space="preserve">565 River Rd </t>
   </si>
   <si>
     <t>Billy Brady</t>
   </si>
   <si>
     <t>434 Clinton St</t>
@@ -7324,50 +7543,59 @@
     <t>575 Erie Ave</t>
   </si>
   <si>
     <t>JEFFERY AUTO REPAIR</t>
   </si>
   <si>
     <t>3628 RANSOMVILLE RD</t>
   </si>
   <si>
     <t>MATTHEW BAUGHMAN</t>
   </si>
   <si>
     <t>MBAUGHMAN@HEINRICHCHEVY.COM</t>
   </si>
   <si>
     <t>Caliber Collision CASH &amp; TAX</t>
   </si>
   <si>
     <t>2749 MILITARY RD</t>
   </si>
   <si>
     <t xml:space="preserve">NIAGARA FALLS </t>
   </si>
   <si>
     <t>lancasterny@calibercollision.com</t>
+  </si>
+  <si>
+    <t>NY STATE PARKS &amp; REC OFF Cash &amp; Tax</t>
+  </si>
+  <si>
+    <t>1410 Buffalo Ave</t>
+  </si>
+  <si>
+    <t>Niagara</t>
   </si>
   <si>
     <t>NAPA 094 MEDINA</t>
   </si>
   <si>
     <t>11188A MAPLERIDGE RD</t>
   </si>
   <si>
     <t>USE CC ON FILE!!!!!!!!!!!</t>
   </si>
   <si>
     <t>MEDINA</t>
   </si>
   <si>
     <t>1NY Orleans County</t>
   </si>
   <si>
     <t>CHRIS ENRIGHT  - BIDLEMAN CHEVY</t>
   </si>
   <si>
     <t>4048 OAK ORCHARD RD</t>
   </si>
   <si>
     <t>CHRIS ENRIGHT</t>
   </si>
@@ -7773,51 +8001,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M858"/>
+  <dimension ref="A1:M883"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="34.134521" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
@@ -11684,27275 +11912,28225 @@
       </c>
       <c r="G107" t="s">
         <v>17</v>
       </c>
       <c r="H107">
         <v>14755</v>
       </c>
       <c r="I107" t="s">
         <v>380</v>
       </c>
       <c r="J107" t="s">
         <v>381</v>
       </c>
       <c r="K107" t="s">
         <v>60</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108">
-        <v>4531</v>
+        <v>4532</v>
       </c>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108" t="s">
         <v>382</v>
       </c>
       <c r="D108" t="s">
         <v>383</v>
       </c>
       <c r="F108" t="s">
-        <v>275</v>
+        <v>168</v>
       </c>
       <c r="G108" t="s">
         <v>17</v>
       </c>
       <c r="H108">
-        <v>14623</v>
+        <v>14127</v>
       </c>
       <c r="I108" t="s">
         <v>384</v>
       </c>
-      <c r="J108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K108" t="s">
         <v>60</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109">
-        <v>4532</v>
+        <v>4534</v>
       </c>
       <c r="B109" t="s">
         <v>27</v>
       </c>
       <c r="C109" t="s">
+        <v>385</v>
+      </c>
+      <c r="D109" t="s">
         <v>386</v>
       </c>
-      <c r="D109" t="s">
+      <c r="F109" t="s">
+        <v>71</v>
+      </c>
+      <c r="G109" t="s">
+        <v>17</v>
+      </c>
+      <c r="H109">
+        <v>14086</v>
+      </c>
+      <c r="I109" t="s">
         <v>387</v>
       </c>
-      <c r="F109" t="s">
-[...8 lines deleted...]
-      <c r="I109" t="s">
+      <c r="J109" t="s">
         <v>388</v>
       </c>
       <c r="K109" t="s">
         <v>60</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110">
-        <v>4534</v>
+        <v>4544</v>
       </c>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110" t="s">
         <v>389</v>
       </c>
       <c r="D110" t="s">
         <v>390</v>
       </c>
       <c r="F110" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="G110" t="s">
         <v>17</v>
       </c>
       <c r="H110">
-        <v>14086</v>
+        <v>14075</v>
       </c>
       <c r="I110" t="s">
+        <v>389</v>
+      </c>
+      <c r="J110" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="K110" t="s">
         <v>60</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111">
-        <v>4544</v>
+        <v>4558</v>
       </c>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111" t="s">
+        <v>392</v>
+      </c>
+      <c r="D111" t="s">
         <v>393</v>
       </c>
-      <c r="D111" t="s">
+      <c r="F111" t="s">
+        <v>168</v>
+      </c>
+      <c r="G111" t="s">
+        <v>17</v>
+      </c>
+      <c r="H111">
+        <v>14127</v>
+      </c>
+      <c r="I111" t="s">
         <v>394</v>
-      </c>
-[...13 lines deleted...]
-        <v>395</v>
       </c>
       <c r="K111" t="s">
         <v>60</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112">
-        <v>4558</v>
+        <v>4562</v>
       </c>
       <c r="B112" t="s">
         <v>27</v>
       </c>
       <c r="C112" t="s">
+        <v>395</v>
+      </c>
+      <c r="D112" t="s">
         <v>396</v>
       </c>
-      <c r="D112" t="s">
+      <c r="F112" t="s">
         <v>397</v>
       </c>
-      <c r="F112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G112" t="s">
         <v>17</v>
       </c>
       <c r="H112">
-        <v>14127</v>
+        <v>14227</v>
       </c>
       <c r="I112" t="s">
         <v>398</v>
       </c>
       <c r="K112" t="s">
         <v>60</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113">
-        <v>4562</v>
+        <v>4566</v>
       </c>
       <c r="B113" t="s">
         <v>27</v>
       </c>
       <c r="C113" t="s">
         <v>399</v>
       </c>
       <c r="D113" t="s">
         <v>400</v>
       </c>
       <c r="F113" t="s">
         <v>401</v>
       </c>
       <c r="G113" t="s">
         <v>17</v>
       </c>
       <c r="H113">
-        <v>14227</v>
+        <v>14020</v>
       </c>
       <c r="I113" t="s">
+        <v>399</v>
+      </c>
+      <c r="J113" t="s">
         <v>402</v>
       </c>
       <c r="K113" t="s">
         <v>60</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114">
-        <v>4566</v>
+        <v>4580</v>
       </c>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114" t="s">
         <v>403</v>
       </c>
       <c r="D114" t="s">
         <v>404</v>
       </c>
       <c r="F114" t="s">
-        <v>405</v>
+        <v>116</v>
       </c>
       <c r="G114" t="s">
         <v>17</v>
       </c>
       <c r="H114">
-        <v>14020</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>14215</v>
       </c>
       <c r="K114" t="s">
         <v>60</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115">
-        <v>4580</v>
+        <v>4582</v>
       </c>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D115" t="s">
-        <v>408</v>
+        <v>288</v>
       </c>
       <c r="F115" t="s">
-        <v>116</v>
+        <v>250</v>
       </c>
       <c r="G115" t="s">
         <v>17</v>
       </c>
       <c r="H115">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="K115" t="s">
         <v>60</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116">
-        <v>4582</v>
+        <v>4587</v>
       </c>
       <c r="B116" t="s">
         <v>27</v>
       </c>
       <c r="C116" t="s">
+        <v>406</v>
+      </c>
+      <c r="D116" t="s">
+        <v>407</v>
+      </c>
+      <c r="F116" t="s">
+        <v>408</v>
+      </c>
+      <c r="G116" t="s">
+        <v>17</v>
+      </c>
+      <c r="H116">
+        <v>14304</v>
+      </c>
+      <c r="J116" t="s">
         <v>409</v>
-      </c>
-[...10 lines deleted...]
-        <v>14221</v>
       </c>
       <c r="K116" t="s">
         <v>60</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117">
-        <v>4587</v>
+        <v>4588</v>
       </c>
       <c r="B117" t="s">
         <v>27</v>
       </c>
       <c r="C117" t="s">
         <v>410</v>
       </c>
       <c r="D117" t="s">
         <v>411</v>
       </c>
       <c r="F117" t="s">
         <v>412</v>
       </c>
       <c r="G117" t="s">
         <v>17</v>
       </c>
       <c r="H117">
         <v>14304</v>
       </c>
+      <c r="I117" t="s">
+        <v>413</v>
+      </c>
       <c r="J117" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="K117" t="s">
         <v>60</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118">
-        <v>4588</v>
+        <v>4591</v>
       </c>
       <c r="B118" t="s">
         <v>27</v>
       </c>
       <c r="C118" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D118" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F118" t="s">
-        <v>416</v>
+        <v>154</v>
       </c>
       <c r="G118" t="s">
         <v>17</v>
       </c>
       <c r="H118">
-        <v>14304</v>
+        <v>14094</v>
       </c>
       <c r="I118" t="s">
         <v>417</v>
       </c>
-      <c r="J118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K118" t="s">
         <v>60</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119">
-        <v>4591</v>
+        <v>4596</v>
       </c>
       <c r="B119" t="s">
         <v>27</v>
       </c>
       <c r="C119" t="s">
+        <v>418</v>
+      </c>
+      <c r="D119" t="s">
         <v>419</v>
       </c>
-      <c r="D119" t="s">
+      <c r="F119" t="s">
+        <v>289</v>
+      </c>
+      <c r="G119" t="s">
+        <v>17</v>
+      </c>
+      <c r="H119">
+        <v>14221</v>
+      </c>
+      <c r="I119" t="s">
         <v>420</v>
-      </c>
-[...10 lines deleted...]
-        <v>421</v>
       </c>
       <c r="K119" t="s">
         <v>60</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120">
-        <v>4596</v>
+        <v>4609</v>
       </c>
       <c r="B120" t="s">
         <v>27</v>
       </c>
       <c r="C120" t="s">
+        <v>421</v>
+      </c>
+      <c r="D120" t="s">
         <v>422</v>
       </c>
-      <c r="D120" t="s">
+      <c r="F120" t="s">
         <v>423</v>
       </c>
-      <c r="F120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G120" t="s">
         <v>17</v>
       </c>
       <c r="H120">
-        <v>14221</v>
+        <v>14150</v>
       </c>
       <c r="I120" t="s">
         <v>424</v>
       </c>
+      <c r="J120" t="s">
+        <v>425</v>
+      </c>
       <c r="K120" t="s">
         <v>60</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121">
-        <v>4609</v>
+        <v>4617</v>
       </c>
       <c r="B121" t="s">
         <v>27</v>
       </c>
       <c r="C121" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D121" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F121" t="s">
-        <v>427</v>
+        <v>168</v>
       </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="H121">
-        <v>14150</v>
+        <v>14127</v>
       </c>
       <c r="I121" t="s">
         <v>428</v>
       </c>
-      <c r="J121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K121" t="s">
         <v>60</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122">
-        <v>4617</v>
+        <v>4621</v>
       </c>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122" t="s">
+        <v>429</v>
+      </c>
+      <c r="D122" t="s">
         <v>430</v>
       </c>
-      <c r="D122" t="s">
+      <c r="F122" t="s">
+        <v>90</v>
+      </c>
+      <c r="G122" t="s">
+        <v>17</v>
+      </c>
+      <c r="H122">
+        <v>14225</v>
+      </c>
+      <c r="I122" t="s">
+        <v>429</v>
+      </c>
+      <c r="J122" t="s">
         <v>431</v>
-      </c>
-[...10 lines deleted...]
-        <v>432</v>
       </c>
       <c r="K122" t="s">
         <v>60</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123">
-        <v>4621</v>
+        <v>4633</v>
       </c>
       <c r="B123" t="s">
         <v>27</v>
       </c>
       <c r="C123" t="s">
+        <v>432</v>
+      </c>
+      <c r="D123" t="s">
         <v>433</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
       <c r="H123">
-        <v>14225</v>
+        <v>14075</v>
       </c>
       <c r="I123" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>60</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124">
-        <v>4633</v>
+        <v>4636</v>
       </c>
       <c r="B124" t="s">
         <v>27</v>
       </c>
       <c r="C124" t="s">
+        <v>434</v>
+      </c>
+      <c r="D124" t="s">
+        <v>435</v>
+      </c>
+      <c r="F124" t="s">
+        <v>90</v>
+      </c>
+      <c r="G124" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124">
+        <v>14225</v>
+      </c>
+      <c r="I124" t="s">
+        <v>434</v>
+      </c>
+      <c r="J124" t="s">
         <v>436</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>60</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125">
-        <v>4636</v>
+        <v>4639</v>
       </c>
       <c r="B125" t="s">
         <v>27</v>
       </c>
       <c r="C125" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D125" t="s">
-        <v>439</v>
+        <v>213</v>
       </c>
       <c r="F125" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="G125" t="s">
         <v>17</v>
       </c>
       <c r="H125">
-        <v>14225</v>
+        <v>14150</v>
       </c>
       <c r="I125" t="s">
         <v>438</v>
       </c>
-      <c r="J125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K125" t="s">
         <v>60</v>
       </c>
       <c r="L125">
         <v>0</v>
       </c>
       <c r="M125" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126">
-        <v>4639</v>
+        <v>4648</v>
       </c>
       <c r="B126" t="s">
         <v>27</v>
       </c>
       <c r="C126" t="s">
+        <v>439</v>
+      </c>
+      <c r="D126" t="s">
+        <v>440</v>
+      </c>
+      <c r="F126" t="s">
         <v>441</v>
       </c>
-      <c r="D126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G126" t="s">
         <v>17</v>
       </c>
       <c r="H126">
-        <v>14150</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>14127</v>
       </c>
       <c r="K126" t="s">
         <v>60</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127">
-        <v>4648</v>
+        <v>4675</v>
       </c>
       <c r="B127" t="s">
         <v>27</v>
       </c>
       <c r="C127" t="s">
+        <v>442</v>
+      </c>
+      <c r="D127" t="s">
         <v>443</v>
       </c>
-      <c r="D127" t="s">
+      <c r="F127" t="s">
+        <v>44</v>
+      </c>
+      <c r="G127" t="s">
+        <v>17</v>
+      </c>
+      <c r="H127">
+        <v>14701</v>
+      </c>
+      <c r="I127" t="s">
         <v>444</v>
       </c>
-      <c r="F127" t="s">
+      <c r="J127" t="s">
         <v>445</v>
-      </c>
-[...4 lines deleted...]
-        <v>14127</v>
       </c>
       <c r="K127" t="s">
         <v>60</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128">
-        <v>4675</v>
+        <v>4680</v>
       </c>
       <c r="B128" t="s">
         <v>27</v>
       </c>
       <c r="C128" t="s">
         <v>446</v>
       </c>
       <c r="D128" t="s">
         <v>447</v>
       </c>
       <c r="F128" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="H128">
-        <v>14701</v>
+        <v>14075</v>
       </c>
       <c r="I128" t="s">
         <v>448</v>
       </c>
       <c r="J128" t="s">
         <v>449</v>
       </c>
       <c r="K128" t="s">
         <v>60</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129">
-        <v>4680</v>
+        <v>4685</v>
       </c>
       <c r="B129" t="s">
         <v>27</v>
       </c>
       <c r="C129" t="s">
         <v>450</v>
       </c>
       <c r="D129" t="s">
         <v>451</v>
       </c>
       <c r="F129" t="s">
-        <v>103</v>
+        <v>452</v>
       </c>
       <c r="G129" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H129">
-        <v>14075</v>
+        <v>16506</v>
       </c>
       <c r="I129" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="J129" t="s">
         <v>453</v>
       </c>
       <c r="K129" t="s">
         <v>60</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130">
-        <v>4685</v>
+        <v>4690</v>
       </c>
       <c r="B130" t="s">
         <v>27</v>
       </c>
       <c r="C130" t="s">
         <v>454</v>
       </c>
       <c r="D130" t="s">
         <v>455</v>
       </c>
       <c r="F130" t="s">
         <v>456</v>
       </c>
       <c r="G130" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="H130">
-        <v>16506</v>
+        <v>14141</v>
       </c>
       <c r="I130" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="J130" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="K130" t="s">
         <v>60</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131">
-        <v>4690</v>
+        <v>4693</v>
       </c>
       <c r="B131" t="s">
         <v>27</v>
       </c>
       <c r="C131" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D131" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F131" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G131" t="s">
         <v>17</v>
       </c>
       <c r="H131">
-        <v>14141</v>
+        <v>14559</v>
       </c>
       <c r="I131" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="J131" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="K131" t="s">
         <v>60</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132">
-        <v>4693</v>
+        <v>4695</v>
       </c>
       <c r="B132" t="s">
         <v>27</v>
       </c>
       <c r="C132" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D132" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F132" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
       <c r="H132">
         <v>14559</v>
       </c>
       <c r="I132" t="s">
+        <v>444</v>
+      </c>
+      <c r="J132" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="K132" t="s">
         <v>60</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133">
-        <v>4695</v>
+        <v>4699</v>
       </c>
       <c r="B133" t="s">
         <v>27</v>
       </c>
       <c r="C133" t="s">
+        <v>467</v>
+      </c>
+      <c r="D133" t="s">
         <v>468</v>
       </c>
-      <c r="D133" t="s">
+      <c r="F133" t="s">
         <v>469</v>
       </c>
-      <c r="F133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G133" t="s">
         <v>17</v>
       </c>
       <c r="H133">
-        <v>14559</v>
+        <v>14086</v>
       </c>
       <c r="I133" t="s">
-        <v>448</v>
+        <v>467</v>
       </c>
       <c r="J133" t="s">
         <v>470</v>
       </c>
       <c r="K133" t="s">
         <v>60</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134">
-        <v>4699</v>
+        <v>4758</v>
       </c>
       <c r="B134" t="s">
         <v>27</v>
       </c>
       <c r="C134" t="s">
         <v>471</v>
       </c>
       <c r="D134" t="s">
         <v>472</v>
       </c>
       <c r="F134" t="s">
         <v>473</v>
       </c>
       <c r="G134" t="s">
         <v>17</v>
       </c>
       <c r="H134">
-        <v>14086</v>
+        <v>14221</v>
       </c>
       <c r="I134" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="J134" t="s">
         <v>474</v>
       </c>
       <c r="K134" t="s">
         <v>60</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135">
-        <v>4758</v>
+        <v>4763</v>
       </c>
       <c r="B135" t="s">
         <v>27</v>
       </c>
       <c r="C135" t="s">
         <v>475</v>
       </c>
       <c r="D135" t="s">
+        <v>472</v>
+      </c>
+      <c r="F135" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="G135" t="s">
         <v>17</v>
       </c>
       <c r="H135">
         <v>14221</v>
       </c>
       <c r="I135" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="K135" t="s">
         <v>60</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136">
-        <v>4763</v>
+        <v>4767</v>
       </c>
       <c r="B136" t="s">
         <v>27</v>
       </c>
       <c r="C136" t="s">
+        <v>478</v>
+      </c>
+      <c r="D136" t="s">
+        <v>115</v>
+      </c>
+      <c r="F136" t="s">
+        <v>116</v>
+      </c>
+      <c r="G136" t="s">
+        <v>17</v>
+      </c>
+      <c r="H136">
+        <v>14215</v>
+      </c>
+      <c r="I136" t="s">
         <v>479</v>
-      </c>
-[...13 lines deleted...]
-        <v>481</v>
       </c>
       <c r="K136" t="s">
         <v>60</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137">
-        <v>4767</v>
+        <v>4770</v>
       </c>
       <c r="B137" t="s">
         <v>27</v>
       </c>
       <c r="C137" t="s">
+        <v>480</v>
+      </c>
+      <c r="D137" t="s">
+        <v>481</v>
+      </c>
+      <c r="F137" t="s">
         <v>482</v>
       </c>
-      <c r="D137" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="H137">
-        <v>14215</v>
+        <v>14059</v>
       </c>
       <c r="I137" t="s">
         <v>483</v>
       </c>
       <c r="K137" t="s">
         <v>60</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138">
-        <v>4770</v>
+        <v>4789</v>
       </c>
       <c r="B138" t="s">
         <v>27</v>
       </c>
       <c r="C138" t="s">
         <v>484</v>
       </c>
       <c r="D138" t="s">
         <v>485</v>
       </c>
       <c r="F138" t="s">
-        <v>486</v>
+        <v>116</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="H138">
-        <v>14059</v>
+        <v>14215</v>
       </c>
       <c r="I138" t="s">
-        <v>487</v>
+        <v>267</v>
       </c>
       <c r="K138" t="s">
         <v>60</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139">
-        <v>4789</v>
+        <v>4794</v>
       </c>
       <c r="B139" t="s">
         <v>27</v>
       </c>
       <c r="C139" t="s">
+        <v>486</v>
+      </c>
+      <c r="D139" t="s">
+        <v>487</v>
+      </c>
+      <c r="E139" t="s">
         <v>488</v>
       </c>
-      <c r="D139" t="s">
+      <c r="F139" t="s">
         <v>489</v>
       </c>
-      <c r="F139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="H139">
-        <v>14215</v>
+        <v>14895</v>
       </c>
       <c r="I139" t="s">
-        <v>267</v>
+        <v>490</v>
+      </c>
+      <c r="J139" t="s">
+        <v>491</v>
       </c>
       <c r="K139" t="s">
         <v>60</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140">
-        <v>4794</v>
+        <v>4818</v>
       </c>
       <c r="B140" t="s">
         <v>27</v>
       </c>
       <c r="C140" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D140" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="F140" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="H140">
-        <v>14895</v>
+        <v>14011</v>
       </c>
       <c r="I140" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="J140" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="K140" t="s">
         <v>60</v>
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141">
-        <v>4818</v>
+        <v>4837</v>
       </c>
       <c r="B141" t="s">
         <v>27</v>
       </c>
       <c r="C141" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D141" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F141" t="s">
-        <v>497</v>
+        <v>408</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="H141">
-        <v>14011</v>
-[...5 lines deleted...]
-        <v>499</v>
+        <v>14301</v>
       </c>
       <c r="K141" t="s">
         <v>60</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142">
-        <v>4837</v>
+        <v>4839</v>
       </c>
       <c r="B142" t="s">
         <v>27</v>
       </c>
       <c r="C142" t="s">
+        <v>499</v>
+      </c>
+      <c r="D142" t="s">
         <v>500</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" t="s">
-        <v>412</v>
+        <v>200</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="H142">
-        <v>14301</v>
+        <v>14221</v>
       </c>
       <c r="K142" t="s">
         <v>60</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143">
-        <v>4839</v>
+        <v>4843</v>
       </c>
       <c r="B143" t="s">
         <v>27</v>
       </c>
       <c r="C143" t="s">
+        <v>501</v>
+      </c>
+      <c r="D143" t="s">
         <v>502</v>
       </c>
-      <c r="D143" t="s">
+      <c r="F143" t="s">
+        <v>116</v>
+      </c>
+      <c r="G143" t="s">
+        <v>17</v>
+      </c>
+      <c r="H143">
+        <v>14225</v>
+      </c>
+      <c r="I143" t="s">
         <v>503</v>
       </c>
-      <c r="F143" t="s">
-[...6 lines deleted...]
-        <v>14221</v>
+      <c r="J143" t="s">
+        <v>189</v>
       </c>
       <c r="K143" t="s">
         <v>60</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144">
-        <v>4843</v>
+        <v>4849</v>
       </c>
       <c r="B144" t="s">
         <v>27</v>
       </c>
       <c r="C144" t="s">
         <v>504</v>
       </c>
       <c r="D144" t="s">
         <v>505</v>
       </c>
       <c r="F144" t="s">
-        <v>116</v>
+        <v>397</v>
       </c>
       <c r="G144" t="s">
         <v>17</v>
       </c>
       <c r="H144">
         <v>14225</v>
       </c>
       <c r="I144" t="s">
         <v>506</v>
       </c>
       <c r="J144" t="s">
         <v>189</v>
       </c>
       <c r="K144" t="s">
         <v>60</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145">
-        <v>4849</v>
+        <v>4856</v>
       </c>
       <c r="B145" t="s">
         <v>27</v>
       </c>
       <c r="C145" t="s">
         <v>507</v>
       </c>
       <c r="D145" t="s">
         <v>508</v>
       </c>
       <c r="F145" t="s">
-        <v>401</v>
+        <v>120</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="H145">
-        <v>14225</v>
+        <v>14052</v>
       </c>
       <c r="I145" t="s">
         <v>509</v>
       </c>
       <c r="J145" t="s">
-        <v>189</v>
+        <v>510</v>
       </c>
       <c r="K145" t="s">
         <v>60</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146">
-        <v>4856</v>
+        <v>4866</v>
       </c>
       <c r="B146" t="s">
         <v>27</v>
       </c>
       <c r="C146" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D146" t="s">
-        <v>511</v>
+        <v>481</v>
       </c>
       <c r="F146" t="s">
-        <v>120</v>
+        <v>482</v>
       </c>
       <c r="G146" t="s">
         <v>17</v>
       </c>
       <c r="H146">
-        <v>14052</v>
+        <v>14059</v>
       </c>
       <c r="I146" t="s">
         <v>512</v>
       </c>
       <c r="J146" t="s">
-        <v>513</v>
+        <v>189</v>
       </c>
       <c r="K146" t="s">
         <v>60</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147">
-        <v>4866</v>
+        <v>4871</v>
       </c>
       <c r="B147" t="s">
         <v>27</v>
       </c>
       <c r="C147" t="s">
+        <v>513</v>
+      </c>
+      <c r="D147" t="s">
         <v>514</v>
       </c>
-      <c r="D147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" t="s">
-        <v>486</v>
+        <v>515</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="H147">
-        <v>14059</v>
+        <v>14081</v>
       </c>
       <c r="I147" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="J147" t="s">
-        <v>189</v>
+        <v>517</v>
       </c>
       <c r="K147" t="s">
         <v>60</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148">
-        <v>4871</v>
+        <v>4885</v>
       </c>
       <c r="B148" t="s">
         <v>27</v>
       </c>
       <c r="C148" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D148" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="F148" t="s">
-        <v>518</v>
+        <v>135</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="H148">
-        <v>14081</v>
+        <v>14004</v>
       </c>
       <c r="I148" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J148" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K148" t="s">
         <v>60</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149">
-        <v>4885</v>
+        <v>4897</v>
       </c>
       <c r="B149" t="s">
         <v>27</v>
       </c>
       <c r="C149" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D149" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F149" t="s">
-        <v>135</v>
+        <v>40</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="H149">
-        <v>14004</v>
+        <v>14211</v>
       </c>
       <c r="I149" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="J149" t="s">
-        <v>524</v>
+        <v>192</v>
       </c>
       <c r="K149" t="s">
         <v>60</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150">
-        <v>9</v>
+        <v>4901</v>
       </c>
       <c r="B150" t="s">
         <v>27</v>
       </c>
       <c r="C150" t="s">
         <v>525</v>
       </c>
+      <c r="D150" t="s">
+        <v>526</v>
+      </c>
+      <c r="F150" t="s">
+        <v>527</v>
+      </c>
       <c r="G150" t="s">
         <v>17</v>
+      </c>
+      <c r="H150">
+        <v>14086</v>
+      </c>
+      <c r="I150" t="s">
+        <v>528</v>
+      </c>
+      <c r="J150" t="s">
+        <v>323</v>
       </c>
       <c r="K150" t="s">
         <v>60</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151">
-        <v>908</v>
+        <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>27</v>
       </c>
       <c r="C151" t="s">
-        <v>526</v>
-[...7 lines deleted...]
-      <c r="F151" t="s">
         <v>529</v>
       </c>
       <c r="G151" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>530</v>
       </c>
       <c r="K151" t="s">
         <v>60</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152">
-        <v>1660</v>
+        <v>908</v>
       </c>
       <c r="B152" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C152" t="s">
+        <v>530</v>
+      </c>
+      <c r="D152" t="s">
         <v>531</v>
       </c>
-      <c r="D152" t="s">
+      <c r="E152" t="s">
         <v>532</v>
       </c>
       <c r="F152" t="s">
-        <v>85</v>
+        <v>533</v>
       </c>
       <c r="G152" t="s">
         <v>17</v>
       </c>
       <c r="H152">
-        <v>14221</v>
+        <v>14218</v>
       </c>
       <c r="I152" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>534</v>
       </c>
       <c r="K152" t="s">
         <v>60</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153">
-        <v>292</v>
+        <v>1660</v>
       </c>
       <c r="B153" t="s">
         <v>33</v>
       </c>
       <c r="C153" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="D153" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F153" t="s">
-        <v>168</v>
+        <v>85</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153">
-        <v>14127</v>
+        <v>14221</v>
       </c>
       <c r="I153" t="s">
-        <v>536</v>
+        <v>86</v>
+      </c>
+      <c r="J153" t="s">
+        <v>87</v>
       </c>
       <c r="K153" t="s">
         <v>60</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="B154" t="s">
         <v>33</v>
       </c>
       <c r="C154" t="s">
         <v>537</v>
       </c>
       <c r="D154" t="s">
         <v>538</v>
       </c>
+      <c r="E154" t="s">
+        <v>539</v>
+      </c>
       <c r="F154" t="s">
-        <v>539</v>
+        <v>168</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="H154">
-        <v>14217</v>
+        <v>14127</v>
       </c>
       <c r="I154" t="s">
         <v>540</v>
       </c>
-      <c r="J154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K154" t="s">
         <v>60</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="B155" t="s">
         <v>33</v>
       </c>
       <c r="C155" t="s">
+        <v>541</v>
+      </c>
+      <c r="D155" t="s">
         <v>542</v>
       </c>
-      <c r="D155" t="s">
+      <c r="F155" t="s">
         <v>543</v>
       </c>
-      <c r="F155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="H155">
-        <v>14221</v>
+        <v>14217</v>
       </c>
       <c r="I155" t="s">
         <v>544</v>
       </c>
       <c r="J155" t="s">
         <v>545</v>
       </c>
       <c r="K155" t="s">
         <v>60</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156">
-        <v>3892</v>
+        <v>336</v>
       </c>
       <c r="B156" t="s">
         <v>33</v>
       </c>
       <c r="C156" t="s">
         <v>546</v>
       </c>
       <c r="D156" t="s">
         <v>547</v>
       </c>
       <c r="F156" t="s">
+        <v>85</v>
+      </c>
+      <c r="G156" t="s">
+        <v>17</v>
+      </c>
+      <c r="H156">
+        <v>14221</v>
+      </c>
+      <c r="I156" t="s">
         <v>548</v>
       </c>
-      <c r="G156" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J156" t="s">
-        <v>113</v>
+        <v>549</v>
       </c>
       <c r="K156" t="s">
         <v>60</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157">
-        <v>3918</v>
+        <v>3892</v>
       </c>
       <c r="B157" t="s">
         <v>33</v>
       </c>
       <c r="C157" t="s">
-        <v>118</v>
+        <v>550</v>
       </c>
       <c r="D157" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F157" t="s">
-        <v>183</v>
+        <v>552</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="H157">
-        <v>14052</v>
+        <v>14004</v>
       </c>
       <c r="I157" t="s">
-        <v>121</v>
+        <v>112</v>
+      </c>
+      <c r="J157" t="s">
+        <v>113</v>
       </c>
       <c r="K157" t="s">
         <v>60</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158">
-        <v>3927</v>
+        <v>3918</v>
       </c>
       <c r="B158" t="s">
         <v>33</v>
       </c>
       <c r="C158" t="s">
-        <v>550</v>
+        <v>118</v>
       </c>
       <c r="D158" t="s">
-        <v>161</v>
+        <v>119</v>
+      </c>
+      <c r="E158" t="s">
+        <v>553</v>
       </c>
       <c r="F158" t="s">
-        <v>103</v>
+        <v>183</v>
       </c>
       <c r="G158" t="s">
         <v>17</v>
       </c>
       <c r="H158">
-        <v>14075</v>
+        <v>14052</v>
       </c>
       <c r="I158" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="K158" t="s">
         <v>60</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159">
-        <v>4053</v>
+        <v>3927</v>
       </c>
       <c r="B159" t="s">
         <v>33</v>
       </c>
       <c r="C159" t="s">
-        <v>190</v>
+        <v>554</v>
       </c>
       <c r="D159" t="s">
-        <v>551</v>
+        <v>161</v>
       </c>
       <c r="F159" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159">
-        <v>14209</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>14075</v>
+      </c>
+      <c r="I159" t="s">
+        <v>132</v>
       </c>
       <c r="K159" t="s">
         <v>60</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160">
-        <v>4111</v>
+        <v>4053</v>
       </c>
       <c r="B160" t="s">
         <v>33</v>
       </c>
       <c r="C160" t="s">
-        <v>552</v>
+        <v>190</v>
       </c>
       <c r="D160" t="s">
-        <v>284</v>
+        <v>555</v>
       </c>
       <c r="F160" t="s">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="G160" t="s">
         <v>17</v>
       </c>
       <c r="H160">
-        <v>14221</v>
+        <v>14209</v>
       </c>
       <c r="J160" t="s">
         <v>192</v>
       </c>
       <c r="K160" t="s">
         <v>60</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161">
-        <v>4118</v>
+        <v>4111</v>
       </c>
       <c r="B161" t="s">
         <v>33</v>
       </c>
       <c r="C161" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="D161" t="s">
-        <v>554</v>
+        <v>284</v>
       </c>
       <c r="F161" t="s">
         <v>85</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="H161">
         <v>14221</v>
       </c>
-      <c r="I161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J161" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
       <c r="K161" t="s">
         <v>60</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162">
-        <v>4260</v>
+        <v>4118</v>
       </c>
       <c r="B162" t="s">
         <v>33</v>
       </c>
       <c r="C162" t="s">
-        <v>268</v>
+        <v>557</v>
       </c>
       <c r="D162" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="F162" t="s">
-        <v>556</v>
+        <v>85</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="H162">
-        <v>14813</v>
+        <v>14221</v>
       </c>
       <c r="I162" t="s">
-        <v>271</v>
+        <v>217</v>
       </c>
       <c r="J162" t="s">
-        <v>272</v>
+        <v>218</v>
       </c>
       <c r="K162" t="s">
         <v>60</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163">
-        <v>4325</v>
+        <v>4260</v>
       </c>
       <c r="B163" t="s">
         <v>33</v>
       </c>
       <c r="C163" t="s">
-        <v>557</v>
+        <v>268</v>
       </c>
       <c r="D163" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F163" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="H163">
-        <v>14225</v>
+        <v>14813</v>
       </c>
       <c r="I163" t="s">
-        <v>316</v>
+        <v>271</v>
       </c>
       <c r="J163" t="s">
-        <v>189</v>
+        <v>272</v>
       </c>
       <c r="K163" t="s">
         <v>60</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164">
-        <v>434</v>
+        <v>4325</v>
       </c>
       <c r="B164" t="s">
         <v>33</v>
       </c>
       <c r="C164" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D164" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F164" t="s">
-        <v>214</v>
+        <v>563</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="H164">
-        <v>14150</v>
+        <v>14225</v>
       </c>
       <c r="I164" t="s">
-        <v>562</v>
+        <v>316</v>
       </c>
       <c r="J164" t="s">
-        <v>563</v>
+        <v>189</v>
       </c>
       <c r="K164" t="s">
         <v>60</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165">
-        <v>4361</v>
+        <v>434</v>
       </c>
       <c r="B165" t="s">
         <v>33</v>
       </c>
       <c r="C165" t="s">
-        <v>319</v>
+        <v>564</v>
       </c>
       <c r="D165" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F165" t="s">
-        <v>40</v>
+        <v>214</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="H165">
-        <v>14209</v>
+        <v>14150</v>
       </c>
       <c r="I165" t="s">
-        <v>320</v>
+        <v>566</v>
       </c>
       <c r="J165" t="s">
-        <v>189</v>
+        <v>567</v>
       </c>
       <c r="K165" t="s">
         <v>60</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166">
-        <v>4534</v>
+        <v>4361</v>
       </c>
       <c r="B166" t="s">
         <v>33</v>
       </c>
       <c r="C166" t="s">
-        <v>389</v>
+        <v>319</v>
       </c>
       <c r="D166" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F166" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
       <c r="H166">
-        <v>14048</v>
+        <v>14209</v>
       </c>
       <c r="I166" t="s">
-        <v>566</v>
+        <v>320</v>
       </c>
       <c r="J166" t="s">
-        <v>392</v>
+        <v>189</v>
       </c>
       <c r="K166" t="s">
         <v>60</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167">
-        <v>4544</v>
+        <v>4534</v>
       </c>
       <c r="B167" t="s">
         <v>33</v>
       </c>
       <c r="C167" t="s">
-        <v>567</v>
+        <v>385</v>
       </c>
       <c r="D167" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F167" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="H167">
-        <v>14075</v>
+        <v>14048</v>
       </c>
       <c r="I167" t="s">
-        <v>393</v>
+        <v>570</v>
       </c>
       <c r="J167" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="K167" t="s">
         <v>60</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168">
-        <v>4699</v>
+        <v>4544</v>
       </c>
       <c r="B168" t="s">
         <v>33</v>
       </c>
       <c r="C168" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="D168" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F168" t="s">
-        <v>571</v>
+        <v>103</v>
       </c>
       <c r="G168" t="s">
         <v>17</v>
       </c>
       <c r="H168">
-        <v>14225</v>
+        <v>14075</v>
       </c>
       <c r="I168" t="s">
-        <v>471</v>
+        <v>389</v>
       </c>
       <c r="J168" t="s">
-        <v>474</v>
+        <v>391</v>
       </c>
       <c r="K168" t="s">
         <v>60</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169">
-        <v>523</v>
+        <v>4699</v>
       </c>
       <c r="B169" t="s">
         <v>33</v>
       </c>
       <c r="C169" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D169" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F169" t="s">
-        <v>103</v>
+        <v>575</v>
       </c>
       <c r="G169" t="s">
         <v>17</v>
       </c>
       <c r="H169">
-        <v>14075</v>
+        <v>14225</v>
       </c>
       <c r="I169" t="s">
-        <v>574</v>
+        <v>467</v>
       </c>
       <c r="J169" t="s">
-        <v>575</v>
+        <v>470</v>
       </c>
       <c r="K169" t="s">
         <v>60</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170">
-        <v>714</v>
+        <v>523</v>
       </c>
       <c r="B170" t="s">
         <v>33</v>
       </c>
       <c r="C170" t="s">
         <v>576</v>
       </c>
       <c r="D170" t="s">
         <v>577</v>
       </c>
       <c r="F170" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="G170" t="s">
         <v>17</v>
       </c>
       <c r="H170">
-        <v>14223</v>
+        <v>14075</v>
       </c>
       <c r="I170" t="s">
         <v>578</v>
       </c>
       <c r="J170" t="s">
         <v>579</v>
       </c>
       <c r="K170" t="s">
         <v>60</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171">
-        <v>1461</v>
+        <v>714</v>
       </c>
       <c r="B171" t="s">
+        <v>33</v>
+      </c>
+      <c r="C171" t="s">
         <v>580</v>
       </c>
-      <c r="C171" t="s">
+      <c r="D171" t="s">
         <v>581</v>
       </c>
-      <c r="D171" t="s">
+      <c r="F171" t="s">
+        <v>40</v>
+      </c>
+      <c r="G171" t="s">
+        <v>17</v>
+      </c>
+      <c r="H171">
+        <v>14223</v>
+      </c>
+      <c r="I171" t="s">
         <v>582</v>
       </c>
-      <c r="F171" t="s">
+      <c r="J171" t="s">
         <v>583</v>
-      </c>
-[...7 lines deleted...]
-        <v>584</v>
       </c>
       <c r="K171" t="s">
         <v>60</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172">
-        <v>3892</v>
+        <v>728</v>
       </c>
       <c r="B172" t="s">
-        <v>580</v>
+        <v>33</v>
       </c>
       <c r="C172" t="s">
+        <v>584</v>
+      </c>
+      <c r="D172" t="s">
         <v>585</v>
       </c>
-      <c r="D172" t="s">
+      <c r="F172" t="s">
         <v>586</v>
       </c>
-      <c r="F172" t="s">
+      <c r="G172" t="s">
+        <v>17</v>
+      </c>
+      <c r="H172">
+        <v>14224</v>
+      </c>
+      <c r="I172" t="s">
         <v>587</v>
       </c>
-      <c r="G172" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J172" t="s">
-        <v>113</v>
+        <v>588</v>
       </c>
       <c r="K172" t="s">
         <v>60</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173">
         <v>1461</v>
       </c>
       <c r="B173" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C173" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D173" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F173" t="s">
-        <v>40</v>
+        <v>592</v>
       </c>
       <c r="G173" t="s">
         <v>17</v>
       </c>
       <c r="H173">
-        <v>14223</v>
+        <v>14228</v>
       </c>
       <c r="I173" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K173" t="s">
         <v>60</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174">
-        <v>1810</v>
+        <v>3892</v>
       </c>
       <c r="B174" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C174" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="D174" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F174" t="s">
-        <v>90</v>
+        <v>596</v>
       </c>
       <c r="G174" t="s">
         <v>17</v>
       </c>
       <c r="H174">
-        <v>14225</v>
+        <v>14075</v>
       </c>
       <c r="I174" t="s">
-        <v>593</v>
+        <v>112</v>
+      </c>
+      <c r="J174" t="s">
+        <v>113</v>
       </c>
       <c r="K174" t="s">
         <v>60</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175">
-        <v>2103</v>
+        <v>1461</v>
       </c>
       <c r="B175" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="C175" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="D175" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="F175" t="s">
-        <v>596</v>
+        <v>40</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="H175">
-        <v>14011</v>
+        <v>14223</v>
       </c>
       <c r="I175" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="K175" t="s">
         <v>60</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176">
-        <v>3892</v>
+        <v>1810</v>
       </c>
       <c r="B176" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="C176" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D176" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F176" t="s">
-        <v>250</v>
+        <v>90</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="H176">
-        <v>14210</v>
+        <v>14225</v>
       </c>
       <c r="I176" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>602</v>
       </c>
       <c r="K176" t="s">
         <v>60</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177">
-        <v>1461</v>
+        <v>2103</v>
       </c>
       <c r="B177" t="s">
-        <v>13</v>
+        <v>597</v>
       </c>
       <c r="C177" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="D177" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="F177" t="s">
-        <v>99</v>
+        <v>605</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="H177">
-        <v>14094</v>
+        <v>14011</v>
       </c>
       <c r="I177" t="s">
-        <v>584</v>
+        <v>606</v>
+      </c>
+      <c r="J177" t="s">
+        <v>607</v>
       </c>
       <c r="K177" t="s">
         <v>60</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
       <c r="M177" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178">
-        <v>1461</v>
+        <v>3892</v>
       </c>
       <c r="B178" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="C178" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="D178" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="F178" t="s">
-        <v>85</v>
+        <v>250</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="H178">
-        <v>14221</v>
+        <v>14210</v>
       </c>
       <c r="I178" t="s">
-        <v>584</v>
+        <v>112</v>
+      </c>
+      <c r="J178" t="s">
+        <v>113</v>
       </c>
       <c r="K178" t="s">
         <v>60</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
       <c r="M178" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179">
         <v>1461</v>
       </c>
       <c r="B179" t="s">
-        <v>606</v>
+        <v>13</v>
       </c>
       <c r="C179" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="D179" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="F179" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="G179" t="s">
         <v>17</v>
       </c>
       <c r="H179">
-        <v>14207</v>
+        <v>14094</v>
       </c>
       <c r="I179" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K179" t="s">
         <v>60</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180">
         <v>1461</v>
       </c>
       <c r="B180" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C180" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="D180" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="F180" t="s">
-        <v>529</v>
+        <v>85</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="H180">
-        <v>14218</v>
+        <v>14221</v>
       </c>
       <c r="I180" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K180" t="s">
         <v>60</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181">
         <v>1461</v>
       </c>
       <c r="B181" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C181" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="D181" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="F181" t="s">
-        <v>615</v>
+        <v>40</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="H181">
-        <v>14120</v>
+        <v>14207</v>
       </c>
       <c r="I181" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K181" t="s">
         <v>60</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182">
         <v>1461</v>
       </c>
-      <c r="B182">
-        <v>10</v>
+      <c r="B182" t="s">
+        <v>618</v>
       </c>
       <c r="C182" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="D182" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F182" t="s">
-        <v>90</v>
+        <v>533</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="H182">
-        <v>14225</v>
+        <v>14218</v>
       </c>
       <c r="I182" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K182" t="s">
         <v>60</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
       <c r="M182" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183">
         <v>1461</v>
       </c>
-      <c r="B183">
-        <v>11</v>
+      <c r="B183" t="s">
+        <v>621</v>
       </c>
       <c r="C183" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="D183" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="F183" t="s">
-        <v>40</v>
+        <v>624</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="H183">
-        <v>14203</v>
+        <v>14120</v>
       </c>
       <c r="I183" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K183" t="s">
         <v>60</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184">
         <v>1461</v>
       </c>
       <c r="B184">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C184" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="D184" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F184" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="H184">
-        <v>14086</v>
+        <v>14225</v>
       </c>
       <c r="I184" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K184" t="s">
         <v>60</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185">
         <v>1461</v>
       </c>
       <c r="B185">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C185" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="D185" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="F185" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="H185">
-        <v>14221</v>
+        <v>14203</v>
       </c>
       <c r="I185" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K185" t="s">
         <v>60</v>
       </c>
       <c r="L185">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M185" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186">
         <v>1461</v>
       </c>
       <c r="B186">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C186" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="D186" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="F186" t="s">
-        <v>405</v>
+        <v>71</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="H186">
-        <v>14020</v>
+        <v>14086</v>
       </c>
       <c r="I186" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K186" t="s">
         <v>60</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
       <c r="M186" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187">
         <v>1461</v>
       </c>
       <c r="B187">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C187" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="D187" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F187" t="s">
-        <v>275</v>
+        <v>85</v>
       </c>
       <c r="G187" t="s">
         <v>17</v>
       </c>
       <c r="H187">
-        <v>14606</v>
+        <v>14221</v>
       </c>
       <c r="I187" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K187" t="s">
         <v>60</v>
       </c>
       <c r="L187">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M187" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188">
         <v>1461</v>
       </c>
       <c r="B188">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C188" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="D188" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="F188" t="s">
-        <v>103</v>
+        <v>401</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="H188">
-        <v>14075</v>
+        <v>14020</v>
       </c>
       <c r="I188" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K188" t="s">
         <v>60</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B189">
+        <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="D189" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="F189" t="s">
-        <v>90</v>
+        <v>275</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="H189">
-        <v>14225</v>
+        <v>14606</v>
+      </c>
+      <c r="I189" t="s">
+        <v>593</v>
       </c>
       <c r="K189" t="s">
         <v>60</v>
       </c>
       <c r="L189">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M189" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190">
-        <v>1945</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1461</v>
+      </c>
+      <c r="B190">
+        <v>16</v>
       </c>
       <c r="C190" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="D190" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="F190" t="s">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="H190">
-        <v>14127</v>
+        <v>14075</v>
+      </c>
+      <c r="I190" t="s">
+        <v>593</v>
       </c>
       <c r="K190" t="s">
         <v>60</v>
       </c>
       <c r="L190">
         <v>0</v>
       </c>
       <c r="M190" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191">
-        <v>1953</v>
+        <v>125</v>
       </c>
       <c r="B191" t="s">
         <v>27</v>
       </c>
       <c r="C191" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="D191" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="F191" t="s">
-        <v>637</v>
+        <v>90</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="H191">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>14225</v>
       </c>
       <c r="K191" t="s">
         <v>60</v>
       </c>
       <c r="L191">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M191" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192">
-        <v>200</v>
+        <v>1945</v>
       </c>
       <c r="B192" t="s">
         <v>27</v>
       </c>
       <c r="C192" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D192" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F192" t="s">
-        <v>40</v>
+        <v>168</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="H192">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>14127</v>
       </c>
       <c r="K192" t="s">
         <v>60</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193">
-        <v>2304</v>
+        <v>1953</v>
       </c>
       <c r="B193" t="s">
         <v>27</v>
       </c>
       <c r="C193" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D193" t="s">
-        <v>643</v>
+        <v>644</v>
+      </c>
+      <c r="E193" t="s">
+        <v>645</v>
       </c>
       <c r="F193" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="H193">
-        <v>14043</v>
+        <v>14226</v>
       </c>
       <c r="I193" t="s">
         <v>645</v>
       </c>
-      <c r="J193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K193" t="s">
         <v>60</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194">
-        <v>2308</v>
+        <v>200</v>
       </c>
       <c r="B194" t="s">
         <v>27</v>
       </c>
       <c r="C194" t="s">
         <v>647</v>
       </c>
       <c r="D194" t="s">
         <v>648</v>
       </c>
+      <c r="E194" t="s">
+        <v>649</v>
+      </c>
       <c r="F194" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="G194" t="s">
         <v>17</v>
       </c>
       <c r="H194">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>14226</v>
       </c>
       <c r="J194" t="s">
         <v>650</v>
       </c>
       <c r="K194" t="s">
         <v>60</v>
       </c>
       <c r="L194">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M194" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195">
-        <v>2338</v>
+        <v>2304</v>
       </c>
       <c r="B195" t="s">
         <v>27</v>
       </c>
       <c r="C195" t="s">
         <v>651</v>
       </c>
       <c r="D195" t="s">
         <v>652</v>
       </c>
       <c r="F195" t="s">
-        <v>99</v>
+        <v>653</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="H195">
-        <v>14094</v>
+        <v>14043</v>
       </c>
       <c r="I195" t="s">
-        <v>653</v>
+        <v>654</v>
+      </c>
+      <c r="J195" t="s">
+        <v>655</v>
       </c>
       <c r="K195" t="s">
         <v>60</v>
       </c>
       <c r="L195">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M195" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196">
-        <v>321</v>
+        <v>2308</v>
       </c>
       <c r="B196" t="s">
         <v>27</v>
       </c>
       <c r="C196" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="D196" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F196" t="s">
-        <v>656</v>
+        <v>99</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="H196">
-        <v>14224</v>
+        <v>14094</v>
       </c>
       <c r="I196" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="J196" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="K196" t="s">
         <v>60</v>
       </c>
       <c r="L196">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M196" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197">
-        <v>332</v>
+        <v>2338</v>
       </c>
       <c r="B197" t="s">
         <v>27</v>
       </c>
       <c r="C197" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="D197" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="F197" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="H197">
-        <v>14215</v>
+        <v>14094</v>
       </c>
       <c r="I197" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="K197" t="s">
         <v>60</v>
       </c>
       <c r="L197">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M197" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198">
-        <v>3915</v>
+        <v>321</v>
       </c>
       <c r="B198" t="s">
         <v>27</v>
       </c>
       <c r="C198" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D198" t="s">
-        <v>284</v>
+        <v>664</v>
       </c>
       <c r="F198" t="s">
-        <v>85</v>
+        <v>586</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="H198">
-        <v>14221</v>
+        <v>14224</v>
       </c>
       <c r="I198" t="s">
-        <v>663</v>
+        <v>665</v>
+      </c>
+      <c r="J198" t="s">
+        <v>666</v>
       </c>
       <c r="K198" t="s">
         <v>60</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199">
-        <v>3939</v>
+        <v>332</v>
       </c>
       <c r="B199" t="s">
         <v>27</v>
       </c>
       <c r="C199" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D199" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F199" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="H199">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I199" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="K199" t="s">
         <v>60</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200">
-        <v>3944</v>
+        <v>3915</v>
       </c>
       <c r="B200" t="s">
         <v>27</v>
       </c>
       <c r="C200" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="D200" t="s">
-        <v>668</v>
+        <v>284</v>
       </c>
       <c r="F200" t="s">
-        <v>669</v>
+        <v>85</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="H200">
-        <v>14127</v>
+        <v>14221</v>
       </c>
       <c r="I200" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="K200" t="s">
         <v>60</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201">
-        <v>3953</v>
+        <v>3939</v>
       </c>
       <c r="B201" t="s">
         <v>27</v>
       </c>
       <c r="C201" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D201" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F201" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="H201">
-        <v>14213</v>
+        <v>14221</v>
       </c>
       <c r="I201" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="K201" t="s">
         <v>60</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202">
-        <v>3967</v>
+        <v>3944</v>
       </c>
       <c r="B202" t="s">
         <v>27</v>
       </c>
       <c r="C202" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D202" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F202" t="s">
-        <v>158</v>
+        <v>677</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="H202">
-        <v>14051</v>
+        <v>14127</v>
       </c>
       <c r="I202" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="K202" t="s">
         <v>60</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203">
-        <v>3968</v>
+        <v>3953</v>
       </c>
       <c r="B203" t="s">
         <v>27</v>
       </c>
       <c r="C203" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="D203" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="F203" t="s">
-        <v>678</v>
+        <v>40</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="H203">
-        <v>14086</v>
+        <v>14213</v>
       </c>
       <c r="I203" t="s">
-        <v>448</v>
+        <v>681</v>
       </c>
       <c r="K203" t="s">
         <v>60</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
       <c r="M203" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204">
-        <v>3974</v>
+        <v>3967</v>
       </c>
       <c r="B204" t="s">
         <v>27</v>
       </c>
       <c r="C204" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="D204" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="F204" t="s">
-        <v>477</v>
+        <v>158</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="H204">
-        <v>14221</v>
+        <v>14051</v>
       </c>
       <c r="I204" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="K204" t="s">
         <v>60</v>
       </c>
       <c r="L204">
         <v>0</v>
       </c>
       <c r="M204" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205">
-        <v>3982</v>
+        <v>3968</v>
       </c>
       <c r="B205" t="s">
         <v>27</v>
       </c>
       <c r="C205" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D205" t="s">
-        <v>220</v>
+        <v>685</v>
       </c>
       <c r="F205" t="s">
-        <v>200</v>
+        <v>527</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="H205">
-        <v>14221</v>
+        <v>14086</v>
       </c>
       <c r="I205" t="s">
-        <v>683</v>
+        <v>444</v>
       </c>
       <c r="K205" t="s">
         <v>60</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206">
-        <v>3993</v>
+        <v>3974</v>
       </c>
       <c r="B206" t="s">
         <v>27</v>
       </c>
       <c r="C206" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D206" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="F206" t="s">
-        <v>116</v>
+        <v>473</v>
       </c>
       <c r="G206" t="s">
         <v>17</v>
       </c>
       <c r="H206">
-        <v>14208</v>
+        <v>14221</v>
       </c>
       <c r="I206" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="K206" t="s">
         <v>60</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
       <c r="M206" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207">
-        <v>3999</v>
+        <v>3982</v>
       </c>
       <c r="B207" t="s">
         <v>27</v>
       </c>
       <c r="C207" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D207" t="s">
-        <v>688</v>
+        <v>220</v>
       </c>
       <c r="F207" t="s">
-        <v>90</v>
+        <v>200</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="H207">
-        <v>14043</v>
+        <v>14221</v>
       </c>
       <c r="I207" t="s">
-        <v>448</v>
+        <v>690</v>
       </c>
       <c r="K207" t="s">
         <v>60</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208">
-        <v>4000</v>
+        <v>3993</v>
       </c>
       <c r="B208" t="s">
         <v>27</v>
       </c>
       <c r="C208" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D208" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="F208" t="s">
-        <v>691</v>
+        <v>116</v>
       </c>
       <c r="G208" t="s">
         <v>17</v>
       </c>
       <c r="H208">
-        <v>14227</v>
+        <v>14208</v>
       </c>
       <c r="I208" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="K208" t="s">
         <v>60</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
       <c r="M208" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209">
-        <v>4014</v>
+        <v>3999</v>
       </c>
       <c r="B209" t="s">
         <v>27</v>
       </c>
       <c r="C209" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D209" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="F209" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="H209">
-        <v>14221</v>
+        <v>14043</v>
       </c>
       <c r="I209" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>444</v>
       </c>
       <c r="K209" t="s">
         <v>60</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
       <c r="M209" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210">
-        <v>4015</v>
+        <v>4000</v>
       </c>
       <c r="B210" t="s">
         <v>27</v>
       </c>
       <c r="C210" t="s">
         <v>696</v>
       </c>
       <c r="D210" t="s">
         <v>697</v>
       </c>
       <c r="F210" t="s">
-        <v>116</v>
+        <v>698</v>
       </c>
       <c r="G210" t="s">
         <v>17</v>
       </c>
       <c r="H210">
-        <v>14216</v>
+        <v>14227</v>
       </c>
       <c r="I210" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>696</v>
       </c>
       <c r="K210" t="s">
         <v>60</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
       <c r="M210" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211">
-        <v>4016</v>
+        <v>4014</v>
       </c>
       <c r="B211" t="s">
         <v>27</v>
       </c>
       <c r="C211" t="s">
         <v>699</v>
       </c>
       <c r="D211" t="s">
-        <v>199</v>
+        <v>700</v>
       </c>
       <c r="F211" t="s">
         <v>85</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="H211">
         <v>14221</v>
       </c>
       <c r="I211" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="J211" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="K211" t="s">
         <v>60</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
       <c r="M211" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212">
-        <v>4022</v>
+        <v>4015</v>
       </c>
       <c r="B212" t="s">
         <v>27</v>
       </c>
       <c r="C212" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D212" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F212" t="s">
-        <v>644</v>
+        <v>116</v>
       </c>
       <c r="G212" t="s">
         <v>17</v>
       </c>
       <c r="H212">
-        <v>14043</v>
+        <v>14206</v>
       </c>
       <c r="I212" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="J212" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="K212" t="s">
         <v>60</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
       <c r="M212" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213">
-        <v>4037</v>
+        <v>4016</v>
       </c>
       <c r="B213" t="s">
         <v>27</v>
       </c>
       <c r="C213" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D213" t="s">
-        <v>706</v>
+        <v>199</v>
       </c>
       <c r="F213" t="s">
         <v>85</v>
       </c>
       <c r="G213" t="s">
         <v>17</v>
       </c>
       <c r="H213">
         <v>14221</v>
       </c>
       <c r="I213" t="s">
         <v>707</v>
       </c>
       <c r="J213" t="s">
-        <v>189</v>
+        <v>708</v>
       </c>
       <c r="K213" t="s">
         <v>60</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
       <c r="M213" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214">
-        <v>4042</v>
+        <v>4022</v>
       </c>
       <c r="B214" t="s">
         <v>27</v>
       </c>
       <c r="C214" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="D214" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F214" t="s">
-        <v>587</v>
+        <v>653</v>
       </c>
       <c r="G214" t="s">
         <v>17</v>
       </c>
       <c r="H214">
-        <v>14075</v>
+        <v>14043</v>
+      </c>
+      <c r="I214" t="s">
+        <v>711</v>
       </c>
       <c r="J214" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="K214" t="s">
         <v>60</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
       <c r="M214" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215">
-        <v>4052</v>
+        <v>4037</v>
       </c>
       <c r="B215" t="s">
         <v>27</v>
       </c>
       <c r="C215" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="D215" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="F215" t="s">
-        <v>712</v>
+        <v>85</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="H215">
-        <v>14219</v>
+        <v>14221</v>
+      </c>
+      <c r="I215" t="s">
+        <v>714</v>
       </c>
       <c r="J215" t="s">
         <v>189</v>
       </c>
       <c r="K215" t="s">
         <v>60</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
       <c r="M215" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216">
-        <v>4064</v>
+        <v>4042</v>
       </c>
       <c r="B216" t="s">
         <v>27</v>
       </c>
       <c r="C216" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="D216" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="F216" t="s">
-        <v>116</v>
+        <v>596</v>
       </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="H216">
-        <v>14211</v>
+        <v>14075</v>
       </c>
       <c r="J216" t="s">
         <v>195</v>
       </c>
       <c r="K216" t="s">
         <v>60</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
       <c r="M216" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217">
-        <v>4067</v>
+        <v>4052</v>
       </c>
       <c r="B217" t="s">
         <v>27</v>
       </c>
       <c r="C217" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D217" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F217" t="s">
-        <v>40</v>
+        <v>719</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="H217">
-        <v>14207</v>
+        <v>14219</v>
       </c>
       <c r="J217" t="s">
         <v>189</v>
       </c>
       <c r="K217" t="s">
         <v>60</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
       <c r="M217" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218">
-        <v>4072</v>
+        <v>4064</v>
       </c>
       <c r="B218" t="s">
         <v>27</v>
       </c>
       <c r="C218" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D218" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="F218" t="s">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
       <c r="H218">
-        <v>14221</v>
+        <v>14211</v>
       </c>
       <c r="J218" t="s">
-        <v>719</v>
+        <v>195</v>
       </c>
       <c r="K218" t="s">
         <v>60</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
       <c r="M218" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219">
-        <v>4074</v>
+        <v>4067</v>
       </c>
       <c r="B219" t="s">
         <v>27</v>
       </c>
       <c r="C219" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D219" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="F219" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="H219">
-        <v>14210</v>
+        <v>14207</v>
       </c>
       <c r="J219" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="K219" t="s">
         <v>60</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220">
-        <v>4087</v>
+        <v>4072</v>
       </c>
       <c r="B220" t="s">
         <v>27</v>
       </c>
       <c r="C220" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="D220" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="F220" t="s">
-        <v>724</v>
+        <v>85</v>
       </c>
       <c r="G220" t="s">
         <v>17</v>
       </c>
       <c r="H220">
-        <v>14532</v>
+        <v>14221</v>
       </c>
       <c r="J220" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="K220" t="s">
         <v>60</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
       <c r="M220" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221">
-        <v>4090</v>
+        <v>4074</v>
       </c>
       <c r="B221" t="s">
         <v>27</v>
       </c>
       <c r="C221" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="D221" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="F221" t="s">
-        <v>728</v>
+        <v>116</v>
       </c>
       <c r="G221" t="s">
         <v>17</v>
       </c>
       <c r="H221">
-        <v>14456</v>
+        <v>14210</v>
       </c>
       <c r="J221" t="s">
-        <v>729</v>
+        <v>208</v>
       </c>
       <c r="K221" t="s">
         <v>60</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
       <c r="M221" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222">
-        <v>4094</v>
+        <v>4087</v>
       </c>
       <c r="B222" t="s">
         <v>27</v>
       </c>
       <c r="C222" t="s">
+        <v>729</v>
+      </c>
+      <c r="D222" t="s">
         <v>730</v>
       </c>
-      <c r="D222" t="s">
+      <c r="F222" t="s">
         <v>731</v>
       </c>
-      <c r="E222" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G222" t="s">
         <v>17</v>
       </c>
       <c r="H222">
-        <v>14221</v>
+        <v>14532</v>
       </c>
       <c r="J222" t="s">
-        <v>192</v>
+        <v>732</v>
       </c>
       <c r="K222" t="s">
         <v>60</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
       <c r="M222" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223">
-        <v>4097</v>
+        <v>4090</v>
       </c>
       <c r="B223" t="s">
         <v>27</v>
       </c>
       <c r="C223" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="D223" t="s">
-        <v>115</v>
+        <v>734</v>
       </c>
       <c r="F223" t="s">
-        <v>116</v>
+        <v>735</v>
       </c>
       <c r="G223" t="s">
         <v>17</v>
       </c>
       <c r="H223">
-        <v>14215</v>
+        <v>14456</v>
       </c>
       <c r="J223" t="s">
-        <v>195</v>
+        <v>736</v>
       </c>
       <c r="K223" t="s">
         <v>60</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
       <c r="M223" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224">
-        <v>4108</v>
+        <v>4094</v>
       </c>
       <c r="B224" t="s">
         <v>27</v>
       </c>
       <c r="C224" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="D224" t="s">
-        <v>734</v>
+        <v>738</v>
+      </c>
+      <c r="E224" t="s">
+        <v>256</v>
       </c>
       <c r="F224" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G224" t="s">
         <v>17</v>
       </c>
       <c r="H224">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="J224" t="s">
-        <v>735</v>
+        <v>192</v>
       </c>
       <c r="K224" t="s">
         <v>60</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
       <c r="M224" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225">
-        <v>4116</v>
+        <v>4097</v>
       </c>
       <c r="B225" t="s">
         <v>27</v>
       </c>
       <c r="C225" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="D225" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="F225" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G225" t="s">
         <v>17</v>
       </c>
-      <c r="H225" t="s">
-        <v>172</v>
+      <c r="H225">
+        <v>14215</v>
       </c>
       <c r="J225" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="K225" t="s">
         <v>60</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
       <c r="M225" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226">
-        <v>4125</v>
+        <v>4108</v>
       </c>
       <c r="B226" t="s">
         <v>27</v>
       </c>
       <c r="C226" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="D226" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="F226" t="s">
-        <v>375</v>
+        <v>40</v>
       </c>
       <c r="G226" t="s">
         <v>17</v>
       </c>
       <c r="H226">
         <v>14215</v>
       </c>
       <c r="J226" t="s">
-        <v>189</v>
+        <v>742</v>
       </c>
       <c r="K226" t="s">
         <v>60</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
       <c r="M226" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227">
-        <v>4126</v>
+        <v>4116</v>
       </c>
       <c r="B227" t="s">
         <v>27</v>
       </c>
       <c r="C227" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="D227" t="s">
-        <v>740</v>
+        <v>171</v>
       </c>
       <c r="F227" t="s">
         <v>40</v>
       </c>
       <c r="G227" t="s">
         <v>17</v>
       </c>
-      <c r="H227">
-        <v>14215</v>
+      <c r="H227" t="s">
+        <v>172</v>
       </c>
       <c r="J227" t="s">
         <v>189</v>
       </c>
       <c r="K227" t="s">
         <v>60</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228">
-        <v>4132</v>
+        <v>4125</v>
       </c>
       <c r="B228" t="s">
         <v>27</v>
       </c>
       <c r="C228" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="D228" t="s">
-        <v>115</v>
+        <v>745</v>
       </c>
       <c r="F228" t="s">
-        <v>124</v>
+        <v>375</v>
       </c>
       <c r="G228" t="s">
         <v>17</v>
       </c>
       <c r="H228">
         <v>14215</v>
       </c>
       <c r="J228" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="K228" t="s">
         <v>60</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229">
-        <v>4143</v>
+        <v>4126</v>
       </c>
       <c r="B229" t="s">
         <v>27</v>
       </c>
       <c r="C229" t="s">
-        <v>211</v>
+        <v>746</v>
       </c>
       <c r="D229" t="s">
-        <v>115</v>
+        <v>747</v>
       </c>
       <c r="F229" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G229" t="s">
         <v>17</v>
       </c>
       <c r="H229">
         <v>14215</v>
       </c>
       <c r="J229" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="K229" t="s">
         <v>60</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230">
-        <v>4149</v>
+        <v>4132</v>
       </c>
       <c r="B230" t="s">
         <v>27</v>
       </c>
       <c r="C230" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="D230" t="s">
-        <v>743</v>
+        <v>115</v>
       </c>
       <c r="F230" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="G230" t="s">
         <v>17</v>
       </c>
       <c r="H230">
-        <v>14150</v>
+        <v>14215</v>
       </c>
       <c r="J230" t="s">
-        <v>744</v>
+        <v>208</v>
       </c>
       <c r="K230" t="s">
         <v>60</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
       <c r="M230" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231">
-        <v>4157</v>
+        <v>4143</v>
       </c>
       <c r="B231" t="s">
         <v>27</v>
       </c>
       <c r="C231" t="s">
         <v>211</v>
       </c>
       <c r="D231" t="s">
         <v>115</v>
       </c>
       <c r="F231" t="s">
         <v>116</v>
       </c>
       <c r="G231" t="s">
         <v>17</v>
       </c>
       <c r="H231">
         <v>14215</v>
       </c>
       <c r="J231" t="s">
         <v>192</v>
       </c>
       <c r="K231" t="s">
         <v>60</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
       <c r="M231" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232">
-        <v>4158</v>
+        <v>4149</v>
       </c>
       <c r="B232" t="s">
         <v>27</v>
       </c>
       <c r="C232" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="D232" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F232" t="s">
-        <v>587</v>
+        <v>214</v>
       </c>
       <c r="G232" t="s">
         <v>17</v>
       </c>
       <c r="H232">
-        <v>14075</v>
+        <v>14150</v>
       </c>
       <c r="J232" t="s">
-        <v>189</v>
+        <v>751</v>
       </c>
       <c r="K232" t="s">
         <v>60</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
       <c r="M232" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233">
-        <v>4164</v>
+        <v>4157</v>
       </c>
       <c r="B233" t="s">
         <v>27</v>
       </c>
       <c r="C233" t="s">
-        <v>747</v>
+        <v>211</v>
       </c>
       <c r="D233" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="F233" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G233" t="s">
         <v>17</v>
       </c>
-      <c r="H233" t="s">
-        <v>172</v>
+      <c r="H233">
+        <v>14215</v>
       </c>
       <c r="J233" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="K233" t="s">
         <v>60</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
       <c r="M233" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234">
-        <v>4177</v>
+        <v>4158</v>
       </c>
       <c r="B234" t="s">
         <v>27</v>
       </c>
       <c r="C234" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="D234" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="F234" t="s">
-        <v>486</v>
+        <v>596</v>
       </c>
       <c r="G234" t="s">
         <v>17</v>
       </c>
       <c r="H234">
-        <v>14059</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>14075</v>
       </c>
       <c r="J234" t="s">
         <v>189</v>
       </c>
       <c r="K234" t="s">
         <v>60</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
       <c r="M234" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235">
-        <v>4184</v>
+        <v>4164</v>
       </c>
       <c r="B235" t="s">
         <v>27</v>
       </c>
       <c r="C235" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="D235" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>171</v>
       </c>
       <c r="F235" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G235" t="s">
         <v>17</v>
       </c>
-      <c r="H235">
-[...3 lines deleted...]
-        <v>753</v>
+      <c r="H235" t="s">
+        <v>172</v>
       </c>
       <c r="J235" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="K235" t="s">
         <v>60</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
       <c r="M235" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236">
-        <v>4188</v>
+        <v>4177</v>
       </c>
       <c r="B236" t="s">
         <v>27</v>
       </c>
       <c r="C236" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D236" t="s">
-        <v>171</v>
+        <v>756</v>
+      </c>
+      <c r="E236" t="s">
+        <v>757</v>
       </c>
       <c r="F236" t="s">
-        <v>40</v>
+        <v>482</v>
       </c>
       <c r="G236" t="s">
         <v>17</v>
       </c>
-      <c r="H236" t="s">
-        <v>172</v>
+      <c r="H236">
+        <v>14059</v>
       </c>
       <c r="I236" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="J236" t="s">
         <v>189</v>
       </c>
       <c r="K236" t="s">
         <v>60</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
       <c r="M236" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237">
-        <v>4200</v>
+        <v>4184</v>
       </c>
       <c r="B237" t="s">
         <v>27</v>
       </c>
       <c r="C237" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="D237" t="s">
-        <v>757</v>
+        <v>235</v>
+      </c>
+      <c r="E237" t="s">
+        <v>235</v>
       </c>
       <c r="F237" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="G237" t="s">
         <v>17</v>
       </c>
       <c r="H237">
-        <v>14127</v>
+        <v>14215</v>
       </c>
       <c r="I237" t="s">
-        <v>448</v>
+        <v>760</v>
       </c>
       <c r="J237" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="K237" t="s">
         <v>60</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
       <c r="M237" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238">
-        <v>4201</v>
+        <v>4188</v>
       </c>
       <c r="B238" t="s">
         <v>27</v>
       </c>
       <c r="C238" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="D238" t="s">
-        <v>759</v>
+        <v>171</v>
       </c>
       <c r="F238" t="s">
-        <v>760</v>
+        <v>40</v>
       </c>
       <c r="G238" t="s">
         <v>17</v>
       </c>
-      <c r="H238">
-        <v>14004</v>
+      <c r="H238" t="s">
+        <v>172</v>
       </c>
       <c r="I238" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="J238" t="s">
-        <v>762</v>
+        <v>189</v>
       </c>
       <c r="K238" t="s">
         <v>60</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
       <c r="M238" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239">
-        <v>4204</v>
+        <v>4200</v>
       </c>
       <c r="B239" t="s">
         <v>27</v>
       </c>
       <c r="C239" t="s">
         <v>763</v>
       </c>
       <c r="D239" t="s">
-        <v>703</v>
+        <v>764</v>
       </c>
       <c r="F239" t="s">
-        <v>644</v>
+        <v>168</v>
       </c>
       <c r="G239" t="s">
         <v>17</v>
       </c>
-      <c r="H239" t="s">
-        <v>764</v>
+      <c r="H239">
+        <v>14127</v>
       </c>
       <c r="I239" t="s">
-        <v>765</v>
+        <v>444</v>
       </c>
       <c r="J239" t="s">
         <v>189</v>
       </c>
       <c r="K239" t="s">
         <v>60</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
       <c r="M239" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240">
-        <v>4208</v>
+        <v>4201</v>
       </c>
       <c r="B240" t="s">
         <v>27</v>
       </c>
       <c r="C240" t="s">
+        <v>765</v>
+      </c>
+      <c r="D240" t="s">
         <v>766</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>767</v>
       </c>
-      <c r="F240" t="s">
+      <c r="G240" t="s">
+        <v>17</v>
+      </c>
+      <c r="H240">
+        <v>14004</v>
+      </c>
+      <c r="I240" t="s">
         <v>768</v>
       </c>
-      <c r="G240" t="s">
-[...5 lines deleted...]
-      <c r="I240" t="s">
+      <c r="J240" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
       <c r="K240" t="s">
         <v>60</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
       <c r="M240" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241">
-        <v>4217</v>
+        <v>4204</v>
       </c>
       <c r="B241" t="s">
         <v>27</v>
       </c>
       <c r="C241" t="s">
+        <v>770</v>
+      </c>
+      <c r="D241" t="s">
+        <v>710</v>
+      </c>
+      <c r="F241" t="s">
+        <v>653</v>
+      </c>
+      <c r="G241" t="s">
+        <v>17</v>
+      </c>
+      <c r="H241" t="s">
         <v>771</v>
       </c>
-      <c r="D241" t="s">
+      <c r="I241" t="s">
         <v>772</v>
       </c>
-      <c r="F241" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J241" t="s">
-        <v>774</v>
+        <v>189</v>
       </c>
       <c r="K241" t="s">
         <v>60</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
       <c r="M241" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242">
-        <v>4220</v>
+        <v>4208</v>
       </c>
       <c r="B242" t="s">
         <v>27</v>
       </c>
       <c r="C242" t="s">
+        <v>773</v>
+      </c>
+      <c r="D242" t="s">
+        <v>774</v>
+      </c>
+      <c r="F242" t="s">
         <v>775</v>
       </c>
-      <c r="D242" t="s">
+      <c r="G242" t="s">
+        <v>17</v>
+      </c>
+      <c r="H242">
+        <v>14072</v>
+      </c>
+      <c r="I242" t="s">
         <v>776</v>
       </c>
-      <c r="F242" t="s">
-[...8 lines deleted...]
-      <c r="I242" t="s">
+      <c r="J242" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
       <c r="K242" t="s">
         <v>60</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
       <c r="M242" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243">
-        <v>4238</v>
+        <v>4217</v>
       </c>
       <c r="B243" t="s">
         <v>27</v>
       </c>
       <c r="C243" t="s">
+        <v>778</v>
+      </c>
+      <c r="D243" t="s">
         <v>779</v>
       </c>
-      <c r="D243" t="s">
+      <c r="F243" t="s">
+        <v>250</v>
+      </c>
+      <c r="G243" t="s">
+        <v>17</v>
+      </c>
+      <c r="H243">
+        <v>14204</v>
+      </c>
+      <c r="I243" t="s">
         <v>780</v>
       </c>
-      <c r="F243" t="s">
-[...8 lines deleted...]
-      <c r="I243" t="s">
+      <c r="J243" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
       <c r="K243" t="s">
         <v>60</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
       <c r="M243" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244">
-        <v>4261</v>
+        <v>4220</v>
       </c>
       <c r="B244" t="s">
         <v>27</v>
       </c>
       <c r="C244" t="s">
+        <v>782</v>
+      </c>
+      <c r="D244" t="s">
         <v>783</v>
       </c>
-      <c r="D244" t="s">
+      <c r="F244" t="s">
+        <v>624</v>
+      </c>
+      <c r="G244" t="s">
+        <v>17</v>
+      </c>
+      <c r="H244">
+        <v>14120</v>
+      </c>
+      <c r="I244" t="s">
         <v>784</v>
       </c>
-      <c r="F244" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J244" t="s">
-        <v>323</v>
+        <v>785</v>
       </c>
       <c r="K244" t="s">
         <v>60</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245">
-        <v>4264</v>
+        <v>4238</v>
       </c>
       <c r="B245" t="s">
         <v>27</v>
       </c>
       <c r="C245" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D245" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F245" t="s">
-        <v>40</v>
+        <v>527</v>
       </c>
       <c r="G245" t="s">
         <v>17</v>
       </c>
       <c r="H245">
-        <v>14212</v>
+        <v>14086</v>
       </c>
       <c r="I245" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="J245" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="K245" t="s">
         <v>60</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
       <c r="M245" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246">
-        <v>4272</v>
+        <v>4261</v>
       </c>
       <c r="B246" t="s">
         <v>27</v>
       </c>
       <c r="C246" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D246" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F246" t="s">
-        <v>51</v>
+        <v>250</v>
       </c>
       <c r="G246" t="s">
         <v>17</v>
       </c>
       <c r="H246">
-        <v>16365</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>14221</v>
       </c>
       <c r="J246" t="s">
-        <v>792</v>
+        <v>323</v>
       </c>
       <c r="K246" t="s">
         <v>60</v>
       </c>
       <c r="L246">
         <v>0</v>
       </c>
       <c r="M246" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247">
-        <v>4278</v>
+        <v>4264</v>
       </c>
       <c r="B247" t="s">
         <v>27</v>
       </c>
       <c r="C247" t="s">
+        <v>792</v>
+      </c>
+      <c r="D247" t="s">
         <v>793</v>
       </c>
-      <c r="D247" t="s">
+      <c r="F247" t="s">
+        <v>40</v>
+      </c>
+      <c r="G247" t="s">
+        <v>17</v>
+      </c>
+      <c r="H247">
+        <v>14212</v>
+      </c>
+      <c r="I247" t="s">
         <v>794</v>
       </c>
-      <c r="F247" t="s">
+      <c r="J247" t="s">
         <v>795</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="K247" t="s">
         <v>60</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248">
-        <v>4284</v>
+        <v>4272</v>
       </c>
       <c r="B248" t="s">
         <v>27</v>
       </c>
       <c r="C248" t="s">
+        <v>796</v>
+      </c>
+      <c r="D248" t="s">
+        <v>797</v>
+      </c>
+      <c r="F248" t="s">
+        <v>51</v>
+      </c>
+      <c r="G248" t="s">
+        <v>17</v>
+      </c>
+      <c r="H248">
+        <v>16365</v>
+      </c>
+      <c r="I248" t="s">
         <v>798</v>
       </c>
-      <c r="D248" t="s">
+      <c r="J248" t="s">
         <v>799</v>
-      </c>
-[...13 lines deleted...]
-        <v>189</v>
       </c>
       <c r="K248" t="s">
         <v>60</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
       <c r="M248" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249">
-        <v>4285</v>
+        <v>4278</v>
       </c>
       <c r="B249" t="s">
         <v>27</v>
       </c>
       <c r="C249" t="s">
+        <v>800</v>
+      </c>
+      <c r="D249" t="s">
+        <v>801</v>
+      </c>
+      <c r="F249" t="s">
         <v>802</v>
       </c>
-      <c r="D249" t="s">
+      <c r="G249" t="s">
+        <v>17</v>
+      </c>
+      <c r="H249">
+        <v>14132</v>
+      </c>
+      <c r="I249" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>7168642865</v>
       </c>
       <c r="J249" t="s">
         <v>804</v>
       </c>
       <c r="K249" t="s">
         <v>60</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
       <c r="M249" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250">
-        <v>4294</v>
+        <v>4284</v>
       </c>
       <c r="B250" t="s">
         <v>27</v>
       </c>
       <c r="C250" t="s">
         <v>805</v>
       </c>
       <c r="D250" t="s">
         <v>806</v>
       </c>
       <c r="F250" t="s">
-        <v>375</v>
+        <v>807</v>
       </c>
       <c r="G250" t="s">
         <v>17</v>
       </c>
       <c r="H250">
-        <v>14211</v>
+        <v>14043</v>
       </c>
       <c r="I250" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="J250" t="s">
         <v>189</v>
       </c>
       <c r="K250" t="s">
         <v>60</v>
       </c>
       <c r="L250">
         <v>0</v>
       </c>
       <c r="M250" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251">
-        <v>4298</v>
+        <v>4285</v>
       </c>
       <c r="B251" t="s">
         <v>27</v>
       </c>
       <c r="C251" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D251" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F251" t="s">
-        <v>810</v>
+        <v>135</v>
       </c>
       <c r="G251" t="s">
         <v>17</v>
       </c>
       <c r="H251">
-        <v>13309</v>
-[...1 lines deleted...]
-      <c r="I251" t="s">
+        <v>14004</v>
+      </c>
+      <c r="I251">
+        <v>7168642865</v>
+      </c>
+      <c r="J251" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
       <c r="K251" t="s">
         <v>60</v>
       </c>
       <c r="L251">
         <v>0</v>
       </c>
       <c r="M251" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252">
-        <v>4317</v>
+        <v>4294</v>
       </c>
       <c r="B252" t="s">
         <v>27</v>
       </c>
       <c r="C252" t="s">
+        <v>812</v>
+      </c>
+      <c r="D252" t="s">
         <v>813</v>
       </c>
-      <c r="D252" t="s">
+      <c r="F252" t="s">
+        <v>375</v>
+      </c>
+      <c r="G252" t="s">
+        <v>17</v>
+      </c>
+      <c r="H252">
+        <v>14211</v>
+      </c>
+      <c r="I252" t="s">
         <v>814</v>
       </c>
-      <c r="F252" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J252" t="s">
-        <v>816</v>
+        <v>189</v>
       </c>
       <c r="K252" t="s">
         <v>60</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
       <c r="M252" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253">
-        <v>4323</v>
+        <v>4298</v>
       </c>
       <c r="B253" t="s">
         <v>27</v>
       </c>
       <c r="C253" t="s">
+        <v>815</v>
+      </c>
+      <c r="D253" t="s">
+        <v>816</v>
+      </c>
+      <c r="F253" t="s">
         <v>817</v>
       </c>
-      <c r="D253" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G253" t="s">
         <v>17</v>
       </c>
-      <c r="H253" t="s">
-        <v>172</v>
+      <c r="H253">
+        <v>13309</v>
       </c>
       <c r="I253" t="s">
         <v>818</v>
       </c>
       <c r="J253" t="s">
-        <v>189</v>
+        <v>819</v>
       </c>
       <c r="K253" t="s">
         <v>60</v>
       </c>
       <c r="L253">
         <v>0</v>
       </c>
       <c r="M253" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254">
-        <v>4324</v>
+        <v>4317</v>
       </c>
       <c r="B254" t="s">
         <v>27</v>
       </c>
       <c r="C254" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D254" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F254" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="G254" t="s">
         <v>17</v>
       </c>
       <c r="H254">
-        <v>14120</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>14437</v>
+      </c>
+      <c r="I254">
+        <v>5853358860</v>
       </c>
       <c r="J254" t="s">
         <v>823</v>
       </c>
       <c r="K254" t="s">
         <v>60</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
       <c r="M254" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255">
-        <v>4331</v>
+        <v>4323</v>
       </c>
       <c r="B255" t="s">
         <v>27</v>
       </c>
       <c r="C255" t="s">
         <v>824</v>
       </c>
       <c r="D255" t="s">
         <v>171</v>
       </c>
       <c r="F255" t="s">
         <v>40</v>
       </c>
       <c r="G255" t="s">
         <v>17</v>
       </c>
       <c r="H255" t="s">
         <v>172</v>
       </c>
       <c r="I255" t="s">
         <v>825</v>
       </c>
       <c r="J255" t="s">
         <v>189</v>
       </c>
       <c r="K255" t="s">
         <v>60</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
       <c r="M255" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256">
-        <v>4333</v>
+        <v>4324</v>
       </c>
       <c r="B256" t="s">
         <v>27</v>
       </c>
       <c r="C256" t="s">
         <v>826</v>
       </c>
       <c r="D256" t="s">
         <v>827</v>
       </c>
       <c r="F256" t="s">
-        <v>214</v>
+        <v>828</v>
       </c>
       <c r="G256" t="s">
         <v>17</v>
       </c>
       <c r="H256">
         <v>14120</v>
       </c>
-      <c r="I256">
-        <v>7167431165</v>
+      <c r="I256" t="s">
+        <v>829</v>
       </c>
       <c r="J256" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="K256" t="s">
         <v>60</v>
       </c>
       <c r="L256">
         <v>0</v>
       </c>
       <c r="M256" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257">
-        <v>4340</v>
+        <v>4331</v>
       </c>
       <c r="B257" t="s">
         <v>27</v>
       </c>
       <c r="C257" t="s">
-        <v>211</v>
+        <v>831</v>
       </c>
       <c r="D257" t="s">
-        <v>115</v>
+        <v>171</v>
       </c>
       <c r="F257" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G257" t="s">
         <v>17</v>
       </c>
-      <c r="H257">
-        <v>14215</v>
+      <c r="H257" t="s">
+        <v>172</v>
       </c>
       <c r="I257" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="J257" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="K257" t="s">
         <v>60</v>
       </c>
       <c r="L257">
         <v>0</v>
       </c>
       <c r="M257" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258">
-        <v>4341</v>
+        <v>4333</v>
       </c>
       <c r="B258" t="s">
         <v>27</v>
       </c>
       <c r="C258" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D258" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="F258" t="s">
-        <v>832</v>
+        <v>214</v>
       </c>
       <c r="G258" t="s">
         <v>17</v>
       </c>
       <c r="H258">
-        <v>14068</v>
+        <v>14120</v>
       </c>
       <c r="I258">
-        <v>7165500059</v>
+        <v>7167431165</v>
       </c>
       <c r="J258" t="s">
-        <v>418</v>
+        <v>835</v>
       </c>
       <c r="K258" t="s">
         <v>60</v>
       </c>
       <c r="L258">
         <v>0</v>
       </c>
       <c r="M258" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259">
-        <v>4348</v>
+        <v>4340</v>
       </c>
       <c r="B259" t="s">
         <v>27</v>
       </c>
       <c r="C259" t="s">
-        <v>833</v>
+        <v>211</v>
       </c>
       <c r="D259" t="s">
-        <v>834</v>
+        <v>115</v>
       </c>
       <c r="F259" t="s">
-        <v>644</v>
+        <v>116</v>
       </c>
       <c r="G259" t="s">
         <v>17</v>
       </c>
       <c r="H259">
-        <v>14043</v>
+        <v>14215</v>
       </c>
       <c r="I259" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="J259" t="s">
-        <v>836</v>
+        <v>192</v>
       </c>
       <c r="K259" t="s">
         <v>60</v>
       </c>
       <c r="L259">
         <v>0</v>
       </c>
       <c r="M259" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260">
-        <v>4350</v>
+        <v>4341</v>
       </c>
       <c r="B260" t="s">
         <v>27</v>
       </c>
       <c r="C260" t="s">
         <v>837</v>
       </c>
       <c r="D260" t="s">
         <v>838</v>
       </c>
       <c r="F260" t="s">
-        <v>103</v>
+        <v>839</v>
       </c>
       <c r="G260" t="s">
         <v>17</v>
       </c>
       <c r="H260">
-        <v>14075</v>
+        <v>14068</v>
       </c>
       <c r="I260">
-        <v>7166492969</v>
+        <v>7165500059</v>
       </c>
       <c r="J260" t="s">
-        <v>839</v>
+        <v>414</v>
       </c>
       <c r="K260" t="s">
         <v>60</v>
       </c>
       <c r="L260">
         <v>0</v>
       </c>
       <c r="M260" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261">
-        <v>4354</v>
+        <v>4348</v>
       </c>
       <c r="B261" t="s">
         <v>27</v>
       </c>
       <c r="C261" t="s">
         <v>840</v>
       </c>
       <c r="D261" t="s">
         <v>841</v>
       </c>
       <c r="F261" t="s">
+        <v>653</v>
+      </c>
+      <c r="G261" t="s">
+        <v>17</v>
+      </c>
+      <c r="H261">
+        <v>14043</v>
+      </c>
+      <c r="I261" t="s">
         <v>842</v>
       </c>
-      <c r="G261" t="s">
-[...5 lines deleted...]
-      <c r="I261" t="s">
+      <c r="J261" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="K261" t="s">
         <v>60</v>
       </c>
       <c r="L261">
         <v>0</v>
       </c>
       <c r="M261" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262">
-        <v>4382</v>
+        <v>4350</v>
       </c>
       <c r="B262" t="s">
         <v>27</v>
       </c>
       <c r="C262" t="s">
         <v>844</v>
       </c>
       <c r="D262" t="s">
         <v>845</v>
       </c>
       <c r="F262" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="G262" t="s">
         <v>17</v>
       </c>
       <c r="H262">
-        <v>14211</v>
-[...1 lines deleted...]
-      <c r="I262" t="s">
+        <v>14075</v>
+      </c>
+      <c r="I262">
+        <v>7166492969</v>
+      </c>
+      <c r="J262" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="K262" t="s">
         <v>60</v>
       </c>
       <c r="L262">
         <v>0</v>
       </c>
       <c r="M262" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263">
-        <v>4403</v>
+        <v>4354</v>
       </c>
       <c r="B263" t="s">
         <v>27</v>
       </c>
       <c r="C263" t="s">
         <v>847</v>
       </c>
       <c r="D263" t="s">
         <v>848</v>
       </c>
       <c r="F263" t="s">
         <v>849</v>
       </c>
       <c r="G263" t="s">
         <v>17</v>
       </c>
       <c r="H263">
-        <v>14048</v>
+        <v>14094</v>
       </c>
       <c r="I263" t="s">
         <v>850</v>
       </c>
       <c r="J263" t="s">
-        <v>851</v>
+        <v>323</v>
       </c>
       <c r="K263" t="s">
         <v>60</v>
       </c>
       <c r="L263">
         <v>0</v>
       </c>
       <c r="M263" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264">
-        <v>4409</v>
+        <v>4382</v>
       </c>
       <c r="B264" t="s">
         <v>27</v>
       </c>
       <c r="C264" t="s">
+        <v>851</v>
+      </c>
+      <c r="D264" t="s">
         <v>852</v>
       </c>
-      <c r="D264" t="s">
+      <c r="F264" t="s">
+        <v>40</v>
+      </c>
+      <c r="G264" t="s">
+        <v>17</v>
+      </c>
+      <c r="H264">
+        <v>14211</v>
+      </c>
+      <c r="I264" t="s">
         <v>853</v>
       </c>
-      <c r="F264" t="s">
-[...9 lines deleted...]
-        <v>852</v>
+      <c r="J264" t="s">
+        <v>189</v>
       </c>
       <c r="K264" t="s">
         <v>60</v>
       </c>
       <c r="L264">
         <v>0</v>
       </c>
       <c r="M264" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265">
-        <v>4419</v>
+        <v>4403</v>
       </c>
       <c r="B265" t="s">
         <v>27</v>
       </c>
       <c r="C265" t="s">
+        <v>854</v>
+      </c>
+      <c r="D265" t="s">
         <v>855</v>
       </c>
-      <c r="D265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F265" t="s">
-        <v>200</v>
+        <v>856</v>
       </c>
       <c r="G265" t="s">
         <v>17</v>
       </c>
       <c r="H265">
-        <v>14221</v>
+        <v>14048</v>
       </c>
       <c r="I265" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="J265" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="K265" t="s">
         <v>60</v>
       </c>
       <c r="L265">
         <v>0</v>
       </c>
       <c r="M265" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266">
-        <v>4430</v>
+        <v>4419</v>
       </c>
       <c r="B266" t="s">
         <v>27</v>
       </c>
       <c r="C266" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="D266" t="s">
-        <v>858</v>
+        <v>199</v>
       </c>
       <c r="F266" t="s">
-        <v>116</v>
+        <v>200</v>
       </c>
       <c r="G266" t="s">
         <v>17</v>
       </c>
       <c r="H266">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="I266" t="s">
         <v>859</v>
       </c>
+      <c r="J266" t="s">
+        <v>860</v>
+      </c>
       <c r="K266" t="s">
         <v>60</v>
       </c>
       <c r="L266">
         <v>0</v>
       </c>
       <c r="M266" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267">
-        <v>4451</v>
+        <v>4430</v>
       </c>
       <c r="B267" t="s">
         <v>27</v>
       </c>
       <c r="C267" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D267" t="s">
-        <v>706</v>
+        <v>862</v>
       </c>
       <c r="F267" t="s">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="G267" t="s">
         <v>17</v>
       </c>
       <c r="H267">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I267" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="K267" t="s">
         <v>60</v>
       </c>
       <c r="L267">
         <v>0</v>
       </c>
       <c r="M267" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268">
-        <v>4468</v>
+        <v>4451</v>
       </c>
       <c r="B268" t="s">
         <v>27</v>
       </c>
       <c r="C268" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D268" t="s">
-        <v>864</v>
+        <v>713</v>
       </c>
       <c r="F268" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="G268" t="s">
         <v>17</v>
       </c>
       <c r="H268">
-        <v>14094</v>
+        <v>14221</v>
       </c>
       <c r="I268" t="s">
         <v>865</v>
       </c>
       <c r="J268" t="s">
         <v>866</v>
       </c>
       <c r="K268" t="s">
         <v>60</v>
       </c>
       <c r="L268">
         <v>0</v>
       </c>
       <c r="M268" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269">
-        <v>4525</v>
+        <v>4468</v>
       </c>
       <c r="B269" t="s">
         <v>27</v>
       </c>
       <c r="C269" t="s">
         <v>867</v>
       </c>
       <c r="D269" t="s">
         <v>868</v>
       </c>
       <c r="F269" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="G269" t="s">
         <v>17</v>
       </c>
       <c r="H269">
-        <v>14214</v>
+        <v>14094</v>
       </c>
       <c r="I269" t="s">
         <v>869</v>
       </c>
+      <c r="J269" t="s">
+        <v>870</v>
+      </c>
       <c r="K269" t="s">
         <v>60</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
       <c r="M269" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270">
-        <v>4530</v>
+        <v>4525</v>
       </c>
       <c r="B270" t="s">
         <v>27</v>
       </c>
       <c r="C270" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D270" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F270" t="s">
-        <v>842</v>
+        <v>116</v>
       </c>
       <c r="G270" t="s">
         <v>17</v>
       </c>
       <c r="H270">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>14214</v>
+      </c>
+      <c r="I270" t="s">
+        <v>873</v>
       </c>
       <c r="K270" t="s">
         <v>60</v>
       </c>
       <c r="L270">
         <v>0</v>
       </c>
       <c r="M270" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271">
-        <v>4535</v>
+        <v>4530</v>
       </c>
       <c r="B271" t="s">
         <v>27</v>
       </c>
       <c r="C271" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="D271" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F271" t="s">
-        <v>250</v>
+        <v>849</v>
       </c>
       <c r="G271" t="s">
         <v>17</v>
       </c>
       <c r="H271">
-        <v>14213</v>
+        <v>14094</v>
+      </c>
+      <c r="J271" t="s">
+        <v>876</v>
       </c>
       <c r="K271" t="s">
         <v>60</v>
       </c>
       <c r="L271">
         <v>0</v>
       </c>
       <c r="M271" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272">
-        <v>4540</v>
+        <v>4535</v>
       </c>
       <c r="B272" t="s">
         <v>27</v>
       </c>
       <c r="C272" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D272" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="F272" t="s">
-        <v>877</v>
+        <v>250</v>
       </c>
       <c r="G272" t="s">
         <v>17</v>
       </c>
       <c r="H272">
-        <v>14150</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>14213</v>
       </c>
       <c r="K272" t="s">
         <v>60</v>
       </c>
       <c r="L272">
         <v>0</v>
       </c>
       <c r="M272" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273">
-        <v>4542</v>
+        <v>4540</v>
       </c>
       <c r="B273" t="s">
         <v>27</v>
       </c>
       <c r="C273" t="s">
         <v>879</v>
       </c>
       <c r="D273" t="s">
         <v>880</v>
       </c>
       <c r="F273" t="s">
-        <v>644</v>
+        <v>881</v>
       </c>
       <c r="G273" t="s">
         <v>17</v>
       </c>
       <c r="H273">
-        <v>14043</v>
+        <v>14150</v>
       </c>
       <c r="I273" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="K273" t="s">
         <v>60</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
       <c r="M273" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274">
-        <v>4548</v>
+        <v>4542</v>
       </c>
       <c r="B274" t="s">
         <v>27</v>
       </c>
       <c r="C274" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D274" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="F274" t="s">
-        <v>214</v>
+        <v>653</v>
       </c>
       <c r="G274" t="s">
         <v>17</v>
       </c>
       <c r="H274">
-        <v>14150</v>
+        <v>14043</v>
       </c>
       <c r="I274" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="K274" t="s">
         <v>60</v>
       </c>
       <c r="L274">
         <v>0</v>
       </c>
       <c r="M274" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275">
-        <v>4553</v>
+        <v>4548</v>
       </c>
       <c r="B275" t="s">
         <v>27</v>
       </c>
       <c r="C275" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D275" t="s">
+        <v>887</v>
+      </c>
+      <c r="F275" t="s">
+        <v>214</v>
+      </c>
+      <c r="G275" t="s">
+        <v>17</v>
+      </c>
+      <c r="H275">
+        <v>14150</v>
+      </c>
+      <c r="I275" t="s">
         <v>886</v>
       </c>
-      <c r="F275" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J275" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="K275" t="s">
         <v>60</v>
       </c>
       <c r="L275">
         <v>0</v>
       </c>
       <c r="M275" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276">
-        <v>4555</v>
+        <v>4553</v>
       </c>
       <c r="B276" t="s">
         <v>27</v>
       </c>
       <c r="C276" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D276" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>890</v>
       </c>
       <c r="F276" t="s">
         <v>168</v>
       </c>
       <c r="G276" t="s">
         <v>17</v>
       </c>
       <c r="H276">
         <v>14127</v>
       </c>
-      <c r="I276" t="s">
-        <v>888</v>
+      <c r="I276">
+        <v>7163374700</v>
       </c>
       <c r="J276" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="K276" t="s">
         <v>60</v>
       </c>
       <c r="L276">
         <v>0</v>
       </c>
       <c r="M276" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277">
-        <v>4560</v>
+        <v>4555</v>
       </c>
       <c r="B277" t="s">
         <v>27</v>
       </c>
       <c r="C277" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="D277" t="s">
+        <v>893</v>
+      </c>
+      <c r="E277" t="s">
+        <v>383</v>
+      </c>
+      <c r="F277" t="s">
+        <v>168</v>
+      </c>
+      <c r="G277" t="s">
+        <v>17</v>
+      </c>
+      <c r="H277">
+        <v>14127</v>
+      </c>
+      <c r="I277" t="s">
         <v>892</v>
       </c>
-      <c r="F277" t="s">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="J277" t="s">
+        <v>894</v>
       </c>
       <c r="K277" t="s">
         <v>60</v>
       </c>
       <c r="L277">
         <v>0</v>
       </c>
       <c r="M277" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278">
-        <v>4564</v>
+        <v>4560</v>
       </c>
       <c r="B278" t="s">
         <v>27</v>
       </c>
       <c r="C278" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="D278" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="F278" t="s">
-        <v>895</v>
+        <v>624</v>
       </c>
       <c r="G278" t="s">
         <v>17</v>
       </c>
       <c r="H278">
-        <v>14217</v>
+        <v>14120</v>
       </c>
       <c r="I278" t="s">
-        <v>896</v>
+        <v>51</v>
       </c>
       <c r="K278" t="s">
         <v>60</v>
       </c>
       <c r="L278">
         <v>0</v>
       </c>
       <c r="M278" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279">
-        <v>4571</v>
+        <v>4564</v>
       </c>
       <c r="B279" t="s">
         <v>27</v>
       </c>
       <c r="C279" t="s">
         <v>897</v>
       </c>
       <c r="D279" t="s">
         <v>898</v>
       </c>
       <c r="F279" t="s">
-        <v>559</v>
+        <v>899</v>
       </c>
       <c r="G279" t="s">
         <v>17</v>
       </c>
       <c r="H279">
-        <v>14227</v>
+        <v>14217</v>
+      </c>
+      <c r="I279" t="s">
+        <v>900</v>
       </c>
       <c r="K279" t="s">
         <v>60</v>
       </c>
       <c r="L279">
         <v>0</v>
       </c>
       <c r="M279" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280">
-        <v>4573</v>
+        <v>4571</v>
       </c>
       <c r="B280" t="s">
         <v>27</v>
       </c>
       <c r="C280" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="D280" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="F280" t="s">
-        <v>116</v>
+        <v>563</v>
       </c>
       <c r="G280" t="s">
         <v>17</v>
       </c>
       <c r="H280">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>901</v>
+        <v>14227</v>
       </c>
       <c r="K280" t="s">
         <v>60</v>
       </c>
       <c r="L280">
         <v>0</v>
       </c>
       <c r="M280" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281">
-        <v>4575</v>
+        <v>4573</v>
       </c>
       <c r="B281" t="s">
         <v>27</v>
       </c>
       <c r="C281" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="D281" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="F281" t="s">
         <v>116</v>
       </c>
       <c r="G281" t="s">
         <v>17</v>
       </c>
       <c r="H281">
         <v>14215</v>
       </c>
       <c r="I281" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="K281" t="s">
         <v>60</v>
       </c>
       <c r="L281">
         <v>0</v>
       </c>
       <c r="M281" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282">
-        <v>4584</v>
+        <v>4575</v>
       </c>
       <c r="B282" t="s">
         <v>27</v>
       </c>
       <c r="C282" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="D282" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F282" t="s">
+        <v>116</v>
+      </c>
+      <c r="G282" t="s">
+        <v>17</v>
+      </c>
+      <c r="H282">
+        <v>14215</v>
+      </c>
+      <c r="I282" t="s">
         <v>906</v>
-      </c>
-[...10 lines deleted...]
-        <v>908</v>
       </c>
       <c r="K282" t="s">
         <v>60</v>
       </c>
       <c r="L282">
         <v>0</v>
       </c>
       <c r="M282" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283">
-        <v>4597</v>
+        <v>4584</v>
       </c>
       <c r="B283" t="s">
         <v>27</v>
       </c>
       <c r="C283" t="s">
+        <v>908</v>
+      </c>
+      <c r="D283" t="s">
         <v>909</v>
       </c>
-      <c r="D283" t="s">
+      <c r="F283" t="s">
         <v>910</v>
       </c>
-      <c r="F283" t="s">
+      <c r="G283" t="s">
+        <v>17</v>
+      </c>
+      <c r="H283">
+        <v>14136</v>
+      </c>
+      <c r="I283" t="s">
         <v>911</v>
       </c>
-      <c r="G283" t="s">
-[...5 lines deleted...]
-      <c r="I283" t="s">
+      <c r="J283" t="s">
         <v>912</v>
       </c>
       <c r="K283" t="s">
         <v>60</v>
       </c>
       <c r="L283">
         <v>0</v>
       </c>
       <c r="M283" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284">
-        <v>4599</v>
+        <v>4597</v>
       </c>
       <c r="B284" t="s">
         <v>27</v>
       </c>
       <c r="C284" t="s">
         <v>913</v>
       </c>
       <c r="D284" t="s">
         <v>914</v>
       </c>
       <c r="F284" t="s">
-        <v>116</v>
+        <v>915</v>
       </c>
       <c r="G284" t="s">
         <v>17</v>
       </c>
       <c r="H284">
-        <v>14215</v>
+        <v>14213</v>
       </c>
       <c r="I284" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="K284" t="s">
         <v>60</v>
       </c>
       <c r="L284">
         <v>0</v>
       </c>
       <c r="M284" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285">
-        <v>4616</v>
+        <v>4599</v>
       </c>
       <c r="B285" t="s">
         <v>27</v>
       </c>
       <c r="C285" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D285" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F285" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G285" t="s">
         <v>17</v>
       </c>
       <c r="H285">
         <v>14215</v>
       </c>
       <c r="I285" t="s">
-        <v>332</v>
+        <v>919</v>
       </c>
       <c r="K285" t="s">
         <v>60</v>
       </c>
       <c r="L285">
         <v>0</v>
       </c>
       <c r="M285" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286">
-        <v>4637</v>
+        <v>4616</v>
       </c>
       <c r="B286" t="s">
         <v>27</v>
       </c>
       <c r="C286" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="D286" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="F286" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G286" t="s">
         <v>17</v>
       </c>
       <c r="H286">
-        <v>14075</v>
+        <v>14215</v>
       </c>
       <c r="I286" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>332</v>
       </c>
       <c r="K286" t="s">
         <v>60</v>
       </c>
       <c r="L286">
         <v>0</v>
       </c>
       <c r="M286" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287">
-        <v>4646</v>
+        <v>4637</v>
       </c>
       <c r="B287" t="s">
         <v>27</v>
       </c>
       <c r="C287" t="s">
         <v>922</v>
       </c>
       <c r="D287" t="s">
         <v>923</v>
       </c>
       <c r="F287" t="s">
         <v>103</v>
       </c>
       <c r="G287" t="s">
         <v>17</v>
       </c>
       <c r="H287">
         <v>14075</v>
       </c>
       <c r="I287" t="s">
-        <v>368</v>
+        <v>924</v>
       </c>
       <c r="J287" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="K287" t="s">
         <v>60</v>
       </c>
       <c r="L287">
         <v>0</v>
       </c>
       <c r="M287" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288">
-        <v>4650</v>
+        <v>4646</v>
       </c>
       <c r="B288" t="s">
         <v>27</v>
       </c>
       <c r="C288" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D288" t="s">
-        <v>680</v>
+        <v>927</v>
       </c>
       <c r="F288" t="s">
-        <v>477</v>
+        <v>103</v>
       </c>
       <c r="G288" t="s">
         <v>17</v>
       </c>
       <c r="H288">
-        <v>14221</v>
+        <v>14075</v>
       </c>
       <c r="I288" t="s">
-        <v>926</v>
+        <v>368</v>
+      </c>
+      <c r="J288" t="s">
+        <v>928</v>
       </c>
       <c r="K288" t="s">
         <v>60</v>
       </c>
       <c r="L288">
         <v>0</v>
       </c>
       <c r="M288" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289">
-        <v>4655</v>
+        <v>4650</v>
       </c>
       <c r="B289" t="s">
         <v>27</v>
       </c>
       <c r="C289" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="D289" t="s">
-        <v>928</v>
+        <v>687</v>
       </c>
       <c r="F289" t="s">
-        <v>929</v>
+        <v>473</v>
       </c>
       <c r="G289" t="s">
         <v>17</v>
       </c>
       <c r="H289">
-        <v>14423</v>
+        <v>14221</v>
       </c>
       <c r="I289" t="s">
         <v>930</v>
       </c>
-      <c r="J289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K289" t="s">
         <v>60</v>
       </c>
       <c r="L289">
         <v>0</v>
       </c>
       <c r="M289" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290">
-        <v>4658</v>
+        <v>4655</v>
       </c>
       <c r="B290" t="s">
         <v>27</v>
       </c>
       <c r="C290" t="s">
+        <v>931</v>
+      </c>
+      <c r="D290" t="s">
         <v>932</v>
       </c>
-      <c r="D290" t="s">
+      <c r="F290" t="s">
         <v>933</v>
       </c>
-      <c r="F290" t="s">
+      <c r="G290" t="s">
+        <v>17</v>
+      </c>
+      <c r="H290">
+        <v>14423</v>
+      </c>
+      <c r="I290" t="s">
         <v>934</v>
       </c>
-      <c r="G290" t="s">
-[...5 lines deleted...]
-      <c r="I290" t="s">
+      <c r="J290" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
       <c r="K290" t="s">
         <v>60</v>
       </c>
       <c r="L290">
         <v>0</v>
       </c>
       <c r="M290" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291">
-        <v>4659</v>
+        <v>4658</v>
       </c>
       <c r="B291" t="s">
         <v>27</v>
       </c>
       <c r="C291" t="s">
+        <v>936</v>
+      </c>
+      <c r="D291" t="s">
         <v>937</v>
       </c>
-      <c r="D291" t="s">
+      <c r="F291" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
       <c r="G291" t="s">
         <v>17</v>
       </c>
       <c r="H291">
         <v>14420</v>
       </c>
       <c r="I291" t="s">
         <v>939</v>
       </c>
       <c r="J291" t="s">
         <v>940</v>
       </c>
       <c r="K291" t="s">
         <v>60</v>
       </c>
       <c r="L291">
         <v>0</v>
       </c>
       <c r="M291" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292">
-        <v>4664</v>
+        <v>4659</v>
       </c>
       <c r="B292" t="s">
         <v>27</v>
       </c>
       <c r="C292" t="s">
         <v>941</v>
       </c>
       <c r="D292" t="s">
         <v>942</v>
       </c>
       <c r="F292" t="s">
+        <v>938</v>
+      </c>
+      <c r="G292" t="s">
+        <v>17</v>
+      </c>
+      <c r="H292">
+        <v>14420</v>
+      </c>
+      <c r="I292" t="s">
         <v>943</v>
       </c>
-      <c r="G292" t="s">
-[...5 lines deleted...]
-      <c r="I292" t="s">
+      <c r="J292" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
       <c r="K292" t="s">
         <v>60</v>
       </c>
       <c r="L292">
         <v>0</v>
       </c>
       <c r="M292" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293">
-        <v>4692</v>
+        <v>4664</v>
       </c>
       <c r="B293" t="s">
         <v>27</v>
       </c>
       <c r="C293" t="s">
+        <v>945</v>
+      </c>
+      <c r="D293" t="s">
         <v>946</v>
       </c>
-      <c r="D293" t="s">
+      <c r="F293" t="s">
         <v>947</v>
       </c>
-      <c r="F293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G293" t="s">
         <v>17</v>
       </c>
       <c r="H293">
-        <v>14606</v>
+        <v>14416</v>
       </c>
       <c r="I293" t="s">
         <v>948</v>
       </c>
       <c r="J293" t="s">
         <v>949</v>
       </c>
       <c r="K293" t="s">
         <v>60</v>
       </c>
       <c r="L293">
         <v>0</v>
       </c>
       <c r="M293" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294">
-        <v>4706</v>
+        <v>4692</v>
       </c>
       <c r="B294" t="s">
         <v>27</v>
       </c>
       <c r="C294" t="s">
         <v>950</v>
       </c>
       <c r="D294" t="s">
         <v>951</v>
       </c>
       <c r="F294" t="s">
-        <v>401</v>
+        <v>275</v>
       </c>
       <c r="G294" t="s">
         <v>17</v>
       </c>
       <c r="H294">
-        <v>14227</v>
+        <v>14606</v>
       </c>
       <c r="I294" t="s">
         <v>952</v>
       </c>
+      <c r="J294" t="s">
+        <v>953</v>
+      </c>
       <c r="K294" t="s">
         <v>60</v>
       </c>
       <c r="L294">
         <v>0</v>
       </c>
       <c r="M294" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295">
-        <v>4713</v>
+        <v>4706</v>
       </c>
       <c r="B295" t="s">
         <v>27</v>
       </c>
       <c r="C295" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D295" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F295" t="s">
-        <v>275</v>
+        <v>397</v>
       </c>
       <c r="G295" t="s">
         <v>17</v>
       </c>
       <c r="H295">
-        <v>14606</v>
+        <v>14227</v>
       </c>
       <c r="I295" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="K295" t="s">
         <v>60</v>
       </c>
       <c r="L295">
         <v>0</v>
       </c>
       <c r="M295" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296">
-        <v>4773</v>
+        <v>4713</v>
       </c>
       <c r="B296" t="s">
         <v>27</v>
       </c>
       <c r="C296" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D296" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F296" t="s">
-        <v>678</v>
+        <v>275</v>
       </c>
       <c r="G296" t="s">
         <v>17</v>
       </c>
       <c r="H296">
-        <v>14086</v>
+        <v>14606</v>
       </c>
       <c r="I296" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="K296" t="s">
         <v>60</v>
       </c>
       <c r="L296">
         <v>0</v>
       </c>
       <c r="M296" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297">
-        <v>4836</v>
+        <v>4773</v>
       </c>
       <c r="B297" t="s">
         <v>27</v>
       </c>
       <c r="C297" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D297" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F297" t="s">
-        <v>116</v>
+        <v>527</v>
       </c>
       <c r="G297" t="s">
         <v>17</v>
       </c>
       <c r="H297">
-        <v>14209</v>
+        <v>14086</v>
       </c>
       <c r="I297" t="s">
-        <v>158</v>
+        <v>962</v>
       </c>
       <c r="K297" t="s">
         <v>60</v>
       </c>
       <c r="L297">
         <v>0</v>
       </c>
       <c r="M297" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298">
-        <v>4853</v>
+        <v>4836</v>
       </c>
       <c r="B298" t="s">
         <v>27</v>
       </c>
       <c r="C298" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="D298" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F298" t="s">
-        <v>963</v>
+        <v>116</v>
       </c>
       <c r="G298" t="s">
         <v>17</v>
       </c>
       <c r="H298">
-        <v>14328</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>14209</v>
+      </c>
+      <c r="I298" t="s">
+        <v>158</v>
       </c>
       <c r="K298" t="s">
         <v>60</v>
       </c>
       <c r="L298">
         <v>0</v>
       </c>
       <c r="M298" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299">
-        <v>4863</v>
+        <v>4853</v>
       </c>
       <c r="B299" t="s">
         <v>27</v>
       </c>
       <c r="C299" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D299" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="F299" t="s">
-        <v>275</v>
+        <v>967</v>
       </c>
       <c r="G299" t="s">
         <v>17</v>
       </c>
       <c r="H299">
-        <v>14621</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>14328</v>
       </c>
       <c r="J299" t="s">
-        <v>967</v>
+        <v>323</v>
       </c>
       <c r="K299" t="s">
         <v>60</v>
       </c>
       <c r="L299">
         <v>0</v>
       </c>
       <c r="M299" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300">
-        <v>4880</v>
+        <v>4863</v>
       </c>
       <c r="B300" t="s">
         <v>27</v>
       </c>
       <c r="C300" t="s">
         <v>968</v>
       </c>
       <c r="D300" t="s">
         <v>969</v>
       </c>
       <c r="F300" t="s">
+        <v>275</v>
+      </c>
+      <c r="G300" t="s">
+        <v>17</v>
+      </c>
+      <c r="H300">
+        <v>14621</v>
+      </c>
+      <c r="I300" t="s">
         <v>970</v>
       </c>
-      <c r="G300" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J300" t="s">
-        <v>208</v>
+        <v>971</v>
       </c>
       <c r="K300" t="s">
         <v>60</v>
       </c>
       <c r="L300">
         <v>0</v>
       </c>
       <c r="M300" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301">
-        <v>555</v>
+        <v>4880</v>
       </c>
       <c r="B301" t="s">
         <v>27</v>
       </c>
       <c r="C301" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D301" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="F301" t="s">
-        <v>183</v>
+        <v>974</v>
       </c>
       <c r="G301" t="s">
         <v>17</v>
       </c>
       <c r="H301">
-        <v>14052</v>
+        <v>14301</v>
+      </c>
+      <c r="J301" t="s">
+        <v>208</v>
       </c>
       <c r="K301" t="s">
         <v>60</v>
       </c>
       <c r="L301">
         <v>0</v>
       </c>
       <c r="M301" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302">
-        <v>9098</v>
+        <v>4893</v>
       </c>
       <c r="B302" t="s">
         <v>27</v>
       </c>
       <c r="C302" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="D302" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F302" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G302" t="s">
         <v>17</v>
       </c>
       <c r="H302">
-        <v>14226</v>
+        <v>14211</v>
+      </c>
+      <c r="I302" t="s">
+        <v>977</v>
+      </c>
+      <c r="J302" t="s">
+        <v>189</v>
       </c>
       <c r="K302" t="s">
         <v>60</v>
       </c>
       <c r="L302">
         <v>0</v>
       </c>
       <c r="M302" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303">
-        <v>111</v>
+        <v>4896</v>
       </c>
       <c r="B303" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C303" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="D303" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="F303" t="s">
-        <v>250</v>
+        <v>116</v>
       </c>
       <c r="G303" t="s">
         <v>17</v>
       </c>
       <c r="H303">
-        <v>14216</v>
+        <v>14209</v>
       </c>
       <c r="I303" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="J303" t="s">
-        <v>978</v>
+        <v>189</v>
       </c>
       <c r="K303" t="s">
         <v>60</v>
       </c>
       <c r="L303">
         <v>0</v>
       </c>
       <c r="M303" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304">
-        <v>1433</v>
+        <v>4902</v>
       </c>
       <c r="B304" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C304" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="D304" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F304" t="s">
-        <v>712</v>
+        <v>116</v>
       </c>
       <c r="G304" t="s">
         <v>17</v>
       </c>
       <c r="H304">
-        <v>14219</v>
+        <v>14221</v>
       </c>
       <c r="I304" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="J304" t="s">
-        <v>982</v>
+        <v>189</v>
       </c>
       <c r="K304" t="s">
         <v>60</v>
       </c>
       <c r="L304">
         <v>0</v>
       </c>
       <c r="M304" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305">
-        <v>332</v>
+        <v>4906</v>
       </c>
       <c r="B305" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C305" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D305" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="F305" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="G305" t="s">
         <v>17</v>
       </c>
       <c r="H305">
-        <v>14225</v>
+        <v>14216</v>
       </c>
       <c r="I305" t="s">
-        <v>983</v>
+        <v>265</v>
+      </c>
+      <c r="J305" t="s">
+        <v>189</v>
       </c>
       <c r="K305" t="s">
         <v>60</v>
       </c>
       <c r="L305">
         <v>0</v>
       </c>
       <c r="M305" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306">
-        <v>333</v>
+        <v>4913</v>
       </c>
       <c r="B306" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C306" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D306" t="s">
-        <v>213</v>
+        <v>987</v>
       </c>
       <c r="F306" t="s">
-        <v>986</v>
+        <v>116</v>
       </c>
       <c r="G306" t="s">
         <v>17</v>
       </c>
       <c r="H306">
-        <v>14150</v>
+        <v>14208</v>
       </c>
       <c r="I306" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="J306" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="K306" t="s">
         <v>60</v>
       </c>
       <c r="L306">
         <v>0</v>
       </c>
       <c r="M306" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307">
-        <v>365</v>
+        <v>555</v>
       </c>
       <c r="B307" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C307" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="D307" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F307" t="s">
-        <v>656</v>
+        <v>183</v>
       </c>
       <c r="G307" t="s">
         <v>17</v>
       </c>
       <c r="H307">
-        <v>14224</v>
-[...5 lines deleted...]
-        <v>992</v>
+        <v>14052</v>
       </c>
       <c r="K307" t="s">
         <v>60</v>
       </c>
       <c r="L307">
         <v>0</v>
       </c>
       <c r="M307" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308">
-        <v>4000</v>
+        <v>9098</v>
       </c>
       <c r="B308" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C308" t="s">
-        <v>689</v>
+        <v>992</v>
       </c>
       <c r="D308" t="s">
         <v>993</v>
       </c>
       <c r="F308" t="s">
-        <v>477</v>
+        <v>40</v>
       </c>
       <c r="G308" t="s">
         <v>17</v>
       </c>
       <c r="H308">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>14226</v>
       </c>
       <c r="K308" t="s">
         <v>60</v>
       </c>
       <c r="L308">
         <v>0</v>
       </c>
       <c r="M308" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309">
-        <v>4208</v>
+        <v>111</v>
       </c>
       <c r="B309" t="s">
         <v>33</v>
       </c>
       <c r="C309" t="s">
         <v>994</v>
       </c>
       <c r="D309" t="s">
         <v>995</v>
       </c>
       <c r="F309" t="s">
-        <v>768</v>
+        <v>250</v>
       </c>
       <c r="G309" t="s">
         <v>17</v>
       </c>
       <c r="H309">
-        <v>14072</v>
+        <v>14216</v>
       </c>
       <c r="I309" t="s">
-        <v>769</v>
+        <v>996</v>
       </c>
       <c r="J309" t="s">
-        <v>770</v>
+        <v>997</v>
       </c>
       <c r="K309" t="s">
         <v>60</v>
       </c>
       <c r="L309">
         <v>0</v>
       </c>
       <c r="M309" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310">
-        <v>4261</v>
+        <v>1433</v>
       </c>
       <c r="B310" t="s">
         <v>33</v>
       </c>
       <c r="C310" t="s">
-        <v>783</v>
+        <v>998</v>
       </c>
       <c r="D310" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="F310" t="s">
-        <v>289</v>
+        <v>719</v>
       </c>
       <c r="G310" t="s">
         <v>17</v>
       </c>
       <c r="H310">
-        <v>14221</v>
+        <v>14219</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1000</v>
       </c>
       <c r="J310" t="s">
-        <v>323</v>
+        <v>1001</v>
       </c>
       <c r="K310" t="s">
         <v>60</v>
       </c>
       <c r="L310">
         <v>0</v>
       </c>
       <c r="M310" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311">
-        <v>4340</v>
+        <v>332</v>
       </c>
       <c r="B311" t="s">
         <v>33</v>
       </c>
       <c r="C311" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="D311" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="F311" t="s">
-        <v>895</v>
+        <v>90</v>
       </c>
       <c r="G311" t="s">
         <v>17</v>
       </c>
       <c r="H311">
-        <v>14217</v>
+        <v>14225</v>
       </c>
       <c r="I311" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1002</v>
       </c>
       <c r="K311" t="s">
         <v>60</v>
       </c>
       <c r="L311">
         <v>0</v>
       </c>
       <c r="M311" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312">
-        <v>4530</v>
+        <v>333</v>
       </c>
       <c r="B312" t="s">
         <v>33</v>
       </c>
       <c r="C312" t="s">
-        <v>870</v>
+        <v>1004</v>
       </c>
       <c r="D312" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>213</v>
       </c>
       <c r="F312" t="s">
-        <v>427</v>
+        <v>1005</v>
       </c>
       <c r="G312" t="s">
         <v>17</v>
       </c>
       <c r="H312">
-        <v>14223</v>
+        <v>14150</v>
+      </c>
+      <c r="I312" t="s">
+        <v>1006</v>
       </c>
       <c r="J312" t="s">
-        <v>872</v>
+        <v>1007</v>
       </c>
       <c r="K312" t="s">
         <v>60</v>
       </c>
       <c r="L312">
         <v>0</v>
       </c>
       <c r="M312" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313">
-        <v>4548</v>
+        <v>352</v>
       </c>
       <c r="B313" t="s">
         <v>33</v>
       </c>
       <c r="C313" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="D313" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="F313" t="s">
-        <v>214</v>
+        <v>1010</v>
       </c>
       <c r="G313" t="s">
         <v>17</v>
       </c>
       <c r="H313">
-        <v>14150</v>
+        <v>14072</v>
       </c>
       <c r="I313" t="s">
-        <v>882</v>
+        <v>1011</v>
       </c>
       <c r="J313" t="s">
-        <v>884</v>
+        <v>1012</v>
       </c>
       <c r="K313" t="s">
         <v>60</v>
       </c>
       <c r="L313">
         <v>0</v>
       </c>
       <c r="M313" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314">
-        <v>4553</v>
+        <v>365</v>
       </c>
       <c r="B314" t="s">
         <v>33</v>
       </c>
       <c r="C314" t="s">
-        <v>885</v>
+        <v>1013</v>
       </c>
       <c r="D314" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="F314" t="s">
-        <v>1004</v>
+        <v>586</v>
       </c>
       <c r="G314" t="s">
         <v>17</v>
       </c>
       <c r="H314">
-        <v>14111</v>
-[...2 lines deleted...]
-        <v>7163374700</v>
+        <v>14224</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1015</v>
       </c>
       <c r="J314" t="s">
-        <v>887</v>
+        <v>1016</v>
       </c>
       <c r="K314" t="s">
         <v>60</v>
       </c>
       <c r="L314">
         <v>0</v>
       </c>
       <c r="M314" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315">
-        <v>111</v>
+        <v>4000</v>
       </c>
       <c r="B315" t="s">
-        <v>580</v>
+        <v>33</v>
       </c>
       <c r="C315" t="s">
-        <v>975</v>
+        <v>696</v>
       </c>
       <c r="D315" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="F315" t="s">
-        <v>353</v>
+        <v>473</v>
       </c>
       <c r="G315" t="s">
         <v>17</v>
       </c>
       <c r="H315">
-        <v>14026</v>
+        <v>14221</v>
       </c>
       <c r="I315" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>696</v>
       </c>
       <c r="K315" t="s">
         <v>60</v>
       </c>
       <c r="L315">
         <v>0</v>
       </c>
       <c r="M315" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316">
-        <v>291</v>
+        <v>4208</v>
       </c>
       <c r="B316" t="s">
-        <v>580</v>
+        <v>33</v>
       </c>
       <c r="C316" t="s">
-        <v>1007</v>
+        <v>1018</v>
       </c>
       <c r="D316" t="s">
-        <v>1008</v>
+        <v>1019</v>
       </c>
       <c r="F316" t="s">
-        <v>583</v>
+        <v>775</v>
       </c>
       <c r="G316" t="s">
         <v>17</v>
       </c>
       <c r="H316">
-        <v>14226</v>
+        <v>14072</v>
       </c>
       <c r="I316" t="s">
-        <v>1009</v>
+        <v>776</v>
       </c>
       <c r="J316" t="s">
-        <v>1010</v>
+        <v>777</v>
       </c>
       <c r="K316" t="s">
         <v>60</v>
       </c>
       <c r="L316">
         <v>0</v>
       </c>
       <c r="M316" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317">
-        <v>332</v>
+        <v>4261</v>
       </c>
       <c r="B317" t="s">
-        <v>580</v>
+        <v>33</v>
       </c>
       <c r="C317" t="s">
-        <v>659</v>
+        <v>790</v>
       </c>
       <c r="D317" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
       <c r="F317" t="s">
-        <v>250</v>
+        <v>289</v>
       </c>
       <c r="G317" t="s">
         <v>17</v>
       </c>
       <c r="H317">
-        <v>14209</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>14221</v>
+      </c>
+      <c r="J317" t="s">
+        <v>323</v>
       </c>
       <c r="K317" t="s">
         <v>60</v>
       </c>
       <c r="L317">
         <v>0</v>
       </c>
       <c r="M317" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318">
-        <v>332</v>
+        <v>4340</v>
       </c>
       <c r="B318" t="s">
-        <v>588</v>
+        <v>33</v>
       </c>
       <c r="C318" t="s">
-        <v>1012</v>
+        <v>1021</v>
       </c>
       <c r="D318" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
       <c r="F318" t="s">
-        <v>103</v>
+        <v>899</v>
       </c>
       <c r="G318" t="s">
         <v>17</v>
       </c>
       <c r="H318">
-        <v>14075</v>
+        <v>14217</v>
       </c>
       <c r="I318" t="s">
-        <v>661</v>
+        <v>836</v>
+      </c>
+      <c r="J318" t="s">
+        <v>192</v>
       </c>
       <c r="K318" t="s">
         <v>60</v>
       </c>
       <c r="L318">
         <v>0</v>
       </c>
       <c r="M318" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319">
-        <v>10</v>
+        <v>4530</v>
       </c>
       <c r="B319" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C319" t="s">
-        <v>1014</v>
+        <v>874</v>
       </c>
       <c r="D319" t="s">
-        <v>1015</v>
+        <v>1023</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F319" t="s">
+        <v>423</v>
       </c>
       <c r="G319" t="s">
         <v>17</v>
+      </c>
+      <c r="H319">
+        <v>14223</v>
+      </c>
+      <c r="J319" t="s">
+        <v>876</v>
       </c>
       <c r="K319" t="s">
         <v>60</v>
       </c>
       <c r="L319">
         <v>0</v>
       </c>
       <c r="M319" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320">
-        <v>100</v>
+        <v>4548</v>
       </c>
       <c r="B320" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C320" t="s">
-        <v>1016</v>
+        <v>1025</v>
       </c>
       <c r="D320" t="s">
-        <v>1017</v>
+        <v>1026</v>
       </c>
       <c r="F320" t="s">
-        <v>583</v>
+        <v>214</v>
       </c>
       <c r="G320" t="s">
         <v>17</v>
       </c>
       <c r="H320">
-        <v>14228</v>
+        <v>14150</v>
       </c>
       <c r="I320" t="s">
-        <v>1018</v>
+        <v>886</v>
+      </c>
+      <c r="J320" t="s">
+        <v>888</v>
       </c>
       <c r="K320" t="s">
         <v>60</v>
       </c>
       <c r="L320">
         <v>0</v>
       </c>
       <c r="M320" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321">
-        <v>1455</v>
+        <v>4553</v>
       </c>
       <c r="B321" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C321" t="s">
-        <v>1019</v>
+        <v>889</v>
       </c>
       <c r="D321" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="F321" t="s">
-        <v>103</v>
+        <v>1028</v>
       </c>
       <c r="G321" t="s">
         <v>17</v>
       </c>
       <c r="H321">
-        <v>14075</v>
+        <v>14111</v>
+      </c>
+      <c r="I321">
+        <v>7163374700</v>
+      </c>
+      <c r="J321" t="s">
+        <v>891</v>
       </c>
       <c r="K321" t="s">
         <v>60</v>
       </c>
       <c r="L321">
         <v>0</v>
       </c>
       <c r="M321" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322">
-        <v>1500</v>
+        <v>111</v>
       </c>
       <c r="B322" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C322" t="s">
-        <v>1021</v>
+        <v>994</v>
       </c>
       <c r="D322" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="F322" t="s">
-        <v>183</v>
+        <v>353</v>
       </c>
       <c r="G322" t="s">
         <v>17</v>
       </c>
       <c r="H322">
-        <v>14052</v>
+        <v>14026</v>
+      </c>
+      <c r="I322" t="s">
+        <v>1030</v>
       </c>
       <c r="J322" t="s">
-        <v>1023</v>
+        <v>997</v>
       </c>
       <c r="K322" t="s">
         <v>60</v>
       </c>
       <c r="L322">
         <v>0</v>
       </c>
       <c r="M322" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323">
-        <v>1506</v>
+        <v>291</v>
       </c>
       <c r="B323" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C323" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="D323" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="F323" t="s">
-        <v>656</v>
+        <v>592</v>
       </c>
       <c r="G323" t="s">
         <v>17</v>
       </c>
       <c r="H323">
-        <v>14224</v>
+        <v>14226</v>
       </c>
       <c r="I323" t="s">
-        <v>1026</v>
+        <v>1033</v>
+      </c>
+      <c r="J323" t="s">
+        <v>1034</v>
       </c>
       <c r="K323" t="s">
         <v>60</v>
       </c>
       <c r="L323">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M323" t="s">
-        <v>54</v>
+        <v>295</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324">
-        <v>1555</v>
+        <v>332</v>
       </c>
       <c r="B324" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C324" t="s">
-        <v>1027</v>
+        <v>667</v>
       </c>
       <c r="D324" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="F324" t="s">
-        <v>168</v>
+        <v>250</v>
       </c>
       <c r="G324" t="s">
         <v>17</v>
       </c>
       <c r="H324">
-        <v>14052</v>
+        <v>14209</v>
+      </c>
+      <c r="I324" t="s">
+        <v>669</v>
       </c>
       <c r="K324" t="s">
         <v>60</v>
       </c>
       <c r="L324">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M324" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325">
-        <v>2314</v>
+        <v>332</v>
       </c>
       <c r="B325" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C325" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="D325" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="F325" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="G325" t="s">
         <v>17</v>
       </c>
       <c r="H325">
-        <v>14215</v>
+        <v>14075</v>
       </c>
       <c r="I325" t="s">
-        <v>1031</v>
+        <v>669</v>
       </c>
       <c r="K325" t="s">
         <v>60</v>
       </c>
       <c r="L325">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M325" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="B326" t="s">
         <v>27</v>
       </c>
       <c r="C326" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="D326" t="s">
-        <v>1033</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>1039</v>
       </c>
       <c r="G326" t="s">
         <v>17</v>
       </c>
-      <c r="H326" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K326" t="s">
         <v>60</v>
       </c>
       <c r="L326">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M326" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327">
-        <v>355</v>
+        <v>100</v>
       </c>
       <c r="B327" t="s">
         <v>27</v>
       </c>
       <c r="C327" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="D327" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="F327" t="s">
-        <v>529</v>
+        <v>592</v>
       </c>
       <c r="G327" t="s">
         <v>17</v>
       </c>
       <c r="H327">
-        <v>14218</v>
+        <v>14228</v>
       </c>
       <c r="I327" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="K327" t="s">
         <v>60</v>
       </c>
       <c r="L327">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M327" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="328" spans="1:13">
       <c r="A328">
-        <v>3894</v>
+        <v>1455</v>
       </c>
       <c r="B328" t="s">
         <v>27</v>
       </c>
       <c r="C328" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="D328" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F328" t="s">
-        <v>1043</v>
+        <v>103</v>
       </c>
       <c r="G328" t="s">
         <v>17</v>
       </c>
       <c r="H328">
-        <v>14757</v>
-[...5 lines deleted...]
-        <v>1045</v>
+        <v>14075</v>
       </c>
       <c r="K328" t="s">
         <v>60</v>
       </c>
       <c r="L328">
         <v>0</v>
       </c>
       <c r="M328" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329">
-        <v>3920</v>
+        <v>1500</v>
       </c>
       <c r="B329" t="s">
         <v>27</v>
       </c>
       <c r="C329" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D329" t="s">
         <v>1046</v>
       </c>
-      <c r="D329" t="s">
+      <c r="F329" t="s">
+        <v>183</v>
+      </c>
+      <c r="G329" t="s">
+        <v>17</v>
+      </c>
+      <c r="H329">
+        <v>14052</v>
+      </c>
+      <c r="J329" t="s">
         <v>1047</v>
-      </c>
-[...10 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="K329" t="s">
         <v>60</v>
       </c>
       <c r="L329">
         <v>0</v>
       </c>
       <c r="M329" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330">
-        <v>3921</v>
+        <v>1506</v>
       </c>
       <c r="B330" t="s">
         <v>27</v>
       </c>
       <c r="C330" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D330" t="s">
         <v>1049</v>
       </c>
-      <c r="D330" t="s">
+      <c r="F330" t="s">
+        <v>586</v>
+      </c>
+      <c r="G330" t="s">
+        <v>17</v>
+      </c>
+      <c r="H330">
+        <v>14224</v>
+      </c>
+      <c r="I330" t="s">
         <v>1050</v>
       </c>
-      <c r="F330" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K330" t="s">
         <v>60</v>
       </c>
       <c r="L330">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M330" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331">
-        <v>3932</v>
+        <v>1555</v>
       </c>
       <c r="B331" t="s">
         <v>27</v>
       </c>
       <c r="C331" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D331" t="s">
         <v>1052</v>
       </c>
-      <c r="D331" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="G331" t="s">
         <v>17</v>
       </c>
       <c r="H331">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1054</v>
+        <v>14052</v>
       </c>
       <c r="K331" t="s">
         <v>60</v>
       </c>
       <c r="L331">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M331" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332">
-        <v>3937</v>
+        <v>2314</v>
       </c>
       <c r="B332" t="s">
         <v>27</v>
       </c>
       <c r="C332" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F332" t="s">
+        <v>40</v>
+      </c>
+      <c r="G332" t="s">
+        <v>17</v>
+      </c>
+      <c r="H332">
+        <v>14215</v>
+      </c>
+      <c r="I332" t="s">
         <v>1055</v>
       </c>
-      <c r="D332" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K332" t="s">
         <v>60</v>
       </c>
       <c r="L332">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M332" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333">
-        <v>3940</v>
+        <v>295</v>
       </c>
       <c r="B333" t="s">
         <v>27</v>
       </c>
       <c r="C333" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F333" t="s">
+        <v>168</v>
+      </c>
+      <c r="G333" t="s">
+        <v>17</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I333" t="s">
         <v>1059</v>
       </c>
-      <c r="D333" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K333" t="s">
         <v>60</v>
       </c>
       <c r="L333">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M333" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334">
-        <v>3945</v>
+        <v>355</v>
       </c>
       <c r="B334" t="s">
         <v>27</v>
       </c>
       <c r="C334" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D334" t="s">
         <v>1061</v>
       </c>
-      <c r="D334" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" t="s">
-        <v>644</v>
+        <v>533</v>
       </c>
       <c r="G334" t="s">
         <v>17</v>
       </c>
       <c r="H334">
-        <v>14043</v>
+        <v>14218</v>
       </c>
       <c r="I334" t="s">
         <v>1062</v>
       </c>
+      <c r="J334" t="s">
+        <v>1063</v>
+      </c>
       <c r="K334" t="s">
         <v>60</v>
       </c>
       <c r="L334">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M334" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335">
-        <v>3950</v>
+        <v>3894</v>
       </c>
       <c r="B335" t="s">
         <v>27</v>
       </c>
       <c r="C335" t="s">
-        <v>215</v>
+        <v>1064</v>
       </c>
       <c r="D335" t="s">
-        <v>554</v>
+        <v>1065</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1066</v>
       </c>
       <c r="F335" t="s">
-        <v>85</v>
+        <v>1067</v>
       </c>
       <c r="G335" t="s">
         <v>17</v>
       </c>
       <c r="H335">
-        <v>14221</v>
+        <v>14757</v>
       </c>
       <c r="I335" t="s">
-        <v>1063</v>
+        <v>1068</v>
+      </c>
+      <c r="J335" t="s">
+        <v>1069</v>
       </c>
       <c r="K335" t="s">
         <v>60</v>
       </c>
       <c r="L335">
         <v>0</v>
       </c>
       <c r="M335" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336">
-        <v>3952</v>
+        <v>3920</v>
       </c>
       <c r="B336" t="s">
         <v>27</v>
       </c>
       <c r="C336" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="D336" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="F336" t="s">
-        <v>656</v>
+        <v>473</v>
       </c>
       <c r="G336" t="s">
         <v>17</v>
       </c>
       <c r="H336">
-        <v>14210</v>
+        <v>14221</v>
       </c>
       <c r="I336" t="s">
-        <v>1064</v>
+        <v>1072</v>
       </c>
       <c r="K336" t="s">
         <v>60</v>
       </c>
       <c r="L336">
         <v>0</v>
       </c>
       <c r="M336" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337">
-        <v>3955</v>
+        <v>3921</v>
       </c>
       <c r="B337" t="s">
         <v>27</v>
       </c>
       <c r="C337" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="D337" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="F337" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G337" t="s">
         <v>17</v>
       </c>
       <c r="H337">
-        <v>14208</v>
+        <v>14221</v>
       </c>
       <c r="I337" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="K337" t="s">
         <v>60</v>
       </c>
       <c r="L337">
         <v>0</v>
       </c>
       <c r="M337" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338">
-        <v>3956</v>
+        <v>3932</v>
       </c>
       <c r="B338" t="s">
         <v>27</v>
       </c>
       <c r="C338" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="D338" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="F338" t="s">
-        <v>1071</v>
+        <v>116</v>
       </c>
       <c r="G338" t="s">
-        <v>1072</v>
+        <v>17</v>
       </c>
       <c r="H338">
-        <v>20011</v>
+        <v>14215</v>
       </c>
       <c r="I338" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="K338" t="s">
         <v>60</v>
       </c>
       <c r="L338">
         <v>0</v>
       </c>
       <c r="M338" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339">
-        <v>3962</v>
+        <v>3937</v>
       </c>
       <c r="B339" t="s">
         <v>27</v>
       </c>
       <c r="C339" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="D339" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="F339" t="s">
-        <v>103</v>
+        <v>1081</v>
       </c>
       <c r="G339" t="s">
         <v>17</v>
       </c>
       <c r="H339">
-        <v>14075</v>
+        <v>14167</v>
       </c>
       <c r="I339" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="K339" t="s">
         <v>60</v>
       </c>
       <c r="L339">
         <v>0</v>
       </c>
       <c r="M339" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340">
-        <v>3978</v>
+        <v>3940</v>
       </c>
       <c r="B340" t="s">
         <v>27</v>
       </c>
       <c r="C340" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="D340" t="s">
-        <v>1078</v>
+        <v>213</v>
       </c>
       <c r="F340" t="s">
-        <v>416</v>
+        <v>214</v>
       </c>
       <c r="G340" t="s">
         <v>17</v>
       </c>
       <c r="H340">
-        <v>14305</v>
+        <v>14150</v>
       </c>
       <c r="I340" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="K340" t="s">
         <v>60</v>
       </c>
       <c r="L340">
         <v>0</v>
       </c>
       <c r="M340" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341">
-        <v>3979</v>
+        <v>3945</v>
       </c>
       <c r="B341" t="s">
         <v>27</v>
       </c>
       <c r="C341" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="D341" t="s">
-        <v>1082</v>
+        <v>695</v>
       </c>
       <c r="F341" t="s">
-        <v>40</v>
+        <v>653</v>
       </c>
       <c r="G341" t="s">
         <v>17</v>
       </c>
       <c r="H341">
-        <v>14215</v>
+        <v>14043</v>
       </c>
       <c r="I341" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="K341" t="s">
         <v>60</v>
       </c>
       <c r="L341">
         <v>0</v>
       </c>
       <c r="M341" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342">
-        <v>3987</v>
+        <v>3950</v>
       </c>
       <c r="B342" t="s">
         <v>27</v>
       </c>
       <c r="C342" t="s">
-        <v>1085</v>
+        <v>215</v>
       </c>
       <c r="D342" t="s">
-        <v>1086</v>
+        <v>558</v>
       </c>
       <c r="F342" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G342" t="s">
         <v>17</v>
       </c>
       <c r="H342">
-        <v>14215</v>
-[...1 lines deleted...]
-      <c r="J342" t="s">
+        <v>14221</v>
+      </c>
+      <c r="I342" t="s">
         <v>1087</v>
       </c>
       <c r="K342" t="s">
         <v>60</v>
       </c>
       <c r="L342">
         <v>0</v>
       </c>
       <c r="M342" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343">
-        <v>3988</v>
+        <v>3952</v>
       </c>
       <c r="B343" t="s">
         <v>27</v>
       </c>
       <c r="C343" t="s">
         <v>1088</v>
       </c>
       <c r="D343" t="s">
         <v>1089</v>
       </c>
       <c r="F343" t="s">
-        <v>116</v>
+        <v>586</v>
       </c>
       <c r="G343" t="s">
         <v>17</v>
       </c>
       <c r="H343">
-        <v>14220</v>
+        <v>14210</v>
       </c>
       <c r="I343" t="s">
-        <v>801</v>
+        <v>1088</v>
       </c>
       <c r="K343" t="s">
         <v>60</v>
       </c>
       <c r="L343">
         <v>0</v>
       </c>
       <c r="M343" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344">
-        <v>4006</v>
+        <v>3955</v>
       </c>
       <c r="B344" t="s">
         <v>27</v>
       </c>
       <c r="C344" t="s">
-        <v>211</v>
+        <v>1090</v>
       </c>
       <c r="D344" t="s">
-        <v>115</v>
+        <v>1091</v>
       </c>
       <c r="F344" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G344" t="s">
         <v>17</v>
       </c>
       <c r="H344">
-        <v>14215</v>
+        <v>14208</v>
       </c>
       <c r="I344" t="s">
-        <v>1090</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1092</v>
       </c>
       <c r="K344" t="s">
         <v>60</v>
       </c>
       <c r="L344">
         <v>0</v>
       </c>
       <c r="M344" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345">
-        <v>4009</v>
+        <v>3956</v>
       </c>
       <c r="B345" t="s">
         <v>27</v>
       </c>
       <c r="C345" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="D345" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F345" t="s">
-        <v>583</v>
+        <v>1095</v>
       </c>
       <c r="G345" t="s">
-        <v>17</v>
+        <v>1096</v>
       </c>
       <c r="H345">
-        <v>14226</v>
+        <v>20011</v>
       </c>
       <c r="I345" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>1097</v>
       </c>
       <c r="K345" t="s">
         <v>60</v>
       </c>
       <c r="L345">
         <v>0</v>
       </c>
       <c r="M345" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346">
-        <v>4010</v>
+        <v>3962</v>
       </c>
       <c r="B346" t="s">
         <v>27</v>
       </c>
       <c r="C346" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="D346" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="F346" t="s">
-        <v>1096</v>
+        <v>103</v>
       </c>
       <c r="G346" t="s">
         <v>17</v>
       </c>
       <c r="H346">
-        <v>14059</v>
+        <v>14075</v>
       </c>
       <c r="I346" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="K346" t="s">
         <v>60</v>
       </c>
       <c r="L346">
         <v>0</v>
       </c>
       <c r="M346" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="347" spans="1:13">
       <c r="A347">
-        <v>4017</v>
+        <v>3978</v>
       </c>
       <c r="B347" t="s">
         <v>27</v>
       </c>
       <c r="C347" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="D347" t="s">
-        <v>998</v>
+        <v>1102</v>
       </c>
       <c r="F347" t="s">
-        <v>1100</v>
+        <v>412</v>
       </c>
       <c r="G347" t="s">
         <v>17</v>
       </c>
       <c r="H347">
-        <v>14217</v>
+        <v>14305</v>
       </c>
       <c r="I347" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="J347" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="K347" t="s">
         <v>60</v>
       </c>
       <c r="L347">
         <v>0</v>
       </c>
       <c r="M347" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348">
-        <v>4019</v>
+        <v>3979</v>
       </c>
       <c r="B348" t="s">
         <v>27</v>
       </c>
       <c r="C348" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="D348" t="s">
-        <v>115</v>
+        <v>1106</v>
       </c>
       <c r="F348" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G348" t="s">
         <v>17</v>
       </c>
       <c r="H348">
         <v>14215</v>
       </c>
       <c r="I348" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="J348" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="K348" t="s">
         <v>60</v>
       </c>
       <c r="L348">
         <v>0</v>
       </c>
       <c r="M348" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="349" spans="1:13">
       <c r="A349">
-        <v>4027</v>
+        <v>3987</v>
       </c>
       <c r="B349" t="s">
         <v>27</v>
       </c>
       <c r="C349" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="D349" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="F349" t="s">
-        <v>1108</v>
+        <v>40</v>
       </c>
       <c r="G349" t="s">
         <v>17</v>
       </c>
       <c r="H349">
-        <v>14904</v>
-[...2 lines deleted...]
-        <v>1106</v>
+        <v>14215</v>
       </c>
       <c r="J349" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="K349" t="s">
         <v>60</v>
       </c>
       <c r="L349">
         <v>0</v>
       </c>
       <c r="M349" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350">
-        <v>4028</v>
+        <v>3988</v>
       </c>
       <c r="B350" t="s">
         <v>27</v>
       </c>
       <c r="C350" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D350" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F350" t="s">
-        <v>1112</v>
+        <v>116</v>
       </c>
       <c r="G350" t="s">
         <v>17</v>
       </c>
       <c r="H350">
-        <v>14226</v>
+        <v>14220</v>
       </c>
       <c r="I350" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>808</v>
       </c>
       <c r="K350" t="s">
         <v>60</v>
       </c>
       <c r="L350">
         <v>0</v>
       </c>
       <c r="M350" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351">
-        <v>4033</v>
+        <v>4006</v>
       </c>
       <c r="B351" t="s">
         <v>27</v>
       </c>
       <c r="C351" t="s">
-        <v>1113</v>
+        <v>211</v>
       </c>
       <c r="D351" t="s">
         <v>115</v>
       </c>
       <c r="F351" t="s">
         <v>116</v>
       </c>
       <c r="G351" t="s">
         <v>17</v>
       </c>
       <c r="H351">
         <v>14215</v>
       </c>
       <c r="I351" t="s">
         <v>1114</v>
       </c>
       <c r="J351" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="K351" t="s">
         <v>60</v>
       </c>
       <c r="L351">
         <v>0</v>
       </c>
       <c r="M351" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="352" spans="1:13">
       <c r="A352">
-        <v>4036</v>
+        <v>4009</v>
       </c>
       <c r="B352" t="s">
         <v>27</v>
       </c>
       <c r="C352" t="s">
         <v>1115</v>
       </c>
       <c r="D352" t="s">
         <v>1116</v>
       </c>
       <c r="F352" t="s">
+        <v>592</v>
+      </c>
+      <c r="G352" t="s">
+        <v>17</v>
+      </c>
+      <c r="H352">
+        <v>14226</v>
+      </c>
+      <c r="I352" t="s">
         <v>1117</v>
       </c>
-      <c r="G352" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J352" t="s">
-        <v>1118</v>
+        <v>189</v>
       </c>
       <c r="K352" t="s">
         <v>60</v>
       </c>
       <c r="L352">
         <v>0</v>
       </c>
       <c r="M352" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="353" spans="1:13">
       <c r="A353">
-        <v>4039</v>
+        <v>4010</v>
       </c>
       <c r="B353" t="s">
         <v>27</v>
       </c>
       <c r="C353" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D353" t="s">
         <v>1119</v>
       </c>
-      <c r="D353" t="s">
+      <c r="F353" t="s">
         <v>1120</v>
       </c>
-      <c r="F353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G353" t="s">
         <v>17</v>
       </c>
       <c r="H353">
-        <v>14215</v>
+        <v>14059</v>
       </c>
       <c r="I353" t="s">
         <v>1121</v>
       </c>
       <c r="J353" t="s">
         <v>1122</v>
       </c>
       <c r="K353" t="s">
         <v>60</v>
       </c>
       <c r="L353">
         <v>0</v>
       </c>
       <c r="M353" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="354" spans="1:13">
       <c r="A354">
-        <v>4058</v>
+        <v>4017</v>
       </c>
       <c r="B354" t="s">
         <v>27</v>
       </c>
       <c r="C354" t="s">
         <v>1123</v>
       </c>
       <c r="D354" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F354" t="s">
         <v>1124</v>
       </c>
-      <c r="F354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G354" t="s">
         <v>17</v>
       </c>
       <c r="H354">
-        <v>14075</v>
+        <v>14217</v>
+      </c>
+      <c r="I354" t="s">
+        <v>1125</v>
       </c>
       <c r="J354" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="K354" t="s">
         <v>60</v>
       </c>
       <c r="L354">
         <v>0</v>
       </c>
       <c r="M354" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="355" spans="1:13">
       <c r="A355">
-        <v>4060</v>
+        <v>4019</v>
       </c>
       <c r="B355" t="s">
         <v>27</v>
       </c>
       <c r="C355" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="D355" t="s">
-        <v>1127</v>
+        <v>115</v>
       </c>
       <c r="F355" t="s">
-        <v>375</v>
+        <v>116</v>
       </c>
       <c r="G355" t="s">
         <v>17</v>
       </c>
       <c r="H355">
         <v>14215</v>
       </c>
+      <c r="I355" t="s">
+        <v>1128</v>
+      </c>
       <c r="J355" t="s">
-        <v>189</v>
+        <v>1129</v>
       </c>
       <c r="K355" t="s">
         <v>60</v>
       </c>
       <c r="L355">
         <v>0</v>
       </c>
       <c r="M355" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356">
-        <v>4070</v>
+        <v>4027</v>
       </c>
       <c r="B356" t="s">
         <v>27</v>
       </c>
       <c r="C356" t="s">
-        <v>211</v>
+        <v>1130</v>
       </c>
       <c r="D356" t="s">
-        <v>115</v>
+        <v>1131</v>
       </c>
       <c r="F356" t="s">
-        <v>116</v>
+        <v>1132</v>
       </c>
       <c r="G356" t="s">
         <v>17</v>
       </c>
       <c r="H356">
-        <v>14215</v>
+        <v>14904</v>
+      </c>
+      <c r="I356" t="s">
+        <v>1130</v>
       </c>
       <c r="J356" t="s">
-        <v>192</v>
+        <v>1133</v>
       </c>
       <c r="K356" t="s">
         <v>60</v>
       </c>
       <c r="L356">
         <v>0</v>
       </c>
       <c r="M356" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357">
-        <v>4088</v>
+        <v>4028</v>
       </c>
       <c r="B357" t="s">
         <v>27</v>
       </c>
       <c r="C357" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="D357" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
       <c r="F357" t="s">
-        <v>1130</v>
+        <v>1136</v>
       </c>
       <c r="G357" t="s">
         <v>17</v>
       </c>
       <c r="H357">
-        <v>14450</v>
+        <v>14226</v>
+      </c>
+      <c r="I357" t="s">
+        <v>1134</v>
       </c>
       <c r="J357" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="K357" t="s">
         <v>60</v>
       </c>
       <c r="L357">
         <v>0</v>
       </c>
       <c r="M357" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358">
-        <v>4102</v>
+        <v>4033</v>
       </c>
       <c r="B358" t="s">
         <v>27</v>
       </c>
       <c r="C358" t="s">
-        <v>1131</v>
+        <v>1137</v>
       </c>
       <c r="D358" t="s">
-        <v>1132</v>
+        <v>115</v>
       </c>
       <c r="F358" t="s">
-        <v>832</v>
+        <v>116</v>
       </c>
       <c r="G358" t="s">
         <v>17</v>
       </c>
       <c r="H358">
-        <v>14068</v>
+        <v>14215</v>
+      </c>
+      <c r="I358" t="s">
+        <v>1138</v>
       </c>
       <c r="J358" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="K358" t="s">
         <v>60</v>
       </c>
       <c r="L358">
         <v>0</v>
       </c>
       <c r="M358" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359">
-        <v>4106</v>
+        <v>4036</v>
       </c>
       <c r="B359" t="s">
         <v>27</v>
       </c>
       <c r="C359" t="s">
-        <v>1133</v>
+        <v>1139</v>
       </c>
       <c r="D359" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="F359" t="s">
-        <v>401</v>
+        <v>1141</v>
       </c>
       <c r="G359" t="s">
         <v>17</v>
       </c>
       <c r="H359">
-        <v>14225</v>
+        <v>14067</v>
+      </c>
+      <c r="I359" t="s">
+        <v>112</v>
       </c>
       <c r="J359" t="s">
-        <v>208</v>
+        <v>1142</v>
       </c>
       <c r="K359" t="s">
         <v>60</v>
       </c>
       <c r="L359">
         <v>0</v>
       </c>
       <c r="M359" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360">
-        <v>4113</v>
+        <v>4039</v>
       </c>
       <c r="B360" t="s">
         <v>27</v>
       </c>
       <c r="C360" t="s">
-        <v>211</v>
+        <v>1143</v>
       </c>
       <c r="D360" t="s">
-        <v>115</v>
+        <v>1144</v>
       </c>
       <c r="F360" t="s">
         <v>116</v>
       </c>
       <c r="G360" t="s">
         <v>17</v>
       </c>
       <c r="H360">
         <v>14215</v>
       </c>
+      <c r="I360" t="s">
+        <v>1145</v>
+      </c>
       <c r="J360" t="s">
-        <v>192</v>
+        <v>1146</v>
       </c>
       <c r="K360" t="s">
         <v>60</v>
       </c>
       <c r="L360">
         <v>0</v>
       </c>
       <c r="M360" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361">
-        <v>4114</v>
+        <v>4058</v>
       </c>
       <c r="B361" t="s">
         <v>27</v>
       </c>
       <c r="C361" t="s">
-        <v>1135</v>
+        <v>1147</v>
       </c>
       <c r="D361" t="s">
-        <v>1136</v>
+        <v>1148</v>
       </c>
       <c r="F361" t="s">
-        <v>275</v>
+        <v>103</v>
       </c>
       <c r="G361" t="s">
         <v>17</v>
       </c>
       <c r="H361">
-        <v>14612</v>
+        <v>14075</v>
       </c>
       <c r="J361" t="s">
-        <v>1137</v>
+        <v>1149</v>
       </c>
       <c r="K361" t="s">
         <v>60</v>
       </c>
       <c r="L361">
         <v>0</v>
       </c>
       <c r="M361" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362">
-        <v>4119</v>
+        <v>4060</v>
       </c>
       <c r="B362" t="s">
         <v>27</v>
       </c>
       <c r="C362" t="s">
-        <v>211</v>
+        <v>1150</v>
       </c>
       <c r="D362" t="s">
-        <v>115</v>
+        <v>1151</v>
       </c>
       <c r="F362" t="s">
-        <v>116</v>
+        <v>375</v>
       </c>
       <c r="G362" t="s">
-        <v>1138</v>
+        <v>17</v>
       </c>
       <c r="H362">
         <v>14215</v>
       </c>
       <c r="J362" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="K362" t="s">
         <v>60</v>
       </c>
       <c r="L362">
         <v>0</v>
       </c>
       <c r="M362" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363">
-        <v>4121</v>
+        <v>4070</v>
       </c>
       <c r="B363" t="s">
         <v>27</v>
       </c>
       <c r="C363" t="s">
-        <v>1139</v>
+        <v>211</v>
       </c>
       <c r="D363" t="s">
-        <v>1140</v>
+        <v>115</v>
       </c>
       <c r="F363" t="s">
-        <v>214</v>
+        <v>116</v>
       </c>
       <c r="G363" t="s">
         <v>17</v>
       </c>
       <c r="H363">
-        <v>14150</v>
+        <v>14215</v>
       </c>
       <c r="J363" t="s">
-        <v>1141</v>
+        <v>192</v>
       </c>
       <c r="K363" t="s">
         <v>60</v>
       </c>
       <c r="L363">
         <v>0</v>
       </c>
       <c r="M363" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364">
-        <v>4144</v>
+        <v>4088</v>
       </c>
       <c r="B364" t="s">
         <v>27</v>
       </c>
       <c r="C364" t="s">
-        <v>211</v>
+        <v>1152</v>
       </c>
       <c r="D364" t="s">
-        <v>115</v>
+        <v>1153</v>
       </c>
       <c r="F364" t="s">
-        <v>116</v>
+        <v>1154</v>
       </c>
       <c r="G364" t="s">
         <v>17</v>
       </c>
       <c r="H364">
-        <v>14215</v>
+        <v>14450</v>
       </c>
       <c r="J364" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="K364" t="s">
         <v>60</v>
       </c>
       <c r="L364">
         <v>0</v>
       </c>
       <c r="M364" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365">
-        <v>4155</v>
+        <v>4102</v>
       </c>
       <c r="B365" t="s">
         <v>27</v>
       </c>
       <c r="C365" t="s">
-        <v>1142</v>
+        <v>1155</v>
       </c>
       <c r="D365" t="s">
-        <v>1143</v>
+        <v>1156</v>
       </c>
       <c r="F365" t="s">
-        <v>1144</v>
+        <v>839</v>
       </c>
       <c r="G365" t="s">
         <v>17</v>
       </c>
       <c r="H365">
-        <v>14075</v>
+        <v>14068</v>
       </c>
       <c r="J365" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="K365" t="s">
         <v>60</v>
       </c>
       <c r="L365">
         <v>0</v>
       </c>
       <c r="M365" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366">
-        <v>4167</v>
+        <v>4106</v>
       </c>
       <c r="B366" t="s">
         <v>27</v>
       </c>
       <c r="C366" t="s">
-        <v>1145</v>
+        <v>1157</v>
       </c>
       <c r="D366" t="s">
-        <v>1146</v>
+        <v>1158</v>
       </c>
       <c r="F366" t="s">
-        <v>168</v>
+        <v>397</v>
       </c>
       <c r="G366" t="s">
         <v>17</v>
       </c>
-      <c r="H366" t="s">
-        <v>1147</v>
+      <c r="H366">
+        <v>14225</v>
       </c>
       <c r="J366" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="K366" t="s">
         <v>60</v>
       </c>
       <c r="L366">
         <v>0</v>
       </c>
       <c r="M366" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367">
-        <v>4178</v>
+        <v>4113</v>
       </c>
       <c r="B367" t="s">
         <v>27</v>
       </c>
       <c r="C367" t="s">
         <v>211</v>
       </c>
       <c r="D367" t="s">
         <v>115</v>
       </c>
       <c r="F367" t="s">
         <v>116</v>
       </c>
       <c r="G367" t="s">
         <v>17</v>
       </c>
       <c r="H367">
         <v>14215</v>
       </c>
-      <c r="I367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J367" t="s">
         <v>192</v>
       </c>
       <c r="K367" t="s">
         <v>60</v>
       </c>
       <c r="L367">
         <v>0</v>
       </c>
       <c r="M367" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368">
-        <v>4183</v>
+        <v>4114</v>
       </c>
       <c r="B368" t="s">
         <v>27</v>
       </c>
       <c r="C368" t="s">
-        <v>1149</v>
+        <v>1159</v>
       </c>
       <c r="D368" t="s">
-        <v>171</v>
+        <v>1160</v>
       </c>
       <c r="F368" t="s">
-        <v>40</v>
+        <v>275</v>
       </c>
       <c r="G368" t="s">
         <v>17</v>
       </c>
-      <c r="H368" t="s">
-[...3 lines deleted...]
-        <v>1150</v>
+      <c r="H368">
+        <v>14612</v>
       </c>
       <c r="J368" t="s">
-        <v>189</v>
+        <v>1161</v>
       </c>
       <c r="K368" t="s">
         <v>60</v>
       </c>
       <c r="L368">
         <v>0</v>
       </c>
       <c r="M368" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369">
-        <v>4187</v>
+        <v>4119</v>
       </c>
       <c r="B369" t="s">
         <v>27</v>
       </c>
       <c r="C369" t="s">
-        <v>1151</v>
+        <v>211</v>
       </c>
       <c r="D369" t="s">
-        <v>1152</v>
+        <v>115</v>
       </c>
       <c r="F369" t="s">
-        <v>559</v>
+        <v>116</v>
       </c>
       <c r="G369" t="s">
-        <v>17</v>
+        <v>1162</v>
       </c>
       <c r="H369">
-        <v>14225</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>14215</v>
       </c>
       <c r="J369" t="s">
-        <v>1154</v>
+        <v>192</v>
       </c>
       <c r="K369" t="s">
         <v>60</v>
       </c>
       <c r="L369">
         <v>0</v>
       </c>
       <c r="M369" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370">
-        <v>4193</v>
+        <v>4121</v>
       </c>
       <c r="B370" t="s">
         <v>27</v>
       </c>
       <c r="C370" t="s">
-        <v>211</v>
+        <v>1163</v>
       </c>
       <c r="D370" t="s">
-        <v>115</v>
+        <v>1164</v>
       </c>
       <c r="F370" t="s">
-        <v>116</v>
+        <v>214</v>
       </c>
       <c r="G370" t="s">
         <v>17</v>
       </c>
       <c r="H370">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>14150</v>
       </c>
       <c r="J370" t="s">
-        <v>192</v>
+        <v>1165</v>
       </c>
       <c r="K370" t="s">
         <v>60</v>
       </c>
       <c r="L370">
         <v>0</v>
       </c>
       <c r="M370" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371">
-        <v>4198</v>
+        <v>4144</v>
       </c>
       <c r="B371" t="s">
         <v>27</v>
       </c>
       <c r="C371" t="s">
-        <v>1155</v>
+        <v>211</v>
       </c>
       <c r="D371" t="s">
-        <v>1156</v>
+        <v>115</v>
       </c>
       <c r="F371" t="s">
-        <v>1157</v>
+        <v>116</v>
       </c>
       <c r="G371" t="s">
         <v>17</v>
       </c>
       <c r="H371">
-        <v>14006</v>
-[...2 lines deleted...]
-        <v>1155</v>
+        <v>14215</v>
       </c>
       <c r="J371" t="s">
-        <v>1158</v>
+        <v>192</v>
       </c>
       <c r="K371" t="s">
         <v>60</v>
       </c>
       <c r="L371">
         <v>0</v>
       </c>
       <c r="M371" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372">
-        <v>4202</v>
+        <v>4155</v>
       </c>
       <c r="B372" t="s">
         <v>27</v>
       </c>
       <c r="C372" t="s">
-        <v>1159</v>
+        <v>1166</v>
       </c>
       <c r="D372" t="s">
-        <v>1160</v>
+        <v>1167</v>
       </c>
       <c r="F372" t="s">
-        <v>40</v>
+        <v>1168</v>
       </c>
       <c r="G372" t="s">
         <v>17</v>
       </c>
       <c r="H372">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1161</v>
+        <v>14075</v>
       </c>
       <c r="J372" t="s">
-        <v>1162</v>
+        <v>208</v>
       </c>
       <c r="K372" t="s">
         <v>60</v>
       </c>
       <c r="L372">
         <v>0</v>
       </c>
       <c r="M372" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373">
-        <v>4214</v>
+        <v>4167</v>
       </c>
       <c r="B373" t="s">
         <v>27</v>
       </c>
       <c r="C373" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="D373" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="F373" t="s">
-        <v>250</v>
+        <v>168</v>
       </c>
       <c r="G373" t="s">
         <v>17</v>
       </c>
-      <c r="H373">
-[...3 lines deleted...]
-        <v>1165</v>
+      <c r="H373" t="s">
+        <v>1171</v>
       </c>
       <c r="J373" t="s">
-        <v>1166</v>
+        <v>189</v>
       </c>
       <c r="K373" t="s">
         <v>60</v>
       </c>
       <c r="L373">
         <v>0</v>
       </c>
       <c r="M373" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374">
-        <v>4221</v>
+        <v>4178</v>
       </c>
       <c r="B374" t="s">
         <v>27</v>
       </c>
       <c r="C374" t="s">
-        <v>1167</v>
+        <v>211</v>
       </c>
       <c r="D374" t="s">
-        <v>1168</v>
+        <v>115</v>
       </c>
       <c r="F374" t="s">
-        <v>1169</v>
+        <v>116</v>
       </c>
       <c r="G374" t="s">
         <v>17</v>
       </c>
       <c r="H374">
-        <v>14052</v>
+        <v>14215</v>
       </c>
       <c r="I374" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="J374" t="s">
-        <v>1171</v>
+        <v>192</v>
       </c>
       <c r="K374" t="s">
         <v>60</v>
       </c>
       <c r="L374">
         <v>0</v>
       </c>
       <c r="M374" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375">
-        <v>4229</v>
+        <v>4183</v>
       </c>
       <c r="B375" t="s">
         <v>27</v>
       </c>
       <c r="C375" t="s">
-        <v>211</v>
+        <v>1173</v>
       </c>
       <c r="D375" t="s">
-        <v>990</v>
+        <v>171</v>
       </c>
       <c r="F375" t="s">
-        <v>656</v>
+        <v>40</v>
       </c>
       <c r="G375" t="s">
         <v>17</v>
       </c>
-      <c r="H375">
-        <v>14224</v>
+      <c r="H375" t="s">
+        <v>172</v>
       </c>
       <c r="I375" t="s">
-        <v>483</v>
+        <v>1174</v>
       </c>
       <c r="J375" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="K375" t="s">
         <v>60</v>
       </c>
       <c r="L375">
         <v>0</v>
       </c>
       <c r="M375" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376">
-        <v>4232</v>
+        <v>4187</v>
       </c>
       <c r="B376" t="s">
         <v>27</v>
       </c>
       <c r="C376" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="D376" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="F376" t="s">
-        <v>90</v>
+        <v>563</v>
       </c>
       <c r="G376" t="s">
         <v>17</v>
       </c>
       <c r="H376">
         <v>14225</v>
       </c>
       <c r="I376" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="J376" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="K376" t="s">
         <v>60</v>
       </c>
       <c r="L376">
         <v>0</v>
       </c>
       <c r="M376" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377">
-        <v>4242</v>
+        <v>4193</v>
       </c>
       <c r="B377" t="s">
         <v>27</v>
       </c>
       <c r="C377" t="s">
-        <v>1176</v>
+        <v>211</v>
       </c>
       <c r="D377" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="F377" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G377" t="s">
         <v>17</v>
       </c>
-      <c r="H377" t="s">
-        <v>172</v>
+      <c r="H377">
+        <v>14215</v>
       </c>
       <c r="I377" t="s">
-        <v>1177</v>
+        <v>479</v>
       </c>
       <c r="J377" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="K377" t="s">
         <v>60</v>
       </c>
       <c r="L377">
         <v>0</v>
       </c>
       <c r="M377" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378">
-        <v>4251</v>
+        <v>4198</v>
       </c>
       <c r="B378" t="s">
         <v>27</v>
       </c>
       <c r="C378" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="D378" t="s">
+        <v>1180</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G378" t="s">
+        <v>17</v>
+      </c>
+      <c r="H378">
+        <v>14006</v>
+      </c>
+      <c r="I378" t="s">
         <v>1179</v>
       </c>
-      <c r="F378" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J378" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="K378" t="s">
         <v>60</v>
       </c>
       <c r="L378">
         <v>0</v>
       </c>
       <c r="M378" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379">
-        <v>4256</v>
+        <v>4202</v>
       </c>
       <c r="B379" t="s">
         <v>27</v>
       </c>
       <c r="C379" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D379" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="F379" t="s">
-        <v>275</v>
+        <v>40</v>
       </c>
       <c r="G379" t="s">
         <v>17</v>
       </c>
       <c r="H379">
-        <v>14624</v>
+        <v>14215</v>
       </c>
       <c r="I379" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="J379" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="K379" t="s">
         <v>60</v>
       </c>
       <c r="L379">
         <v>0</v>
       </c>
       <c r="M379" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380">
-        <v>4262</v>
+        <v>4214</v>
       </c>
       <c r="B380" t="s">
         <v>27</v>
       </c>
       <c r="C380" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D380" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="F380" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
       <c r="G380" t="s">
         <v>17</v>
       </c>
       <c r="H380">
-        <v>14075</v>
+        <v>14211</v>
       </c>
       <c r="I380" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="J380" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="K380" t="s">
         <v>60</v>
       </c>
       <c r="L380">
         <v>0</v>
       </c>
       <c r="M380" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381">
-        <v>4279</v>
+        <v>4221</v>
       </c>
       <c r="B381" t="s">
         <v>27</v>
       </c>
       <c r="C381" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="D381" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="F381" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="G381" t="s">
         <v>17</v>
       </c>
       <c r="H381">
-        <v>14081</v>
-[...2 lines deleted...]
-        <v>7169343580</v>
+        <v>14052</v>
+      </c>
+      <c r="I381" t="s">
+        <v>1194</v>
       </c>
       <c r="J381" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="K381" t="s">
         <v>60</v>
       </c>
       <c r="L381">
         <v>0</v>
       </c>
       <c r="M381" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382">
-        <v>4289</v>
+        <v>4229</v>
       </c>
       <c r="B382" t="s">
         <v>27</v>
       </c>
       <c r="C382" t="s">
-        <v>1194</v>
+        <v>211</v>
       </c>
       <c r="D382" t="s">
-        <v>387</v>
+        <v>1014</v>
       </c>
       <c r="F382" t="s">
-        <v>168</v>
+        <v>586</v>
       </c>
       <c r="G382" t="s">
         <v>17</v>
       </c>
       <c r="H382">
-        <v>14127</v>
+        <v>14224</v>
       </c>
       <c r="I382" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="J382" t="s">
         <v>192</v>
       </c>
       <c r="K382" t="s">
         <v>60</v>
       </c>
       <c r="L382">
         <v>0</v>
       </c>
       <c r="M382" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383">
-        <v>4291</v>
+        <v>4232</v>
       </c>
       <c r="B383" t="s">
         <v>27</v>
       </c>
       <c r="C383" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D383" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="F383" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="G383" t="s">
         <v>17</v>
       </c>
       <c r="H383">
-        <v>14075</v>
+        <v>14225</v>
       </c>
       <c r="I383" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="J383" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="K383" t="s">
         <v>60</v>
       </c>
       <c r="L383">
         <v>0</v>
       </c>
       <c r="M383" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384">
-        <v>4297</v>
+        <v>4242</v>
       </c>
       <c r="B384" t="s">
         <v>27</v>
       </c>
       <c r="C384" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D384" t="s">
-        <v>1200</v>
+        <v>171</v>
       </c>
       <c r="F384" t="s">
+        <v>40</v>
+      </c>
+      <c r="G384" t="s">
+        <v>17</v>
+      </c>
+      <c r="H384" t="s">
+        <v>172</v>
+      </c>
+      <c r="I384" t="s">
         <v>1201</v>
       </c>
-      <c r="G384" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J384" t="s">
-        <v>1202</v>
+        <v>189</v>
       </c>
       <c r="K384" t="s">
         <v>60</v>
       </c>
       <c r="L384">
         <v>0</v>
       </c>
       <c r="M384" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385">
-        <v>4305</v>
+        <v>4251</v>
       </c>
       <c r="B385" t="s">
         <v>27</v>
       </c>
       <c r="C385" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D385" t="s">
         <v>1203</v>
       </c>
-      <c r="D385" t="s">
+      <c r="F385" t="s">
+        <v>99</v>
+      </c>
+      <c r="G385" t="s">
+        <v>17</v>
+      </c>
+      <c r="H385">
+        <v>14174</v>
+      </c>
+      <c r="I385" t="s">
         <v>1204</v>
       </c>
-      <c r="F385" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J385" t="s">
-        <v>323</v>
+        <v>1205</v>
       </c>
       <c r="K385" t="s">
         <v>60</v>
       </c>
       <c r="L385">
         <v>0</v>
       </c>
       <c r="M385" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386">
-        <v>4326</v>
+        <v>4256</v>
       </c>
       <c r="B386" t="s">
         <v>27</v>
       </c>
       <c r="C386" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D386" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="F386" t="s">
-        <v>1207</v>
+        <v>275</v>
       </c>
       <c r="G386" t="s">
         <v>17</v>
       </c>
       <c r="H386">
-        <v>14047</v>
+        <v>14624</v>
       </c>
       <c r="I386" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="J386" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="K386" t="s">
         <v>60</v>
       </c>
       <c r="L386">
         <v>0</v>
       </c>
       <c r="M386" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387">
-        <v>4330</v>
+        <v>4262</v>
       </c>
       <c r="B387" t="s">
         <v>27</v>
       </c>
       <c r="C387" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D387" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="F387" t="s">
-        <v>250</v>
+        <v>103</v>
       </c>
       <c r="G387" t="s">
         <v>17</v>
       </c>
       <c r="H387">
-        <v>14207</v>
+        <v>14075</v>
+      </c>
+      <c r="I387" t="s">
+        <v>1212</v>
       </c>
       <c r="J387" t="s">
-        <v>323</v>
+        <v>1213</v>
       </c>
       <c r="K387" t="s">
         <v>60</v>
       </c>
       <c r="L387">
         <v>0</v>
       </c>
       <c r="M387" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388">
-        <v>4343</v>
+        <v>4279</v>
       </c>
       <c r="B388" t="s">
         <v>27</v>
       </c>
       <c r="C388" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="D388" t="s">
-        <v>171</v>
+        <v>1215</v>
       </c>
       <c r="F388" t="s">
-        <v>375</v>
+        <v>1216</v>
       </c>
       <c r="G388" t="s">
         <v>17</v>
       </c>
       <c r="H388">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1212</v>
+        <v>14081</v>
+      </c>
+      <c r="I388">
+        <v>7169343580</v>
       </c>
       <c r="J388" t="s">
-        <v>189</v>
+        <v>1217</v>
       </c>
       <c r="K388" t="s">
         <v>60</v>
       </c>
       <c r="L388">
         <v>0</v>
       </c>
       <c r="M388" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389">
-        <v>4360</v>
+        <v>4289</v>
       </c>
       <c r="B389" t="s">
         <v>27</v>
       </c>
       <c r="C389" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="D389" t="s">
-        <v>1214</v>
+        <v>383</v>
       </c>
       <c r="F389" t="s">
-        <v>1215</v>
+        <v>168</v>
       </c>
       <c r="G389" t="s">
         <v>17</v>
       </c>
       <c r="H389">
-        <v>13421</v>
+        <v>14127</v>
       </c>
       <c r="I389" t="s">
-        <v>112</v>
+        <v>479</v>
       </c>
       <c r="J389" t="s">
-        <v>1216</v>
+        <v>192</v>
       </c>
       <c r="K389" t="s">
         <v>60</v>
       </c>
       <c r="L389">
         <v>0</v>
       </c>
       <c r="M389" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="390" spans="1:13">
       <c r="A390">
-        <v>4363</v>
+        <v>4291</v>
       </c>
       <c r="B390" t="s">
         <v>27</v>
       </c>
       <c r="C390" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="D390" t="s">
-        <v>660</v>
+        <v>1220</v>
       </c>
       <c r="F390" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="G390" t="s">
         <v>17</v>
       </c>
       <c r="H390">
-        <v>14215</v>
+        <v>14075</v>
       </c>
       <c r="I390" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="J390" t="s">
-        <v>189</v>
+        <v>1222</v>
       </c>
       <c r="K390" t="s">
         <v>60</v>
       </c>
       <c r="L390">
         <v>0</v>
       </c>
       <c r="M390" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="391" spans="1:13">
       <c r="A391">
-        <v>4365</v>
+        <v>4297</v>
       </c>
       <c r="B391" t="s">
         <v>27</v>
       </c>
       <c r="C391" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="D391" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="F391" t="s">
-        <v>615</v>
+        <v>1225</v>
       </c>
       <c r="G391" t="s">
         <v>17</v>
       </c>
       <c r="H391">
-        <v>14120</v>
+        <v>14519</v>
       </c>
       <c r="I391" t="s">
-        <v>1148</v>
+        <v>132</v>
       </c>
       <c r="J391" t="s">
-        <v>192</v>
+        <v>1226</v>
       </c>
       <c r="K391" t="s">
         <v>60</v>
       </c>
       <c r="L391">
         <v>0</v>
       </c>
       <c r="M391" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="392" spans="1:13">
       <c r="A392">
-        <v>4381</v>
+        <v>4305</v>
       </c>
       <c r="B392" t="s">
         <v>27</v>
       </c>
       <c r="C392" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="D392" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="F392" t="s">
-        <v>116</v>
+        <v>441</v>
       </c>
       <c r="G392" t="s">
         <v>17</v>
       </c>
       <c r="H392">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>14127</v>
       </c>
       <c r="J392" t="s">
-        <v>189</v>
+        <v>323</v>
       </c>
       <c r="K392" t="s">
         <v>60</v>
       </c>
       <c r="L392">
         <v>0</v>
       </c>
       <c r="M392" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="393" spans="1:13">
       <c r="A393">
-        <v>4385</v>
+        <v>4326</v>
       </c>
       <c r="B393" t="s">
         <v>27</v>
       </c>
       <c r="C393" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="D393" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="F393" t="s">
-        <v>895</v>
+        <v>1231</v>
       </c>
       <c r="G393" t="s">
         <v>17</v>
       </c>
       <c r="H393">
-        <v>14217</v>
+        <v>14047</v>
       </c>
       <c r="I393" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="J393" t="s">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="K393" t="s">
         <v>60</v>
       </c>
       <c r="L393">
         <v>0</v>
       </c>
       <c r="M393" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394">
-        <v>4391</v>
+        <v>4330</v>
       </c>
       <c r="B394" t="s">
         <v>27</v>
       </c>
       <c r="C394" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="D394" t="s">
-        <v>288</v>
+        <v>1234</v>
       </c>
       <c r="F394" t="s">
-        <v>289</v>
+        <v>250</v>
       </c>
       <c r="G394" t="s">
         <v>17</v>
       </c>
       <c r="H394">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>1228</v>
+        <v>14207</v>
       </c>
       <c r="J394" t="s">
         <v>323</v>
       </c>
       <c r="K394" t="s">
         <v>60</v>
       </c>
       <c r="L394">
         <v>0</v>
       </c>
       <c r="M394" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="395" spans="1:13">
       <c r="A395">
-        <v>4393</v>
+        <v>4343</v>
       </c>
       <c r="B395" t="s">
         <v>27</v>
       </c>
       <c r="C395" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="D395" t="s">
-        <v>1230</v>
+        <v>171</v>
       </c>
       <c r="F395" t="s">
-        <v>214</v>
+        <v>375</v>
       </c>
       <c r="G395" t="s">
         <v>17</v>
       </c>
       <c r="H395">
-        <v>14150</v>
+        <v>14215</v>
       </c>
       <c r="I395" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="J395" t="s">
-        <v>1232</v>
+        <v>189</v>
       </c>
       <c r="K395" t="s">
         <v>60</v>
       </c>
       <c r="L395">
         <v>0</v>
       </c>
       <c r="M395" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396">
-        <v>4397</v>
+        <v>4360</v>
       </c>
       <c r="B396" t="s">
         <v>27</v>
       </c>
       <c r="C396" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="D396" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="F396" t="s">
-        <v>250</v>
+        <v>1239</v>
       </c>
       <c r="G396" t="s">
         <v>17</v>
       </c>
       <c r="H396">
-        <v>14215</v>
+        <v>13421</v>
+      </c>
+      <c r="I396" t="s">
+        <v>112</v>
       </c>
       <c r="J396" t="s">
-        <v>323</v>
+        <v>1240</v>
       </c>
       <c r="K396" t="s">
         <v>60</v>
       </c>
       <c r="L396">
         <v>0</v>
       </c>
       <c r="M396" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="397" spans="1:13">
       <c r="A397">
-        <v>4399</v>
+        <v>4363</v>
       </c>
       <c r="B397" t="s">
         <v>27</v>
       </c>
       <c r="C397" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="D397" t="s">
-        <v>1236</v>
+        <v>668</v>
       </c>
       <c r="F397" t="s">
-        <v>970</v>
+        <v>40</v>
       </c>
       <c r="G397" t="s">
         <v>17</v>
       </c>
       <c r="H397">
-        <v>14304</v>
+        <v>14215</v>
       </c>
       <c r="I397" t="s">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="J397" t="s">
-        <v>1238</v>
+        <v>189</v>
       </c>
       <c r="K397" t="s">
         <v>60</v>
       </c>
       <c r="L397">
         <v>0</v>
       </c>
       <c r="M397" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="398" spans="1:13">
       <c r="A398">
-        <v>4401</v>
+        <v>4365</v>
       </c>
       <c r="B398" t="s">
         <v>27</v>
       </c>
       <c r="C398" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="D398" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="F398" t="s">
-        <v>587</v>
+        <v>624</v>
       </c>
       <c r="G398" t="s">
         <v>17</v>
       </c>
       <c r="H398">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>7169974003</v>
+        <v>14120</v>
+      </c>
+      <c r="I398" t="s">
+        <v>1172</v>
       </c>
       <c r="J398" t="s">
-        <v>1241</v>
+        <v>192</v>
       </c>
       <c r="K398" t="s">
         <v>60</v>
       </c>
       <c r="L398">
         <v>0</v>
       </c>
       <c r="M398" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="399" spans="1:13">
       <c r="A399">
-        <v>4404</v>
+        <v>4381</v>
       </c>
       <c r="B399" t="s">
         <v>27</v>
       </c>
       <c r="C399" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="D399" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="F399" t="s">
-        <v>375</v>
+        <v>116</v>
       </c>
       <c r="G399" t="s">
         <v>17</v>
       </c>
       <c r="H399">
-        <v>14213</v>
+        <v>14215</v>
       </c>
       <c r="I399" t="s">
-        <v>1244</v>
+        <v>265</v>
       </c>
       <c r="J399" t="s">
         <v>189</v>
       </c>
       <c r="K399" t="s">
         <v>60</v>
       </c>
       <c r="L399">
         <v>0</v>
       </c>
       <c r="M399" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="400" spans="1:13">
       <c r="A400">
-        <v>4424</v>
+        <v>4385</v>
       </c>
       <c r="B400" t="s">
         <v>27</v>
       </c>
       <c r="C400" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="D400" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="F400" t="s">
-        <v>250</v>
+        <v>899</v>
       </c>
       <c r="G400" t="s">
         <v>17</v>
       </c>
       <c r="H400">
-        <v>14215</v>
+        <v>14217</v>
+      </c>
+      <c r="I400" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J400" t="s">
+        <v>1250</v>
       </c>
       <c r="K400" t="s">
         <v>60</v>
       </c>
       <c r="L400">
         <v>0</v>
       </c>
       <c r="M400" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="401" spans="1:13">
       <c r="A401">
-        <v>4426</v>
+        <v>4391</v>
       </c>
       <c r="B401" t="s">
         <v>27</v>
       </c>
       <c r="C401" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="D401" t="s">
-        <v>1248</v>
+        <v>288</v>
       </c>
       <c r="F401" t="s">
-        <v>832</v>
+        <v>289</v>
       </c>
       <c r="G401" t="s">
         <v>17</v>
       </c>
       <c r="H401">
-        <v>14068</v>
+        <v>14221</v>
       </c>
       <c r="I401" t="s">
-        <v>1249</v>
+        <v>1252</v>
+      </c>
+      <c r="J401" t="s">
+        <v>323</v>
       </c>
       <c r="K401" t="s">
         <v>60</v>
       </c>
       <c r="L401">
         <v>0</v>
       </c>
       <c r="M401" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="402" spans="1:13">
       <c r="A402">
-        <v>4453</v>
+        <v>4393</v>
       </c>
       <c r="B402" t="s">
         <v>27</v>
       </c>
       <c r="C402" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="D402" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="F402" t="s">
-        <v>99</v>
+        <v>214</v>
       </c>
       <c r="G402" t="s">
         <v>17</v>
       </c>
       <c r="H402">
-        <v>14094</v>
+        <v>14150</v>
       </c>
       <c r="I402" t="s">
-        <v>1252</v>
+        <v>1255</v>
+      </c>
+      <c r="J402" t="s">
+        <v>1256</v>
       </c>
       <c r="K402" t="s">
         <v>60</v>
       </c>
       <c r="L402">
         <v>0</v>
       </c>
       <c r="M402" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="403" spans="1:13">
       <c r="A403">
-        <v>4461</v>
+        <v>4397</v>
       </c>
       <c r="B403" t="s">
         <v>27</v>
       </c>
       <c r="C403" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="D403" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="F403" t="s">
-        <v>40</v>
+        <v>250</v>
       </c>
       <c r="G403" t="s">
         <v>17</v>
       </c>
       <c r="H403">
-        <v>14210</v>
-[...2 lines deleted...]
-        <v>1255</v>
+        <v>14215</v>
+      </c>
+      <c r="J403" t="s">
+        <v>323</v>
       </c>
       <c r="K403" t="s">
         <v>60</v>
       </c>
       <c r="L403">
         <v>0</v>
       </c>
       <c r="M403" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="404" spans="1:13">
       <c r="A404">
-        <v>4473</v>
+        <v>4399</v>
       </c>
       <c r="B404" t="s">
         <v>27</v>
       </c>
       <c r="C404" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="D404" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="F404" t="s">
-        <v>158</v>
+        <v>974</v>
       </c>
       <c r="G404" t="s">
         <v>17</v>
       </c>
       <c r="H404">
-        <v>14032</v>
+        <v>14304</v>
       </c>
       <c r="I404" t="s">
-        <v>1258</v>
+        <v>1261</v>
+      </c>
+      <c r="J404" t="s">
+        <v>1262</v>
       </c>
       <c r="K404" t="s">
         <v>60</v>
       </c>
       <c r="L404">
         <v>0</v>
       </c>
       <c r="M404" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405">
-        <v>4474</v>
+        <v>4401</v>
       </c>
       <c r="B405" t="s">
         <v>27</v>
       </c>
       <c r="C405" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="D405" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
       <c r="F405" t="s">
-        <v>1261</v>
+        <v>596</v>
       </c>
       <c r="G405" t="s">
         <v>17</v>
       </c>
       <c r="H405">
-        <v>14719</v>
-[...2 lines deleted...]
-        <v>1262</v>
+        <v>14075</v>
+      </c>
+      <c r="I405">
+        <v>7169974003</v>
       </c>
       <c r="J405" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="K405" t="s">
         <v>60</v>
       </c>
       <c r="L405">
         <v>0</v>
       </c>
       <c r="M405" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="406" spans="1:13">
       <c r="A406">
-        <v>4491</v>
+        <v>4404</v>
       </c>
       <c r="B406" t="s">
         <v>27</v>
       </c>
       <c r="C406" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="D406" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="F406" t="s">
-        <v>103</v>
+        <v>375</v>
       </c>
       <c r="G406" t="s">
         <v>17</v>
       </c>
       <c r="H406">
-        <v>14075</v>
+        <v>14213</v>
       </c>
       <c r="I406" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="J406" t="s">
-        <v>1267</v>
+        <v>189</v>
       </c>
       <c r="K406" t="s">
         <v>60</v>
       </c>
       <c r="L406">
         <v>0</v>
       </c>
       <c r="M406" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407">
-        <v>4497</v>
+        <v>4424</v>
       </c>
       <c r="B407" t="s">
         <v>27</v>
       </c>
       <c r="C407" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="D407" t="s">
-        <v>115</v>
+        <v>1270</v>
       </c>
       <c r="F407" t="s">
         <v>250</v>
       </c>
       <c r="G407" t="s">
         <v>17</v>
       </c>
       <c r="H407">
         <v>14215</v>
       </c>
       <c r="K407" t="s">
         <v>60</v>
       </c>
       <c r="L407">
         <v>0</v>
       </c>
       <c r="M407" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408">
-        <v>4513</v>
+        <v>4426</v>
       </c>
       <c r="B408" t="s">
         <v>27</v>
       </c>
       <c r="C408" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="D408" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="F408" t="s">
-        <v>1271</v>
+        <v>839</v>
       </c>
       <c r="G408" t="s">
         <v>17</v>
       </c>
       <c r="H408">
-        <v>14120</v>
+        <v>14068</v>
+      </c>
+      <c r="I408" t="s">
+        <v>1273</v>
       </c>
       <c r="K408" t="s">
         <v>60</v>
       </c>
       <c r="L408">
         <v>0</v>
       </c>
       <c r="M408" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="409" spans="1:13">
       <c r="A409">
-        <v>4579</v>
+        <v>4453</v>
       </c>
       <c r="B409" t="s">
         <v>27</v>
       </c>
       <c r="C409" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="D409" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="F409" t="s">
-        <v>1274</v>
+        <v>99</v>
       </c>
       <c r="G409" t="s">
         <v>17</v>
       </c>
       <c r="H409">
-        <v>14131</v>
+        <v>14094</v>
       </c>
       <c r="I409" t="s">
-        <v>1275</v>
-[...1 lines deleted...]
-      <c r="J409" t="s">
         <v>1276</v>
       </c>
       <c r="K409" t="s">
         <v>60</v>
       </c>
       <c r="L409">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M409" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="410" spans="1:13">
       <c r="A410">
-        <v>4581</v>
+        <v>4461</v>
       </c>
       <c r="B410" t="s">
         <v>27</v>
       </c>
       <c r="C410" t="s">
         <v>1277</v>
       </c>
       <c r="D410" t="s">
         <v>1278</v>
       </c>
       <c r="F410" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G410" t="s">
         <v>17</v>
       </c>
       <c r="H410">
-        <v>14223</v>
+        <v>14210</v>
       </c>
       <c r="I410" t="s">
         <v>1279</v>
       </c>
       <c r="K410" t="s">
         <v>60</v>
       </c>
       <c r="L410">
         <v>0</v>
       </c>
       <c r="M410" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="411" spans="1:13">
       <c r="A411">
-        <v>4583</v>
+        <v>4473</v>
       </c>
       <c r="B411" t="s">
         <v>27</v>
       </c>
       <c r="C411" t="s">
         <v>1280</v>
       </c>
       <c r="D411" t="s">
         <v>1281</v>
       </c>
       <c r="F411" t="s">
+        <v>158</v>
+      </c>
+      <c r="G411" t="s">
+        <v>17</v>
+      </c>
+      <c r="H411">
+        <v>14032</v>
+      </c>
+      <c r="I411" t="s">
         <v>1282</v>
-      </c>
-[...7 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="K411" t="s">
         <v>60</v>
       </c>
       <c r="L411">
         <v>0</v>
       </c>
       <c r="M411" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="412" spans="1:13">
       <c r="A412">
-        <v>4600</v>
+        <v>4474</v>
       </c>
       <c r="B412" t="s">
         <v>27</v>
       </c>
       <c r="C412" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D412" t="s">
         <v>1284</v>
       </c>
-      <c r="D412" t="s">
+      <c r="F412" t="s">
         <v>1285</v>
       </c>
-      <c r="F412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G412" t="s">
         <v>17</v>
       </c>
       <c r="H412">
-        <v>14210</v>
+        <v>14719</v>
       </c>
       <c r="I412" t="s">
         <v>1286</v>
       </c>
+      <c r="J412" t="s">
+        <v>1287</v>
+      </c>
       <c r="K412" t="s">
         <v>60</v>
       </c>
       <c r="L412">
         <v>0</v>
       </c>
       <c r="M412" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="413" spans="1:13">
       <c r="A413">
-        <v>4602</v>
+        <v>4491</v>
       </c>
       <c r="B413" t="s">
         <v>27</v>
       </c>
       <c r="C413" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="D413" t="s">
-        <v>693</v>
+        <v>1289</v>
       </c>
       <c r="F413" t="s">
-        <v>85</v>
+        <v>103</v>
       </c>
       <c r="G413" t="s">
         <v>17</v>
       </c>
       <c r="H413">
-        <v>14221</v>
+        <v>14075</v>
       </c>
       <c r="I413" t="s">
-        <v>1288</v>
+        <v>1290</v>
+      </c>
+      <c r="J413" t="s">
+        <v>1291</v>
       </c>
       <c r="K413" t="s">
         <v>60</v>
       </c>
       <c r="L413">
         <v>0</v>
       </c>
       <c r="M413" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="414" spans="1:13">
       <c r="A414">
-        <v>4605</v>
+        <v>4497</v>
       </c>
       <c r="B414" t="s">
         <v>27</v>
       </c>
       <c r="C414" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="D414" t="s">
-        <v>1290</v>
+        <v>115</v>
       </c>
       <c r="F414" t="s">
-        <v>375</v>
+        <v>250</v>
       </c>
       <c r="G414" t="s">
         <v>17</v>
       </c>
       <c r="H414">
         <v>14215</v>
       </c>
-      <c r="I414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K414" t="s">
         <v>60</v>
       </c>
       <c r="L414">
         <v>0</v>
       </c>
       <c r="M414" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="415" spans="1:13">
       <c r="A415">
-        <v>4607</v>
+        <v>4513</v>
       </c>
       <c r="B415" t="s">
         <v>27</v>
       </c>
       <c r="C415" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="D415" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="F415" t="s">
-        <v>85</v>
+        <v>1295</v>
       </c>
       <c r="G415" t="s">
         <v>17</v>
       </c>
       <c r="H415">
-        <v>14221</v>
-[...5 lines deleted...]
-        <v>1293</v>
+        <v>14120</v>
       </c>
       <c r="K415" t="s">
         <v>60</v>
       </c>
       <c r="L415">
         <v>0</v>
       </c>
       <c r="M415" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="416" spans="1:13">
       <c r="A416">
-        <v>4608</v>
+        <v>4579</v>
       </c>
       <c r="B416" t="s">
         <v>27</v>
       </c>
       <c r="C416" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="D416" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="F416" t="s">
-        <v>401</v>
+        <v>1298</v>
       </c>
       <c r="G416" t="s">
         <v>17</v>
       </c>
       <c r="H416">
-        <v>14225</v>
+        <v>14131</v>
       </c>
       <c r="I416" t="s">
-        <v>1296</v>
+        <v>1299</v>
+      </c>
+      <c r="J416" t="s">
+        <v>1300</v>
       </c>
       <c r="K416" t="s">
         <v>60</v>
       </c>
       <c r="L416">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M416" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="417" spans="1:13">
       <c r="A417">
-        <v>4610</v>
+        <v>4581</v>
       </c>
       <c r="B417" t="s">
         <v>27</v>
       </c>
       <c r="C417" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="D417" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="F417" t="s">
         <v>116</v>
       </c>
       <c r="G417" t="s">
         <v>17</v>
       </c>
       <c r="H417">
-        <v>14214</v>
+        <v>14223</v>
       </c>
       <c r="I417" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="K417" t="s">
         <v>60</v>
       </c>
       <c r="L417">
         <v>0</v>
       </c>
       <c r="M417" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="418" spans="1:13">
       <c r="A418">
-        <v>4614</v>
+        <v>4583</v>
       </c>
       <c r="B418" t="s">
         <v>27</v>
       </c>
       <c r="C418" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="D418" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="F418" t="s">
-        <v>40</v>
+        <v>1306</v>
       </c>
       <c r="G418" t="s">
         <v>17</v>
       </c>
       <c r="H418">
-        <v>14215</v>
+        <v>14226</v>
       </c>
       <c r="I418" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="K418" t="s">
         <v>60</v>
       </c>
       <c r="L418">
         <v>0</v>
       </c>
       <c r="M418" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="419" spans="1:13">
       <c r="A419">
-        <v>4622</v>
+        <v>4600</v>
       </c>
       <c r="B419" t="s">
         <v>27</v>
       </c>
       <c r="C419" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="D419" t="s">
-        <v>680</v>
+        <v>1309</v>
       </c>
       <c r="F419" t="s">
-        <v>477</v>
+        <v>116</v>
       </c>
       <c r="G419" t="s">
         <v>17</v>
       </c>
       <c r="H419">
-        <v>14221</v>
+        <v>14210</v>
       </c>
       <c r="I419" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
       <c r="K419" t="s">
         <v>60</v>
       </c>
       <c r="L419">
         <v>0</v>
       </c>
       <c r="M419" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="420" spans="1:13">
       <c r="A420">
-        <v>4634</v>
+        <v>4602</v>
       </c>
       <c r="B420" t="s">
         <v>27</v>
       </c>
       <c r="C420" t="s">
-        <v>1305</v>
+        <v>1311</v>
       </c>
       <c r="D420" t="s">
-        <v>1306</v>
+        <v>700</v>
       </c>
       <c r="F420" t="s">
-        <v>427</v>
+        <v>85</v>
       </c>
       <c r="G420" t="s">
         <v>17</v>
       </c>
       <c r="H420">
-        <v>14150</v>
+        <v>14221</v>
+      </c>
+      <c r="I420" t="s">
+        <v>1312</v>
       </c>
       <c r="K420" t="s">
         <v>60</v>
       </c>
       <c r="L420">
         <v>0</v>
       </c>
       <c r="M420" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="421" spans="1:13">
       <c r="A421">
-        <v>4656</v>
+        <v>4605</v>
       </c>
       <c r="B421" t="s">
         <v>27</v>
       </c>
       <c r="C421" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
       <c r="D421" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="F421" t="s">
-        <v>116</v>
+        <v>375</v>
       </c>
       <c r="G421" t="s">
         <v>17</v>
       </c>
       <c r="H421">
         <v>14215</v>
       </c>
       <c r="I421" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="K421" t="s">
         <v>60</v>
       </c>
       <c r="L421">
         <v>0</v>
       </c>
       <c r="M421" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="422" spans="1:13">
       <c r="A422">
-        <v>4667</v>
+        <v>4607</v>
       </c>
       <c r="B422" t="s">
         <v>27</v>
       </c>
       <c r="C422" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="D422" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="F422" t="s">
-        <v>1312</v>
+        <v>85</v>
       </c>
       <c r="G422" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="H422">
-        <v>10650</v>
+        <v>14221</v>
       </c>
       <c r="I422" t="s">
-        <v>1313</v>
+        <v>672</v>
       </c>
       <c r="J422" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="K422" t="s">
         <v>60</v>
       </c>
       <c r="L422">
         <v>0</v>
       </c>
       <c r="M422" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="423" spans="1:13">
       <c r="A423">
-        <v>4674</v>
+        <v>4608</v>
       </c>
       <c r="B423" t="s">
         <v>27</v>
       </c>
       <c r="C423" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="D423" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="F423" t="s">
-        <v>1317</v>
+        <v>397</v>
       </c>
       <c r="G423" t="s">
         <v>17</v>
       </c>
       <c r="H423">
-        <v>14470</v>
+        <v>14225</v>
       </c>
       <c r="I423" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="K423" t="s">
         <v>60</v>
       </c>
       <c r="L423">
         <v>0</v>
       </c>
       <c r="M423" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="424" spans="1:13">
       <c r="A424">
-        <v>4684</v>
+        <v>4610</v>
       </c>
       <c r="B424" t="s">
         <v>27</v>
       </c>
       <c r="C424" t="s">
-        <v>454</v>
+        <v>1321</v>
       </c>
       <c r="D424" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="F424" t="s">
-        <v>456</v>
+        <v>116</v>
       </c>
       <c r="G424" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="H424">
-        <v>16505</v>
+        <v>14214</v>
       </c>
       <c r="I424" t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="K424" t="s">
         <v>60</v>
       </c>
       <c r="L424">
         <v>0</v>
       </c>
       <c r="M424" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="425" spans="1:13">
       <c r="A425">
-        <v>4705</v>
+        <v>4614</v>
       </c>
       <c r="B425" t="s">
         <v>27</v>
       </c>
       <c r="C425" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D425" t="s">
-        <v>115</v>
+        <v>1325</v>
       </c>
       <c r="F425" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G425" t="s">
         <v>17</v>
       </c>
       <c r="H425">
         <v>14215</v>
       </c>
       <c r="I425" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="K425" t="s">
         <v>60</v>
       </c>
       <c r="L425">
         <v>0</v>
       </c>
       <c r="M425" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="426" spans="1:13">
       <c r="A426">
-        <v>4711</v>
+        <v>4622</v>
       </c>
       <c r="B426" t="s">
         <v>27</v>
       </c>
       <c r="C426" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D426" t="s">
-        <v>1326</v>
+        <v>687</v>
       </c>
       <c r="F426" t="s">
-        <v>40</v>
+        <v>473</v>
       </c>
       <c r="G426" t="s">
         <v>17</v>
       </c>
       <c r="H426">
-        <v>14228</v>
+        <v>14221</v>
       </c>
       <c r="I426" t="s">
-        <v>1327</v>
-[...1 lines deleted...]
-      <c r="J426" t="s">
         <v>1328</v>
       </c>
       <c r="K426" t="s">
         <v>60</v>
       </c>
       <c r="L426">
         <v>0</v>
       </c>
       <c r="M426" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="427" spans="1:13">
       <c r="A427">
-        <v>4769</v>
+        <v>4634</v>
       </c>
       <c r="B427" t="s">
         <v>27</v>
       </c>
       <c r="C427" t="s">
         <v>1329</v>
       </c>
       <c r="D427" t="s">
         <v>1330</v>
       </c>
       <c r="F427" t="s">
-        <v>116</v>
+        <v>423</v>
       </c>
       <c r="G427" t="s">
         <v>17</v>
       </c>
       <c r="H427">
-        <v>14206</v>
-[...2 lines deleted...]
-        <v>1329</v>
+        <v>14150</v>
       </c>
       <c r="K427" t="s">
         <v>60</v>
       </c>
       <c r="L427">
         <v>0</v>
       </c>
       <c r="M427" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="428" spans="1:13">
       <c r="A428">
-        <v>4774</v>
+        <v>4656</v>
       </c>
       <c r="B428" t="s">
         <v>27</v>
       </c>
       <c r="C428" t="s">
         <v>1331</v>
       </c>
       <c r="D428" t="s">
         <v>1332</v>
       </c>
       <c r="F428" t="s">
-        <v>583</v>
+        <v>116</v>
       </c>
       <c r="G428" t="s">
         <v>17</v>
       </c>
       <c r="H428">
-        <v>14228</v>
+        <v>14215</v>
       </c>
       <c r="I428" t="s">
         <v>1333</v>
       </c>
       <c r="K428" t="s">
         <v>60</v>
       </c>
       <c r="L428">
         <v>0</v>
       </c>
       <c r="M428" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="429" spans="1:13">
       <c r="A429">
-        <v>4805</v>
+        <v>4667</v>
       </c>
       <c r="B429" t="s">
         <v>27</v>
       </c>
       <c r="C429" t="s">
         <v>1334</v>
       </c>
       <c r="D429" t="s">
         <v>1335</v>
       </c>
       <c r="F429" t="s">
         <v>1336</v>
       </c>
       <c r="G429" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H429">
-        <v>14482</v>
+        <v>10650</v>
       </c>
       <c r="I429" t="s">
         <v>1337</v>
       </c>
       <c r="J429" t="s">
         <v>1338</v>
       </c>
       <c r="K429" t="s">
         <v>60</v>
       </c>
       <c r="L429">
         <v>0</v>
       </c>
       <c r="M429" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="430" spans="1:13">
       <c r="A430">
-        <v>4808</v>
+        <v>4674</v>
       </c>
       <c r="B430" t="s">
         <v>27</v>
       </c>
       <c r="C430" t="s">
         <v>1339</v>
       </c>
       <c r="D430" t="s">
         <v>1340</v>
       </c>
       <c r="F430" t="s">
-        <v>943</v>
+        <v>1341</v>
       </c>
       <c r="G430" t="s">
         <v>17</v>
       </c>
       <c r="H430">
-        <v>14416</v>
+        <v>14470</v>
       </c>
       <c r="I430" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="J430" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="K430" t="s">
         <v>60</v>
       </c>
       <c r="L430">
         <v>0</v>
       </c>
       <c r="M430" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="431" spans="1:13">
       <c r="A431">
-        <v>4812</v>
+        <v>4684</v>
       </c>
       <c r="B431" t="s">
         <v>27</v>
       </c>
       <c r="C431" t="s">
-        <v>1343</v>
+        <v>450</v>
       </c>
       <c r="D431" t="s">
         <v>1344</v>
       </c>
       <c r="F431" t="s">
+        <v>452</v>
+      </c>
+      <c r="G431" t="s">
+        <v>52</v>
+      </c>
+      <c r="H431">
+        <v>16505</v>
+      </c>
+      <c r="I431" t="s">
         <v>1345</v>
       </c>
-      <c r="G431" t="s">
-[...5 lines deleted...]
-      <c r="I431" t="s">
+      <c r="J431" t="s">
         <v>1346</v>
       </c>
       <c r="K431" t="s">
         <v>60</v>
       </c>
       <c r="L431">
         <v>0</v>
       </c>
       <c r="M431" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="432" spans="1:13">
       <c r="A432">
-        <v>4816</v>
+        <v>4705</v>
       </c>
       <c r="B432" t="s">
         <v>27</v>
       </c>
       <c r="C432" t="s">
         <v>1347</v>
       </c>
       <c r="D432" t="s">
+        <v>115</v>
+      </c>
+      <c r="F432" t="s">
+        <v>116</v>
+      </c>
+      <c r="G432" t="s">
+        <v>17</v>
+      </c>
+      <c r="H432">
+        <v>14215</v>
+      </c>
+      <c r="I432" t="s">
         <v>1348</v>
-      </c>
-[...13 lines deleted...]
-        <v>1351</v>
       </c>
       <c r="K432" t="s">
         <v>60</v>
       </c>
       <c r="L432">
         <v>0</v>
       </c>
       <c r="M432" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="433" spans="1:13">
       <c r="A433">
-        <v>4817</v>
+        <v>4711</v>
       </c>
       <c r="B433" t="s">
         <v>27</v>
       </c>
       <c r="C433" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F433" t="s">
+        <v>40</v>
+      </c>
+      <c r="G433" t="s">
+        <v>17</v>
+      </c>
+      <c r="H433">
+        <v>14228</v>
+      </c>
+      <c r="I433" t="s">
+        <v>1351</v>
+      </c>
+      <c r="J433" t="s">
         <v>1352</v>
-      </c>
-[...16 lines deleted...]
-        <v>1354</v>
       </c>
       <c r="K433" t="s">
         <v>60</v>
       </c>
       <c r="L433">
         <v>0</v>
       </c>
       <c r="M433" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434">
-        <v>4848</v>
+        <v>4769</v>
       </c>
       <c r="B434" t="s">
         <v>27</v>
       </c>
+      <c r="C434" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1354</v>
+      </c>
       <c r="F434" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G434" t="s">
         <v>17</v>
       </c>
       <c r="H434">
-        <v>14211</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>14206</v>
+      </c>
+      <c r="I434" t="s">
+        <v>1353</v>
       </c>
       <c r="K434" t="s">
         <v>60</v>
       </c>
       <c r="L434">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M434" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="435" spans="1:13">
       <c r="A435">
-        <v>4862</v>
+        <v>4774</v>
       </c>
       <c r="B435" t="s">
         <v>27</v>
       </c>
       <c r="C435" t="s">
         <v>1355</v>
       </c>
       <c r="D435" t="s">
         <v>1356</v>
       </c>
       <c r="F435" t="s">
-        <v>275</v>
+        <v>592</v>
       </c>
       <c r="G435" t="s">
         <v>17</v>
       </c>
       <c r="H435">
-        <v>14613</v>
+        <v>14228</v>
       </c>
       <c r="I435" t="s">
         <v>1357</v>
       </c>
-      <c r="J435" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K435" t="s">
         <v>60</v>
       </c>
       <c r="L435">
         <v>0</v>
       </c>
       <c r="M435" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="436" spans="1:13">
       <c r="A436">
-        <v>4870</v>
+        <v>4805</v>
       </c>
       <c r="B436" t="s">
         <v>27</v>
       </c>
       <c r="C436" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D436" t="s">
         <v>1359</v>
       </c>
-      <c r="D436" t="s">
+      <c r="F436" t="s">
         <v>1360</v>
       </c>
-      <c r="F436" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G436" t="s">
         <v>17</v>
       </c>
       <c r="H436">
-        <v>14225</v>
+        <v>14482</v>
+      </c>
+      <c r="I436" t="s">
+        <v>1361</v>
       </c>
       <c r="J436" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="K436" t="s">
         <v>60</v>
       </c>
       <c r="L436">
         <v>0</v>
       </c>
       <c r="M436" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="437" spans="1:13">
       <c r="A437">
-        <v>4883</v>
+        <v>4808</v>
       </c>
       <c r="B437" t="s">
         <v>27</v>
       </c>
       <c r="C437" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="D437" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="F437" t="s">
-        <v>40</v>
+        <v>947</v>
       </c>
       <c r="G437" t="s">
         <v>17</v>
       </c>
       <c r="H437">
-        <v>14207</v>
+        <v>14416</v>
       </c>
       <c r="I437" t="s">
-        <v>384</v>
+        <v>1365</v>
       </c>
       <c r="J437" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="K437" t="s">
         <v>60</v>
       </c>
       <c r="L437">
         <v>0</v>
       </c>
       <c r="M437" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="438" spans="1:13">
       <c r="A438">
-        <v>601</v>
+        <v>4812</v>
       </c>
       <c r="B438" t="s">
         <v>27</v>
       </c>
       <c r="C438" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="D438" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="F438" t="s">
-        <v>90</v>
+        <v>1369</v>
       </c>
       <c r="G438" t="s">
         <v>17</v>
       </c>
       <c r="H438">
-        <v>14225</v>
+        <v>14220</v>
       </c>
       <c r="I438" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="K438" t="s">
         <v>60</v>
       </c>
       <c r="L438">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M438" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="439" spans="1:13">
       <c r="A439">
-        <v>88904</v>
+        <v>4816</v>
       </c>
       <c r="B439" t="s">
         <v>27</v>
       </c>
       <c r="C439" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="D439" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="F439" t="s">
-        <v>583</v>
+        <v>1373</v>
       </c>
       <c r="G439" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H439">
-        <v>14226</v>
+        <v>16428</v>
       </c>
       <c r="I439" t="s">
-        <v>1371</v>
+        <v>1374</v>
+      </c>
+      <c r="J439" t="s">
+        <v>1375</v>
       </c>
       <c r="K439" t="s">
         <v>60</v>
       </c>
       <c r="L439">
         <v>0</v>
       </c>
       <c r="M439" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="440" spans="1:13">
       <c r="A440">
-        <v>88907</v>
+        <v>4817</v>
       </c>
       <c r="B440" t="s">
         <v>27</v>
       </c>
       <c r="C440" t="s">
-        <v>1372</v>
+        <v>1376</v>
       </c>
       <c r="D440" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="F440" t="s">
-        <v>583</v>
+        <v>1336</v>
       </c>
       <c r="G440" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H440">
-        <v>14226</v>
+        <v>16428</v>
       </c>
       <c r="I440" t="s">
-        <v>1371</v>
+        <v>417</v>
+      </c>
+      <c r="J440" t="s">
+        <v>1378</v>
       </c>
       <c r="K440" t="s">
         <v>60</v>
       </c>
       <c r="L440">
         <v>0</v>
       </c>
       <c r="M440" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="441" spans="1:13">
       <c r="A441">
-        <v>10</v>
+        <v>4848</v>
       </c>
       <c r="B441" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>1376</v>
+        <v>27</v>
       </c>
       <c r="F441" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G441" t="s">
         <v>17</v>
       </c>
       <c r="H441">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>1377</v>
+        <v>14211</v>
+      </c>
+      <c r="J441" t="s">
+        <v>414</v>
       </c>
       <c r="K441" t="s">
         <v>60</v>
       </c>
       <c r="L441">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M441" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="442" spans="1:13">
       <c r="A442">
-        <v>1455</v>
+        <v>4862</v>
       </c>
       <c r="B442" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C442" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="D442" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="F442" t="s">
-        <v>656</v>
+        <v>275</v>
       </c>
       <c r="G442" t="s">
         <v>17</v>
       </c>
       <c r="H442">
-        <v>14224</v>
+        <v>14613</v>
       </c>
       <c r="I442" t="s">
-        <v>1380</v>
+        <v>1381</v>
+      </c>
+      <c r="J442" t="s">
+        <v>1382</v>
       </c>
       <c r="K442" t="s">
         <v>60</v>
       </c>
       <c r="L442">
         <v>0</v>
       </c>
       <c r="M442" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="443" spans="1:13">
       <c r="A443">
-        <v>1500</v>
+        <v>4870</v>
       </c>
       <c r="B443" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C443" t="s">
-        <v>1021</v>
+        <v>1383</v>
       </c>
       <c r="D443" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="F443" t="s">
-        <v>1096</v>
+        <v>397</v>
       </c>
       <c r="G443" t="s">
         <v>17</v>
       </c>
       <c r="H443">
-        <v>14059</v>
-[...2 lines deleted...]
-        <v>1382</v>
+        <v>14225</v>
       </c>
       <c r="J443" t="s">
-        <v>1023</v>
+        <v>1385</v>
       </c>
       <c r="K443" t="s">
         <v>60</v>
       </c>
       <c r="L443">
         <v>0</v>
       </c>
       <c r="M443" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="444" spans="1:13">
       <c r="A444">
-        <v>1940</v>
+        <v>4883</v>
       </c>
       <c r="B444" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C444" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="D444" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="F444" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G444" t="s">
         <v>17</v>
       </c>
       <c r="H444">
-        <v>14075</v>
+        <v>14207</v>
       </c>
       <c r="I444" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="J444" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="K444" t="s">
         <v>60</v>
       </c>
       <c r="L444">
         <v>0</v>
       </c>
       <c r="M444" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="445" spans="1:13">
       <c r="A445">
-        <v>3937</v>
+        <v>4895</v>
       </c>
       <c r="B445" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C445" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="D445" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="F445" t="s">
-        <v>497</v>
+        <v>1392</v>
       </c>
       <c r="G445" t="s">
         <v>17</v>
       </c>
-      <c r="H445" t="s">
-[...3 lines deleted...]
-        <v>1058</v>
+      <c r="H445">
+        <v>14214</v>
+      </c>
+      <c r="J445" t="s">
+        <v>1186</v>
       </c>
       <c r="K445" t="s">
         <v>60</v>
       </c>
       <c r="L445">
         <v>0</v>
       </c>
       <c r="M445" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="446" spans="1:13">
       <c r="A446">
-        <v>4028</v>
+        <v>4899</v>
       </c>
       <c r="B446" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C446" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="D446" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="F446" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="G446" t="s">
-        <v>1393</v>
+        <v>17</v>
       </c>
       <c r="H446">
-        <v>14215</v>
+        <v>14744</v>
       </c>
       <c r="I446" t="s">
-        <v>1110</v>
+        <v>1396</v>
       </c>
       <c r="J446" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="K446" t="s">
         <v>60</v>
       </c>
       <c r="L446">
         <v>0</v>
       </c>
       <c r="M446" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="447" spans="1:13">
       <c r="A447">
-        <v>4144</v>
+        <v>4900</v>
       </c>
       <c r="B447" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C447" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="D447" t="s">
-        <v>127</v>
+        <v>1398</v>
       </c>
       <c r="F447" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="G447" t="s">
         <v>17</v>
       </c>
       <c r="H447">
-        <v>14221</v>
+        <v>14207</v>
       </c>
       <c r="I447" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="J447" t="s">
         <v>192</v>
       </c>
       <c r="K447" t="s">
         <v>60</v>
       </c>
       <c r="L447">
         <v>0</v>
       </c>
       <c r="M447" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="448" spans="1:13">
       <c r="A448">
-        <v>4326</v>
+        <v>4903</v>
       </c>
       <c r="B448" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C448" t="s">
-        <v>918</v>
+        <v>1400</v>
       </c>
       <c r="D448" t="s">
-        <v>919</v>
+        <v>1401</v>
       </c>
       <c r="F448" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="G448" t="s">
         <v>17</v>
       </c>
       <c r="H448">
-        <v>14075</v>
+        <v>14211</v>
       </c>
       <c r="I448" t="s">
-        <v>1205</v>
+        <v>1402</v>
       </c>
       <c r="J448" t="s">
-        <v>1208</v>
+        <v>1403</v>
       </c>
       <c r="K448" t="s">
         <v>60</v>
       </c>
       <c r="L448">
         <v>0</v>
       </c>
       <c r="M448" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449">
-        <v>4513</v>
+        <v>4904</v>
       </c>
       <c r="B449" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C449" t="s">
-        <v>1269</v>
+        <v>1404</v>
       </c>
       <c r="D449" t="s">
-        <v>1395</v>
+        <v>1405</v>
       </c>
       <c r="F449" t="s">
-        <v>559</v>
+        <v>40</v>
       </c>
       <c r="G449" t="s">
         <v>17</v>
       </c>
       <c r="H449">
-        <v>14221</v>
+        <v>14211</v>
+      </c>
+      <c r="I449" t="s">
+        <v>1361</v>
+      </c>
+      <c r="J449" t="s">
+        <v>192</v>
       </c>
       <c r="K449" t="s">
         <v>60</v>
       </c>
       <c r="L449">
         <v>0</v>
       </c>
       <c r="M449" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="450" spans="1:13">
       <c r="A450">
-        <v>751</v>
+        <v>4907</v>
       </c>
       <c r="B450" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C450" t="s">
-        <v>1396</v>
+        <v>1406</v>
       </c>
       <c r="D450" t="s">
-        <v>1397</v>
+        <v>1407</v>
       </c>
       <c r="F450" t="s">
-        <v>40</v>
+        <v>1408</v>
       </c>
       <c r="G450" t="s">
         <v>17</v>
       </c>
       <c r="H450">
-        <v>14206</v>
+        <v>14043</v>
       </c>
       <c r="I450" t="s">
-        <v>1398</v>
+        <v>1409</v>
+      </c>
+      <c r="J450" t="s">
+        <v>189</v>
       </c>
       <c r="K450" t="s">
         <v>60</v>
       </c>
       <c r="L450">
         <v>0</v>
       </c>
       <c r="M450" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="451" spans="1:13">
       <c r="A451">
-        <v>10</v>
+        <v>4908</v>
       </c>
       <c r="B451" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C451" t="s">
-        <v>1036</v>
+        <v>1410</v>
       </c>
       <c r="D451" t="s">
-        <v>1399</v>
+        <v>1411</v>
       </c>
       <c r="F451" t="s">
-        <v>529</v>
+        <v>116</v>
       </c>
       <c r="G451" t="s">
         <v>17</v>
       </c>
       <c r="H451">
-        <v>14218</v>
+        <v>14208</v>
       </c>
       <c r="I451" t="s">
-        <v>1400</v>
+        <v>1412</v>
+      </c>
+      <c r="J451" t="s">
+        <v>189</v>
       </c>
       <c r="K451" t="s">
         <v>60</v>
       </c>
       <c r="L451">
         <v>0</v>
       </c>
       <c r="M451" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="452" spans="1:13">
       <c r="A452">
-        <v>1455</v>
+        <v>4909</v>
       </c>
       <c r="B452" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C452" t="s">
-        <v>1401</v>
+        <v>1413</v>
       </c>
       <c r="D452" t="s">
-        <v>1402</v>
+        <v>1414</v>
       </c>
       <c r="F452" t="s">
-        <v>183</v>
+        <v>250</v>
       </c>
       <c r="G452" t="s">
         <v>17</v>
       </c>
       <c r="H452">
-        <v>14052</v>
-[...2 lines deleted...]
-        <v>1380</v>
+        <v>14215</v>
+      </c>
+      <c r="J452" t="s">
+        <v>323</v>
       </c>
       <c r="K452" t="s">
         <v>60</v>
       </c>
       <c r="L452">
         <v>0</v>
       </c>
       <c r="M452" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="453" spans="1:13">
       <c r="A453">
-        <v>2321</v>
+        <v>601</v>
       </c>
       <c r="B453" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C453" t="s">
-        <v>1403</v>
+        <v>1415</v>
       </c>
       <c r="D453" t="s">
-        <v>1404</v>
+        <v>1416</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1417</v>
       </c>
       <c r="F453" t="s">
-        <v>168</v>
+        <v>90</v>
       </c>
       <c r="G453" t="s">
         <v>17</v>
       </c>
       <c r="H453">
-        <v>14124</v>
+        <v>14225</v>
       </c>
       <c r="I453" t="s">
-        <v>1405</v>
-[...2 lines deleted...]
-        <v>1406</v>
+        <v>1418</v>
       </c>
       <c r="K453" t="s">
         <v>60</v>
       </c>
       <c r="L453">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M453" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="454" spans="1:13">
       <c r="A454">
-        <v>4172</v>
+        <v>88904</v>
       </c>
       <c r="B454" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C454" t="s">
-        <v>1407</v>
+        <v>1419</v>
       </c>
       <c r="D454" t="s">
-        <v>1408</v>
+        <v>1420</v>
       </c>
       <c r="F454" t="s">
-        <v>116</v>
+        <v>592</v>
       </c>
       <c r="G454" t="s">
         <v>17</v>
       </c>
       <c r="H454">
-        <v>14214</v>
+        <v>14226</v>
       </c>
       <c r="I454" t="s">
-        <v>1407</v>
-[...2 lines deleted...]
-        <v>1409</v>
+        <v>1421</v>
       </c>
       <c r="K454" t="s">
         <v>60</v>
       </c>
       <c r="L454">
         <v>0</v>
       </c>
       <c r="M454" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="455" spans="1:13">
       <c r="A455">
-        <v>10</v>
+        <v>88907</v>
       </c>
       <c r="B455" t="s">
-        <v>588</v>
+        <v>27</v>
       </c>
       <c r="C455" t="s">
-        <v>1410</v>
+        <v>1422</v>
       </c>
       <c r="D455" t="s">
-        <v>1411</v>
+        <v>1423</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1424</v>
       </c>
       <c r="F455" t="s">
-        <v>416</v>
+        <v>592</v>
       </c>
       <c r="G455" t="s">
         <v>17</v>
       </c>
       <c r="H455">
-        <v>14304</v>
+        <v>14226</v>
+      </c>
+      <c r="I455" t="s">
+        <v>1421</v>
       </c>
       <c r="K455" t="s">
         <v>60</v>
       </c>
       <c r="L455">
         <v>0</v>
       </c>
       <c r="M455" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="456" spans="1:13">
       <c r="A456">
-        <v>1455</v>
+        <v>10</v>
       </c>
       <c r="B456" t="s">
-        <v>588</v>
+        <v>33</v>
       </c>
       <c r="C456" t="s">
-        <v>1019</v>
+        <v>1425</v>
       </c>
       <c r="D456" t="s">
-        <v>1412</v>
+        <v>923</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1426</v>
       </c>
       <c r="F456" t="s">
-        <v>1413</v>
+        <v>103</v>
       </c>
       <c r="G456" t="s">
         <v>17</v>
       </c>
       <c r="H456">
-        <v>14224</v>
+        <v>14075</v>
       </c>
       <c r="I456" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="K456" t="s">
         <v>60</v>
       </c>
       <c r="L456">
         <v>0</v>
       </c>
       <c r="M456" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="457" spans="1:13">
       <c r="A457">
-        <v>4172</v>
+        <v>1455</v>
       </c>
       <c r="B457" t="s">
-        <v>588</v>
+        <v>33</v>
       </c>
       <c r="C457" t="s">
-        <v>1407</v>
+        <v>1428</v>
       </c>
       <c r="D457" t="s">
-        <v>1408</v>
+        <v>1429</v>
       </c>
       <c r="F457" t="s">
-        <v>116</v>
+        <v>586</v>
       </c>
       <c r="G457" t="s">
         <v>17</v>
       </c>
       <c r="H457">
-        <v>14214</v>
+        <v>14224</v>
       </c>
       <c r="I457" t="s">
-        <v>1407</v>
-[...2 lines deleted...]
-        <v>1409</v>
+        <v>1430</v>
       </c>
       <c r="K457" t="s">
         <v>60</v>
       </c>
       <c r="L457">
         <v>0</v>
       </c>
       <c r="M457" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="458" spans="1:13">
       <c r="A458">
-        <v>10</v>
+        <v>1500</v>
       </c>
       <c r="B458" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="C458" t="s">
-        <v>1415</v>
+        <v>1045</v>
       </c>
       <c r="D458" t="s">
-        <v>115</v>
+        <v>1431</v>
       </c>
       <c r="F458" t="s">
-        <v>116</v>
+        <v>1120</v>
       </c>
       <c r="G458" t="s">
         <v>17</v>
       </c>
       <c r="H458">
-        <v>14215</v>
+        <v>14059</v>
       </c>
       <c r="I458" t="s">
-        <v>211</v>
+        <v>1432</v>
       </c>
       <c r="J458" t="s">
-        <v>192</v>
+        <v>1047</v>
       </c>
       <c r="K458" t="s">
         <v>60</v>
       </c>
       <c r="L458">
         <v>0</v>
       </c>
       <c r="M458" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="459" spans="1:13">
       <c r="A459">
-        <v>1455</v>
+        <v>1940</v>
       </c>
       <c r="B459" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="C459" t="s">
-        <v>1019</v>
+        <v>1433</v>
       </c>
       <c r="D459" t="s">
-        <v>1416</v>
-[...2 lines deleted...]
-        <v>1417</v>
+        <v>1434</v>
       </c>
       <c r="F459" t="s">
-        <v>250</v>
+        <v>103</v>
       </c>
       <c r="G459" t="s">
         <v>17</v>
       </c>
       <c r="H459">
-        <v>14206</v>
+        <v>14075</v>
       </c>
       <c r="I459" t="s">
-        <v>1418</v>
+        <v>1435</v>
+      </c>
+      <c r="J459" t="s">
+        <v>1436</v>
       </c>
       <c r="K459" t="s">
         <v>60</v>
       </c>
       <c r="L459">
         <v>0</v>
       </c>
       <c r="M459" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="460" spans="1:13">
       <c r="A460">
-        <v>10</v>
+        <v>3937</v>
       </c>
       <c r="B460" t="s">
-        <v>1419</v>
+        <v>33</v>
       </c>
       <c r="C460" t="s">
-        <v>1420</v>
+        <v>1437</v>
       </c>
       <c r="D460" t="s">
-        <v>202</v>
+        <v>1438</v>
       </c>
       <c r="F460" t="s">
-        <v>99</v>
+        <v>494</v>
       </c>
       <c r="G460" t="s">
         <v>17</v>
       </c>
-      <c r="H460">
-        <v>14094</v>
+      <c r="H460" t="s">
+        <v>1439</v>
+      </c>
+      <c r="I460" t="s">
+        <v>1082</v>
       </c>
       <c r="K460" t="s">
         <v>60</v>
       </c>
       <c r="L460">
         <v>0</v>
       </c>
       <c r="M460" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="461" spans="1:13">
       <c r="A461">
-        <v>10</v>
+        <v>4028</v>
       </c>
       <c r="B461" t="s">
-        <v>603</v>
+        <v>33</v>
       </c>
       <c r="C461" t="s">
-        <v>662</v>
+        <v>1440</v>
       </c>
       <c r="D461" t="s">
-        <v>284</v>
+        <v>1441</v>
       </c>
       <c r="F461" t="s">
-        <v>40</v>
+        <v>1442</v>
       </c>
       <c r="G461" t="s">
-        <v>17</v>
+        <v>1443</v>
       </c>
       <c r="H461">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I461" t="s">
-        <v>1421</v>
+        <v>1134</v>
+      </c>
+      <c r="J461" t="s">
+        <v>208</v>
       </c>
       <c r="K461" t="s">
         <v>60</v>
       </c>
       <c r="L461">
         <v>0</v>
       </c>
       <c r="M461" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="462" spans="1:13">
       <c r="A462">
-        <v>10</v>
+        <v>4144</v>
       </c>
       <c r="B462" t="s">
-        <v>606</v>
+        <v>33</v>
       </c>
       <c r="C462" t="s">
-        <v>1422</v>
+        <v>1444</v>
       </c>
       <c r="D462" t="s">
-        <v>1423</v>
+        <v>127</v>
       </c>
       <c r="F462" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="G462" t="s">
         <v>17</v>
       </c>
       <c r="H462">
-        <v>14086</v>
+        <v>14221</v>
       </c>
       <c r="I462" t="s">
-        <v>1424</v>
+        <v>1444</v>
+      </c>
+      <c r="J462" t="s">
+        <v>192</v>
       </c>
       <c r="K462" t="s">
         <v>60</v>
       </c>
       <c r="L462">
         <v>0</v>
       </c>
       <c r="M462" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="463" spans="1:13">
       <c r="A463">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>4326</v>
+      </c>
+      <c r="B463" t="s">
+        <v>33</v>
       </c>
       <c r="C463" t="s">
-        <v>1425</v>
+        <v>922</v>
       </c>
       <c r="D463" t="s">
-        <v>1411</v>
+        <v>923</v>
       </c>
       <c r="F463" t="s">
-        <v>416</v>
+        <v>103</v>
       </c>
       <c r="G463" t="s">
         <v>17</v>
       </c>
       <c r="H463">
-        <v>14304</v>
+        <v>14075</v>
+      </c>
+      <c r="I463" t="s">
+        <v>1229</v>
+      </c>
+      <c r="J463" t="s">
+        <v>1232</v>
       </c>
       <c r="K463" t="s">
         <v>60</v>
       </c>
       <c r="L463">
         <v>0</v>
       </c>
       <c r="M463" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="464" spans="1:13">
       <c r="A464">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>4422</v>
+      </c>
+      <c r="B464" t="s">
+        <v>33</v>
       </c>
       <c r="C464" t="s">
-        <v>1426</v>
+        <v>1445</v>
       </c>
       <c r="D464" t="s">
-        <v>998</v>
+        <v>1446</v>
       </c>
       <c r="F464" t="s">
-        <v>895</v>
+        <v>423</v>
       </c>
       <c r="G464" t="s">
         <v>17</v>
       </c>
       <c r="H464">
-        <v>14217</v>
+        <v>14150</v>
+      </c>
+      <c r="I464" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J464" t="s">
+        <v>1448</v>
       </c>
       <c r="K464" t="s">
         <v>60</v>
       </c>
       <c r="L464">
         <v>0</v>
       </c>
       <c r="M464" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="465" spans="1:13">
       <c r="A465">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>4513</v>
+      </c>
+      <c r="B465" t="s">
+        <v>33</v>
       </c>
       <c r="C465" t="s">
-        <v>1427</v>
+        <v>1293</v>
       </c>
       <c r="D465" t="s">
-        <v>1428</v>
+        <v>1449</v>
       </c>
       <c r="F465" t="s">
-        <v>85</v>
+        <v>563</v>
       </c>
       <c r="G465" t="s">
         <v>17</v>
       </c>
       <c r="H465">
         <v>14221</v>
       </c>
       <c r="K465" t="s">
         <v>60</v>
       </c>
       <c r="L465">
         <v>0</v>
       </c>
       <c r="M465" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="466" spans="1:13">
       <c r="A466">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>751</v>
+      </c>
+      <c r="B466" t="s">
+        <v>33</v>
       </c>
       <c r="C466" t="s">
-        <v>1429</v>
+        <v>1450</v>
       </c>
       <c r="D466" t="s">
-        <v>1430</v>
+        <v>1451</v>
       </c>
       <c r="F466" t="s">
-        <v>644</v>
+        <v>40</v>
       </c>
       <c r="G466" t="s">
         <v>17</v>
       </c>
       <c r="H466">
-        <v>14043</v>
+        <v>14206</v>
+      </c>
+      <c r="I466" t="s">
+        <v>1452</v>
       </c>
       <c r="K466" t="s">
         <v>60</v>
       </c>
       <c r="L466">
         <v>0</v>
       </c>
       <c r="M466" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="467" spans="1:13">
       <c r="A467">
-        <v>1011</v>
+        <v>10</v>
       </c>
       <c r="B467" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C467" t="s">
-        <v>1431</v>
+        <v>1060</v>
       </c>
       <c r="D467" t="s">
-        <v>1285</v>
+        <v>1453</v>
       </c>
       <c r="F467" t="s">
-        <v>116</v>
+        <v>533</v>
       </c>
       <c r="G467" t="s">
         <v>17</v>
       </c>
       <c r="H467">
-        <v>14210</v>
+        <v>14218</v>
       </c>
       <c r="I467" t="s">
-        <v>1432</v>
+        <v>1454</v>
       </c>
       <c r="K467" t="s">
         <v>60</v>
       </c>
       <c r="L467">
         <v>0</v>
       </c>
       <c r="M467" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="468" spans="1:13">
       <c r="A468">
-        <v>11</v>
+        <v>1455</v>
       </c>
       <c r="B468" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C468" t="s">
-        <v>1433</v>
+        <v>1455</v>
       </c>
       <c r="D468" t="s">
-        <v>171</v>
+        <v>1456</v>
       </c>
       <c r="F468" t="s">
-        <v>40</v>
+        <v>183</v>
       </c>
       <c r="G468" t="s">
         <v>17</v>
       </c>
       <c r="H468">
-        <v>14075</v>
+        <v>14052</v>
+      </c>
+      <c r="I468" t="s">
+        <v>1430</v>
       </c>
       <c r="K468" t="s">
         <v>60</v>
       </c>
       <c r="L468">
         <v>0</v>
       </c>
       <c r="M468" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="469" spans="1:13">
       <c r="A469">
-        <v>1386</v>
+        <v>2321</v>
       </c>
       <c r="B469" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C469" t="s">
-        <v>1434</v>
+        <v>1457</v>
       </c>
       <c r="D469" t="s">
-        <v>1435</v>
+        <v>1458</v>
       </c>
       <c r="F469" t="s">
-        <v>460</v>
+        <v>168</v>
       </c>
       <c r="G469" t="s">
         <v>17</v>
       </c>
       <c r="H469">
-        <v>14141</v>
+        <v>14124</v>
       </c>
       <c r="I469" t="s">
-        <v>1436</v>
+        <v>1459</v>
       </c>
       <c r="J469" t="s">
-        <v>1437</v>
+        <v>1460</v>
       </c>
       <c r="K469" t="s">
         <v>60</v>
       </c>
       <c r="L469">
         <v>0</v>
       </c>
       <c r="M469" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="470" spans="1:13">
       <c r="A470">
-        <v>1438</v>
+        <v>4172</v>
       </c>
       <c r="B470" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C470" t="s">
-        <v>1438</v>
+        <v>1461</v>
       </c>
       <c r="D470" t="s">
-        <v>1439</v>
+        <v>1462</v>
       </c>
       <c r="F470" t="s">
-        <v>712</v>
+        <v>116</v>
       </c>
       <c r="G470" t="s">
         <v>17</v>
       </c>
       <c r="H470">
-        <v>14219</v>
+        <v>14214</v>
       </c>
       <c r="I470" t="s">
-        <v>958</v>
+        <v>1461</v>
+      </c>
+      <c r="J470" t="s">
+        <v>1463</v>
       </c>
       <c r="K470" t="s">
         <v>60</v>
       </c>
       <c r="L470">
         <v>0</v>
       </c>
       <c r="M470" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="471" spans="1:13">
       <c r="A471">
-        <v>1604</v>
+        <v>10</v>
       </c>
       <c r="B471" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C471" t="s">
-        <v>1440</v>
+        <v>1464</v>
       </c>
       <c r="D471" t="s">
-        <v>1441</v>
+        <v>1465</v>
       </c>
       <c r="F471" t="s">
-        <v>168</v>
+        <v>412</v>
       </c>
       <c r="G471" t="s">
         <v>17</v>
       </c>
       <c r="H471">
-        <v>14127</v>
-[...5 lines deleted...]
-        <v>1443</v>
+        <v>14304</v>
       </c>
       <c r="K471" t="s">
         <v>60</v>
       </c>
       <c r="L471">
         <v>0</v>
       </c>
       <c r="M471" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="472" spans="1:13">
       <c r="A472">
-        <v>1811</v>
+        <v>1455</v>
       </c>
       <c r="B472" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C472" t="s">
-        <v>1444</v>
+        <v>1043</v>
       </c>
       <c r="D472" t="s">
-        <v>1445</v>
-[...2 lines deleted...]
-        <v>1446</v>
+        <v>1466</v>
       </c>
       <c r="F472" t="s">
-        <v>214</v>
+        <v>1467</v>
       </c>
       <c r="G472" t="s">
         <v>17</v>
       </c>
       <c r="H472">
-        <v>14150</v>
+        <v>14224</v>
       </c>
       <c r="I472" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="K472" t="s">
         <v>60</v>
       </c>
       <c r="L472">
         <v>0</v>
       </c>
       <c r="M472" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="473" spans="1:13">
       <c r="A473">
-        <v>1903</v>
+        <v>2130</v>
       </c>
       <c r="B473" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C473" t="s">
-        <v>1448</v>
+        <v>1469</v>
       </c>
       <c r="D473" t="s">
-        <v>1449</v>
+        <v>1470</v>
       </c>
       <c r="F473" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="G473" t="s">
         <v>17</v>
       </c>
       <c r="H473">
-        <v>14226</v>
+        <v>14086</v>
+      </c>
+      <c r="I473" t="s">
+        <v>1471</v>
       </c>
       <c r="K473" t="s">
         <v>60</v>
       </c>
       <c r="L473">
         <v>0</v>
       </c>
       <c r="M473" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="474" spans="1:13">
       <c r="A474">
-        <v>1981</v>
+        <v>4172</v>
       </c>
       <c r="B474" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C474" t="s">
-        <v>1450</v>
+        <v>1461</v>
       </c>
       <c r="D474" t="s">
-        <v>1451</v>
+        <v>1462</v>
       </c>
       <c r="F474" t="s">
-        <v>1452</v>
+        <v>116</v>
       </c>
       <c r="G474" t="s">
         <v>17</v>
       </c>
       <c r="H474">
-        <v>14063</v>
+        <v>14214</v>
+      </c>
+      <c r="I474" t="s">
+        <v>1461</v>
       </c>
       <c r="J474" t="s">
-        <v>1453</v>
+        <v>1463</v>
       </c>
       <c r="K474" t="s">
         <v>60</v>
       </c>
       <c r="L474">
         <v>0</v>
       </c>
       <c r="M474" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="475" spans="1:13">
       <c r="A475">
-        <v>2003</v>
+        <v>10</v>
       </c>
       <c r="B475" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C475" t="s">
-        <v>1454</v>
+        <v>1472</v>
       </c>
       <c r="D475" t="s">
-        <v>1455</v>
+        <v>115</v>
       </c>
       <c r="F475" t="s">
-        <v>1456</v>
+        <v>116</v>
       </c>
       <c r="G475" t="s">
         <v>17</v>
       </c>
       <c r="H475">
-        <v>14051</v>
-[...2 lines deleted...]
-        <v>6885500</v>
+        <v>14215</v>
+      </c>
+      <c r="I475" t="s">
+        <v>211</v>
+      </c>
+      <c r="J475" t="s">
+        <v>192</v>
       </c>
       <c r="K475" t="s">
         <v>60</v>
       </c>
       <c r="L475">
         <v>0</v>
       </c>
       <c r="M475" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="476" spans="1:13">
       <c r="A476">
-        <v>2098</v>
+        <v>1455</v>
       </c>
       <c r="B476" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C476" t="s">
-        <v>1457</v>
+        <v>1043</v>
       </c>
       <c r="D476" t="s">
-        <v>1458</v>
+        <v>1473</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1474</v>
       </c>
       <c r="F476" t="s">
-        <v>1459</v>
+        <v>250</v>
       </c>
       <c r="G476" t="s">
         <v>17</v>
       </c>
       <c r="H476">
-        <v>14174</v>
+        <v>14206</v>
       </c>
       <c r="I476" t="s">
-        <v>1460</v>
+        <v>1475</v>
       </c>
       <c r="K476" t="s">
         <v>60</v>
       </c>
       <c r="L476">
         <v>0</v>
       </c>
       <c r="M476" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="477" spans="1:13">
       <c r="A477">
-        <v>224</v>
+        <v>10</v>
       </c>
       <c r="B477" t="s">
-        <v>27</v>
+        <v>1476</v>
       </c>
       <c r="C477" t="s">
-        <v>1461</v>
+        <v>1477</v>
       </c>
       <c r="D477" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-        <v>1463</v>
+        <v>202</v>
       </c>
       <c r="F477" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="G477" t="s">
         <v>17</v>
       </c>
       <c r="H477">
-        <v>14202</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>14094</v>
       </c>
       <c r="K477" t="s">
         <v>60</v>
       </c>
       <c r="L477">
         <v>0</v>
       </c>
       <c r="M477" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="478" spans="1:13">
       <c r="A478">
-        <v>2349</v>
+        <v>10</v>
       </c>
       <c r="B478" t="s">
-        <v>27</v>
+        <v>612</v>
       </c>
       <c r="C478" t="s">
-        <v>1464</v>
+        <v>670</v>
       </c>
       <c r="D478" t="s">
-        <v>1465</v>
+        <v>284</v>
       </c>
       <c r="F478" t="s">
-        <v>1456</v>
+        <v>40</v>
       </c>
       <c r="G478" t="s">
         <v>17</v>
       </c>
       <c r="H478">
-        <v>14051</v>
+        <v>14221</v>
+      </c>
+      <c r="I478" t="s">
+        <v>1478</v>
       </c>
       <c r="K478" t="s">
         <v>60</v>
       </c>
       <c r="L478">
         <v>0</v>
       </c>
       <c r="M478" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="479" spans="1:13">
       <c r="A479">
-        <v>2371</v>
+        <v>10</v>
       </c>
       <c r="B479" t="s">
-        <v>27</v>
+        <v>615</v>
       </c>
       <c r="C479" t="s">
-        <v>1466</v>
+        <v>1479</v>
       </c>
       <c r="D479" t="s">
-        <v>643</v>
+        <v>1480</v>
       </c>
       <c r="F479" t="s">
-        <v>644</v>
+        <v>71</v>
       </c>
       <c r="G479" t="s">
         <v>17</v>
       </c>
       <c r="H479">
-        <v>14043</v>
+        <v>14086</v>
+      </c>
+      <c r="I479" t="s">
+        <v>1481</v>
       </c>
       <c r="K479" t="s">
         <v>60</v>
       </c>
       <c r="L479">
         <v>0</v>
       </c>
       <c r="M479" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="480" spans="1:13">
       <c r="A480">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
+      </c>
+      <c r="B480">
+        <v>10</v>
       </c>
       <c r="C480" t="s">
-        <v>1467</v>
+        <v>1482</v>
       </c>
       <c r="D480" t="s">
-        <v>1468</v>
+        <v>1465</v>
       </c>
       <c r="F480" t="s">
-        <v>656</v>
+        <v>412</v>
       </c>
       <c r="G480" t="s">
         <v>17</v>
       </c>
       <c r="H480">
-        <v>14224</v>
-[...5 lines deleted...]
-        <v>1470</v>
+        <v>14304</v>
       </c>
       <c r="K480" t="s">
         <v>60</v>
       </c>
       <c r="L480">
         <v>0</v>
       </c>
       <c r="M480" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="481" spans="1:13">
       <c r="A481">
-        <v>3893</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
+      </c>
+      <c r="B481">
+        <v>10</v>
       </c>
       <c r="C481" t="s">
-        <v>1471</v>
+        <v>1483</v>
       </c>
       <c r="D481" t="s">
-        <v>1472</v>
+        <v>1022</v>
       </c>
       <c r="F481" t="s">
-        <v>90</v>
+        <v>899</v>
       </c>
       <c r="G481" t="s">
         <v>17</v>
       </c>
       <c r="H481">
-        <v>14225</v>
-[...2 lines deleted...]
-        <v>1473</v>
+        <v>14217</v>
       </c>
       <c r="K481" t="s">
         <v>60</v>
       </c>
       <c r="L481">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M481" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="482" spans="1:13">
       <c r="A482">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
+      </c>
+      <c r="B482">
+        <v>11</v>
       </c>
       <c r="C482" t="s">
-        <v>1474</v>
+        <v>1484</v>
       </c>
       <c r="D482" t="s">
-        <v>1285</v>
+        <v>1485</v>
       </c>
       <c r="F482" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="G482" t="s">
         <v>17</v>
       </c>
       <c r="H482">
-        <v>14210</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14221</v>
       </c>
       <c r="K482" t="s">
         <v>60</v>
       </c>
       <c r="L482">
         <v>0</v>
       </c>
       <c r="M482" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="483" spans="1:13">
       <c r="A483">
-        <v>3911</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>10</v>
+      </c>
+      <c r="B483">
+        <v>12</v>
       </c>
       <c r="C483" t="s">
-        <v>1475</v>
+        <v>1486</v>
       </c>
       <c r="D483" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
       <c r="F483" t="s">
-        <v>1004</v>
+        <v>653</v>
       </c>
       <c r="G483" t="s">
         <v>17</v>
       </c>
       <c r="H483">
-        <v>14111</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>14043</v>
       </c>
       <c r="K483" t="s">
         <v>60</v>
       </c>
       <c r="L483">
         <v>0</v>
       </c>
       <c r="M483" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="484" spans="1:13">
       <c r="A484">
-        <v>3912</v>
+        <v>1011</v>
       </c>
       <c r="B484" t="s">
         <v>27</v>
       </c>
       <c r="C484" t="s">
-        <v>1477</v>
+        <v>1488</v>
       </c>
       <c r="D484" t="s">
-        <v>1478</v>
+        <v>1309</v>
       </c>
       <c r="F484" t="s">
         <v>116</v>
       </c>
       <c r="G484" t="s">
         <v>17</v>
       </c>
       <c r="H484">
-        <v>14206</v>
+        <v>14210</v>
       </c>
       <c r="I484" t="s">
-        <v>1479</v>
+        <v>1489</v>
       </c>
       <c r="K484" t="s">
         <v>60</v>
       </c>
       <c r="L484">
         <v>0</v>
       </c>
       <c r="M484" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="485" spans="1:13">
       <c r="A485">
-        <v>3919</v>
+        <v>11</v>
       </c>
       <c r="B485" t="s">
         <v>27</v>
       </c>
       <c r="C485" t="s">
-        <v>1480</v>
+        <v>1490</v>
       </c>
       <c r="D485" t="s">
-        <v>1481</v>
+        <v>171</v>
       </c>
       <c r="F485" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="G485" t="s">
         <v>17</v>
       </c>
       <c r="H485">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1482</v>
+        <v>14075</v>
       </c>
       <c r="K485" t="s">
         <v>60</v>
       </c>
       <c r="L485">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M485" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486">
-        <v>3923</v>
+        <v>1386</v>
       </c>
       <c r="B486" t="s">
         <v>27</v>
       </c>
       <c r="C486" t="s">
-        <v>1483</v>
+        <v>1491</v>
       </c>
       <c r="D486" t="s">
-        <v>1484</v>
+        <v>1492</v>
       </c>
       <c r="F486" t="s">
-        <v>116</v>
+        <v>456</v>
       </c>
       <c r="G486" t="s">
         <v>17</v>
       </c>
       <c r="H486">
-        <v>14216</v>
+        <v>14141</v>
       </c>
       <c r="I486" t="s">
-        <v>1485</v>
+        <v>1493</v>
+      </c>
+      <c r="J486" t="s">
+        <v>1494</v>
       </c>
       <c r="K486" t="s">
         <v>60</v>
       </c>
       <c r="L486">
         <v>0</v>
       </c>
       <c r="M486" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487">
-        <v>3926</v>
+        <v>1438</v>
       </c>
       <c r="B487" t="s">
         <v>27</v>
       </c>
       <c r="C487" t="s">
-        <v>1486</v>
+        <v>1495</v>
       </c>
       <c r="D487" t="s">
-        <v>1487</v>
+        <v>1496</v>
       </c>
       <c r="F487" t="s">
-        <v>116</v>
+        <v>719</v>
       </c>
       <c r="G487" t="s">
         <v>17</v>
       </c>
       <c r="H487">
-        <v>14217</v>
+        <v>14219</v>
       </c>
       <c r="I487" t="s">
-        <v>1060</v>
+        <v>962</v>
       </c>
       <c r="K487" t="s">
         <v>60</v>
       </c>
       <c r="L487">
         <v>0</v>
       </c>
       <c r="M487" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488">
-        <v>3933</v>
+        <v>1604</v>
       </c>
       <c r="B488" t="s">
         <v>27</v>
       </c>
       <c r="C488" t="s">
-        <v>1488</v>
+        <v>1497</v>
       </c>
       <c r="D488" t="s">
-        <v>1489</v>
+        <v>1498</v>
       </c>
       <c r="F488" t="s">
-        <v>40</v>
+        <v>168</v>
       </c>
       <c r="G488" t="s">
         <v>17</v>
       </c>
       <c r="H488">
-        <v>14216</v>
+        <v>14127</v>
       </c>
       <c r="I488" t="s">
-        <v>1490</v>
+        <v>1499</v>
+      </c>
+      <c r="J488" t="s">
+        <v>1500</v>
       </c>
       <c r="K488" t="s">
         <v>60</v>
       </c>
       <c r="L488">
         <v>0</v>
       </c>
       <c r="M488" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489">
-        <v>3941</v>
+        <v>1811</v>
       </c>
       <c r="B489" t="s">
         <v>27</v>
       </c>
       <c r="C489" t="s">
-        <v>1491</v>
+        <v>1501</v>
       </c>
       <c r="D489" t="s">
-        <v>1492</v>
+        <v>1502</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1503</v>
       </c>
       <c r="F489" t="s">
-        <v>40</v>
+        <v>214</v>
       </c>
       <c r="G489" t="s">
         <v>17</v>
       </c>
       <c r="H489">
-        <v>14211</v>
+        <v>14150</v>
       </c>
       <c r="I489" t="s">
-        <v>1063</v>
+        <v>1503</v>
+      </c>
+      <c r="J489" t="s">
+        <v>1504</v>
       </c>
       <c r="K489" t="s">
         <v>60</v>
       </c>
       <c r="L489">
         <v>0</v>
       </c>
       <c r="M489" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490">
-        <v>3946</v>
+        <v>1903</v>
       </c>
       <c r="B490" t="s">
         <v>27</v>
       </c>
       <c r="C490" t="s">
-        <v>1493</v>
+        <v>1505</v>
       </c>
       <c r="D490" t="s">
-        <v>600</v>
+        <v>1506</v>
       </c>
       <c r="F490" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="G490" t="s">
         <v>17</v>
       </c>
       <c r="H490">
-        <v>14210</v>
-[...2 lines deleted...]
-        <v>1493</v>
+        <v>14226</v>
       </c>
       <c r="K490" t="s">
         <v>60</v>
       </c>
       <c r="L490">
         <v>0</v>
       </c>
       <c r="M490" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491">
-        <v>3951</v>
+        <v>1981</v>
       </c>
       <c r="B491" t="s">
         <v>27</v>
       </c>
       <c r="C491" t="s">
-        <v>1494</v>
+        <v>1507</v>
       </c>
       <c r="D491" t="s">
-        <v>476</v>
+        <v>1508</v>
       </c>
       <c r="F491" t="s">
-        <v>477</v>
+        <v>1509</v>
       </c>
       <c r="G491" t="s">
         <v>17</v>
       </c>
       <c r="H491">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>1495</v>
+        <v>14063</v>
+      </c>
+      <c r="J491" t="s">
+        <v>1510</v>
       </c>
       <c r="K491" t="s">
         <v>60</v>
       </c>
       <c r="L491">
         <v>0</v>
       </c>
       <c r="M491" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492">
-        <v>3954</v>
+        <v>2003</v>
       </c>
       <c r="B492" t="s">
         <v>27</v>
       </c>
       <c r="C492" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="D492" t="s">
-        <v>115</v>
+        <v>1512</v>
       </c>
       <c r="F492" t="s">
-        <v>116</v>
+        <v>1513</v>
       </c>
       <c r="G492" t="s">
         <v>17</v>
       </c>
       <c r="H492">
-        <v>14209</v>
-[...2 lines deleted...]
-        <v>1101</v>
+        <v>14051</v>
+      </c>
+      <c r="I492">
+        <v>6885500</v>
       </c>
       <c r="K492" t="s">
         <v>60</v>
       </c>
       <c r="L492">
         <v>0</v>
       </c>
       <c r="M492" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493">
-        <v>3958</v>
+        <v>2098</v>
       </c>
       <c r="B493" t="s">
         <v>27</v>
       </c>
       <c r="C493" t="s">
-        <v>1497</v>
+        <v>1514</v>
       </c>
       <c r="D493" t="s">
-        <v>1498</v>
+        <v>1515</v>
       </c>
       <c r="F493" t="s">
-        <v>1499</v>
+        <v>1516</v>
       </c>
       <c r="G493" t="s">
         <v>17</v>
       </c>
       <c r="H493">
-        <v>14025</v>
+        <v>14174</v>
       </c>
       <c r="I493" t="s">
-        <v>1500</v>
+        <v>1517</v>
       </c>
       <c r="K493" t="s">
         <v>60</v>
       </c>
       <c r="L493">
         <v>0</v>
       </c>
       <c r="M493" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494">
-        <v>3959</v>
+        <v>224</v>
       </c>
       <c r="B494" t="s">
         <v>27</v>
       </c>
       <c r="C494" t="s">
-        <v>1501</v>
+        <v>1518</v>
       </c>
       <c r="D494" t="s">
-        <v>1502</v>
+        <v>1519</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1520</v>
       </c>
       <c r="F494" t="s">
-        <v>135</v>
+        <v>40</v>
       </c>
       <c r="G494" t="s">
         <v>17</v>
       </c>
       <c r="H494">
-        <v>14004</v>
+        <v>14202</v>
       </c>
       <c r="I494" t="s">
-        <v>1503</v>
+        <v>40</v>
       </c>
       <c r="K494" t="s">
         <v>60</v>
       </c>
       <c r="L494">
         <v>0</v>
       </c>
       <c r="M494" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495">
-        <v>3961</v>
+        <v>2349</v>
       </c>
       <c r="B495" t="s">
         <v>27</v>
       </c>
       <c r="C495" t="s">
-        <v>1504</v>
+        <v>1521</v>
       </c>
       <c r="D495" t="s">
-        <v>1505</v>
+        <v>1522</v>
       </c>
       <c r="F495" t="s">
-        <v>99</v>
+        <v>1513</v>
       </c>
       <c r="G495" t="s">
         <v>17</v>
       </c>
       <c r="H495">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>1506</v>
+        <v>14051</v>
       </c>
       <c r="K495" t="s">
         <v>60</v>
       </c>
       <c r="L495">
         <v>0</v>
       </c>
       <c r="M495" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496">
-        <v>3963</v>
+        <v>2371</v>
       </c>
       <c r="B496" t="s">
         <v>27</v>
       </c>
       <c r="C496" t="s">
-        <v>1507</v>
+        <v>1523</v>
       </c>
       <c r="D496" t="s">
-        <v>1508</v>
+        <v>652</v>
       </c>
       <c r="F496" t="s">
-        <v>529</v>
+        <v>653</v>
       </c>
       <c r="G496" t="s">
         <v>17</v>
       </c>
       <c r="H496">
-        <v>14218</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>14043</v>
       </c>
       <c r="K496" t="s">
         <v>60</v>
       </c>
       <c r="L496">
         <v>0</v>
       </c>
       <c r="M496" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497">
-        <v>3964</v>
+        <v>258</v>
       </c>
       <c r="B497" t="s">
         <v>27</v>
       </c>
       <c r="C497" t="s">
-        <v>1509</v>
+        <v>1524</v>
       </c>
       <c r="D497" t="s">
-        <v>1510</v>
+        <v>1525</v>
       </c>
       <c r="F497" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="G497" t="s">
         <v>17</v>
       </c>
       <c r="H497">
-        <v>14075</v>
+        <v>14224</v>
       </c>
       <c r="I497" t="s">
-        <v>1511</v>
+        <v>1526</v>
+      </c>
+      <c r="J497" t="s">
+        <v>1527</v>
       </c>
       <c r="K497" t="s">
         <v>60</v>
       </c>
       <c r="L497">
         <v>0</v>
       </c>
       <c r="M497" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498">
-        <v>3976</v>
+        <v>3893</v>
       </c>
       <c r="B498" t="s">
         <v>27</v>
       </c>
       <c r="C498" t="s">
-        <v>1512</v>
+        <v>1528</v>
       </c>
       <c r="D498" t="s">
-        <v>171</v>
+        <v>1529</v>
       </c>
       <c r="F498" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="G498" t="s">
         <v>17</v>
       </c>
-      <c r="H498" t="s">
-        <v>172</v>
+      <c r="H498">
+        <v>14225</v>
       </c>
       <c r="I498" t="s">
-        <v>1513</v>
+        <v>1530</v>
       </c>
       <c r="K498" t="s">
         <v>60</v>
       </c>
       <c r="L498">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M498" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499">
-        <v>3977</v>
+        <v>3897</v>
       </c>
       <c r="B499" t="s">
         <v>27</v>
       </c>
       <c r="C499" t="s">
-        <v>1415</v>
+        <v>1531</v>
       </c>
       <c r="D499" t="s">
-        <v>1514</v>
+        <v>1309</v>
       </c>
       <c r="F499" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G499" t="s">
         <v>17</v>
       </c>
       <c r="H499">
-        <v>14215</v>
+        <v>14210</v>
       </c>
       <c r="I499" t="s">
         <v>25</v>
       </c>
+      <c r="J499" t="s">
+        <v>19</v>
+      </c>
       <c r="K499" t="s">
         <v>60</v>
       </c>
       <c r="L499">
         <v>0</v>
       </c>
       <c r="M499" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="500" spans="1:13">
       <c r="A500">
-        <v>3980</v>
+        <v>3911</v>
       </c>
       <c r="B500" t="s">
         <v>27</v>
       </c>
       <c r="C500" t="s">
-        <v>1515</v>
+        <v>1532</v>
       </c>
       <c r="D500" t="s">
-        <v>1516</v>
+        <v>1533</v>
       </c>
       <c r="F500" t="s">
-        <v>116</v>
+        <v>1028</v>
       </c>
       <c r="G500" t="s">
         <v>17</v>
       </c>
       <c r="H500">
-        <v>14215</v>
+        <v>14111</v>
       </c>
       <c r="I500" t="s">
-        <v>1517</v>
+        <v>298</v>
       </c>
       <c r="K500" t="s">
         <v>60</v>
       </c>
       <c r="L500">
         <v>0</v>
       </c>
       <c r="M500" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501">
-        <v>3983</v>
+        <v>3912</v>
       </c>
       <c r="B501" t="s">
         <v>27</v>
       </c>
       <c r="C501" t="s">
-        <v>1518</v>
+        <v>1534</v>
       </c>
       <c r="D501" t="s">
-        <v>127</v>
+        <v>1535</v>
       </c>
       <c r="F501" t="s">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="G501" t="s">
         <v>17</v>
       </c>
       <c r="H501">
-        <v>24221</v>
+        <v>14206</v>
       </c>
       <c r="I501" t="s">
-        <v>1519</v>
+        <v>1536</v>
       </c>
       <c r="K501" t="s">
         <v>60</v>
       </c>
       <c r="L501">
         <v>0</v>
       </c>
       <c r="M501" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502">
-        <v>3992</v>
+        <v>3919</v>
       </c>
       <c r="B502" t="s">
         <v>27</v>
       </c>
       <c r="C502" t="s">
-        <v>1520</v>
+        <v>1537</v>
       </c>
       <c r="D502" t="s">
-        <v>998</v>
+        <v>1538</v>
       </c>
       <c r="F502" t="s">
-        <v>895</v>
+        <v>124</v>
       </c>
       <c r="G502" t="s">
         <v>17</v>
       </c>
       <c r="H502">
-        <v>14217</v>
+        <v>14215</v>
       </c>
       <c r="I502" t="s">
-        <v>896</v>
+        <v>1539</v>
       </c>
       <c r="K502" t="s">
         <v>60</v>
       </c>
       <c r="L502">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M502" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="503" spans="1:13">
       <c r="A503">
-        <v>4004</v>
+        <v>3923</v>
       </c>
       <c r="B503" t="s">
         <v>27</v>
       </c>
       <c r="C503" t="s">
-        <v>211</v>
+        <v>1540</v>
       </c>
       <c r="D503" t="s">
-        <v>1521</v>
+        <v>1541</v>
       </c>
       <c r="F503" t="s">
         <v>116</v>
       </c>
       <c r="G503" t="s">
         <v>17</v>
       </c>
       <c r="H503">
-        <v>14217</v>
+        <v>14216</v>
       </c>
       <c r="I503" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1542</v>
       </c>
       <c r="K503" t="s">
         <v>60</v>
       </c>
       <c r="L503">
         <v>0</v>
       </c>
       <c r="M503" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="504" spans="1:13">
       <c r="A504">
-        <v>4008</v>
+        <v>3926</v>
       </c>
       <c r="B504" t="s">
         <v>27</v>
       </c>
       <c r="C504" t="s">
-        <v>1522</v>
+        <v>1543</v>
       </c>
       <c r="D504" t="s">
-        <v>1523</v>
+        <v>1544</v>
       </c>
       <c r="F504" t="s">
-        <v>200</v>
+        <v>116</v>
       </c>
       <c r="G504" t="s">
         <v>17</v>
       </c>
       <c r="H504">
-        <v>14221</v>
+        <v>14217</v>
       </c>
       <c r="I504" t="s">
-        <v>1063</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1084</v>
       </c>
       <c r="K504" t="s">
         <v>60</v>
       </c>
       <c r="L504">
         <v>0</v>
       </c>
       <c r="M504" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="505" spans="1:13">
       <c r="A505">
-        <v>4011</v>
+        <v>3933</v>
       </c>
       <c r="B505" t="s">
         <v>27</v>
       </c>
       <c r="C505" t="s">
-        <v>1524</v>
+        <v>1545</v>
       </c>
       <c r="D505" t="s">
-        <v>1525</v>
+        <v>1546</v>
       </c>
       <c r="F505" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G505" t="s">
         <v>17</v>
       </c>
       <c r="H505">
-        <v>14225</v>
+        <v>14216</v>
       </c>
       <c r="I505" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>1547</v>
       </c>
       <c r="K505" t="s">
         <v>60</v>
       </c>
       <c r="L505">
         <v>0</v>
       </c>
       <c r="M505" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="506" spans="1:13">
       <c r="A506">
-        <v>4013</v>
+        <v>3941</v>
       </c>
       <c r="B506" t="s">
         <v>27</v>
       </c>
       <c r="C506" t="s">
-        <v>1528</v>
+        <v>1548</v>
       </c>
       <c r="D506" t="s">
-        <v>1529</v>
+        <v>1549</v>
       </c>
       <c r="F506" t="s">
         <v>40</v>
       </c>
       <c r="G506" t="s">
         <v>17</v>
       </c>
       <c r="H506">
-        <v>14225</v>
+        <v>14211</v>
       </c>
       <c r="I506" t="s">
-        <v>1530</v>
-[...2 lines deleted...]
-        <v>1531</v>
+        <v>1087</v>
       </c>
       <c r="K506" t="s">
         <v>60</v>
       </c>
       <c r="L506">
         <v>0</v>
       </c>
       <c r="M506" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507">
-        <v>4023</v>
+        <v>3946</v>
       </c>
       <c r="B507" t="s">
         <v>27</v>
       </c>
       <c r="C507" t="s">
-        <v>1532</v>
+        <v>1550</v>
       </c>
       <c r="D507" t="s">
-        <v>115</v>
+        <v>609</v>
       </c>
       <c r="F507" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="G507" t="s">
         <v>17</v>
       </c>
       <c r="H507">
-        <v>14215</v>
+        <v>14210</v>
       </c>
       <c r="I507" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>1550</v>
       </c>
       <c r="K507" t="s">
         <v>60</v>
       </c>
       <c r="L507">
         <v>0</v>
       </c>
       <c r="M507" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508">
-        <v>4024</v>
+        <v>3951</v>
       </c>
       <c r="B508" t="s">
         <v>27</v>
       </c>
       <c r="C508" t="s">
-        <v>1534</v>
+        <v>1551</v>
       </c>
       <c r="D508" t="s">
-        <v>1224</v>
+        <v>472</v>
       </c>
       <c r="F508" t="s">
-        <v>895</v>
+        <v>473</v>
       </c>
       <c r="G508" t="s">
         <v>17</v>
       </c>
       <c r="H508">
-        <v>14217</v>
+        <v>14221</v>
       </c>
       <c r="I508" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>1552</v>
       </c>
       <c r="K508" t="s">
         <v>60</v>
       </c>
       <c r="L508">
         <v>0</v>
       </c>
       <c r="M508" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509">
-        <v>4035</v>
+        <v>3954</v>
       </c>
       <c r="B509" t="s">
         <v>27</v>
       </c>
       <c r="C509" t="s">
-        <v>1535</v>
+        <v>1553</v>
       </c>
       <c r="D509" t="s">
-        <v>1536</v>
+        <v>115</v>
       </c>
       <c r="F509" t="s">
-        <v>214</v>
+        <v>116</v>
       </c>
       <c r="G509" t="s">
         <v>17</v>
       </c>
       <c r="H509">
-        <v>14150</v>
+        <v>14209</v>
       </c>
       <c r="I509" t="s">
-        <v>1535</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>1125</v>
       </c>
       <c r="K509" t="s">
         <v>60</v>
       </c>
       <c r="L509">
         <v>0</v>
       </c>
       <c r="M509" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="510" spans="1:13">
       <c r="A510">
-        <v>4038</v>
+        <v>3958</v>
       </c>
       <c r="B510" t="s">
         <v>27</v>
       </c>
       <c r="C510" t="s">
-        <v>1537</v>
+        <v>1554</v>
       </c>
       <c r="D510" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
       <c r="F510" t="s">
-        <v>116</v>
+        <v>1556</v>
       </c>
       <c r="G510" t="s">
         <v>17</v>
       </c>
       <c r="H510">
-        <v>14209</v>
+        <v>14025</v>
       </c>
       <c r="I510" t="s">
-        <v>1539</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>1557</v>
       </c>
       <c r="K510" t="s">
         <v>60</v>
       </c>
       <c r="L510">
         <v>0</v>
       </c>
       <c r="M510" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511">
-        <v>4041</v>
+        <v>3959</v>
       </c>
       <c r="B511" t="s">
         <v>27</v>
       </c>
       <c r="C511" t="s">
-        <v>1540</v>
+        <v>1558</v>
       </c>
       <c r="D511" t="s">
-        <v>115</v>
+        <v>1559</v>
       </c>
       <c r="F511" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="G511" t="s">
         <v>17</v>
       </c>
       <c r="H511">
-        <v>14215</v>
+        <v>14004</v>
       </c>
       <c r="I511" t="s">
-        <v>1541</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>1560</v>
       </c>
       <c r="K511" t="s">
         <v>60</v>
       </c>
       <c r="L511">
         <v>0</v>
       </c>
       <c r="M511" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512">
-        <v>4043</v>
+        <v>3961</v>
       </c>
       <c r="B512" t="s">
         <v>27</v>
       </c>
       <c r="C512" t="s">
-        <v>1542</v>
+        <v>1561</v>
       </c>
       <c r="D512" t="s">
-        <v>1543</v>
+        <v>1562</v>
       </c>
       <c r="F512" t="s">
-        <v>1544</v>
+        <v>99</v>
       </c>
       <c r="G512" t="s">
         <v>17</v>
       </c>
       <c r="H512">
-        <v>14617</v>
+        <v>14094</v>
       </c>
       <c r="I512" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-        <v>1545</v>
+        <v>1563</v>
       </c>
       <c r="K512" t="s">
         <v>60</v>
       </c>
       <c r="L512">
         <v>0</v>
       </c>
       <c r="M512" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="513" spans="1:13">
       <c r="A513">
-        <v>4047</v>
+        <v>3963</v>
       </c>
       <c r="B513" t="s">
         <v>27</v>
       </c>
       <c r="C513" t="s">
-        <v>1546</v>
+        <v>1564</v>
       </c>
       <c r="D513" t="s">
-        <v>746</v>
+        <v>1565</v>
       </c>
       <c r="F513" t="s">
-        <v>587</v>
+        <v>533</v>
       </c>
       <c r="G513" t="s">
         <v>17</v>
       </c>
       <c r="H513">
-        <v>14075</v>
+        <v>14218</v>
       </c>
       <c r="I513" t="s">
-        <v>1547</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>254</v>
       </c>
       <c r="K513" t="s">
         <v>60</v>
       </c>
       <c r="L513">
         <v>0</v>
       </c>
       <c r="M513" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="514" spans="1:13">
       <c r="A514">
-        <v>4050</v>
+        <v>3964</v>
       </c>
       <c r="B514" t="s">
         <v>27</v>
       </c>
       <c r="C514" t="s">
-        <v>1548</v>
+        <v>1566</v>
       </c>
       <c r="D514" t="s">
-        <v>1549</v>
+        <v>1567</v>
       </c>
       <c r="F514" t="s">
-        <v>1550</v>
+        <v>596</v>
       </c>
       <c r="G514" t="s">
         <v>17</v>
       </c>
       <c r="H514">
-        <v>14030</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>14075</v>
+      </c>
+      <c r="I514" t="s">
+        <v>1568</v>
       </c>
       <c r="K514" t="s">
         <v>60</v>
       </c>
       <c r="L514">
         <v>0</v>
       </c>
       <c r="M514" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="515" spans="1:13">
       <c r="A515">
-        <v>4051</v>
+        <v>3976</v>
       </c>
       <c r="B515" t="s">
         <v>27</v>
       </c>
       <c r="C515" t="s">
-        <v>1551</v>
+        <v>1569</v>
       </c>
       <c r="D515" t="s">
-        <v>199</v>
+        <v>171</v>
       </c>
       <c r="F515" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="G515" t="s">
         <v>17</v>
       </c>
-      <c r="H515">
-[...3 lines deleted...]
-        <v>195</v>
+      <c r="H515" t="s">
+        <v>172</v>
+      </c>
+      <c r="I515" t="s">
+        <v>977</v>
       </c>
       <c r="K515" t="s">
         <v>60</v>
       </c>
       <c r="L515">
         <v>0</v>
       </c>
       <c r="M515" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516">
-        <v>4055</v>
+        <v>3977</v>
       </c>
       <c r="B516" t="s">
         <v>27</v>
       </c>
       <c r="C516" t="s">
-        <v>1552</v>
+        <v>1472</v>
       </c>
       <c r="D516" t="s">
-        <v>1553</v>
+        <v>1570</v>
       </c>
       <c r="F516" t="s">
-        <v>375</v>
+        <v>40</v>
       </c>
       <c r="G516" t="s">
         <v>17</v>
       </c>
       <c r="H516">
-        <v>14208</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14215</v>
+      </c>
+      <c r="I516" t="s">
+        <v>25</v>
       </c>
       <c r="K516" t="s">
         <v>60</v>
       </c>
       <c r="L516">
         <v>0</v>
       </c>
       <c r="M516" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="517" spans="1:13">
       <c r="A517">
-        <v>4057</v>
+        <v>3980</v>
       </c>
       <c r="B517" t="s">
         <v>27</v>
       </c>
       <c r="C517" t="s">
-        <v>1554</v>
+        <v>1571</v>
       </c>
       <c r="D517" t="s">
-        <v>1555</v>
+        <v>1572</v>
       </c>
       <c r="F517" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="G517" t="s">
         <v>17</v>
       </c>
       <c r="H517">
-        <v>14127</v>
+        <v>14215</v>
       </c>
       <c r="I517" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>1573</v>
       </c>
       <c r="K517" t="s">
         <v>60</v>
       </c>
       <c r="L517">
         <v>0</v>
       </c>
       <c r="M517" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="518" spans="1:13">
       <c r="A518">
-        <v>4059</v>
+        <v>3983</v>
       </c>
       <c r="B518" t="s">
         <v>27</v>
       </c>
       <c r="C518" t="s">
-        <v>1556</v>
+        <v>1574</v>
       </c>
       <c r="D518" t="s">
-        <v>1557</v>
+        <v>127</v>
       </c>
       <c r="F518" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="G518" t="s">
         <v>17</v>
       </c>
       <c r="H518">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>1558</v>
+        <v>24221</v>
+      </c>
+      <c r="I518" t="s">
+        <v>1575</v>
       </c>
       <c r="K518" t="s">
         <v>60</v>
       </c>
       <c r="L518">
         <v>0</v>
       </c>
       <c r="M518" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="519" spans="1:13">
       <c r="A519">
-        <v>4061</v>
+        <v>3992</v>
       </c>
       <c r="B519" t="s">
         <v>27</v>
       </c>
       <c r="C519" t="s">
-        <v>1559</v>
+        <v>1576</v>
       </c>
       <c r="D519" t="s">
-        <v>1560</v>
+        <v>1022</v>
       </c>
       <c r="F519" t="s">
-        <v>124</v>
+        <v>899</v>
       </c>
       <c r="G519" t="s">
         <v>17</v>
       </c>
       <c r="H519">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>14217</v>
+      </c>
+      <c r="I519" t="s">
+        <v>900</v>
       </c>
       <c r="K519" t="s">
         <v>60</v>
       </c>
       <c r="L519">
         <v>0</v>
       </c>
       <c r="M519" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="520" spans="1:13">
       <c r="A520">
-        <v>4069</v>
+        <v>4004</v>
       </c>
       <c r="B520" t="s">
         <v>27</v>
       </c>
       <c r="C520" t="s">
-        <v>1561</v>
+        <v>211</v>
       </c>
       <c r="D520" t="s">
-        <v>1562</v>
+        <v>1577</v>
       </c>
       <c r="F520" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="G520" t="s">
         <v>17</v>
       </c>
       <c r="H520">
-        <v>14075</v>
+        <v>14217</v>
+      </c>
+      <c r="I520" t="s">
+        <v>444</v>
       </c>
       <c r="J520" t="s">
-        <v>1563</v>
+        <v>192</v>
       </c>
       <c r="K520" t="s">
         <v>60</v>
       </c>
       <c r="L520">
         <v>0</v>
       </c>
       <c r="M520" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="521" spans="1:13">
       <c r="A521">
-        <v>4071</v>
+        <v>4008</v>
       </c>
       <c r="B521" t="s">
         <v>27</v>
       </c>
       <c r="C521" t="s">
-        <v>1564</v>
+        <v>1578</v>
       </c>
       <c r="D521" t="s">
-        <v>1565</v>
+        <v>1579</v>
       </c>
       <c r="F521" t="s">
-        <v>103</v>
+        <v>200</v>
       </c>
       <c r="G521" t="s">
         <v>17</v>
       </c>
       <c r="H521">
-        <v>14075</v>
+        <v>14221</v>
+      </c>
+      <c r="I521" t="s">
+        <v>1087</v>
       </c>
       <c r="J521" t="s">
-        <v>1566</v>
+        <v>192</v>
       </c>
       <c r="K521" t="s">
         <v>60</v>
       </c>
       <c r="L521">
         <v>0</v>
       </c>
       <c r="M521" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522">
-        <v>4093</v>
+        <v>4011</v>
       </c>
       <c r="B522" t="s">
         <v>27</v>
       </c>
       <c r="C522" t="s">
-        <v>1567</v>
+        <v>1580</v>
       </c>
       <c r="D522" t="s">
-        <v>115</v>
+        <v>1581</v>
       </c>
       <c r="F522" t="s">
         <v>116</v>
       </c>
       <c r="G522" t="s">
         <v>17</v>
       </c>
       <c r="H522">
-        <v>14215</v>
+        <v>14225</v>
+      </c>
+      <c r="I522" t="s">
+        <v>1582</v>
       </c>
       <c r="J522" t="s">
-        <v>195</v>
+        <v>1583</v>
       </c>
       <c r="K522" t="s">
         <v>60</v>
       </c>
       <c r="L522">
         <v>0</v>
       </c>
       <c r="M522" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="523" spans="1:13">
       <c r="A523">
-        <v>4095</v>
+        <v>4013</v>
       </c>
       <c r="B523" t="s">
         <v>27</v>
       </c>
       <c r="C523" t="s">
-        <v>1568</v>
+        <v>1584</v>
       </c>
       <c r="D523" t="s">
-        <v>1569</v>
+        <v>1585</v>
       </c>
       <c r="F523" t="s">
-        <v>477</v>
+        <v>40</v>
       </c>
       <c r="G523" t="s">
         <v>17</v>
       </c>
       <c r="H523">
-        <v>14221</v>
+        <v>14225</v>
+      </c>
+      <c r="I523" t="s">
+        <v>1586</v>
       </c>
       <c r="J523" t="s">
-        <v>208</v>
+        <v>1587</v>
       </c>
       <c r="K523" t="s">
         <v>60</v>
       </c>
       <c r="L523">
         <v>0</v>
       </c>
       <c r="M523" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="524" spans="1:13">
       <c r="A524">
-        <v>4101</v>
+        <v>4023</v>
       </c>
       <c r="B524" t="s">
         <v>27</v>
       </c>
       <c r="C524" t="s">
-        <v>1570</v>
+        <v>1588</v>
       </c>
       <c r="D524" t="s">
-        <v>1571</v>
+        <v>115</v>
       </c>
       <c r="F524" t="s">
-        <v>416</v>
+        <v>116</v>
       </c>
       <c r="G524" t="s">
         <v>17</v>
       </c>
       <c r="H524">
-        <v>14304</v>
+        <v>14215</v>
+      </c>
+      <c r="I524" t="s">
+        <v>1589</v>
       </c>
       <c r="J524" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="K524" t="s">
         <v>60</v>
       </c>
       <c r="L524">
         <v>0</v>
       </c>
       <c r="M524" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="525" spans="1:13">
       <c r="A525">
-        <v>4110</v>
+        <v>4024</v>
       </c>
       <c r="B525" t="s">
         <v>27</v>
       </c>
       <c r="C525" t="s">
-        <v>1572</v>
+        <v>1590</v>
       </c>
       <c r="D525" t="s">
-        <v>665</v>
+        <v>1248</v>
       </c>
       <c r="F525" t="s">
-        <v>85</v>
+        <v>899</v>
       </c>
       <c r="G525" t="s">
         <v>17</v>
       </c>
       <c r="H525">
-        <v>14221</v>
+        <v>14217</v>
+      </c>
+      <c r="I525" t="s">
+        <v>1249</v>
       </c>
       <c r="J525" t="s">
         <v>189</v>
       </c>
       <c r="K525" t="s">
         <v>60</v>
       </c>
       <c r="L525">
         <v>0</v>
       </c>
       <c r="M525" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="526" spans="1:13">
       <c r="A526">
-        <v>4117</v>
+        <v>4035</v>
       </c>
       <c r="B526" t="s">
         <v>27</v>
       </c>
       <c r="C526" t="s">
-        <v>211</v>
+        <v>1591</v>
       </c>
       <c r="D526" t="s">
-        <v>115</v>
+        <v>1592</v>
       </c>
       <c r="F526" t="s">
-        <v>116</v>
+        <v>214</v>
       </c>
       <c r="G526" t="s">
         <v>17</v>
       </c>
       <c r="H526">
-        <v>14215</v>
+        <v>14150</v>
+      </c>
+      <c r="I526" t="s">
+        <v>1591</v>
       </c>
       <c r="J526" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="K526" t="s">
         <v>60</v>
       </c>
       <c r="L526">
         <v>0</v>
       </c>
       <c r="M526" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="527" spans="1:13">
       <c r="A527">
-        <v>4120</v>
+        <v>4038</v>
       </c>
       <c r="B527" t="s">
         <v>27</v>
       </c>
       <c r="C527" t="s">
-        <v>1573</v>
+        <v>1593</v>
       </c>
       <c r="D527" t="s">
-        <v>1574</v>
+        <v>1594</v>
       </c>
       <c r="F527" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="G527" t="s">
         <v>17</v>
       </c>
       <c r="H527">
-        <v>14075</v>
+        <v>14209</v>
+      </c>
+      <c r="I527" t="s">
+        <v>1595</v>
       </c>
       <c r="J527" t="s">
         <v>189</v>
       </c>
       <c r="K527" t="s">
         <v>60</v>
       </c>
       <c r="L527">
         <v>0</v>
       </c>
       <c r="M527" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="528" spans="1:13">
       <c r="A528">
-        <v>4130</v>
+        <v>4041</v>
       </c>
       <c r="B528" t="s">
         <v>27</v>
       </c>
       <c r="C528" t="s">
-        <v>1575</v>
+        <v>1596</v>
       </c>
       <c r="D528" t="s">
-        <v>746</v>
+        <v>115</v>
       </c>
       <c r="F528" t="s">
-        <v>587</v>
+        <v>116</v>
       </c>
       <c r="G528" t="s">
         <v>17</v>
       </c>
       <c r="H528">
-        <v>14075</v>
+        <v>14215</v>
+      </c>
+      <c r="I528" t="s">
+        <v>1597</v>
       </c>
       <c r="J528" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="K528" t="s">
         <v>60</v>
       </c>
       <c r="L528">
         <v>0</v>
       </c>
       <c r="M528" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="529" spans="1:13">
       <c r="A529">
-        <v>4139</v>
+        <v>4043</v>
       </c>
       <c r="B529" t="s">
         <v>27</v>
       </c>
       <c r="C529" t="s">
-        <v>211</v>
+        <v>1598</v>
       </c>
       <c r="D529" t="s">
-        <v>115</v>
+        <v>1599</v>
       </c>
       <c r="F529" t="s">
-        <v>116</v>
+        <v>1600</v>
       </c>
       <c r="G529" t="s">
         <v>17</v>
       </c>
       <c r="H529">
-        <v>14215</v>
+        <v>14617</v>
+      </c>
+      <c r="I529" t="s">
+        <v>1598</v>
       </c>
       <c r="J529" t="s">
-        <v>192</v>
+        <v>1601</v>
       </c>
       <c r="K529" t="s">
         <v>60</v>
       </c>
       <c r="L529">
         <v>0</v>
       </c>
       <c r="M529" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="530" spans="1:13">
       <c r="A530">
-        <v>4140</v>
+        <v>4047</v>
       </c>
       <c r="B530" t="s">
         <v>27</v>
       </c>
       <c r="C530" t="s">
-        <v>1576</v>
+        <v>1602</v>
       </c>
       <c r="D530" t="s">
-        <v>171</v>
+        <v>753</v>
       </c>
       <c r="F530" t="s">
-        <v>40</v>
+        <v>596</v>
       </c>
       <c r="G530" t="s">
         <v>17</v>
       </c>
-      <c r="H530" t="s">
-        <v>172</v>
+      <c r="H530">
+        <v>14075</v>
+      </c>
+      <c r="I530" t="s">
+        <v>1603</v>
       </c>
       <c r="J530" t="s">
         <v>189</v>
       </c>
       <c r="K530" t="s">
         <v>60</v>
       </c>
       <c r="L530">
         <v>0</v>
       </c>
       <c r="M530" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="531" spans="1:13">
       <c r="A531">
-        <v>4173</v>
+        <v>4050</v>
       </c>
       <c r="B531" t="s">
         <v>27</v>
       </c>
       <c r="C531" t="s">
-        <v>1577</v>
+        <v>1604</v>
       </c>
       <c r="D531" t="s">
-        <v>1578</v>
+        <v>1605</v>
       </c>
       <c r="F531" t="s">
-        <v>214</v>
+        <v>1606</v>
       </c>
       <c r="G531" t="s">
         <v>17</v>
       </c>
       <c r="H531">
-        <v>14150</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>14030</v>
       </c>
       <c r="J531" t="s">
-        <v>1579</v>
+        <v>208</v>
       </c>
       <c r="K531" t="s">
         <v>60</v>
       </c>
       <c r="L531">
         <v>0</v>
       </c>
       <c r="M531" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="532" spans="1:13">
       <c r="A532">
-        <v>4175</v>
+        <v>4051</v>
       </c>
       <c r="B532" t="s">
         <v>27</v>
       </c>
       <c r="C532" t="s">
-        <v>1580</v>
+        <v>1607</v>
       </c>
       <c r="D532" t="s">
-        <v>171</v>
+        <v>199</v>
       </c>
       <c r="F532" t="s">
-        <v>40</v>
+        <v>200</v>
       </c>
       <c r="G532" t="s">
         <v>17</v>
       </c>
-      <c r="H532" t="s">
-[...3 lines deleted...]
-        <v>666</v>
+      <c r="H532">
+        <v>14221</v>
       </c>
       <c r="J532" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="K532" t="s">
         <v>60</v>
       </c>
       <c r="L532">
         <v>0</v>
       </c>
       <c r="M532" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="533" spans="1:13">
       <c r="A533">
-        <v>4179</v>
+        <v>4055</v>
       </c>
       <c r="B533" t="s">
         <v>27</v>
       </c>
       <c r="C533" t="s">
-        <v>211</v>
+        <v>1608</v>
       </c>
       <c r="D533" t="s">
-        <v>115</v>
+        <v>1609</v>
       </c>
       <c r="F533" t="s">
-        <v>116</v>
+        <v>375</v>
       </c>
       <c r="G533" t="s">
         <v>17</v>
       </c>
       <c r="H533">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1581</v>
+        <v>14208</v>
       </c>
       <c r="J533" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="K533" t="s">
         <v>60</v>
       </c>
       <c r="L533">
         <v>0</v>
       </c>
       <c r="M533" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="534" spans="1:13">
       <c r="A534">
-        <v>4181</v>
+        <v>4057</v>
       </c>
       <c r="B534" t="s">
         <v>27</v>
       </c>
       <c r="C534" t="s">
-        <v>1582</v>
+        <v>1610</v>
       </c>
       <c r="D534" t="s">
-        <v>1583</v>
+        <v>1611</v>
       </c>
       <c r="F534" t="s">
-        <v>460</v>
+        <v>168</v>
       </c>
       <c r="G534" t="s">
         <v>17</v>
       </c>
       <c r="H534">
-        <v>14141</v>
+        <v>14127</v>
       </c>
       <c r="I534" t="s">
-        <v>243</v>
+        <v>332</v>
       </c>
       <c r="J534" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="K534" t="s">
         <v>60</v>
       </c>
       <c r="L534">
         <v>0</v>
       </c>
       <c r="M534" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="535" spans="1:13">
       <c r="A535">
-        <v>4185</v>
+        <v>4059</v>
       </c>
       <c r="B535" t="s">
         <v>27</v>
       </c>
       <c r="C535" t="s">
-        <v>1584</v>
+        <v>1612</v>
       </c>
       <c r="D535" t="s">
-        <v>1585</v>
+        <v>1613</v>
       </c>
       <c r="F535" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="G535" t="s">
         <v>17</v>
       </c>
       <c r="H535">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1586</v>
+        <v>14075</v>
       </c>
       <c r="J535" t="s">
-        <v>189</v>
+        <v>1614</v>
       </c>
       <c r="K535" t="s">
         <v>60</v>
       </c>
       <c r="L535">
         <v>0</v>
       </c>
       <c r="M535" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="536" spans="1:13">
       <c r="A536">
-        <v>4189</v>
+        <v>4061</v>
       </c>
       <c r="B536" t="s">
         <v>27</v>
       </c>
       <c r="C536" t="s">
-        <v>1587</v>
+        <v>1615</v>
       </c>
       <c r="D536" t="s">
-        <v>171</v>
+        <v>1616</v>
       </c>
       <c r="F536" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="G536" t="s">
         <v>17</v>
       </c>
-      <c r="H536" t="s">
-[...3 lines deleted...]
-        <v>1588</v>
+      <c r="H536">
+        <v>14226</v>
       </c>
       <c r="J536" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="K536" t="s">
         <v>60</v>
       </c>
       <c r="L536">
         <v>0</v>
       </c>
       <c r="M536" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="537" spans="1:13">
       <c r="A537">
-        <v>4192</v>
+        <v>4069</v>
       </c>
       <c r="B537" t="s">
         <v>27</v>
       </c>
       <c r="C537" t="s">
-        <v>211</v>
+        <v>1617</v>
       </c>
       <c r="D537" t="s">
-        <v>115</v>
+        <v>1618</v>
       </c>
       <c r="F537" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="G537" t="s">
         <v>17</v>
       </c>
       <c r="H537">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1589</v>
+        <v>14075</v>
       </c>
       <c r="J537" t="s">
-        <v>192</v>
+        <v>1619</v>
       </c>
       <c r="K537" t="s">
         <v>60</v>
       </c>
       <c r="L537">
         <v>0</v>
       </c>
       <c r="M537" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="538" spans="1:13">
       <c r="A538">
-        <v>4205</v>
+        <v>4071</v>
       </c>
       <c r="B538" t="s">
         <v>27</v>
       </c>
       <c r="C538" t="s">
-        <v>1590</v>
+        <v>1620</v>
       </c>
       <c r="D538" t="s">
-        <v>1591</v>
+        <v>1621</v>
       </c>
       <c r="F538" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="G538" t="s">
         <v>17</v>
       </c>
       <c r="H538">
-        <v>14204</v>
-[...2 lines deleted...]
-        <v>1592</v>
+        <v>14075</v>
       </c>
       <c r="J538" t="s">
-        <v>189</v>
+        <v>1622</v>
       </c>
       <c r="K538" t="s">
         <v>60</v>
       </c>
       <c r="L538">
         <v>0</v>
       </c>
       <c r="M538" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="539" spans="1:13">
       <c r="A539">
-        <v>4209</v>
+        <v>4093</v>
       </c>
       <c r="B539" t="s">
         <v>27</v>
       </c>
       <c r="C539" t="s">
-        <v>1593</v>
+        <v>1623</v>
       </c>
       <c r="D539" t="s">
         <v>115</v>
       </c>
       <c r="F539" t="s">
         <v>116</v>
       </c>
       <c r="G539" t="s">
         <v>17</v>
       </c>
       <c r="H539">
         <v>14215</v>
       </c>
-      <c r="I539" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J539" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="K539" t="s">
         <v>60</v>
       </c>
       <c r="L539">
         <v>0</v>
       </c>
       <c r="M539" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="540" spans="1:13">
       <c r="A540">
-        <v>4212</v>
+        <v>4095</v>
       </c>
       <c r="B540" t="s">
         <v>27</v>
       </c>
       <c r="C540" t="s">
-        <v>211</v>
+        <v>1624</v>
       </c>
       <c r="D540" t="s">
-        <v>115</v>
+        <v>1625</v>
       </c>
       <c r="F540" t="s">
-        <v>116</v>
+        <v>473</v>
       </c>
       <c r="G540" t="s">
         <v>17</v>
       </c>
       <c r="H540">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>14221</v>
       </c>
       <c r="J540" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="K540" t="s">
         <v>60</v>
       </c>
       <c r="L540">
         <v>0</v>
       </c>
       <c r="M540" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="541" spans="1:13">
       <c r="A541">
-        <v>4215</v>
+        <v>4101</v>
       </c>
       <c r="B541" t="s">
         <v>27</v>
       </c>
       <c r="C541" t="s">
-        <v>1595</v>
+        <v>1626</v>
       </c>
       <c r="D541" t="s">
-        <v>1596</v>
+        <v>1627</v>
       </c>
       <c r="F541" t="s">
-        <v>40</v>
+        <v>412</v>
       </c>
       <c r="G541" t="s">
         <v>17</v>
       </c>
       <c r="H541">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>14304</v>
       </c>
       <c r="J541" t="s">
         <v>189</v>
       </c>
       <c r="K541" t="s">
         <v>60</v>
       </c>
       <c r="L541">
         <v>0</v>
       </c>
       <c r="M541" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="542" spans="1:13">
       <c r="A542">
-        <v>4218</v>
+        <v>4110</v>
       </c>
       <c r="B542" t="s">
         <v>27</v>
       </c>
       <c r="C542" t="s">
-        <v>1597</v>
+        <v>1628</v>
       </c>
       <c r="D542" t="s">
-        <v>1598</v>
+        <v>673</v>
       </c>
       <c r="F542" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G542" t="s">
         <v>17</v>
       </c>
       <c r="H542">
-        <v>14211</v>
-[...2 lines deleted...]
-        <v>1599</v>
+        <v>14221</v>
       </c>
       <c r="J542" t="s">
         <v>189</v>
       </c>
       <c r="K542" t="s">
         <v>60</v>
       </c>
       <c r="L542">
         <v>0</v>
       </c>
       <c r="M542" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="543" spans="1:13">
       <c r="A543">
-        <v>4227</v>
+        <v>4117</v>
       </c>
       <c r="B543" t="s">
         <v>27</v>
       </c>
       <c r="C543" t="s">
         <v>211</v>
       </c>
       <c r="D543" t="s">
         <v>115</v>
       </c>
       <c r="F543" t="s">
         <v>116</v>
       </c>
       <c r="G543" t="s">
         <v>17</v>
       </c>
       <c r="H543">
         <v>14215</v>
       </c>
-      <c r="I543" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J543" t="s">
         <v>192</v>
       </c>
       <c r="K543" t="s">
         <v>60</v>
       </c>
       <c r="L543">
         <v>0</v>
       </c>
       <c r="M543" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="544" spans="1:13">
       <c r="A544">
-        <v>4240</v>
+        <v>4120</v>
       </c>
       <c r="B544" t="s">
         <v>27</v>
       </c>
       <c r="C544" t="s">
-        <v>211</v>
+        <v>1629</v>
       </c>
       <c r="D544" t="s">
-        <v>115</v>
+        <v>1630</v>
       </c>
       <c r="F544" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="G544" t="s">
         <v>17</v>
       </c>
       <c r="H544">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>896</v>
+        <v>14075</v>
       </c>
       <c r="J544" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="K544" t="s">
         <v>60</v>
       </c>
       <c r="L544">
         <v>0</v>
       </c>
       <c r="M544" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="545" spans="1:13">
       <c r="A545">
-        <v>4241</v>
+        <v>4130</v>
       </c>
       <c r="B545" t="s">
         <v>27</v>
       </c>
       <c r="C545" t="s">
-        <v>1601</v>
+        <v>1631</v>
       </c>
       <c r="D545" t="s">
-        <v>1602</v>
+        <v>753</v>
       </c>
       <c r="F545" t="s">
-        <v>1603</v>
+        <v>596</v>
       </c>
       <c r="G545" t="s">
         <v>17</v>
       </c>
       <c r="H545">
-        <v>14001</v>
-[...2 lines deleted...]
-        <v>1604</v>
+        <v>14075</v>
       </c>
       <c r="J545" t="s">
-        <v>782</v>
+        <v>208</v>
       </c>
       <c r="K545" t="s">
         <v>60</v>
       </c>
       <c r="L545">
         <v>0</v>
       </c>
       <c r="M545" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="546" spans="1:13">
       <c r="A546">
-        <v>4246</v>
+        <v>4139</v>
       </c>
       <c r="B546" t="s">
         <v>27</v>
       </c>
       <c r="C546" t="s">
-        <v>1605</v>
+        <v>211</v>
       </c>
       <c r="D546" t="s">
-        <v>1606</v>
+        <v>115</v>
       </c>
       <c r="F546" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="G546" t="s">
         <v>17</v>
       </c>
       <c r="H546">
-        <v>14204</v>
-[...2 lines deleted...]
-        <v>1607</v>
+        <v>14215</v>
       </c>
       <c r="J546" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="K546" t="s">
         <v>60</v>
       </c>
       <c r="L546">
         <v>0</v>
       </c>
       <c r="M546" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="547" spans="1:13">
       <c r="A547">
-        <v>4250</v>
+        <v>4140</v>
       </c>
       <c r="B547" t="s">
         <v>27</v>
       </c>
       <c r="C547" t="s">
-        <v>1608</v>
+        <v>1632</v>
       </c>
       <c r="D547" t="s">
         <v>171</v>
       </c>
       <c r="F547" t="s">
         <v>40</v>
       </c>
       <c r="G547" t="s">
         <v>17</v>
       </c>
       <c r="H547" t="s">
         <v>172</v>
       </c>
-      <c r="I547" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J547" t="s">
         <v>189</v>
       </c>
       <c r="K547" t="s">
         <v>60</v>
       </c>
       <c r="L547">
         <v>0</v>
       </c>
       <c r="M547" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="548" spans="1:13">
       <c r="A548">
-        <v>4254</v>
+        <v>4173</v>
       </c>
       <c r="B548" t="s">
         <v>27</v>
       </c>
       <c r="C548" t="s">
-        <v>1609</v>
+        <v>1633</v>
       </c>
       <c r="D548" t="s">
-        <v>1610</v>
+        <v>1634</v>
       </c>
       <c r="F548" t="s">
-        <v>40</v>
+        <v>214</v>
       </c>
       <c r="G548" t="s">
         <v>17</v>
       </c>
       <c r="H548">
-        <v>14207</v>
+        <v>14150</v>
       </c>
       <c r="I548" t="s">
-        <v>1611</v>
+        <v>327</v>
       </c>
       <c r="J548" t="s">
-        <v>1612</v>
+        <v>1635</v>
       </c>
       <c r="K548" t="s">
         <v>60</v>
       </c>
       <c r="L548">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M548" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="549" spans="1:13">
       <c r="A549">
-        <v>4263</v>
+        <v>4175</v>
       </c>
       <c r="B549" t="s">
         <v>27</v>
       </c>
       <c r="C549" t="s">
-        <v>1613</v>
+        <v>1636</v>
       </c>
       <c r="D549" t="s">
-        <v>1614</v>
+        <v>171</v>
       </c>
       <c r="F549" t="s">
         <v>40</v>
       </c>
       <c r="G549" t="s">
         <v>17</v>
       </c>
-      <c r="H549">
-        <v>14219</v>
+      <c r="H549" t="s">
+        <v>172</v>
       </c>
       <c r="I549" t="s">
-        <v>1615</v>
+        <v>674</v>
       </c>
       <c r="J549" t="s">
-        <v>1616</v>
+        <v>189</v>
       </c>
       <c r="K549" t="s">
         <v>60</v>
       </c>
       <c r="L549">
         <v>0</v>
       </c>
       <c r="M549" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="550" spans="1:13">
       <c r="A550">
-        <v>4290</v>
+        <v>4179</v>
       </c>
       <c r="B550" t="s">
         <v>27</v>
       </c>
       <c r="C550" t="s">
-        <v>1617</v>
+        <v>211</v>
       </c>
       <c r="D550" t="s">
-        <v>1618</v>
+        <v>115</v>
       </c>
       <c r="F550" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G550" t="s">
         <v>17</v>
       </c>
       <c r="H550">
         <v>14215</v>
       </c>
       <c r="I550" t="s">
-        <v>1619</v>
+        <v>1637</v>
       </c>
       <c r="J550" t="s">
-        <v>1620</v>
+        <v>192</v>
       </c>
       <c r="K550" t="s">
         <v>60</v>
       </c>
       <c r="L550">
         <v>0</v>
       </c>
       <c r="M550" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="551" spans="1:13">
       <c r="A551">
-        <v>4299</v>
+        <v>4181</v>
       </c>
       <c r="B551" t="s">
         <v>27</v>
       </c>
       <c r="C551" t="s">
-        <v>1621</v>
+        <v>1638</v>
       </c>
       <c r="D551" t="s">
-        <v>1622</v>
+        <v>1639</v>
       </c>
       <c r="F551" t="s">
-        <v>1623</v>
+        <v>456</v>
       </c>
       <c r="G551" t="s">
         <v>17</v>
       </c>
       <c r="H551">
-        <v>14094</v>
+        <v>14141</v>
       </c>
       <c r="I551" t="s">
-        <v>1624</v>
+        <v>243</v>
       </c>
       <c r="J551" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="K551" t="s">
         <v>60</v>
       </c>
       <c r="L551">
         <v>0</v>
       </c>
       <c r="M551" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="552" spans="1:13">
       <c r="A552">
-        <v>4300</v>
+        <v>4185</v>
       </c>
       <c r="B552" t="s">
         <v>27</v>
       </c>
       <c r="C552" t="s">
-        <v>1625</v>
+        <v>1640</v>
       </c>
       <c r="D552" t="s">
-        <v>1626</v>
+        <v>1641</v>
       </c>
       <c r="F552" t="s">
-        <v>1627</v>
+        <v>40</v>
       </c>
       <c r="G552" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="H552">
-        <v>18509</v>
+        <v>14215</v>
       </c>
       <c r="I552" t="s">
-        <v>1628</v>
+        <v>1642</v>
       </c>
       <c r="J552" t="s">
-        <v>1629</v>
+        <v>189</v>
       </c>
       <c r="K552" t="s">
         <v>60</v>
       </c>
       <c r="L552">
         <v>0</v>
       </c>
       <c r="M552" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="553" spans="1:13">
       <c r="A553">
-        <v>4308</v>
+        <v>4189</v>
       </c>
       <c r="B553" t="s">
         <v>27</v>
       </c>
       <c r="C553" t="s">
-        <v>1630</v>
+        <v>1643</v>
       </c>
       <c r="D553" t="s">
         <v>171</v>
       </c>
       <c r="F553" t="s">
         <v>40</v>
       </c>
       <c r="G553" t="s">
         <v>17</v>
       </c>
       <c r="H553" t="s">
         <v>172</v>
       </c>
       <c r="I553" t="s">
-        <v>1631</v>
+        <v>1644</v>
       </c>
       <c r="J553" t="s">
         <v>189</v>
       </c>
       <c r="K553" t="s">
         <v>60</v>
       </c>
       <c r="L553">
         <v>0</v>
       </c>
       <c r="M553" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="554" spans="1:13">
       <c r="A554">
-        <v>4311</v>
+        <v>4192</v>
       </c>
       <c r="B554" t="s">
         <v>27</v>
       </c>
       <c r="C554" t="s">
-        <v>1632</v>
+        <v>211</v>
       </c>
       <c r="D554" t="s">
-        <v>1633</v>
+        <v>115</v>
       </c>
       <c r="F554" t="s">
-        <v>1634</v>
+        <v>116</v>
       </c>
       <c r="G554" t="s">
         <v>17</v>
       </c>
       <c r="H554">
-        <v>14020</v>
+        <v>14215</v>
+      </c>
+      <c r="I554" t="s">
+        <v>1645</v>
       </c>
       <c r="J554" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
       <c r="K554" t="s">
         <v>60</v>
       </c>
       <c r="L554">
         <v>0</v>
       </c>
       <c r="M554" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="555" spans="1:13">
       <c r="A555">
-        <v>4319</v>
+        <v>4205</v>
       </c>
       <c r="B555" t="s">
         <v>27</v>
       </c>
       <c r="C555" t="s">
-        <v>1635</v>
+        <v>1646</v>
       </c>
       <c r="D555" t="s">
-        <v>1636</v>
+        <v>1647</v>
       </c>
       <c r="F555" t="s">
-        <v>183</v>
+        <v>116</v>
       </c>
       <c r="G555" t="s">
         <v>17</v>
       </c>
       <c r="H555">
-        <v>14052</v>
+        <v>14204</v>
       </c>
       <c r="I555" t="s">
-        <v>1635</v>
+        <v>1648</v>
       </c>
       <c r="J555" t="s">
-        <v>1558</v>
+        <v>189</v>
       </c>
       <c r="K555" t="s">
         <v>60</v>
       </c>
       <c r="L555">
         <v>0</v>
       </c>
       <c r="M555" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="556" spans="1:13">
       <c r="A556">
-        <v>4332</v>
+        <v>4209</v>
       </c>
       <c r="B556" t="s">
         <v>27</v>
       </c>
       <c r="C556" t="s">
-        <v>1637</v>
+        <v>1649</v>
       </c>
       <c r="D556" t="s">
-        <v>1638</v>
+        <v>115</v>
       </c>
       <c r="F556" t="s">
-        <v>1634</v>
+        <v>116</v>
       </c>
       <c r="G556" t="s">
         <v>17</v>
       </c>
       <c r="H556">
-        <v>14020</v>
+        <v>14215</v>
+      </c>
+      <c r="I556" t="s">
+        <v>1650</v>
       </c>
       <c r="J556" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
       <c r="K556" t="s">
         <v>60</v>
       </c>
       <c r="L556">
         <v>0</v>
       </c>
       <c r="M556" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="557" spans="1:13">
       <c r="A557">
-        <v>4334</v>
+        <v>4212</v>
       </c>
       <c r="B557" t="s">
         <v>27</v>
       </c>
       <c r="C557" t="s">
-        <v>1639</v>
+        <v>211</v>
       </c>
       <c r="D557" t="s">
-        <v>1640</v>
+        <v>115</v>
       </c>
       <c r="F557" t="s">
-        <v>214</v>
+        <v>116</v>
       </c>
       <c r="G557" t="s">
         <v>17</v>
       </c>
       <c r="H557">
-        <v>14150</v>
+        <v>14215</v>
+      </c>
+      <c r="I557" t="s">
+        <v>265</v>
       </c>
       <c r="J557" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
       <c r="K557" t="s">
         <v>60</v>
       </c>
       <c r="L557">
         <v>0</v>
       </c>
       <c r="M557" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="558" spans="1:13">
       <c r="A558">
-        <v>4342</v>
+        <v>4215</v>
       </c>
       <c r="B558" t="s">
         <v>27</v>
       </c>
       <c r="C558" t="s">
-        <v>1641</v>
+        <v>1651</v>
       </c>
       <c r="D558" t="s">
-        <v>1642</v>
+        <v>1652</v>
       </c>
       <c r="F558" t="s">
-        <v>1643</v>
+        <v>40</v>
       </c>
       <c r="G558" t="s">
         <v>17</v>
       </c>
       <c r="H558">
-        <v>14228</v>
+        <v>14226</v>
       </c>
       <c r="I558" t="s">
-        <v>1644</v>
+        <v>265</v>
       </c>
       <c r="J558" t="s">
-        <v>323</v>
+        <v>189</v>
       </c>
       <c r="K558" t="s">
         <v>60</v>
       </c>
       <c r="L558">
         <v>0</v>
       </c>
       <c r="M558" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="559" spans="1:13">
       <c r="A559">
-        <v>4349</v>
+        <v>4218</v>
       </c>
       <c r="B559" t="s">
         <v>27</v>
       </c>
       <c r="C559" t="s">
-        <v>1645</v>
+        <v>1653</v>
       </c>
       <c r="D559" t="s">
-        <v>171</v>
+        <v>1654</v>
       </c>
       <c r="F559" t="s">
         <v>40</v>
       </c>
       <c r="G559" t="s">
         <v>17</v>
       </c>
       <c r="H559">
-        <v>14215</v>
+        <v>14211</v>
       </c>
       <c r="I559" t="s">
-        <v>1646</v>
+        <v>1655</v>
       </c>
       <c r="J559" t="s">
         <v>189</v>
       </c>
       <c r="K559" t="s">
         <v>60</v>
       </c>
       <c r="L559">
         <v>0</v>
       </c>
       <c r="M559" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="560" spans="1:13">
       <c r="A560">
-        <v>4351</v>
+        <v>4227</v>
       </c>
       <c r="B560" t="s">
         <v>27</v>
       </c>
       <c r="C560" t="s">
-        <v>1647</v>
+        <v>211</v>
       </c>
       <c r="D560" t="s">
-        <v>1648</v>
+        <v>115</v>
       </c>
       <c r="F560" t="s">
         <v>116</v>
       </c>
       <c r="G560" t="s">
         <v>17</v>
       </c>
       <c r="H560">
-        <v>14221</v>
+        <v>14215</v>
+      </c>
+      <c r="I560" t="s">
+        <v>1656</v>
       </c>
       <c r="J560" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
       <c r="K560" t="s">
         <v>60</v>
       </c>
       <c r="L560">
         <v>0</v>
       </c>
       <c r="M560" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="561" spans="1:13">
       <c r="A561">
-        <v>4355</v>
+        <v>4240</v>
       </c>
       <c r="B561" t="s">
         <v>27</v>
       </c>
       <c r="C561" t="s">
-        <v>1649</v>
+        <v>211</v>
       </c>
       <c r="D561" t="s">
-        <v>1650</v>
+        <v>115</v>
       </c>
       <c r="F561" t="s">
-        <v>1651</v>
+        <v>116</v>
       </c>
       <c r="G561" t="s">
         <v>17</v>
       </c>
       <c r="H561">
-        <v>14826</v>
+        <v>14215</v>
       </c>
       <c r="I561" t="s">
-        <v>1652</v>
+        <v>900</v>
       </c>
       <c r="J561" t="s">
-        <v>1653</v>
+        <v>192</v>
       </c>
       <c r="K561" t="s">
         <v>60</v>
       </c>
       <c r="L561">
         <v>0</v>
       </c>
       <c r="M561" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="562" spans="1:13">
       <c r="A562">
-        <v>4358</v>
+        <v>4241</v>
       </c>
       <c r="B562" t="s">
         <v>27</v>
       </c>
       <c r="C562" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="D562" t="s">
-        <v>127</v>
+        <v>1658</v>
       </c>
       <c r="F562" t="s">
-        <v>85</v>
+        <v>1659</v>
       </c>
       <c r="G562" t="s">
         <v>17</v>
       </c>
       <c r="H562">
-        <v>14221</v>
+        <v>14001</v>
       </c>
       <c r="I562" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="J562" t="s">
-        <v>1656</v>
+        <v>789</v>
       </c>
       <c r="K562" t="s">
         <v>60</v>
       </c>
       <c r="L562">
         <v>0</v>
       </c>
       <c r="M562" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="563" spans="1:13">
       <c r="A563">
-        <v>4359</v>
+        <v>4246</v>
       </c>
       <c r="B563" t="s">
         <v>27</v>
       </c>
       <c r="C563" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="D563" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="F563" t="s">
-        <v>1659</v>
+        <v>124</v>
       </c>
       <c r="G563" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="H563">
-        <v>15840</v>
+        <v>14204</v>
       </c>
       <c r="I563" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
       <c r="J563" t="s">
-        <v>1660</v>
+        <v>208</v>
       </c>
       <c r="K563" t="s">
         <v>60</v>
       </c>
       <c r="L563">
         <v>0</v>
       </c>
       <c r="M563" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="564" spans="1:13">
       <c r="A564">
-        <v>4366</v>
+        <v>4250</v>
       </c>
       <c r="B564" t="s">
         <v>27</v>
       </c>
       <c r="C564" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="D564" t="s">
-        <v>1662</v>
+        <v>171</v>
       </c>
       <c r="F564" t="s">
         <v>40</v>
       </c>
       <c r="G564" t="s">
         <v>17</v>
       </c>
-      <c r="H564">
-        <v>14215</v>
+      <c r="H564" t="s">
+        <v>172</v>
       </c>
       <c r="I564" t="s">
-        <v>1663</v>
+        <v>376</v>
       </c>
       <c r="J564" t="s">
         <v>189</v>
       </c>
       <c r="K564" t="s">
         <v>60</v>
       </c>
       <c r="L564">
         <v>0</v>
       </c>
       <c r="M564" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="565" spans="1:13">
       <c r="A565">
-        <v>4371</v>
+        <v>4254</v>
       </c>
       <c r="B565" t="s">
         <v>27</v>
       </c>
       <c r="C565" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="D565" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="F565" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="G565" t="s">
         <v>17</v>
       </c>
       <c r="H565">
-        <v>14213</v>
+        <v>14207</v>
+      </c>
+      <c r="I565" t="s">
+        <v>1667</v>
       </c>
       <c r="J565" t="s">
-        <v>323</v>
+        <v>1668</v>
       </c>
       <c r="K565" t="s">
         <v>60</v>
       </c>
       <c r="L565">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M565" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="566" spans="1:13">
       <c r="A566">
-        <v>4375</v>
+        <v>4263</v>
       </c>
       <c r="B566" t="s">
         <v>27</v>
       </c>
       <c r="C566" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="D566" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="F566" t="s">
-        <v>821</v>
+        <v>40</v>
       </c>
       <c r="G566" t="s">
         <v>17</v>
       </c>
       <c r="H566">
-        <v>14120</v>
+        <v>14219</v>
+      </c>
+      <c r="I566" t="s">
+        <v>1671</v>
       </c>
       <c r="J566" t="s">
-        <v>323</v>
+        <v>1672</v>
       </c>
       <c r="K566" t="s">
         <v>60</v>
       </c>
       <c r="L566">
         <v>0</v>
       </c>
       <c r="M566" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="567" spans="1:13">
       <c r="A567">
-        <v>4376</v>
+        <v>4290</v>
       </c>
       <c r="B567" t="s">
         <v>27</v>
       </c>
       <c r="C567" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="D567" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="F567" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G567" t="s">
         <v>17</v>
       </c>
       <c r="H567">
-        <v>14207</v>
+        <v>14215</v>
       </c>
       <c r="I567" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="J567" t="s">
-        <v>208</v>
+        <v>1676</v>
       </c>
       <c r="K567" t="s">
         <v>60</v>
       </c>
       <c r="L567">
         <v>0</v>
       </c>
       <c r="M567" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="568" spans="1:13">
       <c r="A568">
-        <v>4379</v>
+        <v>4299</v>
       </c>
       <c r="B568" t="s">
         <v>27</v>
       </c>
       <c r="C568" t="s">
-        <v>1671</v>
+        <v>1677</v>
       </c>
       <c r="D568" t="s">
-        <v>1672</v>
+        <v>1678</v>
       </c>
       <c r="F568" t="s">
-        <v>250</v>
+        <v>1679</v>
       </c>
       <c r="G568" t="s">
         <v>17</v>
       </c>
       <c r="H568">
-        <v>14215</v>
+        <v>14094</v>
+      </c>
+      <c r="I568" t="s">
+        <v>1680</v>
       </c>
       <c r="J568" t="s">
-        <v>323</v>
+        <v>189</v>
       </c>
       <c r="K568" t="s">
         <v>60</v>
       </c>
       <c r="L568">
         <v>0</v>
       </c>
       <c r="M568" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="569" spans="1:13">
       <c r="A569">
-        <v>4380</v>
+        <v>4300</v>
       </c>
       <c r="B569" t="s">
         <v>27</v>
       </c>
       <c r="C569" t="s">
-        <v>1673</v>
+        <v>1681</v>
       </c>
       <c r="D569" t="s">
-        <v>245</v>
+        <v>1682</v>
       </c>
       <c r="F569" t="s">
-        <v>103</v>
+        <v>1683</v>
       </c>
       <c r="G569" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H569">
-        <v>14075</v>
+        <v>18509</v>
       </c>
       <c r="I569" t="s">
-        <v>1600</v>
+        <v>1684</v>
       </c>
       <c r="J569" t="s">
-        <v>192</v>
+        <v>1685</v>
       </c>
       <c r="K569" t="s">
         <v>60</v>
       </c>
       <c r="L569">
         <v>0</v>
       </c>
       <c r="M569" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="570" spans="1:13">
       <c r="A570">
-        <v>4390</v>
+        <v>4308</v>
       </c>
       <c r="B570" t="s">
         <v>27</v>
       </c>
       <c r="C570" t="s">
-        <v>1674</v>
+        <v>1686</v>
       </c>
       <c r="D570" t="s">
-        <v>1675</v>
+        <v>171</v>
       </c>
       <c r="F570" t="s">
-        <v>416</v>
+        <v>40</v>
       </c>
       <c r="G570" t="s">
         <v>17</v>
       </c>
-      <c r="H570">
-        <v>14304</v>
+      <c r="H570" t="s">
+        <v>172</v>
       </c>
       <c r="I570" t="s">
-        <v>1676</v>
+        <v>1687</v>
       </c>
       <c r="J570" t="s">
-        <v>1676</v>
+        <v>189</v>
       </c>
       <c r="K570" t="s">
         <v>60</v>
       </c>
       <c r="L570">
         <v>0</v>
       </c>
       <c r="M570" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="571" spans="1:13">
       <c r="A571">
-        <v>4392</v>
+        <v>4311</v>
       </c>
       <c r="B571" t="s">
         <v>27</v>
       </c>
       <c r="C571" t="s">
-        <v>1677</v>
+        <v>1688</v>
       </c>
       <c r="D571" t="s">
-        <v>1678</v>
+        <v>1689</v>
       </c>
       <c r="F571" t="s">
-        <v>1679</v>
+        <v>1690</v>
       </c>
       <c r="G571" t="s">
         <v>17</v>
       </c>
       <c r="H571">
-        <v>14085</v>
-[...2 lines deleted...]
-        <v>1677</v>
+        <v>14020</v>
       </c>
       <c r="J571" t="s">
-        <v>1680</v>
+        <v>323</v>
       </c>
       <c r="K571" t="s">
         <v>60</v>
       </c>
       <c r="L571">
         <v>0</v>
       </c>
       <c r="M571" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="572" spans="1:13">
       <c r="A572">
-        <v>4412</v>
+        <v>4319</v>
       </c>
       <c r="B572" t="s">
         <v>27</v>
       </c>
       <c r="C572" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="D572" t="s">
-        <v>1682</v>
+        <v>1692</v>
       </c>
       <c r="F572" t="s">
-        <v>1683</v>
+        <v>183</v>
       </c>
       <c r="G572" t="s">
         <v>17</v>
       </c>
       <c r="H572">
-        <v>14072</v>
+        <v>14052</v>
+      </c>
+      <c r="I572" t="s">
+        <v>1691</v>
       </c>
       <c r="J572" t="s">
-        <v>1684</v>
+        <v>1614</v>
       </c>
       <c r="K572" t="s">
         <v>60</v>
       </c>
       <c r="L572">
         <v>0</v>
       </c>
       <c r="M572" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="573" spans="1:13">
       <c r="A573">
-        <v>4433</v>
+        <v>4332</v>
       </c>
       <c r="B573" t="s">
         <v>27</v>
       </c>
       <c r="C573" t="s">
-        <v>1685</v>
+        <v>1693</v>
       </c>
       <c r="D573" t="s">
-        <v>919</v>
+        <v>1694</v>
       </c>
       <c r="F573" t="s">
-        <v>103</v>
+        <v>1690</v>
       </c>
       <c r="G573" t="s">
         <v>17</v>
       </c>
       <c r="H573">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>1686</v>
+        <v>14020</v>
+      </c>
+      <c r="J573" t="s">
+        <v>323</v>
       </c>
       <c r="K573" t="s">
         <v>60</v>
       </c>
       <c r="L573">
         <v>0</v>
       </c>
       <c r="M573" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="574" spans="1:13">
       <c r="A574">
-        <v>4435</v>
+        <v>4334</v>
       </c>
       <c r="B574" t="s">
         <v>27</v>
       </c>
       <c r="C574" t="s">
-        <v>1687</v>
+        <v>1695</v>
       </c>
       <c r="D574" t="s">
-        <v>1688</v>
+        <v>1696</v>
       </c>
       <c r="F574" t="s">
-        <v>678</v>
+        <v>214</v>
       </c>
       <c r="G574" t="s">
         <v>17</v>
       </c>
       <c r="H574">
-        <v>14086</v>
-[...2 lines deleted...]
-        <v>1689</v>
+        <v>14150</v>
+      </c>
+      <c r="J574" t="s">
+        <v>323</v>
       </c>
       <c r="K574" t="s">
         <v>60</v>
       </c>
       <c r="L574">
         <v>0</v>
       </c>
       <c r="M574" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="575" spans="1:13">
       <c r="A575">
-        <v>4436</v>
+        <v>4342</v>
       </c>
       <c r="B575" t="s">
         <v>27</v>
       </c>
       <c r="C575" t="s">
-        <v>1690</v>
+        <v>1697</v>
       </c>
       <c r="D575" t="s">
-        <v>1691</v>
+        <v>1698</v>
       </c>
       <c r="F575" t="s">
-        <v>116</v>
+        <v>1699</v>
       </c>
       <c r="G575" t="s">
         <v>17</v>
       </c>
       <c r="H575">
-        <v>14215</v>
+        <v>14228</v>
       </c>
       <c r="I575" t="s">
-        <v>1692</v>
+        <v>1700</v>
+      </c>
+      <c r="J575" t="s">
+        <v>323</v>
       </c>
       <c r="K575" t="s">
         <v>60</v>
       </c>
       <c r="L575">
         <v>0</v>
       </c>
       <c r="M575" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="576" spans="1:13">
       <c r="A576">
-        <v>4437</v>
+        <v>4349</v>
       </c>
       <c r="B576" t="s">
         <v>27</v>
       </c>
       <c r="C576" t="s">
-        <v>1693</v>
+        <v>1701</v>
       </c>
       <c r="D576" t="s">
-        <v>115</v>
+        <v>171</v>
       </c>
       <c r="F576" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G576" t="s">
         <v>17</v>
       </c>
       <c r="H576">
         <v>14215</v>
       </c>
       <c r="I576" t="s">
-        <v>1694</v>
+        <v>1702</v>
+      </c>
+      <c r="J576" t="s">
+        <v>189</v>
       </c>
       <c r="K576" t="s">
         <v>60</v>
       </c>
       <c r="L576">
         <v>0</v>
       </c>
       <c r="M576" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="577" spans="1:13">
       <c r="A577">
-        <v>4438</v>
+        <v>4351</v>
       </c>
       <c r="B577" t="s">
         <v>27</v>
       </c>
       <c r="C577" t="s">
-        <v>1695</v>
+        <v>1703</v>
       </c>
       <c r="D577" t="s">
-        <v>1696</v>
+        <v>1704</v>
       </c>
       <c r="F577" t="s">
-        <v>678</v>
+        <v>116</v>
       </c>
       <c r="G577" t="s">
         <v>17</v>
       </c>
       <c r="H577">
-        <v>14086</v>
-[...2 lines deleted...]
-        <v>1697</v>
+        <v>14221</v>
+      </c>
+      <c r="J577" t="s">
+        <v>323</v>
       </c>
       <c r="K577" t="s">
         <v>60</v>
       </c>
       <c r="L577">
         <v>0</v>
       </c>
       <c r="M577" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="578" spans="1:13">
       <c r="A578">
-        <v>4439</v>
+        <v>4355</v>
       </c>
       <c r="B578" t="s">
         <v>27</v>
       </c>
       <c r="C578" t="s">
-        <v>1698</v>
+        <v>1705</v>
       </c>
       <c r="D578" t="s">
-        <v>1699</v>
+        <v>1706</v>
       </c>
       <c r="F578" t="s">
-        <v>116</v>
+        <v>1707</v>
       </c>
       <c r="G578" t="s">
         <v>17</v>
       </c>
       <c r="H578">
-        <v>14211</v>
+        <v>14826</v>
       </c>
       <c r="I578" t="s">
-        <v>1700</v>
+        <v>1708</v>
+      </c>
+      <c r="J578" t="s">
+        <v>1709</v>
       </c>
       <c r="K578" t="s">
         <v>60</v>
       </c>
       <c r="L578">
         <v>0</v>
       </c>
       <c r="M578" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="579" spans="1:13">
       <c r="A579">
-        <v>4441</v>
+        <v>4358</v>
       </c>
       <c r="B579" t="s">
         <v>27</v>
       </c>
       <c r="C579" t="s">
-        <v>1701</v>
+        <v>1710</v>
       </c>
       <c r="D579" t="s">
-        <v>1702</v>
+        <v>127</v>
       </c>
       <c r="F579" t="s">
-        <v>412</v>
+        <v>85</v>
       </c>
       <c r="G579" t="s">
         <v>17</v>
       </c>
       <c r="H579">
-        <v>14304</v>
+        <v>14221</v>
+      </c>
+      <c r="I579" t="s">
+        <v>1711</v>
+      </c>
+      <c r="J579" t="s">
+        <v>1712</v>
       </c>
       <c r="K579" t="s">
         <v>60</v>
       </c>
       <c r="L579">
         <v>0</v>
       </c>
       <c r="M579" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="580" spans="1:13">
       <c r="A580">
-        <v>4443</v>
+        <v>4359</v>
       </c>
       <c r="B580" t="s">
         <v>27</v>
       </c>
       <c r="C580" t="s">
-        <v>1703</v>
+        <v>1713</v>
       </c>
       <c r="D580" t="s">
-        <v>1704</v>
+        <v>1714</v>
       </c>
       <c r="F580" t="s">
-        <v>375</v>
+        <v>1715</v>
       </c>
       <c r="G580" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H580">
-        <v>14215</v>
+        <v>15840</v>
       </c>
       <c r="I580" t="s">
-        <v>1705</v>
+        <v>1713</v>
+      </c>
+      <c r="J580" t="s">
+        <v>1716</v>
       </c>
       <c r="K580" t="s">
         <v>60</v>
       </c>
       <c r="L580">
         <v>0</v>
       </c>
       <c r="M580" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="581" spans="1:13">
       <c r="A581">
-        <v>4455</v>
+        <v>4366</v>
       </c>
       <c r="B581" t="s">
         <v>27</v>
       </c>
       <c r="C581" t="s">
-        <v>1706</v>
+        <v>1717</v>
       </c>
       <c r="D581" t="s">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="F581" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G581" t="s">
         <v>17</v>
       </c>
       <c r="H581">
-        <v>14208</v>
+        <v>14215</v>
       </c>
       <c r="I581" t="s">
-        <v>1708</v>
+        <v>1719</v>
+      </c>
+      <c r="J581" t="s">
+        <v>189</v>
       </c>
       <c r="K581" t="s">
         <v>60</v>
       </c>
       <c r="L581">
         <v>0</v>
       </c>
       <c r="M581" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="582" spans="1:13">
       <c r="A582">
-        <v>4467</v>
+        <v>4371</v>
       </c>
       <c r="B582" t="s">
         <v>27</v>
       </c>
       <c r="C582" t="s">
-        <v>1709</v>
+        <v>1720</v>
       </c>
       <c r="D582" t="s">
-        <v>1710</v>
+        <v>1721</v>
       </c>
       <c r="F582" t="s">
-        <v>99</v>
+        <v>250</v>
       </c>
       <c r="G582" t="s">
         <v>17</v>
       </c>
       <c r="H582">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>1711</v>
+        <v>14213</v>
       </c>
       <c r="J582" t="s">
-        <v>1712</v>
+        <v>323</v>
       </c>
       <c r="K582" t="s">
         <v>60</v>
       </c>
       <c r="L582">
         <v>0</v>
       </c>
       <c r="M582" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="583" spans="1:13">
       <c r="A583">
-        <v>4490</v>
+        <v>4375</v>
       </c>
       <c r="B583" t="s">
         <v>27</v>
       </c>
       <c r="C583" t="s">
-        <v>1713</v>
+        <v>1722</v>
       </c>
       <c r="D583" t="s">
-        <v>284</v>
+        <v>1723</v>
       </c>
       <c r="F583" t="s">
-        <v>85</v>
+        <v>828</v>
       </c>
       <c r="G583" t="s">
         <v>17</v>
       </c>
       <c r="H583">
-        <v>14220</v>
-[...2 lines deleted...]
-        <v>1714</v>
+        <v>14120</v>
+      </c>
+      <c r="J583" t="s">
+        <v>323</v>
       </c>
       <c r="K583" t="s">
         <v>60</v>
       </c>
       <c r="L583">
         <v>0</v>
       </c>
       <c r="M583" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="584" spans="1:13">
       <c r="A584">
-        <v>4492</v>
+        <v>4376</v>
       </c>
       <c r="B584" t="s">
         <v>27</v>
       </c>
       <c r="C584" t="s">
-        <v>1715</v>
+        <v>1724</v>
       </c>
       <c r="D584" t="s">
-        <v>1716</v>
+        <v>1725</v>
       </c>
       <c r="F584" t="s">
-        <v>821</v>
+        <v>116</v>
       </c>
       <c r="G584" t="s">
         <v>17</v>
       </c>
       <c r="H584">
-        <v>14120</v>
+        <v>14207</v>
       </c>
       <c r="I584" t="s">
-        <v>1717</v>
+        <v>1726</v>
+      </c>
+      <c r="J584" t="s">
+        <v>208</v>
       </c>
       <c r="K584" t="s">
         <v>60</v>
       </c>
       <c r="L584">
         <v>0</v>
       </c>
       <c r="M584" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="585" spans="1:13">
       <c r="A585">
-        <v>4494</v>
+        <v>4379</v>
       </c>
       <c r="B585" t="s">
         <v>27</v>
       </c>
       <c r="C585" t="s">
-        <v>1718</v>
+        <v>1727</v>
       </c>
       <c r="D585" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="F585" t="s">
-        <v>615</v>
+        <v>250</v>
       </c>
       <c r="G585" t="s">
         <v>17</v>
       </c>
       <c r="H585">
-        <v>14120</v>
-[...2 lines deleted...]
-        <v>1720</v>
+        <v>14215</v>
       </c>
       <c r="J585" t="s">
-        <v>1721</v>
+        <v>323</v>
       </c>
       <c r="K585" t="s">
         <v>60</v>
       </c>
       <c r="L585">
         <v>0</v>
       </c>
       <c r="M585" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="586" spans="1:13">
       <c r="A586">
-        <v>4498</v>
+        <v>4380</v>
       </c>
       <c r="B586" t="s">
         <v>27</v>
       </c>
       <c r="C586" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="D586" t="s">
-        <v>1723</v>
+        <v>245</v>
       </c>
       <c r="F586" t="s">
-        <v>486</v>
+        <v>103</v>
       </c>
       <c r="G586" t="s">
         <v>17</v>
       </c>
       <c r="H586">
-        <v>14059</v>
+        <v>14075</v>
       </c>
       <c r="I586" t="s">
-        <v>1724</v>
+        <v>1656</v>
       </c>
       <c r="J586" t="s">
-        <v>1725</v>
+        <v>192</v>
       </c>
       <c r="K586" t="s">
         <v>60</v>
       </c>
       <c r="L586">
         <v>0</v>
       </c>
       <c r="M586" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="587" spans="1:13">
       <c r="A587">
-        <v>4508</v>
+        <v>4390</v>
       </c>
       <c r="B587" t="s">
         <v>27</v>
       </c>
       <c r="C587" t="s">
-        <v>1195</v>
+        <v>1730</v>
       </c>
       <c r="D587" t="s">
-        <v>1196</v>
+        <v>1731</v>
       </c>
       <c r="F587" t="s">
-        <v>103</v>
+        <v>412</v>
       </c>
       <c r="G587" t="s">
         <v>17</v>
       </c>
       <c r="H587">
-        <v>14075</v>
+        <v>14304</v>
       </c>
       <c r="I587" t="s">
-        <v>1726</v>
+        <v>1732</v>
+      </c>
+      <c r="J587" t="s">
+        <v>1732</v>
       </c>
       <c r="K587" t="s">
         <v>60</v>
       </c>
       <c r="L587">
         <v>0</v>
       </c>
       <c r="M587" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="588" spans="1:13">
       <c r="A588">
-        <v>4511</v>
+        <v>4392</v>
       </c>
       <c r="B588" t="s">
         <v>27</v>
       </c>
       <c r="C588" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
       <c r="D588" t="s">
-        <v>1728</v>
+        <v>1734</v>
       </c>
       <c r="F588" t="s">
-        <v>250</v>
+        <v>1735</v>
       </c>
       <c r="G588" t="s">
         <v>17</v>
       </c>
       <c r="H588">
-        <v>14313</v>
+        <v>14085</v>
+      </c>
+      <c r="I588" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J588" t="s">
+        <v>1736</v>
       </c>
       <c r="K588" t="s">
         <v>60</v>
       </c>
       <c r="L588">
         <v>0</v>
       </c>
       <c r="M588" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="589" spans="1:13">
       <c r="A589">
-        <v>4515</v>
+        <v>4412</v>
       </c>
       <c r="B589" t="s">
         <v>27</v>
       </c>
       <c r="C589" t="s">
-        <v>1729</v>
+        <v>1737</v>
       </c>
       <c r="D589" t="s">
-        <v>998</v>
+        <v>1738</v>
       </c>
       <c r="F589" t="s">
-        <v>895</v>
+        <v>1010</v>
       </c>
       <c r="G589" t="s">
         <v>17</v>
       </c>
       <c r="H589">
-        <v>14217</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>14072</v>
+      </c>
+      <c r="J589" t="s">
+        <v>1739</v>
       </c>
       <c r="K589" t="s">
         <v>60</v>
       </c>
       <c r="L589">
         <v>0</v>
       </c>
       <c r="M589" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="590" spans="1:13">
       <c r="A590">
-        <v>4526</v>
+        <v>4433</v>
       </c>
       <c r="B590" t="s">
         <v>27</v>
       </c>
       <c r="C590" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="D590" t="s">
-        <v>1731</v>
+        <v>923</v>
       </c>
       <c r="F590" t="s">
-        <v>416</v>
+        <v>103</v>
       </c>
       <c r="G590" t="s">
         <v>17</v>
       </c>
       <c r="H590">
-        <v>14304</v>
+        <v>14075</v>
       </c>
       <c r="I590" t="s">
-        <v>1732</v>
+        <v>1741</v>
       </c>
       <c r="K590" t="s">
         <v>60</v>
       </c>
       <c r="L590">
         <v>0</v>
       </c>
       <c r="M590" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="591" spans="1:13">
       <c r="A591">
-        <v>4541</v>
+        <v>4435</v>
       </c>
       <c r="B591" t="s">
         <v>27</v>
       </c>
       <c r="C591" t="s">
-        <v>1733</v>
+        <v>1742</v>
       </c>
       <c r="D591" t="s">
-        <v>1734</v>
+        <v>1743</v>
       </c>
       <c r="F591" t="s">
-        <v>445</v>
+        <v>527</v>
       </c>
       <c r="G591" t="s">
         <v>17</v>
       </c>
       <c r="H591">
-        <v>14127</v>
+        <v>14086</v>
       </c>
       <c r="I591" t="s">
-        <v>1735</v>
+        <v>1744</v>
       </c>
       <c r="K591" t="s">
         <v>60</v>
       </c>
       <c r="L591">
         <v>0</v>
       </c>
       <c r="M591" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="592" spans="1:13">
       <c r="A592">
-        <v>4556</v>
+        <v>4436</v>
       </c>
       <c r="B592" t="s">
         <v>27</v>
       </c>
       <c r="C592" t="s">
-        <v>1736</v>
+        <v>1745</v>
       </c>
       <c r="D592" t="s">
-        <v>1737</v>
+        <v>1746</v>
       </c>
       <c r="F592" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G592" t="s">
         <v>17</v>
       </c>
       <c r="H592">
-        <v>14214</v>
+        <v>14215</v>
       </c>
       <c r="I592" t="s">
-        <v>1738</v>
+        <v>1747</v>
       </c>
       <c r="K592" t="s">
         <v>60</v>
       </c>
       <c r="L592">
         <v>0</v>
       </c>
       <c r="M592" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="593" spans="1:13">
       <c r="A593">
-        <v>4559</v>
+        <v>4437</v>
       </c>
       <c r="B593" t="s">
         <v>27</v>
       </c>
       <c r="C593" t="s">
-        <v>1739</v>
+        <v>1748</v>
       </c>
       <c r="D593" t="s">
-        <v>1397</v>
+        <v>115</v>
       </c>
       <c r="F593" t="s">
-        <v>250</v>
+        <v>116</v>
       </c>
       <c r="G593" t="s">
         <v>17</v>
       </c>
       <c r="H593">
-        <v>14206</v>
+        <v>14215</v>
+      </c>
+      <c r="I593" t="s">
+        <v>1749</v>
       </c>
       <c r="K593" t="s">
         <v>60</v>
       </c>
       <c r="L593">
         <v>0</v>
       </c>
       <c r="M593" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="594" spans="1:13">
       <c r="A594">
-        <v>4563</v>
+        <v>4438</v>
       </c>
       <c r="B594" t="s">
         <v>27</v>
       </c>
       <c r="C594" t="s">
-        <v>1740</v>
+        <v>1750</v>
       </c>
       <c r="D594" t="s">
-        <v>1741</v>
+        <v>1751</v>
       </c>
       <c r="F594" t="s">
-        <v>1317</v>
+        <v>527</v>
       </c>
       <c r="G594" t="s">
         <v>17</v>
       </c>
       <c r="H594">
-        <v>14470</v>
+        <v>14086</v>
       </c>
       <c r="I594" t="s">
-        <v>1742</v>
+        <v>1752</v>
       </c>
       <c r="K594" t="s">
         <v>60</v>
       </c>
       <c r="L594">
         <v>0</v>
       </c>
       <c r="M594" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="595" spans="1:13">
       <c r="A595">
-        <v>4585</v>
+        <v>4439</v>
       </c>
       <c r="B595" t="s">
         <v>27</v>
       </c>
       <c r="C595" t="s">
-        <v>1743</v>
+        <v>1753</v>
       </c>
       <c r="D595" t="s">
-        <v>1744</v>
+        <v>1754</v>
       </c>
       <c r="F595" t="s">
-        <v>353</v>
+        <v>116</v>
       </c>
       <c r="G595" t="s">
         <v>17</v>
       </c>
       <c r="H595">
-        <v>14026</v>
+        <v>14211</v>
       </c>
       <c r="I595" t="s">
-        <v>1745</v>
+        <v>1755</v>
       </c>
       <c r="K595" t="s">
         <v>60</v>
       </c>
       <c r="L595">
         <v>0</v>
       </c>
       <c r="M595" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="596" spans="1:13">
       <c r="A596">
-        <v>4586</v>
+        <v>4441</v>
       </c>
       <c r="B596" t="s">
         <v>27</v>
       </c>
       <c r="C596" t="s">
-        <v>1746</v>
+        <v>1756</v>
       </c>
       <c r="D596" t="s">
-        <v>1747</v>
+        <v>1757</v>
       </c>
       <c r="F596" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="G596" t="s">
         <v>17</v>
       </c>
       <c r="H596">
-        <v>14150</v>
-[...2 lines deleted...]
-        <v>1748</v>
+        <v>14304</v>
       </c>
       <c r="K596" t="s">
         <v>60</v>
       </c>
       <c r="L596">
         <v>0</v>
       </c>
       <c r="M596" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="597" spans="1:13">
       <c r="A597">
-        <v>4593</v>
+        <v>4443</v>
       </c>
       <c r="B597" t="s">
         <v>27</v>
       </c>
       <c r="C597" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="D597" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="F597" t="s">
-        <v>401</v>
+        <v>375</v>
       </c>
       <c r="G597" t="s">
         <v>17</v>
       </c>
       <c r="H597">
         <v>14215</v>
       </c>
       <c r="I597" t="s">
-        <v>1751</v>
+        <v>1760</v>
       </c>
       <c r="K597" t="s">
         <v>60</v>
       </c>
       <c r="L597">
         <v>0</v>
       </c>
       <c r="M597" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="598" spans="1:13">
       <c r="A598">
-        <v>4595</v>
+        <v>4455</v>
       </c>
       <c r="B598" t="s">
         <v>27</v>
       </c>
       <c r="C598" t="s">
-        <v>1752</v>
+        <v>1761</v>
       </c>
       <c r="D598" t="s">
-        <v>1753</v>
+        <v>1762</v>
       </c>
       <c r="F598" t="s">
-        <v>1754</v>
+        <v>116</v>
       </c>
       <c r="G598" t="s">
         <v>17</v>
       </c>
       <c r="H598">
-        <v>14127</v>
+        <v>14208</v>
       </c>
       <c r="I598" t="s">
-        <v>1755</v>
+        <v>1763</v>
       </c>
       <c r="K598" t="s">
         <v>60</v>
       </c>
       <c r="L598">
         <v>0</v>
       </c>
       <c r="M598" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="599" spans="1:13">
       <c r="A599">
-        <v>4598</v>
+        <v>4467</v>
       </c>
       <c r="B599" t="s">
         <v>27</v>
       </c>
       <c r="C599" t="s">
-        <v>1756</v>
+        <v>1764</v>
       </c>
       <c r="D599" t="s">
-        <v>1757</v>
+        <v>1765</v>
       </c>
       <c r="F599" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="G599" t="s">
         <v>17</v>
       </c>
       <c r="H599">
-        <v>14205</v>
+        <v>14094</v>
       </c>
       <c r="I599" t="s">
-        <v>1758</v>
+        <v>1766</v>
+      </c>
+      <c r="J599" t="s">
+        <v>1767</v>
       </c>
       <c r="K599" t="s">
         <v>60</v>
       </c>
       <c r="L599">
         <v>0</v>
       </c>
       <c r="M599" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="600" spans="1:13">
       <c r="A600">
-        <v>4604</v>
+        <v>4490</v>
       </c>
       <c r="B600" t="s">
         <v>27</v>
       </c>
       <c r="C600" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="D600" t="s">
-        <v>1760</v>
+        <v>284</v>
       </c>
       <c r="F600" t="s">
-        <v>1761</v>
+        <v>85</v>
       </c>
       <c r="G600" t="s">
         <v>17</v>
       </c>
       <c r="H600">
-        <v>14052</v>
+        <v>14220</v>
+      </c>
+      <c r="I600" t="s">
+        <v>1769</v>
       </c>
       <c r="K600" t="s">
         <v>60</v>
       </c>
       <c r="L600">
         <v>0</v>
       </c>
       <c r="M600" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="601" spans="1:13">
       <c r="A601">
-        <v>4606</v>
+        <v>4492</v>
       </c>
       <c r="B601" t="s">
         <v>27</v>
       </c>
       <c r="C601" t="s">
-        <v>1289</v>
+        <v>1770</v>
       </c>
       <c r="D601" t="s">
-        <v>1290</v>
+        <v>1771</v>
       </c>
       <c r="F601" t="s">
-        <v>375</v>
+        <v>828</v>
       </c>
       <c r="G601" t="s">
         <v>17</v>
       </c>
       <c r="H601">
-        <v>14215</v>
+        <v>14120</v>
       </c>
       <c r="I601" t="s">
-        <v>1289</v>
+        <v>1772</v>
       </c>
       <c r="K601" t="s">
         <v>60</v>
       </c>
       <c r="L601">
         <v>0</v>
       </c>
       <c r="M601" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="602" spans="1:13">
       <c r="A602">
-        <v>4625</v>
+        <v>4494</v>
       </c>
       <c r="B602" t="s">
         <v>27</v>
       </c>
       <c r="C602" t="s">
-        <v>1762</v>
+        <v>1773</v>
       </c>
       <c r="D602" t="s">
-        <v>1763</v>
+        <v>1774</v>
       </c>
       <c r="F602" t="s">
-        <v>40</v>
+        <v>624</v>
       </c>
       <c r="G602" t="s">
         <v>17</v>
       </c>
       <c r="H602">
-        <v>14215</v>
+        <v>14120</v>
       </c>
       <c r="I602" t="s">
-        <v>1762</v>
+        <v>1775</v>
       </c>
       <c r="J602" t="s">
-        <v>1764</v>
+        <v>1776</v>
       </c>
       <c r="K602" t="s">
         <v>60</v>
       </c>
       <c r="L602">
         <v>0</v>
       </c>
       <c r="M602" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="603" spans="1:13">
       <c r="A603">
-        <v>4627</v>
+        <v>4498</v>
       </c>
       <c r="B603" t="s">
         <v>27</v>
       </c>
       <c r="C603" t="s">
-        <v>1765</v>
+        <v>1777</v>
       </c>
       <c r="D603" t="s">
-        <v>1766</v>
+        <v>1778</v>
       </c>
       <c r="F603" t="s">
-        <v>40</v>
+        <v>482</v>
       </c>
       <c r="G603" t="s">
         <v>17</v>
       </c>
       <c r="H603">
-        <v>14208</v>
+        <v>14059</v>
       </c>
       <c r="I603" t="s">
-        <v>384</v>
+        <v>1779</v>
+      </c>
+      <c r="J603" t="s">
+        <v>1780</v>
       </c>
       <c r="K603" t="s">
         <v>60</v>
       </c>
       <c r="L603">
         <v>0</v>
       </c>
       <c r="M603" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="604" spans="1:13">
       <c r="A604">
-        <v>4632</v>
+        <v>4508</v>
       </c>
       <c r="B604" t="s">
         <v>27</v>
       </c>
       <c r="C604" t="s">
-        <v>1767</v>
+        <v>1219</v>
       </c>
       <c r="D604" t="s">
-        <v>1768</v>
+        <v>1220</v>
       </c>
       <c r="F604" t="s">
-        <v>40</v>
+        <v>103</v>
       </c>
       <c r="G604" t="s">
         <v>17</v>
       </c>
       <c r="H604">
-        <v>14203</v>
+        <v>14075</v>
       </c>
       <c r="I604" t="s">
-        <v>1769</v>
+        <v>1781</v>
       </c>
       <c r="K604" t="s">
         <v>60</v>
       </c>
       <c r="L604">
         <v>0</v>
       </c>
       <c r="M604" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="605" spans="1:13">
       <c r="A605">
-        <v>4635</v>
+        <v>4511</v>
       </c>
       <c r="B605" t="s">
         <v>27</v>
       </c>
       <c r="C605" t="s">
-        <v>1770</v>
+        <v>1782</v>
       </c>
       <c r="D605" t="s">
-        <v>1771</v>
+        <v>1783</v>
       </c>
       <c r="F605" t="s">
-        <v>1452</v>
+        <v>250</v>
       </c>
       <c r="G605" t="s">
         <v>17</v>
       </c>
       <c r="H605">
-        <v>14063</v>
-[...2 lines deleted...]
-        <v>1772</v>
+        <v>14313</v>
       </c>
       <c r="K605" t="s">
         <v>60</v>
       </c>
       <c r="L605">
         <v>0</v>
       </c>
       <c r="M605" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="606" spans="1:13">
       <c r="A606">
-        <v>4638</v>
+        <v>4515</v>
       </c>
       <c r="B606" t="s">
         <v>27</v>
       </c>
       <c r="C606" t="s">
-        <v>1773</v>
+        <v>1784</v>
       </c>
       <c r="D606" t="s">
-        <v>1774</v>
+        <v>1022</v>
       </c>
       <c r="F606" t="s">
-        <v>401</v>
+        <v>899</v>
       </c>
       <c r="G606" t="s">
         <v>17</v>
       </c>
       <c r="H606">
-        <v>14225</v>
+        <v>14217</v>
       </c>
       <c r="I606" t="s">
-        <v>1775</v>
+        <v>772</v>
       </c>
       <c r="K606" t="s">
         <v>60</v>
       </c>
       <c r="L606">
         <v>0</v>
       </c>
       <c r="M606" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="607" spans="1:13">
       <c r="A607">
-        <v>4645</v>
+        <v>4526</v>
       </c>
       <c r="B607" t="s">
         <v>27</v>
       </c>
       <c r="C607" t="s">
-        <v>1776</v>
+        <v>1785</v>
       </c>
       <c r="D607" t="s">
-        <v>1777</v>
+        <v>1786</v>
       </c>
       <c r="F607" t="s">
-        <v>116</v>
+        <v>412</v>
       </c>
       <c r="G607" t="s">
         <v>17</v>
       </c>
       <c r="H607">
-        <v>14213</v>
+        <v>14304</v>
       </c>
       <c r="I607" t="s">
-        <v>1776</v>
+        <v>1787</v>
       </c>
       <c r="K607" t="s">
         <v>60</v>
       </c>
       <c r="L607">
         <v>0</v>
       </c>
       <c r="M607" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="608" spans="1:13">
       <c r="A608">
-        <v>4647</v>
+        <v>4541</v>
       </c>
       <c r="B608" t="s">
         <v>27</v>
       </c>
       <c r="C608" t="s">
-        <v>1778</v>
+        <v>1788</v>
       </c>
       <c r="D608" t="s">
-        <v>1779</v>
+        <v>1789</v>
       </c>
       <c r="F608" t="s">
-        <v>375</v>
+        <v>441</v>
       </c>
       <c r="G608" t="s">
         <v>17</v>
       </c>
       <c r="H608">
-        <v>14213</v>
+        <v>14127</v>
       </c>
       <c r="I608" t="s">
-        <v>1780</v>
+        <v>1790</v>
       </c>
       <c r="K608" t="s">
         <v>60</v>
       </c>
       <c r="L608">
         <v>0</v>
       </c>
       <c r="M608" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="609" spans="1:13">
       <c r="A609">
-        <v>4679</v>
+        <v>4556</v>
       </c>
       <c r="B609" t="s">
         <v>27</v>
       </c>
       <c r="C609" t="s">
-        <v>1781</v>
+        <v>1791</v>
       </c>
       <c r="D609" t="s">
-        <v>1782</v>
+        <v>1792</v>
       </c>
       <c r="F609" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G609" t="s">
         <v>17</v>
       </c>
       <c r="H609">
-        <v>14215</v>
+        <v>14214</v>
       </c>
       <c r="I609" t="s">
-        <v>1781</v>
+        <v>1793</v>
       </c>
       <c r="K609" t="s">
         <v>60</v>
       </c>
       <c r="L609">
         <v>0</v>
       </c>
       <c r="M609" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="610" spans="1:13">
       <c r="A610">
-        <v>4691</v>
+        <v>4559</v>
       </c>
       <c r="B610" t="s">
         <v>27</v>
       </c>
       <c r="C610" t="s">
-        <v>1783</v>
+        <v>1794</v>
       </c>
       <c r="D610" t="s">
-        <v>1784</v>
+        <v>1451</v>
       </c>
       <c r="F610" t="s">
-        <v>116</v>
+        <v>250</v>
       </c>
       <c r="G610" t="s">
         <v>17</v>
       </c>
       <c r="H610">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>1785</v>
+        <v>14206</v>
       </c>
       <c r="K610" t="s">
         <v>60</v>
       </c>
       <c r="L610">
         <v>0</v>
       </c>
       <c r="M610" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="611" spans="1:13">
       <c r="A611">
-        <v>4708</v>
+        <v>4563</v>
       </c>
       <c r="B611" t="s">
         <v>27</v>
       </c>
       <c r="C611" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
       <c r="D611" t="s">
-        <v>1787</v>
+        <v>1796</v>
       </c>
       <c r="F611" t="s">
-        <v>1788</v>
+        <v>1341</v>
       </c>
       <c r="G611" t="s">
         <v>17</v>
       </c>
       <c r="H611">
-        <v>14131</v>
+        <v>14470</v>
       </c>
       <c r="I611" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>1789</v>
+        <v>1797</v>
       </c>
       <c r="K611" t="s">
         <v>60</v>
       </c>
       <c r="L611">
         <v>0</v>
       </c>
       <c r="M611" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="612" spans="1:13">
       <c r="A612">
-        <v>4712</v>
+        <v>4585</v>
       </c>
       <c r="B612" t="s">
         <v>27</v>
       </c>
       <c r="C612" t="s">
-        <v>1790</v>
+        <v>1798</v>
       </c>
       <c r="D612" t="s">
-        <v>1791</v>
+        <v>1799</v>
       </c>
       <c r="F612" t="s">
-        <v>379</v>
+        <v>353</v>
       </c>
       <c r="G612" t="s">
         <v>17</v>
       </c>
       <c r="H612">
-        <v>14755</v>
+        <v>14026</v>
       </c>
       <c r="I612" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>1792</v>
+        <v>1800</v>
       </c>
       <c r="K612" t="s">
         <v>60</v>
       </c>
       <c r="L612">
         <v>0</v>
       </c>
       <c r="M612" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="613" spans="1:13">
       <c r="A613">
-        <v>4762</v>
+        <v>4586</v>
       </c>
       <c r="B613" t="s">
         <v>27</v>
       </c>
       <c r="C613" t="s">
-        <v>1793</v>
+        <v>1801</v>
       </c>
       <c r="D613" t="s">
-        <v>1794</v>
+        <v>1802</v>
       </c>
       <c r="F613" t="s">
-        <v>1795</v>
+        <v>423</v>
       </c>
       <c r="G613" t="s">
         <v>17</v>
       </c>
       <c r="H613">
-        <v>14032</v>
+        <v>14150</v>
       </c>
       <c r="I613" t="s">
-        <v>1796</v>
-[...2 lines deleted...]
-        <v>1797</v>
+        <v>1803</v>
       </c>
       <c r="K613" t="s">
         <v>60</v>
       </c>
       <c r="L613">
         <v>0</v>
       </c>
       <c r="M613" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="614" spans="1:13">
       <c r="A614">
-        <v>4788</v>
+        <v>4593</v>
       </c>
       <c r="B614" t="s">
         <v>27</v>
       </c>
       <c r="C614" t="s">
-        <v>1798</v>
+        <v>1804</v>
       </c>
       <c r="D614" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="F614" t="s">
-        <v>1800</v>
+        <v>397</v>
       </c>
       <c r="G614" t="s">
         <v>17</v>
       </c>
       <c r="H614">
-        <v>14009</v>
+        <v>14215</v>
+      </c>
+      <c r="I614" t="s">
+        <v>1806</v>
       </c>
       <c r="K614" t="s">
         <v>60</v>
       </c>
       <c r="L614">
         <v>0</v>
       </c>
       <c r="M614" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="615" spans="1:13">
       <c r="A615">
-        <v>4791</v>
+        <v>4595</v>
       </c>
       <c r="B615" t="s">
         <v>27</v>
       </c>
       <c r="C615" t="s">
-        <v>1801</v>
+        <v>1807</v>
       </c>
       <c r="D615" t="s">
-        <v>1802</v>
+        <v>1808</v>
       </c>
       <c r="F615" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="G615" t="s">
         <v>17</v>
       </c>
       <c r="H615">
-        <v>14806</v>
+        <v>14127</v>
       </c>
       <c r="I615" t="s">
-        <v>1804</v>
-[...2 lines deleted...]
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="K615" t="s">
         <v>60</v>
       </c>
       <c r="L615">
         <v>0</v>
       </c>
       <c r="M615" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="616" spans="1:13">
       <c r="A616">
-        <v>4796</v>
+        <v>4598</v>
       </c>
       <c r="B616" t="s">
         <v>27</v>
       </c>
       <c r="C616" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="D616" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="F616" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G616" t="s">
         <v>17</v>
       </c>
       <c r="H616">
-        <v>14215</v>
+        <v>14205</v>
       </c>
       <c r="I616" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="K616" t="s">
         <v>60</v>
       </c>
       <c r="L616">
         <v>0</v>
       </c>
       <c r="M616" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="617" spans="1:13">
       <c r="A617">
-        <v>4809</v>
+        <v>4604</v>
       </c>
       <c r="B617" t="s">
         <v>27</v>
       </c>
       <c r="C617" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="D617" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="F617" t="s">
-        <v>943</v>
+        <v>1816</v>
       </c>
       <c r="G617" t="s">
         <v>17</v>
       </c>
       <c r="H617">
-        <v>14416</v>
-[...5 lines deleted...]
-        <v>1811</v>
+        <v>14052</v>
       </c>
       <c r="K617" t="s">
         <v>60</v>
       </c>
       <c r="L617">
         <v>0</v>
       </c>
       <c r="M617" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="618" spans="1:13">
       <c r="A618">
-        <v>4815</v>
+        <v>4606</v>
       </c>
       <c r="B618" t="s">
         <v>27</v>
       </c>
       <c r="C618" t="s">
-        <v>1812</v>
+        <v>1313</v>
       </c>
       <c r="D618" t="s">
-        <v>1813</v>
+        <v>1314</v>
       </c>
       <c r="F618" t="s">
-        <v>250</v>
+        <v>375</v>
       </c>
       <c r="G618" t="s">
         <v>17</v>
       </c>
       <c r="H618">
-        <v>14212</v>
+        <v>14215</v>
+      </c>
+      <c r="I618" t="s">
+        <v>1313</v>
       </c>
       <c r="K618" t="s">
         <v>60</v>
       </c>
       <c r="L618">
         <v>0</v>
       </c>
       <c r="M618" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="619" spans="1:13">
       <c r="A619">
-        <v>4852</v>
+        <v>4625</v>
       </c>
       <c r="B619" t="s">
         <v>27</v>
       </c>
       <c r="C619" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="D619" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="F619" t="s">
-        <v>1096</v>
+        <v>40</v>
       </c>
       <c r="G619" t="s">
         <v>17</v>
       </c>
       <c r="H619">
-        <v>14059</v>
+        <v>14215</v>
       </c>
       <c r="I619" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="J619" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="K619" t="s">
         <v>60</v>
       </c>
       <c r="L619">
         <v>0</v>
       </c>
       <c r="M619" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="620" spans="1:13">
       <c r="A620">
-        <v>4867</v>
+        <v>4627</v>
       </c>
       <c r="B620" t="s">
         <v>27</v>
       </c>
       <c r="C620" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="D620" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="F620" t="s">
         <v>40</v>
       </c>
       <c r="G620" t="s">
         <v>17</v>
       </c>
       <c r="H620">
         <v>14208</v>
       </c>
       <c r="I620" t="s">
-        <v>1820</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>1388</v>
       </c>
       <c r="K620" t="s">
         <v>60</v>
       </c>
       <c r="L620">
         <v>0</v>
       </c>
       <c r="M620" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="621" spans="1:13">
       <c r="A621">
-        <v>4884</v>
+        <v>4632</v>
       </c>
       <c r="B621" t="s">
         <v>27</v>
       </c>
       <c r="C621" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="D621" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="F621" t="s">
-        <v>1823</v>
+        <v>40</v>
       </c>
       <c r="G621" t="s">
         <v>17</v>
       </c>
       <c r="H621">
-        <v>11361</v>
+        <v>14203</v>
       </c>
       <c r="I621" t="s">
         <v>1824</v>
       </c>
-      <c r="J621" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K621" t="s">
         <v>60</v>
       </c>
       <c r="L621">
         <v>0</v>
       </c>
       <c r="M621" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="622" spans="1:13">
       <c r="A622">
-        <v>509</v>
+        <v>4635</v>
       </c>
       <c r="B622" t="s">
         <v>27</v>
       </c>
       <c r="C622" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D622" t="s">
         <v>1826</v>
       </c>
-      <c r="D622" t="s">
+      <c r="F622" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G622" t="s">
+        <v>17</v>
+      </c>
+      <c r="H622">
+        <v>14063</v>
+      </c>
+      <c r="I622" t="s">
         <v>1827</v>
-      </c>
-[...7 lines deleted...]
-        <v>14209</v>
       </c>
       <c r="K622" t="s">
         <v>60</v>
       </c>
       <c r="L622">
         <v>0</v>
       </c>
       <c r="M622" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="623" spans="1:13">
       <c r="A623">
-        <v>738</v>
+        <v>4638</v>
       </c>
       <c r="B623" t="s">
         <v>27</v>
       </c>
       <c r="C623" t="s">
         <v>1828</v>
       </c>
-      <c r="E623" t="s">
+      <c r="D623" t="s">
         <v>1829</v>
       </c>
       <c r="F623" t="s">
-        <v>40</v>
+        <v>397</v>
       </c>
       <c r="G623" t="s">
         <v>17</v>
       </c>
-      <c r="H623" t="s">
+      <c r="H623">
+        <v>14225</v>
+      </c>
+      <c r="I623" t="s">
         <v>1830</v>
       </c>
-      <c r="I623" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K623" t="s">
         <v>60</v>
       </c>
       <c r="L623">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M623" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="624" spans="1:13">
       <c r="A624">
-        <v>88906</v>
+        <v>4645</v>
       </c>
       <c r="B624" t="s">
         <v>27</v>
       </c>
       <c r="C624" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D624" t="s">
         <v>1832</v>
       </c>
-      <c r="D624" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F624" t="s">
-        <v>583</v>
+        <v>116</v>
       </c>
       <c r="G624" t="s">
         <v>17</v>
       </c>
       <c r="H624">
-        <v>14226</v>
+        <v>14213</v>
       </c>
       <c r="I624" t="s">
-        <v>1371</v>
+        <v>1831</v>
       </c>
       <c r="K624" t="s">
         <v>60</v>
       </c>
       <c r="L624">
         <v>0</v>
       </c>
       <c r="M624" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="625" spans="1:13">
       <c r="A625">
-        <v>906</v>
+        <v>4647</v>
       </c>
       <c r="B625" t="s">
         <v>27</v>
       </c>
       <c r="C625" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F625" t="s">
+        <v>375</v>
+      </c>
+      <c r="G625" t="s">
+        <v>17</v>
+      </c>
+      <c r="H625">
+        <v>14213</v>
+      </c>
+      <c r="I625" t="s">
         <v>1835</v>
       </c>
-      <c r="D625" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K625" t="s">
         <v>60</v>
       </c>
       <c r="L625">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M625" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="626" spans="1:13">
       <c r="A626">
-        <v>1147</v>
+        <v>4679</v>
       </c>
       <c r="B626" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C626" t="s">
-        <v>1838</v>
+        <v>1836</v>
       </c>
       <c r="D626" t="s">
-        <v>1839</v>
+        <v>1837</v>
       </c>
       <c r="F626" t="s">
-        <v>644</v>
+        <v>116</v>
       </c>
       <c r="G626" t="s">
         <v>17</v>
       </c>
       <c r="H626">
-        <v>14043</v>
+        <v>14215</v>
       </c>
       <c r="I626" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="K626" t="s">
         <v>60</v>
       </c>
       <c r="L626">
         <v>0</v>
       </c>
       <c r="M626" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="627" spans="1:13">
       <c r="A627">
-        <v>1415</v>
+        <v>4691</v>
       </c>
       <c r="B627" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C627" t="s">
-        <v>979</v>
+        <v>1838</v>
       </c>
       <c r="D627" t="s">
-        <v>1841</v>
+        <v>1839</v>
       </c>
       <c r="F627" t="s">
-        <v>800</v>
+        <v>116</v>
       </c>
       <c r="G627" t="s">
         <v>17</v>
       </c>
       <c r="H627">
-        <v>14043</v>
+        <v>14215</v>
       </c>
       <c r="I627" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-        <v>1843</v>
+        <v>1840</v>
       </c>
       <c r="K627" t="s">
         <v>60</v>
       </c>
       <c r="L627">
         <v>0</v>
       </c>
       <c r="M627" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="628" spans="1:13">
       <c r="A628">
-        <v>1803</v>
+        <v>4708</v>
       </c>
       <c r="B628" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C628" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F628" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G628" t="s">
+        <v>17</v>
+      </c>
+      <c r="H628">
+        <v>14131</v>
+      </c>
+      <c r="I628" t="s">
+        <v>394</v>
+      </c>
+      <c r="J628" t="s">
         <v>1844</v>
       </c>
-      <c r="D628" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K628" t="s">
         <v>60</v>
       </c>
       <c r="L628">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M628" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="629" spans="1:13">
       <c r="A629">
-        <v>224</v>
+        <v>4712</v>
       </c>
       <c r="B629" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C629" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F629" t="s">
+        <v>379</v>
+      </c>
+      <c r="G629" t="s">
+        <v>17</v>
+      </c>
+      <c r="H629">
+        <v>14755</v>
+      </c>
+      <c r="I629" t="s">
+        <v>1084</v>
+      </c>
+      <c r="J629" t="s">
         <v>1847</v>
-      </c>
-[...16 lines deleted...]
-        <v>1850</v>
       </c>
       <c r="K629" t="s">
         <v>60</v>
       </c>
       <c r="L629">
         <v>0</v>
       </c>
       <c r="M629" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="630" spans="1:13">
       <c r="A630">
-        <v>331</v>
+        <v>4762</v>
       </c>
       <c r="B630" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C630" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1849</v>
+      </c>
+      <c r="F630" t="s">
+        <v>1850</v>
+      </c>
+      <c r="G630" t="s">
+        <v>17</v>
+      </c>
+      <c r="H630">
+        <v>14032</v>
+      </c>
+      <c r="I630" t="s">
         <v>1851</v>
       </c>
-      <c r="D630" t="s">
-[...11 lines deleted...]
-      <c r="I630" t="s">
+      <c r="J630" t="s">
         <v>1852</v>
       </c>
       <c r="K630" t="s">
         <v>60</v>
       </c>
       <c r="L630">
         <v>0</v>
       </c>
       <c r="M630" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="631" spans="1:13">
       <c r="A631">
-        <v>3954</v>
+        <v>4788</v>
       </c>
       <c r="B631" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C631" t="s">
-        <v>557</v>
+        <v>1853</v>
       </c>
       <c r="D631" t="s">
-        <v>558</v>
+        <v>1854</v>
       </c>
       <c r="F631" t="s">
-        <v>559</v>
+        <v>1855</v>
       </c>
       <c r="G631" t="s">
         <v>17</v>
       </c>
       <c r="H631">
-        <v>14225</v>
-[...2 lines deleted...]
-        <v>1853</v>
+        <v>14009</v>
       </c>
       <c r="K631" t="s">
         <v>60</v>
       </c>
       <c r="L631">
         <v>0</v>
       </c>
       <c r="M631" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="632" spans="1:13">
       <c r="A632">
-        <v>4008</v>
+        <v>4791</v>
       </c>
       <c r="B632" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C632" t="s">
-        <v>1522</v>
+        <v>1856</v>
       </c>
       <c r="D632" t="s">
-        <v>731</v>
+        <v>1857</v>
       </c>
       <c r="F632" t="s">
-        <v>85</v>
+        <v>1858</v>
       </c>
       <c r="G632" t="s">
         <v>17</v>
       </c>
       <c r="H632">
-        <v>14221</v>
+        <v>14806</v>
       </c>
       <c r="I632" t="s">
-        <v>1063</v>
+        <v>1859</v>
       </c>
       <c r="J632" t="s">
-        <v>192</v>
+        <v>1860</v>
       </c>
       <c r="K632" t="s">
         <v>60</v>
       </c>
       <c r="L632">
         <v>0</v>
       </c>
       <c r="M632" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="633" spans="1:13">
       <c r="A633">
-        <v>4059</v>
+        <v>4796</v>
       </c>
       <c r="B633" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C633" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="D633" t="s">
-        <v>586</v>
+        <v>1862</v>
       </c>
       <c r="F633" t="s">
-        <v>587</v>
+        <v>116</v>
       </c>
       <c r="G633" t="s">
         <v>17</v>
       </c>
       <c r="H633">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>1558</v>
+        <v>14215</v>
+      </c>
+      <c r="I633" t="s">
+        <v>1863</v>
       </c>
       <c r="K633" t="s">
         <v>60</v>
       </c>
       <c r="L633">
         <v>0</v>
       </c>
       <c r="M633" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="634" spans="1:13">
       <c r="A634">
-        <v>4359</v>
+        <v>4809</v>
       </c>
       <c r="B634" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C634" t="s">
-        <v>1855</v>
+        <v>1864</v>
       </c>
       <c r="D634" t="s">
-        <v>919</v>
+        <v>1865</v>
       </c>
       <c r="F634" t="s">
-        <v>587</v>
+        <v>947</v>
       </c>
       <c r="G634" t="s">
         <v>17</v>
       </c>
       <c r="H634">
-        <v>14075</v>
+        <v>14416</v>
       </c>
       <c r="I634" t="s">
-        <v>1657</v>
+        <v>265</v>
       </c>
       <c r="J634" t="s">
-        <v>1660</v>
+        <v>1866</v>
       </c>
       <c r="K634" t="s">
         <v>60</v>
       </c>
       <c r="L634">
         <v>0</v>
       </c>
       <c r="M634" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="635" spans="1:13">
       <c r="A635">
-        <v>4375</v>
+        <v>4815</v>
       </c>
       <c r="B635" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C635" t="s">
-        <v>1666</v>
+        <v>1867</v>
       </c>
       <c r="D635" t="s">
-        <v>1856</v>
+        <v>1868</v>
       </c>
       <c r="F635" t="s">
-        <v>1643</v>
+        <v>250</v>
       </c>
       <c r="G635" t="s">
         <v>17</v>
       </c>
       <c r="H635">
-        <v>14226</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>14212</v>
       </c>
       <c r="K635" t="s">
         <v>60</v>
       </c>
       <c r="L635">
         <v>0</v>
       </c>
       <c r="M635" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="636" spans="1:13">
       <c r="A636">
-        <v>131</v>
+        <v>4852</v>
       </c>
       <c r="B636" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C636" t="s">
-        <v>1857</v>
+        <v>1869</v>
       </c>
       <c r="D636" t="s">
-        <v>171</v>
+        <v>1870</v>
       </c>
       <c r="F636" t="s">
-        <v>40</v>
+        <v>1120</v>
       </c>
       <c r="G636" t="s">
         <v>17</v>
       </c>
       <c r="H636">
-        <v>14215</v>
+        <v>14059</v>
       </c>
       <c r="I636" t="s">
-        <v>1858</v>
+        <v>1871</v>
+      </c>
+      <c r="J636" t="s">
+        <v>1872</v>
       </c>
       <c r="K636" t="s">
         <v>60</v>
       </c>
       <c r="L636">
         <v>0</v>
       </c>
       <c r="M636" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="637" spans="1:13">
       <c r="A637">
-        <v>331</v>
+        <v>4867</v>
       </c>
       <c r="B637" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C637" t="s">
-        <v>1859</v>
+        <v>1873</v>
       </c>
       <c r="D637" t="s">
-        <v>1860</v>
+        <v>1874</v>
       </c>
       <c r="F637" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="G637" t="s">
         <v>17</v>
       </c>
       <c r="H637">
-        <v>14221</v>
+        <v>14208</v>
       </c>
       <c r="I637" t="s">
-        <v>1852</v>
+        <v>1875</v>
+      </c>
+      <c r="J637" t="s">
+        <v>192</v>
       </c>
       <c r="K637" t="s">
         <v>60</v>
       </c>
       <c r="L637">
         <v>0</v>
       </c>
       <c r="M637" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="638" spans="1:13">
       <c r="A638">
-        <v>3897</v>
+        <v>4884</v>
       </c>
       <c r="B638" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C638" t="s">
-        <v>1861</v>
+        <v>1876</v>
       </c>
       <c r="D638" t="s">
-        <v>1862</v>
+        <v>1877</v>
       </c>
       <c r="F638" t="s">
-        <v>559</v>
+        <v>1878</v>
       </c>
       <c r="G638" t="s">
         <v>17</v>
       </c>
       <c r="H638">
-        <v>14225</v>
+        <v>11361</v>
       </c>
       <c r="I638" t="s">
-        <v>1863</v>
+        <v>1879</v>
       </c>
       <c r="J638" t="s">
-        <v>19</v>
+        <v>1880</v>
       </c>
       <c r="K638" t="s">
         <v>60</v>
       </c>
       <c r="L638">
         <v>0</v>
       </c>
       <c r="M638" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="639" spans="1:13">
       <c r="A639">
-        <v>4342</v>
+        <v>4910</v>
       </c>
       <c r="B639" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C639" t="s">
-        <v>1641</v>
+        <v>1881</v>
       </c>
       <c r="D639" t="s">
-        <v>1864</v>
-[...2 lines deleted...]
-        <v>1865</v>
+        <v>1882</v>
       </c>
       <c r="F639" t="s">
-        <v>1866</v>
+        <v>1408</v>
       </c>
       <c r="G639" t="s">
         <v>17</v>
       </c>
       <c r="H639">
-        <v>14051</v>
+        <v>14043</v>
       </c>
       <c r="I639" t="s">
-        <v>1644</v>
+        <v>1299</v>
       </c>
       <c r="J639" t="s">
-        <v>323</v>
+        <v>189</v>
       </c>
       <c r="K639" t="s">
         <v>60</v>
       </c>
       <c r="L639">
         <v>0</v>
       </c>
       <c r="M639" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="640" spans="1:13">
       <c r="A640">
-        <v>3897</v>
+        <v>509</v>
       </c>
       <c r="B640" t="s">
-        <v>588</v>
+        <v>27</v>
       </c>
       <c r="C640" t="s">
-        <v>1867</v>
+        <v>1883</v>
       </c>
       <c r="D640" t="s">
-        <v>1868</v>
+        <v>1884</v>
       </c>
       <c r="F640" t="s">
-        <v>1169</v>
+        <v>40</v>
       </c>
       <c r="G640" t="s">
         <v>17</v>
       </c>
       <c r="H640">
-        <v>14031</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14209</v>
       </c>
       <c r="K640" t="s">
         <v>60</v>
       </c>
       <c r="L640">
         <v>0</v>
       </c>
       <c r="M640" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="641" spans="1:13">
       <c r="A641">
-        <v>551</v>
+        <v>738</v>
       </c>
       <c r="B641" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C641" t="s">
-        <v>1870</v>
-[...2 lines deleted...]
-        <v>1871</v>
+        <v>1885</v>
+      </c>
+      <c r="E641" t="s">
+        <v>1886</v>
       </c>
       <c r="F641" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="G641" t="s">
         <v>17</v>
       </c>
-      <c r="H641">
-        <v>14086</v>
+      <c r="H641" t="s">
+        <v>1887</v>
       </c>
       <c r="I641" t="s">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="K641" t="s">
         <v>60</v>
       </c>
       <c r="L641">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M641" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="642" spans="1:13">
       <c r="A642">
-        <v>3897</v>
+        <v>88906</v>
       </c>
       <c r="B642" t="s">
-        <v>603</v>
+        <v>27</v>
       </c>
       <c r="C642" t="s">
-        <v>1873</v>
+        <v>1889</v>
       </c>
       <c r="D642" t="s">
-        <v>1874</v>
+        <v>1890</v>
+      </c>
+      <c r="E642" t="s">
+        <v>1891</v>
       </c>
       <c r="F642" t="s">
-        <v>1875</v>
+        <v>592</v>
       </c>
       <c r="G642" t="s">
         <v>17</v>
       </c>
       <c r="H642">
-        <v>14075</v>
+        <v>14226</v>
       </c>
       <c r="I642" t="s">
-        <v>1876</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1421</v>
       </c>
       <c r="K642" t="s">
         <v>60</v>
       </c>
       <c r="L642">
         <v>0</v>
       </c>
       <c r="M642" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="643" spans="1:13">
       <c r="A643">
-        <v>3897</v>
+        <v>906</v>
       </c>
       <c r="B643" t="s">
-        <v>606</v>
+        <v>27</v>
       </c>
       <c r="C643" t="s">
-        <v>1877</v>
+        <v>1892</v>
       </c>
       <c r="D643" t="s">
-        <v>1878</v>
+        <v>1893</v>
+      </c>
+      <c r="E643" t="s">
+        <v>1894</v>
       </c>
       <c r="F643" t="s">
-        <v>1879</v>
+        <v>135</v>
       </c>
       <c r="G643" t="s">
         <v>17</v>
       </c>
       <c r="H643">
-        <v>14068</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14004</v>
       </c>
       <c r="K643" t="s">
         <v>60</v>
       </c>
       <c r="L643">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M643" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="644" spans="1:13">
       <c r="A644">
-        <v>3897</v>
+        <v>1147</v>
       </c>
       <c r="B644" t="s">
-        <v>609</v>
+        <v>33</v>
       </c>
       <c r="C644" t="s">
-        <v>1880</v>
+        <v>1895</v>
       </c>
       <c r="D644" t="s">
-        <v>1881</v>
+        <v>1896</v>
       </c>
       <c r="F644" t="s">
-        <v>1413</v>
+        <v>653</v>
       </c>
       <c r="G644" t="s">
         <v>17</v>
       </c>
       <c r="H644">
-        <v>14224</v>
+        <v>14043</v>
       </c>
       <c r="I644" t="s">
-        <v>1882</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1897</v>
       </c>
       <c r="K644" t="s">
         <v>60</v>
       </c>
       <c r="L644">
         <v>0</v>
       </c>
       <c r="M644" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="645" spans="1:13">
       <c r="A645">
-        <v>3897</v>
+        <v>1415</v>
       </c>
       <c r="B645" t="s">
-        <v>612</v>
+        <v>33</v>
       </c>
       <c r="C645" t="s">
-        <v>1883</v>
+        <v>998</v>
       </c>
       <c r="D645" t="s">
-        <v>1884</v>
+        <v>1898</v>
       </c>
       <c r="F645" t="s">
-        <v>214</v>
+        <v>807</v>
       </c>
       <c r="G645" t="s">
         <v>17</v>
       </c>
       <c r="H645">
-        <v>14150</v>
+        <v>14043</v>
       </c>
       <c r="I645" t="s">
-        <v>1885</v>
+        <v>1899</v>
       </c>
       <c r="J645" t="s">
-        <v>19</v>
+        <v>1900</v>
       </c>
       <c r="K645" t="s">
         <v>60</v>
       </c>
       <c r="L645">
         <v>0</v>
       </c>
       <c r="M645" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="646" spans="1:13">
       <c r="A646">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1803</v>
+      </c>
+      <c r="B646" t="s">
+        <v>33</v>
       </c>
       <c r="C646" t="s">
-        <v>1886</v>
+        <v>1901</v>
       </c>
       <c r="D646" t="s">
-        <v>1887</v>
+        <v>1902</v>
+      </c>
+      <c r="E646" t="s">
+        <v>1417</v>
       </c>
       <c r="F646" t="s">
-        <v>445</v>
+        <v>154</v>
       </c>
       <c r="G646" t="s">
         <v>17</v>
       </c>
       <c r="H646">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>14094</v>
+      </c>
+      <c r="I646">
+        <v>4338407</v>
       </c>
       <c r="J646" t="s">
-        <v>19</v>
+        <v>1903</v>
       </c>
       <c r="K646" t="s">
         <v>60</v>
       </c>
       <c r="L646">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M646" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="647" spans="1:13">
       <c r="A647">
-        <v>3896</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>224</v>
+      </c>
+      <c r="B647" t="s">
+        <v>33</v>
       </c>
       <c r="C647" t="s">
-        <v>1888</v>
+        <v>1904</v>
       </c>
       <c r="D647" t="s">
-        <v>1887</v>
+        <v>1905</v>
+      </c>
+      <c r="E647" t="s">
+        <v>1906</v>
       </c>
       <c r="F647" t="s">
-        <v>445</v>
+        <v>90</v>
       </c>
       <c r="G647" t="s">
         <v>17</v>
       </c>
       <c r="H647">
-        <v>14127</v>
+        <v>14225</v>
       </c>
       <c r="I647" t="s">
-        <v>1889</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1907</v>
       </c>
       <c r="K647" t="s">
         <v>60</v>
       </c>
       <c r="L647">
         <v>0</v>
       </c>
       <c r="M647" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="648" spans="1:13">
       <c r="A648">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>331</v>
+      </c>
+      <c r="B648" t="s">
+        <v>33</v>
       </c>
       <c r="C648" t="s">
-        <v>1890</v>
+        <v>1908</v>
       </c>
       <c r="D648" t="s">
-        <v>1891</v>
+        <v>245</v>
       </c>
       <c r="F648" t="s">
-        <v>587</v>
+        <v>103</v>
       </c>
       <c r="G648" t="s">
         <v>17</v>
       </c>
       <c r="H648">
         <v>14075</v>
       </c>
       <c r="I648" t="s">
-        <v>1892</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1909</v>
       </c>
       <c r="K648" t="s">
         <v>60</v>
       </c>
       <c r="L648">
         <v>0</v>
       </c>
       <c r="M648" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="649" spans="1:13">
       <c r="A649">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3954</v>
+      </c>
+      <c r="B649" t="s">
+        <v>33</v>
       </c>
       <c r="C649" t="s">
-        <v>1893</v>
+        <v>561</v>
       </c>
       <c r="D649" t="s">
-        <v>1894</v>
+        <v>562</v>
       </c>
       <c r="F649" t="s">
-        <v>1634</v>
+        <v>563</v>
       </c>
       <c r="G649" t="s">
         <v>17</v>
       </c>
       <c r="H649">
-        <v>14020</v>
+        <v>14225</v>
       </c>
       <c r="I649" t="s">
-        <v>1895</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1910</v>
       </c>
       <c r="K649" t="s">
         <v>60</v>
       </c>
       <c r="L649">
         <v>0</v>
       </c>
       <c r="M649" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="650" spans="1:13">
       <c r="A650">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>4008</v>
+      </c>
+      <c r="B650" t="s">
+        <v>33</v>
       </c>
       <c r="C650" t="s">
-        <v>1896</v>
+        <v>1578</v>
       </c>
       <c r="D650" t="s">
-        <v>1897</v>
+        <v>738</v>
       </c>
       <c r="F650" t="s">
-        <v>1898</v>
+        <v>85</v>
       </c>
       <c r="G650" t="s">
         <v>17</v>
       </c>
       <c r="H650">
-        <v>14136</v>
+        <v>14221</v>
       </c>
       <c r="I650" t="s">
-        <v>1899</v>
+        <v>1087</v>
       </c>
       <c r="J650" t="s">
-        <v>19</v>
+        <v>192</v>
       </c>
       <c r="K650" t="s">
         <v>60</v>
       </c>
       <c r="L650">
         <v>0</v>
       </c>
       <c r="M650" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="651" spans="1:13">
       <c r="A651">
-        <v>3896</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>4059</v>
+      </c>
+      <c r="B651" t="s">
+        <v>33</v>
       </c>
       <c r="C651" t="s">
-        <v>1896</v>
+        <v>1911</v>
       </c>
       <c r="D651" t="s">
-        <v>1897</v>
+        <v>595</v>
       </c>
       <c r="F651" t="s">
-        <v>1898</v>
+        <v>596</v>
       </c>
       <c r="G651" t="s">
         <v>17</v>
       </c>
       <c r="H651">
-        <v>14136</v>
-[...2 lines deleted...]
-        <v>1899</v>
+        <v>14075</v>
       </c>
       <c r="J651" t="s">
-        <v>48</v>
+        <v>1614</v>
       </c>
       <c r="K651" t="s">
         <v>60</v>
       </c>
       <c r="L651">
         <v>0</v>
       </c>
       <c r="M651" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="652" spans="1:13">
       <c r="A652">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>4359</v>
+      </c>
+      <c r="B652" t="s">
+        <v>33</v>
       </c>
       <c r="C652" t="s">
-        <v>1900</v>
+        <v>1912</v>
       </c>
       <c r="D652" t="s">
-        <v>1901</v>
+        <v>923</v>
       </c>
       <c r="F652" t="s">
-        <v>250</v>
+        <v>596</v>
       </c>
       <c r="G652" t="s">
         <v>17</v>
       </c>
       <c r="H652">
-        <v>14206</v>
+        <v>14075</v>
       </c>
       <c r="I652" t="s">
-        <v>1902</v>
+        <v>1713</v>
       </c>
       <c r="J652" t="s">
-        <v>19</v>
+        <v>1716</v>
       </c>
       <c r="K652" t="s">
         <v>60</v>
       </c>
       <c r="L652">
         <v>0</v>
       </c>
       <c r="M652" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="653" spans="1:13">
       <c r="A653">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>4375</v>
+      </c>
+      <c r="B653" t="s">
+        <v>33</v>
       </c>
       <c r="C653" t="s">
-        <v>1903</v>
+        <v>1722</v>
       </c>
       <c r="D653" t="s">
-        <v>1904</v>
+        <v>1913</v>
       </c>
       <c r="F653" t="s">
-        <v>644</v>
+        <v>1699</v>
       </c>
       <c r="G653" t="s">
         <v>17</v>
       </c>
       <c r="H653">
-        <v>14043</v>
-[...2 lines deleted...]
-        <v>1905</v>
+        <v>14226</v>
       </c>
       <c r="J653" t="s">
-        <v>19</v>
+        <v>323</v>
       </c>
       <c r="K653" t="s">
         <v>60</v>
       </c>
       <c r="L653">
         <v>0</v>
       </c>
       <c r="M653" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="654" spans="1:13">
       <c r="A654">
-        <v>3897</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>131</v>
+      </c>
+      <c r="B654" t="s">
+        <v>589</v>
       </c>
       <c r="C654" t="s">
-        <v>1906</v>
+        <v>1914</v>
       </c>
       <c r="D654" t="s">
-        <v>1907</v>
+        <v>171</v>
       </c>
       <c r="F654" t="s">
-        <v>445</v>
+        <v>40</v>
       </c>
       <c r="G654" t="s">
         <v>17</v>
       </c>
       <c r="H654">
-        <v>14127</v>
+        <v>14215</v>
       </c>
       <c r="I654" t="s">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1915</v>
       </c>
       <c r="K654" t="s">
         <v>60</v>
       </c>
       <c r="L654">
         <v>0</v>
       </c>
       <c r="M654" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="655" spans="1:13">
       <c r="A655">
-        <v>3896</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>331</v>
+      </c>
+      <c r="B655" t="s">
+        <v>589</v>
       </c>
       <c r="C655" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F655" t="s">
+        <v>200</v>
+      </c>
+      <c r="G655" t="s">
+        <v>17</v>
+      </c>
+      <c r="H655">
+        <v>14221</v>
+      </c>
+      <c r="I655" t="s">
         <v>1909</v>
       </c>
-      <c r="D655" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K655" t="s">
         <v>60</v>
       </c>
       <c r="L655">
         <v>0</v>
       </c>
       <c r="M655" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="656" spans="1:13">
       <c r="A656">
-        <v>4135</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>3897</v>
+      </c>
+      <c r="B656" t="s">
+        <v>589</v>
       </c>
       <c r="C656" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="D656" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="F656" t="s">
-        <v>587</v>
+        <v>563</v>
       </c>
       <c r="G656" t="s">
         <v>17</v>
       </c>
       <c r="H656">
-        <v>14075</v>
+        <v>14225</v>
+      </c>
+      <c r="I656" t="s">
+        <v>1920</v>
       </c>
       <c r="J656" t="s">
-        <v>1914</v>
+        <v>19</v>
       </c>
       <c r="K656" t="s">
         <v>60</v>
       </c>
       <c r="L656">
         <v>0</v>
       </c>
       <c r="M656" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="657" spans="1:13">
       <c r="A657">
-        <v>4135</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>4342</v>
+      </c>
+      <c r="B657" t="s">
+        <v>589</v>
       </c>
       <c r="C657" t="s">
-        <v>1915</v>
+        <v>1697</v>
       </c>
       <c r="D657" t="s">
-        <v>1916</v>
+        <v>1921</v>
+      </c>
+      <c r="E657" t="s">
+        <v>1922</v>
       </c>
       <c r="F657" t="s">
-        <v>587</v>
+        <v>1923</v>
       </c>
       <c r="G657" t="s">
         <v>17</v>
       </c>
       <c r="H657">
-        <v>14075</v>
+        <v>14051</v>
+      </c>
+      <c r="I657" t="s">
+        <v>1700</v>
       </c>
       <c r="J657" t="s">
-        <v>1914</v>
+        <v>323</v>
       </c>
       <c r="K657" t="s">
         <v>60</v>
       </c>
       <c r="L657">
         <v>0</v>
       </c>
       <c r="M657" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="658" spans="1:13">
       <c r="A658">
-        <v>1020</v>
+        <v>3897</v>
       </c>
       <c r="B658" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C658" t="s">
-        <v>1917</v>
+        <v>1924</v>
       </c>
       <c r="D658" t="s">
-        <v>1918</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>1925</v>
       </c>
       <c r="F658" t="s">
-        <v>85</v>
+        <v>1193</v>
       </c>
       <c r="G658" t="s">
         <v>17</v>
       </c>
       <c r="H658">
-        <v>14221</v>
+        <v>14031</v>
       </c>
       <c r="I658" t="s">
-        <v>1371</v>
+        <v>1926</v>
+      </c>
+      <c r="J658" t="s">
+        <v>19</v>
       </c>
       <c r="K658" t="s">
         <v>60</v>
       </c>
       <c r="L658">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M658" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="659" spans="1:13">
       <c r="A659">
-        <v>1051</v>
+        <v>4342</v>
       </c>
       <c r="B659" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C659" t="s">
-        <v>1919</v>
+        <v>1697</v>
       </c>
       <c r="D659" t="s">
-        <v>1920</v>
+        <v>1927</v>
       </c>
       <c r="F659" t="s">
-        <v>486</v>
+        <v>423</v>
       </c>
       <c r="G659" t="s">
         <v>17</v>
       </c>
       <c r="H659">
-        <v>14059</v>
+        <v>14150</v>
       </c>
       <c r="I659" t="s">
-        <v>1921</v>
+        <v>1928</v>
       </c>
       <c r="J659" t="s">
-        <v>1922</v>
+        <v>323</v>
       </c>
       <c r="K659" t="s">
         <v>60</v>
       </c>
       <c r="L659">
         <v>0</v>
       </c>
       <c r="M659" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="660" spans="1:13">
       <c r="A660">
-        <v>12</v>
+        <v>3897</v>
       </c>
       <c r="B660" t="s">
-        <v>27</v>
+        <v>612</v>
       </c>
       <c r="C660" t="s">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="D660" t="s">
-        <v>171</v>
+        <v>1930</v>
       </c>
       <c r="F660" t="s">
-        <v>40</v>
+        <v>1931</v>
       </c>
       <c r="G660" t="s">
         <v>17</v>
       </c>
       <c r="H660">
-        <v>14215</v>
+        <v>14075</v>
+      </c>
+      <c r="I660" t="s">
+        <v>1932</v>
+      </c>
+      <c r="J660" t="s">
+        <v>19</v>
       </c>
       <c r="K660" t="s">
         <v>60</v>
       </c>
       <c r="L660">
         <v>0</v>
       </c>
       <c r="M660" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="661" spans="1:13">
       <c r="A661">
-        <v>1407</v>
+        <v>3897</v>
       </c>
       <c r="B661" t="s">
-        <v>27</v>
+        <v>615</v>
       </c>
       <c r="C661" t="s">
-        <v>1924</v>
+        <v>1933</v>
       </c>
       <c r="D661" t="s">
-        <v>1925</v>
+        <v>1934</v>
       </c>
       <c r="F661" t="s">
-        <v>1926</v>
+        <v>1935</v>
       </c>
       <c r="G661" t="s">
         <v>17</v>
       </c>
       <c r="H661">
-        <v>14139</v>
+        <v>14068</v>
       </c>
       <c r="I661" t="s">
-        <v>1927</v>
+        <v>25</v>
+      </c>
+      <c r="J661" t="s">
+        <v>19</v>
       </c>
       <c r="K661" t="s">
         <v>60</v>
       </c>
       <c r="L661">
         <v>0</v>
       </c>
       <c r="M661" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="662" spans="1:13">
       <c r="A662">
-        <v>1701</v>
+        <v>3897</v>
       </c>
       <c r="B662" t="s">
-        <v>27</v>
+        <v>618</v>
       </c>
       <c r="C662" t="s">
-        <v>1928</v>
+        <v>1936</v>
       </c>
       <c r="D662" t="s">
-        <v>1929</v>
-[...2 lines deleted...]
-        <v>1930</v>
+        <v>1937</v>
       </c>
       <c r="F662" t="s">
-        <v>40</v>
+        <v>1467</v>
       </c>
       <c r="G662" t="s">
         <v>17</v>
       </c>
       <c r="H662">
-        <v>14228</v>
+        <v>14224</v>
       </c>
       <c r="I662" t="s">
-        <v>1931</v>
+        <v>1938</v>
+      </c>
+      <c r="J662" t="s">
+        <v>19</v>
       </c>
       <c r="K662" t="s">
         <v>60</v>
       </c>
       <c r="L662">
         <v>0</v>
       </c>
       <c r="M662" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="663" spans="1:13">
       <c r="A663">
-        <v>1704</v>
+        <v>3897</v>
       </c>
       <c r="B663" t="s">
-        <v>27</v>
+        <v>621</v>
       </c>
       <c r="C663" t="s">
-        <v>1932</v>
+        <v>1939</v>
       </c>
       <c r="D663" t="s">
-        <v>1933</v>
-[...2 lines deleted...]
-        <v>1934</v>
+        <v>1940</v>
       </c>
       <c r="F663" t="s">
-        <v>529</v>
+        <v>214</v>
       </c>
       <c r="G663" t="s">
         <v>17</v>
       </c>
       <c r="H663">
-        <v>14218</v>
+        <v>14150</v>
       </c>
       <c r="I663" t="s">
-        <v>1935</v>
+        <v>1941</v>
       </c>
       <c r="J663" t="s">
-        <v>1936</v>
+        <v>19</v>
       </c>
       <c r="K663" t="s">
         <v>60</v>
       </c>
       <c r="L663">
         <v>0</v>
       </c>
       <c r="M663" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="664" spans="1:13">
       <c r="A664">
-        <v>1875</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B664">
+        <v>10</v>
       </c>
       <c r="C664" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="D664" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="F664" t="s">
-        <v>40</v>
+        <v>441</v>
       </c>
       <c r="G664" t="s">
         <v>17</v>
       </c>
       <c r="H664">
-        <v>14207</v>
+        <v>14127</v>
       </c>
       <c r="I664" t="s">
-        <v>1939</v>
+        <v>25</v>
+      </c>
+      <c r="J664" t="s">
+        <v>19</v>
       </c>
       <c r="K664" t="s">
         <v>60</v>
       </c>
       <c r="L664">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M664" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="665" spans="1:13">
       <c r="A665">
-        <v>1909</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3896</v>
+      </c>
+      <c r="B665">
+        <v>11</v>
       </c>
       <c r="C665" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="D665" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="F665" t="s">
-        <v>40</v>
+        <v>441</v>
       </c>
       <c r="G665" t="s">
         <v>17</v>
       </c>
       <c r="H665">
-        <v>14215</v>
+        <v>14127</v>
+      </c>
+      <c r="I665" t="s">
+        <v>1945</v>
+      </c>
+      <c r="J665" t="s">
+        <v>48</v>
       </c>
       <c r="K665" t="s">
         <v>60</v>
       </c>
       <c r="L665">
         <v>0</v>
       </c>
       <c r="M665" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="666" spans="1:13">
       <c r="A666">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B666">
+        <v>11</v>
       </c>
       <c r="C666" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="D666" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="F666" t="s">
-        <v>90</v>
+        <v>596</v>
       </c>
       <c r="G666" t="s">
         <v>17</v>
       </c>
       <c r="H666">
-        <v>14225</v>
+        <v>14075</v>
+      </c>
+      <c r="I666" t="s">
+        <v>1948</v>
+      </c>
+      <c r="J666" t="s">
+        <v>19</v>
       </c>
       <c r="K666" t="s">
         <v>60</v>
       </c>
       <c r="L666">
         <v>0</v>
       </c>
       <c r="M666" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="667" spans="1:13">
       <c r="A667">
-        <v>2050</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B667">
+        <v>12</v>
       </c>
       <c r="C667" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="D667" t="s">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="F667" t="s">
-        <v>214</v>
+        <v>1690</v>
       </c>
       <c r="G667" t="s">
         <v>17</v>
       </c>
       <c r="H667">
-        <v>14150</v>
+        <v>14020</v>
       </c>
       <c r="I667" t="s">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="J667" t="s">
-        <v>1947</v>
+        <v>19</v>
       </c>
       <c r="K667" t="s">
         <v>60</v>
       </c>
       <c r="L667">
         <v>0</v>
       </c>
       <c r="M667" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="668" spans="1:13">
       <c r="A668">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B668">
+        <v>13</v>
       </c>
       <c r="C668" t="s">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="D668" t="s">
-        <v>1949</v>
+        <v>1953</v>
       </c>
       <c r="F668" t="s">
-        <v>158</v>
+        <v>1954</v>
       </c>
       <c r="G668" t="s">
         <v>17</v>
       </c>
       <c r="H668">
-        <v>14031</v>
+        <v>14136</v>
+      </c>
+      <c r="I668" t="s">
+        <v>1955</v>
       </c>
       <c r="J668" t="s">
-        <v>1950</v>
+        <v>19</v>
       </c>
       <c r="K668" t="s">
         <v>60</v>
       </c>
       <c r="L668">
         <v>0</v>
       </c>
       <c r="M668" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="669" spans="1:13">
       <c r="A669">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3896</v>
+      </c>
+      <c r="B669">
+        <v>14</v>
       </c>
       <c r="C669" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="D669" t="s">
-        <v>1952</v>
-[...1 lines deleted...]
-      <c r="E669" t="s">
         <v>1953</v>
       </c>
       <c r="F669" t="s">
-        <v>214</v>
+        <v>1954</v>
       </c>
       <c r="G669" t="s">
         <v>17</v>
       </c>
       <c r="H669">
-        <v>14150</v>
+        <v>14136</v>
       </c>
       <c r="I669" t="s">
-        <v>1954</v>
+        <v>1955</v>
+      </c>
+      <c r="J669" t="s">
+        <v>48</v>
       </c>
       <c r="K669" t="s">
         <v>60</v>
       </c>
       <c r="L669">
         <v>0</v>
       </c>
       <c r="M669" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="670" spans="1:13">
       <c r="A670">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B670">
+        <v>15</v>
       </c>
       <c r="C670" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="D670" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="F670" t="s">
-        <v>99</v>
+        <v>250</v>
       </c>
       <c r="G670" t="s">
         <v>17</v>
       </c>
       <c r="H670">
-        <v>14094</v>
+        <v>14206</v>
       </c>
       <c r="I670" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="J670" t="s">
-        <v>1958</v>
+        <v>19</v>
       </c>
       <c r="K670" t="s">
         <v>60</v>
       </c>
       <c r="L670">
         <v>0</v>
       </c>
       <c r="M670" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="671" spans="1:13">
       <c r="A671">
-        <v>3913</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B671">
+        <v>16</v>
       </c>
       <c r="C671" t="s">
         <v>1959</v>
       </c>
       <c r="D671" t="s">
         <v>1960</v>
       </c>
       <c r="F671" t="s">
-        <v>669</v>
+        <v>653</v>
       </c>
       <c r="G671" t="s">
         <v>17</v>
       </c>
       <c r="H671">
-        <v>14127</v>
+        <v>14043</v>
       </c>
       <c r="I671" t="s">
-        <v>267</v>
+        <v>1961</v>
       </c>
       <c r="J671" t="s">
-        <v>1961</v>
+        <v>19</v>
       </c>
       <c r="K671" t="s">
         <v>60</v>
       </c>
       <c r="L671">
         <v>0</v>
       </c>
       <c r="M671" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="672" spans="1:13">
       <c r="A672">
-        <v>3916</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3897</v>
+      </c>
+      <c r="B672">
+        <v>17</v>
       </c>
       <c r="C672" t="s">
         <v>1962</v>
       </c>
       <c r="D672" t="s">
         <v>1963</v>
       </c>
       <c r="F672" t="s">
+        <v>441</v>
+      </c>
+      <c r="G672" t="s">
+        <v>17</v>
+      </c>
+      <c r="H672">
+        <v>14127</v>
+      </c>
+      <c r="I672" t="s">
         <v>1964</v>
       </c>
-      <c r="G672" t="s">
-[...6 lines deleted...]
-        <v>265</v>
+      <c r="J672" t="s">
+        <v>19</v>
       </c>
       <c r="K672" t="s">
         <v>60</v>
       </c>
       <c r="L672">
         <v>0</v>
       </c>
       <c r="M672" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="673" spans="1:13">
       <c r="A673">
-        <v>3928</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>3896</v>
+      </c>
+      <c r="B673">
+        <v>20</v>
       </c>
       <c r="C673" t="s">
         <v>1965</v>
       </c>
       <c r="D673" t="s">
         <v>1966</v>
       </c>
       <c r="F673" t="s">
-        <v>124</v>
+        <v>456</v>
       </c>
       <c r="G673" t="s">
         <v>17</v>
       </c>
       <c r="H673">
-        <v>14215</v>
+        <v>14141</v>
       </c>
       <c r="I673" t="s">
-        <v>1482</v>
+        <v>1967</v>
+      </c>
+      <c r="J673" t="s">
+        <v>48</v>
       </c>
       <c r="K673" t="s">
         <v>60</v>
       </c>
       <c r="L673">
         <v>0</v>
       </c>
       <c r="M673" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="674" spans="1:13">
       <c r="A674">
-        <v>3929</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>4135</v>
+      </c>
+      <c r="B674">
+        <v>22</v>
       </c>
       <c r="C674" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="D674" t="s">
-        <v>600</v>
+        <v>1969</v>
       </c>
       <c r="F674" t="s">
-        <v>124</v>
+        <v>596</v>
       </c>
       <c r="G674" t="s">
         <v>17</v>
       </c>
       <c r="H674">
-        <v>14210</v>
-[...2 lines deleted...]
-        <v>1968</v>
+        <v>14075</v>
+      </c>
+      <c r="J674" t="s">
+        <v>1970</v>
       </c>
       <c r="K674" t="s">
         <v>60</v>
       </c>
       <c r="L674">
         <v>0</v>
       </c>
       <c r="M674" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="675" spans="1:13">
       <c r="A675">
-        <v>3930</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>4135</v>
+      </c>
+      <c r="B675">
+        <v>23</v>
       </c>
       <c r="C675" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="D675" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="F675" t="s">
-        <v>103</v>
+        <v>596</v>
       </c>
       <c r="G675" t="s">
         <v>17</v>
       </c>
       <c r="H675">
         <v>14075</v>
       </c>
-      <c r="I675" t="s">
-        <v>1969</v>
+      <c r="J675" t="s">
+        <v>1970</v>
       </c>
       <c r="K675" t="s">
         <v>60</v>
       </c>
       <c r="L675">
         <v>0</v>
       </c>
       <c r="M675" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="676" spans="1:13">
       <c r="A676">
-        <v>3935</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>4135</v>
+      </c>
+      <c r="B676">
+        <v>54</v>
       </c>
       <c r="C676" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
       <c r="D676" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="F676" t="s">
-        <v>40</v>
+        <v>1975</v>
       </c>
       <c r="G676" t="s">
         <v>17</v>
       </c>
       <c r="H676">
-        <v>14207</v>
+        <v>14454</v>
       </c>
       <c r="I676" t="s">
-        <v>1973</v>
+        <v>1976</v>
+      </c>
+      <c r="J676" t="s">
+        <v>1970</v>
       </c>
       <c r="K676" t="s">
         <v>60</v>
       </c>
       <c r="L676">
         <v>0</v>
       </c>
       <c r="M676" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="677" spans="1:13">
       <c r="A677">
-        <v>3936</v>
+        <v>1020</v>
       </c>
       <c r="B677" t="s">
         <v>27</v>
       </c>
       <c r="C677" t="s">
-        <v>114</v>
+        <v>1977</v>
       </c>
       <c r="D677" t="s">
-        <v>1974</v>
+        <v>1978</v>
+      </c>
+      <c r="E677" t="s">
+        <v>992</v>
       </c>
       <c r="F677" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G677" t="s">
         <v>17</v>
       </c>
       <c r="H677">
-        <v>14208</v>
+        <v>14221</v>
       </c>
       <c r="I677" t="s">
-        <v>117</v>
+        <v>1421</v>
       </c>
       <c r="K677" t="s">
         <v>60</v>
       </c>
       <c r="L677">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M677" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="678" spans="1:13">
       <c r="A678">
-        <v>3942</v>
+        <v>1051</v>
       </c>
       <c r="B678" t="s">
         <v>27</v>
       </c>
       <c r="C678" t="s">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="D678" t="s">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="F678" t="s">
-        <v>678</v>
+        <v>482</v>
       </c>
       <c r="G678" t="s">
         <v>17</v>
       </c>
       <c r="H678">
-        <v>14086</v>
+        <v>14059</v>
       </c>
       <c r="I678" t="s">
-        <v>1977</v>
+        <v>1981</v>
+      </c>
+      <c r="J678" t="s">
+        <v>1982</v>
       </c>
       <c r="K678" t="s">
         <v>60</v>
       </c>
       <c r="L678">
         <v>0</v>
       </c>
       <c r="M678" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="679" spans="1:13">
       <c r="A679">
-        <v>3948</v>
+        <v>12</v>
       </c>
       <c r="B679" t="s">
         <v>27</v>
       </c>
       <c r="C679" t="s">
-        <v>1978</v>
+        <v>1983</v>
       </c>
       <c r="D679" t="s">
-        <v>1979</v>
+        <v>171</v>
       </c>
       <c r="F679" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="G679" t="s">
         <v>17</v>
       </c>
       <c r="H679">
-        <v>14207</v>
-[...2 lines deleted...]
-        <v>1980</v>
+        <v>14215</v>
       </c>
       <c r="K679" t="s">
         <v>60</v>
       </c>
       <c r="L679">
         <v>0</v>
       </c>
       <c r="M679" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="680" spans="1:13">
       <c r="A680">
-        <v>3949</v>
+        <v>1407</v>
       </c>
       <c r="B680" t="s">
         <v>27</v>
       </c>
       <c r="C680" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="D680" t="s">
-        <v>1510</v>
+        <v>1985</v>
       </c>
       <c r="F680" t="s">
-        <v>1144</v>
+        <v>1986</v>
       </c>
       <c r="G680" t="s">
         <v>17</v>
       </c>
       <c r="H680">
-        <v>14075</v>
+        <v>14139</v>
       </c>
       <c r="I680" t="s">
-        <v>1982</v>
+        <v>1987</v>
       </c>
       <c r="K680" t="s">
         <v>60</v>
       </c>
       <c r="L680">
         <v>0</v>
       </c>
       <c r="M680" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="681" spans="1:13">
       <c r="A681">
-        <v>3965</v>
+        <v>1701</v>
       </c>
       <c r="B681" t="s">
         <v>27</v>
       </c>
       <c r="C681" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="D681" t="s">
-        <v>115</v>
+        <v>1989</v>
+      </c>
+      <c r="E681" t="s">
+        <v>1990</v>
       </c>
       <c r="F681" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G681" t="s">
         <v>17</v>
       </c>
       <c r="H681">
-        <v>14215</v>
+        <v>14228</v>
       </c>
       <c r="I681" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="K681" t="s">
         <v>60</v>
       </c>
       <c r="L681">
         <v>0</v>
       </c>
       <c r="M681" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="682" spans="1:13">
       <c r="A682">
-        <v>3969</v>
+        <v>1704</v>
       </c>
       <c r="B682" t="s">
         <v>27</v>
       </c>
       <c r="C682" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="D682" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="E682" t="s">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="F682" t="s">
-        <v>44</v>
+        <v>533</v>
       </c>
       <c r="G682" t="s">
         <v>17</v>
       </c>
       <c r="H682">
-        <v>14701</v>
+        <v>14218</v>
       </c>
       <c r="I682" t="s">
-        <v>1988</v>
+        <v>1995</v>
+      </c>
+      <c r="J682" t="s">
+        <v>1996</v>
       </c>
       <c r="K682" t="s">
         <v>60</v>
       </c>
       <c r="L682">
         <v>0</v>
       </c>
       <c r="M682" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="683" spans="1:13">
       <c r="A683">
-        <v>3972</v>
+        <v>1875</v>
       </c>
       <c r="B683" t="s">
         <v>27</v>
       </c>
       <c r="C683" t="s">
-        <v>1989</v>
+        <v>1997</v>
       </c>
       <c r="D683" t="s">
-        <v>284</v>
+        <v>1998</v>
       </c>
       <c r="F683" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="G683" t="s">
         <v>17</v>
       </c>
       <c r="H683">
-        <v>14221</v>
+        <v>14207</v>
       </c>
       <c r="I683" t="s">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="K683" t="s">
         <v>60</v>
       </c>
       <c r="L683">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M683" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="684" spans="1:13">
       <c r="A684">
-        <v>3973</v>
+        <v>1909</v>
       </c>
       <c r="B684" t="s">
         <v>27</v>
       </c>
       <c r="C684" t="s">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="D684" t="s">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="F684" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G684" t="s">
         <v>17</v>
       </c>
       <c r="H684">
         <v>14215</v>
       </c>
-      <c r="I684" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K684" t="s">
         <v>60</v>
       </c>
       <c r="L684">
         <v>0</v>
       </c>
       <c r="M684" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="685" spans="1:13">
       <c r="A685">
-        <v>3985</v>
+        <v>2009</v>
       </c>
       <c r="B685" t="s">
         <v>27</v>
       </c>
       <c r="C685" t="s">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="D685" t="s">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="F685" t="s">
-        <v>416</v>
+        <v>90</v>
       </c>
       <c r="G685" t="s">
         <v>17</v>
       </c>
       <c r="H685">
-        <v>14304</v>
-[...2 lines deleted...]
-        <v>1995</v>
+        <v>14225</v>
       </c>
       <c r="K685" t="s">
         <v>60</v>
       </c>
       <c r="L685">
         <v>0</v>
       </c>
       <c r="M685" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="686" spans="1:13">
       <c r="A686">
-        <v>3995</v>
+        <v>2050</v>
       </c>
       <c r="B686" t="s">
         <v>27</v>
       </c>
       <c r="C686" t="s">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="D686" t="s">
-        <v>1997</v>
+        <v>2005</v>
       </c>
       <c r="F686" t="s">
-        <v>168</v>
+        <v>214</v>
       </c>
       <c r="G686" t="s">
         <v>17</v>
       </c>
       <c r="H686">
-        <v>14127</v>
+        <v>14150</v>
       </c>
       <c r="I686" t="s">
-        <v>1998</v>
+        <v>2006</v>
+      </c>
+      <c r="J686" t="s">
+        <v>2007</v>
       </c>
       <c r="K686" t="s">
         <v>60</v>
       </c>
       <c r="L686">
         <v>0</v>
       </c>
       <c r="M686" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="687" spans="1:13">
       <c r="A687">
-        <v>4001</v>
+        <v>260</v>
       </c>
       <c r="B687" t="s">
         <v>27</v>
       </c>
       <c r="C687" t="s">
-        <v>1999</v>
+        <v>2008</v>
       </c>
       <c r="D687" t="s">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="F687" t="s">
-        <v>1108</v>
+        <v>158</v>
       </c>
       <c r="G687" t="s">
         <v>17</v>
       </c>
       <c r="H687">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>14031</v>
+      </c>
+      <c r="J687" t="s">
+        <v>2010</v>
       </c>
       <c r="K687" t="s">
         <v>60</v>
       </c>
       <c r="L687">
         <v>0</v>
       </c>
       <c r="M687" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="688" spans="1:13">
       <c r="A688">
-        <v>4002</v>
+        <v>293</v>
       </c>
       <c r="B688" t="s">
         <v>27</v>
       </c>
       <c r="C688" t="s">
-        <v>916</v>
+        <v>2011</v>
       </c>
       <c r="D688" t="s">
-        <v>917</v>
+        <v>2012</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2013</v>
       </c>
       <c r="F688" t="s">
-        <v>116</v>
+        <v>214</v>
       </c>
       <c r="G688" t="s">
         <v>17</v>
       </c>
       <c r="H688">
-        <v>14215</v>
+        <v>14150</v>
       </c>
       <c r="I688" t="s">
-        <v>332</v>
+        <v>2014</v>
       </c>
       <c r="K688" t="s">
         <v>60</v>
       </c>
       <c r="L688">
         <v>0</v>
       </c>
       <c r="M688" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="689" spans="1:13">
       <c r="A689">
-        <v>4005</v>
+        <v>373</v>
       </c>
       <c r="B689" t="s">
         <v>27</v>
       </c>
       <c r="C689" t="s">
-        <v>211</v>
+        <v>2015</v>
       </c>
       <c r="D689" t="s">
-        <v>115</v>
+        <v>2016</v>
       </c>
       <c r="F689" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="G689" t="s">
         <v>17</v>
       </c>
       <c r="H689">
-        <v>14215</v>
+        <v>14094</v>
       </c>
       <c r="I689" t="s">
-        <v>2001</v>
+        <v>2017</v>
       </c>
       <c r="J689" t="s">
-        <v>192</v>
+        <v>2018</v>
       </c>
       <c r="K689" t="s">
         <v>60</v>
       </c>
       <c r="L689">
         <v>0</v>
       </c>
       <c r="M689" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="690" spans="1:13">
       <c r="A690">
-        <v>4020</v>
+        <v>3913</v>
       </c>
       <c r="B690" t="s">
         <v>27</v>
       </c>
       <c r="C690" t="s">
-        <v>2002</v>
+        <v>2019</v>
       </c>
       <c r="D690" t="s">
-        <v>1285</v>
+        <v>2020</v>
       </c>
       <c r="F690" t="s">
-        <v>40</v>
+        <v>677</v>
       </c>
       <c r="G690" t="s">
         <v>17</v>
       </c>
       <c r="H690">
-        <v>14210</v>
+        <v>14127</v>
       </c>
       <c r="I690" t="s">
-        <v>483</v>
+        <v>267</v>
       </c>
       <c r="J690" t="s">
-        <v>189</v>
+        <v>2021</v>
       </c>
       <c r="K690" t="s">
         <v>60</v>
       </c>
       <c r="L690">
         <v>0</v>
       </c>
       <c r="M690" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="691" spans="1:13">
       <c r="A691">
-        <v>4021</v>
+        <v>3916</v>
       </c>
       <c r="B691" t="s">
         <v>27</v>
       </c>
       <c r="C691" t="s">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="D691" t="s">
-        <v>2004</v>
+        <v>2023</v>
       </c>
       <c r="F691" t="s">
-        <v>2005</v>
+        <v>2024</v>
       </c>
       <c r="G691" t="s">
         <v>17</v>
       </c>
       <c r="H691">
-        <v>14006</v>
+        <v>14080</v>
       </c>
       <c r="I691" t="s">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>265</v>
       </c>
       <c r="K691" t="s">
         <v>60</v>
       </c>
       <c r="L691">
         <v>0</v>
       </c>
       <c r="M691" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="692" spans="1:13">
       <c r="A692">
-        <v>4029</v>
+        <v>3928</v>
       </c>
       <c r="B692" t="s">
         <v>27</v>
       </c>
       <c r="C692" t="s">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="D692" t="s">
-        <v>2009</v>
+        <v>2026</v>
       </c>
       <c r="F692" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G692" t="s">
         <v>17</v>
       </c>
       <c r="H692">
-        <v>14127</v>
+        <v>14215</v>
       </c>
       <c r="I692" t="s">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>1539</v>
       </c>
       <c r="K692" t="s">
         <v>60</v>
       </c>
       <c r="L692">
         <v>0</v>
       </c>
       <c r="M692" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="693" spans="1:13">
       <c r="A693">
-        <v>4031</v>
+        <v>3929</v>
       </c>
       <c r="B693" t="s">
         <v>27</v>
       </c>
       <c r="C693" t="s">
-        <v>2011</v>
+        <v>2027</v>
       </c>
       <c r="D693" t="s">
-        <v>2012</v>
+        <v>609</v>
       </c>
       <c r="F693" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="G693" t="s">
         <v>17</v>
       </c>
       <c r="H693">
-        <v>14150</v>
+        <v>14210</v>
       </c>
       <c r="I693" t="s">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>2028</v>
       </c>
       <c r="K693" t="s">
         <v>60</v>
       </c>
       <c r="L693">
         <v>0</v>
       </c>
       <c r="M693" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="694" spans="1:13">
       <c r="A694">
-        <v>4034</v>
+        <v>3930</v>
       </c>
       <c r="B694" t="s">
         <v>27</v>
       </c>
       <c r="C694" t="s">
-        <v>2013</v>
+        <v>2029</v>
       </c>
       <c r="D694" t="s">
-        <v>2014</v>
+        <v>2030</v>
       </c>
       <c r="F694" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="G694" t="s">
         <v>17</v>
       </c>
       <c r="H694">
-        <v>14211</v>
+        <v>14075</v>
       </c>
       <c r="I694" t="s">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>2029</v>
       </c>
       <c r="K694" t="s">
         <v>60</v>
       </c>
       <c r="L694">
         <v>0</v>
       </c>
       <c r="M694" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="695" spans="1:13">
       <c r="A695">
-        <v>4040</v>
+        <v>3935</v>
       </c>
       <c r="B695" t="s">
         <v>27</v>
       </c>
       <c r="C695" t="s">
-        <v>2016</v>
+        <v>2031</v>
       </c>
       <c r="D695" t="s">
-        <v>115</v>
+        <v>2032</v>
       </c>
       <c r="F695" t="s">
-        <v>116</v>
+        <v>40</v>
       </c>
       <c r="G695" t="s">
         <v>17</v>
       </c>
       <c r="H695">
-        <v>14215</v>
+        <v>14207</v>
       </c>
       <c r="I695" t="s">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>2033</v>
       </c>
       <c r="K695" t="s">
         <v>60</v>
       </c>
       <c r="L695">
         <v>0</v>
       </c>
       <c r="M695" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="696" spans="1:13">
       <c r="A696">
-        <v>4045</v>
+        <v>3936</v>
       </c>
       <c r="B696" t="s">
         <v>27</v>
       </c>
       <c r="C696" t="s">
-        <v>2018</v>
+        <v>114</v>
       </c>
       <c r="D696" t="s">
-        <v>199</v>
+        <v>2034</v>
       </c>
       <c r="F696" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="G696" t="s">
         <v>17</v>
       </c>
       <c r="H696">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>14208</v>
+      </c>
+      <c r="I696" t="s">
+        <v>117</v>
       </c>
       <c r="K696" t="s">
         <v>60</v>
       </c>
       <c r="L696">
         <v>0</v>
       </c>
       <c r="M696" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="697" spans="1:13">
       <c r="A697">
-        <v>4046</v>
+        <v>3942</v>
       </c>
       <c r="B697" t="s">
         <v>27</v>
       </c>
       <c r="C697" t="s">
-        <v>2020</v>
+        <v>2035</v>
       </c>
       <c r="D697" t="s">
-        <v>127</v>
+        <v>2036</v>
       </c>
       <c r="F697" t="s">
-        <v>85</v>
+        <v>527</v>
       </c>
       <c r="G697" t="s">
         <v>17</v>
       </c>
       <c r="H697">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>14086</v>
+      </c>
+      <c r="I697" t="s">
+        <v>2037</v>
       </c>
       <c r="K697" t="s">
         <v>60</v>
       </c>
       <c r="L697">
         <v>0</v>
       </c>
       <c r="M697" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="698" spans="1:13">
       <c r="A698">
-        <v>4054</v>
+        <v>3948</v>
       </c>
       <c r="B698" t="s">
         <v>27</v>
       </c>
       <c r="C698" t="s">
-        <v>2021</v>
+        <v>2038</v>
       </c>
       <c r="D698" t="s">
-        <v>2022</v>
+        <v>2039</v>
       </c>
       <c r="F698" t="s">
-        <v>2023</v>
+        <v>124</v>
       </c>
       <c r="G698" t="s">
         <v>17</v>
       </c>
       <c r="H698">
-        <v>14026</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14207</v>
+      </c>
+      <c r="I698" t="s">
+        <v>2040</v>
       </c>
       <c r="K698" t="s">
         <v>60</v>
       </c>
       <c r="L698">
         <v>0</v>
       </c>
       <c r="M698" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="699" spans="1:13">
       <c r="A699">
-        <v>4056</v>
+        <v>3949</v>
       </c>
       <c r="B699" t="s">
         <v>27</v>
       </c>
       <c r="C699" t="s">
-        <v>2024</v>
+        <v>2041</v>
       </c>
       <c r="D699" t="s">
-        <v>1397</v>
+        <v>1567</v>
       </c>
       <c r="F699" t="s">
-        <v>40</v>
+        <v>1168</v>
       </c>
       <c r="G699" t="s">
         <v>17</v>
       </c>
       <c r="H699">
-        <v>14206</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>14075</v>
+      </c>
+      <c r="I699" t="s">
+        <v>2042</v>
       </c>
       <c r="K699" t="s">
         <v>60</v>
       </c>
       <c r="L699">
         <v>0</v>
       </c>
       <c r="M699" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="700" spans="1:13">
       <c r="A700">
-        <v>4073</v>
+        <v>3965</v>
       </c>
       <c r="B700" t="s">
         <v>27</v>
       </c>
       <c r="C700" t="s">
-        <v>2025</v>
+        <v>2043</v>
       </c>
       <c r="D700" t="s">
-        <v>2026</v>
+        <v>115</v>
       </c>
       <c r="F700" t="s">
         <v>116</v>
       </c>
       <c r="G700" t="s">
         <v>17</v>
       </c>
       <c r="H700">
         <v>14215</v>
       </c>
-      <c r="J700" t="s">
-        <v>195</v>
+      <c r="I700" t="s">
+        <v>2044</v>
       </c>
       <c r="K700" t="s">
         <v>60</v>
       </c>
       <c r="L700">
         <v>0</v>
       </c>
       <c r="M700" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="701" spans="1:13">
       <c r="A701">
-        <v>4075</v>
+        <v>3969</v>
       </c>
       <c r="B701" t="s">
         <v>27</v>
       </c>
       <c r="C701" t="s">
-        <v>2027</v>
+        <v>2045</v>
       </c>
       <c r="D701" t="s">
-        <v>2028</v>
+        <v>2046</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2047</v>
       </c>
       <c r="F701" t="s">
-        <v>214</v>
+        <v>44</v>
       </c>
       <c r="G701" t="s">
         <v>17</v>
       </c>
       <c r="H701">
-        <v>14150</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14701</v>
+      </c>
+      <c r="I701" t="s">
+        <v>2048</v>
       </c>
       <c r="K701" t="s">
         <v>60</v>
       </c>
       <c r="L701">
         <v>0</v>
       </c>
       <c r="M701" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="702" spans="1:13">
       <c r="A702">
-        <v>4089</v>
+        <v>3972</v>
       </c>
       <c r="B702" t="s">
         <v>27</v>
       </c>
       <c r="C702" t="s">
-        <v>2029</v>
+        <v>2049</v>
       </c>
       <c r="D702" t="s">
-        <v>2030</v>
+        <v>284</v>
       </c>
       <c r="F702" t="s">
-        <v>2031</v>
+        <v>85</v>
       </c>
       <c r="G702" t="s">
         <v>17</v>
       </c>
       <c r="H702">
-        <v>14424</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14221</v>
+      </c>
+      <c r="I702" t="s">
+        <v>2050</v>
       </c>
       <c r="K702" t="s">
         <v>60</v>
       </c>
       <c r="L702">
         <v>0</v>
       </c>
       <c r="M702" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="703" spans="1:13">
       <c r="A703">
-        <v>4098</v>
+        <v>3973</v>
       </c>
       <c r="B703" t="s">
         <v>27</v>
       </c>
       <c r="C703" t="s">
-        <v>2032</v>
+        <v>2051</v>
       </c>
       <c r="D703" t="s">
-        <v>2033</v>
+        <v>2052</v>
       </c>
       <c r="F703" t="s">
-        <v>460</v>
+        <v>116</v>
       </c>
       <c r="G703" t="s">
         <v>17</v>
       </c>
       <c r="H703">
-        <v>14141</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14215</v>
+      </c>
+      <c r="I703" t="s">
+        <v>368</v>
       </c>
       <c r="K703" t="s">
         <v>60</v>
       </c>
       <c r="L703">
         <v>0</v>
       </c>
       <c r="M703" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="704" spans="1:13">
       <c r="A704">
-        <v>4099</v>
+        <v>3985</v>
       </c>
       <c r="B704" t="s">
         <v>27</v>
       </c>
       <c r="C704" t="s">
-        <v>2034</v>
+        <v>2053</v>
       </c>
       <c r="D704" t="s">
-        <v>2035</v>
+        <v>2054</v>
       </c>
       <c r="F704" t="s">
-        <v>99</v>
+        <v>412</v>
       </c>
       <c r="G704" t="s">
         <v>17</v>
       </c>
       <c r="H704">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14304</v>
+      </c>
+      <c r="I704" t="s">
+        <v>2055</v>
       </c>
       <c r="K704" t="s">
         <v>60</v>
       </c>
       <c r="L704">
         <v>0</v>
       </c>
       <c r="M704" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="705" spans="1:13">
       <c r="A705">
-        <v>4105</v>
+        <v>3995</v>
       </c>
       <c r="B705" t="s">
         <v>27</v>
       </c>
       <c r="C705" t="s">
-        <v>2036</v>
+        <v>2056</v>
       </c>
       <c r="D705" t="s">
-        <v>2037</v>
+        <v>2057</v>
       </c>
       <c r="F705" t="s">
-        <v>40</v>
+        <v>168</v>
       </c>
       <c r="G705" t="s">
         <v>17</v>
       </c>
       <c r="H705">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14127</v>
+      </c>
+      <c r="I705" t="s">
+        <v>2058</v>
       </c>
       <c r="K705" t="s">
         <v>60</v>
       </c>
       <c r="L705">
         <v>0</v>
       </c>
       <c r="M705" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="706" spans="1:13">
       <c r="A706">
-        <v>4107</v>
+        <v>4001</v>
       </c>
       <c r="B706" t="s">
         <v>27</v>
       </c>
       <c r="C706" t="s">
-        <v>2038</v>
+        <v>2059</v>
       </c>
       <c r="D706" t="s">
-        <v>171</v>
+        <v>2060</v>
       </c>
       <c r="F706" t="s">
-        <v>40</v>
+        <v>1132</v>
       </c>
       <c r="G706" t="s">
         <v>17</v>
       </c>
-      <c r="H706" t="s">
-[...3 lines deleted...]
-        <v>208</v>
+      <c r="H706">
+        <v>14094</v>
+      </c>
+      <c r="I706" t="s">
+        <v>2059</v>
       </c>
       <c r="K706" t="s">
         <v>60</v>
       </c>
       <c r="L706">
         <v>0</v>
       </c>
       <c r="M706" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="707" spans="1:13">
       <c r="A707">
-        <v>4109</v>
+        <v>4002</v>
       </c>
       <c r="B707" t="s">
         <v>27</v>
       </c>
       <c r="C707" t="s">
-        <v>2039</v>
+        <v>920</v>
       </c>
       <c r="D707" t="s">
-        <v>2040</v>
+        <v>921</v>
       </c>
       <c r="F707" t="s">
-        <v>539</v>
+        <v>116</v>
       </c>
       <c r="G707" t="s">
         <v>17</v>
       </c>
       <c r="H707">
-        <v>14217</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>14215</v>
+      </c>
+      <c r="I707" t="s">
+        <v>332</v>
       </c>
       <c r="K707" t="s">
         <v>60</v>
       </c>
       <c r="L707">
         <v>0</v>
       </c>
       <c r="M707" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="708" spans="1:13">
       <c r="A708">
-        <v>4115</v>
+        <v>4005</v>
       </c>
       <c r="B708" t="s">
         <v>27</v>
       </c>
       <c r="C708" t="s">
         <v>211</v>
       </c>
       <c r="D708" t="s">
         <v>115</v>
       </c>
       <c r="F708" t="s">
         <v>116</v>
       </c>
       <c r="G708" t="s">
         <v>17</v>
       </c>
       <c r="H708">
         <v>14215</v>
       </c>
+      <c r="I708" t="s">
+        <v>2061</v>
+      </c>
       <c r="J708" t="s">
         <v>192</v>
       </c>
       <c r="K708" t="s">
         <v>60</v>
       </c>
       <c r="L708">
         <v>0</v>
       </c>
       <c r="M708" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="709" spans="1:13">
       <c r="A709">
-        <v>4122</v>
+        <v>4020</v>
       </c>
       <c r="B709" t="s">
         <v>27</v>
       </c>
       <c r="C709" t="s">
-        <v>2041</v>
+        <v>2062</v>
       </c>
       <c r="D709" t="s">
-        <v>2042</v>
+        <v>1309</v>
       </c>
       <c r="F709" t="s">
-        <v>1112</v>
+        <v>40</v>
       </c>
       <c r="G709" t="s">
         <v>17</v>
       </c>
       <c r="H709">
-        <v>14226</v>
+        <v>14210</v>
+      </c>
+      <c r="I709" t="s">
+        <v>479</v>
       </c>
       <c r="J709" t="s">
-        <v>323</v>
+        <v>189</v>
       </c>
       <c r="K709" t="s">
         <v>60</v>
       </c>
       <c r="L709">
         <v>0</v>
       </c>
       <c r="M709" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="710" spans="1:13">
       <c r="A710">
-        <v>4129</v>
+        <v>4021</v>
       </c>
       <c r="B710" t="s">
         <v>27</v>
       </c>
       <c r="C710" t="s">
-        <v>2043</v>
+        <v>2063</v>
       </c>
       <c r="D710" t="s">
-        <v>171</v>
+        <v>2064</v>
       </c>
       <c r="F710" t="s">
-        <v>40</v>
+        <v>2065</v>
       </c>
       <c r="G710" t="s">
         <v>17</v>
       </c>
-      <c r="H710" t="s">
-        <v>172</v>
+      <c r="H710">
+        <v>14006</v>
+      </c>
+      <c r="I710" t="s">
+        <v>2066</v>
       </c>
       <c r="J710" t="s">
-        <v>189</v>
+        <v>2067</v>
       </c>
       <c r="K710" t="s">
         <v>60</v>
       </c>
       <c r="L710">
         <v>0</v>
       </c>
       <c r="M710" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="711" spans="1:13">
       <c r="A711">
-        <v>4137</v>
+        <v>4029</v>
       </c>
       <c r="B711" t="s">
         <v>27</v>
       </c>
       <c r="C711" t="s">
-        <v>2044</v>
+        <v>2068</v>
       </c>
       <c r="D711" t="s">
-        <v>235</v>
+        <v>2069</v>
       </c>
       <c r="F711" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="G711" t="s">
         <v>17</v>
       </c>
       <c r="H711">
-        <v>14215</v>
+        <v>14127</v>
+      </c>
+      <c r="I711" t="s">
+        <v>2068</v>
       </c>
       <c r="J711" t="s">
-        <v>208</v>
+        <v>2070</v>
       </c>
       <c r="K711" t="s">
         <v>60</v>
       </c>
       <c r="L711">
         <v>0</v>
       </c>
       <c r="M711" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="712" spans="1:13">
       <c r="A712">
-        <v>4141</v>
+        <v>4031</v>
       </c>
       <c r="B712" t="s">
         <v>27</v>
       </c>
       <c r="C712" t="s">
-        <v>2045</v>
+        <v>2071</v>
       </c>
       <c r="D712" t="s">
-        <v>2046</v>
+        <v>2072</v>
       </c>
       <c r="F712" t="s">
-        <v>150</v>
+        <v>214</v>
       </c>
       <c r="G712" t="s">
         <v>17</v>
       </c>
       <c r="H712">
-        <v>14735</v>
+        <v>14150</v>
+      </c>
+      <c r="I712" t="s">
+        <v>2071</v>
       </c>
       <c r="J712" t="s">
-        <v>2047</v>
+        <v>208</v>
       </c>
       <c r="K712" t="s">
         <v>60</v>
       </c>
       <c r="L712">
         <v>0</v>
       </c>
       <c r="M712" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="713" spans="1:13">
       <c r="A713">
-        <v>4146</v>
+        <v>4034</v>
       </c>
       <c r="B713" t="s">
         <v>27</v>
       </c>
       <c r="C713" t="s">
-        <v>2048</v>
+        <v>2073</v>
       </c>
       <c r="D713" t="s">
-        <v>2049</v>
+        <v>2074</v>
       </c>
       <c r="F713" t="s">
-        <v>2050</v>
+        <v>116</v>
       </c>
       <c r="G713" t="s">
         <v>17</v>
       </c>
       <c r="H713">
-        <v>14170</v>
+        <v>14211</v>
+      </c>
+      <c r="I713" t="s">
+        <v>2075</v>
       </c>
       <c r="J713" t="s">
-        <v>2051</v>
+        <v>189</v>
       </c>
       <c r="K713" t="s">
         <v>60</v>
       </c>
       <c r="L713">
         <v>0</v>
       </c>
       <c r="M713" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="714" spans="1:13">
       <c r="A714">
-        <v>4150</v>
+        <v>4040</v>
       </c>
       <c r="B714" t="s">
         <v>27</v>
       </c>
       <c r="C714" t="s">
-        <v>2052</v>
+        <v>2076</v>
       </c>
       <c r="D714" t="s">
-        <v>2053</v>
+        <v>115</v>
       </c>
       <c r="F714" t="s">
-        <v>615</v>
+        <v>116</v>
       </c>
       <c r="G714" t="s">
         <v>17</v>
       </c>
       <c r="H714">
-        <v>14120</v>
+        <v>14215</v>
+      </c>
+      <c r="I714" t="s">
+        <v>2077</v>
       </c>
       <c r="J714" t="s">
-        <v>2054</v>
+        <v>195</v>
       </c>
       <c r="K714" t="s">
         <v>60</v>
       </c>
       <c r="L714">
         <v>0</v>
       </c>
       <c r="M714" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="715" spans="1:13">
       <c r="A715">
-        <v>4152</v>
+        <v>4045</v>
       </c>
       <c r="B715" t="s">
         <v>27</v>
       </c>
       <c r="C715" t="s">
-        <v>211</v>
+        <v>2078</v>
       </c>
       <c r="D715" t="s">
-        <v>115</v>
+        <v>199</v>
       </c>
       <c r="F715" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="G715" t="s">
         <v>17</v>
       </c>
       <c r="H715">
-        <v>14215</v>
+        <v>14221</v>
       </c>
       <c r="J715" t="s">
-        <v>192</v>
+        <v>2079</v>
       </c>
       <c r="K715" t="s">
         <v>60</v>
       </c>
       <c r="L715">
         <v>0</v>
       </c>
       <c r="M715" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="716" spans="1:13">
       <c r="A716">
-        <v>4159</v>
+        <v>4046</v>
       </c>
       <c r="B716" t="s">
         <v>27</v>
       </c>
       <c r="C716" t="s">
-        <v>2055</v>
+        <v>2080</v>
       </c>
       <c r="D716" t="s">
-        <v>586</v>
+        <v>127</v>
       </c>
       <c r="F716" t="s">
-        <v>587</v>
+        <v>85</v>
       </c>
       <c r="G716" t="s">
         <v>17</v>
       </c>
       <c r="H716">
-        <v>14075</v>
+        <v>14221</v>
       </c>
       <c r="J716" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="K716" t="s">
         <v>60</v>
       </c>
       <c r="L716">
         <v>0</v>
       </c>
       <c r="M716" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="717" spans="1:13">
       <c r="A717">
-        <v>4161</v>
+        <v>4054</v>
       </c>
       <c r="B717" t="s">
         <v>27</v>
       </c>
       <c r="C717" t="s">
-        <v>2056</v>
+        <v>2081</v>
       </c>
       <c r="D717" t="s">
-        <v>2057</v>
+        <v>2082</v>
       </c>
       <c r="F717" t="s">
-        <v>154</v>
+        <v>2083</v>
       </c>
       <c r="G717" t="s">
         <v>17</v>
       </c>
       <c r="H717">
-        <v>14094</v>
+        <v>14026</v>
       </c>
       <c r="J717" t="s">
         <v>189</v>
       </c>
       <c r="K717" t="s">
         <v>60</v>
       </c>
       <c r="L717">
         <v>0</v>
       </c>
       <c r="M717" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="718" spans="1:13">
       <c r="A718">
-        <v>4176</v>
+        <v>4056</v>
       </c>
       <c r="B718" t="s">
         <v>27</v>
       </c>
       <c r="C718" t="s">
-        <v>2058</v>
+        <v>2084</v>
       </c>
       <c r="D718" t="s">
-        <v>1430</v>
+        <v>1451</v>
       </c>
       <c r="F718" t="s">
-        <v>644</v>
+        <v>40</v>
       </c>
       <c r="G718" t="s">
         <v>17</v>
       </c>
-      <c r="H718" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="H718">
+        <v>14206</v>
       </c>
       <c r="J718" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="K718" t="s">
         <v>60</v>
       </c>
       <c r="L718">
         <v>0</v>
       </c>
       <c r="M718" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="719" spans="1:13">
       <c r="A719">
-        <v>4196</v>
+        <v>4073</v>
       </c>
       <c r="B719" t="s">
         <v>27</v>
       </c>
       <c r="C719" t="s">
-        <v>2059</v>
+        <v>2085</v>
       </c>
       <c r="D719" t="s">
-        <v>2060</v>
+        <v>2086</v>
       </c>
       <c r="F719" t="s">
-        <v>2061</v>
+        <v>116</v>
       </c>
       <c r="G719" t="s">
         <v>17</v>
       </c>
       <c r="H719">
-        <v>14043</v>
-[...2 lines deleted...]
-        <v>2062</v>
+        <v>14215</v>
       </c>
       <c r="J719" t="s">
-        <v>2063</v>
+        <v>195</v>
       </c>
       <c r="K719" t="s">
         <v>60</v>
       </c>
       <c r="L719">
         <v>0</v>
       </c>
       <c r="M719" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="720" spans="1:13">
       <c r="A720">
-        <v>4207</v>
+        <v>4075</v>
       </c>
       <c r="B720" t="s">
         <v>27</v>
       </c>
       <c r="C720" t="s">
-        <v>2064</v>
+        <v>2087</v>
       </c>
       <c r="D720" t="s">
-        <v>171</v>
+        <v>2088</v>
       </c>
       <c r="F720" t="s">
-        <v>375</v>
+        <v>214</v>
       </c>
       <c r="G720" t="s">
         <v>17</v>
       </c>
       <c r="H720">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>14150</v>
       </c>
       <c r="J720" t="s">
-        <v>2065</v>
+        <v>189</v>
       </c>
       <c r="K720" t="s">
         <v>60</v>
       </c>
       <c r="L720">
         <v>0</v>
       </c>
       <c r="M720" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="721" spans="1:13">
       <c r="A721">
-        <v>4210</v>
+        <v>4089</v>
       </c>
       <c r="B721" t="s">
         <v>27</v>
       </c>
       <c r="C721" t="s">
-        <v>2066</v>
+        <v>2089</v>
       </c>
       <c r="D721" t="s">
-        <v>2067</v>
+        <v>2090</v>
       </c>
       <c r="F721" t="s">
-        <v>71</v>
+        <v>2091</v>
       </c>
       <c r="G721" t="s">
         <v>17</v>
       </c>
       <c r="H721">
-        <v>14086</v>
-[...2 lines deleted...]
-        <v>1324</v>
+        <v>14424</v>
       </c>
       <c r="J721" t="s">
         <v>189</v>
       </c>
       <c r="K721" t="s">
         <v>60</v>
       </c>
       <c r="L721">
         <v>0</v>
       </c>
       <c r="M721" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="722" spans="1:13">
       <c r="A722">
-        <v>4231</v>
+        <v>4098</v>
       </c>
       <c r="B722" t="s">
         <v>27</v>
       </c>
       <c r="C722" t="s">
-        <v>2068</v>
+        <v>2092</v>
       </c>
       <c r="D722" t="s">
-        <v>2069</v>
+        <v>2093</v>
       </c>
       <c r="F722" t="s">
-        <v>1112</v>
+        <v>456</v>
       </c>
       <c r="G722" t="s">
         <v>17</v>
       </c>
       <c r="H722">
-        <v>14228</v>
-[...2 lines deleted...]
-        <v>2070</v>
+        <v>14141</v>
       </c>
       <c r="J722" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="K722" t="s">
         <v>60</v>
       </c>
       <c r="L722">
         <v>0</v>
       </c>
       <c r="M722" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="723" spans="1:13">
       <c r="A723">
-        <v>4234</v>
+        <v>4099</v>
       </c>
       <c r="B723" t="s">
         <v>27</v>
       </c>
       <c r="C723" t="s">
-        <v>2071</v>
+        <v>2094</v>
       </c>
       <c r="D723" t="s">
-        <v>2072</v>
+        <v>2095</v>
       </c>
       <c r="F723" t="s">
-        <v>445</v>
+        <v>99</v>
       </c>
       <c r="G723" t="s">
         <v>17</v>
       </c>
       <c r="H723">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>2073</v>
+        <v>14094</v>
       </c>
       <c r="J723" t="s">
-        <v>264</v>
+        <v>189</v>
       </c>
       <c r="K723" t="s">
         <v>60</v>
       </c>
       <c r="L723">
         <v>0</v>
       </c>
       <c r="M723" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="724" spans="1:13">
       <c r="A724">
-        <v>4239</v>
+        <v>4105</v>
       </c>
       <c r="B724" t="s">
         <v>27</v>
       </c>
       <c r="C724" t="s">
-        <v>2074</v>
+        <v>2096</v>
       </c>
       <c r="D724" t="s">
-        <v>2075</v>
+        <v>2097</v>
       </c>
       <c r="F724" t="s">
-        <v>168</v>
+        <v>40</v>
       </c>
       <c r="G724" t="s">
         <v>17</v>
       </c>
       <c r="H724">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>2076</v>
+        <v>14215</v>
       </c>
       <c r="J724" t="s">
         <v>189</v>
       </c>
       <c r="K724" t="s">
         <v>60</v>
       </c>
       <c r="L724">
         <v>0</v>
       </c>
       <c r="M724" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="725" spans="1:13">
       <c r="A725">
-        <v>4247</v>
+        <v>4107</v>
       </c>
       <c r="B725" t="s">
         <v>27</v>
       </c>
       <c r="C725" t="s">
-        <v>2077</v>
+        <v>2098</v>
       </c>
       <c r="D725" t="s">
-        <v>2078</v>
+        <v>171</v>
       </c>
       <c r="F725" t="s">
-        <v>2079</v>
+        <v>40</v>
       </c>
       <c r="G725" t="s">
         <v>17</v>
       </c>
-      <c r="H725">
-[...3 lines deleted...]
-        <v>1432</v>
+      <c r="H725" t="s">
+        <v>172</v>
       </c>
       <c r="J725" t="s">
         <v>208</v>
       </c>
       <c r="K725" t="s">
         <v>60</v>
       </c>
       <c r="L725">
         <v>0</v>
       </c>
       <c r="M725" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="726" spans="1:13">
       <c r="A726">
-        <v>4253</v>
+        <v>4109</v>
       </c>
       <c r="B726" t="s">
         <v>27</v>
       </c>
       <c r="C726" t="s">
-        <v>2080</v>
+        <v>2099</v>
       </c>
       <c r="D726" t="s">
-        <v>171</v>
+        <v>2100</v>
       </c>
       <c r="F726" t="s">
-        <v>40</v>
+        <v>543</v>
       </c>
       <c r="G726" t="s">
         <v>17</v>
       </c>
-      <c r="H726" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="H726">
+        <v>14217</v>
       </c>
       <c r="J726" t="s">
         <v>189</v>
       </c>
       <c r="K726" t="s">
         <v>60</v>
       </c>
       <c r="L726">
         <v>0</v>
       </c>
       <c r="M726" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="727" spans="1:13">
       <c r="A727">
-        <v>4286</v>
+        <v>4115</v>
       </c>
       <c r="B727" t="s">
         <v>27</v>
       </c>
       <c r="C727" t="s">
-        <v>2081</v>
+        <v>211</v>
       </c>
       <c r="D727" t="s">
-        <v>2082</v>
+        <v>115</v>
       </c>
       <c r="F727" t="s">
-        <v>1459</v>
+        <v>116</v>
       </c>
       <c r="G727" t="s">
         <v>17</v>
       </c>
       <c r="H727">
-        <v>14174</v>
-[...2 lines deleted...]
-        <v>7167451100</v>
+        <v>14215</v>
       </c>
       <c r="J727" t="s">
-        <v>2083</v>
+        <v>192</v>
       </c>
       <c r="K727" t="s">
         <v>60</v>
       </c>
       <c r="L727">
         <v>0</v>
       </c>
       <c r="M727" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="728" spans="1:13">
       <c r="A728">
-        <v>4293</v>
+        <v>4122</v>
       </c>
       <c r="B728" t="s">
         <v>27</v>
       </c>
       <c r="C728" t="s">
-        <v>2084</v>
+        <v>2101</v>
       </c>
       <c r="D728" t="s">
-        <v>2085</v>
+        <v>2102</v>
       </c>
       <c r="F728" t="s">
-        <v>1820</v>
+        <v>1136</v>
       </c>
       <c r="G728" t="s">
         <v>17</v>
       </c>
       <c r="H728">
-        <v>14482</v>
-[...2 lines deleted...]
-        <v>5857687959</v>
+        <v>14226</v>
       </c>
       <c r="J728" t="s">
-        <v>2086</v>
+        <v>323</v>
       </c>
       <c r="K728" t="s">
         <v>60</v>
       </c>
       <c r="L728">
         <v>0</v>
       </c>
       <c r="M728" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="729" spans="1:13">
       <c r="A729">
-        <v>4296</v>
+        <v>4129</v>
       </c>
       <c r="B729" t="s">
         <v>27</v>
       </c>
       <c r="C729" t="s">
-        <v>2087</v>
+        <v>2103</v>
       </c>
       <c r="D729" t="s">
-        <v>284</v>
+        <v>171</v>
       </c>
       <c r="F729" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="G729" t="s">
         <v>17</v>
       </c>
-      <c r="H729">
-[...3 lines deleted...]
-        <v>2088</v>
+      <c r="H729" t="s">
+        <v>172</v>
       </c>
       <c r="J729" t="s">
-        <v>2089</v>
+        <v>189</v>
       </c>
       <c r="K729" t="s">
         <v>60</v>
       </c>
       <c r="L729">
         <v>0</v>
       </c>
       <c r="M729" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="730" spans="1:13">
       <c r="A730">
-        <v>4304</v>
+        <v>4137</v>
       </c>
       <c r="B730" t="s">
         <v>27</v>
       </c>
       <c r="C730" t="s">
-        <v>2090</v>
+        <v>2104</v>
       </c>
       <c r="D730" t="s">
-        <v>2091</v>
+        <v>235</v>
       </c>
       <c r="F730" t="s">
-        <v>250</v>
+        <v>116</v>
       </c>
       <c r="G730" t="s">
         <v>17</v>
       </c>
       <c r="H730">
-        <v>14216</v>
+        <v>14215</v>
       </c>
       <c r="J730" t="s">
-        <v>2092</v>
+        <v>208</v>
       </c>
       <c r="K730" t="s">
         <v>60</v>
       </c>
       <c r="L730">
         <v>0</v>
       </c>
       <c r="M730" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="731" spans="1:13">
       <c r="A731">
-        <v>4309</v>
+        <v>4141</v>
       </c>
       <c r="B731" t="s">
         <v>27</v>
       </c>
       <c r="C731" t="s">
-        <v>2093</v>
+        <v>2105</v>
       </c>
       <c r="D731" t="s">
-        <v>2094</v>
+        <v>2106</v>
       </c>
       <c r="F731" t="s">
-        <v>85</v>
+        <v>150</v>
       </c>
       <c r="G731" t="s">
         <v>17</v>
       </c>
       <c r="H731">
-        <v>14221</v>
-[...2 lines deleted...]
-        <v>2095</v>
+        <v>14735</v>
       </c>
       <c r="J731" t="s">
-        <v>208</v>
+        <v>2107</v>
       </c>
       <c r="K731" t="s">
         <v>60</v>
       </c>
       <c r="L731">
         <v>0</v>
       </c>
       <c r="M731" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="732" spans="1:13">
       <c r="A732">
-        <v>4327</v>
+        <v>4146</v>
       </c>
       <c r="B732" t="s">
         <v>27</v>
       </c>
       <c r="C732" t="s">
-        <v>1172</v>
+        <v>2108</v>
       </c>
       <c r="D732" t="s">
-        <v>2096</v>
+        <v>2109</v>
       </c>
       <c r="F732" t="s">
-        <v>401</v>
+        <v>2110</v>
       </c>
       <c r="G732" t="s">
         <v>17</v>
       </c>
       <c r="H732">
-        <v>14225</v>
-[...2 lines deleted...]
-        <v>1174</v>
+        <v>14170</v>
       </c>
       <c r="J732" t="s">
-        <v>189</v>
+        <v>2111</v>
       </c>
       <c r="K732" t="s">
         <v>60</v>
       </c>
       <c r="L732">
         <v>0</v>
       </c>
       <c r="M732" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="733" spans="1:13">
       <c r="A733">
-        <v>4328</v>
+        <v>4150</v>
       </c>
       <c r="B733" t="s">
         <v>27</v>
       </c>
       <c r="C733" t="s">
-        <v>2097</v>
+        <v>2112</v>
       </c>
       <c r="D733" t="s">
-        <v>1856</v>
+        <v>2113</v>
       </c>
       <c r="F733" t="s">
-        <v>1643</v>
+        <v>624</v>
       </c>
       <c r="G733" t="s">
         <v>17</v>
       </c>
       <c r="H733">
-        <v>14226</v>
+        <v>14120</v>
       </c>
       <c r="J733" t="s">
-        <v>2098</v>
+        <v>2114</v>
       </c>
       <c r="K733" t="s">
         <v>60</v>
       </c>
       <c r="L733">
         <v>0</v>
       </c>
       <c r="M733" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="734" spans="1:13">
       <c r="A734">
-        <v>4335</v>
+        <v>4152</v>
       </c>
       <c r="B734" t="s">
         <v>27</v>
       </c>
       <c r="C734" t="s">
-        <v>2099</v>
+        <v>211</v>
       </c>
       <c r="D734" t="s">
-        <v>2100</v>
+        <v>115</v>
       </c>
       <c r="F734" t="s">
-        <v>465</v>
+        <v>116</v>
       </c>
       <c r="G734" t="s">
         <v>17</v>
       </c>
       <c r="H734">
-        <v>14559</v>
-[...2 lines deleted...]
-        <v>2101</v>
+        <v>14215</v>
       </c>
       <c r="J734" t="s">
-        <v>2102</v>
+        <v>192</v>
       </c>
       <c r="K734" t="s">
         <v>60</v>
       </c>
       <c r="L734">
         <v>0</v>
       </c>
       <c r="M734" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="735" spans="1:13">
       <c r="A735">
-        <v>4336</v>
+        <v>4159</v>
       </c>
       <c r="B735" t="s">
         <v>27</v>
       </c>
       <c r="C735" t="s">
-        <v>2103</v>
+        <v>2115</v>
       </c>
       <c r="D735" t="s">
-        <v>2104</v>
+        <v>595</v>
       </c>
       <c r="F735" t="s">
-        <v>2105</v>
+        <v>596</v>
       </c>
       <c r="G735" t="s">
         <v>17</v>
       </c>
       <c r="H735">
-        <v>14482</v>
-[...2 lines deleted...]
-        <v>2106</v>
+        <v>14075</v>
       </c>
       <c r="J735" t="s">
-        <v>2107</v>
+        <v>189</v>
       </c>
       <c r="K735" t="s">
         <v>60</v>
       </c>
       <c r="L735">
         <v>0</v>
       </c>
       <c r="M735" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="736" spans="1:13">
       <c r="A736">
-        <v>4337</v>
+        <v>4161</v>
       </c>
       <c r="B736" t="s">
         <v>27</v>
       </c>
       <c r="C736" t="s">
-        <v>2108</v>
+        <v>2116</v>
       </c>
       <c r="D736" t="s">
-        <v>171</v>
+        <v>2117</v>
       </c>
       <c r="F736" t="s">
-        <v>40</v>
+        <v>154</v>
       </c>
       <c r="G736" t="s">
         <v>17</v>
       </c>
       <c r="H736">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>2109</v>
+        <v>14094</v>
       </c>
       <c r="J736" t="s">
-        <v>2110</v>
+        <v>189</v>
       </c>
       <c r="K736" t="s">
         <v>60</v>
       </c>
       <c r="L736">
         <v>0</v>
       </c>
       <c r="M736" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="737" spans="1:13">
       <c r="A737">
-        <v>4338</v>
+        <v>4176</v>
       </c>
       <c r="B737" t="s">
         <v>27</v>
       </c>
       <c r="C737" t="s">
-        <v>2111</v>
+        <v>2118</v>
       </c>
       <c r="D737" t="s">
-        <v>2112</v>
+        <v>1487</v>
       </c>
       <c r="F737" t="s">
-        <v>1499</v>
+        <v>653</v>
       </c>
       <c r="G737" t="s">
         <v>17</v>
       </c>
-      <c r="H737">
-[...3 lines deleted...]
-        <v>7169415550</v>
+      <c r="H737" t="s">
+        <v>771</v>
+      </c>
+      <c r="I737" t="s">
+        <v>165</v>
       </c>
       <c r="J737" t="s">
-        <v>2113</v>
+        <v>189</v>
       </c>
       <c r="K737" t="s">
         <v>60</v>
       </c>
       <c r="L737">
         <v>0</v>
       </c>
       <c r="M737" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="738" spans="1:13">
       <c r="A738">
-        <v>4339</v>
+        <v>4196</v>
       </c>
       <c r="B738" t="s">
         <v>27</v>
       </c>
       <c r="C738" t="s">
-        <v>2114</v>
+        <v>2119</v>
       </c>
       <c r="D738" t="s">
-        <v>2115</v>
+        <v>2120</v>
       </c>
       <c r="F738" t="s">
-        <v>2116</v>
+        <v>1408</v>
       </c>
       <c r="G738" t="s">
         <v>17</v>
       </c>
       <c r="H738">
-        <v>14220</v>
-[...2 lines deleted...]
-        <v>7163394797</v>
+        <v>14043</v>
+      </c>
+      <c r="I738" t="s">
+        <v>2121</v>
       </c>
       <c r="J738" t="s">
-        <v>1241</v>
+        <v>2122</v>
       </c>
       <c r="K738" t="s">
         <v>60</v>
       </c>
       <c r="L738">
         <v>0</v>
       </c>
       <c r="M738" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="739" spans="1:13">
       <c r="A739">
-        <v>4352</v>
+        <v>4207</v>
       </c>
       <c r="B739" t="s">
         <v>27</v>
       </c>
       <c r="C739" t="s">
-        <v>2117</v>
+        <v>2123</v>
       </c>
       <c r="D739" t="s">
-        <v>2118</v>
+        <v>171</v>
       </c>
       <c r="F739" t="s">
-        <v>250</v>
+        <v>375</v>
       </c>
       <c r="G739" t="s">
         <v>17</v>
       </c>
       <c r="H739">
-        <v>14211</v>
+        <v>14215</v>
+      </c>
+      <c r="I739" t="s">
+        <v>444</v>
       </c>
       <c r="J739" t="s">
-        <v>323</v>
+        <v>2124</v>
       </c>
       <c r="K739" t="s">
         <v>60</v>
       </c>
       <c r="L739">
         <v>0</v>
       </c>
       <c r="M739" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="740" spans="1:13">
       <c r="A740">
-        <v>4367</v>
+        <v>4210</v>
       </c>
       <c r="B740" t="s">
         <v>27</v>
       </c>
       <c r="C740" t="s">
-        <v>2119</v>
+        <v>2125</v>
       </c>
       <c r="D740" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="F740" t="s">
-        <v>250</v>
+        <v>71</v>
       </c>
       <c r="G740" t="s">
         <v>17</v>
       </c>
       <c r="H740">
-        <v>14215</v>
+        <v>14086</v>
       </c>
       <c r="I740" t="s">
-        <v>2121</v>
+        <v>1348</v>
       </c>
       <c r="J740" t="s">
-        <v>323</v>
+        <v>189</v>
       </c>
       <c r="K740" t="s">
         <v>60</v>
       </c>
       <c r="L740">
         <v>0</v>
       </c>
       <c r="M740" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="741" spans="1:13">
       <c r="A741">
-        <v>4400</v>
+        <v>4231</v>
       </c>
       <c r="B741" t="s">
         <v>27</v>
       </c>
       <c r="C741" t="s">
-        <v>2122</v>
+        <v>2127</v>
       </c>
       <c r="D741" t="s">
-        <v>2123</v>
+        <v>2128</v>
       </c>
       <c r="F741" t="s">
-        <v>116</v>
+        <v>1136</v>
       </c>
       <c r="G741" t="s">
         <v>17</v>
       </c>
       <c r="H741">
-        <v>14206</v>
+        <v>14228</v>
       </c>
       <c r="I741" t="s">
-        <v>2124</v>
+        <v>2129</v>
       </c>
       <c r="J741" t="s">
-        <v>2125</v>
+        <v>208</v>
       </c>
       <c r="K741" t="s">
         <v>60</v>
       </c>
       <c r="L741">
         <v>0</v>
       </c>
       <c r="M741" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="742" spans="1:13">
       <c r="A742">
-        <v>4405</v>
+        <v>4234</v>
       </c>
       <c r="B742" t="s">
         <v>27</v>
       </c>
       <c r="C742" t="s">
-        <v>1242</v>
+        <v>2130</v>
       </c>
       <c r="D742" t="s">
-        <v>1243</v>
+        <v>2131</v>
       </c>
       <c r="F742" t="s">
-        <v>375</v>
+        <v>441</v>
       </c>
       <c r="G742" t="s">
         <v>17</v>
       </c>
       <c r="H742">
-        <v>14213</v>
+        <v>14127</v>
       </c>
       <c r="I742" t="s">
-        <v>1244</v>
+        <v>2132</v>
       </c>
       <c r="J742" t="s">
-        <v>189</v>
+        <v>264</v>
       </c>
       <c r="K742" t="s">
         <v>60</v>
       </c>
       <c r="L742">
         <v>0</v>
       </c>
       <c r="M742" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="743" spans="1:13">
       <c r="A743">
-        <v>4414</v>
+        <v>4239</v>
       </c>
       <c r="B743" t="s">
         <v>27</v>
       </c>
       <c r="C743" t="s">
-        <v>2126</v>
+        <v>2133</v>
       </c>
       <c r="D743" t="s">
-        <v>2127</v>
+        <v>2134</v>
       </c>
       <c r="F743" t="s">
-        <v>40</v>
+        <v>168</v>
       </c>
       <c r="G743" t="s">
         <v>17</v>
       </c>
       <c r="H743">
-        <v>14211</v>
+        <v>14127</v>
       </c>
       <c r="I743" t="s">
-        <v>2128</v>
+        <v>2135</v>
+      </c>
+      <c r="J743" t="s">
+        <v>189</v>
       </c>
       <c r="K743" t="s">
         <v>60</v>
       </c>
       <c r="L743">
         <v>0</v>
       </c>
       <c r="M743" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="744" spans="1:13">
       <c r="A744">
-        <v>4429</v>
+        <v>4247</v>
       </c>
       <c r="B744" t="s">
         <v>27</v>
       </c>
       <c r="C744" t="s">
-        <v>2129</v>
+        <v>2136</v>
       </c>
       <c r="D744" t="s">
-        <v>2130</v>
+        <v>2137</v>
       </c>
       <c r="F744" t="s">
-        <v>1875</v>
+        <v>2138</v>
       </c>
       <c r="G744" t="s">
         <v>17</v>
       </c>
       <c r="H744">
-        <v>14075</v>
+        <v>14218</v>
       </c>
       <c r="I744" t="s">
-        <v>2131</v>
+        <v>1489</v>
+      </c>
+      <c r="J744" t="s">
+        <v>208</v>
       </c>
       <c r="K744" t="s">
         <v>60</v>
       </c>
       <c r="L744">
         <v>0</v>
       </c>
       <c r="M744" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="745" spans="1:13">
       <c r="A745">
-        <v>4462</v>
+        <v>4253</v>
       </c>
       <c r="B745" t="s">
         <v>27</v>
       </c>
       <c r="C745" t="s">
-        <v>2132</v>
+        <v>2139</v>
       </c>
       <c r="D745" t="s">
-        <v>880</v>
+        <v>171</v>
       </c>
       <c r="F745" t="s">
-        <v>644</v>
+        <v>40</v>
       </c>
       <c r="G745" t="s">
         <v>17</v>
       </c>
-      <c r="H745">
-        <v>14043</v>
+      <c r="H745" t="s">
+        <v>172</v>
       </c>
       <c r="I745" t="s">
-        <v>2133</v>
+        <v>265</v>
+      </c>
+      <c r="J745" t="s">
+        <v>189</v>
       </c>
       <c r="K745" t="s">
         <v>60</v>
       </c>
       <c r="L745">
         <v>0</v>
       </c>
       <c r="M745" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="746" spans="1:13">
       <c r="A746">
-        <v>4463</v>
+        <v>4286</v>
       </c>
       <c r="B746" t="s">
         <v>27</v>
       </c>
       <c r="C746" t="s">
-        <v>2134</v>
+        <v>2140</v>
       </c>
       <c r="D746" t="s">
-        <v>2135</v>
+        <v>2141</v>
       </c>
       <c r="F746" t="s">
-        <v>103</v>
+        <v>1516</v>
       </c>
       <c r="G746" t="s">
-        <v>1393</v>
+        <v>17</v>
       </c>
       <c r="H746">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>1726</v>
+        <v>14174</v>
+      </c>
+      <c r="I746">
+        <v>7167451100</v>
+      </c>
+      <c r="J746" t="s">
+        <v>2142</v>
       </c>
       <c r="K746" t="s">
         <v>60</v>
       </c>
       <c r="L746">
         <v>0</v>
       </c>
       <c r="M746" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="747" spans="1:13">
       <c r="A747">
-        <v>4493</v>
+        <v>4293</v>
       </c>
       <c r="B747" t="s">
         <v>27</v>
       </c>
       <c r="C747" t="s">
-        <v>2136</v>
+        <v>2143</v>
       </c>
       <c r="D747" t="s">
-        <v>2137</v>
+        <v>2144</v>
       </c>
       <c r="F747" t="s">
-        <v>427</v>
+        <v>1875</v>
       </c>
       <c r="G747" t="s">
         <v>17</v>
       </c>
       <c r="H747">
-        <v>14150</v>
+        <v>14482</v>
+      </c>
+      <c r="I747">
+        <v>5857687959</v>
+      </c>
+      <c r="J747" t="s">
+        <v>2145</v>
       </c>
       <c r="K747" t="s">
         <v>60</v>
       </c>
       <c r="L747">
         <v>0</v>
       </c>
       <c r="M747" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="748" spans="1:13">
       <c r="A748">
-        <v>4509</v>
+        <v>4296</v>
       </c>
       <c r="B748" t="s">
         <v>27</v>
       </c>
       <c r="C748" t="s">
-        <v>2138</v>
+        <v>2146</v>
       </c>
       <c r="D748" t="s">
-        <v>2139</v>
+        <v>284</v>
       </c>
       <c r="F748" t="s">
-        <v>416</v>
+        <v>85</v>
       </c>
       <c r="G748" t="s">
         <v>17</v>
       </c>
       <c r="H748">
-        <v>14304</v>
+        <v>14221</v>
       </c>
       <c r="I748" t="s">
-        <v>1324</v>
+        <v>2147</v>
+      </c>
+      <c r="J748" t="s">
+        <v>2148</v>
       </c>
       <c r="K748" t="s">
         <v>60</v>
       </c>
       <c r="L748">
         <v>0</v>
       </c>
       <c r="M748" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="749" spans="1:13">
       <c r="A749">
-        <v>4518</v>
+        <v>4304</v>
       </c>
       <c r="B749" t="s">
         <v>27</v>
       </c>
       <c r="C749" t="s">
-        <v>2140</v>
+        <v>2149</v>
       </c>
       <c r="D749" t="s">
-        <v>2141</v>
+        <v>2150</v>
       </c>
       <c r="F749" t="s">
-        <v>486</v>
+        <v>250</v>
       </c>
       <c r="G749" t="s">
         <v>17</v>
       </c>
       <c r="H749">
-        <v>14059</v>
-[...2 lines deleted...]
-        <v>2142</v>
+        <v>14216</v>
+      </c>
+      <c r="J749" t="s">
+        <v>2151</v>
       </c>
       <c r="K749" t="s">
         <v>60</v>
       </c>
       <c r="L749">
         <v>0</v>
       </c>
       <c r="M749" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="750" spans="1:13">
       <c r="A750">
-        <v>4524</v>
+        <v>4309</v>
       </c>
       <c r="B750" t="s">
         <v>27</v>
       </c>
       <c r="C750" t="s">
-        <v>2143</v>
+        <v>2152</v>
       </c>
       <c r="D750" t="s">
-        <v>2144</v>
+        <v>2153</v>
       </c>
       <c r="F750" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="G750" t="s">
         <v>17</v>
       </c>
       <c r="H750">
-        <v>14210</v>
+        <v>14221</v>
       </c>
       <c r="I750" t="s">
-        <v>2145</v>
+        <v>2154</v>
       </c>
       <c r="J750" t="s">
-        <v>2146</v>
+        <v>208</v>
       </c>
       <c r="K750" t="s">
         <v>60</v>
       </c>
       <c r="L750">
         <v>0</v>
       </c>
       <c r="M750" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="751" spans="1:13">
       <c r="A751">
-        <v>4551</v>
+        <v>4327</v>
       </c>
       <c r="B751" t="s">
         <v>27</v>
       </c>
       <c r="C751" t="s">
-        <v>2147</v>
+        <v>1196</v>
       </c>
       <c r="D751" t="s">
-        <v>1025</v>
+        <v>2155</v>
       </c>
       <c r="F751" t="s">
-        <v>656</v>
+        <v>397</v>
       </c>
       <c r="G751" t="s">
         <v>17</v>
       </c>
       <c r="H751">
-        <v>14224</v>
+        <v>14225</v>
       </c>
       <c r="I751" t="s">
-        <v>1697</v>
+        <v>1198</v>
+      </c>
+      <c r="J751" t="s">
+        <v>189</v>
       </c>
       <c r="K751" t="s">
         <v>60</v>
       </c>
       <c r="L751">
         <v>0</v>
       </c>
       <c r="M751" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="752" spans="1:13">
       <c r="A752">
-        <v>4561</v>
+        <v>4328</v>
       </c>
       <c r="B752" t="s">
         <v>27</v>
       </c>
       <c r="C752" t="s">
-        <v>2148</v>
+        <v>2156</v>
       </c>
       <c r="D752" t="s">
-        <v>167</v>
+        <v>1913</v>
       </c>
       <c r="F752" t="s">
-        <v>168</v>
+        <v>1699</v>
       </c>
       <c r="G752" t="s">
         <v>17</v>
       </c>
       <c r="H752">
-        <v>14127</v>
-[...2 lines deleted...]
-        <v>2149</v>
+        <v>14226</v>
       </c>
       <c r="J752" t="s">
-        <v>2150</v>
+        <v>2157</v>
       </c>
       <c r="K752" t="s">
         <v>60</v>
       </c>
       <c r="L752">
         <v>0</v>
       </c>
       <c r="M752" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="753" spans="1:13">
       <c r="A753">
-        <v>4565</v>
+        <v>4335</v>
       </c>
       <c r="B753" t="s">
         <v>27</v>
       </c>
       <c r="C753" t="s">
-        <v>2151</v>
+        <v>2158</v>
       </c>
       <c r="D753" t="s">
-        <v>2152</v>
+        <v>2159</v>
       </c>
       <c r="F753" t="s">
-        <v>103</v>
+        <v>461</v>
       </c>
       <c r="G753" t="s">
         <v>17</v>
       </c>
       <c r="H753">
-        <v>14075</v>
+        <v>14559</v>
       </c>
       <c r="I753" t="s">
-        <v>2151</v>
+        <v>2160</v>
       </c>
       <c r="J753" t="s">
-        <v>2153</v>
+        <v>2161</v>
       </c>
       <c r="K753" t="s">
         <v>60</v>
       </c>
       <c r="L753">
         <v>0</v>
       </c>
       <c r="M753" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="754" spans="1:13">
       <c r="A754">
-        <v>4570</v>
+        <v>4336</v>
       </c>
       <c r="B754" t="s">
         <v>27</v>
       </c>
       <c r="C754" t="s">
-        <v>2154</v>
+        <v>2162</v>
       </c>
       <c r="D754" t="s">
-        <v>2155</v>
+        <v>2163</v>
       </c>
       <c r="F754" t="s">
-        <v>1875</v>
+        <v>2164</v>
       </c>
       <c r="G754" t="s">
         <v>17</v>
       </c>
       <c r="H754">
-        <v>14075</v>
+        <v>14482</v>
+      </c>
+      <c r="I754" t="s">
+        <v>2165</v>
+      </c>
+      <c r="J754" t="s">
+        <v>2166</v>
       </c>
       <c r="K754" t="s">
         <v>60</v>
       </c>
       <c r="L754">
         <v>0</v>
       </c>
       <c r="M754" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="755" spans="1:13">
       <c r="A755">
-        <v>4576</v>
+        <v>4337</v>
       </c>
       <c r="B755" t="s">
         <v>27</v>
       </c>
       <c r="C755" t="s">
-        <v>2156</v>
+        <v>2167</v>
       </c>
       <c r="D755" t="s">
-        <v>2157</v>
+        <v>171</v>
       </c>
       <c r="F755" t="s">
-        <v>2158</v>
+        <v>40</v>
       </c>
       <c r="G755" t="s">
         <v>17</v>
       </c>
-      <c r="H755" t="s">
-        <v>2159</v>
+      <c r="H755">
+        <v>14215</v>
       </c>
       <c r="I755" t="s">
-        <v>1324</v>
+        <v>2168</v>
+      </c>
+      <c r="J755" t="s">
+        <v>2169</v>
       </c>
       <c r="K755" t="s">
         <v>60</v>
       </c>
       <c r="L755">
         <v>0</v>
       </c>
       <c r="M755" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="756" spans="1:13">
       <c r="A756">
-        <v>4578</v>
+        <v>4338</v>
       </c>
       <c r="B756" t="s">
         <v>27</v>
       </c>
       <c r="C756" t="s">
-        <v>1272</v>
+        <v>2170</v>
       </c>
       <c r="D756" t="s">
-        <v>1273</v>
+        <v>2171</v>
       </c>
       <c r="F756" t="s">
-        <v>1274</v>
+        <v>1556</v>
       </c>
       <c r="G756" t="s">
         <v>17</v>
       </c>
       <c r="H756">
-        <v>14131</v>
-[...2 lines deleted...]
-        <v>1275</v>
+        <v>14025</v>
+      </c>
+      <c r="I756">
+        <v>7169415550</v>
       </c>
       <c r="J756" t="s">
-        <v>1276</v>
+        <v>2172</v>
       </c>
       <c r="K756" t="s">
         <v>60</v>
       </c>
       <c r="L756">
         <v>0</v>
       </c>
       <c r="M756" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="757" spans="1:13">
       <c r="A757">
-        <v>4590</v>
+        <v>4339</v>
       </c>
       <c r="B757" t="s">
         <v>27</v>
       </c>
       <c r="C757" t="s">
-        <v>450</v>
+        <v>2173</v>
       </c>
       <c r="D757" t="s">
-        <v>451</v>
+        <v>2174</v>
       </c>
       <c r="F757" t="s">
-        <v>2160</v>
+        <v>2175</v>
       </c>
       <c r="G757" t="s">
         <v>17</v>
       </c>
       <c r="H757">
-        <v>14075</v>
-[...2 lines deleted...]
-        <v>2161</v>
+        <v>14220</v>
+      </c>
+      <c r="I757">
+        <v>7163394797</v>
       </c>
       <c r="J757" t="s">
-        <v>2162</v>
+        <v>1265</v>
       </c>
       <c r="K757" t="s">
         <v>60</v>
       </c>
       <c r="L757">
         <v>0</v>
       </c>
       <c r="M757" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="758" spans="1:13">
       <c r="A758">
-        <v>4592</v>
+        <v>4352</v>
       </c>
       <c r="B758" t="s">
         <v>27</v>
       </c>
       <c r="C758" t="s">
-        <v>2163</v>
+        <v>2176</v>
       </c>
       <c r="D758" t="s">
-        <v>880</v>
+        <v>2177</v>
       </c>
       <c r="F758" t="s">
-        <v>644</v>
+        <v>250</v>
       </c>
       <c r="G758" t="s">
         <v>17</v>
       </c>
       <c r="H758">
-        <v>14043</v>
-[...2 lines deleted...]
-        <v>2164</v>
+        <v>14211</v>
+      </c>
+      <c r="J758" t="s">
+        <v>323</v>
       </c>
       <c r="K758" t="s">
         <v>60</v>
       </c>
       <c r="L758">
         <v>0</v>
       </c>
       <c r="M758" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="759" spans="1:13">
       <c r="A759">
-        <v>4594</v>
+        <v>4367</v>
       </c>
       <c r="B759" t="s">
         <v>27</v>
       </c>
       <c r="C759" t="s">
-        <v>2165</v>
+        <v>2178</v>
       </c>
       <c r="D759" t="s">
-        <v>731</v>
+        <v>2179</v>
       </c>
       <c r="F759" t="s">
-        <v>85</v>
+        <v>250</v>
       </c>
       <c r="G759" t="s">
         <v>17</v>
       </c>
       <c r="H759">
-        <v>14221</v>
+        <v>14215</v>
       </c>
       <c r="I759" t="s">
-        <v>2166</v>
+        <v>2180</v>
+      </c>
+      <c r="J759" t="s">
+        <v>323</v>
       </c>
       <c r="K759" t="s">
         <v>60</v>
       </c>
       <c r="L759">
         <v>0</v>
       </c>
       <c r="M759" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="760" spans="1:13">
       <c r="A760">
-        <v>4603</v>
+        <v>4400</v>
       </c>
       <c r="B760" t="s">
         <v>27</v>
       </c>
       <c r="C760" t="s">
-        <v>2167</v>
+        <v>2181</v>
       </c>
       <c r="D760" t="s">
-        <v>171</v>
+        <v>2182</v>
       </c>
       <c r="F760" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="G760" t="s">
         <v>17</v>
       </c>
       <c r="H760">
-        <v>14215</v>
+        <v>14206</v>
       </c>
       <c r="I760" t="s">
-        <v>2168</v>
+        <v>2183</v>
+      </c>
+      <c r="J760" t="s">
+        <v>2184</v>
       </c>
       <c r="K760" t="s">
         <v>60</v>
       </c>
       <c r="L760">
         <v>0</v>
       </c>
       <c r="M760" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="761" spans="1:13">
       <c r="A761">
-        <v>4613</v>
+        <v>4405</v>
       </c>
       <c r="B761" t="s">
         <v>27</v>
       </c>
       <c r="C761" t="s">
-        <v>2169</v>
+        <v>1266</v>
       </c>
       <c r="D761" t="s">
-        <v>2170</v>
+        <v>1267</v>
       </c>
       <c r="F761" t="s">
-        <v>116</v>
+        <v>375</v>
       </c>
       <c r="G761" t="s">
         <v>17</v>
       </c>
       <c r="H761">
-        <v>14215</v>
+        <v>14213</v>
       </c>
       <c r="I761" t="s">
-        <v>2171</v>
+        <v>1268</v>
+      </c>
+      <c r="J761" t="s">
+        <v>189</v>
       </c>
       <c r="K761" t="s">
         <v>60</v>
       </c>
       <c r="L761">
         <v>0</v>
       </c>
       <c r="M761" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="762" spans="1:13">
       <c r="A762">
-        <v>4619</v>
+        <v>4414</v>
       </c>
       <c r="B762" t="s">
         <v>27</v>
       </c>
       <c r="C762" t="s">
-        <v>2172</v>
+        <v>2185</v>
       </c>
       <c r="D762" t="s">
-        <v>2173</v>
+        <v>2186</v>
       </c>
       <c r="F762" t="s">
         <v>40</v>
       </c>
       <c r="G762" t="s">
         <v>17</v>
       </c>
       <c r="H762">
-        <v>14208</v>
+        <v>14211</v>
       </c>
       <c r="I762" t="s">
-        <v>2172</v>
+        <v>2187</v>
       </c>
       <c r="K762" t="s">
         <v>60</v>
       </c>
       <c r="L762">
         <v>0</v>
       </c>
       <c r="M762" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="763" spans="1:13">
       <c r="A763">
-        <v>4620</v>
+        <v>4429</v>
       </c>
       <c r="B763" t="s">
         <v>27</v>
       </c>
       <c r="C763" t="s">
-        <v>2174</v>
+        <v>2188</v>
       </c>
       <c r="D763" t="s">
-        <v>2175</v>
+        <v>2189</v>
       </c>
       <c r="F763" t="s">
-        <v>40</v>
+        <v>1931</v>
       </c>
       <c r="G763" t="s">
         <v>17</v>
       </c>
       <c r="H763">
-        <v>14213</v>
-[...2 lines deleted...]
-        <v>7163877201</v>
+        <v>14075</v>
+      </c>
+      <c r="I763" t="s">
+        <v>2190</v>
       </c>
       <c r="K763" t="s">
         <v>60</v>
       </c>
       <c r="L763">
         <v>0</v>
       </c>
       <c r="M763" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="764" spans="1:13">
       <c r="A764">
-        <v>4623</v>
+        <v>4462</v>
       </c>
       <c r="B764" t="s">
         <v>27</v>
       </c>
       <c r="C764" t="s">
-        <v>2176</v>
+        <v>2191</v>
       </c>
       <c r="D764" t="s">
-        <v>2177</v>
+        <v>884</v>
       </c>
       <c r="F764" t="s">
-        <v>116</v>
+        <v>653</v>
       </c>
       <c r="G764" t="s">
         <v>17</v>
       </c>
       <c r="H764">
-        <v>14215</v>
+        <v>14043</v>
       </c>
       <c r="I764" t="s">
-        <v>2178</v>
+        <v>2192</v>
       </c>
       <c r="K764" t="s">
         <v>60</v>
       </c>
       <c r="L764">
         <v>0</v>
       </c>
       <c r="M764" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="765" spans="1:13">
       <c r="A765">
-        <v>4624</v>
+        <v>4463</v>
       </c>
       <c r="B765" t="s">
         <v>27</v>
       </c>
       <c r="C765" t="s">
-        <v>2179</v>
+        <v>2193</v>
       </c>
       <c r="D765" t="s">
-        <v>2180</v>
+        <v>2194</v>
       </c>
       <c r="F765" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="G765" t="s">
-        <v>17</v>
+        <v>1443</v>
       </c>
       <c r="H765">
-        <v>14086</v>
+        <v>14075</v>
       </c>
       <c r="I765" t="s">
-        <v>2181</v>
-[...2 lines deleted...]
-        <v>2182</v>
+        <v>1781</v>
       </c>
       <c r="K765" t="s">
         <v>60</v>
       </c>
       <c r="L765">
         <v>0</v>
       </c>
       <c r="M765" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="766" spans="1:13">
       <c r="A766">
-        <v>4626</v>
+        <v>4493</v>
       </c>
       <c r="B766" t="s">
         <v>27</v>
       </c>
       <c r="C766" t="s">
-        <v>2183</v>
+        <v>2195</v>
       </c>
       <c r="D766" t="s">
-        <v>2184</v>
+        <v>2196</v>
       </c>
       <c r="F766" t="s">
-        <v>250</v>
+        <v>423</v>
       </c>
       <c r="G766" t="s">
         <v>17</v>
       </c>
       <c r="H766">
-        <v>14204</v>
+        <v>14150</v>
       </c>
       <c r="K766" t="s">
         <v>60</v>
       </c>
       <c r="L766">
         <v>0</v>
       </c>
       <c r="M766" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="767" spans="1:13">
       <c r="A767">
-        <v>4641</v>
+        <v>4509</v>
       </c>
       <c r="B767" t="s">
         <v>27</v>
       </c>
       <c r="C767" t="s">
-        <v>2185</v>
+        <v>2197</v>
       </c>
       <c r="D767" t="s">
-        <v>2186</v>
+        <v>2198</v>
       </c>
       <c r="F767" t="s">
-        <v>116</v>
+        <v>412</v>
       </c>
       <c r="G767" t="s">
         <v>17</v>
       </c>
       <c r="H767">
-        <v>14211</v>
+        <v>14304</v>
       </c>
       <c r="I767" t="s">
-        <v>2187</v>
-[...2 lines deleted...]
-        <v>2188</v>
+        <v>1348</v>
       </c>
       <c r="K767" t="s">
         <v>60</v>
       </c>
       <c r="L767">
         <v>0</v>
       </c>
       <c r="M767" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="768" spans="1:13">
       <c r="A768">
-        <v>4651</v>
+        <v>4518</v>
       </c>
       <c r="B768" t="s">
         <v>27</v>
       </c>
       <c r="C768" t="s">
-        <v>2189</v>
+        <v>2199</v>
       </c>
       <c r="D768" t="s">
-        <v>2190</v>
+        <v>2200</v>
       </c>
       <c r="F768" t="s">
-        <v>90</v>
+        <v>482</v>
       </c>
       <c r="G768" t="s">
         <v>17</v>
       </c>
       <c r="H768">
-        <v>14225</v>
+        <v>14059</v>
       </c>
       <c r="I768" t="s">
-        <v>2191</v>
+        <v>2201</v>
       </c>
       <c r="K768" t="s">
         <v>60</v>
       </c>
       <c r="L768">
         <v>0</v>
       </c>
       <c r="M768" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="769" spans="1:13">
       <c r="A769">
-        <v>4657</v>
+        <v>4524</v>
       </c>
       <c r="B769" t="s">
         <v>27</v>
       </c>
       <c r="C769" t="s">
-        <v>2192</v>
+        <v>2202</v>
       </c>
       <c r="D769" t="s">
-        <v>2193</v>
+        <v>2203</v>
       </c>
       <c r="F769" t="s">
         <v>40</v>
       </c>
       <c r="G769" t="s">
         <v>17</v>
       </c>
       <c r="H769">
-        <v>14209</v>
+        <v>14210</v>
       </c>
       <c r="I769" t="s">
-        <v>2194</v>
+        <v>2204</v>
+      </c>
+      <c r="J769" t="s">
+        <v>2205</v>
       </c>
       <c r="K769" t="s">
         <v>60</v>
       </c>
       <c r="L769">
         <v>0</v>
       </c>
       <c r="M769" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="770" spans="1:13">
       <c r="A770">
-        <v>4661</v>
+        <v>4551</v>
       </c>
       <c r="B770" t="s">
         <v>27</v>
       </c>
       <c r="C770" t="s">
-        <v>2195</v>
+        <v>2206</v>
       </c>
       <c r="D770" t="s">
-        <v>2196</v>
+        <v>1049</v>
       </c>
       <c r="F770" t="s">
-        <v>943</v>
+        <v>586</v>
       </c>
       <c r="G770" t="s">
         <v>17</v>
       </c>
       <c r="H770">
-        <v>14416</v>
+        <v>14224</v>
       </c>
       <c r="I770" t="s">
-        <v>2197</v>
-[...2 lines deleted...]
-        <v>2198</v>
+        <v>1752</v>
       </c>
       <c r="K770" t="s">
         <v>60</v>
       </c>
       <c r="L770">
         <v>0</v>
       </c>
       <c r="M770" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="771" spans="1:13">
       <c r="A771">
-        <v>4666</v>
+        <v>4561</v>
       </c>
       <c r="B771" t="s">
         <v>27</v>
       </c>
       <c r="C771" t="s">
-        <v>1670</v>
+        <v>2207</v>
       </c>
       <c r="D771" t="s">
-        <v>2199</v>
+        <v>167</v>
       </c>
       <c r="F771" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="G771" t="s">
         <v>17</v>
       </c>
       <c r="H771">
-        <v>14215</v>
+        <v>14127</v>
       </c>
       <c r="I771" t="s">
-        <v>2200</v>
+        <v>2208</v>
+      </c>
+      <c r="J771" t="s">
+        <v>2209</v>
       </c>
       <c r="K771" t="s">
         <v>60</v>
       </c>
       <c r="L771">
         <v>0</v>
       </c>
       <c r="M771" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="772" spans="1:13">
       <c r="A772">
-        <v>4668</v>
+        <v>4565</v>
       </c>
       <c r="B772" t="s">
         <v>27</v>
       </c>
       <c r="C772" t="s">
-        <v>2201</v>
+        <v>2210</v>
       </c>
       <c r="D772" t="s">
-        <v>2202</v>
+        <v>2211</v>
       </c>
       <c r="F772" t="s">
-        <v>456</v>
+        <v>103</v>
       </c>
       <c r="G772" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="H772">
-        <v>16503</v>
+        <v>14075</v>
       </c>
       <c r="I772" t="s">
-        <v>765</v>
+        <v>2210</v>
       </c>
       <c r="J772" t="s">
-        <v>2203</v>
+        <v>2212</v>
       </c>
       <c r="K772" t="s">
         <v>60</v>
       </c>
       <c r="L772">
         <v>0</v>
       </c>
       <c r="M772" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="773" spans="1:13">
       <c r="A773">
-        <v>4669</v>
+        <v>4570</v>
       </c>
       <c r="B773" t="s">
         <v>27</v>
       </c>
       <c r="C773" t="s">
-        <v>2204</v>
+        <v>2213</v>
       </c>
       <c r="D773" t="s">
-        <v>2205</v>
+        <v>2214</v>
       </c>
       <c r="F773" t="s">
-        <v>456</v>
+        <v>1931</v>
       </c>
       <c r="G773" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="H773">
-        <v>16511</v>
-[...5 lines deleted...]
-        <v>2206</v>
+        <v>14075</v>
       </c>
       <c r="K773" t="s">
         <v>60</v>
       </c>
       <c r="L773">
         <v>0</v>
       </c>
       <c r="M773" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="774" spans="1:13">
       <c r="A774">
-        <v>4670</v>
+        <v>4576</v>
       </c>
       <c r="B774" t="s">
         <v>27</v>
       </c>
       <c r="C774" t="s">
-        <v>2207</v>
+        <v>2215</v>
       </c>
       <c r="D774" t="s">
-        <v>2208</v>
+        <v>2216</v>
       </c>
       <c r="F774" t="s">
-        <v>456</v>
+        <v>2217</v>
       </c>
       <c r="G774" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>16511</v>
+        <v>17</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2218</v>
       </c>
       <c r="I774" t="s">
-        <v>1714</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>1348</v>
       </c>
       <c r="K774" t="s">
         <v>60</v>
       </c>
       <c r="L774">
         <v>0</v>
       </c>
       <c r="M774" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="775" spans="1:13">
       <c r="A775">
-        <v>4683</v>
+        <v>4578</v>
       </c>
       <c r="B775" t="s">
         <v>27</v>
       </c>
       <c r="C775" t="s">
-        <v>2209</v>
+        <v>1296</v>
       </c>
       <c r="D775" t="s">
-        <v>2210</v>
+        <v>1297</v>
       </c>
       <c r="F775" t="s">
-        <v>116</v>
+        <v>1298</v>
       </c>
       <c r="G775" t="s">
         <v>17</v>
       </c>
       <c r="H775">
-        <v>14225</v>
+        <v>14131</v>
       </c>
       <c r="I775" t="s">
-        <v>930</v>
+        <v>1299</v>
+      </c>
+      <c r="J775" t="s">
+        <v>1300</v>
       </c>
       <c r="K775" t="s">
         <v>60</v>
       </c>
       <c r="L775">
         <v>0</v>
       </c>
       <c r="M775" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="776" spans="1:13">
       <c r="A776">
-        <v>4702</v>
+        <v>4590</v>
       </c>
       <c r="B776" t="s">
         <v>27</v>
       </c>
       <c r="C776" t="s">
-        <v>2211</v>
+        <v>446</v>
       </c>
       <c r="D776" t="s">
-        <v>2212</v>
+        <v>447</v>
       </c>
       <c r="F776" t="s">
-        <v>214</v>
+        <v>2219</v>
       </c>
       <c r="G776" t="s">
         <v>17</v>
       </c>
       <c r="H776">
-        <v>14150</v>
+        <v>14075</v>
       </c>
       <c r="I776" t="s">
-        <v>2213</v>
+        <v>2220</v>
+      </c>
+      <c r="J776" t="s">
+        <v>2221</v>
       </c>
       <c r="K776" t="s">
         <v>60</v>
       </c>
       <c r="L776">
         <v>0</v>
       </c>
       <c r="M776" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="777" spans="1:13">
       <c r="A777">
-        <v>4757</v>
+        <v>4592</v>
       </c>
       <c r="B777" t="s">
         <v>27</v>
       </c>
       <c r="C777" t="s">
-        <v>2214</v>
+        <v>2222</v>
       </c>
       <c r="D777" t="s">
-        <v>171</v>
+        <v>884</v>
       </c>
       <c r="F777" t="s">
-        <v>40</v>
+        <v>653</v>
       </c>
       <c r="G777" t="s">
         <v>17</v>
       </c>
       <c r="H777">
-        <v>14215</v>
+        <v>14043</v>
       </c>
       <c r="I777" t="s">
-        <v>2215</v>
+        <v>2223</v>
       </c>
       <c r="K777" t="s">
         <v>60</v>
       </c>
       <c r="L777">
         <v>0</v>
       </c>
       <c r="M777" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="778" spans="1:13">
       <c r="A778">
-        <v>4761</v>
+        <v>4594</v>
       </c>
       <c r="B778" t="s">
         <v>27</v>
       </c>
       <c r="C778" t="s">
-        <v>2216</v>
+        <v>2224</v>
       </c>
       <c r="D778" t="s">
-        <v>600</v>
+        <v>738</v>
       </c>
       <c r="F778" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="G778" t="s">
         <v>17</v>
       </c>
       <c r="H778">
-        <v>14210</v>
+        <v>14221</v>
       </c>
       <c r="I778" t="s">
-        <v>2217</v>
+        <v>2225</v>
       </c>
       <c r="K778" t="s">
         <v>60</v>
       </c>
       <c r="L778">
         <v>0</v>
       </c>
       <c r="M778" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="779" spans="1:13">
       <c r="A779">
-        <v>4764</v>
+        <v>4603</v>
       </c>
       <c r="B779" t="s">
         <v>27</v>
       </c>
       <c r="C779" t="s">
-        <v>2218</v>
+        <v>2226</v>
       </c>
       <c r="D779" t="s">
-        <v>2219</v>
+        <v>171</v>
       </c>
       <c r="F779" t="s">
-        <v>2220</v>
+        <v>40</v>
       </c>
       <c r="G779" t="s">
         <v>17</v>
       </c>
       <c r="H779">
-        <v>14411</v>
+        <v>14215</v>
       </c>
       <c r="I779" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-        <v>2221</v>
+        <v>2227</v>
       </c>
       <c r="K779" t="s">
         <v>60</v>
       </c>
       <c r="L779">
         <v>0</v>
       </c>
       <c r="M779" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="780" spans="1:13">
       <c r="A780">
-        <v>4765</v>
+        <v>4613</v>
       </c>
       <c r="B780" t="s">
         <v>27</v>
       </c>
       <c r="C780" t="s">
-        <v>2222</v>
+        <v>2228</v>
       </c>
       <c r="D780" t="s">
-        <v>2223</v>
+        <v>2229</v>
       </c>
       <c r="F780" t="s">
-        <v>2224</v>
+        <v>116</v>
       </c>
       <c r="G780" t="s">
         <v>17</v>
       </c>
       <c r="H780">
-        <v>14470</v>
+        <v>14215</v>
       </c>
       <c r="I780" t="s">
-        <v>896</v>
-[...2 lines deleted...]
-        <v>2225</v>
+        <v>2230</v>
       </c>
       <c r="K780" t="s">
         <v>60</v>
       </c>
       <c r="L780">
         <v>0</v>
       </c>
       <c r="M780" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="781" spans="1:13">
       <c r="A781">
-        <v>4768</v>
+        <v>4619</v>
       </c>
       <c r="B781" t="s">
         <v>27</v>
       </c>
       <c r="C781" t="s">
-        <v>2226</v>
+        <v>2231</v>
       </c>
       <c r="D781" t="s">
-        <v>2227</v>
+        <v>2232</v>
       </c>
       <c r="F781" t="s">
-        <v>187</v>
+        <v>40</v>
       </c>
       <c r="G781" t="s">
         <v>17</v>
       </c>
       <c r="H781">
-        <v>14218</v>
+        <v>14208</v>
       </c>
       <c r="I781" t="s">
-        <v>2228</v>
+        <v>2231</v>
       </c>
       <c r="K781" t="s">
         <v>60</v>
       </c>
       <c r="L781">
         <v>0</v>
       </c>
       <c r="M781" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="782" spans="1:13">
       <c r="A782">
-        <v>4772</v>
+        <v>4620</v>
       </c>
       <c r="B782" t="s">
         <v>27</v>
       </c>
       <c r="C782" t="s">
-        <v>2229</v>
+        <v>2233</v>
       </c>
       <c r="D782" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="F782" t="s">
         <v>40</v>
       </c>
       <c r="G782" t="s">
         <v>17</v>
       </c>
       <c r="H782">
-        <v>14220</v>
-[...2 lines deleted...]
-        <v>2231</v>
+        <v>14213</v>
+      </c>
+      <c r="I782">
+        <v>7163877201</v>
       </c>
       <c r="K782" t="s">
         <v>60</v>
       </c>
       <c r="L782">
         <v>0</v>
       </c>
       <c r="M782" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="783" spans="1:13">
       <c r="A783">
-        <v>4793</v>
+        <v>4623</v>
       </c>
       <c r="B783" t="s">
         <v>27</v>
       </c>
       <c r="C783" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="D783" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
       <c r="F783" t="s">
-        <v>2234</v>
+        <v>116</v>
       </c>
       <c r="G783" t="s">
         <v>17</v>
       </c>
       <c r="H783">
-        <v>14880</v>
+        <v>14215</v>
       </c>
       <c r="I783" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="K783" t="s">
         <v>60</v>
       </c>
       <c r="L783">
         <v>0</v>
       </c>
       <c r="M783" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="784" spans="1:13">
       <c r="A784">
-        <v>4797</v>
+        <v>4624</v>
       </c>
       <c r="B784" t="s">
         <v>27</v>
       </c>
       <c r="C784" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="D784" t="s">
-        <v>2237</v>
+        <v>1470</v>
       </c>
       <c r="F784" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="G784" t="s">
         <v>17</v>
       </c>
       <c r="H784">
-        <v>14214</v>
+        <v>14086</v>
       </c>
       <c r="I784" t="s">
-        <v>487</v>
+        <v>2239</v>
+      </c>
+      <c r="J784" t="s">
+        <v>2240</v>
       </c>
       <c r="K784" t="s">
         <v>60</v>
       </c>
       <c r="L784">
         <v>0</v>
       </c>
       <c r="M784" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="785" spans="1:13">
       <c r="A785">
-        <v>4804</v>
+        <v>4626</v>
       </c>
       <c r="B785" t="s">
         <v>27</v>
       </c>
       <c r="C785" t="s">
-        <v>2238</v>
+        <v>2241</v>
       </c>
       <c r="D785" t="s">
-        <v>2239</v>
+        <v>2242</v>
       </c>
       <c r="F785" t="s">
-        <v>644</v>
+        <v>250</v>
       </c>
       <c r="G785" t="s">
         <v>17</v>
       </c>
       <c r="H785">
-        <v>14043</v>
-[...2 lines deleted...]
-        <v>2240</v>
+        <v>14204</v>
       </c>
       <c r="K785" t="s">
         <v>60</v>
       </c>
       <c r="L785">
         <v>0</v>
       </c>
       <c r="M785" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="786" spans="1:13">
       <c r="A786">
-        <v>4813</v>
+        <v>4641</v>
       </c>
       <c r="B786" t="s">
         <v>27</v>
       </c>
       <c r="C786" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="D786" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="F786" t="s">
-        <v>416</v>
+        <v>116</v>
       </c>
       <c r="G786" t="s">
         <v>17</v>
       </c>
       <c r="H786">
-        <v>14304</v>
+        <v>14211</v>
       </c>
       <c r="I786" t="s">
-        <v>2243</v>
+        <v>2245</v>
+      </c>
+      <c r="J786" t="s">
+        <v>2246</v>
       </c>
       <c r="K786" t="s">
         <v>60</v>
       </c>
       <c r="L786">
         <v>0</v>
       </c>
       <c r="M786" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="787" spans="1:13">
       <c r="A787">
-        <v>4851</v>
+        <v>4651</v>
       </c>
       <c r="B787" t="s">
         <v>27</v>
       </c>
       <c r="C787" t="s">
-        <v>2244</v>
+        <v>2247</v>
       </c>
       <c r="D787" t="s">
-        <v>2245</v>
+        <v>2248</v>
       </c>
       <c r="F787" t="s">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="G787" t="s">
         <v>17</v>
       </c>
       <c r="H787">
-        <v>14215</v>
+        <v>14225</v>
       </c>
       <c r="I787" t="s">
-        <v>2246</v>
-[...2 lines deleted...]
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="K787" t="s">
         <v>60</v>
       </c>
       <c r="L787">
         <v>0</v>
       </c>
       <c r="M787" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="788" spans="1:13">
       <c r="A788">
-        <v>4869</v>
+        <v>4657</v>
       </c>
       <c r="B788" t="s">
         <v>27</v>
       </c>
       <c r="C788" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="D788" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="F788" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="G788" t="s">
         <v>17</v>
       </c>
       <c r="H788">
-        <v>14215</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>14209</v>
+      </c>
+      <c r="I788" t="s">
+        <v>2252</v>
       </c>
       <c r="K788" t="s">
         <v>60</v>
       </c>
       <c r="L788">
         <v>0</v>
       </c>
       <c r="M788" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="789" spans="1:13">
       <c r="A789">
-        <v>4881</v>
+        <v>4661</v>
       </c>
       <c r="B789" t="s">
         <v>27</v>
       </c>
       <c r="C789" t="s">
-        <v>2250</v>
+        <v>2253</v>
       </c>
       <c r="D789" t="s">
-        <v>2251</v>
+        <v>2254</v>
       </c>
       <c r="F789" t="s">
-        <v>71</v>
+        <v>947</v>
       </c>
       <c r="G789" t="s">
         <v>17</v>
       </c>
       <c r="H789">
-        <v>14086</v>
+        <v>14416</v>
       </c>
       <c r="I789" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
       <c r="J789" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
       <c r="K789" t="s">
         <v>60</v>
       </c>
       <c r="L789">
         <v>0</v>
       </c>
       <c r="M789" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="790" spans="1:13">
       <c r="A790">
-        <v>4882</v>
+        <v>4666</v>
       </c>
       <c r="B790" t="s">
         <v>27</v>
       </c>
       <c r="C790" t="s">
-        <v>2254</v>
+        <v>1726</v>
       </c>
       <c r="D790" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="F790" t="s">
         <v>116</v>
       </c>
       <c r="G790" t="s">
         <v>17</v>
       </c>
       <c r="H790">
         <v>14215</v>
       </c>
       <c r="I790" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>2258</v>
       </c>
       <c r="K790" t="s">
         <v>60</v>
       </c>
       <c r="L790">
         <v>0</v>
       </c>
       <c r="M790" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="791" spans="1:13">
       <c r="A791">
-        <v>535</v>
+        <v>4668</v>
       </c>
       <c r="B791" t="s">
         <v>27</v>
       </c>
       <c r="C791" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
       <c r="D791" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="F791" t="s">
-        <v>40</v>
+        <v>452</v>
       </c>
       <c r="G791" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H791">
-        <v>14240</v>
+        <v>16503</v>
       </c>
       <c r="I791" t="s">
-        <v>2258</v>
+        <v>772</v>
+      </c>
+      <c r="J791" t="s">
+        <v>2261</v>
       </c>
       <c r="K791" t="s">
         <v>60</v>
       </c>
       <c r="L791">
         <v>0</v>
       </c>
       <c r="M791" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="792" spans="1:13">
       <c r="A792">
-        <v>631</v>
+        <v>4669</v>
       </c>
       <c r="B792" t="s">
         <v>27</v>
       </c>
       <c r="C792" t="s">
-        <v>2259</v>
+        <v>2262</v>
       </c>
       <c r="D792" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
       <c r="F792" t="s">
-        <v>2261</v>
+        <v>452</v>
       </c>
       <c r="G792" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H792">
-        <v>14001</v>
+        <v>16511</v>
+      </c>
+      <c r="I792" t="s">
+        <v>1675</v>
       </c>
       <c r="J792" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="K792" t="s">
         <v>60</v>
       </c>
       <c r="L792">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M792" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="793" spans="1:13">
       <c r="A793">
-        <v>727</v>
+        <v>4670</v>
       </c>
       <c r="B793" t="s">
         <v>27</v>
       </c>
       <c r="C793" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="D793" t="s">
-        <v>2264</v>
-[...2 lines deleted...]
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="F793" t="s">
-        <v>71</v>
+        <v>452</v>
       </c>
       <c r="G793" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H793">
-        <v>14086</v>
+        <v>16511</v>
       </c>
       <c r="I793" t="s">
-        <v>2266</v>
+        <v>1769</v>
+      </c>
+      <c r="J793" t="s">
+        <v>414</v>
       </c>
       <c r="K793" t="s">
         <v>60</v>
       </c>
       <c r="L793">
         <v>0</v>
       </c>
       <c r="M793" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="794" spans="1:13">
       <c r="A794">
-        <v>9099</v>
+        <v>4683</v>
       </c>
       <c r="B794" t="s">
         <v>27</v>
       </c>
       <c r="C794" t="s">
         <v>2267</v>
       </c>
       <c r="D794" t="s">
         <v>2268</v>
       </c>
-      <c r="E794" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F794" t="s">
-        <v>637</v>
+        <v>116</v>
       </c>
       <c r="G794" t="s">
         <v>17</v>
       </c>
       <c r="H794">
-        <v>14226</v>
+        <v>14225</v>
       </c>
       <c r="I794" t="s">
-        <v>636</v>
+        <v>934</v>
       </c>
       <c r="K794" t="s">
         <v>60</v>
       </c>
       <c r="L794">
         <v>0</v>
       </c>
       <c r="M794" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="795" spans="1:13">
       <c r="A795">
-        <v>93</v>
+        <v>4702</v>
       </c>
       <c r="B795" t="s">
         <v>27</v>
       </c>
       <c r="C795" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D795" t="s">
         <v>2270</v>
       </c>
-      <c r="D795" t="s">
+      <c r="F795" t="s">
+        <v>214</v>
+      </c>
+      <c r="G795" t="s">
+        <v>17</v>
+      </c>
+      <c r="H795">
+        <v>14150</v>
+      </c>
+      <c r="I795" t="s">
         <v>2271</v>
       </c>
-      <c r="F795" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K795" t="s">
         <v>60</v>
       </c>
       <c r="L795">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M795" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="796" spans="1:13">
       <c r="A796">
-        <v>1112</v>
+        <v>4757</v>
       </c>
       <c r="B796" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C796" t="s">
-        <v>2274</v>
+        <v>2272</v>
       </c>
       <c r="D796" t="s">
-        <v>2275</v>
+        <v>171</v>
       </c>
       <c r="F796" t="s">
-        <v>486</v>
+        <v>40</v>
       </c>
       <c r="G796" t="s">
         <v>17</v>
       </c>
       <c r="H796">
-        <v>14059</v>
+        <v>14215</v>
       </c>
       <c r="I796" t="s">
-        <v>2276</v>
+        <v>2273</v>
       </c>
       <c r="K796" t="s">
         <v>60</v>
       </c>
       <c r="L796">
         <v>0</v>
       </c>
       <c r="M796" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="797" spans="1:13">
       <c r="A797">
-        <v>112</v>
+        <v>4761</v>
       </c>
       <c r="B797" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C797" t="s">
-        <v>2277</v>
+        <v>2274</v>
       </c>
       <c r="D797" t="s">
-        <v>2278</v>
+        <v>609</v>
       </c>
       <c r="F797" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="G797" t="s">
         <v>17</v>
       </c>
       <c r="H797">
-        <v>14221</v>
+        <v>14210</v>
       </c>
       <c r="I797" t="s">
-        <v>2279</v>
-[...2 lines deleted...]
-        <v>2280</v>
+        <v>2275</v>
       </c>
       <c r="K797" t="s">
         <v>60</v>
       </c>
       <c r="L797">
         <v>0</v>
       </c>
       <c r="M797" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="798" spans="1:13">
       <c r="A798">
-        <v>1407</v>
+        <v>4764</v>
       </c>
       <c r="B798" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C798" t="s">
-        <v>1924</v>
+        <v>2276</v>
       </c>
       <c r="D798" t="s">
-        <v>564</v>
+        <v>2277</v>
       </c>
       <c r="F798" t="s">
-        <v>40</v>
+        <v>2278</v>
       </c>
       <c r="G798" t="s">
         <v>17</v>
       </c>
       <c r="H798">
-        <v>14209</v>
+        <v>14411</v>
       </c>
       <c r="I798" t="s">
-        <v>1927</v>
+        <v>1348</v>
+      </c>
+      <c r="J798" t="s">
+        <v>2279</v>
       </c>
       <c r="K798" t="s">
         <v>60</v>
       </c>
       <c r="L798">
         <v>0</v>
       </c>
       <c r="M798" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="799" spans="1:13">
       <c r="A799">
-        <v>1609</v>
+        <v>4765</v>
       </c>
       <c r="B799" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C799" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D799" t="s">
         <v>2281</v>
       </c>
-      <c r="D799" t="s">
+      <c r="F799" t="s">
         <v>2282</v>
       </c>
-      <c r="F799" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G799" t="s">
         <v>17</v>
       </c>
       <c r="H799">
-        <v>14214</v>
+        <v>14470</v>
       </c>
       <c r="I799" t="s">
+        <v>900</v>
+      </c>
+      <c r="J799" t="s">
         <v>2283</v>
       </c>
-      <c r="J799" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K799" t="s">
         <v>60</v>
       </c>
       <c r="L799">
         <v>0</v>
       </c>
       <c r="M799" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="800" spans="1:13">
       <c r="A800">
-        <v>1954</v>
+        <v>4768</v>
       </c>
       <c r="B800" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C800" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D800" t="s">
         <v>2285</v>
       </c>
-      <c r="D800" t="s">
+      <c r="F800" t="s">
+        <v>187</v>
+      </c>
+      <c r="G800" t="s">
+        <v>17</v>
+      </c>
+      <c r="H800">
+        <v>14218</v>
+      </c>
+      <c r="I800" t="s">
         <v>2286</v>
-      </c>
-[...13 lines deleted...]
-        <v>2288</v>
       </c>
       <c r="K800" t="s">
         <v>60</v>
       </c>
       <c r="L800">
         <v>0</v>
       </c>
       <c r="M800" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="801" spans="1:13">
       <c r="A801">
-        <v>1958</v>
+        <v>4772</v>
       </c>
       <c r="B801" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C801" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2288</v>
+      </c>
+      <c r="F801" t="s">
+        <v>40</v>
+      </c>
+      <c r="G801" t="s">
+        <v>17</v>
+      </c>
+      <c r="H801">
+        <v>14220</v>
+      </c>
+      <c r="I801" t="s">
         <v>2289</v>
       </c>
-      <c r="D801" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K801" t="s">
         <v>60</v>
       </c>
       <c r="L801">
         <v>0</v>
       </c>
       <c r="M801" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="802" spans="1:13">
       <c r="A802">
-        <v>2019</v>
+        <v>4793</v>
       </c>
       <c r="B802" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C802" t="s">
-        <v>2294</v>
+        <v>2290</v>
       </c>
       <c r="D802" t="s">
-        <v>199</v>
+        <v>2291</v>
       </c>
       <c r="F802" t="s">
-        <v>85</v>
+        <v>2292</v>
       </c>
       <c r="G802" t="s">
         <v>17</v>
       </c>
       <c r="H802">
-        <v>14221</v>
+        <v>14880</v>
       </c>
       <c r="I802" t="s">
-        <v>2295</v>
+        <v>1268</v>
       </c>
       <c r="J802" t="s">
-        <v>2296</v>
+        <v>2293</v>
       </c>
       <c r="K802" t="s">
         <v>60</v>
       </c>
       <c r="L802">
         <v>0</v>
       </c>
       <c r="M802" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="803" spans="1:13">
       <c r="A803">
-        <v>248</v>
+        <v>4797</v>
       </c>
       <c r="B803" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C803" t="s">
-        <v>2297</v>
+        <v>2294</v>
       </c>
       <c r="D803" t="s">
-        <v>1997</v>
+        <v>2295</v>
       </c>
       <c r="F803" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="G803" t="s">
         <v>17</v>
       </c>
       <c r="H803">
-        <v>14127</v>
+        <v>14214</v>
       </c>
       <c r="I803" t="s">
-        <v>2298</v>
+        <v>483</v>
       </c>
       <c r="K803" t="s">
         <v>60</v>
       </c>
       <c r="L803">
         <v>0</v>
       </c>
       <c r="M803" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="804" spans="1:13">
       <c r="A804">
-        <v>293</v>
+        <v>4804</v>
       </c>
       <c r="B804" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C804" t="s">
-        <v>1951</v>
+        <v>2296</v>
       </c>
       <c r="D804" t="s">
-        <v>2299</v>
+        <v>2297</v>
       </c>
       <c r="F804" t="s">
-        <v>416</v>
+        <v>653</v>
       </c>
       <c r="G804" t="s">
         <v>17</v>
       </c>
       <c r="H804">
-        <v>14304</v>
+        <v>14043</v>
       </c>
       <c r="I804" t="s">
-        <v>2300</v>
+        <v>2298</v>
       </c>
       <c r="K804" t="s">
         <v>60</v>
       </c>
       <c r="L804">
         <v>0</v>
       </c>
       <c r="M804" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="805" spans="1:13">
       <c r="A805">
-        <v>340</v>
+        <v>4813</v>
       </c>
       <c r="B805" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C805" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F805" t="s">
+        <v>412</v>
+      </c>
+      <c r="G805" t="s">
+        <v>17</v>
+      </c>
+      <c r="H805">
+        <v>14304</v>
+      </c>
+      <c r="I805" t="s">
         <v>2301</v>
-      </c>
-[...16 lines deleted...]
-        <v>2304</v>
       </c>
       <c r="K805" t="s">
         <v>60</v>
       </c>
       <c r="L805">
         <v>0</v>
       </c>
       <c r="M805" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="806" spans="1:13">
       <c r="A806">
-        <v>3887</v>
+        <v>4851</v>
       </c>
       <c r="B806" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C806" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2303</v>
+      </c>
+      <c r="F806" t="s">
+        <v>116</v>
+      </c>
+      <c r="G806" t="s">
+        <v>17</v>
+      </c>
+      <c r="H806">
+        <v>14215</v>
+      </c>
+      <c r="I806" t="s">
+        <v>2304</v>
+      </c>
+      <c r="J806" t="s">
         <v>2305</v>
-      </c>
-[...16 lines deleted...]
-        <v>2307</v>
       </c>
       <c r="K806" t="s">
         <v>60</v>
       </c>
       <c r="L806">
         <v>0</v>
       </c>
       <c r="M806" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="807" spans="1:13">
       <c r="A807">
-        <v>3928</v>
+        <v>4869</v>
       </c>
       <c r="B807" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C807" t="s">
-        <v>1965</v>
+        <v>2306</v>
       </c>
       <c r="D807" t="s">
-        <v>2308</v>
+        <v>2307</v>
       </c>
       <c r="F807" t="s">
-        <v>124</v>
+        <v>250</v>
       </c>
       <c r="G807" t="s">
         <v>17</v>
       </c>
       <c r="H807">
-        <v>14209</v>
-[...2 lines deleted...]
-        <v>1482</v>
+        <v>14215</v>
+      </c>
+      <c r="J807" t="s">
+        <v>323</v>
       </c>
       <c r="K807" t="s">
         <v>60</v>
       </c>
       <c r="L807">
         <v>0</v>
       </c>
       <c r="M807" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="808" spans="1:13">
       <c r="A808">
-        <v>4063</v>
+        <v>4881</v>
       </c>
       <c r="B808" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C808" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D808" t="s">
         <v>2309</v>
       </c>
-      <c r="D808" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F808" t="s">
-        <v>678</v>
+        <v>71</v>
       </c>
       <c r="G808" t="s">
         <v>17</v>
       </c>
       <c r="H808">
         <v>14086</v>
       </c>
+      <c r="I808" t="s">
+        <v>2310</v>
+      </c>
       <c r="J808" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="K808" t="s">
         <v>60</v>
       </c>
       <c r="L808">
         <v>0</v>
       </c>
       <c r="M808" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="809" spans="1:13">
       <c r="A809">
-        <v>4146</v>
+        <v>4882</v>
       </c>
       <c r="B809" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C809" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="D809" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="F809" t="s">
-        <v>183</v>
+        <v>116</v>
       </c>
       <c r="G809" t="s">
         <v>17</v>
       </c>
       <c r="H809">
-        <v>14052</v>
+        <v>14215</v>
       </c>
       <c r="I809" t="s">
-        <v>2313</v>
+        <v>873</v>
       </c>
       <c r="J809" t="s">
-        <v>2051</v>
+        <v>189</v>
       </c>
       <c r="K809" t="s">
         <v>60</v>
       </c>
       <c r="L809">
         <v>0</v>
       </c>
       <c r="M809" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="810" spans="1:13">
       <c r="A810">
-        <v>4328</v>
+        <v>4894</v>
       </c>
       <c r="B810" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C810" t="s">
         <v>2314</v>
       </c>
       <c r="D810" t="s">
         <v>2315</v>
       </c>
       <c r="F810" t="s">
-        <v>427</v>
+        <v>624</v>
       </c>
       <c r="G810" t="s">
         <v>17</v>
       </c>
       <c r="H810">
-        <v>14150</v>
+        <v>14120</v>
+      </c>
+      <c r="I810" t="s">
+        <v>1824</v>
       </c>
       <c r="J810" t="s">
-        <v>2098</v>
+        <v>192</v>
       </c>
       <c r="K810" t="s">
         <v>60</v>
       </c>
       <c r="L810">
         <v>0</v>
       </c>
       <c r="M810" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="811" spans="1:13">
       <c r="A811">
-        <v>4677</v>
+        <v>4911</v>
       </c>
       <c r="B811" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C811" t="s">
         <v>2316</v>
       </c>
       <c r="D811" t="s">
+        <v>235</v>
+      </c>
+      <c r="F811" t="s">
+        <v>124</v>
+      </c>
+      <c r="G811" t="s">
+        <v>17</v>
+      </c>
+      <c r="H811">
+        <v>14225</v>
+      </c>
+      <c r="I811" t="s">
         <v>2317</v>
       </c>
-      <c r="F811" t="s">
+      <c r="J811" t="s">
         <v>2318</v>
-      </c>
-[...7 lines deleted...]
-        <v>2319</v>
       </c>
       <c r="K811" t="s">
         <v>60</v>
       </c>
       <c r="L811">
         <v>0</v>
       </c>
       <c r="M811" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="812" spans="1:13">
       <c r="A812">
-        <v>293</v>
+        <v>535</v>
       </c>
       <c r="B812" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C812" t="s">
-        <v>1951</v>
+        <v>2319</v>
       </c>
       <c r="D812" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-        <v>1953</v>
+        <v>2320</v>
       </c>
       <c r="F812" t="s">
-        <v>583</v>
+        <v>40</v>
       </c>
       <c r="G812" t="s">
         <v>17</v>
       </c>
       <c r="H812">
-        <v>14226</v>
+        <v>14240</v>
       </c>
       <c r="I812" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="K812" t="s">
         <v>60</v>
       </c>
       <c r="L812">
         <v>0</v>
       </c>
       <c r="M812" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="813" spans="1:13">
       <c r="A813">
-        <v>3913</v>
+        <v>631</v>
       </c>
       <c r="B813" t="s">
-        <v>580</v>
+        <v>27</v>
       </c>
       <c r="C813" t="s">
-        <v>1959</v>
+        <v>2322</v>
       </c>
       <c r="D813" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="F813" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="G813" t="s">
         <v>17</v>
       </c>
       <c r="H813">
-        <v>14224</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>14001</v>
       </c>
       <c r="J813" t="s">
-        <v>1961</v>
+        <v>2325</v>
       </c>
       <c r="K813" t="s">
         <v>60</v>
       </c>
       <c r="L813">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M813" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="814" spans="1:13">
       <c r="A814">
-        <v>3887</v>
+        <v>727</v>
       </c>
       <c r="B814" t="s">
-        <v>588</v>
+        <v>27</v>
       </c>
       <c r="C814" t="s">
-        <v>2323</v>
+        <v>2326</v>
       </c>
       <c r="D814" t="s">
-        <v>2324</v>
+        <v>2327</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2328</v>
       </c>
       <c r="F814" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="G814" t="s">
         <v>17</v>
       </c>
       <c r="H814">
-        <v>14223</v>
+        <v>14086</v>
       </c>
       <c r="I814" t="s">
-        <v>2306</v>
-[...2 lines deleted...]
-        <v>2307</v>
+        <v>2329</v>
       </c>
       <c r="K814" t="s">
         <v>60</v>
       </c>
       <c r="L814">
         <v>0</v>
       </c>
       <c r="M814" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="815" spans="1:13">
       <c r="A815">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>9099</v>
+      </c>
+      <c r="B815" t="s">
+        <v>27</v>
       </c>
       <c r="C815" t="s">
-        <v>2325</v>
+        <v>2330</v>
       </c>
       <c r="D815" t="s">
-        <v>2326</v>
+        <v>2331</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2332</v>
       </c>
       <c r="F815" t="s">
-        <v>2327</v>
+        <v>646</v>
       </c>
       <c r="G815" t="s">
         <v>17</v>
       </c>
       <c r="H815">
-        <v>14086</v>
+        <v>14226</v>
       </c>
       <c r="I815" t="s">
-        <v>2328</v>
-[...2 lines deleted...]
-        <v>2329</v>
+        <v>645</v>
       </c>
       <c r="K815" t="s">
         <v>60</v>
       </c>
       <c r="L815">
         <v>0</v>
       </c>
       <c r="M815" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="816" spans="1:13">
       <c r="A816">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>93</v>
+      </c>
+      <c r="B816" t="s">
+        <v>27</v>
       </c>
       <c r="C816" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="D816" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
       <c r="F816" t="s">
-        <v>2332</v>
+        <v>99</v>
       </c>
       <c r="G816" t="s">
         <v>17</v>
       </c>
       <c r="H816">
-        <v>14072</v>
+        <v>14094</v>
       </c>
       <c r="I816" t="s">
-        <v>2328</v>
+        <v>2335</v>
       </c>
       <c r="J816" t="s">
-        <v>2329</v>
+        <v>2336</v>
       </c>
       <c r="K816" t="s">
         <v>60</v>
       </c>
       <c r="L816">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M816" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="817" spans="1:13">
       <c r="A817">
-        <v>4568</v>
+        <v>1112</v>
       </c>
       <c r="B817" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C817" t="s">
-        <v>2333</v>
+        <v>2337</v>
       </c>
       <c r="D817" t="s">
-        <v>2334</v>
+        <v>2338</v>
       </c>
       <c r="F817" t="s">
-        <v>275</v>
+        <v>482</v>
       </c>
       <c r="G817" t="s">
         <v>17</v>
       </c>
       <c r="H817">
-        <v>14623</v>
+        <v>14059</v>
       </c>
       <c r="I817" t="s">
-        <v>2335</v>
+        <v>2339</v>
       </c>
       <c r="K817" t="s">
-        <v>2336</v>
+        <v>60</v>
       </c>
       <c r="L817">
         <v>0</v>
       </c>
       <c r="M817" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="818" spans="1:13">
       <c r="A818">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>112</v>
+      </c>
+      <c r="B818" t="s">
+        <v>33</v>
       </c>
       <c r="C818" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="D818" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
       <c r="F818" t="s">
-        <v>2337</v>
+        <v>85</v>
       </c>
       <c r="G818" t="s">
         <v>17</v>
       </c>
       <c r="H818">
-        <v>14489</v>
+        <v>14221</v>
       </c>
       <c r="I818" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="J818" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="K818" t="s">
-        <v>2341</v>
+        <v>60</v>
       </c>
       <c r="L818">
         <v>0</v>
       </c>
       <c r="M818" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="819" spans="1:13">
       <c r="A819">
-        <v>1461</v>
+        <v>1407</v>
       </c>
       <c r="B819" t="s">
         <v>33</v>
       </c>
       <c r="C819" t="s">
-        <v>2342</v>
+        <v>1984</v>
       </c>
       <c r="D819" t="s">
-        <v>2343</v>
+        <v>568</v>
       </c>
       <c r="F819" t="s">
-        <v>2344</v>
+        <v>40</v>
       </c>
       <c r="G819" t="s">
         <v>17</v>
       </c>
       <c r="H819">
-        <v>14580</v>
+        <v>14209</v>
       </c>
       <c r="I819" t="s">
-        <v>584</v>
+        <v>1987</v>
       </c>
       <c r="K819" t="s">
-        <v>2345</v>
+        <v>60</v>
       </c>
       <c r="L819">
         <v>0</v>
       </c>
       <c r="M819" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="820" spans="1:13">
       <c r="A820">
-        <v>4084</v>
+        <v>1609</v>
       </c>
       <c r="B820" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C820" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F820" t="s">
+        <v>40</v>
+      </c>
+      <c r="G820" t="s">
+        <v>17</v>
+      </c>
+      <c r="H820">
+        <v>14214</v>
+      </c>
+      <c r="I820" t="s">
         <v>2346</v>
       </c>
-      <c r="D820" t="s">
+      <c r="J820" t="s">
         <v>2347</v>
       </c>
-      <c r="F820" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K820" t="s">
-        <v>2345</v>
+        <v>60</v>
       </c>
       <c r="L820">
         <v>0</v>
       </c>
       <c r="M820" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
     </row>
     <row r="821" spans="1:13">
       <c r="A821">
-        <v>4264</v>
+        <v>1954</v>
       </c>
       <c r="B821" t="s">
         <v>33</v>
       </c>
       <c r="C821" t="s">
-        <v>785</v>
+        <v>2348</v>
       </c>
       <c r="D821" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="F821" t="s">
-        <v>2349</v>
+        <v>85</v>
       </c>
       <c r="G821" t="s">
         <v>17</v>
       </c>
       <c r="H821">
-        <v>14467</v>
+        <v>14221</v>
       </c>
       <c r="I821" t="s">
-        <v>787</v>
+        <v>2350</v>
       </c>
       <c r="J821" t="s">
-        <v>788</v>
+        <v>2351</v>
       </c>
       <c r="K821" t="s">
-        <v>2345</v>
+        <v>60</v>
       </c>
       <c r="L821">
         <v>0</v>
       </c>
       <c r="M821" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="822" spans="1:13">
       <c r="A822">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1958</v>
+      </c>
+      <c r="B822" t="s">
+        <v>33</v>
       </c>
       <c r="C822" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="D822" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="F822" t="s">
-        <v>1544</v>
+        <v>2354</v>
       </c>
       <c r="G822" t="s">
         <v>17</v>
       </c>
       <c r="H822">
-        <v>14606</v>
+        <v>14482</v>
+      </c>
+      <c r="I822" t="s">
+        <v>2355</v>
       </c>
       <c r="J822" t="s">
-        <v>2340</v>
+        <v>2356</v>
       </c>
       <c r="K822" t="s">
-        <v>2345</v>
+        <v>60</v>
       </c>
       <c r="L822">
         <v>0</v>
       </c>
       <c r="M822" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="823" spans="1:13">
       <c r="A823">
-        <v>4076</v>
+        <v>2019</v>
       </c>
       <c r="B823" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C823" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="D823" t="s">
-        <v>2353</v>
+        <v>199</v>
       </c>
       <c r="F823" t="s">
-        <v>1544</v>
+        <v>85</v>
       </c>
       <c r="G823" t="s">
         <v>17</v>
       </c>
       <c r="H823">
-        <v>14624</v>
+        <v>14221</v>
       </c>
       <c r="I823" t="s">
-        <v>2354</v>
+        <v>2358</v>
       </c>
       <c r="J823" t="s">
-        <v>2355</v>
+        <v>2359</v>
       </c>
       <c r="K823" t="s">
-        <v>2345</v>
+        <v>60</v>
       </c>
       <c r="L823">
         <v>0</v>
       </c>
       <c r="M823" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="824" spans="1:13">
       <c r="A824">
-        <v>1546</v>
+        <v>248</v>
       </c>
       <c r="B824" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C824" t="s">
-        <v>2356</v>
+        <v>2360</v>
       </c>
       <c r="D824" t="s">
-        <v>2357</v>
-[...2 lines deleted...]
-        <v>2358</v>
+        <v>2057</v>
       </c>
       <c r="F824" t="s">
-        <v>99</v>
+        <v>168</v>
       </c>
       <c r="G824" t="s">
         <v>17</v>
       </c>
       <c r="H824">
-        <v>14094</v>
+        <v>14127</v>
       </c>
       <c r="I824" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="K824" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L824">
         <v>0</v>
       </c>
       <c r="M824" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="825" spans="1:13">
       <c r="A825">
-        <v>158</v>
+        <v>293</v>
       </c>
       <c r="B825" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C825" t="s">
-        <v>2361</v>
+        <v>2011</v>
       </c>
       <c r="D825" t="s">
         <v>2362</v>
       </c>
       <c r="F825" t="s">
+        <v>412</v>
+      </c>
+      <c r="G825" t="s">
+        <v>17</v>
+      </c>
+      <c r="H825">
+        <v>14304</v>
+      </c>
+      <c r="I825" t="s">
         <v>2363</v>
       </c>
-      <c r="G825" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K825" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L825">
         <v>0</v>
       </c>
       <c r="M825" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="826" spans="1:13">
       <c r="A826">
-        <v>4044</v>
+        <v>340</v>
       </c>
       <c r="B826" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C826" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F826" t="s">
+        <v>116</v>
+      </c>
+      <c r="G826" t="s">
+        <v>17</v>
+      </c>
+      <c r="H826">
+        <v>14216</v>
+      </c>
+      <c r="I826" t="s">
         <v>2366</v>
       </c>
-      <c r="D826" t="s">
+      <c r="J826" t="s">
         <v>2367</v>
       </c>
-      <c r="F826" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K826" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L826">
         <v>0</v>
       </c>
       <c r="M826" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="827" spans="1:13">
       <c r="A827">
-        <v>4766</v>
+        <v>3887</v>
       </c>
       <c r="B827" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C827" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D827">
+        <v>123213</v>
+      </c>
+      <c r="F827">
+        <v>213123</v>
+      </c>
+      <c r="G827" t="s">
+        <v>17</v>
+      </c>
+      <c r="H827">
+        <v>213132</v>
+      </c>
+      <c r="I827" t="s">
         <v>2369</v>
       </c>
-      <c r="D827" t="s">
+      <c r="J827" t="s">
         <v>2370</v>
       </c>
-      <c r="F827" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K827" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L827">
         <v>0</v>
       </c>
       <c r="M827" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="828" spans="1:13">
       <c r="A828">
-        <v>4156</v>
+        <v>3928</v>
       </c>
       <c r="B828" t="s">
         <v>33</v>
       </c>
       <c r="C828" t="s">
-        <v>2373</v>
+        <v>2025</v>
       </c>
       <c r="D828" t="s">
-        <v>2374</v>
+        <v>2371</v>
       </c>
       <c r="F828" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="G828" t="s">
         <v>17</v>
       </c>
       <c r="H828">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>2375</v>
+        <v>14209</v>
+      </c>
+      <c r="I828" t="s">
+        <v>1539</v>
       </c>
       <c r="K828" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L828">
         <v>0</v>
       </c>
       <c r="M828" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="829" spans="1:13">
       <c r="A829">
-        <v>4587</v>
+        <v>4063</v>
       </c>
       <c r="B829" t="s">
         <v>33</v>
       </c>
       <c r="C829" t="s">
-        <v>410</v>
+        <v>2372</v>
       </c>
       <c r="D829" t="s">
-        <v>2376</v>
+        <v>569</v>
       </c>
       <c r="F829" t="s">
-        <v>821</v>
+        <v>527</v>
       </c>
       <c r="G829" t="s">
         <v>17</v>
       </c>
       <c r="H829">
-        <v>14120</v>
+        <v>14086</v>
       </c>
       <c r="J829" t="s">
-        <v>413</v>
+        <v>2373</v>
       </c>
       <c r="K829" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L829">
         <v>0</v>
       </c>
       <c r="M829" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="830" spans="1:13">
       <c r="A830">
-        <v>447</v>
+        <v>4146</v>
       </c>
       <c r="B830" t="s">
-        <v>580</v>
+        <v>33</v>
       </c>
       <c r="C830" t="s">
-        <v>2377</v>
+        <v>2374</v>
       </c>
       <c r="D830" t="s">
-        <v>202</v>
+        <v>2375</v>
       </c>
       <c r="F830" t="s">
-        <v>99</v>
+        <v>183</v>
       </c>
       <c r="G830" t="s">
         <v>17</v>
       </c>
       <c r="H830">
-        <v>14094</v>
+        <v>14052</v>
       </c>
       <c r="I830" t="s">
-        <v>2378</v>
+        <v>2376</v>
+      </c>
+      <c r="J830" t="s">
+        <v>2111</v>
       </c>
       <c r="K830" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L830">
         <v>0</v>
       </c>
       <c r="M830" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="831" spans="1:13">
       <c r="A831">
-        <v>447</v>
+        <v>4328</v>
       </c>
       <c r="B831" t="s">
-        <v>588</v>
+        <v>33</v>
       </c>
       <c r="C831" t="s">
-        <v>2379</v>
+        <v>2377</v>
       </c>
       <c r="D831" t="s">
-        <v>2380</v>
+        <v>2378</v>
       </c>
       <c r="F831" t="s">
-        <v>154</v>
+        <v>423</v>
       </c>
       <c r="G831" t="s">
         <v>17</v>
       </c>
       <c r="H831">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>2378</v>
+        <v>14150</v>
+      </c>
+      <c r="J831" t="s">
+        <v>2157</v>
       </c>
       <c r="K831" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L831">
         <v>0</v>
       </c>
       <c r="M831" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="832" spans="1:13">
       <c r="A832">
-        <v>1461</v>
+        <v>4677</v>
       </c>
       <c r="B832" t="s">
-        <v>1419</v>
+        <v>33</v>
       </c>
       <c r="C832" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F832" t="s">
         <v>2381</v>
       </c>
-      <c r="D832" t="s">
+      <c r="G832" t="s">
+        <v>17</v>
+      </c>
+      <c r="H832">
+        <v>14072</v>
+      </c>
+      <c r="I832" t="s">
         <v>2382</v>
       </c>
-      <c r="F832" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K832" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L832">
         <v>0</v>
       </c>
       <c r="M832" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="833" spans="1:13">
       <c r="A833">
-        <v>1250</v>
+        <v>293</v>
       </c>
       <c r="B833" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C833" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D833" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F833" t="s">
+        <v>592</v>
+      </c>
+      <c r="G833" t="s">
+        <v>17</v>
+      </c>
+      <c r="H833">
+        <v>14226</v>
+      </c>
+      <c r="I833" t="s">
         <v>2383</v>
       </c>
-      <c r="D833" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K833" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L833">
         <v>0</v>
       </c>
       <c r="M833" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="834" spans="1:13">
       <c r="A834">
-        <v>1655</v>
+        <v>3913</v>
       </c>
       <c r="B834" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C834" t="s">
-        <v>2387</v>
+        <v>2019</v>
       </c>
       <c r="D834" t="s">
-        <v>2388</v>
+        <v>2384</v>
       </c>
       <c r="F834" t="s">
-        <v>2389</v>
+        <v>2385</v>
       </c>
       <c r="G834" t="s">
         <v>17</v>
       </c>
       <c r="H834">
-        <v>14028</v>
+        <v>14224</v>
       </c>
       <c r="I834" t="s">
-        <v>2390</v>
+        <v>267</v>
+      </c>
+      <c r="J834" t="s">
+        <v>2021</v>
       </c>
       <c r="K834" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L834">
         <v>0</v>
       </c>
       <c r="M834" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="835" spans="1:13">
       <c r="A835">
-        <v>4539</v>
+        <v>3887</v>
       </c>
       <c r="B835" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C835" t="s">
-        <v>2391</v>
+        <v>2386</v>
       </c>
       <c r="D835" t="s">
-        <v>2392</v>
+        <v>2387</v>
       </c>
       <c r="F835" t="s">
-        <v>970</v>
+        <v>116</v>
       </c>
       <c r="G835" t="s">
         <v>17</v>
       </c>
       <c r="H835">
-        <v>14304</v>
+        <v>14223</v>
       </c>
       <c r="I835" t="s">
-        <v>2393</v>
+        <v>2369</v>
+      </c>
+      <c r="J835" t="s">
+        <v>2370</v>
       </c>
       <c r="K835" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L835">
         <v>0</v>
       </c>
       <c r="M835" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="836" spans="1:13">
       <c r="A836">
-        <v>902</v>
+        <v>1958</v>
       </c>
       <c r="B836" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C836" t="s">
-        <v>2394</v>
+        <v>2388</v>
       </c>
       <c r="D836" t="s">
-        <v>2395</v>
-[...2 lines deleted...]
-        <v>2396</v>
+        <v>2389</v>
       </c>
       <c r="F836" t="s">
-        <v>615</v>
+        <v>116</v>
       </c>
       <c r="G836" t="s">
         <v>17</v>
       </c>
       <c r="H836">
-        <v>14120</v>
+        <v>14215</v>
       </c>
       <c r="I836" t="s">
-        <v>2397</v>
+        <v>2390</v>
+      </c>
+      <c r="J836" t="s">
+        <v>2356</v>
       </c>
       <c r="K836" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L836">
         <v>0</v>
       </c>
       <c r="M836" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="837" spans="1:13">
       <c r="A837">
-        <v>902</v>
+        <v>1958</v>
       </c>
       <c r="B837" t="s">
-        <v>33</v>
+        <v>1476</v>
       </c>
       <c r="C837" t="s">
-        <v>2398</v>
+        <v>2391</v>
       </c>
       <c r="D837" t="s">
-        <v>2399</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>2392</v>
+      </c>
+      <c r="F837">
+        <v>14214</v>
       </c>
       <c r="G837" t="s">
         <v>17</v>
       </c>
       <c r="H837">
-        <v>14120</v>
+        <v>14214</v>
       </c>
       <c r="I837" t="s">
-        <v>2400</v>
+        <v>2393</v>
+      </c>
+      <c r="J837" t="s">
+        <v>2356</v>
       </c>
       <c r="K837" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L837">
         <v>0</v>
       </c>
       <c r="M837" t="s">
-        <v>21</v>
+        <v>295</v>
       </c>
     </row>
     <row r="838" spans="1:13">
       <c r="A838">
-        <v>1409</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1440</v>
+      </c>
+      <c r="B838">
+        <v>12</v>
       </c>
       <c r="C838" t="s">
-        <v>2401</v>
+        <v>2394</v>
       </c>
       <c r="D838" t="s">
-        <v>2402</v>
+        <v>2395</v>
       </c>
       <c r="F838" t="s">
-        <v>2403</v>
+        <v>2396</v>
       </c>
       <c r="G838" t="s">
         <v>17</v>
       </c>
       <c r="H838">
-        <v>14067</v>
+        <v>14086</v>
       </c>
       <c r="I838" t="s">
-        <v>2404</v>
+        <v>2397</v>
       </c>
       <c r="J838" t="s">
-        <v>2405</v>
+        <v>2398</v>
       </c>
       <c r="K838" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L838">
         <v>0</v>
       </c>
       <c r="M838" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="839" spans="1:13">
       <c r="A839">
-        <v>1627</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1440</v>
+      </c>
+      <c r="B839">
+        <v>13</v>
       </c>
       <c r="C839" t="s">
-        <v>2406</v>
+        <v>2399</v>
       </c>
       <c r="D839" t="s">
-        <v>2407</v>
+        <v>2400</v>
       </c>
       <c r="F839" t="s">
-        <v>99</v>
+        <v>2401</v>
       </c>
       <c r="G839" t="s">
         <v>17</v>
       </c>
       <c r="H839">
-        <v>14094</v>
+        <v>14072</v>
       </c>
       <c r="I839" t="s">
-        <v>2408</v>
+        <v>2397</v>
+      </c>
+      <c r="J839" t="s">
+        <v>2398</v>
       </c>
       <c r="K839" t="s">
-        <v>2360</v>
+        <v>60</v>
       </c>
       <c r="L839">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M839" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
     </row>
     <row r="840" spans="1:13">
       <c r="A840">
-        <v>4102</v>
+        <v>4568</v>
       </c>
       <c r="B840" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C840" t="s">
-        <v>2409</v>
+        <v>2402</v>
       </c>
       <c r="D840" t="s">
-        <v>2410</v>
+        <v>2403</v>
       </c>
       <c r="F840" t="s">
-        <v>416</v>
+        <v>275</v>
       </c>
       <c r="G840" t="s">
         <v>17</v>
       </c>
       <c r="H840">
-        <v>14304</v>
+        <v>14623</v>
       </c>
       <c r="I840" t="s">
-        <v>2411</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>2404</v>
       </c>
       <c r="K840" t="s">
-        <v>2360</v>
+        <v>2405</v>
       </c>
       <c r="L840">
         <v>0</v>
       </c>
       <c r="M840" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="841" spans="1:13">
       <c r="A841">
-        <v>4032</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>600</v>
+      </c>
+      <c r="B841">
+        <v>21</v>
       </c>
       <c r="C841" t="s">
-        <v>2412</v>
+        <v>2406</v>
       </c>
       <c r="D841" t="s">
-        <v>1845</v>
+        <v>2407</v>
       </c>
       <c r="F841" t="s">
-        <v>99</v>
+        <v>2406</v>
       </c>
       <c r="G841" t="s">
         <v>17</v>
       </c>
       <c r="H841">
-        <v>14094</v>
+        <v>14489</v>
       </c>
       <c r="I841" t="s">
-        <v>2413</v>
+        <v>2408</v>
       </c>
       <c r="J841" t="s">
-        <v>2414</v>
+        <v>2409</v>
       </c>
       <c r="K841" t="s">
-        <v>2360</v>
+        <v>2410</v>
       </c>
       <c r="L841">
         <v>0</v>
       </c>
       <c r="M841" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="842" spans="1:13">
       <c r="A842">
-        <v>4173</v>
+        <v>1461</v>
       </c>
       <c r="B842" t="s">
         <v>33</v>
       </c>
       <c r="C842" t="s">
-        <v>2415</v>
+        <v>2411</v>
       </c>
       <c r="D842" t="s">
-        <v>2416</v>
+        <v>2412</v>
       </c>
       <c r="F842" t="s">
-        <v>615</v>
+        <v>2413</v>
       </c>
       <c r="G842" t="s">
         <v>17</v>
       </c>
       <c r="H842">
-        <v>14120</v>
+        <v>14580</v>
       </c>
       <c r="I842" t="s">
-        <v>2417</v>
-[...2 lines deleted...]
-        <v>1579</v>
+        <v>593</v>
       </c>
       <c r="K842" t="s">
-        <v>2360</v>
+        <v>2414</v>
       </c>
       <c r="L842">
         <v>0</v>
       </c>
       <c r="M842" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="843" spans="1:13">
       <c r="A843">
-        <v>4342</v>
+        <v>4084</v>
       </c>
       <c r="B843" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C843" t="s">
-        <v>1641</v>
+        <v>2415</v>
       </c>
       <c r="D843" t="s">
-        <v>2418</v>
+        <v>2416</v>
       </c>
       <c r="F843" t="s">
-        <v>821</v>
+        <v>1600</v>
       </c>
       <c r="G843" t="s">
         <v>17</v>
       </c>
       <c r="H843">
-        <v>14120</v>
-[...2 lines deleted...]
-        <v>1644</v>
+        <v>14626</v>
       </c>
       <c r="J843" t="s">
-        <v>323</v>
+        <v>208</v>
       </c>
       <c r="K843" t="s">
-        <v>2360</v>
+        <v>2414</v>
       </c>
       <c r="L843">
         <v>0</v>
       </c>
       <c r="M843" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="844" spans="1:13">
       <c r="A844">
-        <v>4437</v>
+        <v>4264</v>
       </c>
       <c r="B844" t="s">
         <v>33</v>
       </c>
       <c r="C844" t="s">
-        <v>2419</v>
+        <v>792</v>
       </c>
       <c r="D844" t="s">
-        <v>2420</v>
+        <v>2417</v>
       </c>
       <c r="F844" t="s">
-        <v>154</v>
+        <v>2418</v>
       </c>
       <c r="G844" t="s">
         <v>17</v>
       </c>
       <c r="H844">
-        <v>14094</v>
+        <v>14467</v>
       </c>
       <c r="I844" t="s">
-        <v>2421</v>
+        <v>794</v>
+      </c>
+      <c r="J844" t="s">
+        <v>795</v>
       </c>
       <c r="K844" t="s">
-        <v>2360</v>
+        <v>2414</v>
       </c>
       <c r="L844">
         <v>0</v>
       </c>
       <c r="M844" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="845" spans="1:13">
       <c r="A845">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>600</v>
+      </c>
+      <c r="B845">
+        <v>22</v>
       </c>
       <c r="C845" t="s">
-        <v>2422</v>
+        <v>2419</v>
       </c>
       <c r="D845" t="s">
-        <v>2423</v>
+        <v>2420</v>
       </c>
       <c r="F845" t="s">
-        <v>99</v>
+        <v>1600</v>
       </c>
       <c r="G845" t="s">
         <v>17</v>
       </c>
       <c r="H845">
-        <v>14094</v>
-[...2 lines deleted...]
-        <v>2424</v>
+        <v>14606</v>
       </c>
       <c r="J845" t="s">
-        <v>2425</v>
+        <v>2409</v>
       </c>
       <c r="K845" t="s">
-        <v>2360</v>
+        <v>2414</v>
       </c>
       <c r="L845">
         <v>0</v>
       </c>
       <c r="M845" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="846" spans="1:13">
       <c r="A846">
-        <v>4135</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>4076</v>
+      </c>
+      <c r="B846" t="s">
+        <v>27</v>
       </c>
       <c r="C846" t="s">
-        <v>2426</v>
+        <v>2421</v>
       </c>
       <c r="D846" t="s">
-        <v>2427</v>
+        <v>2422</v>
       </c>
       <c r="F846" t="s">
-        <v>821</v>
+        <v>1600</v>
       </c>
       <c r="G846" t="s">
         <v>17</v>
       </c>
       <c r="H846">
-        <v>14120</v>
+        <v>14624</v>
+      </c>
+      <c r="I846" t="s">
+        <v>2423</v>
       </c>
       <c r="J846" t="s">
-        <v>1914</v>
+        <v>2424</v>
       </c>
       <c r="K846" t="s">
-        <v>2360</v>
+        <v>2414</v>
       </c>
       <c r="L846">
         <v>0</v>
       </c>
       <c r="M846" t="s">
-        <v>295</v>
+        <v>21</v>
       </c>
     </row>
     <row r="847" spans="1:13">
       <c r="A847">
-        <v>1059</v>
+        <v>1546</v>
       </c>
       <c r="B847" t="s">
         <v>27</v>
       </c>
       <c r="C847" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F847" t="s">
+        <v>99</v>
+      </c>
+      <c r="G847" t="s">
+        <v>17</v>
+      </c>
+      <c r="H847">
+        <v>14094</v>
+      </c>
+      <c r="I847" t="s">
         <v>2428</v>
       </c>
-      <c r="D847" t="s">
+      <c r="K847" t="s">
         <v>2429</v>
-      </c>
-[...10 lines deleted...]
-        <v>2360</v>
       </c>
       <c r="L847">
         <v>0</v>
       </c>
       <c r="M847" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="848" spans="1:13">
       <c r="A848">
-        <v>4322</v>
+        <v>158</v>
       </c>
       <c r="B848" t="s">
         <v>27</v>
       </c>
       <c r="C848" t="s">
         <v>2430</v>
       </c>
       <c r="D848" t="s">
-        <v>210</v>
+        <v>2431</v>
       </c>
       <c r="F848" t="s">
-        <v>99</v>
+        <v>2432</v>
       </c>
       <c r="G848" t="s">
         <v>17</v>
       </c>
       <c r="H848">
-        <v>14094</v>
+        <v>14108</v>
       </c>
       <c r="I848" t="s">
-        <v>2430</v>
+        <v>2433</v>
       </c>
       <c r="J848" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="K848" t="s">
-        <v>2360</v>
+        <v>2429</v>
       </c>
       <c r="L848">
         <v>0</v>
       </c>
       <c r="M848" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="849" spans="1:13">
       <c r="A849">
-        <v>4150</v>
+        <v>4044</v>
       </c>
       <c r="B849" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C849" t="s">
-        <v>2415</v>
+        <v>2435</v>
       </c>
       <c r="D849" t="s">
-        <v>2416</v>
+        <v>2436</v>
       </c>
       <c r="F849" t="s">
-        <v>615</v>
+        <v>412</v>
       </c>
       <c r="G849" t="s">
         <v>17</v>
       </c>
       <c r="H849">
-        <v>14120</v>
+        <v>14305</v>
       </c>
       <c r="J849" t="s">
-        <v>2054</v>
+        <v>2437</v>
       </c>
       <c r="K849" t="s">
-        <v>2360</v>
+        <v>2429</v>
       </c>
       <c r="L849">
         <v>0</v>
       </c>
       <c r="M849" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="850" spans="1:13">
       <c r="A850">
-        <v>4162</v>
+        <v>4766</v>
       </c>
       <c r="B850" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C850" t="s">
-        <v>2432</v>
+        <v>2438</v>
       </c>
       <c r="D850" t="s">
-        <v>2433</v>
+        <v>2439</v>
       </c>
       <c r="F850" t="s">
-        <v>2434</v>
+        <v>99</v>
       </c>
       <c r="G850" t="s">
         <v>17</v>
       </c>
       <c r="H850">
-        <v>14304</v>
+        <v>14094</v>
+      </c>
+      <c r="I850" t="s">
+        <v>2440</v>
       </c>
       <c r="J850" t="s">
-        <v>2435</v>
+        <v>2441</v>
       </c>
       <c r="K850" t="s">
-        <v>2360</v>
+        <v>2429</v>
       </c>
       <c r="L850">
         <v>0</v>
       </c>
       <c r="M850" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="851" spans="1:13">
       <c r="A851">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>4156</v>
+      </c>
+      <c r="B851" t="s">
+        <v>33</v>
       </c>
       <c r="C851" t="s">
-        <v>2436</v>
+        <v>2442</v>
       </c>
       <c r="D851" t="s">
-        <v>2437</v>
-[...2 lines deleted...]
-        <v>2438</v>
+        <v>2443</v>
       </c>
       <c r="F851" t="s">
-        <v>2439</v>
+        <v>154</v>
       </c>
       <c r="G851" t="s">
         <v>17</v>
       </c>
       <c r="H851">
-        <v>14103</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>14094</v>
+      </c>
+      <c r="J851" t="s">
+        <v>2444</v>
       </c>
       <c r="K851" t="s">
-        <v>2440</v>
+        <v>2429</v>
       </c>
       <c r="L851">
         <v>0</v>
       </c>
       <c r="M851" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="852" spans="1:13">
       <c r="A852">
-        <v>4237</v>
+        <v>4587</v>
       </c>
       <c r="B852" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="C852" t="s">
-        <v>2441</v>
+        <v>406</v>
       </c>
       <c r="D852" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
       <c r="F852" t="s">
-        <v>2220</v>
+        <v>828</v>
       </c>
       <c r="G852" t="s">
         <v>17</v>
       </c>
       <c r="H852">
-        <v>14411</v>
-[...2 lines deleted...]
-        <v>2443</v>
+        <v>14120</v>
       </c>
       <c r="J852" t="s">
-        <v>2444</v>
+        <v>409</v>
       </c>
       <c r="K852" t="s">
-        <v>2440</v>
+        <v>2429</v>
       </c>
       <c r="L852">
         <v>0</v>
       </c>
       <c r="M852" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="853" spans="1:13">
       <c r="A853">
-        <v>1810</v>
+        <v>447</v>
       </c>
       <c r="B853" t="s">
-        <v>27</v>
+        <v>589</v>
       </c>
       <c r="C853" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="D853" t="s">
-        <v>2446</v>
-[...1 lines deleted...]
-      <c r="E853" t="s">
+        <v>202</v>
+      </c>
+      <c r="F853" t="s">
+        <v>99</v>
+      </c>
+      <c r="G853" t="s">
+        <v>17</v>
+      </c>
+      <c r="H853">
+        <v>14094</v>
+      </c>
+      <c r="I853" t="s">
         <v>2447</v>
       </c>
-      <c r="F853" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K853" t="s">
-        <v>2450</v>
+        <v>2429</v>
       </c>
       <c r="L853">
         <v>0</v>
       </c>
       <c r="M853" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="854" spans="1:13">
       <c r="A854">
-        <v>3970</v>
+        <v>447</v>
       </c>
       <c r="B854" t="s">
-        <v>27</v>
+        <v>597</v>
       </c>
       <c r="C854" t="s">
-        <v>2451</v>
+        <v>2448</v>
       </c>
       <c r="D854" t="s">
-        <v>2452</v>
+        <v>2449</v>
       </c>
       <c r="F854" t="s">
-        <v>2453</v>
+        <v>154</v>
       </c>
       <c r="G854" t="s">
         <v>17</v>
       </c>
       <c r="H854">
-        <v>14569</v>
+        <v>14094</v>
       </c>
       <c r="I854" t="s">
-        <v>2454</v>
+        <v>2447</v>
       </c>
       <c r="K854" t="s">
-        <v>2455</v>
+        <v>2429</v>
       </c>
       <c r="L854">
         <v>0</v>
       </c>
       <c r="M854" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="855" spans="1:13">
       <c r="A855">
         <v>1461</v>
       </c>
-      <c r="B855">
-        <v>17</v>
+      <c r="B855" t="s">
+        <v>1476</v>
       </c>
       <c r="C855" t="s">
-        <v>2456</v>
+        <v>2450</v>
       </c>
       <c r="D855" t="s">
-        <v>2457</v>
+        <v>2451</v>
       </c>
       <c r="F855" t="s">
-        <v>81</v>
+        <v>412</v>
       </c>
       <c r="G855" t="s">
         <v>17</v>
       </c>
       <c r="H855">
-        <v>14530</v>
+        <v>14304</v>
       </c>
       <c r="I855" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="K855" t="s">
-        <v>2455</v>
+        <v>2429</v>
       </c>
       <c r="L855">
         <v>0</v>
       </c>
       <c r="M855" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="856" spans="1:13">
       <c r="A856">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1250</v>
+      </c>
+      <c r="B856" t="s">
+        <v>27</v>
       </c>
       <c r="C856" t="s">
-        <v>2458</v>
+        <v>2452</v>
       </c>
       <c r="D856" t="s">
-        <v>2459</v>
+        <v>2453</v>
       </c>
       <c r="F856" t="s">
-        <v>2460</v>
+        <v>2454</v>
       </c>
       <c r="G856" t="s">
         <v>17</v>
       </c>
       <c r="H856">
-        <v>14569</v>
+        <v>14108</v>
       </c>
       <c r="I856" t="s">
-        <v>584</v>
+        <v>2455</v>
       </c>
       <c r="K856" t="s">
-        <v>2455</v>
+        <v>2429</v>
       </c>
       <c r="L856">
         <v>0</v>
       </c>
       <c r="M856" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="857" spans="1:13">
       <c r="A857">
-        <v>3897</v>
+        <v>1655</v>
       </c>
       <c r="B857" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="C857" t="s">
-        <v>2461</v>
+        <v>2456</v>
       </c>
       <c r="D857" t="s">
-        <v>2462</v>
+        <v>2457</v>
       </c>
       <c r="F857" t="s">
-        <v>2463</v>
+        <v>2458</v>
       </c>
       <c r="G857" t="s">
         <v>17</v>
       </c>
       <c r="H857">
-        <v>14009</v>
+        <v>14028</v>
       </c>
       <c r="I857" t="s">
-        <v>2464</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>2459</v>
       </c>
       <c r="K857" t="s">
-        <v>2455</v>
+        <v>2429</v>
       </c>
       <c r="L857">
         <v>0</v>
       </c>
       <c r="M857" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="858" spans="1:13">
       <c r="A858">
+        <v>4539</v>
+      </c>
+      <c r="B858" t="s">
+        <v>27</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F858" t="s">
+        <v>974</v>
+      </c>
+      <c r="G858" t="s">
+        <v>17</v>
+      </c>
+      <c r="H858">
+        <v>14304</v>
+      </c>
+      <c r="I858" t="s">
+        <v>2462</v>
+      </c>
+      <c r="K858" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L858">
+        <v>0</v>
+      </c>
+      <c r="M858" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="859" spans="1:13">
+      <c r="A859">
+        <v>902</v>
+      </c>
+      <c r="B859" t="s">
+        <v>27</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2465</v>
+      </c>
+      <c r="F859" t="s">
+        <v>624</v>
+      </c>
+      <c r="G859" t="s">
+        <v>17</v>
+      </c>
+      <c r="H859">
+        <v>14120</v>
+      </c>
+      <c r="I859" t="s">
+        <v>2466</v>
+      </c>
+      <c r="K859" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L859">
+        <v>0</v>
+      </c>
+      <c r="M859" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="860" spans="1:13">
+      <c r="A860">
+        <v>902</v>
+      </c>
+      <c r="B860" t="s">
+        <v>33</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2468</v>
+      </c>
+      <c r="F860" t="s">
+        <v>624</v>
+      </c>
+      <c r="G860" t="s">
+        <v>17</v>
+      </c>
+      <c r="H860">
+        <v>14120</v>
+      </c>
+      <c r="I860" t="s">
+        <v>2469</v>
+      </c>
+      <c r="K860" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L860">
+        <v>0</v>
+      </c>
+      <c r="M860" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="861" spans="1:13">
+      <c r="A861">
+        <v>1409</v>
+      </c>
+      <c r="B861" t="s">
+        <v>27</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D861" t="s">
+        <v>2471</v>
+      </c>
+      <c r="F861" t="s">
+        <v>2472</v>
+      </c>
+      <c r="G861" t="s">
+        <v>17</v>
+      </c>
+      <c r="H861">
+        <v>14067</v>
+      </c>
+      <c r="I861" t="s">
+        <v>2473</v>
+      </c>
+      <c r="J861" t="s">
+        <v>2474</v>
+      </c>
+      <c r="K861" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L861">
+        <v>0</v>
+      </c>
+      <c r="M861" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="862" spans="1:13">
+      <c r="A862">
+        <v>1627</v>
+      </c>
+      <c r="B862" t="s">
+        <v>27</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2476</v>
+      </c>
+      <c r="F862" t="s">
+        <v>99</v>
+      </c>
+      <c r="G862" t="s">
+        <v>17</v>
+      </c>
+      <c r="H862">
+        <v>14094</v>
+      </c>
+      <c r="I862" t="s">
+        <v>2477</v>
+      </c>
+      <c r="K862" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L862">
+        <v>1</v>
+      </c>
+      <c r="M862" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="863" spans="1:13">
+      <c r="A863">
+        <v>4102</v>
+      </c>
+      <c r="B863" t="s">
+        <v>33</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2479</v>
+      </c>
+      <c r="F863" t="s">
+        <v>412</v>
+      </c>
+      <c r="G863" t="s">
+        <v>17</v>
+      </c>
+      <c r="H863">
+        <v>14304</v>
+      </c>
+      <c r="I863" t="s">
+        <v>2480</v>
+      </c>
+      <c r="J863" t="s">
+        <v>189</v>
+      </c>
+      <c r="K863" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L863">
+        <v>0</v>
+      </c>
+      <c r="M863" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="864" spans="1:13">
+      <c r="A864">
+        <v>4425</v>
+      </c>
+      <c r="B864" t="s">
+        <v>33</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F864" t="s">
+        <v>828</v>
+      </c>
+      <c r="G864" t="s">
+        <v>17</v>
+      </c>
+      <c r="H864">
+        <v>14120</v>
+      </c>
+      <c r="I864" t="s">
+        <v>2484</v>
+      </c>
+      <c r="K864" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L864">
+        <v>0</v>
+      </c>
+      <c r="M864" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="865" spans="1:13">
+      <c r="A865">
+        <v>4032</v>
+      </c>
+      <c r="B865" t="s">
+        <v>27</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1902</v>
+      </c>
+      <c r="F865" t="s">
+        <v>99</v>
+      </c>
+      <c r="G865" t="s">
+        <v>17</v>
+      </c>
+      <c r="H865">
+        <v>14094</v>
+      </c>
+      <c r="I865" t="s">
+        <v>2486</v>
+      </c>
+      <c r="J865" t="s">
+        <v>2487</v>
+      </c>
+      <c r="K865" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L865">
+        <v>0</v>
+      </c>
+      <c r="M865" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="866" spans="1:13">
+      <c r="A866">
+        <v>4173</v>
+      </c>
+      <c r="B866" t="s">
+        <v>33</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F866" t="s">
+        <v>624</v>
+      </c>
+      <c r="G866" t="s">
+        <v>17</v>
+      </c>
+      <c r="H866">
+        <v>14120</v>
+      </c>
+      <c r="I866" t="s">
+        <v>2490</v>
+      </c>
+      <c r="J866" t="s">
+        <v>1635</v>
+      </c>
+      <c r="K866" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L866">
+        <v>0</v>
+      </c>
+      <c r="M866" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="867" spans="1:13">
+      <c r="A867">
+        <v>4342</v>
+      </c>
+      <c r="B867" t="s">
+        <v>33</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2491</v>
+      </c>
+      <c r="F867" t="s">
+        <v>828</v>
+      </c>
+      <c r="G867" t="s">
+        <v>17</v>
+      </c>
+      <c r="H867">
+        <v>14120</v>
+      </c>
+      <c r="I867" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J867" t="s">
+        <v>323</v>
+      </c>
+      <c r="K867" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L867">
+        <v>0</v>
+      </c>
+      <c r="M867" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="868" spans="1:13">
+      <c r="A868">
+        <v>4437</v>
+      </c>
+      <c r="B868" t="s">
+        <v>33</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F868" t="s">
+        <v>154</v>
+      </c>
+      <c r="G868" t="s">
+        <v>17</v>
+      </c>
+      <c r="H868">
+        <v>14094</v>
+      </c>
+      <c r="I868" t="s">
+        <v>2494</v>
+      </c>
+      <c r="K868" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L868">
+        <v>0</v>
+      </c>
+      <c r="M868" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="869" spans="1:13">
+      <c r="A869">
+        <v>578</v>
+      </c>
+      <c r="B869" t="s">
+        <v>33</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2496</v>
+      </c>
+      <c r="F869" t="s">
+        <v>99</v>
+      </c>
+      <c r="G869" t="s">
+        <v>17</v>
+      </c>
+      <c r="H869">
+        <v>14094</v>
+      </c>
+      <c r="I869" t="s">
+        <v>2497</v>
+      </c>
+      <c r="J869" t="s">
+        <v>2498</v>
+      </c>
+      <c r="K869" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L869">
+        <v>0</v>
+      </c>
+      <c r="M869" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="870" spans="1:13">
+      <c r="A870">
+        <v>4135</v>
+      </c>
+      <c r="B870">
+        <v>26</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2500</v>
+      </c>
+      <c r="F870" t="s">
+        <v>828</v>
+      </c>
+      <c r="G870" t="s">
+        <v>17</v>
+      </c>
+      <c r="H870">
+        <v>14120</v>
+      </c>
+      <c r="J870" t="s">
+        <v>1970</v>
+      </c>
+      <c r="K870" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L870">
+        <v>0</v>
+      </c>
+      <c r="M870" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="871" spans="1:13">
+      <c r="A871">
+        <v>1059</v>
+      </c>
+      <c r="B871" t="s">
+        <v>27</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2502</v>
+      </c>
+      <c r="F871" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G871" t="s">
+        <v>17</v>
+      </c>
+      <c r="H871">
+        <v>14131</v>
+      </c>
+      <c r="K871" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L871">
+        <v>0</v>
+      </c>
+      <c r="M871" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="872" spans="1:13">
+      <c r="A872">
+        <v>4322</v>
+      </c>
+      <c r="B872" t="s">
+        <v>27</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D872" t="s">
+        <v>210</v>
+      </c>
+      <c r="F872" t="s">
+        <v>99</v>
+      </c>
+      <c r="G872" t="s">
+        <v>17</v>
+      </c>
+      <c r="H872">
+        <v>14094</v>
+      </c>
+      <c r="I872" t="s">
+        <v>2503</v>
+      </c>
+      <c r="J872" t="s">
+        <v>2504</v>
+      </c>
+      <c r="K872" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L872">
+        <v>0</v>
+      </c>
+      <c r="M872" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="873" spans="1:13">
+      <c r="A873">
+        <v>4150</v>
+      </c>
+      <c r="B873" t="s">
+        <v>33</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F873" t="s">
+        <v>624</v>
+      </c>
+      <c r="G873" t="s">
+        <v>17</v>
+      </c>
+      <c r="H873">
+        <v>14120</v>
+      </c>
+      <c r="J873" t="s">
+        <v>2114</v>
+      </c>
+      <c r="K873" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L873">
+        <v>0</v>
+      </c>
+      <c r="M873" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="874" spans="1:13">
+      <c r="A874">
+        <v>4162</v>
+      </c>
+      <c r="B874" t="s">
+        <v>13</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2506</v>
+      </c>
+      <c r="F874" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G874" t="s">
+        <v>17</v>
+      </c>
+      <c r="H874">
+        <v>14304</v>
+      </c>
+      <c r="J874" t="s">
+        <v>2508</v>
+      </c>
+      <c r="K874" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L874">
+        <v>0</v>
+      </c>
+      <c r="M874" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="875" spans="1:13">
+      <c r="A875">
+        <v>1440</v>
+      </c>
+      <c r="B875">
+        <v>14</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2510</v>
+      </c>
+      <c r="F875" t="s">
+        <v>2511</v>
+      </c>
+      <c r="G875" t="s">
+        <v>17</v>
+      </c>
+      <c r="H875">
+        <v>14303</v>
+      </c>
+      <c r="I875" t="s">
+        <v>2397</v>
+      </c>
+      <c r="J875" t="s">
+        <v>2398</v>
+      </c>
+      <c r="K875" t="s">
+        <v>2429</v>
+      </c>
+      <c r="L875">
+        <v>0</v>
+      </c>
+      <c r="M875" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="876" spans="1:13">
+      <c r="A876">
+        <v>1461</v>
+      </c>
+      <c r="B876">
+        <v>19</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F876" t="s">
+        <v>2515</v>
+      </c>
+      <c r="G876" t="s">
+        <v>17</v>
+      </c>
+      <c r="H876">
+        <v>14103</v>
+      </c>
+      <c r="I876" t="s">
+        <v>593</v>
+      </c>
+      <c r="K876" t="s">
+        <v>2516</v>
+      </c>
+      <c r="L876">
+        <v>0</v>
+      </c>
+      <c r="M876" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="877" spans="1:13">
+      <c r="A877">
+        <v>4237</v>
+      </c>
+      <c r="B877" t="s">
+        <v>27</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2518</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2278</v>
+      </c>
+      <c r="G877" t="s">
+        <v>17</v>
+      </c>
+      <c r="H877">
+        <v>14411</v>
+      </c>
+      <c r="I877" t="s">
+        <v>2519</v>
+      </c>
+      <c r="J877" t="s">
+        <v>2520</v>
+      </c>
+      <c r="K877" t="s">
+        <v>2516</v>
+      </c>
+      <c r="L877">
+        <v>0</v>
+      </c>
+      <c r="M877" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="878" spans="1:13">
+      <c r="A878">
+        <v>1810</v>
+      </c>
+      <c r="B878" t="s">
+        <v>27</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F878" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G878" t="s">
+        <v>17</v>
+      </c>
+      <c r="H878">
+        <v>13827</v>
+      </c>
+      <c r="I878" t="s">
+        <v>2525</v>
+      </c>
+      <c r="K878" t="s">
+        <v>2526</v>
+      </c>
+      <c r="L878">
+        <v>0</v>
+      </c>
+      <c r="M878" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="879" spans="1:13">
+      <c r="A879">
+        <v>3970</v>
+      </c>
+      <c r="B879" t="s">
+        <v>27</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2528</v>
+      </c>
+      <c r="F879" t="s">
+        <v>2529</v>
+      </c>
+      <c r="G879" t="s">
+        <v>17</v>
+      </c>
+      <c r="H879">
+        <v>14569</v>
+      </c>
+      <c r="I879" t="s">
+        <v>2530</v>
+      </c>
+      <c r="K879" t="s">
+        <v>2531</v>
+      </c>
+      <c r="L879">
+        <v>0</v>
+      </c>
+      <c r="M879" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="880" spans="1:13">
+      <c r="A880">
+        <v>1461</v>
+      </c>
+      <c r="B880">
+        <v>17</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2533</v>
+      </c>
+      <c r="F880" t="s">
+        <v>81</v>
+      </c>
+      <c r="G880" t="s">
+        <v>17</v>
+      </c>
+      <c r="H880">
+        <v>14530</v>
+      </c>
+      <c r="I880" t="s">
+        <v>593</v>
+      </c>
+      <c r="K880" t="s">
+        <v>2531</v>
+      </c>
+      <c r="L880">
+        <v>0</v>
+      </c>
+      <c r="M880" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="881" spans="1:13">
+      <c r="A881">
+        <v>1461</v>
+      </c>
+      <c r="B881">
+        <v>18</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2535</v>
+      </c>
+      <c r="F881" t="s">
+        <v>2536</v>
+      </c>
+      <c r="G881" t="s">
+        <v>17</v>
+      </c>
+      <c r="H881">
+        <v>14569</v>
+      </c>
+      <c r="I881" t="s">
+        <v>593</v>
+      </c>
+      <c r="K881" t="s">
+        <v>2531</v>
+      </c>
+      <c r="L881">
+        <v>0</v>
+      </c>
+      <c r="M881" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="882" spans="1:13">
+      <c r="A882">
+        <v>3897</v>
+      </c>
+      <c r="B882" t="s">
+        <v>33</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2538</v>
+      </c>
+      <c r="F882" t="s">
+        <v>2539</v>
+      </c>
+      <c r="G882" t="s">
+        <v>17</v>
+      </c>
+      <c r="H882">
+        <v>14009</v>
+      </c>
+      <c r="I882" t="s">
+        <v>2540</v>
+      </c>
+      <c r="J882" t="s">
+        <v>19</v>
+      </c>
+      <c r="K882" t="s">
+        <v>2531</v>
+      </c>
+      <c r="L882">
+        <v>0</v>
+      </c>
+      <c r="M882" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="883" spans="1:13">
+      <c r="A883">
         <v>3997</v>
       </c>
-      <c r="B858" t="s">
+      <c r="B883" t="s">
         <v>33</v>
       </c>
-      <c r="C858" t="s">
-[...11 lines deleted...]
-      <c r="H858">
+      <c r="C883" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2542</v>
+      </c>
+      <c r="F883" t="s">
+        <v>2543</v>
+      </c>
+      <c r="G883" t="s">
+        <v>17</v>
+      </c>
+      <c r="H883">
         <v>14009</v>
       </c>
-      <c r="I858" t="s">
-[...8 lines deleted...]
-      <c r="M858" t="s">
+      <c r="I883" t="s">
+        <v>2544</v>
+      </c>
+      <c r="K883" t="s">
+        <v>2531</v>
+      </c>
+      <c r="L883">
+        <v>0</v>
+      </c>
+      <c r="M883" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:M858"/>
+  <autoFilter ref="A1:M883"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>