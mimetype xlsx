--- v0 (2026-04-19)
+++ v1 (2026-06-19)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$BC$195</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$BC$198</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
   <si>
     <t>autoid</t>
   </si>
   <si>
     <t>ATDProductNumber</t>
   </si>
   <si>
     <t>MFGProductNumber</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>productGroup</t>
   </si>
   <si>
     <t>cost</t>
   </si>
   <si>
     <t>retail</t>
   </si>
   <si>
@@ -249,51 +249,51 @@
   <si>
     <t>CONTINENTAL 275/40R22 XL FR PREMIUMCONTACT 6 CON</t>
   </si>
   <si>
     <t>CONTINENTAL</t>
   </si>
   <si>
     <t>PASSENGER/CUV/SUV</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>051342260348</t>
   </si>
   <si>
     <t>BSW</t>
   </si>
   <si>
     <t>False</t>
   </si>
   <si>
     <t xml:space="preserve">280 A </t>
   </si>
   <si>
-    <t>2026-04-19 12:00:15</t>
+    <t>2026-06-19 00:00:23</t>
   </si>
   <si>
     <t>CN03135970000</t>
   </si>
   <si>
     <t>03135970000</t>
   </si>
   <si>
     <t>CONTI ECOCONTACT 6Q SIL 27530R21 98Y XL</t>
   </si>
   <si>
     <t>051342268047</t>
   </si>
   <si>
     <t>2025-04-25 13:27:04</t>
   </si>
   <si>
     <t>CN03145620000</t>
   </si>
   <si>
     <t>03145620000</t>
   </si>
   <si>
     <t>CONTISPORTCONTACT 6 28540ZR22 110Y XL</t>
   </si>
@@ -378,72 +378,72 @@
   <si>
     <t>OWL</t>
   </si>
   <si>
     <t>2025-04-25 13:29:41</t>
   </si>
   <si>
     <t>GEN-04492410000</t>
   </si>
   <si>
     <t>GENERAL LT265/70R17 E FR GRABBER APT (3PMSF RATE</t>
   </si>
   <si>
     <t>GENERAL</t>
   </si>
   <si>
     <t>LIGHT TRUCK</t>
   </si>
   <si>
     <t>3195/2910</t>
   </si>
   <si>
     <t>121/118</t>
   </si>
   <si>
-    <t>2026-04-19 12:00:42</t>
+    <t>2026-05-16 00:00:46</t>
   </si>
   <si>
     <t>GEN-04492910000</t>
   </si>
   <si>
     <t>04492910000</t>
   </si>
   <si>
     <t>GENERAL 275/50R22 XL FR GRABBER HTS60</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>051342142606</t>
   </si>
   <si>
     <t xml:space="preserve">660 A </t>
   </si>
   <si>
-    <t>2026-04-19 12:00:43</t>
+    <t>2026-06-19 00:00:31</t>
   </si>
   <si>
     <t>NEX-10150NXK</t>
   </si>
   <si>
     <t>10150NXK</t>
   </si>
   <si>
     <t>NEXEN LT275/70R18 E ROADIAN AT PRO RA8 OE</t>
   </si>
   <si>
     <t>NEXEN</t>
   </si>
   <si>
     <t>125/1</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>3640/3305</t>
   </si>
   <si>
     <t>125/122</t>
   </si>
@@ -522,51 +522,51 @@
   <si>
     <t>Ventus S1 EVO 3 K1</t>
   </si>
   <si>
     <t xml:space="preserve">260 A </t>
   </si>
   <si>
     <t>2025-04-25 13:31:32</t>
   </si>
   <si>
     <t>HAN-1032084</t>
   </si>
   <si>
     <t>HANKOOK 285/35R21 XL ION EVO (IK01) OE</t>
   </si>
   <si>
     <t>2026-04-03 00:01:08</t>
   </si>
   <si>
     <t>HAN-1032085</t>
   </si>
   <si>
     <t>HANKOOK 245/40R21 XL ION EVO (IK01) OE</t>
   </si>
   <si>
-    <t>2026-04-19 12:00:48</t>
+    <t>2026-06-19 00:00:43</t>
   </si>
   <si>
     <t>HK1034416</t>
   </si>
   <si>
     <t>HANKOOK DYNAPRO HPX RA43 21560R17 96H 3PMS</t>
   </si>
   <si>
     <t>Dynapro HPX RA43</t>
   </si>
   <si>
     <t>70,000</t>
   </si>
   <si>
     <t xml:space="preserve">680 A </t>
   </si>
   <si>
     <t>2025-04-25 13:30:56</t>
   </si>
   <si>
     <t>HK1034417</t>
   </si>
   <si>
     <t>HANKOOK DYNAPRO HPX RA43 25560R18 112V XL 3PMS</t>
   </si>
@@ -630,120 +630,126 @@
   <si>
     <t>YOKOHAMA ADVAN NEOVA AD09 32530R21 108W XL</t>
   </si>
   <si>
     <t>Advan Neova AD09</t>
   </si>
   <si>
     <t>200 AA</t>
   </si>
   <si>
     <t>2025-04-25 13:37:57</t>
   </si>
   <si>
     <t>YOK-110116069</t>
   </si>
   <si>
     <t>YOKOHAMA LT305/70R17 E GEOLANDAR X-AT (G016)</t>
   </si>
   <si>
     <t>YOKOHAMA</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
-    <t>2026-04-19 12:01:29</t>
+    <t>2026-06-19 00:01:05</t>
   </si>
   <si>
     <t>YOK-110140560</t>
   </si>
   <si>
     <t>YOKOHAMA 235/45R18 XL ADVAN SPORT EV A/S</t>
   </si>
   <si>
     <t xml:space="preserve">580 A </t>
   </si>
   <si>
-    <t>2026-04-19 12:01:31</t>
+    <t>2026-05-18 00:00:16</t>
   </si>
   <si>
     <t>YOK-110140561</t>
   </si>
   <si>
     <t>YOKOHAMA 235/40R19 XL ADVAN SPORT EV A/S</t>
   </si>
   <si>
+    <t>2026-06-19 00:01:04</t>
+  </si>
+  <si>
     <t>YOK-110140563</t>
   </si>
   <si>
     <t>YOKOHAMA 255/45R19 XL ADVAN SPORT EV A/S</t>
   </si>
   <si>
     <t>YOK-110140566</t>
   </si>
   <si>
     <t>YOKOHAMA 255/40R20 XL ADVAN SPORT EV A/S</t>
   </si>
   <si>
     <t>YOK-110156111</t>
   </si>
   <si>
     <t>YOKOHAMA 235/55R18 GEOLANDAR CV 4S (G061)</t>
   </si>
   <si>
+    <t>2026-06-19 00:01:19</t>
+  </si>
+  <si>
     <t>YOK-110156112</t>
   </si>
   <si>
     <t>YOKOHAMA 235/60R18 XL GEOLANDAR CV 4S (G061)</t>
   </si>
   <si>
     <t>YOK-110156121</t>
   </si>
   <si>
     <t>YOKOHAMA 235/55R19 XL GEOLANDAR CV 4S (G061)</t>
   </si>
   <si>
     <t>YOK-110157036</t>
   </si>
   <si>
     <t>YOKOHAMA 265/35R22 XL GEOLANDAR X-CV (G057)</t>
   </si>
   <si>
     <t xml:space="preserve">520 A </t>
   </si>
   <si>
     <t>2026-03-23 00:02:14</t>
   </si>
   <si>
     <t>YOK-110157037</t>
   </si>
   <si>
     <t>YOKOHAMA 285/35R22 XL GEOLANDAR X-CV (G057)</t>
   </si>
   <si>
-    <t>2026-04-19 12:01:32</t>
+    <t>2026-06-19 00:01:18</t>
   </si>
   <si>
     <t>NEX-14264NXK</t>
   </si>
   <si>
     <t>14264NXK</t>
   </si>
   <si>
     <t>NEXEN LT235/80R17 E ROADIAN AT PRO RA8 OE</t>
   </si>
   <si>
     <t>120/1</t>
   </si>
   <si>
     <t>3085/2835</t>
   </si>
   <si>
     <t>RWL</t>
   </si>
   <si>
     <t>120/117</t>
   </si>
   <si>
     <t>2025-08-13 04:25:09</t>
   </si>
@@ -771,51 +777,51 @@
   <si>
     <t>2025-02-10 15:25:10</t>
   </si>
   <si>
     <t>NEXEN LT235/80R17 E ROADIAN HTX RH5 OE</t>
   </si>
   <si>
     <t>True</t>
   </si>
   <si>
     <t>2025-08-04 04:25:11</t>
   </si>
   <si>
     <t>NEX-14653NXK</t>
   </si>
   <si>
     <t>14653NXK</t>
   </si>
   <si>
     <t>NEXEN 225/50R17 NPRIZ AH5</t>
   </si>
   <si>
     <t xml:space="preserve">460 A </t>
   </si>
   <si>
-    <t>2026-04-19 12:01:06</t>
+    <t>2026-06-19 00:00:27</t>
   </si>
   <si>
     <t>NE14907NXK</t>
   </si>
   <si>
     <t>14907NXK</t>
   </si>
   <si>
     <t>NEXEN N'PRIZ AH5 22560R17 99H</t>
   </si>
   <si>
     <t>Nexen N'Priz AH5</t>
   </si>
   <si>
     <t xml:space="preserve">300 A </t>
   </si>
   <si>
     <t>2025-04-25 13:34:11</t>
   </si>
   <si>
     <t>NEX-14907NXK</t>
   </si>
   <si>
     <t>NEXEN 225/60R17 NPRIZ AH5</t>
   </si>
@@ -828,173 +834,188 @@
   <si>
     <t>NEXEN 225/55R17 NPRIZ AH5</t>
   </si>
   <si>
     <t>NEX-15124NXK</t>
   </si>
   <si>
     <t>15124NXK</t>
   </si>
   <si>
     <t>NEXEN 225/65R17 NPRIZ AH5</t>
   </si>
   <si>
     <t>NEX-16089NXK</t>
   </si>
   <si>
     <t>16089NXK</t>
   </si>
   <si>
     <t>NEXEN 235/55R19 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t xml:space="preserve">600 A </t>
   </si>
   <si>
+    <t>2026-06-19 00:00:57</t>
+  </si>
+  <si>
     <t>NEX-16090NXK</t>
   </si>
   <si>
     <t>16090NXK</t>
   </si>
   <si>
     <t>NEXEN 205/60R16 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-06-19 00:00:55</t>
+  </si>
+  <si>
     <t>NE16092NXK</t>
   </si>
   <si>
     <t>16092NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 22540R18 92Y XL 3PMS</t>
   </si>
   <si>
     <t>Nexen NBlue 4S 2</t>
   </si>
   <si>
     <t>2025-04-25 13:34:12</t>
   </si>
   <si>
     <t>NEX-16092NXK</t>
   </si>
   <si>
     <t>NEXEN 225/40R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-06-17 00:01:03</t>
+  </si>
+  <si>
     <t>NEX-16093NXK</t>
   </si>
   <si>
     <t>16093NXK</t>
   </si>
   <si>
     <t>NEXEN 225/65R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-06-19 00:00:56</t>
+  </si>
+  <si>
     <t>NEX-16095NXK</t>
   </si>
   <si>
     <t>16095NXK</t>
   </si>
   <si>
     <t>NEXEN 215/45R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16096NXK</t>
   </si>
   <si>
     <t>16096NXK</t>
   </si>
   <si>
     <t>NEXEN 195/65R15 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16099NXK</t>
   </si>
   <si>
     <t>16099NXK</t>
   </si>
   <si>
     <t>NEXEN 205/55R16 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16100NXK</t>
   </si>
   <si>
     <t>16100NXK</t>
   </si>
   <si>
     <t>NEXEN 225/60R17 NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-04-19 12:01:07</t>
-[...1 lines deleted...]
-  <si>
     <t>NE16104NXK</t>
   </si>
   <si>
     <t>16104NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23545R19 99W XL 3PMS</t>
   </si>
   <si>
     <t>2025-04-25 13:34:13</t>
   </si>
   <si>
     <t>NEX-16104NXK</t>
   </si>
   <si>
     <t>NEXEN 235/45R19 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-04-30 00:00:53</t>
+  </si>
+  <si>
     <t>NE16105NXK</t>
   </si>
   <si>
     <t>16105NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 22545R17 94W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-16105NXK</t>
   </si>
   <si>
     <t>NEXEN 225/45R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-04-14 00:01:36</t>
-[...1 lines deleted...]
-  <si>
     <t>NE16106NXK</t>
   </si>
   <si>
     <t>16106NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 24540R19 98Y XL 3PMS</t>
   </si>
   <si>
+    <t>NEX-16106NXK</t>
+  </si>
+  <si>
+    <t>NEXEN 245/40R19 XL NBLUE 4SEASON 2</t>
+  </si>
+  <si>
     <t>NEX-16107NXK</t>
   </si>
   <si>
     <t>16107NXK</t>
   </si>
   <si>
     <t>NEXEN 245/60R18 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16108NXK</t>
   </si>
   <si>
     <t>16108NXK</t>
   </si>
   <si>
     <t>NEXEN 245/50R20 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE16188NXK</t>
   </si>
   <si>
     <t>16188NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23560R18 107V XL 3PMS</t>
@@ -1020,137 +1041,152 @@
   <si>
     <t>16190NXK</t>
   </si>
   <si>
     <t>NEXEN 255/50R20 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16191NXK</t>
   </si>
   <si>
     <t>16191NXK</t>
   </si>
   <si>
     <t>NEXEN 215/55R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE16192NXK</t>
   </si>
   <si>
     <t>16192NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23540R18 95Y XL 3PMS</t>
   </si>
   <si>
+    <t>NEX-16192NXK</t>
+  </si>
+  <si>
+    <t>NEXEN 235/40R18 XL NBLUE 4SEASON 2</t>
+  </si>
+  <si>
     <t>NEX-16193NXK</t>
   </si>
   <si>
     <t>16193NXK</t>
   </si>
   <si>
     <t>NEXEN 235/45R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE16197NXK</t>
   </si>
   <si>
     <t>16197NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23565R17 108W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-16197NXK</t>
   </si>
   <si>
     <t>NEXEN 235/65R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-18986NXK</t>
   </si>
   <si>
     <t>18986NXK</t>
   </si>
   <si>
     <t>NEXEN 215/65R17 NPRIZ AH5</t>
   </si>
   <si>
-    <t>2026-04-19 12:01:08</t>
-[...1 lines deleted...]
-  <si>
     <t>NEX-18987NXK</t>
   </si>
   <si>
     <t>18987NXK</t>
   </si>
   <si>
     <t>NEXEN 215/60R17 NPRIZ AH5</t>
   </si>
   <si>
     <t>NEX-19158NXK</t>
   </si>
   <si>
     <t>19158NXK</t>
   </si>
   <si>
     <t>NEXEN 235/50R18 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19159NXK</t>
   </si>
   <si>
     <t>19159NXK</t>
   </si>
   <si>
     <t>NEXEN 225/55R19 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-06-19 00:00:58</t>
+  </si>
+  <si>
     <t>NE19160NXK</t>
   </si>
   <si>
     <t>19160NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 20550R17 93V XL 3PMS</t>
   </si>
   <si>
+    <t>NEX-19160NXK</t>
+  </si>
+  <si>
+    <t>NEXEN 205/50R17 XL NBLUE 4SEASON 2</t>
+  </si>
+  <si>
     <t>NE19161NXK</t>
   </si>
   <si>
     <t>19161NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 24540R18 97W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19161NXK</t>
   </si>
   <si>
     <t>NEXEN 245/40R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-06-03 00:01:23</t>
+  </si>
+  <si>
     <t>NEX-19162NXK</t>
   </si>
   <si>
     <t>19162NXK</t>
   </si>
   <si>
     <t>NEXEN 215/60R16 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19163NXK</t>
   </si>
   <si>
     <t>19163NXK</t>
   </si>
   <si>
     <t>NEXEN 255/55R20 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19164NXK</t>
   </si>
   <si>
     <t>19164NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23540R19 96W XL 3PMS</t>
@@ -1179,74 +1215,80 @@
   <si>
     <t>NEX-19166NXK</t>
   </si>
   <si>
     <t>19166NXK</t>
   </si>
   <si>
     <t>NEXEN 225/50R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19167NXK</t>
   </si>
   <si>
     <t>19167NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 21555R18 99V XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19167NXK</t>
   </si>
   <si>
     <t>NEXEN 215/55R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-05-30 00:01:18</t>
+  </si>
+  <si>
     <t>NEX-19168NXK</t>
   </si>
   <si>
     <t>19168NXK</t>
   </si>
   <si>
     <t>NEXEN 245/45R19 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19169NXK</t>
   </si>
   <si>
     <t>19169NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23560R17 102H 3PMS</t>
   </si>
   <si>
     <t>NEX-19169NXK</t>
   </si>
   <si>
     <t>NEXEN 235/60R17 NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-04-30 00:00:54</t>
+  </si>
+  <si>
     <t>NE19170NXK</t>
   </si>
   <si>
     <t>19170NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 22550R18 99W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19170NXK</t>
   </si>
   <si>
     <t>NEXEN 225/50R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19171NXK</t>
   </si>
   <si>
     <t>19171NXK</t>
   </si>
   <si>
     <t>NEXEN 225/55R18 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19172NXK</t>
@@ -1260,50 +1302,53 @@
   <si>
     <t>NEX-19173NXK</t>
   </si>
   <si>
     <t>19173NXK</t>
   </si>
   <si>
     <t>NEXEN 235/55R20 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19174NXK</t>
   </si>
   <si>
     <t>19174NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 20565R16 95H 3PMS</t>
   </si>
   <si>
     <t>NEX-19174NXK</t>
   </si>
   <si>
     <t>NEXEN 205/65R16 NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-06-18 00:01:04</t>
+  </si>
+  <si>
     <t>NEX-19175NXK</t>
   </si>
   <si>
     <t>19175NXK</t>
   </si>
   <si>
     <t>NEXEN 215/55R16 XL NBLUE 4 SEASON 2</t>
   </si>
   <si>
     <t>NE19176NXK</t>
   </si>
   <si>
     <t>19176NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 24545R18 100W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19176NXK</t>
   </si>
   <si>
     <t>NEXEN 245/45R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19177NXK</t>
@@ -1353,146 +1398,161 @@
   <si>
     <t>NEX-19182NXK</t>
   </si>
   <si>
     <t>19182NXK</t>
   </si>
   <si>
     <t>NEXEN 225/60R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19183NXK</t>
   </si>
   <si>
     <t>19183NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23550R19 103V XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19183NXK</t>
   </si>
   <si>
     <t>NEXEN 235/50R19 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-06-16 00:00:59</t>
+  </si>
+  <si>
     <t>NE19184NXK</t>
   </si>
   <si>
     <t>19184NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 21560R17 100V XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19184NXK</t>
   </si>
   <si>
     <t>NEXEN 215/60R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19185NXK</t>
   </si>
   <si>
     <t>19185NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 21565R17 99H 3PMS</t>
   </si>
   <si>
     <t>NEX-19185NXK</t>
   </si>
   <si>
     <t>NEXEN 215/65R17 NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-05-05 00:00:53</t>
+  </si>
+  <si>
     <t>NIT-212280</t>
   </si>
   <si>
     <t>NITTO 285/45R22 XL NOMAD GRAPPLER</t>
   </si>
   <si>
     <t>NITTO</t>
   </si>
   <si>
     <t xml:space="preserve">540 A </t>
   </si>
   <si>
-    <t>2026-04-19 12:01:09</t>
+    <t>2026-06-19 00:00:33</t>
   </si>
   <si>
     <t>NIT-261200</t>
   </si>
   <si>
     <t>NITTO 225/45R18 XL MOTIVO 365</t>
   </si>
   <si>
-    <t>2026-04-19 12:01:10</t>
+    <t>2026-06-19 00:00:44</t>
   </si>
   <si>
     <t>NIT-261210</t>
   </si>
   <si>
     <t>NITTO 315/35R20 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-06-19 00:00:47</t>
+  </si>
+  <si>
     <t>NIT-261220</t>
   </si>
   <si>
     <t>NITTO 275/30R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261230</t>
   </si>
   <si>
     <t>NITTO 205/50R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261240</t>
   </si>
   <si>
     <t>NITTO 255/65R18 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-06-19 00:00:45</t>
+  </si>
+  <si>
     <t>NIT-261250</t>
   </si>
   <si>
     <t>NITTO 245/35R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261260</t>
   </si>
   <si>
     <t>NITTO 215/45R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261280</t>
   </si>
   <si>
     <t>NITTO 275/40R20 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-06-19 00:00:46</t>
+  </si>
+  <si>
     <t>NIT-261290</t>
   </si>
   <si>
     <t>NITTO 255/45R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261300</t>
   </si>
   <si>
     <t>NITTO 225/45R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261310</t>
   </si>
   <si>
     <t>NITTO 235/65R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261320</t>
   </si>
   <si>
     <t>NITTO 225/40R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-04-14 00:01:40</t>
@@ -1587,77 +1647,80 @@
   <si>
     <t>NIT-261460</t>
   </si>
   <si>
     <t>NITTO 235/45R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NT261470</t>
   </si>
   <si>
     <t>NITTO MOTIVO 365 26550R20 111V XL 3PMS</t>
   </si>
   <si>
     <t>NIT-261480</t>
   </si>
   <si>
     <t>NITTO 245/40R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261490</t>
   </si>
   <si>
     <t>NITTO 255/35R19 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-05-19 00:00:48</t>
+  </si>
+  <si>
     <t>NIT-261500</t>
   </si>
   <si>
     <t>NITTO 265/60R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261510</t>
   </si>
   <si>
     <t>NITTO 225/40R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261520</t>
   </si>
   <si>
     <t>NITTO 235/45R18 XL MOTIVO 365</t>
   </si>
   <si>
-    <t>2026-04-18 00:01:43</t>
-[...1 lines deleted...]
-  <si>
     <t>NIT-261530</t>
   </si>
   <si>
     <t>NITTO 235/60R17 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-05-28 00:01:16</t>
+  </si>
+  <si>
     <t>NIT-261540</t>
   </si>
   <si>
     <t>NITTO 245/40R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261550</t>
   </si>
   <si>
     <t>NITTO 235/35R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261560</t>
   </si>
   <si>
     <t>NITTO 225/60R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261570</t>
   </si>
   <si>
     <t>NITTO 245/45R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-04-03 00:01:39</t>
@@ -1671,107 +1734,110 @@
   <si>
     <t>NIT-261590</t>
   </si>
   <si>
     <t>NITTO 245/50R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261600</t>
   </si>
   <si>
     <t>NITTO 245/45R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261610</t>
   </si>
   <si>
     <t>NITTO 275/35R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261620</t>
   </si>
   <si>
     <t>NITTO 225/50R18 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-05-21 00:01:20</t>
+  </si>
+  <si>
     <t>NIT-261630</t>
   </si>
   <si>
     <t>NITTO 255/40R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261640</t>
   </si>
   <si>
     <t>NITTO 255/45R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261650</t>
   </si>
   <si>
     <t>NITTO 255/35R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261660</t>
   </si>
   <si>
     <t>NITTO 215/50R17 XL MOTIVO 365</t>
   </si>
   <si>
-    <t>2026-03-31 00:01:41</t>
-[...1 lines deleted...]
-  <si>
     <t>NIT-261670</t>
   </si>
   <si>
     <t>NITTO 245/50R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NT261680</t>
   </si>
   <si>
     <t>NITTO MOTIVO 365 26550R19 110V XL 3PMS</t>
   </si>
   <si>
     <t>NIT-261690</t>
   </si>
   <si>
     <t>NITTO 255/40R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261700</t>
   </si>
   <si>
     <t>NITTO 225/50R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261710</t>
   </si>
   <si>
     <t>NITTO 245/40R17 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-05-12 00:01:05</t>
+  </si>
+  <si>
     <t>NIT-261730</t>
   </si>
   <si>
     <t>NITTO 225/55R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261740</t>
   </si>
   <si>
     <t>NITTO 235/55R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-03-10 00:01:42</t>
   </si>
   <si>
     <t>NIT-261750</t>
   </si>
   <si>
     <t>NITTO 275/55R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261760</t>
   </si>
   <si>
     <t>NITTO 215/55R17 XL MOTIVO 365</t>
@@ -1854,114 +1920,117 @@
   <si>
     <t>TOY-310810</t>
   </si>
   <si>
     <t>TOYO 265/70R18 OPEN COUNTRY A/T III</t>
   </si>
   <si>
     <t>TOYO</t>
   </si>
   <si>
     <t xml:space="preserve">360 A </t>
   </si>
   <si>
     <t>2026-01-30 00:01:12</t>
   </si>
   <si>
     <t>TOY-354710</t>
   </si>
   <si>
     <t>TOYO 275/65R18 XL OPEN COUNTRY R/T TRAIL</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
-    <t>2026-04-19 12:01:24</t>
+    <t>2026-06-19 00:01:12</t>
   </si>
   <si>
     <t>TOY-354720</t>
   </si>
   <si>
     <t>TOYO 265/50R20 XL OPEN COUNTRY R/T TRAIL</t>
   </si>
   <si>
     <t>TOY-354760</t>
   </si>
   <si>
     <t>TOYO 305/45R22 XL OPEN COUNTRY R/T TRAIL</t>
   </si>
   <si>
+    <t>2026-05-20 00:00:51</t>
+  </si>
+  <si>
     <t>TOY-354780</t>
   </si>
   <si>
     <t>TOYO LT295/55R20 E OPEN COUNTRY R/T TRAIL</t>
   </si>
   <si>
     <t>123/1</t>
   </si>
   <si>
     <t>123/120</t>
   </si>
   <si>
+    <t>2026-06-19 00:01:13</t>
+  </si>
+  <si>
     <t>TOY-357310</t>
   </si>
   <si>
     <t>TOYO LT275/60R20 E OPEN COUNTRY A/T III EV</t>
   </si>
   <si>
     <t>3415/3085</t>
   </si>
   <si>
-    <t>2026-04-19 12:01:25</t>
-[...1 lines deleted...]
-  <si>
     <t>TY364800</t>
   </si>
   <si>
     <t>TOYO OPEN COUNTRY H/T 24570R17 110T</t>
   </si>
   <si>
     <t>Toyo</t>
   </si>
   <si>
     <t>Open Country H/T</t>
   </si>
   <si>
     <t xml:space="preserve">300 B </t>
   </si>
   <si>
     <t>2025-04-25 13:37:13</t>
   </si>
   <si>
     <t>TOY-364800</t>
   </si>
   <si>
     <t>TOYO 245/70R17 OPEN COUNTRY H/T</t>
   </si>
   <si>
-    <t>2026-04-19 12:01:26</t>
+    <t>2026-06-15 00:01:12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2268,51 +2337,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC195"/>
+  <dimension ref="A1:BC198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="23.422852" bestFit="true" customWidth="true" style="0"/>
@@ -2609,69 +2678,69 @@
       </c>
       <c r="BB2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:55">
       <c r="A3">
         <v>110210</v>
       </c>
       <c r="B3" t="s">
         <v>67</v>
       </c>
       <c r="C3" t="s">
         <v>68</v>
       </c>
       <c r="D3" t="s">
         <v>69</v>
       </c>
       <c r="E3" t="s">
         <v>70</v>
       </c>
       <c r="F3" t="s">
         <v>71</v>
       </c>
       <c r="G3">
-        <v>400.79</v>
+        <v>407.72</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>6</v>
       </c>
       <c r="N3">
         <v>107</v>
       </c>
       <c r="P3">
         <v>9</v>
       </c>
       <c r="Q3" t="s">
         <v>72</v>
       </c>
       <c r="S3">
         <v>2754022</v>
       </c>
       <c r="U3" t="s">
         <v>73</v>
       </c>
       <c r="V3" t="s">
         <v>62</v>
       </c>
       <c r="X3">
         <v>2149</v>
       </c>
       <c r="Y3">
         <v>22</v>
       </c>
@@ -3253,51 +3322,51 @@
       <c r="D10" t="s">
         <v>115</v>
       </c>
       <c r="E10" t="s">
         <v>116</v>
       </c>
       <c r="F10" t="s">
         <v>117</v>
       </c>
       <c r="G10">
         <v>230.88</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10" t="s">
         <v>108</v>
       </c>
       <c r="O10">
         <v>60000</v>
       </c>
       <c r="P10">
         <v>16</v>
       </c>
       <c r="Q10" t="s">
         <v>110</v>
       </c>
       <c r="S10">
         <v>2657017</v>
       </c>
       <c r="U10" t="s">
         <v>111</v>
       </c>
       <c r="V10" t="s">
         <v>62</v>
       </c>
@@ -3342,69 +3411,69 @@
       </c>
       <c r="BB10" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11">
         <v>31907</v>
       </c>
       <c r="B11" t="s">
         <v>121</v>
       </c>
       <c r="C11" t="s">
         <v>122</v>
       </c>
       <c r="D11" t="s">
         <v>123</v>
       </c>
       <c r="E11" t="s">
         <v>116</v>
       </c>
       <c r="F11" t="s">
         <v>117</v>
       </c>
       <c r="G11">
-        <v>219.13</v>
+        <v>227.25</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L11">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="N11">
         <v>115</v>
       </c>
       <c r="O11">
         <v>50000</v>
       </c>
       <c r="P11">
         <v>10</v>
       </c>
       <c r="Q11" t="s">
         <v>124</v>
       </c>
       <c r="S11">
         <v>2755022</v>
       </c>
       <c r="U11" t="s">
         <v>125</v>
       </c>
       <c r="V11" t="s">
         <v>62</v>
       </c>
       <c r="X11">
         <v>2679</v>
       </c>
@@ -3443,69 +3512,69 @@
       </c>
       <c r="BB11" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12">
         <v>133363</v>
       </c>
       <c r="B12" t="s">
         <v>121</v>
       </c>
       <c r="C12" t="s">
         <v>122</v>
       </c>
       <c r="D12" t="s">
         <v>123</v>
       </c>
       <c r="E12" t="s">
         <v>116</v>
       </c>
       <c r="F12" t="s">
         <v>117</v>
       </c>
       <c r="G12">
-        <v>219.13</v>
+        <v>227.25</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L12">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="M12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="N12">
         <v>115</v>
       </c>
       <c r="O12">
         <v>50000</v>
       </c>
       <c r="P12">
         <v>10</v>
       </c>
       <c r="Q12" t="s">
         <v>124</v>
       </c>
       <c r="S12">
         <v>2755022</v>
       </c>
       <c r="U12" t="s">
         <v>125</v>
       </c>
       <c r="V12" t="s">
         <v>62</v>
       </c>
       <c r="X12">
         <v>2679</v>
       </c>
@@ -5028,54 +5097,54 @@
       <c r="D29" t="s">
         <v>201</v>
       </c>
       <c r="E29" t="s">
         <v>202</v>
       </c>
       <c r="F29" t="s">
         <v>117</v>
       </c>
       <c r="G29">
         <v>237.45</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="M29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N29" t="s">
         <v>108</v>
       </c>
       <c r="O29">
         <v>45000</v>
       </c>
       <c r="P29">
         <v>18</v>
       </c>
       <c r="Q29" t="s">
         <v>203</v>
       </c>
       <c r="S29">
         <v>3057017</v>
       </c>
       <c r="U29">
         <v>721506160691</v>
       </c>
       <c r="V29" t="s">
         <v>62</v>
       </c>
       <c r="X29" t="s">
         <v>118</v>
       </c>
@@ -5135,51 +5204,51 @@
       <c r="E30" t="s">
         <v>202</v>
       </c>
       <c r="F30" t="s">
         <v>71</v>
       </c>
       <c r="G30">
         <v>190.74</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N30">
         <v>98</v>
       </c>
       <c r="O30">
         <v>55000</v>
       </c>
       <c r="P30">
         <v>11</v>
       </c>
       <c r="Q30" t="s">
         <v>147</v>
       </c>
       <c r="S30">
         <v>2354518</v>
       </c>
       <c r="U30">
         <v>721506405600</v>
       </c>
       <c r="V30" t="s">
         <v>62</v>
       </c>
       <c r="X30">
         <v>1653</v>
       </c>
@@ -5233,51 +5302,51 @@
       <c r="D31" t="s">
         <v>210</v>
       </c>
       <c r="E31" t="s">
         <v>202</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
       <c r="G31">
         <v>221.67</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="M31">
         <v>4</v>
       </c>
       <c r="N31">
         <v>96</v>
       </c>
       <c r="O31">
         <v>55000</v>
       </c>
       <c r="P31">
         <v>11</v>
       </c>
       <c r="Q31" t="s">
         <v>60</v>
       </c>
       <c r="S31">
         <v>2354019</v>
       </c>
       <c r="U31">
         <v>721506405617</v>
       </c>
       <c r="V31" t="s">
         <v>62</v>
       </c>
@@ -5296,92 +5365,92 @@
       <c r="AB31">
         <v>235</v>
       </c>
       <c r="AC31">
         <v>19</v>
       </c>
       <c r="AD31">
         <v>0</v>
       </c>
       <c r="AG31" t="s">
         <v>74</v>
       </c>
       <c r="AH31">
         <v>25.68</v>
       </c>
       <c r="AO31" t="s">
         <v>75</v>
       </c>
       <c r="AP31" t="s">
         <v>207</v>
       </c>
       <c r="AT31">
         <v>96</v>
       </c>
       <c r="BB31" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="32" spans="1:55">
       <c r="A32">
         <v>109825</v>
       </c>
       <c r="B32" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C32">
         <v>110140563</v>
       </c>
       <c r="D32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E32" t="s">
         <v>202</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
       <c r="G32">
         <v>239.59</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N32">
         <v>104</v>
       </c>
       <c r="O32">
         <v>55000</v>
       </c>
       <c r="P32">
         <v>11</v>
       </c>
       <c r="Q32" t="s">
         <v>147</v>
       </c>
       <c r="S32">
         <v>2554519</v>
       </c>
       <c r="U32">
         <v>721506405631</v>
       </c>
       <c r="V32" t="s">
         <v>62</v>
       </c>
       <c r="X32">
         <v>1984</v>
       </c>
@@ -5397,89 +5466,89 @@
       <c r="AB32">
         <v>255</v>
       </c>
       <c r="AC32">
         <v>19</v>
       </c>
       <c r="AD32">
         <v>0</v>
       </c>
       <c r="AG32" t="s">
         <v>74</v>
       </c>
       <c r="AH32">
         <v>30.27</v>
       </c>
       <c r="AO32" t="s">
         <v>75</v>
       </c>
       <c r="AP32" t="s">
         <v>207</v>
       </c>
       <c r="AT32">
         <v>104</v>
       </c>
       <c r="BB32" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
     </row>
     <row r="33" spans="1:55">
       <c r="A33">
         <v>110000</v>
       </c>
       <c r="B33" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C33">
         <v>110140566</v>
       </c>
       <c r="D33" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E33" t="s">
         <v>202</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
       <c r="G33">
         <v>271.28</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M33">
         <v>5</v>
       </c>
       <c r="N33">
         <v>101</v>
       </c>
       <c r="O33">
         <v>55000</v>
       </c>
       <c r="P33">
         <v>11</v>
       </c>
       <c r="Q33" t="s">
         <v>147</v>
       </c>
       <c r="S33">
         <v>2554020</v>
       </c>
       <c r="U33">
         <v>721506405662</v>
       </c>
       <c r="V33" t="s">
         <v>62</v>
       </c>
@@ -5498,92 +5567,92 @@
       <c r="AB33">
         <v>255</v>
       </c>
       <c r="AC33">
         <v>20</v>
       </c>
       <c r="AD33">
         <v>0</v>
       </c>
       <c r="AG33" t="s">
         <v>74</v>
       </c>
       <c r="AH33">
         <v>29.71</v>
       </c>
       <c r="AO33" t="s">
         <v>75</v>
       </c>
       <c r="AP33" t="s">
         <v>207</v>
       </c>
       <c r="AT33">
         <v>101</v>
       </c>
       <c r="BB33" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
     </row>
     <row r="34" spans="1:55">
       <c r="A34">
         <v>119117</v>
       </c>
       <c r="B34" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C34">
         <v>110156111</v>
       </c>
       <c r="D34" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E34" t="s">
         <v>202</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
       <c r="G34">
         <v>188.17</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M34">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N34">
         <v>100</v>
       </c>
       <c r="O34">
         <v>60000</v>
       </c>
       <c r="P34">
         <v>11</v>
       </c>
       <c r="Q34" t="s">
         <v>72</v>
       </c>
       <c r="S34">
         <v>2355518</v>
       </c>
       <c r="U34">
         <v>721506561115</v>
       </c>
       <c r="V34" t="s">
         <v>62</v>
       </c>
       <c r="X34">
         <v>1764</v>
       </c>
@@ -5599,92 +5668,92 @@
       <c r="AB34">
         <v>235</v>
       </c>
       <c r="AC34">
         <v>18</v>
       </c>
       <c r="AD34">
         <v>0</v>
       </c>
       <c r="AG34" t="s">
         <v>74</v>
       </c>
       <c r="AH34">
         <v>27.94</v>
       </c>
       <c r="AO34" t="s">
         <v>75</v>
       </c>
       <c r="AP34" t="s">
         <v>126</v>
       </c>
       <c r="AT34">
         <v>100</v>
       </c>
       <c r="BB34" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
     </row>
     <row r="35" spans="1:55">
       <c r="A35">
         <v>119123</v>
       </c>
       <c r="B35" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C35">
         <v>110156112</v>
       </c>
       <c r="D35" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E35" t="s">
         <v>202</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
       <c r="G35">
         <v>182.38</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="M35">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="N35">
         <v>107</v>
       </c>
       <c r="O35">
         <v>60000</v>
       </c>
       <c r="P35">
         <v>11</v>
       </c>
       <c r="Q35" t="s">
         <v>72</v>
       </c>
       <c r="S35">
         <v>2356018</v>
       </c>
       <c r="U35">
         <v>721506561122</v>
       </c>
       <c r="V35" t="s">
         <v>62</v>
       </c>
       <c r="X35">
         <v>2149</v>
       </c>
@@ -5700,92 +5769,92 @@
       <c r="AB35">
         <v>235</v>
       </c>
       <c r="AC35">
         <v>18</v>
       </c>
       <c r="AD35">
         <v>0</v>
       </c>
       <c r="AG35" t="s">
         <v>74</v>
       </c>
       <c r="AH35">
         <v>29.74</v>
       </c>
       <c r="AO35" t="s">
         <v>75</v>
       </c>
       <c r="AP35" t="s">
         <v>126</v>
       </c>
       <c r="AT35">
         <v>107</v>
       </c>
       <c r="BB35" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
     </row>
     <row r="36" spans="1:55">
       <c r="A36">
         <v>119227</v>
       </c>
       <c r="B36" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C36">
         <v>110156121</v>
       </c>
       <c r="D36" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E36" t="s">
         <v>202</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
       <c r="G36">
         <v>207.26</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
         <v>5</v>
       </c>
       <c r="L36">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M36">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N36">
         <v>105</v>
       </c>
       <c r="O36">
         <v>60000</v>
       </c>
       <c r="P36">
         <v>11</v>
       </c>
       <c r="Q36" t="s">
         <v>72</v>
       </c>
       <c r="S36">
         <v>2355519</v>
       </c>
       <c r="U36">
         <v>721506561214</v>
       </c>
       <c r="V36" t="s">
         <v>62</v>
       </c>
       <c r="X36">
         <v>2039</v>
       </c>
@@ -5801,65 +5870,65 @@
       <c r="AB36">
         <v>235</v>
       </c>
       <c r="AC36">
         <v>19</v>
       </c>
       <c r="AD36">
         <v>0</v>
       </c>
       <c r="AG36" t="s">
         <v>74</v>
       </c>
       <c r="AH36">
         <v>30.38</v>
       </c>
       <c r="AO36" t="s">
         <v>75</v>
       </c>
       <c r="AP36" t="s">
         <v>126</v>
       </c>
       <c r="AT36">
         <v>105</v>
       </c>
       <c r="BB36" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
     </row>
     <row r="37" spans="1:55">
       <c r="A37">
         <v>117325</v>
       </c>
       <c r="B37" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C37">
         <v>110157036</v>
       </c>
       <c r="D37" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E37" t="s">
         <v>202</v>
       </c>
       <c r="F37" t="s">
         <v>117</v>
       </c>
       <c r="G37">
         <v>189.65</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
@@ -5896,95 +5965,95 @@
       <c r="Z37">
         <v>35</v>
       </c>
       <c r="AA37" t="s">
         <v>62</v>
       </c>
       <c r="AB37">
         <v>265</v>
       </c>
       <c r="AC37">
         <v>22</v>
       </c>
       <c r="AD37">
         <v>0</v>
       </c>
       <c r="AG37" t="s">
         <v>74</v>
       </c>
       <c r="AH37">
         <v>30.63</v>
       </c>
       <c r="AO37" t="s">
         <v>75</v>
       </c>
       <c r="AP37" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AT37">
         <v>102</v>
       </c>
       <c r="BB37" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="38" spans="1:55">
       <c r="A38">
         <v>117610</v>
       </c>
       <c r="B38" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C38">
         <v>110157037</v>
       </c>
       <c r="D38" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E38" t="s">
         <v>202</v>
       </c>
       <c r="F38" t="s">
         <v>117</v>
       </c>
       <c r="G38">
         <v>277.52</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
       <c r="N38">
         <v>106</v>
       </c>
       <c r="O38">
         <v>50000</v>
       </c>
       <c r="P38">
         <v>11</v>
       </c>
       <c r="Q38" t="s">
         <v>147</v>
       </c>
       <c r="S38">
         <v>2853522</v>
       </c>
       <c r="U38">
         <v>721506570377</v>
       </c>
       <c r="V38" t="s">
         <v>62</v>
       </c>
@@ -5997,398 +6066,398 @@
       <c r="Z38">
         <v>35</v>
       </c>
       <c r="AA38" t="s">
         <v>62</v>
       </c>
       <c r="AB38">
         <v>285</v>
       </c>
       <c r="AC38">
         <v>22</v>
       </c>
       <c r="AD38">
         <v>0</v>
       </c>
       <c r="AG38" t="s">
         <v>74</v>
       </c>
       <c r="AH38">
         <v>34.53</v>
       </c>
       <c r="AO38" t="s">
         <v>75</v>
       </c>
       <c r="AP38" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="AT38">
         <v>106</v>
       </c>
       <c r="BB38" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="39" spans="1:55">
       <c r="A39">
         <v>123223</v>
       </c>
       <c r="B39" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C39" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D39" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E39" t="s">
         <v>131</v>
       </c>
       <c r="F39" t="s">
         <v>117</v>
       </c>
       <c r="G39">
         <v>69.86</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
       <c r="N39" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="O39">
         <v>40000</v>
       </c>
       <c r="P39">
         <v>15</v>
       </c>
       <c r="Q39" t="s">
         <v>133</v>
       </c>
       <c r="S39">
         <v>2358017</v>
       </c>
       <c r="U39">
         <v>191563022926</v>
       </c>
       <c r="V39" t="s">
         <v>62</v>
       </c>
       <c r="X39" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="Y39">
         <v>17</v>
       </c>
       <c r="Z39">
         <v>80</v>
       </c>
       <c r="AA39" t="s">
         <v>62</v>
       </c>
       <c r="AB39">
         <v>235</v>
       </c>
       <c r="AC39">
         <v>17</v>
       </c>
       <c r="AD39">
         <v>0</v>
       </c>
       <c r="AE39">
         <v>10</v>
       </c>
       <c r="AG39" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="AH39">
         <v>46.47</v>
       </c>
       <c r="AO39" t="s">
         <v>75</v>
       </c>
       <c r="AP39">
         <v>0</v>
       </c>
       <c r="AT39" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="BB39" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="40" spans="1:55">
       <c r="A40">
         <v>33936</v>
       </c>
       <c r="B40" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C40" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D40" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E40" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F40" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="G40">
         <v>175.32</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>0</v>
       </c>
       <c r="N40" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="O40" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="P40">
         <v>15</v>
       </c>
       <c r="Q40" t="s">
         <v>133</v>
       </c>
       <c r="S40">
         <v>2358017</v>
       </c>
       <c r="U40">
         <v>191563022933</v>
       </c>
       <c r="Y40">
         <v>17</v>
       </c>
       <c r="Z40">
         <v>80</v>
       </c>
       <c r="AA40" t="s">
         <v>62</v>
       </c>
       <c r="AB40">
         <v>235</v>
       </c>
       <c r="AC40">
         <v>17</v>
       </c>
       <c r="AD40">
         <v>0</v>
       </c>
       <c r="AG40" t="s">
         <v>63</v>
       </c>
       <c r="AH40">
         <v>43.87</v>
       </c>
       <c r="AO40" t="s">
         <v>64</v>
       </c>
       <c r="AP40" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="BB40" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="41" spans="1:55">
       <c r="A41">
         <v>132207</v>
       </c>
       <c r="B41" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C41" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D41" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E41" t="s">
         <v>131</v>
       </c>
       <c r="F41" t="s">
         <v>117</v>
       </c>
       <c r="G41">
         <v>186.13</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
       <c r="N41" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="O41">
         <v>40000</v>
       </c>
       <c r="P41">
         <v>9.3</v>
       </c>
       <c r="Q41" t="s">
         <v>133</v>
       </c>
       <c r="S41">
         <v>2358017</v>
       </c>
       <c r="U41">
         <v>191563022933</v>
       </c>
       <c r="V41" t="s">
         <v>62</v>
       </c>
       <c r="X41" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="Y41">
         <v>17</v>
       </c>
       <c r="Z41">
         <v>80</v>
       </c>
       <c r="AA41" t="s">
         <v>62</v>
       </c>
       <c r="AB41">
         <v>235</v>
       </c>
       <c r="AC41">
         <v>17</v>
       </c>
       <c r="AD41">
         <v>0</v>
       </c>
       <c r="AE41">
         <v>10</v>
       </c>
       <c r="AG41" t="s">
         <v>74</v>
       </c>
       <c r="AH41">
         <v>43.87</v>
       </c>
       <c r="AO41" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="AP41">
         <v>300</v>
       </c>
       <c r="AT41" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="BB41" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="42" spans="1:55">
       <c r="A42">
         <v>123395</v>
       </c>
       <c r="B42" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C42" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D42" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E42" t="s">
         <v>131</v>
       </c>
       <c r="F42" t="s">
         <v>71</v>
       </c>
       <c r="G42">
-        <v>108.05</v>
+        <v>108.6</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="L42">
-        <v>85</v>
+        <v>143</v>
       </c>
       <c r="M42">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="N42">
         <v>94</v>
       </c>
       <c r="O42">
         <v>65000</v>
       </c>
       <c r="P42">
         <v>9</v>
       </c>
       <c r="Q42" t="s">
         <v>72</v>
       </c>
       <c r="S42">
         <v>2255017</v>
       </c>
       <c r="U42">
         <v>191563027365</v>
       </c>
       <c r="V42" t="s">
         <v>62</v>
       </c>
       <c r="X42">
         <v>1477</v>
       </c>
@@ -6398,77 +6467,77 @@
       <c r="Z42">
         <v>50</v>
       </c>
       <c r="AA42" t="s">
         <v>62</v>
       </c>
       <c r="AB42">
         <v>225</v>
       </c>
       <c r="AC42">
         <v>17</v>
       </c>
       <c r="AD42">
         <v>0</v>
       </c>
       <c r="AG42" t="s">
         <v>74</v>
       </c>
       <c r="AH42">
         <v>20.3</v>
       </c>
       <c r="AO42" t="s">
         <v>75</v>
       </c>
       <c r="AP42" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="AT42">
         <v>94</v>
       </c>
       <c r="BB42" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="43" spans="1:55">
       <c r="A43">
         <v>33292</v>
       </c>
       <c r="B43" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C43" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D43" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E43" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F43" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="G43">
         <v>102.56</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
       <c r="N43">
         <v>99</v>
       </c>
@@ -6493,95 +6562,95 @@
       <c r="Z43">
         <v>60</v>
       </c>
       <c r="AA43" t="s">
         <v>62</v>
       </c>
       <c r="AB43">
         <v>225</v>
       </c>
       <c r="AC43">
         <v>17</v>
       </c>
       <c r="AD43">
         <v>0</v>
       </c>
       <c r="AG43" t="s">
         <v>63</v>
       </c>
       <c r="AH43">
         <v>23.61</v>
       </c>
       <c r="AO43" t="s">
         <v>64</v>
       </c>
       <c r="AP43" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="BB43" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="44" spans="1:55">
       <c r="A44">
         <v>160030</v>
       </c>
       <c r="B44" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C44" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D44" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E44" t="s">
         <v>131</v>
       </c>
       <c r="F44" t="s">
         <v>71</v>
       </c>
       <c r="G44">
-        <v>106.51</v>
+        <v>107.05</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="L44">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="M44">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="N44">
         <v>99</v>
       </c>
       <c r="O44">
         <v>65000</v>
       </c>
       <c r="P44">
         <v>9</v>
       </c>
       <c r="Q44" t="s">
         <v>124</v>
       </c>
       <c r="S44">
         <v>2256017</v>
       </c>
       <c r="U44">
         <v>191563021981</v>
       </c>
       <c r="V44" t="s">
         <v>62</v>
       </c>
       <c r="X44">
         <v>1709</v>
       </c>
@@ -6591,98 +6660,98 @@
       <c r="Z44">
         <v>60</v>
       </c>
       <c r="AA44" t="s">
         <v>62</v>
       </c>
       <c r="AB44">
         <v>225</v>
       </c>
       <c r="AC44">
         <v>17</v>
       </c>
       <c r="AD44">
         <v>0</v>
       </c>
       <c r="AG44" t="s">
         <v>74</v>
       </c>
       <c r="AH44">
         <v>23.61</v>
       </c>
       <c r="AO44" t="s">
         <v>75</v>
       </c>
       <c r="AP44" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="AT44">
         <v>99</v>
       </c>
       <c r="BB44" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="45" spans="1:55">
       <c r="A45">
         <v>110563</v>
       </c>
       <c r="B45" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C45" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D45" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E45" t="s">
         <v>131</v>
       </c>
       <c r="F45" t="s">
         <v>71</v>
       </c>
       <c r="G45">
-        <v>108.96</v>
+        <v>109.52</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L45">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="M45">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="N45">
         <v>97</v>
       </c>
       <c r="O45">
         <v>65000</v>
       </c>
       <c r="P45">
         <v>9</v>
       </c>
       <c r="Q45" t="s">
         <v>124</v>
       </c>
       <c r="S45">
         <v>2255517</v>
       </c>
       <c r="U45">
         <v>191563021998</v>
       </c>
       <c r="V45" t="s">
         <v>62</v>
       </c>
       <c r="X45">
         <v>1609</v>
       </c>
@@ -6692,98 +6761,98 @@
       <c r="Z45">
         <v>55</v>
       </c>
       <c r="AA45" t="s">
         <v>62</v>
       </c>
       <c r="AB45">
         <v>225</v>
       </c>
       <c r="AC45">
         <v>17</v>
       </c>
       <c r="AD45">
         <v>0</v>
       </c>
       <c r="AG45" t="s">
         <v>74</v>
       </c>
       <c r="AH45">
         <v>22.55</v>
       </c>
       <c r="AO45" t="s">
         <v>75</v>
       </c>
       <c r="AP45" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="AT45">
         <v>97</v>
       </c>
       <c r="BB45" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="46" spans="1:55">
       <c r="A46">
         <v>110553</v>
       </c>
       <c r="B46" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C46" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D46" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E46" t="s">
         <v>131</v>
       </c>
       <c r="F46" t="s">
         <v>71</v>
       </c>
       <c r="G46">
-        <v>106.71</v>
+        <v>107.26</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="L46">
-        <v>85</v>
+        <v>163</v>
       </c>
       <c r="M46">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="N46">
         <v>102</v>
       </c>
       <c r="O46">
         <v>65000</v>
       </c>
       <c r="P46">
         <v>9</v>
       </c>
       <c r="Q46" t="s">
         <v>124</v>
       </c>
       <c r="S46">
         <v>2256517</v>
       </c>
       <c r="U46">
         <v>191563022001</v>
       </c>
       <c r="V46" t="s">
         <v>62</v>
       </c>
       <c r="X46">
         <v>1874</v>
       </c>
@@ -6793,98 +6862,98 @@
       <c r="Z46">
         <v>65</v>
       </c>
       <c r="AA46" t="s">
         <v>62</v>
       </c>
       <c r="AB46">
         <v>225</v>
       </c>
       <c r="AC46">
         <v>17</v>
       </c>
       <c r="AD46">
         <v>0</v>
       </c>
       <c r="AG46" t="s">
         <v>74</v>
       </c>
       <c r="AH46">
         <v>25.04</v>
       </c>
       <c r="AO46" t="s">
         <v>75</v>
       </c>
       <c r="AP46" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="AT46">
         <v>102</v>
       </c>
       <c r="BB46" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="47" spans="1:55">
       <c r="A47">
         <v>123733</v>
       </c>
       <c r="B47" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C47" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D47" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E47" t="s">
         <v>131</v>
       </c>
       <c r="F47" t="s">
         <v>71</v>
       </c>
       <c r="G47">
-        <v>197.32</v>
+        <v>199.37</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
         <v>4</v>
       </c>
       <c r="L47">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="M47">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="N47">
         <v>105</v>
       </c>
       <c r="O47">
         <v>70000</v>
       </c>
       <c r="P47">
         <v>10</v>
       </c>
       <c r="Q47" t="s">
         <v>147</v>
       </c>
       <c r="S47">
         <v>2355519</v>
       </c>
       <c r="U47">
         <v>191563022568</v>
       </c>
       <c r="V47" t="s">
         <v>62</v>
       </c>
       <c r="X47">
         <v>2039</v>
       </c>
@@ -6894,98 +6963,98 @@
       <c r="Z47">
         <v>55</v>
       </c>
       <c r="AA47" t="s">
         <v>62</v>
       </c>
       <c r="AB47">
         <v>235</v>
       </c>
       <c r="AC47">
         <v>19</v>
       </c>
       <c r="AD47">
         <v>0</v>
       </c>
       <c r="AG47" t="s">
         <v>74</v>
       </c>
       <c r="AH47">
         <v>27.08</v>
       </c>
       <c r="AO47" t="s">
         <v>75</v>
       </c>
       <c r="AP47" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT47">
         <v>105</v>
       </c>
       <c r="BB47" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
     </row>
     <row r="48" spans="1:55">
       <c r="A48">
         <v>123698</v>
       </c>
       <c r="B48" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C48" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D48" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E48" t="s">
         <v>131</v>
       </c>
       <c r="F48" t="s">
         <v>71</v>
       </c>
       <c r="G48">
-        <v>97.83</v>
+        <v>98.85</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="L48">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="M48">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="N48">
         <v>96</v>
       </c>
       <c r="O48">
         <v>70000</v>
       </c>
       <c r="P48">
         <v>10</v>
       </c>
       <c r="Q48" t="s">
         <v>72</v>
       </c>
       <c r="S48">
         <v>2056016</v>
       </c>
       <c r="U48">
         <v>191563022575</v>
       </c>
       <c r="V48" t="s">
         <v>62</v>
       </c>
       <c r="X48">
         <v>1389</v>
       </c>
@@ -6995,77 +7064,77 @@
       <c r="Z48">
         <v>60</v>
       </c>
       <c r="AA48" t="s">
         <v>62</v>
       </c>
       <c r="AB48">
         <v>205</v>
       </c>
       <c r="AC48">
         <v>16</v>
       </c>
       <c r="AD48">
         <v>0</v>
       </c>
       <c r="AG48" t="s">
         <v>74</v>
       </c>
       <c r="AH48">
         <v>21.12</v>
       </c>
       <c r="AO48" t="s">
         <v>75</v>
       </c>
       <c r="AP48" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT48">
         <v>96</v>
       </c>
       <c r="BB48" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
     </row>
     <row r="49" spans="1:55">
       <c r="A49">
         <v>32839</v>
       </c>
       <c r="B49" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C49" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D49" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E49" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F49" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G49">
         <v>115.66</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
       <c r="N49">
         <v>92</v>
       </c>
@@ -7087,95 +7156,95 @@
       <c r="Z49">
         <v>40</v>
       </c>
       <c r="AA49" t="s">
         <v>62</v>
       </c>
       <c r="AB49">
         <v>225</v>
       </c>
       <c r="AC49">
         <v>18</v>
       </c>
       <c r="AD49">
         <v>0</v>
       </c>
       <c r="AG49" t="s">
         <v>63</v>
       </c>
       <c r="AH49">
         <v>20.27</v>
       </c>
       <c r="AO49" t="s">
         <v>64</v>
       </c>
       <c r="AP49" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="BB49" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="50" spans="1:55">
       <c r="A50">
         <v>160595</v>
       </c>
       <c r="B50" t="s">
+        <v>282</v>
+      </c>
+      <c r="C50" t="s">
         <v>278</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="E50" t="s">
         <v>131</v>
       </c>
       <c r="F50" t="s">
         <v>71</v>
       </c>
       <c r="G50">
-        <v>122.7</v>
+        <v>123.98</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N50">
         <v>92</v>
       </c>
       <c r="O50">
         <v>70000</v>
       </c>
       <c r="P50">
         <v>10</v>
       </c>
       <c r="Q50" t="s">
         <v>60</v>
       </c>
       <c r="S50">
         <v>2254018</v>
       </c>
       <c r="U50">
         <v>191563022582</v>
       </c>
       <c r="V50" t="s">
         <v>62</v>
       </c>
       <c r="X50">
         <v>1389</v>
       </c>
@@ -7185,98 +7254,98 @@
       <c r="Z50">
         <v>40</v>
       </c>
       <c r="AA50" t="s">
         <v>62</v>
       </c>
       <c r="AB50">
         <v>225</v>
       </c>
       <c r="AC50">
         <v>18</v>
       </c>
       <c r="AD50">
         <v>0</v>
       </c>
       <c r="AG50" t="s">
         <v>74</v>
       </c>
       <c r="AH50">
         <v>20.27</v>
       </c>
       <c r="AO50" t="s">
         <v>75</v>
       </c>
       <c r="AP50" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT50">
         <v>92</v>
       </c>
       <c r="BB50" t="s">
-        <v>251</v>
+        <v>284</v>
       </c>
     </row>
     <row r="51" spans="1:55">
       <c r="A51">
         <v>118777</v>
       </c>
       <c r="B51" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="C51" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="D51" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E51" t="s">
         <v>131</v>
       </c>
       <c r="F51" t="s">
         <v>71</v>
       </c>
       <c r="G51">
-        <v>124.36</v>
+        <v>125.65</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
         <v>8</v>
       </c>
       <c r="L51">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="M51">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="N51">
         <v>106</v>
       </c>
       <c r="O51">
         <v>70000</v>
       </c>
       <c r="P51">
         <v>10</v>
       </c>
       <c r="Q51" t="s">
         <v>72</v>
       </c>
       <c r="S51">
         <v>2256517</v>
       </c>
       <c r="U51">
         <v>191563022599</v>
       </c>
       <c r="V51" t="s">
         <v>62</v>
       </c>
       <c r="X51">
         <v>1874</v>
       </c>
@@ -7286,98 +7355,98 @@
       <c r="Z51">
         <v>65</v>
       </c>
       <c r="AA51" t="s">
         <v>62</v>
       </c>
       <c r="AB51">
         <v>225</v>
       </c>
       <c r="AC51">
         <v>17</v>
       </c>
       <c r="AD51">
         <v>0</v>
       </c>
       <c r="AG51" t="s">
         <v>74</v>
       </c>
       <c r="AH51">
         <v>26.73</v>
       </c>
       <c r="AO51" t="s">
         <v>75</v>
       </c>
       <c r="AP51" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT51">
         <v>106</v>
       </c>
       <c r="BB51" t="s">
-        <v>251</v>
+        <v>288</v>
       </c>
     </row>
     <row r="52" spans="1:55">
       <c r="A52">
         <v>123700</v>
       </c>
       <c r="B52" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C52" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="D52" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="E52" t="s">
         <v>131</v>
       </c>
       <c r="F52" t="s">
         <v>71</v>
       </c>
       <c r="G52">
-        <v>108.61</v>
+        <v>109.74</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M52">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="N52">
         <v>91</v>
       </c>
       <c r="O52">
         <v>70000</v>
       </c>
       <c r="P52">
         <v>10</v>
       </c>
       <c r="Q52" t="s">
         <v>147</v>
       </c>
       <c r="S52">
         <v>2154517</v>
       </c>
       <c r="U52">
         <v>191563022605</v>
       </c>
       <c r="V52" t="s">
         <v>62</v>
       </c>
       <c r="X52">
         <v>1356</v>
       </c>
@@ -7387,98 +7456,98 @@
       <c r="Z52">
         <v>45</v>
       </c>
       <c r="AA52" t="s">
         <v>62</v>
       </c>
       <c r="AB52">
         <v>215</v>
       </c>
       <c r="AC52">
         <v>17</v>
       </c>
       <c r="AD52">
         <v>0</v>
       </c>
       <c r="AG52" t="s">
         <v>74</v>
       </c>
       <c r="AH52">
         <v>18.83</v>
       </c>
       <c r="AO52" t="s">
         <v>75</v>
       </c>
       <c r="AP52" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT52">
         <v>91</v>
       </c>
       <c r="BB52" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:55">
       <c r="A53">
         <v>123696</v>
       </c>
       <c r="B53" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="C53" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D53" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E53" t="s">
         <v>131</v>
       </c>
       <c r="F53" t="s">
         <v>71</v>
       </c>
       <c r="G53">
-        <v>85.39</v>
+        <v>86.28</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="M53">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="N53">
         <v>95</v>
       </c>
       <c r="O53">
         <v>70000</v>
       </c>
       <c r="P53">
         <v>10</v>
       </c>
       <c r="Q53" t="s">
         <v>72</v>
       </c>
       <c r="S53">
         <v>1956515</v>
       </c>
       <c r="U53">
         <v>191563022612</v>
       </c>
       <c r="V53" t="s">
         <v>62</v>
       </c>
       <c r="X53">
         <v>1521</v>
       </c>
@@ -7488,98 +7557,98 @@
       <c r="Z53">
         <v>65</v>
       </c>
       <c r="AA53" t="s">
         <v>62</v>
       </c>
       <c r="AB53">
         <v>195</v>
       </c>
       <c r="AC53">
         <v>15</v>
       </c>
       <c r="AD53">
         <v>0</v>
       </c>
       <c r="AG53" t="s">
         <v>74</v>
       </c>
       <c r="AH53">
         <v>18.71</v>
       </c>
       <c r="AO53" t="s">
         <v>75</v>
       </c>
       <c r="AP53" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT53">
         <v>95</v>
       </c>
       <c r="BB53" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:55">
       <c r="A54">
         <v>118706</v>
       </c>
       <c r="B54" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C54" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D54" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="E54" t="s">
         <v>131</v>
       </c>
       <c r="F54" t="s">
         <v>71</v>
       </c>
       <c r="G54">
-        <v>101.97</v>
+        <v>103.03</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
-        <v>2</v>
+        <v>62</v>
       </c>
       <c r="M54">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="N54">
         <v>94</v>
       </c>
       <c r="O54">
         <v>70000</v>
       </c>
       <c r="P54">
         <v>10</v>
       </c>
       <c r="Q54" t="s">
         <v>72</v>
       </c>
       <c r="S54">
         <v>2055516</v>
       </c>
       <c r="U54">
         <v>191563022629</v>
       </c>
       <c r="V54" t="s">
         <v>62</v>
       </c>
       <c r="X54">
         <v>1356</v>
       </c>
@@ -7589,98 +7658,98 @@
       <c r="Z54">
         <v>55</v>
       </c>
       <c r="AA54" t="s">
         <v>62</v>
       </c>
       <c r="AB54">
         <v>205</v>
       </c>
       <c r="AC54">
         <v>16</v>
       </c>
       <c r="AD54">
         <v>0</v>
       </c>
       <c r="AG54" t="s">
         <v>74</v>
       </c>
       <c r="AH54">
         <v>19.09</v>
       </c>
       <c r="AO54" t="s">
         <v>75</v>
       </c>
       <c r="AP54" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT54">
         <v>94</v>
       </c>
       <c r="BB54" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
     </row>
     <row r="55" spans="1:55">
       <c r="A55">
         <v>123708</v>
       </c>
       <c r="B55" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="C55" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="D55" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="E55" t="s">
         <v>131</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
       <c r="G55">
-        <v>138.45</v>
+        <v>139.89</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
         <v>4</v>
       </c>
       <c r="L55">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="M55">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="N55">
         <v>103</v>
       </c>
       <c r="O55">
         <v>70000</v>
       </c>
       <c r="P55">
         <v>10</v>
       </c>
       <c r="Q55" t="s">
         <v>72</v>
       </c>
       <c r="S55">
         <v>2256017</v>
       </c>
       <c r="U55">
         <v>191563022636</v>
       </c>
       <c r="V55" t="s">
         <v>62</v>
       </c>
       <c r="X55">
         <v>1709</v>
       </c>
@@ -7690,77 +7759,77 @@
       <c r="Z55">
         <v>60</v>
       </c>
       <c r="AA55" t="s">
         <v>62</v>
       </c>
       <c r="AB55">
         <v>225</v>
       </c>
       <c r="AC55">
         <v>17</v>
       </c>
       <c r="AD55">
         <v>0</v>
       </c>
       <c r="AG55" t="s">
         <v>74</v>
       </c>
       <c r="AH55">
         <v>24.39</v>
       </c>
       <c r="AO55" t="s">
         <v>75</v>
       </c>
       <c r="AP55" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT55">
         <v>103</v>
       </c>
       <c r="BB55" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:55">
       <c r="A56">
         <v>32853</v>
       </c>
       <c r="B56" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C56" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D56" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E56" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F56" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G56">
         <v>178.3</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
       <c r="N56">
         <v>99</v>
       </c>
@@ -7782,68 +7851,68 @@
       <c r="Z56">
         <v>45</v>
       </c>
       <c r="AA56" t="s">
         <v>62</v>
       </c>
       <c r="AB56">
         <v>235</v>
       </c>
       <c r="AC56">
         <v>19</v>
       </c>
       <c r="AD56">
         <v>0</v>
       </c>
       <c r="AG56" t="s">
         <v>63</v>
       </c>
       <c r="AH56">
         <v>23.83</v>
       </c>
       <c r="AO56" t="s">
         <v>64</v>
       </c>
       <c r="AP56" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="BB56" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="57" spans="1:55">
       <c r="A57">
         <v>160967</v>
       </c>
       <c r="B57" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C57" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D57" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E57" t="s">
         <v>131</v>
       </c>
       <c r="F57" t="s">
         <v>71</v>
       </c>
       <c r="G57">
         <v>185.71</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>4</v>
       </c>
@@ -7880,77 +7949,77 @@
       <c r="Z57">
         <v>45</v>
       </c>
       <c r="AA57" t="s">
         <v>62</v>
       </c>
       <c r="AB57">
         <v>235</v>
       </c>
       <c r="AC57">
         <v>19</v>
       </c>
       <c r="AD57">
         <v>0</v>
       </c>
       <c r="AG57" t="s">
         <v>74</v>
       </c>
       <c r="AH57">
         <v>23.83</v>
       </c>
       <c r="AO57" t="s">
         <v>75</v>
       </c>
       <c r="AP57" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT57">
         <v>99</v>
       </c>
       <c r="BB57" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
     </row>
     <row r="58" spans="1:55">
       <c r="A58">
         <v>32840</v>
       </c>
       <c r="B58" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C58" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D58" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="E58" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F58" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G58">
         <v>107.97</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
       <c r="N58">
         <v>94</v>
       </c>
@@ -7972,95 +8041,95 @@
       <c r="Z58">
         <v>45</v>
       </c>
       <c r="AA58" t="s">
         <v>62</v>
       </c>
       <c r="AB58">
         <v>225</v>
       </c>
       <c r="AC58">
         <v>17</v>
       </c>
       <c r="AD58">
         <v>0</v>
       </c>
       <c r="AG58" t="s">
         <v>63</v>
       </c>
       <c r="AH58">
         <v>21.06</v>
       </c>
       <c r="AO58" t="s">
         <v>64</v>
       </c>
       <c r="AP58" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="BB58" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="59" spans="1:55">
       <c r="A59">
         <v>160596</v>
       </c>
       <c r="B59" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="C59" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D59" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E59" t="s">
         <v>131</v>
       </c>
       <c r="F59" t="s">
         <v>71</v>
       </c>
       <c r="G59">
-        <v>114.41</v>
+        <v>115.59</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="M59">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N59">
         <v>94</v>
       </c>
       <c r="O59">
         <v>70000</v>
       </c>
       <c r="P59">
         <v>10</v>
       </c>
       <c r="Q59" t="s">
         <v>147</v>
       </c>
       <c r="S59">
         <v>2254517</v>
       </c>
       <c r="U59">
         <v>191563022650</v>
       </c>
       <c r="V59" t="s">
         <v>62</v>
       </c>
       <c r="X59">
         <v>1477</v>
       </c>
@@ -8070,77 +8139,77 @@
       <c r="Z59">
         <v>45</v>
       </c>
       <c r="AA59" t="s">
         <v>62</v>
       </c>
       <c r="AB59">
         <v>225</v>
       </c>
       <c r="AC59">
         <v>17</v>
       </c>
       <c r="AD59">
         <v>0</v>
       </c>
       <c r="AG59" t="s">
         <v>74</v>
       </c>
       <c r="AH59">
         <v>21.06</v>
       </c>
       <c r="AO59" t="s">
         <v>75</v>
       </c>
       <c r="AP59" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT59">
         <v>94</v>
       </c>
       <c r="BB59" t="s">
-        <v>307</v>
+        <v>276</v>
       </c>
     </row>
     <row r="60" spans="1:55">
       <c r="A60">
         <v>32865</v>
       </c>
       <c r="B60" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="C60" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="D60" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="E60" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F60" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G60">
         <v>159.34</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
         <v>0</v>
       </c>
       <c r="N60">
         <v>98</v>
       </c>
@@ -8162,13082 +8231,13385 @@
       <c r="Z60">
         <v>40</v>
       </c>
       <c r="AA60" t="s">
         <v>62</v>
       </c>
       <c r="AB60">
         <v>245</v>
       </c>
       <c r="AC60">
         <v>19</v>
       </c>
       <c r="AD60">
         <v>0</v>
       </c>
       <c r="AG60" t="s">
         <v>63</v>
       </c>
       <c r="AH60">
         <v>24.56</v>
       </c>
       <c r="AO60" t="s">
         <v>64</v>
       </c>
       <c r="AP60" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="BB60" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="61" spans="1:55">
       <c r="A61">
-        <v>123720</v>
+        <v>161241</v>
       </c>
       <c r="B61" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C61" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D61" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E61" t="s">
         <v>131</v>
       </c>
       <c r="F61" t="s">
         <v>71</v>
       </c>
       <c r="G61">
-        <v>170.79</v>
+        <v>168.37</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L61">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="M61">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="N61">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="O61">
         <v>70000</v>
       </c>
       <c r="P61">
         <v>10</v>
       </c>
       <c r="Q61" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="S61">
-        <v>2456018</v>
+        <v>2454019</v>
       </c>
       <c r="U61">
-        <v>191563022674</v>
+        <v>191563022667</v>
       </c>
       <c r="V61" t="s">
         <v>62</v>
       </c>
       <c r="X61">
-        <v>2039</v>
+        <v>1653</v>
       </c>
       <c r="Y61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z61">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AA61" t="s">
         <v>62</v>
       </c>
       <c r="AB61">
         <v>245</v>
       </c>
       <c r="AC61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD61">
         <v>0</v>
       </c>
       <c r="AG61" t="s">
         <v>74</v>
       </c>
       <c r="AH61">
-        <v>28.12</v>
+        <v>24.56</v>
       </c>
       <c r="AO61" t="s">
         <v>75</v>
       </c>
       <c r="AP61" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT61">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="BB61" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="62" spans="1:55">
       <c r="A62">
-        <v>123727</v>
+        <v>123720</v>
       </c>
       <c r="B62" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C62" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D62" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="E62" t="s">
         <v>131</v>
       </c>
       <c r="F62" t="s">
         <v>71</v>
       </c>
       <c r="G62">
-        <v>185.71</v>
+        <v>172.56</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
         <v>4</v>
       </c>
       <c r="L62">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M62">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N62">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="O62">
         <v>70000</v>
       </c>
       <c r="P62">
         <v>10</v>
       </c>
       <c r="Q62" t="s">
         <v>72</v>
       </c>
       <c r="S62">
-        <v>2455020</v>
+        <v>2456018</v>
       </c>
       <c r="U62">
-        <v>191563022681</v>
+        <v>191563022674</v>
       </c>
       <c r="V62" t="s">
         <v>62</v>
       </c>
       <c r="X62">
-        <v>1874</v>
+        <v>2039</v>
       </c>
       <c r="Y62">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z62">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="AA62" t="s">
         <v>62</v>
       </c>
       <c r="AB62">
         <v>245</v>
       </c>
       <c r="AC62">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD62">
         <v>0</v>
       </c>
       <c r="AG62" t="s">
         <v>74</v>
       </c>
       <c r="AH62">
-        <v>27.92</v>
+        <v>28.12</v>
       </c>
       <c r="AO62" t="s">
         <v>75</v>
       </c>
       <c r="AP62" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT62">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="BB62" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="63" spans="1:55">
       <c r="A63">
-        <v>32861</v>
+        <v>123727</v>
       </c>
       <c r="B63" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C63" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D63" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E63" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F63" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G63">
-        <v>159.34</v>
+        <v>187.64</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L63">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="M63">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="N63">
-        <v>107</v>
+        <v>102</v>
+      </c>
+      <c r="O63">
+        <v>70000</v>
       </c>
       <c r="P63">
         <v>10</v>
       </c>
       <c r="Q63" t="s">
         <v>72</v>
       </c>
       <c r="S63">
-        <v>2356018</v>
+        <v>2455020</v>
       </c>
       <c r="U63">
-        <v>191563022698</v>
+        <v>191563022681</v>
+      </c>
+      <c r="V63" t="s">
+        <v>62</v>
+      </c>
+      <c r="X63">
+        <v>1874</v>
       </c>
       <c r="Y63">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="Z63">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="AA63" t="s">
         <v>62</v>
       </c>
       <c r="AB63">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="AC63">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="AD63">
         <v>0</v>
       </c>
       <c r="AG63" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH63">
-        <v>27.46</v>
+        <v>27.92</v>
       </c>
       <c r="AO63" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP63" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT63">
+        <v>102</v>
       </c>
       <c r="BB63" t="s">
-        <v>299</v>
+        <v>272</v>
       </c>
     </row>
     <row r="64" spans="1:55">
       <c r="A64">
-        <v>147300</v>
+        <v>32861</v>
       </c>
       <c r="B64" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="C64" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="D64" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="E64" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F64" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G64">
-        <v>166.64</v>
+        <v>159.34</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L64">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M64">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="N64">
         <v>107</v>
       </c>
-      <c r="O64">
-[...1 lines deleted...]
-      </c>
       <c r="P64">
         <v>10</v>
       </c>
       <c r="Q64" t="s">
         <v>72</v>
       </c>
       <c r="S64">
         <v>2356018</v>
       </c>
       <c r="U64">
         <v>191563022698</v>
       </c>
-      <c r="V64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y64">
         <v>18</v>
       </c>
       <c r="Z64">
         <v>60</v>
       </c>
       <c r="AA64" t="s">
         <v>62</v>
       </c>
       <c r="AB64">
         <v>235</v>
       </c>
       <c r="AC64">
         <v>18</v>
       </c>
       <c r="AD64">
         <v>0</v>
       </c>
       <c r="AG64" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH64">
         <v>27.46</v>
       </c>
       <c r="AO64" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP64" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>271</v>
       </c>
       <c r="BB64" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
     </row>
     <row r="65" spans="1:55">
       <c r="A65">
-        <v>123710</v>
+        <v>147300</v>
       </c>
       <c r="B65" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="C65" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D65" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="E65" t="s">
         <v>131</v>
       </c>
       <c r="F65" t="s">
         <v>71</v>
       </c>
       <c r="G65">
-        <v>142.6</v>
+        <v>168.37</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
         <v>4</v>
       </c>
       <c r="L65">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="M65">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="N65">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="O65">
         <v>70000</v>
       </c>
       <c r="P65">
         <v>10</v>
       </c>
       <c r="Q65" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="S65">
-        <v>2254518</v>
+        <v>2356018</v>
       </c>
       <c r="U65">
-        <v>191563022704</v>
+        <v>191563022698</v>
       </c>
       <c r="V65" t="s">
         <v>62</v>
       </c>
       <c r="X65">
-        <v>1521</v>
+        <v>2149</v>
       </c>
       <c r="Y65">
         <v>18</v>
       </c>
       <c r="Z65">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="AA65" t="s">
         <v>62</v>
       </c>
       <c r="AB65">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC65">
         <v>18</v>
       </c>
       <c r="AD65">
         <v>0</v>
       </c>
       <c r="AG65" t="s">
         <v>74</v>
       </c>
       <c r="AH65">
-        <v>21.42</v>
+        <v>27.46</v>
       </c>
       <c r="AO65" t="s">
         <v>75</v>
       </c>
       <c r="AP65" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT65">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="BB65" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="66" spans="1:55">
       <c r="A66">
-        <v>123728</v>
+        <v>123710</v>
       </c>
       <c r="B66" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="C66" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D66" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="E66" t="s">
         <v>131</v>
       </c>
       <c r="F66" t="s">
         <v>71</v>
       </c>
       <c r="G66">
-        <v>186.54</v>
+        <v>121.33</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
         <v>4</v>
       </c>
       <c r="L66">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M66">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="N66">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="O66">
         <v>70000</v>
       </c>
       <c r="P66">
         <v>10</v>
       </c>
       <c r="Q66" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="S66">
-        <v>2555020</v>
+        <v>2254518</v>
       </c>
       <c r="U66">
-        <v>191563022711</v>
+        <v>191563022704</v>
       </c>
       <c r="V66" t="s">
         <v>62</v>
       </c>
       <c r="X66">
-        <v>2271</v>
+        <v>1521</v>
       </c>
       <c r="Y66">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z66">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="AA66" t="s">
         <v>62</v>
       </c>
       <c r="AB66">
-        <v>255</v>
+        <v>225</v>
       </c>
       <c r="AC66">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD66">
         <v>0</v>
       </c>
       <c r="AG66" t="s">
         <v>74</v>
       </c>
       <c r="AH66">
-        <v>30.82</v>
+        <v>21.42</v>
       </c>
       <c r="AO66" t="s">
         <v>75</v>
       </c>
       <c r="AP66" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT66">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="BB66" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
     </row>
     <row r="67" spans="1:55">
       <c r="A67">
-        <v>123705</v>
+        <v>123728</v>
       </c>
       <c r="B67" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C67" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D67" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="E67" t="s">
         <v>131</v>
       </c>
       <c r="F67" t="s">
         <v>71</v>
       </c>
       <c r="G67">
-        <v>120.22</v>
+        <v>188.48</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L67">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="M67">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="N67">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="O67">
         <v>70000</v>
       </c>
       <c r="P67">
         <v>10</v>
       </c>
       <c r="Q67" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S67">
-        <v>2155517</v>
+        <v>2555020</v>
       </c>
       <c r="U67">
-        <v>191563022728</v>
+        <v>191563022711</v>
       </c>
       <c r="V67" t="s">
         <v>62</v>
       </c>
       <c r="X67">
-        <v>1477</v>
+        <v>2271</v>
       </c>
       <c r="Y67">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Z67">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AA67" t="s">
         <v>62</v>
       </c>
       <c r="AB67">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="AC67">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AD67">
         <v>0</v>
       </c>
       <c r="AG67" t="s">
         <v>74</v>
       </c>
       <c r="AH67">
-        <v>22.07</v>
+        <v>30.82</v>
       </c>
       <c r="AO67" t="s">
         <v>75</v>
       </c>
       <c r="AP67" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT67">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="BB67" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:55">
       <c r="A68">
-        <v>32850</v>
+        <v>123705</v>
       </c>
       <c r="B68" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C68" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="D68" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E68" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F68" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G68">
-        <v>125.55</v>
+        <v>121.46</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L68">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="M68">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="N68">
-        <v>95</v>
+        <v>98</v>
+      </c>
+      <c r="O68">
+        <v>70000</v>
       </c>
       <c r="P68">
         <v>10</v>
       </c>
       <c r="Q68" t="s">
-        <v>60</v>
+        <v>147</v>
       </c>
       <c r="S68">
-        <v>2354018</v>
+        <v>2155517</v>
       </c>
       <c r="U68">
-        <v>191563022735</v>
+        <v>191563022728</v>
+      </c>
+      <c r="V68" t="s">
+        <v>62</v>
+      </c>
+      <c r="X68">
+        <v>1477</v>
       </c>
       <c r="Y68">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z68">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="AA68" t="s">
         <v>62</v>
       </c>
       <c r="AB68">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="AC68">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD68">
         <v>0</v>
       </c>
       <c r="AG68" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH68">
-        <v>21.14</v>
+        <v>22.07</v>
       </c>
       <c r="AO68" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP68" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT68">
+        <v>98</v>
       </c>
       <c r="BB68" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:55">
       <c r="A69">
-        <v>32852</v>
+        <v>32850</v>
       </c>
       <c r="B69" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C69" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D69" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E69" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F69" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G69">
-        <v>155.03</v>
+        <v>125.55</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L69">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M69">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N69">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>95</v>
       </c>
       <c r="P69">
         <v>10</v>
       </c>
       <c r="Q69" t="s">
         <v>60</v>
       </c>
       <c r="S69">
-        <v>2354518</v>
+        <v>2354018</v>
       </c>
       <c r="U69">
-        <v>191563022742</v>
-[...5 lines deleted...]
-        <v>1653</v>
+        <v>191563022735</v>
       </c>
       <c r="Y69">
         <v>18</v>
       </c>
       <c r="Z69">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="AA69" t="s">
         <v>62</v>
       </c>
       <c r="AB69">
         <v>235</v>
       </c>
       <c r="AC69">
         <v>18</v>
       </c>
       <c r="AD69">
         <v>0</v>
       </c>
       <c r="AG69" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH69">
-        <v>23.31</v>
+        <v>21.14</v>
       </c>
       <c r="AO69" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP69" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>271</v>
       </c>
       <c r="BB69" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
     </row>
     <row r="70" spans="1:55">
       <c r="A70">
-        <v>138401</v>
+        <v>162139</v>
       </c>
       <c r="B70" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="C70" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D70" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="E70" t="s">
         <v>131</v>
       </c>
       <c r="F70" t="s">
         <v>71</v>
       </c>
       <c r="G70">
-        <v>155.03</v>
+        <v>134.03</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L70">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="M70">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N70">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="O70">
         <v>70000</v>
       </c>
       <c r="P70">
         <v>10</v>
       </c>
       <c r="Q70" t="s">
         <v>60</v>
       </c>
       <c r="S70">
-        <v>2354518</v>
+        <v>2354018</v>
       </c>
       <c r="U70">
-        <v>191563022742</v>
+        <v>191563022735</v>
       </c>
       <c r="V70" t="s">
         <v>62</v>
       </c>
       <c r="X70">
-        <v>1653</v>
+        <v>1521</v>
       </c>
       <c r="Y70">
         <v>18</v>
       </c>
       <c r="Z70">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="AA70" t="s">
         <v>62</v>
       </c>
       <c r="AB70">
         <v>235</v>
       </c>
       <c r="AC70">
         <v>18</v>
       </c>
       <c r="AD70">
         <v>0</v>
       </c>
       <c r="AG70" t="s">
         <v>74</v>
       </c>
       <c r="AH70">
-        <v>23.31</v>
+        <v>21.14</v>
       </c>
       <c r="AO70" t="s">
         <v>75</v>
       </c>
       <c r="AP70" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT70">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="BB70" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
     </row>
     <row r="71" spans="1:55">
       <c r="A71">
-        <v>32862</v>
+        <v>32852</v>
       </c>
       <c r="B71" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C71" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D71" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E71" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F71" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G71">
-        <v>131.87</v>
+        <v>156.64</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L71">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M71">
         <v>0</v>
       </c>
       <c r="N71">
-        <v>108</v>
+        <v>98</v>
+      </c>
+      <c r="O71">
+        <v>70000</v>
       </c>
       <c r="P71">
         <v>10</v>
       </c>
       <c r="Q71" t="s">
-        <v>147</v>
+        <v>60</v>
       </c>
       <c r="S71">
-        <v>2356517</v>
+        <v>2354518</v>
       </c>
       <c r="U71">
-        <v>191563022759</v>
+        <v>191563022742</v>
+      </c>
+      <c r="V71" t="s">
+        <v>62</v>
+      </c>
+      <c r="X71">
+        <v>1653</v>
       </c>
       <c r="Y71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z71">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="AA71" t="s">
         <v>62</v>
       </c>
       <c r="AB71">
         <v>235</v>
       </c>
       <c r="AC71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD71">
         <v>0</v>
       </c>
       <c r="AG71" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH71">
-        <v>28.61</v>
+        <v>23.31</v>
       </c>
       <c r="AO71" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP71" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT71">
+        <v>98</v>
       </c>
       <c r="BB71" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:55">
       <c r="A72">
-        <v>145165</v>
+        <v>138401</v>
       </c>
       <c r="B72" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C72" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D72" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E72" t="s">
         <v>131</v>
       </c>
       <c r="F72" t="s">
         <v>71</v>
       </c>
       <c r="G72">
-        <v>138.45</v>
+        <v>156.64</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L72">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="M72">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="N72">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="O72">
         <v>70000</v>
       </c>
       <c r="P72">
         <v>10</v>
       </c>
       <c r="Q72" t="s">
-        <v>147</v>
+        <v>60</v>
       </c>
       <c r="S72">
-        <v>2356517</v>
+        <v>2354518</v>
       </c>
       <c r="U72">
-        <v>191563022759</v>
+        <v>191563022742</v>
       </c>
       <c r="V72" t="s">
         <v>62</v>
       </c>
       <c r="X72">
-        <v>1984</v>
+        <v>1653</v>
       </c>
       <c r="Y72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z72">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="AA72" t="s">
         <v>62</v>
       </c>
       <c r="AB72">
         <v>235</v>
       </c>
       <c r="AC72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD72">
         <v>0</v>
       </c>
       <c r="AG72" t="s">
         <v>74</v>
       </c>
       <c r="AH72">
-        <v>28.61</v>
+        <v>23.31</v>
       </c>
       <c r="AO72" t="s">
         <v>75</v>
       </c>
       <c r="AP72" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT72">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="BB72" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
     </row>
     <row r="73" spans="1:55">
       <c r="A73">
-        <v>110531</v>
+        <v>32862</v>
       </c>
       <c r="B73" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C73" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D73" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E73" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F73" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G73">
-        <v>101.9</v>
+        <v>131.87</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="L73">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M73">
+        <v>0</v>
+      </c>
+      <c r="N73">
+        <v>108</v>
+      </c>
+      <c r="P73">
         <v>10</v>
       </c>
-      <c r="N73">
-[...7 lines deleted...]
-      </c>
       <c r="Q73" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="S73">
-        <v>2156517</v>
+        <v>2356517</v>
       </c>
       <c r="U73">
-        <v>191563022018</v>
-[...5 lines deleted...]
-        <v>1709</v>
+        <v>191563022759</v>
       </c>
       <c r="Y73">
         <v>17</v>
       </c>
       <c r="Z73">
         <v>65</v>
       </c>
       <c r="AA73" t="s">
         <v>62</v>
       </c>
       <c r="AB73">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="AC73">
         <v>17</v>
       </c>
       <c r="AD73">
         <v>0</v>
       </c>
       <c r="AG73" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH73">
-        <v>23.02</v>
+        <v>28.61</v>
       </c>
       <c r="AO73" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP73" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>271</v>
       </c>
       <c r="BB73" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
     </row>
     <row r="74" spans="1:55">
       <c r="A74">
-        <v>110517</v>
+        <v>145165</v>
       </c>
       <c r="B74" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C74" t="s">
         <v>347</v>
       </c>
       <c r="D74" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E74" t="s">
         <v>131</v>
       </c>
       <c r="F74" t="s">
         <v>71</v>
       </c>
       <c r="G74">
-        <v>100.09</v>
+        <v>118.33</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="L74">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="M74">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="N74">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="O74">
-        <v>65000</v>
+        <v>70000</v>
       </c>
       <c r="P74">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="Q74" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="S74">
-        <v>2156017</v>
+        <v>2356517</v>
       </c>
       <c r="U74">
-        <v>191563022025</v>
+        <v>191563022759</v>
       </c>
       <c r="V74" t="s">
         <v>62</v>
       </c>
       <c r="X74">
-        <v>1565</v>
+        <v>1984</v>
       </c>
       <c r="Y74">
         <v>17</v>
       </c>
       <c r="Z74">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="AA74" t="s">
         <v>62</v>
       </c>
       <c r="AB74">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="AC74">
         <v>17</v>
       </c>
       <c r="AD74">
         <v>0</v>
       </c>
       <c r="AG74" t="s">
         <v>74</v>
       </c>
       <c r="AH74">
-        <v>22.32</v>
+        <v>28.61</v>
       </c>
       <c r="AO74" t="s">
         <v>75</v>
       </c>
       <c r="AP74" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="AT74">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="BB74" t="s">
-        <v>345</v>
+        <v>276</v>
       </c>
     </row>
     <row r="75" spans="1:55">
       <c r="A75">
-        <v>32854</v>
+        <v>110531</v>
       </c>
       <c r="B75" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C75" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D75" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E75" t="s">
         <v>131</v>
       </c>
       <c r="F75" t="s">
         <v>71</v>
       </c>
       <c r="G75">
-        <v>155.87</v>
+        <v>102.42</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="L75">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="M75">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="N75">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O75">
-        <v>70000</v>
+        <v>65000</v>
       </c>
       <c r="P75">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q75" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S75">
-        <v>2355018</v>
+        <v>2156517</v>
       </c>
       <c r="U75">
-        <v>191563023633</v>
+        <v>191563022018</v>
       </c>
       <c r="V75" t="s">
         <v>62</v>
       </c>
       <c r="X75">
-        <v>1609</v>
+        <v>1709</v>
       </c>
       <c r="Y75">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z75">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="AA75" t="s">
         <v>62</v>
       </c>
       <c r="AB75">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="AC75">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD75">
         <v>0</v>
       </c>
       <c r="AG75" t="s">
         <v>74</v>
       </c>
       <c r="AH75">
-        <v>25.82</v>
+        <v>23.02</v>
       </c>
       <c r="AO75" t="s">
         <v>75</v>
       </c>
       <c r="AP75" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="AT75">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="BB75" t="s">
-        <v>345</v>
+        <v>253</v>
       </c>
     </row>
     <row r="76" spans="1:55">
       <c r="A76">
-        <v>133665</v>
+        <v>110517</v>
       </c>
       <c r="B76" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C76" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="D76" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E76" t="s">
         <v>131</v>
       </c>
       <c r="F76" t="s">
         <v>71</v>
       </c>
       <c r="G76">
-        <v>155.87</v>
+        <v>100.6</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="L76">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="M76">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="N76">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="O76">
-        <v>70000</v>
+        <v>65000</v>
       </c>
       <c r="P76">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="Q76" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S76">
-        <v>2355018</v>
+        <v>2156017</v>
       </c>
       <c r="U76">
-        <v>191563023633</v>
+        <v>191563022025</v>
       </c>
       <c r="V76" t="s">
         <v>62</v>
       </c>
       <c r="X76">
-        <v>1609</v>
+        <v>1565</v>
       </c>
       <c r="Y76">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z76">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="AA76" t="s">
         <v>62</v>
       </c>
       <c r="AB76">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="AC76">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD76">
         <v>0</v>
       </c>
       <c r="AG76" t="s">
         <v>74</v>
       </c>
       <c r="AH76">
-        <v>25.82</v>
+        <v>22.32</v>
       </c>
       <c r="AO76" t="s">
         <v>75</v>
       </c>
       <c r="AP76" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="AT76">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="BB76" t="s">
-        <v>345</v>
+        <v>253</v>
       </c>
     </row>
     <row r="77" spans="1:55">
       <c r="A77">
-        <v>123724</v>
+        <v>32854</v>
       </c>
       <c r="B77" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="C77" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="D77" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E77" t="s">
         <v>131</v>
       </c>
       <c r="F77" t="s">
         <v>71</v>
       </c>
       <c r="G77">
-        <v>182.4</v>
+        <v>157.49</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
         <v>4</v>
       </c>
       <c r="L77">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="M77">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="N77">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="O77">
         <v>70000</v>
       </c>
       <c r="P77">
         <v>10</v>
       </c>
       <c r="Q77" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S77">
-        <v>2255519</v>
+        <v>2355018</v>
       </c>
       <c r="U77">
-        <v>191563023640</v>
+        <v>191563023633</v>
       </c>
       <c r="V77" t="s">
         <v>62</v>
       </c>
       <c r="X77">
-        <v>1929</v>
+        <v>1609</v>
       </c>
       <c r="Y77">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z77">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AA77" t="s">
         <v>62</v>
       </c>
       <c r="AB77">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC77">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD77">
         <v>0</v>
       </c>
       <c r="AG77" t="s">
         <v>74</v>
       </c>
       <c r="AH77">
-        <v>26.66</v>
+        <v>25.82</v>
       </c>
       <c r="AO77" t="s">
         <v>75</v>
       </c>
       <c r="AP77" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT77">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="BB77" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="78" spans="1:55">
       <c r="A78">
-        <v>32826</v>
+        <v>133665</v>
       </c>
       <c r="B78" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C78" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D78" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E78" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F78" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G78">
-        <v>102.2</v>
+        <v>157.49</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L78">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="M78">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="N78">
-        <v>93</v>
+        <v>97</v>
+      </c>
+      <c r="O78">
+        <v>70000</v>
       </c>
       <c r="P78">
         <v>10</v>
       </c>
       <c r="Q78" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S78">
-        <v>2055017</v>
+        <v>2355018</v>
       </c>
       <c r="U78">
-        <v>191563023657</v>
+        <v>191563023633</v>
+      </c>
+      <c r="V78" t="s">
+        <v>62</v>
+      </c>
+      <c r="X78">
+        <v>1609</v>
       </c>
       <c r="Y78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z78">
         <v>50</v>
       </c>
       <c r="AA78" t="s">
         <v>62</v>
       </c>
       <c r="AB78">
-        <v>205</v>
+        <v>235</v>
       </c>
       <c r="AC78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD78">
         <v>0</v>
       </c>
       <c r="AG78" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH78">
-        <v>20.26</v>
+        <v>25.82</v>
       </c>
       <c r="AO78" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP78" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT78">
+        <v>97</v>
       </c>
       <c r="BB78" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
     </row>
     <row r="79" spans="1:55">
       <c r="A79">
-        <v>32864</v>
+        <v>123724</v>
       </c>
       <c r="B79" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C79" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D79" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E79" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F79" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G79">
-        <v>138.74</v>
+        <v>184.29</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L79">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="M79">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="N79">
-        <v>97</v>
+        <v>103</v>
+      </c>
+      <c r="O79">
+        <v>70000</v>
       </c>
       <c r="P79">
         <v>10</v>
       </c>
       <c r="Q79" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S79">
-        <v>2454018</v>
+        <v>2255519</v>
       </c>
       <c r="U79">
-        <v>191563023664</v>
+        <v>191563023640</v>
+      </c>
+      <c r="V79" t="s">
+        <v>62</v>
+      </c>
+      <c r="X79">
+        <v>1929</v>
       </c>
       <c r="Y79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z79">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="AA79" t="s">
         <v>62</v>
       </c>
       <c r="AB79">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="AC79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD79">
         <v>0</v>
       </c>
       <c r="AG79" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH79">
-        <v>24.15</v>
+        <v>26.66</v>
       </c>
       <c r="AO79" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP79" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT79">
+        <v>103</v>
       </c>
       <c r="BB79" t="s">
-        <v>299</v>
+        <v>363</v>
       </c>
     </row>
     <row r="80" spans="1:55">
       <c r="A80">
-        <v>159368</v>
+        <v>32826</v>
       </c>
       <c r="B80" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C80" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D80" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="E80" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F80" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G80">
-        <v>145.91</v>
+        <v>102.2</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M80">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="N80">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>93</v>
       </c>
       <c r="P80">
         <v>10</v>
       </c>
       <c r="Q80" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S80">
-        <v>2454018</v>
+        <v>2055017</v>
       </c>
       <c r="U80">
-        <v>191563023664</v>
-[...5 lines deleted...]
-        <v>1609</v>
+        <v>191563023657</v>
       </c>
       <c r="Y80">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z80">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="AA80" t="s">
         <v>62</v>
       </c>
       <c r="AB80">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="AC80">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD80">
         <v>0</v>
       </c>
       <c r="AG80" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH80">
-        <v>24.15</v>
+        <v>20.26</v>
       </c>
       <c r="AO80" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP80" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>271</v>
       </c>
       <c r="BB80" t="s">
-        <v>345</v>
+        <v>281</v>
       </c>
     </row>
     <row r="81" spans="1:55">
       <c r="A81">
-        <v>123699</v>
+        <v>161478</v>
       </c>
       <c r="B81" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C81" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D81" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E81" t="s">
         <v>131</v>
       </c>
       <c r="F81" t="s">
         <v>71</v>
       </c>
       <c r="G81">
-        <v>104.46</v>
+        <v>109.74</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L81">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="M81">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="N81">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="O81">
         <v>70000</v>
       </c>
       <c r="P81">
         <v>10</v>
       </c>
       <c r="Q81" t="s">
         <v>72</v>
       </c>
       <c r="S81">
-        <v>2156016</v>
+        <v>2055017</v>
       </c>
       <c r="U81">
-        <v>191563023671</v>
+        <v>191563023657</v>
       </c>
       <c r="V81" t="s">
         <v>62</v>
       </c>
       <c r="X81">
-        <v>1521</v>
+        <v>1433</v>
       </c>
       <c r="Y81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z81">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="AA81" t="s">
         <v>62</v>
       </c>
       <c r="AB81">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="AC81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AD81">
         <v>0</v>
       </c>
       <c r="AG81" t="s">
         <v>74</v>
       </c>
       <c r="AH81">
-        <v>20.45</v>
+        <v>20.26</v>
       </c>
       <c r="AO81" t="s">
         <v>75</v>
       </c>
       <c r="AP81" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT81">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="BB81" t="s">
-        <v>345</v>
+        <v>276</v>
       </c>
     </row>
     <row r="82" spans="1:55">
       <c r="A82">
-        <v>32872</v>
+        <v>32864</v>
       </c>
       <c r="B82" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C82" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D82" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E82" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F82" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G82">
-        <v>171.61</v>
+        <v>138.74</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L82">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="M82">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="N82">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>97</v>
       </c>
       <c r="P82">
         <v>10</v>
       </c>
       <c r="Q82" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S82">
-        <v>2555520</v>
+        <v>2454018</v>
       </c>
       <c r="U82">
-        <v>191563023688</v>
-[...5 lines deleted...]
-        <v>2337</v>
+        <v>191563023664</v>
       </c>
       <c r="Y82">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z82">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="AA82" t="s">
         <v>62</v>
       </c>
       <c r="AB82">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="AC82">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD82">
         <v>0</v>
       </c>
       <c r="AG82" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH82">
-        <v>31.67</v>
+        <v>24.15</v>
       </c>
       <c r="AO82" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP82" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>271</v>
       </c>
       <c r="BB82" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
     </row>
     <row r="83" spans="1:55">
       <c r="A83">
-        <v>132222</v>
+        <v>159368</v>
       </c>
       <c r="B83" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="C83" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="D83" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E83" t="s">
         <v>131</v>
       </c>
       <c r="F83" t="s">
         <v>71</v>
       </c>
       <c r="G83">
-        <v>171.61</v>
+        <v>146.67</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L83">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="M83">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="N83">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="O83">
         <v>70000</v>
       </c>
       <c r="P83">
         <v>10</v>
       </c>
       <c r="Q83" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S83">
-        <v>2555520</v>
+        <v>2454018</v>
       </c>
       <c r="U83">
-        <v>191563023688</v>
+        <v>191563023664</v>
       </c>
       <c r="V83" t="s">
         <v>62</v>
       </c>
       <c r="X83">
-        <v>2337</v>
+        <v>1609</v>
       </c>
       <c r="Y83">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z83">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="AA83" t="s">
         <v>62</v>
       </c>
       <c r="AB83">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="AC83">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD83">
         <v>0</v>
       </c>
       <c r="AG83" t="s">
         <v>74</v>
       </c>
       <c r="AH83">
-        <v>31.67</v>
+        <v>24.15</v>
       </c>
       <c r="AO83" t="s">
         <v>75</v>
       </c>
       <c r="AP83" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT83">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="BB83" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
     </row>
     <row r="84" spans="1:55">
       <c r="A84">
-        <v>32851</v>
+        <v>123699</v>
       </c>
       <c r="B84" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C84" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="D84" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="E84" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F84" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G84">
-        <v>163.46</v>
+        <v>105.55</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L84">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="M84">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="N84">
-        <v>96</v>
+        <v>95</v>
+      </c>
+      <c r="O84">
+        <v>70000</v>
       </c>
       <c r="P84">
         <v>10</v>
       </c>
       <c r="Q84" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S84">
-        <v>2354019</v>
+        <v>2156016</v>
       </c>
       <c r="U84">
-        <v>191563023695</v>
+        <v>191563023671</v>
+      </c>
+      <c r="V84" t="s">
+        <v>62</v>
+      </c>
+      <c r="X84">
+        <v>1521</v>
       </c>
       <c r="Y84">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="Z84">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AA84" t="s">
         <v>62</v>
       </c>
       <c r="AB84">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="AC84">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="AD84">
         <v>0</v>
       </c>
       <c r="AG84" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH84">
-        <v>23.86</v>
+        <v>20.45</v>
       </c>
       <c r="AO84" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP84" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT84">
+        <v>95</v>
       </c>
       <c r="BB84" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
     </row>
     <row r="85" spans="1:55">
       <c r="A85">
-        <v>160352</v>
+        <v>32872</v>
       </c>
       <c r="B85" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="C85" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="D85" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="E85" t="s">
         <v>131</v>
       </c>
       <c r="F85" t="s">
         <v>71</v>
       </c>
       <c r="G85">
-        <v>170.79</v>
+        <v>173.39</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="M85">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="N85">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="O85">
         <v>70000</v>
       </c>
       <c r="P85">
         <v>10</v>
       </c>
       <c r="Q85" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S85">
-        <v>2354019</v>
+        <v>2555520</v>
       </c>
       <c r="U85">
-        <v>191563023695</v>
+        <v>191563023688</v>
       </c>
       <c r="V85" t="s">
         <v>62</v>
       </c>
       <c r="X85">
-        <v>1565</v>
+        <v>2337</v>
       </c>
       <c r="Y85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Z85">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="AA85" t="s">
         <v>62</v>
       </c>
       <c r="AB85">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="AC85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AD85">
         <v>0</v>
       </c>
       <c r="AG85" t="s">
         <v>74</v>
       </c>
       <c r="AH85">
-        <v>23.86</v>
+        <v>31.67</v>
       </c>
       <c r="AO85" t="s">
         <v>75</v>
       </c>
       <c r="AP85" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT85">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="BB85" t="s">
-        <v>345</v>
+        <v>272</v>
       </c>
     </row>
     <row r="86" spans="1:55">
       <c r="A86">
-        <v>32831</v>
+        <v>132222</v>
       </c>
       <c r="B86" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C86" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D86" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="E86" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F86" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G86">
-        <v>116.21</v>
+        <v>173.39</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="M86">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="N86">
-        <v>95</v>
+        <v>110</v>
+      </c>
+      <c r="O86">
+        <v>70000</v>
       </c>
       <c r="P86">
         <v>10</v>
       </c>
       <c r="Q86" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S86">
-        <v>2155017</v>
+        <v>2555520</v>
       </c>
       <c r="U86">
-        <v>191563023701</v>
+        <v>191563023688</v>
+      </c>
+      <c r="V86" t="s">
+        <v>62</v>
+      </c>
+      <c r="X86">
+        <v>2337</v>
       </c>
       <c r="Y86">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Z86">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AA86" t="s">
         <v>62</v>
       </c>
       <c r="AB86">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="AC86">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AD86">
         <v>0</v>
       </c>
       <c r="AG86" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH86">
-        <v>21.55</v>
+        <v>31.67</v>
       </c>
       <c r="AO86" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP86" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT86">
+        <v>110</v>
       </c>
       <c r="BB86" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:55">
       <c r="A87">
-        <v>160353</v>
+        <v>32851</v>
       </c>
       <c r="B87" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C87" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="D87" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="E87" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F87" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G87">
-        <v>122.7</v>
+        <v>163.46</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M87">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N87">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>96</v>
       </c>
       <c r="P87">
         <v>10</v>
       </c>
       <c r="Q87" t="s">
         <v>147</v>
       </c>
       <c r="S87">
-        <v>2155017</v>
+        <v>2354019</v>
       </c>
       <c r="U87">
-        <v>191563023701</v>
-[...5 lines deleted...]
-        <v>1521</v>
+        <v>191563023695</v>
       </c>
       <c r="Y87">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z87">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="AA87" t="s">
         <v>62</v>
       </c>
       <c r="AB87">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="AC87">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AD87">
         <v>0</v>
       </c>
       <c r="AG87" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH87">
-        <v>21.55</v>
+        <v>23.86</v>
       </c>
       <c r="AO87" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP87" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>271</v>
       </c>
       <c r="BB87" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
     </row>
     <row r="88" spans="1:55">
       <c r="A88">
-        <v>123709</v>
+        <v>160352</v>
       </c>
       <c r="B88" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="C88" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D88" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="E88" t="s">
         <v>131</v>
       </c>
       <c r="F88" t="s">
         <v>71</v>
       </c>
       <c r="G88">
-        <v>139.28</v>
+        <v>172.56</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
+        <v>0</v>
+      </c>
+      <c r="L88">
         <v>4</v>
       </c>
-      <c r="L88">
-[...1 lines deleted...]
-      </c>
       <c r="M88">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="N88">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="O88">
         <v>70000</v>
       </c>
       <c r="P88">
         <v>10</v>
       </c>
       <c r="Q88" t="s">
         <v>147</v>
       </c>
       <c r="S88">
-        <v>2255017</v>
+        <v>2354019</v>
       </c>
       <c r="U88">
-        <v>191563023718</v>
+        <v>191563023695</v>
       </c>
       <c r="V88" t="s">
         <v>62</v>
       </c>
       <c r="X88">
-        <v>1653</v>
+        <v>1565</v>
       </c>
       <c r="Y88">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z88">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="AA88" t="s">
         <v>62</v>
       </c>
       <c r="AB88">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC88">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AD88">
         <v>0</v>
       </c>
       <c r="AG88" t="s">
         <v>74</v>
       </c>
       <c r="AH88">
-        <v>24.32</v>
+        <v>23.86</v>
       </c>
       <c r="AO88" t="s">
         <v>75</v>
       </c>
       <c r="AP88" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT88">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="BB88" t="s">
-        <v>345</v>
+        <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:55">
       <c r="A89">
-        <v>32834</v>
+        <v>32831</v>
       </c>
       <c r="B89" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C89" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="D89" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="E89" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F89" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G89">
-        <v>123.9</v>
+        <v>116.21</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
       <c r="N89">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="P89">
         <v>10</v>
       </c>
       <c r="Q89" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S89">
-        <v>2155518</v>
+        <v>2155017</v>
       </c>
       <c r="U89">
-        <v>191563023725</v>
+        <v>191563023701</v>
       </c>
       <c r="Y89">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z89">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AA89" t="s">
         <v>62</v>
       </c>
       <c r="AB89">
         <v>215</v>
       </c>
       <c r="AC89">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD89">
         <v>0</v>
       </c>
       <c r="AG89" t="s">
         <v>63</v>
       </c>
       <c r="AH89">
-        <v>24.32</v>
+        <v>21.55</v>
       </c>
       <c r="AO89" t="s">
         <v>64</v>
       </c>
       <c r="AP89" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="BB89" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:55">
       <c r="A90">
-        <v>160354</v>
+        <v>160353</v>
       </c>
       <c r="B90" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C90" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="D90" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="E90" t="s">
         <v>131</v>
       </c>
       <c r="F90" t="s">
         <v>71</v>
       </c>
       <c r="G90">
-        <v>130.99</v>
+        <v>123.98</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M90">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N90">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="O90">
         <v>70000</v>
       </c>
       <c r="P90">
         <v>10</v>
       </c>
       <c r="Q90" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S90">
-        <v>2155518</v>
+        <v>2155017</v>
       </c>
       <c r="U90">
-        <v>191563023725</v>
+        <v>191563023701</v>
       </c>
       <c r="V90" t="s">
         <v>62</v>
       </c>
       <c r="X90">
-        <v>1709</v>
+        <v>1521</v>
       </c>
       <c r="Y90">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z90">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AA90" t="s">
         <v>62</v>
       </c>
       <c r="AB90">
         <v>215</v>
       </c>
       <c r="AC90">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD90">
         <v>0</v>
       </c>
       <c r="AG90" t="s">
         <v>74</v>
       </c>
       <c r="AH90">
-        <v>24.32</v>
+        <v>21.55</v>
       </c>
       <c r="AO90" t="s">
         <v>75</v>
       </c>
       <c r="AP90" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT90">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="BB90" t="s">
-        <v>345</v>
+        <v>276</v>
       </c>
     </row>
     <row r="91" spans="1:55">
       <c r="A91">
-        <v>32867</v>
+        <v>123709</v>
       </c>
       <c r="B91" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C91" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D91" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E91" t="s">
         <v>131</v>
       </c>
       <c r="F91" t="s">
         <v>71</v>
       </c>
       <c r="G91">
-        <v>184.87</v>
+        <v>120.33</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L91">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="M91">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="N91">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="O91">
         <v>70000</v>
       </c>
       <c r="P91">
         <v>10</v>
       </c>
       <c r="Q91" t="s">
         <v>147</v>
       </c>
       <c r="S91">
-        <v>2454519</v>
+        <v>2255017</v>
       </c>
       <c r="U91">
-        <v>191563023732</v>
+        <v>191563023718</v>
       </c>
       <c r="V91" t="s">
         <v>62</v>
       </c>
       <c r="X91">
-        <v>1874</v>
+        <v>1653</v>
       </c>
       <c r="Y91">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z91">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="AA91" t="s">
         <v>62</v>
       </c>
       <c r="AB91">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="AC91">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD91">
         <v>0</v>
       </c>
       <c r="AG91" t="s">
         <v>74</v>
       </c>
       <c r="AH91">
-        <v>28.36</v>
+        <v>24.32</v>
       </c>
       <c r="AO91" t="s">
         <v>75</v>
       </c>
       <c r="AP91" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT91">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="BB91" t="s">
-        <v>345</v>
+        <v>276</v>
       </c>
     </row>
     <row r="92" spans="1:55">
       <c r="A92">
-        <v>132227</v>
+        <v>32834</v>
       </c>
       <c r="B92" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="C92" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="D92" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="E92" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F92" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G92">
-        <v>184.87</v>
+        <v>123.9</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L92">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="M92">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="N92">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>99</v>
       </c>
       <c r="P92">
         <v>10</v>
       </c>
       <c r="Q92" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S92">
-        <v>2454519</v>
+        <v>2155518</v>
       </c>
       <c r="U92">
-        <v>191563023732</v>
-[...5 lines deleted...]
-        <v>1874</v>
+        <v>191563023725</v>
       </c>
       <c r="Y92">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z92">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="AA92" t="s">
         <v>62</v>
       </c>
       <c r="AB92">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="AC92">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD92">
         <v>0</v>
       </c>
       <c r="AG92" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH92">
-        <v>28.36</v>
+        <v>24.32</v>
       </c>
       <c r="AO92" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP92" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>271</v>
       </c>
       <c r="BB92" t="s">
-        <v>345</v>
+        <v>281</v>
       </c>
     </row>
     <row r="93" spans="1:55">
       <c r="A93">
-        <v>32860</v>
+        <v>160354</v>
       </c>
       <c r="B93" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="C93" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="D93" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="E93" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F93" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G93">
-        <v>126.1</v>
+        <v>131.67</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
       <c r="I93">
         <v>0</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
         <v>0</v>
       </c>
       <c r="N93">
-        <v>102</v>
+        <v>99</v>
+      </c>
+      <c r="O93">
+        <v>70000</v>
       </c>
       <c r="P93">
         <v>10</v>
       </c>
       <c r="Q93" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="S93">
-        <v>2356017</v>
+        <v>2155518</v>
       </c>
       <c r="U93">
-        <v>191563023749</v>
+        <v>191563023725</v>
+      </c>
+      <c r="V93" t="s">
+        <v>62</v>
+      </c>
+      <c r="X93">
+        <v>1709</v>
       </c>
       <c r="Y93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z93">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AA93" t="s">
         <v>62</v>
       </c>
       <c r="AB93">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="AC93">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD93">
         <v>0</v>
       </c>
       <c r="AG93" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH93">
-        <v>28.15</v>
+        <v>24.32</v>
       </c>
       <c r="AO93" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP93" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT93">
+        <v>99</v>
       </c>
       <c r="BB93" t="s">
-        <v>299</v>
+        <v>399</v>
       </c>
     </row>
     <row r="94" spans="1:55">
       <c r="A94">
-        <v>160969</v>
+        <v>32867</v>
       </c>
       <c r="B94" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="C94" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="D94" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="E94" t="s">
         <v>131</v>
       </c>
       <c r="F94" t="s">
         <v>71</v>
       </c>
       <c r="G94">
-        <v>132.65</v>
+        <v>186.79</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L94">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="M94">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="N94">
         <v>102</v>
       </c>
       <c r="O94">
         <v>70000</v>
       </c>
       <c r="P94">
         <v>10</v>
       </c>
       <c r="Q94" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="S94">
-        <v>2356017</v>
+        <v>2454519</v>
       </c>
       <c r="U94">
-        <v>191563023749</v>
+        <v>191563023732</v>
       </c>
       <c r="V94" t="s">
         <v>62</v>
       </c>
       <c r="X94">
         <v>1874</v>
       </c>
       <c r="Y94">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z94">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="AA94" t="s">
         <v>62</v>
       </c>
       <c r="AB94">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="AC94">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AD94">
         <v>0</v>
       </c>
       <c r="AG94" t="s">
         <v>74</v>
       </c>
       <c r="AH94">
-        <v>28.15</v>
+        <v>28.36</v>
       </c>
       <c r="AO94" t="s">
         <v>75</v>
       </c>
       <c r="AP94" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT94">
         <v>102</v>
       </c>
       <c r="BB94" t="s">
-        <v>345</v>
+        <v>272</v>
       </c>
     </row>
     <row r="95" spans="1:55">
       <c r="A95">
-        <v>32843</v>
+        <v>132227</v>
       </c>
       <c r="B95" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="C95" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="D95" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E95" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F95" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G95">
-        <v>132.97</v>
+        <v>186.79</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L95">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="M95">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="N95">
-        <v>99</v>
+        <v>102</v>
+      </c>
+      <c r="O95">
+        <v>70000</v>
       </c>
       <c r="P95">
         <v>10</v>
       </c>
       <c r="Q95" t="s">
         <v>147</v>
       </c>
       <c r="S95">
-        <v>2255018</v>
+        <v>2454519</v>
       </c>
       <c r="U95">
-        <v>191563023756</v>
+        <v>191563023732</v>
+      </c>
+      <c r="V95" t="s">
+        <v>62</v>
+      </c>
+      <c r="X95">
+        <v>1874</v>
       </c>
       <c r="Y95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z95">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="AA95" t="s">
         <v>62</v>
       </c>
       <c r="AB95">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="AC95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD95">
         <v>0</v>
       </c>
       <c r="AG95" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH95">
-        <v>25.23</v>
+        <v>28.36</v>
       </c>
       <c r="AO95" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP95" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT95">
+        <v>102</v>
       </c>
       <c r="BB95" t="s">
-        <v>299</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:55">
       <c r="A96">
-        <v>160776</v>
+        <v>32860</v>
       </c>
       <c r="B96" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C96" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="D96" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E96" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F96" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G96">
-        <v>140.11</v>
+        <v>126.1</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M96">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N96">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>102</v>
       </c>
       <c r="P96">
         <v>10</v>
       </c>
       <c r="Q96" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S96">
-        <v>2255018</v>
+        <v>2356017</v>
       </c>
       <c r="U96">
-        <v>191563023756</v>
-[...5 lines deleted...]
-        <v>1709</v>
+        <v>191563023749</v>
       </c>
       <c r="Y96">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z96">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="AA96" t="s">
         <v>62</v>
       </c>
       <c r="AB96">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC96">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD96">
         <v>0</v>
       </c>
       <c r="AG96" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH96">
-        <v>25.23</v>
+        <v>28.15</v>
       </c>
       <c r="AO96" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP96" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>271</v>
       </c>
       <c r="BB96" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:55">
       <c r="A97">
-        <v>32845</v>
+        <v>160969</v>
       </c>
       <c r="B97" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="C97" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="D97" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E97" t="s">
         <v>131</v>
       </c>
       <c r="F97" t="s">
         <v>71</v>
       </c>
       <c r="G97">
-        <v>153.38</v>
+        <v>132.65</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
+        <v>0</v>
+      </c>
+      <c r="L97">
         <v>4</v>
       </c>
-      <c r="L97">
-[...1 lines deleted...]
-      </c>
       <c r="M97">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="N97">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O97">
         <v>70000</v>
       </c>
       <c r="P97">
         <v>10</v>
       </c>
       <c r="Q97" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="S97">
-        <v>2255518</v>
+        <v>2356017</v>
       </c>
       <c r="U97">
-        <v>191563023763</v>
+        <v>191563023749</v>
       </c>
       <c r="V97" t="s">
         <v>62</v>
       </c>
       <c r="X97">
-        <v>1653</v>
+        <v>1874</v>
       </c>
       <c r="Y97">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z97">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="AA97" t="s">
         <v>62</v>
       </c>
       <c r="AB97">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC97">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD97">
         <v>0</v>
       </c>
       <c r="AG97" t="s">
         <v>74</v>
       </c>
       <c r="AH97">
-        <v>26.75</v>
+        <v>28.15</v>
       </c>
       <c r="AO97" t="s">
         <v>75</v>
       </c>
       <c r="AP97" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT97">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="BB97" t="s">
-        <v>345</v>
+        <v>408</v>
       </c>
     </row>
     <row r="98" spans="1:55">
       <c r="A98">
-        <v>133664</v>
+        <v>32843</v>
       </c>
       <c r="B98" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="C98" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="D98" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="E98" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F98" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G98">
-        <v>153.38</v>
+        <v>132.97</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L98">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="M98">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="N98">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>99</v>
       </c>
       <c r="P98">
         <v>10</v>
       </c>
       <c r="Q98" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S98">
-        <v>2255518</v>
+        <v>2255018</v>
       </c>
       <c r="U98">
-        <v>191563023763</v>
-[...5 lines deleted...]
-        <v>1653</v>
+        <v>191563023756</v>
       </c>
       <c r="Y98">
         <v>18</v>
       </c>
       <c r="Z98">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AA98" t="s">
         <v>62</v>
       </c>
       <c r="AB98">
         <v>225</v>
       </c>
       <c r="AC98">
         <v>18</v>
       </c>
       <c r="AD98">
         <v>0</v>
       </c>
       <c r="AG98" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH98">
-        <v>26.75</v>
+        <v>25.23</v>
       </c>
       <c r="AO98" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP98" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>271</v>
       </c>
       <c r="BB98" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
     </row>
     <row r="99" spans="1:55">
       <c r="A99">
-        <v>123718</v>
+        <v>160776</v>
       </c>
       <c r="B99" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="C99" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D99" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="E99" t="s">
         <v>131</v>
       </c>
       <c r="F99" t="s">
         <v>71</v>
       </c>
       <c r="G99">
-        <v>166.64</v>
+        <v>141.57</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L99">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="M99">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="N99">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="O99">
         <v>70000</v>
       </c>
       <c r="P99">
         <v>10</v>
       </c>
       <c r="Q99" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S99">
-        <v>2355518</v>
+        <v>2255018</v>
       </c>
       <c r="U99">
-        <v>191563023770</v>
+        <v>191563023756</v>
       </c>
       <c r="V99" t="s">
         <v>62</v>
       </c>
       <c r="X99">
-        <v>1764</v>
+        <v>1709</v>
       </c>
       <c r="Y99">
         <v>18</v>
       </c>
       <c r="Z99">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AA99" t="s">
         <v>62</v>
       </c>
       <c r="AB99">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="AC99">
         <v>18</v>
       </c>
       <c r="AD99">
         <v>0</v>
       </c>
       <c r="AG99" t="s">
         <v>74</v>
       </c>
       <c r="AH99">
-        <v>27.6</v>
+        <v>25.23</v>
       </c>
       <c r="AO99" t="s">
         <v>75</v>
       </c>
       <c r="AP99" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT99">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BB99" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="100" spans="1:55">
       <c r="A100">
-        <v>123725</v>
+        <v>32845</v>
       </c>
       <c r="B100" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="C100" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="D100" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="E100" t="s">
         <v>131</v>
       </c>
       <c r="F100" t="s">
         <v>71</v>
       </c>
       <c r="G100">
-        <v>183.22</v>
+        <v>154.97</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
         <v>4</v>
       </c>
       <c r="L100">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="M100">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="N100">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="O100">
         <v>70000</v>
       </c>
       <c r="P100">
         <v>10</v>
       </c>
       <c r="Q100" t="s">
         <v>72</v>
       </c>
       <c r="S100">
-        <v>2355520</v>
+        <v>2255518</v>
       </c>
       <c r="U100">
-        <v>191563023787</v>
+        <v>191563023763</v>
       </c>
       <c r="V100" t="s">
         <v>62</v>
       </c>
       <c r="X100">
-        <v>1874</v>
+        <v>1653</v>
       </c>
       <c r="Y100">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z100">
         <v>55</v>
       </c>
       <c r="AA100" t="s">
         <v>62</v>
       </c>
       <c r="AB100">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="AC100">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD100">
         <v>0</v>
       </c>
       <c r="AG100" t="s">
         <v>74</v>
       </c>
       <c r="AH100">
-        <v>28.45</v>
+        <v>26.75</v>
       </c>
       <c r="AO100" t="s">
         <v>75</v>
       </c>
       <c r="AP100" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT100">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="BB100" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="101" spans="1:55">
       <c r="A101">
-        <v>32829</v>
+        <v>133664</v>
       </c>
       <c r="B101" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C101" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="D101" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E101" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F101" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G101">
-        <v>97.25</v>
+        <v>154.97</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L101">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="M101">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="N101">
-        <v>95</v>
+        <v>98</v>
+      </c>
+      <c r="O101">
+        <v>70000</v>
       </c>
       <c r="P101">
         <v>10</v>
       </c>
       <c r="Q101" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="S101">
-        <v>2056516</v>
+        <v>2255518</v>
       </c>
       <c r="U101">
-        <v>191563023794</v>
+        <v>191563023763</v>
+      </c>
+      <c r="V101" t="s">
+        <v>62</v>
+      </c>
+      <c r="X101">
+        <v>1653</v>
       </c>
       <c r="Y101">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Z101">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="AA101" t="s">
         <v>62</v>
       </c>
       <c r="AB101">
-        <v>205</v>
+        <v>225</v>
       </c>
       <c r="AC101">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="AD101">
         <v>0</v>
       </c>
       <c r="AG101" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH101">
-        <v>20.12</v>
+        <v>26.75</v>
       </c>
       <c r="AO101" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP101" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT101">
+        <v>98</v>
       </c>
       <c r="BB101" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
     </row>
     <row r="102" spans="1:55">
       <c r="A102">
-        <v>160355</v>
+        <v>123718</v>
       </c>
       <c r="B102" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="C102" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="D102" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="E102" t="s">
         <v>131</v>
       </c>
       <c r="F102" t="s">
         <v>71</v>
       </c>
       <c r="G102">
-        <v>103.63</v>
+        <v>168.37</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L102">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="M102">
         <v>8</v>
       </c>
       <c r="N102">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="O102">
         <v>70000</v>
       </c>
       <c r="P102">
         <v>10</v>
       </c>
       <c r="Q102" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="S102">
-        <v>2056516</v>
+        <v>2355518</v>
       </c>
       <c r="U102">
-        <v>191563023794</v>
+        <v>191563023770</v>
       </c>
       <c r="V102" t="s">
         <v>62</v>
       </c>
       <c r="X102">
-        <v>1521</v>
+        <v>1764</v>
       </c>
       <c r="Y102">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="Z102">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="AA102" t="s">
         <v>62</v>
       </c>
       <c r="AB102">
-        <v>205</v>
+        <v>235</v>
       </c>
       <c r="AC102">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="AD102">
         <v>0</v>
       </c>
       <c r="AG102" t="s">
         <v>74</v>
       </c>
       <c r="AH102">
-        <v>20.12</v>
+        <v>27.6</v>
       </c>
       <c r="AO102" t="s">
         <v>75</v>
       </c>
       <c r="AP102" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT102">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="BB102" t="s">
-        <v>345</v>
+        <v>272</v>
       </c>
     </row>
     <row r="103" spans="1:55">
       <c r="A103">
-        <v>123701</v>
+        <v>123725</v>
       </c>
       <c r="B103" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="C103" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="D103" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="E103" t="s">
         <v>131</v>
       </c>
       <c r="F103" t="s">
         <v>71</v>
       </c>
       <c r="G103">
-        <v>111.92</v>
+        <v>185.12</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L103">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="M103">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="N103">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="O103">
         <v>70000</v>
       </c>
       <c r="P103">
         <v>10</v>
       </c>
       <c r="Q103" t="s">
         <v>72</v>
       </c>
       <c r="S103">
-        <v>2155516</v>
+        <v>2355520</v>
       </c>
       <c r="U103">
-        <v>191563023800</v>
+        <v>191563023787</v>
       </c>
       <c r="V103" t="s">
         <v>62</v>
       </c>
       <c r="X103">
-        <v>1609</v>
+        <v>1874</v>
       </c>
       <c r="Y103">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="Z103">
         <v>55</v>
       </c>
       <c r="AA103" t="s">
         <v>62</v>
       </c>
       <c r="AB103">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="AC103">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="AD103">
         <v>0</v>
       </c>
       <c r="AG103" t="s">
         <v>74</v>
       </c>
       <c r="AH103">
-        <v>23.08</v>
+        <v>28.45</v>
       </c>
       <c r="AO103" t="s">
         <v>75</v>
       </c>
       <c r="AP103" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT103">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="BB103" t="s">
-        <v>345</v>
+        <v>272</v>
       </c>
     </row>
     <row r="104" spans="1:55">
       <c r="A104">
-        <v>32866</v>
+        <v>32829</v>
       </c>
       <c r="B104" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C104" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="D104" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="E104" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F104" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="G104">
-        <v>138.74</v>
+        <v>97.25</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
       <c r="N104">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="P104">
         <v>10</v>
       </c>
       <c r="Q104" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S104">
-        <v>2454518</v>
+        <v>2056516</v>
       </c>
       <c r="U104">
-        <v>191563023817</v>
+        <v>191563023794</v>
       </c>
       <c r="Y104">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="Z104">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="AA104" t="s">
         <v>62</v>
       </c>
       <c r="AB104">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="AC104">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="AD104">
         <v>0</v>
       </c>
       <c r="AG104" t="s">
         <v>63</v>
       </c>
       <c r="AH104">
-        <v>27.41</v>
+        <v>20.12</v>
       </c>
       <c r="AO104" t="s">
         <v>64</v>
       </c>
       <c r="AP104" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="BB104" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
     </row>
     <row r="105" spans="1:55">
       <c r="A105">
-        <v>160356</v>
+        <v>160355</v>
       </c>
       <c r="B105" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="C105" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="D105" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="E105" t="s">
         <v>131</v>
       </c>
       <c r="F105" t="s">
         <v>71</v>
       </c>
       <c r="G105">
-        <v>145.91</v>
+        <v>104.71</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>4</v>
       </c>
       <c r="M105">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N105">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="O105">
         <v>70000</v>
       </c>
       <c r="P105">
         <v>10</v>
       </c>
       <c r="Q105" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S105">
-        <v>2454518</v>
+        <v>2056516</v>
       </c>
       <c r="U105">
-        <v>191563023817</v>
+        <v>191563023794</v>
       </c>
       <c r="V105" t="s">
         <v>62</v>
       </c>
       <c r="X105">
-        <v>1764</v>
+        <v>1521</v>
       </c>
       <c r="Y105">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="Z105">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="AA105" t="s">
         <v>62</v>
       </c>
       <c r="AB105">
-        <v>245</v>
+        <v>205</v>
       </c>
       <c r="AC105">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="AD105">
         <v>0</v>
       </c>
       <c r="AG105" t="s">
         <v>74</v>
       </c>
       <c r="AH105">
-        <v>27.41</v>
+        <v>20.12</v>
       </c>
       <c r="AO105" t="s">
         <v>75</v>
       </c>
       <c r="AP105" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT105">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="BB105" t="s">
-        <v>345</v>
+        <v>428</v>
       </c>
     </row>
     <row r="106" spans="1:55">
       <c r="A106">
-        <v>123707</v>
+        <v>123701</v>
       </c>
       <c r="B106" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="C106" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="D106" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="E106" t="s">
         <v>131</v>
       </c>
       <c r="F106" t="s">
         <v>71</v>
       </c>
       <c r="G106">
-        <v>136.79</v>
+        <v>113.08</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
         <v>4</v>
       </c>
       <c r="L106">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="M106">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="N106">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="O106">
         <v>70000</v>
       </c>
       <c r="P106">
         <v>10</v>
       </c>
       <c r="Q106" t="s">
         <v>72</v>
       </c>
       <c r="S106">
-        <v>2355517</v>
+        <v>2155516</v>
       </c>
       <c r="U106">
-        <v>191563023824</v>
+        <v>191563023800</v>
       </c>
       <c r="V106" t="s">
         <v>62</v>
       </c>
       <c r="X106">
-        <v>1709</v>
+        <v>1609</v>
       </c>
       <c r="Y106">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z106">
         <v>55</v>
       </c>
       <c r="AA106" t="s">
         <v>62</v>
       </c>
       <c r="AB106">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="AC106">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD106">
         <v>0</v>
       </c>
       <c r="AG106" t="s">
         <v>74</v>
       </c>
       <c r="AH106">
-        <v>25.9</v>
+        <v>23.08</v>
       </c>
       <c r="AO106" t="s">
         <v>75</v>
       </c>
       <c r="AP106" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT106">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="BB106" t="s">
-        <v>345</v>
+        <v>276</v>
       </c>
     </row>
     <row r="107" spans="1:55">
       <c r="A107">
-        <v>32863</v>
+        <v>32866</v>
       </c>
       <c r="B107" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="C107" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="D107" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="E107" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F107" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G107">
-        <v>162.5</v>
+        <v>138.74</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L107">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="M107">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="N107">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>100</v>
       </c>
       <c r="P107">
         <v>10</v>
       </c>
       <c r="Q107" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S107">
-        <v>2356518</v>
+        <v>2454518</v>
       </c>
       <c r="U107">
-        <v>191563023831</v>
-[...5 lines deleted...]
-        <v>2094</v>
+        <v>191563023817</v>
       </c>
       <c r="Y107">
         <v>18</v>
       </c>
       <c r="Z107">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="AA107" t="s">
         <v>62</v>
       </c>
       <c r="AB107">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="AC107">
         <v>18</v>
       </c>
       <c r="AD107">
         <v>0</v>
       </c>
       <c r="AG107" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH107">
-        <v>29.22</v>
+        <v>27.41</v>
       </c>
       <c r="AO107" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP107" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>271</v>
       </c>
       <c r="BB107" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
     </row>
     <row r="108" spans="1:55">
       <c r="A108">
-        <v>133666</v>
+        <v>160356</v>
       </c>
       <c r="B108" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="C108" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="D108" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="E108" t="s">
         <v>131</v>
       </c>
       <c r="F108" t="s">
         <v>71</v>
       </c>
       <c r="G108">
-        <v>162.5</v>
+        <v>147.43</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
+        <v>0</v>
+      </c>
+      <c r="L108">
         <v>4</v>
       </c>
-      <c r="L108">
-[...1 lines deleted...]
-      </c>
       <c r="M108">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="N108">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="O108">
         <v>70000</v>
       </c>
       <c r="P108">
         <v>10</v>
       </c>
       <c r="Q108" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S108">
-        <v>2356518</v>
+        <v>2454518</v>
       </c>
       <c r="U108">
-        <v>191563023831</v>
+        <v>191563023817</v>
       </c>
       <c r="V108" t="s">
         <v>62</v>
       </c>
       <c r="X108">
-        <v>2094</v>
+        <v>1764</v>
       </c>
       <c r="Y108">
         <v>18</v>
       </c>
       <c r="Z108">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="AA108" t="s">
         <v>62</v>
       </c>
       <c r="AB108">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="AC108">
         <v>18</v>
       </c>
       <c r="AD108">
         <v>0</v>
       </c>
       <c r="AG108" t="s">
         <v>74</v>
       </c>
       <c r="AH108">
-        <v>29.22</v>
+        <v>27.41</v>
       </c>
       <c r="AO108" t="s">
         <v>75</v>
       </c>
       <c r="AP108" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT108">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="BB108" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="109" spans="1:55">
       <c r="A109">
-        <v>123702</v>
+        <v>123707</v>
       </c>
       <c r="B109" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="C109" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="D109" t="s">
-        <v>430</v>
+        <v>439</v>
       </c>
       <c r="E109" t="s">
         <v>131</v>
       </c>
       <c r="F109" t="s">
         <v>71</v>
       </c>
       <c r="G109">
-        <v>112.75</v>
+        <v>138.21</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L109">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="M109">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="N109">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="O109">
         <v>70000</v>
       </c>
       <c r="P109">
         <v>10</v>
       </c>
       <c r="Q109" t="s">
         <v>72</v>
       </c>
       <c r="S109">
-        <v>2156516</v>
+        <v>2355517</v>
       </c>
       <c r="U109">
-        <v>191563023848</v>
+        <v>191563023824</v>
       </c>
       <c r="V109" t="s">
         <v>62</v>
       </c>
       <c r="X109">
-        <v>1874</v>
+        <v>1709</v>
       </c>
       <c r="Y109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="Z109">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="AA109" t="s">
         <v>62</v>
       </c>
       <c r="AB109">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="AC109">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="AD109">
         <v>0</v>
       </c>
       <c r="AG109" t="s">
         <v>74</v>
       </c>
       <c r="AH109">
-        <v>23.73</v>
+        <v>25.9</v>
       </c>
       <c r="AO109" t="s">
         <v>75</v>
       </c>
       <c r="AP109" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT109">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="BB109" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="110" spans="1:55">
       <c r="A110">
-        <v>123730</v>
+        <v>32863</v>
       </c>
       <c r="B110" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="C110" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="D110" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="E110" t="s">
         <v>131</v>
       </c>
       <c r="F110" t="s">
         <v>71</v>
       </c>
       <c r="G110">
-        <v>194.83</v>
+        <v>144.33</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
         <v>4</v>
       </c>
       <c r="L110">
         <v>28</v>
       </c>
       <c r="M110">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="N110">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="O110">
         <v>70000</v>
       </c>
       <c r="P110">
         <v>10</v>
       </c>
       <c r="Q110" t="s">
         <v>72</v>
       </c>
       <c r="S110">
-        <v>2455519</v>
+        <v>2356518</v>
       </c>
       <c r="U110">
-        <v>191563023855</v>
+        <v>191563023831</v>
       </c>
       <c r="V110" t="s">
         <v>62</v>
       </c>
       <c r="X110">
-        <v>1929</v>
+        <v>2094</v>
       </c>
       <c r="Y110">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z110">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="AA110" t="s">
         <v>62</v>
       </c>
       <c r="AB110">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="AC110">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD110">
         <v>0</v>
       </c>
       <c r="AG110" t="s">
         <v>74</v>
       </c>
       <c r="AH110">
-        <v>28.55</v>
+        <v>29.22</v>
       </c>
       <c r="AO110" t="s">
         <v>75</v>
       </c>
       <c r="AP110" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT110">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="BB110" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="111" spans="1:55">
       <c r="A111">
-        <v>32844</v>
+        <v>133666</v>
       </c>
       <c r="B111" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="C111" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="D111" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="E111" t="s">
         <v>131</v>
       </c>
       <c r="F111" t="s">
         <v>71</v>
       </c>
       <c r="G111">
-        <v>123.53</v>
+        <v>144.33</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L111">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="M111">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="N111">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="O111">
         <v>70000</v>
       </c>
       <c r="P111">
         <v>10</v>
       </c>
       <c r="Q111" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S111">
-        <v>2255517</v>
+        <v>2356518</v>
       </c>
       <c r="U111">
-        <v>191563023862</v>
+        <v>191563023831</v>
       </c>
       <c r="V111" t="s">
         <v>62</v>
       </c>
       <c r="X111">
-        <v>1819</v>
+        <v>2094</v>
       </c>
       <c r="Y111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z111">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="AA111" t="s">
         <v>62</v>
       </c>
       <c r="AB111">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD111">
         <v>0</v>
       </c>
       <c r="AG111" t="s">
         <v>74</v>
       </c>
       <c r="AH111">
-        <v>25.53</v>
+        <v>29.22</v>
       </c>
       <c r="AO111" t="s">
         <v>75</v>
       </c>
       <c r="AP111" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT111">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="BB111" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="112" spans="1:55">
       <c r="A112">
-        <v>133663</v>
+        <v>123702</v>
       </c>
       <c r="B112" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="C112" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="D112" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="E112" t="s">
         <v>131</v>
       </c>
       <c r="F112" t="s">
         <v>71</v>
       </c>
       <c r="G112">
-        <v>123.53</v>
+        <v>113.92</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L112">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="M112">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="N112">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O112">
         <v>70000</v>
       </c>
       <c r="P112">
         <v>10</v>
       </c>
       <c r="Q112" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S112">
-        <v>2255517</v>
+        <v>2156516</v>
       </c>
       <c r="U112">
-        <v>191563023862</v>
+        <v>191563023848</v>
       </c>
       <c r="V112" t="s">
         <v>62</v>
       </c>
       <c r="X112">
-        <v>1819</v>
+        <v>1874</v>
       </c>
       <c r="Y112">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="Z112">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="AA112" t="s">
         <v>62</v>
       </c>
       <c r="AB112">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="AC112">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AD112">
         <v>0</v>
       </c>
       <c r="AG112" t="s">
         <v>74</v>
       </c>
       <c r="AH112">
-        <v>25.53</v>
+        <v>23.73</v>
       </c>
       <c r="AO112" t="s">
         <v>75</v>
       </c>
       <c r="AP112" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT112">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="BB112" t="s">
-        <v>345</v>
+        <v>276</v>
       </c>
     </row>
     <row r="113" spans="1:55">
       <c r="A113">
-        <v>123714</v>
+        <v>123730</v>
       </c>
       <c r="B113" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C113" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="D113" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="E113" t="s">
         <v>131</v>
       </c>
       <c r="F113" t="s">
         <v>71</v>
       </c>
       <c r="G113">
-        <v>155.87</v>
+        <v>196.85</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
         <v>4</v>
       </c>
       <c r="L113">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="M113">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="N113">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="O113">
         <v>70000</v>
       </c>
       <c r="P113">
         <v>10</v>
       </c>
       <c r="Q113" t="s">
         <v>72</v>
       </c>
       <c r="S113">
-        <v>2256018</v>
+        <v>2455519</v>
       </c>
       <c r="U113">
-        <v>191563023879</v>
+        <v>191563023855</v>
       </c>
       <c r="V113" t="s">
         <v>62</v>
       </c>
       <c r="X113">
-        <v>1984</v>
+        <v>1929</v>
       </c>
       <c r="Y113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z113">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AA113" t="s">
         <v>62</v>
       </c>
       <c r="AB113">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="AC113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD113">
         <v>0</v>
       </c>
       <c r="AG113" t="s">
         <v>74</v>
       </c>
       <c r="AH113">
-        <v>27.97</v>
+        <v>28.55</v>
       </c>
       <c r="AO113" t="s">
         <v>75</v>
       </c>
       <c r="AP113" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT113">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="BB113" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
     </row>
     <row r="114" spans="1:55">
       <c r="A114">
-        <v>32855</v>
+        <v>32844</v>
       </c>
       <c r="B114" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="C114" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="D114" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="E114" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F114" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G114">
-        <v>166.75</v>
+        <v>124.81</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L114">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="M114">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="N114">
-        <v>103</v>
+        <v>101</v>
+      </c>
+      <c r="O114">
+        <v>70000</v>
       </c>
       <c r="P114">
         <v>10</v>
       </c>
       <c r="Q114" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S114">
-        <v>2355019</v>
+        <v>2255517</v>
       </c>
       <c r="U114">
-        <v>191563023886</v>
+        <v>191563023862</v>
+      </c>
+      <c r="V114" t="s">
+        <v>62</v>
+      </c>
+      <c r="X114">
+        <v>1819</v>
       </c>
       <c r="Y114">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z114">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AA114" t="s">
         <v>62</v>
       </c>
       <c r="AB114">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="AC114">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD114">
         <v>0</v>
       </c>
       <c r="AG114" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH114">
-        <v>27.94</v>
+        <v>25.53</v>
       </c>
       <c r="AO114" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP114" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT114">
+        <v>101</v>
       </c>
       <c r="BB114" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
     </row>
     <row r="115" spans="1:55">
       <c r="A115">
-        <v>160357</v>
+        <v>133663</v>
       </c>
       <c r="B115" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="C115" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="D115" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="E115" t="s">
         <v>131</v>
       </c>
       <c r="F115" t="s">
         <v>71</v>
       </c>
       <c r="G115">
-        <v>174.1</v>
+        <v>124.81</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L115">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="M115">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="N115">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O115">
         <v>70000</v>
       </c>
       <c r="P115">
         <v>10</v>
       </c>
       <c r="Q115" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S115">
-        <v>2355019</v>
+        <v>2255517</v>
       </c>
       <c r="U115">
-        <v>191563023886</v>
+        <v>191563023862</v>
       </c>
       <c r="V115" t="s">
         <v>62</v>
       </c>
       <c r="X115">
-        <v>1929</v>
+        <v>1819</v>
       </c>
       <c r="Y115">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z115">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AA115" t="s">
         <v>62</v>
       </c>
       <c r="AB115">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="AC115">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD115">
         <v>0</v>
       </c>
       <c r="AG115" t="s">
         <v>74</v>
       </c>
       <c r="AH115">
-        <v>27.94</v>
+        <v>25.53</v>
       </c>
       <c r="AO115" t="s">
         <v>75</v>
       </c>
       <c r="AP115" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="AT115">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="BB115" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="116" spans="1:55">
       <c r="A116">
-        <v>32836</v>
+        <v>123714</v>
       </c>
       <c r="B116" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="C116" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="D116" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="E116" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F116" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G116">
-        <v>119.51</v>
+        <v>132.33</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L116">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="M116">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="N116">
-        <v>100</v>
+        <v>104</v>
+      </c>
+      <c r="O116">
+        <v>70000</v>
       </c>
       <c r="P116">
         <v>10</v>
       </c>
       <c r="Q116" t="s">
         <v>72</v>
       </c>
       <c r="S116">
-        <v>2156017</v>
+        <v>2256018</v>
       </c>
       <c r="U116">
-        <v>191563023893</v>
+        <v>191563023879</v>
+      </c>
+      <c r="V116" t="s">
+        <v>62</v>
+      </c>
+      <c r="X116">
+        <v>1984</v>
       </c>
       <c r="Y116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z116">
         <v>60</v>
       </c>
       <c r="AA116" t="s">
         <v>62</v>
       </c>
       <c r="AB116">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="AC116">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD116">
         <v>0</v>
       </c>
       <c r="AG116" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH116">
-        <v>24.25</v>
+        <v>27.97</v>
       </c>
       <c r="AO116" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP116" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT116">
+        <v>104</v>
       </c>
       <c r="BB116" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
     </row>
     <row r="117" spans="1:55">
       <c r="A117">
-        <v>160358</v>
+        <v>32855</v>
       </c>
       <c r="B117" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="C117" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="D117" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="E117" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F117" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G117">
-        <v>126.02</v>
+        <v>166.75</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M117">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N117">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>103</v>
       </c>
       <c r="P117">
         <v>10</v>
       </c>
       <c r="Q117" t="s">
         <v>72</v>
       </c>
       <c r="S117">
-        <v>2156017</v>
+        <v>2355019</v>
       </c>
       <c r="U117">
-        <v>191563023893</v>
-[...5 lines deleted...]
-        <v>1764</v>
+        <v>191563023886</v>
       </c>
       <c r="Y117">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z117">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="AA117" t="s">
         <v>62</v>
       </c>
       <c r="AB117">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="AC117">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AD117">
         <v>0</v>
       </c>
       <c r="AG117" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH117">
-        <v>24.25</v>
+        <v>27.94</v>
       </c>
       <c r="AO117" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP117" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>271</v>
       </c>
       <c r="BB117" t="s">
-        <v>345</v>
+        <v>304</v>
       </c>
     </row>
     <row r="118" spans="1:55">
       <c r="A118">
-        <v>32838</v>
+        <v>160357</v>
       </c>
       <c r="B118" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="C118" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="D118" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="E118" t="s">
-        <v>239</v>
+        <v>131</v>
       </c>
       <c r="F118" t="s">
-        <v>276</v>
+        <v>71</v>
       </c>
       <c r="G118">
-        <v>113.73</v>
+        <v>175.91</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M118">
         <v>0</v>
       </c>
       <c r="N118">
-        <v>99</v>
+        <v>103</v>
+      </c>
+      <c r="O118">
+        <v>70000</v>
       </c>
       <c r="P118">
         <v>10</v>
       </c>
       <c r="Q118" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="S118">
-        <v>2156517</v>
+        <v>2355019</v>
       </c>
       <c r="U118">
-        <v>191563023909</v>
+        <v>191563023886</v>
+      </c>
+      <c r="V118" t="s">
+        <v>62</v>
+      </c>
+      <c r="X118">
+        <v>1929</v>
       </c>
       <c r="Y118">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z118">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="AA118" t="s">
         <v>62</v>
       </c>
       <c r="AB118">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="AC118">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AD118">
         <v>0</v>
       </c>
       <c r="AG118" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH118">
-        <v>25.31</v>
+        <v>27.94</v>
       </c>
       <c r="AO118" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP118" t="s">
-        <v>269</v>
+        <v>271</v>
+      </c>
+      <c r="AT118">
+        <v>103</v>
       </c>
       <c r="BB118" t="s">
-        <v>277</v>
+        <v>460</v>
       </c>
     </row>
     <row r="119" spans="1:55">
       <c r="A119">
-        <v>160359</v>
+        <v>32836</v>
       </c>
       <c r="B119" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="C119" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="D119" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="E119" t="s">
-        <v>131</v>
+        <v>241</v>
       </c>
       <c r="F119" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G119">
-        <v>120.22</v>
+        <v>119.51</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M119">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N119">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>70000</v>
+        <v>100</v>
       </c>
       <c r="P119">
         <v>10</v>
       </c>
       <c r="Q119" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="S119">
-        <v>2156517</v>
+        <v>2156017</v>
       </c>
       <c r="U119">
-        <v>191563023909</v>
-[...5 lines deleted...]
-        <v>1709</v>
+        <v>191563023893</v>
       </c>
       <c r="Y119">
         <v>17</v>
       </c>
       <c r="Z119">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="AA119" t="s">
         <v>62</v>
       </c>
       <c r="AB119">
         <v>215</v>
       </c>
       <c r="AC119">
         <v>17</v>
       </c>
       <c r="AD119">
         <v>0</v>
       </c>
       <c r="AG119" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH119">
-        <v>25.31</v>
+        <v>24.25</v>
       </c>
       <c r="AO119" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP119" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>271</v>
       </c>
       <c r="BB119" t="s">
-        <v>345</v>
+        <v>281</v>
       </c>
     </row>
     <row r="120" spans="1:55">
       <c r="A120">
-        <v>111631</v>
+        <v>160358</v>
       </c>
       <c r="B120" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>212280</v>
+        <v>464</v>
+      </c>
+      <c r="C120" t="s">
+        <v>462</v>
       </c>
       <c r="D120" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="E120" t="s">
-        <v>457</v>
+        <v>131</v>
       </c>
       <c r="F120" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="G120">
-        <v>265.1</v>
+        <v>127.32</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="M120">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="N120">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="O120">
-        <v>60000</v>
+        <v>70000</v>
       </c>
       <c r="P120">
-        <v>13.4</v>
+        <v>10</v>
       </c>
       <c r="Q120" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="S120">
-        <v>2854522</v>
+        <v>2156017</v>
       </c>
       <c r="U120">
-        <v>4981910547624</v>
+        <v>191563023893</v>
       </c>
       <c r="V120" t="s">
         <v>62</v>
       </c>
       <c r="X120">
-        <v>2601</v>
+        <v>1764</v>
       </c>
       <c r="Y120">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="Z120">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="AA120" t="s">
         <v>62</v>
       </c>
       <c r="AB120">
-        <v>285</v>
+        <v>215</v>
       </c>
       <c r="AC120">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="AD120">
         <v>0</v>
       </c>
       <c r="AG120" t="s">
         <v>74</v>
       </c>
       <c r="AH120">
-        <v>42.35</v>
+        <v>24.25</v>
       </c>
       <c r="AO120" t="s">
         <v>75</v>
       </c>
       <c r="AP120" t="s">
-        <v>458</v>
+        <v>271</v>
       </c>
       <c r="AT120">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="BB120" t="s">
-        <v>459</v>
+        <v>288</v>
       </c>
     </row>
     <row r="121" spans="1:55">
       <c r="A121">
-        <v>115616</v>
+        <v>32838</v>
       </c>
       <c r="B121" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>261200</v>
+        <v>466</v>
+      </c>
+      <c r="C121" t="s">
+        <v>467</v>
       </c>
       <c r="D121" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="E121" t="s">
-        <v>457</v>
+        <v>241</v>
       </c>
       <c r="F121" t="s">
-        <v>71</v>
+        <v>280</v>
       </c>
       <c r="G121">
-        <v>150.28</v>
+        <v>113.73</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M121">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="N121">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>60000</v>
+        <v>99</v>
+      </c>
+      <c r="P121">
+        <v>10</v>
       </c>
       <c r="Q121" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S121">
-        <v>2254518</v>
+        <v>2156517</v>
       </c>
       <c r="U121">
-        <v>4981910565147</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>191563023909</v>
       </c>
       <c r="Y121">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z121">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="AA121" t="s">
         <v>62</v>
       </c>
       <c r="AB121">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="AC121">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD121">
         <v>0</v>
       </c>
       <c r="AG121" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH121">
-        <v>25.13</v>
+        <v>25.31</v>
       </c>
       <c r="AO121" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP121" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>271</v>
       </c>
       <c r="BB121" t="s">
-        <v>462</v>
+        <v>281</v>
       </c>
     </row>
     <row r="122" spans="1:55">
       <c r="A122">
-        <v>116014</v>
+        <v>160359</v>
       </c>
       <c r="B122" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>261210</v>
+        <v>469</v>
+      </c>
+      <c r="C122" t="s">
+        <v>467</v>
       </c>
       <c r="D122" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="E122" t="s">
-        <v>457</v>
+        <v>131</v>
       </c>
       <c r="F122" t="s">
         <v>71</v>
       </c>
       <c r="G122">
-        <v>247.46</v>
+        <v>120.84</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N122">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="O122">
-        <v>60000</v>
+        <v>70000</v>
+      </c>
+      <c r="P122">
+        <v>10</v>
       </c>
       <c r="Q122" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S122">
-        <v>3153520</v>
+        <v>2156517</v>
       </c>
       <c r="U122">
-        <v>4981910568896</v>
+        <v>191563023909</v>
       </c>
       <c r="V122" t="s">
         <v>62</v>
       </c>
+      <c r="X122">
+        <v>1709</v>
+      </c>
       <c r="Y122">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="Z122">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="AA122" t="s">
         <v>62</v>
       </c>
       <c r="AB122">
-        <v>315</v>
+        <v>215</v>
       </c>
       <c r="AC122">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="AD122">
         <v>0</v>
       </c>
       <c r="AG122" t="s">
         <v>74</v>
       </c>
       <c r="AH122">
-        <v>36.31</v>
+        <v>25.31</v>
       </c>
       <c r="AO122" t="s">
         <v>75</v>
       </c>
       <c r="AP122" t="s">
-        <v>458</v>
+        <v>271</v>
       </c>
       <c r="AT122">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="BB122" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
     </row>
     <row r="123" spans="1:55">
       <c r="A123">
-        <v>115975</v>
+        <v>111631</v>
       </c>
       <c r="B123" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="C123">
-        <v>261220</v>
+        <v>212280</v>
       </c>
       <c r="D123" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="E123" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F123" t="s">
-        <v>71</v>
+        <v>117</v>
       </c>
       <c r="G123">
-        <v>228.25</v>
+        <v>265.1</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L123">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="M123">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N123">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="O123">
         <v>60000</v>
       </c>
+      <c r="P123">
+        <v>13.4</v>
+      </c>
       <c r="Q123" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="S123">
-        <v>2753020</v>
+        <v>2854522</v>
       </c>
       <c r="U123">
-        <v>4981910568780</v>
+        <v>4981910547624</v>
       </c>
       <c r="V123" t="s">
         <v>62</v>
       </c>
+      <c r="X123">
+        <v>2601</v>
+      </c>
       <c r="Y123">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="Z123">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="AA123" t="s">
         <v>62</v>
       </c>
       <c r="AB123">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="AC123">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="AD123">
         <v>0</v>
       </c>
       <c r="AG123" t="s">
         <v>74</v>
       </c>
       <c r="AH123">
-        <v>28.95</v>
+        <v>42.35</v>
       </c>
       <c r="AO123" t="s">
         <v>75</v>
       </c>
       <c r="AP123" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT123">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="BB123" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
     </row>
     <row r="124" spans="1:55">
       <c r="A124">
-        <v>115480</v>
+        <v>115616</v>
       </c>
       <c r="B124" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="C124">
-        <v>261230</v>
+        <v>261200</v>
       </c>
       <c r="D124" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="E124" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F124" t="s">
         <v>71</v>
       </c>
       <c r="G124">
-        <v>123.16</v>
+        <v>150.28</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M124">
         <v>0</v>
       </c>
       <c r="N124">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O124">
         <v>60000</v>
       </c>
       <c r="Q124" t="s">
         <v>147</v>
       </c>
       <c r="S124">
-        <v>2055017</v>
+        <v>2254518</v>
       </c>
       <c r="U124">
-        <v>4981910565789</v>
+        <v>4981910565147</v>
       </c>
       <c r="V124" t="s">
         <v>62</v>
       </c>
       <c r="Y124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z124">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="AA124" t="s">
         <v>62</v>
       </c>
       <c r="AB124">
-        <v>205</v>
+        <v>225</v>
       </c>
       <c r="AC124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD124">
         <v>0</v>
       </c>
       <c r="AG124" t="s">
         <v>74</v>
       </c>
       <c r="AH124">
-        <v>21.38</v>
+        <v>25.13</v>
       </c>
       <c r="AO124" t="s">
         <v>75</v>
       </c>
       <c r="AP124" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT124">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="BB124" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="125" spans="1:55">
       <c r="A125">
-        <v>115742</v>
+        <v>116014</v>
       </c>
       <c r="B125" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
       <c r="C125">
-        <v>261240</v>
+        <v>261210</v>
       </c>
       <c r="D125" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
       <c r="E125" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F125" t="s">
         <v>71</v>
       </c>
       <c r="G125">
-        <v>179.66</v>
+        <v>247.46</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="L125">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="M125">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N125">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="O125">
         <v>60000</v>
       </c>
       <c r="Q125" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S125">
-        <v>2556518</v>
+        <v>3153520</v>
       </c>
       <c r="U125">
-        <v>4981910567158</v>
+        <v>4981910568896</v>
       </c>
       <c r="V125" t="s">
         <v>62</v>
       </c>
       <c r="Y125">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="Z125">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="AA125" t="s">
         <v>62</v>
       </c>
       <c r="AB125">
-        <v>255</v>
+        <v>315</v>
       </c>
       <c r="AC125">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="AD125">
         <v>0</v>
       </c>
       <c r="AG125" t="s">
         <v>74</v>
       </c>
       <c r="AH125">
-        <v>36.27</v>
+        <v>36.31</v>
       </c>
       <c r="AO125" t="s">
         <v>75</v>
       </c>
       <c r="AP125" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT125">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="BB125" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
     </row>
     <row r="126" spans="1:55">
       <c r="A126">
-        <v>115743</v>
+        <v>115975</v>
       </c>
       <c r="B126" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="C126">
-        <v>261250</v>
+        <v>261220</v>
       </c>
       <c r="D126" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="E126" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F126" t="s">
         <v>71</v>
       </c>
       <c r="G126">
-        <v>179.66</v>
+        <v>228.25</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L126">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M126">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N126">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O126">
         <v>60000</v>
       </c>
       <c r="Q126" t="s">
         <v>147</v>
       </c>
       <c r="S126">
-        <v>2453520</v>
+        <v>2753020</v>
       </c>
       <c r="U126">
-        <v>4981910565819</v>
+        <v>4981910568780</v>
       </c>
       <c r="V126" t="s">
         <v>62</v>
       </c>
       <c r="Y126">
         <v>20</v>
       </c>
       <c r="Z126">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="AA126" t="s">
         <v>62</v>
       </c>
       <c r="AB126">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="AC126">
         <v>20</v>
       </c>
       <c r="AD126">
         <v>0</v>
       </c>
       <c r="AG126" t="s">
         <v>74</v>
       </c>
       <c r="AH126">
-        <v>26.23</v>
+        <v>28.95</v>
       </c>
       <c r="AO126" t="s">
         <v>75</v>
       </c>
       <c r="AP126" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT126">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="BB126" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
     </row>
     <row r="127" spans="1:55">
       <c r="A127">
-        <v>115450</v>
+        <v>115480</v>
       </c>
       <c r="B127" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="C127">
-        <v>261260</v>
+        <v>261230</v>
       </c>
       <c r="D127" t="s">
+        <v>486</v>
+      </c>
+      <c r="E127" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="F127" t="s">
         <v>71</v>
       </c>
       <c r="G127">
-        <v>114.12</v>
+        <v>123.16</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L127">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M127">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="N127">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O127">
         <v>60000</v>
       </c>
       <c r="Q127" t="s">
         <v>147</v>
       </c>
       <c r="S127">
-        <v>2154517</v>
+        <v>2055017</v>
       </c>
       <c r="U127">
-        <v>4981910568414</v>
+        <v>4981910565789</v>
       </c>
       <c r="V127" t="s">
         <v>62</v>
       </c>
       <c r="Y127">
         <v>17</v>
       </c>
       <c r="Z127">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="AA127" t="s">
         <v>62</v>
       </c>
       <c r="AB127">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="AC127">
         <v>17</v>
       </c>
       <c r="AD127">
         <v>0</v>
       </c>
       <c r="AG127" t="s">
         <v>74</v>
       </c>
       <c r="AH127">
-        <v>19.84</v>
+        <v>21.38</v>
       </c>
       <c r="AO127" t="s">
         <v>75</v>
       </c>
       <c r="AP127" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT127">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="BB127" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="128" spans="1:55">
       <c r="A128">
-        <v>115933</v>
+        <v>115742</v>
       </c>
       <c r="B128" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="C128">
-        <v>261280</v>
+        <v>261240</v>
       </c>
       <c r="D128" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="E128" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F128" t="s">
         <v>71</v>
       </c>
       <c r="G128">
-        <v>216.95</v>
+        <v>179.66</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="M128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N128">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="O128">
         <v>60000</v>
       </c>
       <c r="Q128" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S128">
-        <v>2754020</v>
+        <v>2556518</v>
       </c>
       <c r="U128">
-        <v>4981910568803</v>
+        <v>4981910567158</v>
       </c>
       <c r="V128" t="s">
         <v>62</v>
       </c>
       <c r="Y128">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z128">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="AA128" t="s">
         <v>62</v>
       </c>
       <c r="AB128">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="AC128">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD128">
         <v>0</v>
       </c>
       <c r="AG128" t="s">
         <v>74</v>
       </c>
       <c r="AH128">
-        <v>32.19</v>
+        <v>36.27</v>
       </c>
       <c r="AO128" t="s">
         <v>75</v>
       </c>
       <c r="AP128" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT128">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="BB128" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="129" spans="1:55">
       <c r="A129">
-        <v>115821</v>
+        <v>115743</v>
       </c>
       <c r="B129" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="C129">
-        <v>261290</v>
+        <v>261250</v>
       </c>
       <c r="D129" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="E129" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F129" t="s">
         <v>71</v>
       </c>
       <c r="G129">
-        <v>190.96</v>
+        <v>179.66</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L129">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M129">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="N129">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="O129">
         <v>60000</v>
       </c>
       <c r="Q129" t="s">
         <v>147</v>
       </c>
       <c r="S129">
-        <v>2554520</v>
+        <v>2453520</v>
       </c>
       <c r="U129">
-        <v>4981910567202</v>
+        <v>4981910565819</v>
       </c>
       <c r="V129" t="s">
         <v>62</v>
       </c>
       <c r="Y129">
         <v>20</v>
       </c>
       <c r="Z129">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="AA129" t="s">
         <v>62</v>
       </c>
       <c r="AB129">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="AC129">
         <v>20</v>
       </c>
       <c r="AD129">
         <v>0</v>
       </c>
       <c r="AG129" t="s">
         <v>74</v>
       </c>
       <c r="AH129">
-        <v>31.81</v>
+        <v>26.23</v>
       </c>
       <c r="AO129" t="s">
         <v>75</v>
       </c>
       <c r="AP129" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT129">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="BB129" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="130" spans="1:55">
       <c r="A130">
-        <v>115724</v>
+        <v>115450</v>
       </c>
       <c r="B130" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="C130">
-        <v>261300</v>
+        <v>261260</v>
       </c>
       <c r="D130" t="s">
-        <v>480</v>
+        <v>493</v>
       </c>
       <c r="E130" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F130" t="s">
         <v>71</v>
       </c>
       <c r="G130">
-        <v>174.01</v>
+        <v>114.12</v>
       </c>
       <c r="H130">
         <v>0</v>
       </c>
       <c r="I130">
         <v>0</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L130">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M130">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N130">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="O130">
         <v>60000</v>
       </c>
       <c r="Q130" t="s">
         <v>147</v>
       </c>
       <c r="S130">
-        <v>2254519</v>
+        <v>2154517</v>
       </c>
       <c r="U130">
-        <v>4981910566274</v>
+        <v>4981910568414</v>
       </c>
       <c r="V130" t="s">
         <v>62</v>
       </c>
       <c r="Y130">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z130">
         <v>45</v>
       </c>
       <c r="AA130" t="s">
         <v>62</v>
       </c>
       <c r="AB130">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="AC130">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD130">
         <v>0</v>
       </c>
       <c r="AG130" t="s">
         <v>74</v>
       </c>
       <c r="AH130">
-        <v>24.98</v>
+        <v>19.84</v>
       </c>
       <c r="AO130" t="s">
         <v>75</v>
       </c>
       <c r="AP130" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT130">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="BB130" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="131" spans="1:55">
       <c r="A131">
-        <v>115583</v>
+        <v>115933</v>
       </c>
       <c r="B131" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="C131">
-        <v>261310</v>
+        <v>261280</v>
       </c>
       <c r="D131" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="E131" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F131" t="s">
         <v>71</v>
       </c>
       <c r="G131">
-        <v>144.63</v>
+        <v>216.95</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M131">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N131">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="O131">
         <v>60000</v>
       </c>
       <c r="Q131" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S131">
-        <v>2356517</v>
+        <v>2754020</v>
       </c>
       <c r="U131">
-        <v>4981910566267</v>
+        <v>4981910568803</v>
       </c>
       <c r="V131" t="s">
         <v>62</v>
       </c>
       <c r="Y131">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Z131">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="AA131" t="s">
         <v>62</v>
       </c>
       <c r="AB131">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="AC131">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AD131">
         <v>0</v>
       </c>
       <c r="AG131" t="s">
         <v>74</v>
       </c>
       <c r="AH131">
-        <v>31.72</v>
+        <v>32.19</v>
       </c>
       <c r="AO131" t="s">
         <v>75</v>
       </c>
       <c r="AP131" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT131">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="BB131" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="132" spans="1:55">
       <c r="A132">
-        <v>115590</v>
+        <v>115821</v>
       </c>
       <c r="B132" t="s">
-        <v>483</v>
+        <v>497</v>
       </c>
       <c r="C132">
-        <v>261320</v>
+        <v>261290</v>
       </c>
       <c r="D132" t="s">
-        <v>484</v>
+        <v>498</v>
       </c>
       <c r="E132" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F132" t="s">
         <v>71</v>
       </c>
       <c r="G132">
-        <v>145.76</v>
+        <v>190.96</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="M132">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N132">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="O132">
         <v>60000</v>
       </c>
       <c r="Q132" t="s">
         <v>147</v>
       </c>
       <c r="S132">
-        <v>2254018</v>
+        <v>2554520</v>
       </c>
       <c r="U132">
-        <v>4981910566564</v>
+        <v>4981910567202</v>
       </c>
       <c r="V132" t="s">
         <v>62</v>
       </c>
       <c r="Y132">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="Z132">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="AA132" t="s">
         <v>62</v>
       </c>
       <c r="AB132">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="AC132">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="AD132">
         <v>0</v>
       </c>
       <c r="AG132" t="s">
         <v>74</v>
       </c>
       <c r="AH132">
-        <v>23.15</v>
+        <v>31.81</v>
       </c>
       <c r="AO132" t="s">
         <v>75</v>
       </c>
       <c r="AP132" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT132">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="BB132" t="s">
-        <v>485</v>
+        <v>496</v>
       </c>
     </row>
     <row r="133" spans="1:55">
       <c r="A133">
-        <v>115704</v>
+        <v>115724</v>
       </c>
       <c r="B133" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="C133">
-        <v>261330</v>
+        <v>261300</v>
       </c>
       <c r="D133" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="E133" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F133" t="s">
         <v>71</v>
       </c>
       <c r="G133">
-        <v>168.36</v>
+        <v>174.01</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M133">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="N133">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="O133">
         <v>60000</v>
       </c>
       <c r="Q133" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S133">
-        <v>2355518</v>
+        <v>2254519</v>
       </c>
       <c r="U133">
-        <v>4981910567974</v>
+        <v>4981910566274</v>
       </c>
       <c r="V133" t="s">
         <v>62</v>
       </c>
       <c r="Y133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z133">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="AA133" t="s">
         <v>62</v>
       </c>
       <c r="AB133">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="AC133">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD133">
         <v>0</v>
       </c>
       <c r="AG133" t="s">
         <v>74</v>
       </c>
       <c r="AH133">
-        <v>30.14</v>
+        <v>24.98</v>
       </c>
       <c r="AO133" t="s">
         <v>75</v>
       </c>
       <c r="AP133" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT133">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="BB133" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="134" spans="1:55">
       <c r="A134">
-        <v>32317</v>
+        <v>115583</v>
       </c>
       <c r="B134" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="C134">
-        <v>261340</v>
+        <v>261310</v>
       </c>
       <c r="D134" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="E134" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="F134" t="s">
-        <v>491</v>
+        <v>71</v>
       </c>
       <c r="G134">
-        <v>169.36</v>
+        <v>144.63</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M134">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N134">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>10.6</v>
+        <v>108</v>
+      </c>
+      <c r="O134">
+        <v>60000</v>
       </c>
       <c r="Q134" t="s">
         <v>72</v>
       </c>
       <c r="S134">
-        <v>2555020</v>
+        <v>2356517</v>
+      </c>
+      <c r="U134">
+        <v>4981910566267</v>
+      </c>
+      <c r="V134" t="s">
+        <v>62</v>
       </c>
       <c r="Y134">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="Z134">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="AA134" t="s">
         <v>62</v>
       </c>
       <c r="AB134">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="AC134">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="AD134">
         <v>0</v>
       </c>
       <c r="AG134" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH134">
-        <v>36.24</v>
+        <v>31.72</v>
       </c>
       <c r="AO134" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP134" t="s">
-        <v>458</v>
+        <v>475</v>
+      </c>
+      <c r="AT134">
+        <v>108</v>
       </c>
       <c r="BB134" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
     </row>
     <row r="135" spans="1:55">
       <c r="A135">
-        <v>134964</v>
+        <v>115590</v>
       </c>
       <c r="B135" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="C135">
-        <v>261340</v>
+        <v>261320</v>
       </c>
       <c r="D135" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="E135" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F135" t="s">
         <v>71</v>
       </c>
       <c r="G135">
-        <v>187.91</v>
+        <v>145.76</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N135">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="O135">
         <v>60000</v>
       </c>
       <c r="Q135" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S135">
-        <v>2555020</v>
+        <v>2254018</v>
       </c>
       <c r="U135">
-        <v>4981910567950</v>
+        <v>4981910566564</v>
       </c>
       <c r="V135" t="s">
         <v>62</v>
       </c>
       <c r="Y135">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z135">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="AA135" t="s">
         <v>62</v>
       </c>
       <c r="AB135">
-        <v>255</v>
+        <v>225</v>
       </c>
       <c r="AC135">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD135">
         <v>0</v>
       </c>
       <c r="AG135" t="s">
         <v>74</v>
       </c>
       <c r="AH135">
-        <v>36.24</v>
+        <v>23.15</v>
       </c>
       <c r="AO135" t="s">
         <v>75</v>
       </c>
       <c r="AP135" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT135">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="BB135" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
     </row>
     <row r="136" spans="1:55">
       <c r="A136">
-        <v>115851</v>
+        <v>115704</v>
       </c>
       <c r="B136" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="C136">
-        <v>261350</v>
+        <v>261330</v>
       </c>
       <c r="D136" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="E136" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F136" t="s">
         <v>71</v>
       </c>
       <c r="G136">
-        <v>196.61</v>
+        <v>168.36</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="M136">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="N136">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="O136">
         <v>60000</v>
       </c>
       <c r="Q136" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S136">
-        <v>2454019</v>
+        <v>2355518</v>
       </c>
       <c r="U136">
-        <v>4981910567899</v>
+        <v>4981910567974</v>
       </c>
       <c r="V136" t="s">
         <v>62</v>
       </c>
       <c r="Y136">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z136">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="AA136" t="s">
         <v>62</v>
       </c>
       <c r="AB136">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="AC136">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD136">
         <v>0</v>
       </c>
       <c r="AG136" t="s">
         <v>74</v>
       </c>
       <c r="AH136">
-        <v>27.25</v>
+        <v>30.14</v>
       </c>
       <c r="AO136" t="s">
         <v>75</v>
       </c>
       <c r="AP136" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT136">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="BB136" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="137" spans="1:55">
       <c r="A137">
-        <v>115840</v>
+        <v>32317</v>
       </c>
       <c r="B137" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="C137">
-        <v>261360</v>
+        <v>261340</v>
       </c>
       <c r="D137" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="E137" t="s">
-        <v>457</v>
+        <v>510</v>
       </c>
       <c r="F137" t="s">
-        <v>71</v>
+        <v>511</v>
       </c>
       <c r="G137">
-        <v>195.48</v>
+        <v>169.36</v>
       </c>
       <c r="H137">
         <v>0</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N137">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>60000</v>
+        <v>109</v>
+      </c>
+      <c r="O137" t="s">
+        <v>109</v>
+      </c>
+      <c r="P137">
+        <v>10.6</v>
       </c>
       <c r="Q137" t="s">
         <v>72</v>
       </c>
       <c r="S137">
-        <v>2755520</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>2555020</v>
       </c>
       <c r="Y137">
         <v>20</v>
       </c>
       <c r="Z137">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AA137" t="s">
         <v>62</v>
       </c>
       <c r="AB137">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="AC137">
         <v>20</v>
       </c>
       <c r="AD137">
         <v>0</v>
       </c>
       <c r="AG137" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH137">
-        <v>40.21</v>
+        <v>36.24</v>
       </c>
       <c r="AO137" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP137" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>475</v>
       </c>
       <c r="BB137" t="s">
-        <v>462</v>
+        <v>512</v>
       </c>
     </row>
     <row r="138" spans="1:55">
       <c r="A138">
-        <v>115535</v>
+        <v>134964</v>
       </c>
       <c r="B138" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="C138">
-        <v>261370</v>
+        <v>261340</v>
       </c>
       <c r="D138" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="E138" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F138" t="s">
         <v>71</v>
       </c>
       <c r="G138">
-        <v>134.46</v>
+        <v>187.91</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M138">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="N138">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="O138">
         <v>60000</v>
       </c>
       <c r="Q138" t="s">
         <v>72</v>
       </c>
       <c r="S138">
-        <v>2156017</v>
+        <v>2555020</v>
       </c>
       <c r="U138">
-        <v>4981910567141</v>
+        <v>4981910567950</v>
       </c>
       <c r="V138" t="s">
         <v>62</v>
       </c>
       <c r="Y138">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Z138">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="AA138" t="s">
         <v>62</v>
       </c>
       <c r="AB138">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="AC138">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AD138">
         <v>0</v>
       </c>
       <c r="AG138" t="s">
         <v>74</v>
       </c>
       <c r="AH138">
-        <v>27.21</v>
+        <v>36.24</v>
       </c>
       <c r="AO138" t="s">
         <v>75</v>
       </c>
       <c r="AP138" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT138">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="BB138" t="s">
-        <v>462</v>
+        <v>514</v>
       </c>
     </row>
     <row r="139" spans="1:55">
       <c r="A139">
-        <v>115684</v>
+        <v>115851</v>
       </c>
       <c r="B139" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
       <c r="C139">
-        <v>261380</v>
+        <v>261350</v>
       </c>
       <c r="D139" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="E139" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F139" t="s">
         <v>71</v>
       </c>
       <c r="G139">
-        <v>166.1</v>
+        <v>196.61</v>
       </c>
       <c r="H139">
         <v>0</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
+        <v>0</v>
+      </c>
+      <c r="M139">
         <v>3</v>
       </c>
-      <c r="M139">
-[...1 lines deleted...]
-      </c>
       <c r="N139">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="O139">
         <v>60000</v>
       </c>
       <c r="Q139" t="s">
         <v>147</v>
       </c>
       <c r="S139">
-        <v>2455518</v>
+        <v>2454019</v>
       </c>
       <c r="U139">
-        <v>4981910568438</v>
+        <v>4981910567899</v>
       </c>
       <c r="V139" t="s">
         <v>62</v>
       </c>
       <c r="Y139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z139">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="AA139" t="s">
         <v>62</v>
       </c>
       <c r="AB139">
         <v>245</v>
       </c>
       <c r="AC139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD139">
         <v>0</v>
       </c>
       <c r="AG139" t="s">
         <v>74</v>
       </c>
       <c r="AH139">
-        <v>31.31</v>
+        <v>27.25</v>
       </c>
       <c r="AO139" t="s">
         <v>75</v>
       </c>
       <c r="AP139" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT139">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="BB139" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="140" spans="1:55">
       <c r="A140">
-        <v>115831</v>
+        <v>115840</v>
       </c>
       <c r="B140" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="C140">
-        <v>261390</v>
+        <v>261360</v>
       </c>
       <c r="D140" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
       <c r="E140" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F140" t="s">
         <v>71</v>
       </c>
       <c r="G140">
-        <v>193.22</v>
+        <v>195.48</v>
       </c>
       <c r="H140">
         <v>0</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M140">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N140">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="O140">
         <v>60000</v>
       </c>
       <c r="Q140" t="s">
         <v>72</v>
       </c>
       <c r="S140">
-        <v>2355519</v>
+        <v>2755520</v>
       </c>
       <c r="U140">
-        <v>4981910567653</v>
+        <v>4981910568827</v>
       </c>
       <c r="V140" t="s">
         <v>62</v>
       </c>
       <c r="Y140">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Z140">
         <v>55</v>
       </c>
       <c r="AA140" t="s">
         <v>62</v>
       </c>
       <c r="AB140">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="AC140">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AD140">
         <v>0</v>
       </c>
       <c r="AG140" t="s">
         <v>74</v>
       </c>
       <c r="AH140">
-        <v>30.27</v>
+        <v>40.21</v>
       </c>
       <c r="AO140" t="s">
         <v>75</v>
       </c>
       <c r="AP140" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT140">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="BB140" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="141" spans="1:55">
       <c r="A141">
-        <v>115676</v>
+        <v>115535</v>
       </c>
       <c r="B141" t="s">
-        <v>505</v>
+        <v>519</v>
       </c>
       <c r="C141">
-        <v>261400</v>
+        <v>261370</v>
       </c>
       <c r="D141" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="E141" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F141" t="s">
         <v>71</v>
       </c>
       <c r="G141">
-        <v>162.71</v>
+        <v>134.46</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="M141">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N141">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="O141">
         <v>60000</v>
       </c>
       <c r="Q141" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S141">
-        <v>2355018</v>
+        <v>2156017</v>
       </c>
       <c r="U141">
-        <v>4981910567936</v>
+        <v>4981910567141</v>
       </c>
       <c r="V141" t="s">
         <v>62</v>
       </c>
       <c r="Y141">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z141">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="AA141" t="s">
         <v>62</v>
       </c>
       <c r="AB141">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="AC141">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD141">
         <v>0</v>
       </c>
       <c r="AG141" t="s">
         <v>74</v>
       </c>
       <c r="AH141">
-        <v>28.44</v>
+        <v>27.21</v>
       </c>
       <c r="AO141" t="s">
         <v>75</v>
       </c>
       <c r="AP141" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT141">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="BB141" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="142" spans="1:55">
       <c r="A142">
-        <v>115702</v>
+        <v>115684</v>
       </c>
       <c r="B142" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
       <c r="C142">
-        <v>261410</v>
+        <v>261380</v>
       </c>
       <c r="D142" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="E142" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F142" t="s">
         <v>71</v>
       </c>
       <c r="G142">
-        <v>170.62</v>
+        <v>166.1</v>
       </c>
       <c r="H142">
         <v>0</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M142">
         <v>0</v>
       </c>
       <c r="N142">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="O142">
         <v>60000</v>
       </c>
       <c r="Q142" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S142">
-        <v>2456018</v>
+        <v>2455518</v>
       </c>
       <c r="U142">
-        <v>4981910567165</v>
+        <v>4981910568438</v>
       </c>
       <c r="V142" t="s">
         <v>62</v>
       </c>
       <c r="Y142">
         <v>18</v>
       </c>
       <c r="Z142">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AA142" t="s">
         <v>62</v>
       </c>
       <c r="AB142">
         <v>245</v>
       </c>
       <c r="AC142">
         <v>18</v>
       </c>
       <c r="AD142">
         <v>0</v>
       </c>
       <c r="AG142" t="s">
         <v>74</v>
       </c>
       <c r="AH142">
-        <v>33.38</v>
+        <v>31.31</v>
       </c>
       <c r="AO142" t="s">
         <v>75</v>
       </c>
       <c r="AP142" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT142">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="BB142" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="143" spans="1:55">
       <c r="A143">
-        <v>115734</v>
+        <v>115831</v>
       </c>
       <c r="B143" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="C143">
-        <v>261420</v>
+        <v>261390</v>
       </c>
       <c r="D143" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="E143" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F143" t="s">
         <v>71</v>
       </c>
       <c r="G143">
-        <v>175.14</v>
+        <v>193.22</v>
       </c>
       <c r="H143">
         <v>0</v>
       </c>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="M143">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N143">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="O143">
         <v>60000</v>
       </c>
       <c r="Q143" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S143">
-        <v>2553520</v>
+        <v>2355519</v>
       </c>
       <c r="U143">
-        <v>4981910567646</v>
+        <v>4981910567653</v>
       </c>
       <c r="V143" t="s">
         <v>62</v>
       </c>
       <c r="Y143">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="Z143">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="AA143" t="s">
         <v>62</v>
       </c>
       <c r="AB143">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="AC143">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AD143">
         <v>0</v>
       </c>
       <c r="AG143" t="s">
         <v>74</v>
       </c>
       <c r="AH143">
-        <v>26.87</v>
+        <v>30.27</v>
       </c>
       <c r="AO143" t="s">
         <v>75</v>
       </c>
       <c r="AP143" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT143">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="BB143" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="144" spans="1:55">
       <c r="A144">
-        <v>115468</v>
+        <v>115676</v>
       </c>
       <c r="B144" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="C144">
-        <v>261430</v>
+        <v>261400</v>
       </c>
       <c r="D144" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="E144" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F144" t="s">
         <v>71</v>
       </c>
       <c r="G144">
-        <v>119.77</v>
+        <v>162.71</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="M144">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N144">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="O144">
         <v>60000</v>
       </c>
       <c r="Q144" t="s">
         <v>147</v>
       </c>
       <c r="S144">
-        <v>2254517</v>
+        <v>2355018</v>
       </c>
       <c r="U144">
-        <v>4981910566571</v>
+        <v>4981910567936</v>
       </c>
       <c r="V144" t="s">
         <v>62</v>
       </c>
       <c r="Y144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z144">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="AA144" t="s">
         <v>62</v>
       </c>
       <c r="AB144">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC144">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD144">
         <v>0</v>
       </c>
       <c r="AG144" t="s">
         <v>74</v>
       </c>
       <c r="AH144">
-        <v>21.25</v>
+        <v>28.44</v>
       </c>
       <c r="AO144" t="s">
         <v>75</v>
       </c>
       <c r="AP144" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT144">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="BB144" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="145" spans="1:55">
       <c r="A145">
-        <v>115628</v>
+        <v>115702</v>
       </c>
       <c r="B145" t="s">
-        <v>513</v>
+        <v>527</v>
       </c>
       <c r="C145">
-        <v>261450</v>
+        <v>261410</v>
       </c>
       <c r="D145" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="E145" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F145" t="s">
         <v>71</v>
       </c>
       <c r="G145">
-        <v>152.54</v>
+        <v>170.62</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="M145">
         <v>0</v>
       </c>
       <c r="N145">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="O145">
         <v>60000</v>
       </c>
       <c r="Q145" t="s">
         <v>72</v>
       </c>
       <c r="S145">
-        <v>2456517</v>
+        <v>2456018</v>
       </c>
       <c r="U145">
-        <v>4981910567219</v>
+        <v>4981910567165</v>
       </c>
       <c r="V145" t="s">
         <v>62</v>
       </c>
       <c r="Y145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z145">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="AA145" t="s">
         <v>62</v>
       </c>
       <c r="AB145">
         <v>245</v>
       </c>
       <c r="AC145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD145">
         <v>0</v>
       </c>
       <c r="AG145" t="s">
         <v>74</v>
       </c>
       <c r="AH145">
-        <v>33.31</v>
+        <v>33.38</v>
       </c>
       <c r="AO145" t="s">
         <v>75</v>
       </c>
       <c r="AP145" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT145">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="BB145" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="146" spans="1:55">
       <c r="A146">
-        <v>115556</v>
+        <v>115734</v>
       </c>
       <c r="B146" t="s">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="C146">
-        <v>261460</v>
+        <v>261420</v>
       </c>
       <c r="D146" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="E146" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F146" t="s">
         <v>71</v>
       </c>
       <c r="G146">
-        <v>136.72</v>
+        <v>175.14</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L146">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="M146">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N146">
         <v>97</v>
       </c>
       <c r="O146">
         <v>60000</v>
       </c>
       <c r="Q146" t="s">
         <v>147</v>
       </c>
       <c r="S146">
-        <v>2354517</v>
+        <v>2553520</v>
       </c>
       <c r="U146">
-        <v>4981910566588</v>
+        <v>4981910567646</v>
       </c>
       <c r="V146" t="s">
         <v>62</v>
       </c>
       <c r="Y146">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Z146">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="AA146" t="s">
         <v>62</v>
       </c>
       <c r="AB146">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="AC146">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AD146">
         <v>0</v>
       </c>
       <c r="AG146" t="s">
         <v>74</v>
       </c>
       <c r="AH146">
-        <v>22.29</v>
+        <v>26.87</v>
       </c>
       <c r="AO146" t="s">
         <v>75</v>
       </c>
       <c r="AP146" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT146">
         <v>97</v>
       </c>
       <c r="BB146" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="147" spans="1:55">
       <c r="A147">
-        <v>32321</v>
+        <v>115468</v>
       </c>
       <c r="B147" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
       <c r="C147">
-        <v>261470</v>
+        <v>261430</v>
       </c>
       <c r="D147" t="s">
-        <v>518</v>
+        <v>532</v>
       </c>
       <c r="E147" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="F147" t="s">
-        <v>491</v>
+        <v>71</v>
       </c>
       <c r="G147">
-        <v>172.7</v>
+        <v>119.77</v>
       </c>
       <c r="H147">
         <v>0</v>
       </c>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L147">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M147">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N147">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>10.7</v>
+        <v>94</v>
+      </c>
+      <c r="O147">
+        <v>60000</v>
       </c>
       <c r="Q147" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S147">
-        <v>2655020</v>
+        <v>2254517</v>
+      </c>
+      <c r="U147">
+        <v>4981910566571</v>
+      </c>
+      <c r="V147" t="s">
+        <v>62</v>
       </c>
       <c r="Y147">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="Z147">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="AA147" t="s">
         <v>62</v>
       </c>
       <c r="AB147">
-        <v>265</v>
+        <v>225</v>
       </c>
       <c r="AC147">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="AD147">
         <v>0</v>
       </c>
       <c r="AG147" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH147">
-        <v>37.15</v>
+        <v>21.25</v>
       </c>
       <c r="AO147" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP147" t="s">
-        <v>458</v>
+        <v>475</v>
+      </c>
+      <c r="AT147">
+        <v>94</v>
       </c>
       <c r="BB147" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
     </row>
     <row r="148" spans="1:55">
       <c r="A148">
-        <v>115802</v>
+        <v>115628</v>
       </c>
       <c r="B148" t="s">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="C148">
-        <v>261480</v>
+        <v>261450</v>
       </c>
       <c r="D148" t="s">
-        <v>520</v>
+        <v>534</v>
       </c>
       <c r="E148" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F148" t="s">
         <v>71</v>
       </c>
       <c r="G148">
-        <v>187.57</v>
+        <v>152.54</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
       <c r="I148">
         <v>0</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M148">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N148">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="O148">
         <v>60000</v>
       </c>
       <c r="Q148" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S148">
-        <v>2454020</v>
+        <v>2456517</v>
       </c>
       <c r="U148">
-        <v>4981910567639</v>
+        <v>4981910567219</v>
       </c>
       <c r="V148" t="s">
         <v>62</v>
       </c>
       <c r="Y148">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="Z148">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="AA148" t="s">
         <v>62</v>
       </c>
       <c r="AB148">
         <v>245</v>
       </c>
       <c r="AC148">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="AD148">
         <v>0</v>
       </c>
       <c r="AG148" t="s">
         <v>74</v>
       </c>
       <c r="AH148">
-        <v>27.82</v>
+        <v>33.31</v>
       </c>
       <c r="AO148" t="s">
         <v>75</v>
       </c>
       <c r="AP148" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT148">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="BB148" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="149" spans="1:55">
       <c r="A149">
-        <v>115761</v>
+        <v>115556</v>
       </c>
       <c r="B149" t="s">
-        <v>521</v>
+        <v>535</v>
       </c>
       <c r="C149">
-        <v>261490</v>
+        <v>261460</v>
       </c>
       <c r="D149" t="s">
-        <v>522</v>
+        <v>536</v>
       </c>
       <c r="E149" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F149" t="s">
         <v>71</v>
       </c>
       <c r="G149">
-        <v>180.79</v>
+        <v>136.72</v>
       </c>
       <c r="H149">
         <v>0</v>
       </c>
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L149">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M149">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N149">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O149">
         <v>60000</v>
       </c>
       <c r="Q149" t="s">
         <v>147</v>
       </c>
       <c r="S149">
-        <v>2553519</v>
+        <v>2354517</v>
       </c>
       <c r="U149">
-        <v>4981910565826</v>
+        <v>4981910566588</v>
       </c>
       <c r="V149" t="s">
         <v>62</v>
       </c>
       <c r="Y149">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z149">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="AA149" t="s">
         <v>62</v>
       </c>
       <c r="AB149">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="AC149">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD149">
         <v>0</v>
       </c>
       <c r="AG149" t="s">
         <v>74</v>
       </c>
       <c r="AH149">
-        <v>26.01</v>
+        <v>22.29</v>
       </c>
       <c r="AO149" t="s">
         <v>75</v>
       </c>
       <c r="AP149" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT149">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="BB149" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="150" spans="1:55">
       <c r="A150">
-        <v>115744</v>
+        <v>32321</v>
       </c>
       <c r="B150" t="s">
-        <v>523</v>
+        <v>537</v>
       </c>
       <c r="C150">
-        <v>261500</v>
+        <v>261470</v>
       </c>
       <c r="D150" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="E150" t="s">
-        <v>457</v>
+        <v>510</v>
       </c>
       <c r="F150" t="s">
-        <v>71</v>
+        <v>511</v>
       </c>
       <c r="G150">
-        <v>179.66</v>
+        <v>172.7</v>
       </c>
       <c r="H150">
         <v>0</v>
       </c>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L150">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M150">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="N150">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>60000</v>
+        <v>111</v>
+      </c>
+      <c r="O150" t="s">
+        <v>109</v>
+      </c>
+      <c r="P150">
+        <v>10.7</v>
       </c>
       <c r="Q150" t="s">
         <v>72</v>
       </c>
       <c r="S150">
-        <v>2656018</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>2655020</v>
       </c>
       <c r="Y150">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="Z150">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="AA150" t="s">
         <v>62</v>
       </c>
       <c r="AB150">
         <v>265</v>
       </c>
       <c r="AC150">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="AD150">
         <v>0</v>
       </c>
       <c r="AG150" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH150">
-        <v>36.91</v>
+        <v>37.15</v>
       </c>
       <c r="AO150" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP150" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>475</v>
       </c>
       <c r="BB150" t="s">
-        <v>462</v>
+        <v>512</v>
       </c>
     </row>
     <row r="151" spans="1:55">
       <c r="A151">
-        <v>115701</v>
+        <v>115802</v>
       </c>
       <c r="B151" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="C151">
-        <v>261510</v>
+        <v>261480</v>
       </c>
       <c r="D151" t="s">
-        <v>526</v>
+        <v>540</v>
       </c>
       <c r="E151" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F151" t="s">
         <v>71</v>
       </c>
       <c r="G151">
-        <v>168.36</v>
+        <v>187.57</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L151">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="M151">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N151">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="O151">
         <v>60000</v>
       </c>
       <c r="Q151" t="s">
         <v>147</v>
       </c>
       <c r="S151">
-        <v>2254019</v>
+        <v>2454020</v>
       </c>
       <c r="U151">
-        <v>4981910565796</v>
+        <v>4981910567639</v>
       </c>
       <c r="V151" t="s">
         <v>62</v>
       </c>
       <c r="Y151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Z151">
         <v>40</v>
       </c>
       <c r="AA151" t="s">
         <v>62</v>
       </c>
       <c r="AB151">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="AC151">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AD151">
         <v>0</v>
       </c>
       <c r="AG151" t="s">
         <v>74</v>
       </c>
       <c r="AH151">
-        <v>24.25</v>
+        <v>27.82</v>
       </c>
       <c r="AO151" t="s">
         <v>75</v>
       </c>
       <c r="AP151" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT151">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="BB151" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="152" spans="1:55">
       <c r="A152">
-        <v>115659</v>
+        <v>115761</v>
       </c>
       <c r="B152" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="C152">
-        <v>261520</v>
+        <v>261490</v>
       </c>
       <c r="D152" t="s">
-        <v>528</v>
+        <v>542</v>
       </c>
       <c r="E152" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F152" t="s">
         <v>71</v>
       </c>
       <c r="G152">
-        <v>159.32</v>
+        <v>180.79</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
       <c r="I152">
         <v>0</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M152">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N152">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="O152">
         <v>60000</v>
       </c>
       <c r="Q152" t="s">
         <v>147</v>
       </c>
       <c r="S152">
-        <v>2354518</v>
+        <v>2553519</v>
       </c>
       <c r="U152">
-        <v>4981910566601</v>
+        <v>4981910565826</v>
       </c>
       <c r="V152" t="s">
         <v>62</v>
       </c>
       <c r="Y152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z152">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="AA152" t="s">
         <v>62</v>
       </c>
       <c r="AB152">
-        <v>235</v>
+        <v>255</v>
       </c>
       <c r="AC152">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD152">
         <v>0</v>
       </c>
       <c r="AG152" t="s">
         <v>74</v>
       </c>
       <c r="AH152">
-        <v>24.3</v>
+        <v>26.01</v>
       </c>
       <c r="AO152" t="s">
         <v>75</v>
       </c>
       <c r="AP152" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT152">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="BB152" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
     </row>
     <row r="153" spans="1:55">
       <c r="A153">
-        <v>115557</v>
+        <v>115744</v>
       </c>
       <c r="B153" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="C153">
-        <v>261530</v>
+        <v>261500</v>
       </c>
       <c r="D153" t="s">
-        <v>531</v>
+        <v>545</v>
       </c>
       <c r="E153" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F153" t="s">
         <v>71</v>
       </c>
       <c r="G153">
-        <v>136.72</v>
+        <v>179.66</v>
       </c>
       <c r="H153">
         <v>0</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L153">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="M153">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="N153">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="O153">
         <v>60000</v>
       </c>
       <c r="Q153" t="s">
         <v>72</v>
       </c>
       <c r="S153">
-        <v>2356017</v>
+        <v>2656018</v>
       </c>
       <c r="U153">
-        <v>4981910567226</v>
+        <v>4981910568773</v>
       </c>
       <c r="V153" t="s">
         <v>62</v>
       </c>
       <c r="Y153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z153">
         <v>60</v>
       </c>
       <c r="AA153" t="s">
         <v>62</v>
       </c>
       <c r="AB153">
-        <v>235</v>
+        <v>265</v>
       </c>
       <c r="AC153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD153">
         <v>0</v>
       </c>
       <c r="AG153" t="s">
         <v>74</v>
       </c>
       <c r="AH153">
-        <v>30.2</v>
+        <v>36.91</v>
       </c>
       <c r="AO153" t="s">
         <v>75</v>
       </c>
       <c r="AP153" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT153">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="BB153" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="154" spans="1:55">
       <c r="A154">
-        <v>115686</v>
+        <v>115701</v>
       </c>
       <c r="B154" t="s">
-        <v>532</v>
+        <v>546</v>
       </c>
       <c r="C154">
-        <v>261540</v>
+        <v>261510</v>
       </c>
       <c r="D154" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="E154" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F154" t="s">
         <v>71</v>
       </c>
       <c r="G154">
-        <v>166.1</v>
+        <v>168.36</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L154">
         <v>3</v>
       </c>
       <c r="M154">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N154">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="O154">
         <v>60000</v>
       </c>
       <c r="Q154" t="s">
         <v>147</v>
       </c>
       <c r="S154">
-        <v>2454018</v>
+        <v>2254019</v>
       </c>
       <c r="U154">
-        <v>4981910566298</v>
+        <v>4981910565796</v>
       </c>
       <c r="V154" t="s">
         <v>62</v>
       </c>
       <c r="Y154">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z154">
         <v>40</v>
       </c>
       <c r="AA154" t="s">
         <v>62</v>
       </c>
       <c r="AB154">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="AC154">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD154">
         <v>0</v>
       </c>
       <c r="AG154" t="s">
         <v>74</v>
       </c>
       <c r="AH154">
-        <v>24.93</v>
+        <v>24.25</v>
       </c>
       <c r="AO154" t="s">
         <v>75</v>
       </c>
       <c r="AP154" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT154">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="BB154" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="155" spans="1:55">
       <c r="A155">
-        <v>115718</v>
+        <v>115659</v>
       </c>
       <c r="B155" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
       <c r="C155">
-        <v>261550</v>
+        <v>261520</v>
       </c>
       <c r="D155" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="E155" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F155" t="s">
         <v>71</v>
       </c>
       <c r="G155">
-        <v>171.75</v>
+        <v>159.32</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M155">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="N155">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="O155">
         <v>60000</v>
       </c>
       <c r="Q155" t="s">
         <v>147</v>
       </c>
       <c r="S155">
-        <v>2353519</v>
+        <v>2354518</v>
       </c>
       <c r="U155">
-        <v>4981910567622</v>
+        <v>4981910566601</v>
       </c>
       <c r="V155" t="s">
         <v>62</v>
       </c>
       <c r="Y155">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z155">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="AA155" t="s">
         <v>62</v>
       </c>
       <c r="AB155">
         <v>235</v>
       </c>
       <c r="AC155">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD155">
         <v>0</v>
       </c>
       <c r="AG155" t="s">
         <v>74</v>
       </c>
       <c r="AH155">
-        <v>23.92</v>
+        <v>24.3</v>
       </c>
       <c r="AO155" t="s">
         <v>75</v>
       </c>
       <c r="AP155" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT155">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="BB155" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="156" spans="1:55">
       <c r="A156">
-        <v>115660</v>
+        <v>115557</v>
       </c>
       <c r="B156" t="s">
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="C156">
-        <v>261560</v>
+        <v>261530</v>
       </c>
       <c r="D156" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="E156" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F156" t="s">
         <v>71</v>
       </c>
       <c r="G156">
-        <v>159.32</v>
+        <v>136.72</v>
       </c>
       <c r="H156">
         <v>0</v>
       </c>
       <c r="I156">
         <v>0</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L156">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="M156">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="N156">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="O156">
         <v>60000</v>
       </c>
       <c r="Q156" t="s">
         <v>72</v>
       </c>
       <c r="S156">
-        <v>2256018</v>
+        <v>2356017</v>
       </c>
       <c r="U156">
-        <v>4981910568292</v>
+        <v>4981910567226</v>
       </c>
       <c r="V156" t="s">
         <v>62</v>
       </c>
       <c r="Y156">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z156">
         <v>60</v>
       </c>
       <c r="AA156" t="s">
         <v>62</v>
       </c>
       <c r="AB156">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC156">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD156">
         <v>0</v>
       </c>
       <c r="AG156" t="s">
         <v>74</v>
       </c>
       <c r="AH156">
-        <v>29.37</v>
+        <v>30.2</v>
       </c>
       <c r="AO156" t="s">
         <v>75</v>
       </c>
       <c r="AP156" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT156">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="BB156" t="s">
-        <v>462</v>
+        <v>552</v>
       </c>
     </row>
     <row r="157" spans="1:55">
       <c r="A157">
-        <v>115675</v>
+        <v>115686</v>
       </c>
       <c r="B157" t="s">
-        <v>538</v>
+        <v>553</v>
       </c>
       <c r="C157">
-        <v>261570</v>
+        <v>261540</v>
       </c>
       <c r="D157" t="s">
-        <v>539</v>
+        <v>554</v>
       </c>
       <c r="E157" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F157" t="s">
         <v>71</v>
       </c>
       <c r="G157">
-        <v>147.33</v>
+        <v>166.1</v>
       </c>
       <c r="H157">
         <v>0</v>
       </c>
       <c r="I157">
         <v>0</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M157">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N157">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="O157">
         <v>60000</v>
       </c>
       <c r="Q157" t="s">
         <v>147</v>
       </c>
       <c r="S157">
-        <v>2454518</v>
+        <v>2454018</v>
       </c>
       <c r="U157">
-        <v>4981910567172</v>
+        <v>4981910566298</v>
       </c>
       <c r="V157" t="s">
         <v>62</v>
       </c>
       <c r="Y157">
         <v>18</v>
       </c>
       <c r="Z157">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="AA157" t="s">
         <v>62</v>
       </c>
       <c r="AB157">
         <v>245</v>
       </c>
       <c r="AC157">
         <v>18</v>
       </c>
       <c r="AD157">
         <v>0</v>
       </c>
       <c r="AG157" t="s">
         <v>74</v>
       </c>
       <c r="AH157">
-        <v>26.19</v>
+        <v>24.93</v>
       </c>
       <c r="AO157" t="s">
         <v>75</v>
       </c>
       <c r="AP157" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT157">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="BB157" t="s">
-        <v>540</v>
+        <v>489</v>
       </c>
     </row>
     <row r="158" spans="1:55">
       <c r="A158">
-        <v>115733</v>
+        <v>115718</v>
       </c>
       <c r="B158" t="s">
-        <v>541</v>
+        <v>555</v>
       </c>
       <c r="C158">
-        <v>261580</v>
+        <v>261550</v>
       </c>
       <c r="D158" t="s">
-        <v>542</v>
+        <v>556</v>
       </c>
       <c r="E158" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F158" t="s">
         <v>71</v>
       </c>
       <c r="G158">
-        <v>175.14</v>
+        <v>171.75</v>
       </c>
       <c r="H158">
         <v>0</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M158">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N158">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="O158">
         <v>60000</v>
       </c>
       <c r="Q158" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S158">
-        <v>2754520</v>
+        <v>2353519</v>
       </c>
       <c r="U158">
-        <v>4981910568858</v>
+        <v>4981910567622</v>
       </c>
       <c r="V158" t="s">
         <v>62</v>
       </c>
       <c r="Y158">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="Z158">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="AA158" t="s">
         <v>62</v>
       </c>
       <c r="AB158">
-        <v>275</v>
+        <v>235</v>
       </c>
       <c r="AC158">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AD158">
         <v>0</v>
       </c>
       <c r="AG158" t="s">
         <v>74</v>
       </c>
       <c r="AH158">
-        <v>34.3</v>
+        <v>23.92</v>
       </c>
       <c r="AO158" t="s">
         <v>75</v>
       </c>
       <c r="AP158" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT158">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="BB158" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="159" spans="1:55">
       <c r="A159">
-        <v>115621</v>
+        <v>115660</v>
       </c>
       <c r="B159" t="s">
-        <v>543</v>
+        <v>557</v>
       </c>
       <c r="C159">
-        <v>261590</v>
+        <v>261560</v>
       </c>
       <c r="D159" t="s">
-        <v>544</v>
+        <v>558</v>
       </c>
       <c r="E159" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F159" t="s">
         <v>71</v>
       </c>
       <c r="G159">
-        <v>151.41</v>
+        <v>159.32</v>
       </c>
       <c r="H159">
         <v>0</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="L159">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="M159">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="N159">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O159">
         <v>60000</v>
       </c>
       <c r="Q159" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S159">
-        <v>2455017</v>
+        <v>2256018</v>
       </c>
       <c r="U159">
-        <v>4981910566618</v>
+        <v>4981910568292</v>
       </c>
       <c r="V159" t="s">
         <v>62</v>
       </c>
       <c r="Y159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z159">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="AA159" t="s">
         <v>62</v>
       </c>
       <c r="AB159">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="AC159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD159">
         <v>0</v>
       </c>
       <c r="AG159" t="s">
         <v>74</v>
       </c>
       <c r="AH159">
-        <v>28.66</v>
+        <v>29.37</v>
       </c>
       <c r="AO159" t="s">
         <v>75</v>
       </c>
       <c r="AP159" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT159">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="BB159" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="160" spans="1:55">
       <c r="A160">
-        <v>115569</v>
+        <v>115675</v>
       </c>
       <c r="B160" t="s">
-        <v>545</v>
+        <v>559</v>
       </c>
       <c r="C160">
-        <v>261600</v>
+        <v>261570</v>
       </c>
       <c r="D160" t="s">
-        <v>546</v>
+        <v>560</v>
       </c>
       <c r="E160" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F160" t="s">
         <v>71</v>
       </c>
       <c r="G160">
-        <v>142.37</v>
+        <v>147.33</v>
       </c>
       <c r="H160">
         <v>0</v>
       </c>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="M160">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N160">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O160">
         <v>60000</v>
       </c>
       <c r="Q160" t="s">
         <v>147</v>
       </c>
       <c r="S160">
-        <v>2454517</v>
+        <v>2454518</v>
       </c>
       <c r="U160">
-        <v>4981910567233</v>
+        <v>4981910567172</v>
       </c>
       <c r="V160" t="s">
         <v>62</v>
       </c>
       <c r="Y160">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z160">
         <v>45</v>
       </c>
       <c r="AA160" t="s">
         <v>62</v>
       </c>
       <c r="AB160">
         <v>245</v>
       </c>
       <c r="AC160">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD160">
         <v>0</v>
       </c>
       <c r="AG160" t="s">
         <v>74</v>
       </c>
       <c r="AH160">
-        <v>24.93</v>
+        <v>26.19</v>
       </c>
       <c r="AO160" t="s">
         <v>75</v>
       </c>
       <c r="AP160" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT160">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="BB160" t="s">
-        <v>462</v>
+        <v>561</v>
       </c>
     </row>
     <row r="161" spans="1:55">
       <c r="A161">
-        <v>115922</v>
+        <v>115733</v>
       </c>
       <c r="B161" t="s">
-        <v>547</v>
+        <v>562</v>
       </c>
       <c r="C161">
-        <v>261610</v>
+        <v>261580</v>
       </c>
       <c r="D161" t="s">
-        <v>548</v>
+        <v>563</v>
       </c>
       <c r="E161" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F161" t="s">
         <v>71</v>
       </c>
       <c r="G161">
-        <v>212.43</v>
+        <v>175.14</v>
       </c>
       <c r="H161">
         <v>0</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M161">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="N161">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="O161">
         <v>60000</v>
       </c>
       <c r="Q161" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S161">
-        <v>2753519</v>
+        <v>2754520</v>
       </c>
       <c r="U161">
-        <v>4981910568865</v>
+        <v>4981910568858</v>
       </c>
       <c r="V161" t="s">
         <v>62</v>
       </c>
       <c r="Y161">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Z161">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="AA161" t="s">
         <v>62</v>
       </c>
       <c r="AB161">
         <v>275</v>
       </c>
       <c r="AC161">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AD161">
         <v>0</v>
       </c>
       <c r="AG161" t="s">
         <v>74</v>
       </c>
       <c r="AH161">
-        <v>29.56</v>
+        <v>34.3</v>
       </c>
       <c r="AO161" t="s">
         <v>75</v>
       </c>
       <c r="AP161" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT161">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="BB161" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="162" spans="1:55">
       <c r="A162">
-        <v>115617</v>
+        <v>115621</v>
       </c>
       <c r="B162" t="s">
-        <v>549</v>
+        <v>564</v>
       </c>
       <c r="C162">
-        <v>261620</v>
+        <v>261590</v>
       </c>
       <c r="D162" t="s">
-        <v>550</v>
+        <v>565</v>
       </c>
       <c r="E162" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F162" t="s">
         <v>71</v>
       </c>
       <c r="G162">
-        <v>150.28</v>
+        <v>151.41</v>
       </c>
       <c r="H162">
         <v>0</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N162">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O162">
         <v>60000</v>
       </c>
       <c r="Q162" t="s">
         <v>147</v>
       </c>
       <c r="S162">
-        <v>2255018</v>
+        <v>2455017</v>
       </c>
       <c r="U162">
-        <v>4981910567189</v>
+        <v>4981910566618</v>
       </c>
       <c r="V162" t="s">
         <v>62</v>
       </c>
       <c r="Y162">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z162">
         <v>50</v>
       </c>
       <c r="AA162" t="s">
         <v>62</v>
       </c>
       <c r="AB162">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="AC162">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD162">
         <v>0</v>
       </c>
       <c r="AG162" t="s">
         <v>74</v>
       </c>
       <c r="AH162">
-        <v>27.07</v>
+        <v>28.66</v>
       </c>
       <c r="AO162" t="s">
         <v>75</v>
       </c>
       <c r="AP162" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT162">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="BB162" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="163" spans="1:55">
       <c r="A163">
-        <v>115685</v>
+        <v>115569</v>
       </c>
       <c r="B163" t="s">
-        <v>551</v>
+        <v>566</v>
       </c>
       <c r="C163">
-        <v>261630</v>
+        <v>261600</v>
       </c>
       <c r="D163" t="s">
-        <v>552</v>
+        <v>567</v>
       </c>
       <c r="E163" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F163" t="s">
         <v>71</v>
       </c>
       <c r="G163">
-        <v>164.97</v>
+        <v>142.37</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L163">
         <v>6</v>
       </c>
       <c r="M163">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="N163">
         <v>99</v>
       </c>
       <c r="O163">
         <v>60000</v>
       </c>
       <c r="Q163" t="s">
         <v>147</v>
       </c>
       <c r="S163">
-        <v>2554018</v>
+        <v>2454517</v>
       </c>
       <c r="U163">
-        <v>4981910568315</v>
+        <v>4981910567233</v>
       </c>
       <c r="V163" t="s">
         <v>62</v>
       </c>
       <c r="Y163">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z163">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="AA163" t="s">
         <v>62</v>
       </c>
       <c r="AB163">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="AC163">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD163">
         <v>0</v>
       </c>
       <c r="AG163" t="s">
         <v>74</v>
       </c>
       <c r="AH163">
-        <v>26.17</v>
+        <v>24.93</v>
       </c>
       <c r="AO163" t="s">
         <v>75</v>
       </c>
       <c r="AP163" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT163">
         <v>99</v>
       </c>
       <c r="BB163" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="164" spans="1:55">
       <c r="A164">
-        <v>124004</v>
+        <v>115922</v>
       </c>
       <c r="B164" t="s">
-        <v>553</v>
+        <v>568</v>
       </c>
       <c r="C164">
-        <v>261640</v>
+        <v>261610</v>
       </c>
       <c r="D164" t="s">
-        <v>554</v>
+        <v>569</v>
       </c>
       <c r="E164" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F164" t="s">
         <v>71</v>
       </c>
       <c r="G164">
-        <v>159.32</v>
+        <v>212.43</v>
       </c>
       <c r="H164">
         <v>0</v>
       </c>
       <c r="I164">
         <v>0</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M164">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="N164">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="O164">
         <v>60000</v>
       </c>
       <c r="Q164" t="s">
         <v>147</v>
       </c>
       <c r="S164">
-        <v>2554518</v>
+        <v>2753519</v>
       </c>
       <c r="U164">
-        <v>4981910568322</v>
+        <v>4981910568865</v>
       </c>
       <c r="V164" t="s">
         <v>62</v>
       </c>
       <c r="Y164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z164">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="AA164" t="s">
         <v>62</v>
       </c>
       <c r="AB164">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="AC164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD164">
         <v>0</v>
       </c>
       <c r="AG164" t="s">
         <v>74</v>
       </c>
       <c r="AH164">
-        <v>29.01</v>
+        <v>29.56</v>
       </c>
       <c r="AO164" t="s">
         <v>75</v>
       </c>
       <c r="AP164" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT164">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="BB164" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="165" spans="1:55">
       <c r="A165">
-        <v>115720</v>
+        <v>115617</v>
       </c>
       <c r="B165" t="s">
-        <v>555</v>
+        <v>570</v>
       </c>
       <c r="C165">
-        <v>261650</v>
+        <v>261620</v>
       </c>
       <c r="D165" t="s">
-        <v>556</v>
+        <v>571</v>
       </c>
       <c r="E165" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F165" t="s">
         <v>71</v>
       </c>
       <c r="G165">
-        <v>171.75</v>
+        <v>150.28</v>
       </c>
       <c r="H165">
         <v>0</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L165">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M165">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N165">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="O165">
         <v>60000</v>
       </c>
       <c r="Q165" t="s">
         <v>147</v>
       </c>
       <c r="S165">
-        <v>2553518</v>
+        <v>2255018</v>
       </c>
       <c r="U165">
-        <v>4981910566304</v>
+        <v>4981910567189</v>
       </c>
       <c r="V165" t="s">
         <v>62</v>
       </c>
       <c r="Y165">
         <v>18</v>
       </c>
       <c r="Z165">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="AA165" t="s">
         <v>62</v>
       </c>
       <c r="AB165">
-        <v>255</v>
+        <v>225</v>
       </c>
       <c r="AC165">
         <v>18</v>
       </c>
       <c r="AD165">
         <v>0</v>
       </c>
       <c r="AG165" t="s">
         <v>74</v>
       </c>
       <c r="AH165">
-        <v>25.51</v>
+        <v>27.07</v>
       </c>
       <c r="AO165" t="s">
         <v>75</v>
       </c>
       <c r="AP165" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT165">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="BB165" t="s">
-        <v>462</v>
+        <v>572</v>
       </c>
     </row>
     <row r="166" spans="1:55">
       <c r="A166">
-        <v>115495</v>
+        <v>115685</v>
       </c>
       <c r="B166" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="C166">
-        <v>261660</v>
+        <v>261630</v>
       </c>
       <c r="D166" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="E166" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F166" t="s">
         <v>71</v>
       </c>
       <c r="G166">
-        <v>114.33</v>
+        <v>164.97</v>
       </c>
       <c r="H166">
         <v>0</v>
       </c>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M166">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N166">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O166">
         <v>60000</v>
       </c>
       <c r="Q166" t="s">
         <v>147</v>
       </c>
       <c r="S166">
-        <v>2155017</v>
+        <v>2554018</v>
       </c>
       <c r="U166">
-        <v>4981910567240</v>
+        <v>4981910568315</v>
       </c>
       <c r="V166" t="s">
         <v>62</v>
       </c>
       <c r="Y166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z166">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="AA166" t="s">
         <v>62</v>
       </c>
       <c r="AB166">
-        <v>215</v>
+        <v>255</v>
       </c>
       <c r="AC166">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD166">
         <v>0</v>
       </c>
       <c r="AG166" t="s">
         <v>74</v>
       </c>
       <c r="AH166">
-        <v>21.47</v>
+        <v>26.17</v>
       </c>
       <c r="AO166" t="s">
         <v>75</v>
       </c>
       <c r="AP166" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT166">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="BB166" t="s">
-        <v>559</v>
+        <v>489</v>
       </c>
     </row>
     <row r="167" spans="1:55">
       <c r="A167">
-        <v>115817</v>
+        <v>124004</v>
       </c>
       <c r="B167" t="s">
-        <v>560</v>
+        <v>575</v>
       </c>
       <c r="C167">
-        <v>261670</v>
+        <v>261640</v>
       </c>
       <c r="D167" t="s">
-        <v>561</v>
+        <v>576</v>
       </c>
       <c r="E167" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F167" t="s">
         <v>71</v>
       </c>
       <c r="G167">
-        <v>189.83</v>
+        <v>159.32</v>
       </c>
       <c r="H167">
         <v>0</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="M167">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="N167">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="O167">
         <v>60000</v>
       </c>
       <c r="Q167" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S167">
-        <v>2455020</v>
+        <v>2554518</v>
       </c>
       <c r="U167">
-        <v>4981910567943</v>
+        <v>4981910568322</v>
       </c>
       <c r="V167" t="s">
         <v>62</v>
       </c>
       <c r="Y167">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z167">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="AA167" t="s">
         <v>62</v>
       </c>
       <c r="AB167">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="AC167">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD167">
         <v>0</v>
       </c>
       <c r="AG167" t="s">
         <v>74</v>
       </c>
       <c r="AH167">
-        <v>33.22</v>
+        <v>29.01</v>
       </c>
       <c r="AO167" t="s">
         <v>75</v>
       </c>
       <c r="AP167" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT167">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="BB167" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="168" spans="1:55">
       <c r="A168">
-        <v>32320</v>
+        <v>115720</v>
       </c>
       <c r="B168" t="s">
-        <v>562</v>
+        <v>577</v>
       </c>
       <c r="C168">
-        <v>261680</v>
+        <v>261650</v>
       </c>
       <c r="D168" t="s">
-        <v>563</v>
+        <v>578</v>
       </c>
       <c r="E168" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="F168" t="s">
-        <v>491</v>
+        <v>71</v>
       </c>
       <c r="G168">
-        <v>186.07</v>
+        <v>171.75</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M168">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N168">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>10.7</v>
+        <v>94</v>
+      </c>
+      <c r="O168">
+        <v>60000</v>
       </c>
       <c r="Q168" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S168">
-        <v>2655019</v>
+        <v>2553518</v>
+      </c>
+      <c r="U168">
+        <v>4981910566304</v>
+      </c>
+      <c r="V168" t="s">
+        <v>62</v>
       </c>
       <c r="Y168">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z168">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="AA168" t="s">
         <v>62</v>
       </c>
       <c r="AB168">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="AC168">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD168">
         <v>0</v>
       </c>
       <c r="AG168" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH168">
-        <v>34.66</v>
+        <v>25.51</v>
       </c>
       <c r="AO168" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP168" t="s">
-        <v>458</v>
+        <v>475</v>
+      </c>
+      <c r="AT168">
+        <v>94</v>
       </c>
       <c r="BB168" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
     </row>
     <row r="169" spans="1:55">
       <c r="A169">
-        <v>115520</v>
+        <v>115495</v>
       </c>
       <c r="B169" t="s">
-        <v>564</v>
+        <v>579</v>
       </c>
       <c r="C169">
-        <v>261690</v>
+        <v>261660</v>
       </c>
       <c r="D169" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="E169" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F169" t="s">
         <v>71</v>
       </c>
       <c r="G169">
-        <v>132.2</v>
+        <v>126.55</v>
       </c>
       <c r="H169">
         <v>0</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L169">
         <v>1</v>
       </c>
       <c r="M169">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N169">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="O169">
         <v>60000</v>
       </c>
       <c r="Q169" t="s">
         <v>147</v>
       </c>
       <c r="S169">
-        <v>2554017</v>
+        <v>2155017</v>
       </c>
       <c r="U169">
-        <v>4981910567912</v>
+        <v>4981910567240</v>
       </c>
       <c r="V169" t="s">
         <v>62</v>
       </c>
       <c r="Y169">
         <v>17</v>
       </c>
       <c r="Z169">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="AA169" t="s">
         <v>62</v>
       </c>
       <c r="AB169">
-        <v>255</v>
+        <v>215</v>
       </c>
       <c r="AC169">
         <v>17</v>
       </c>
       <c r="AD169">
         <v>0</v>
       </c>
       <c r="AG169" t="s">
         <v>74</v>
       </c>
       <c r="AH169">
-        <v>25.4</v>
+        <v>21.47</v>
       </c>
       <c r="AO169" t="s">
         <v>75</v>
       </c>
       <c r="AP169" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT169">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="BB169" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="170" spans="1:55">
       <c r="A170">
-        <v>115568</v>
+        <v>115817</v>
       </c>
       <c r="B170" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="C170">
-        <v>261700</v>
+        <v>261670</v>
       </c>
       <c r="D170" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
       <c r="E170" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F170" t="s">
         <v>71</v>
       </c>
       <c r="G170">
-        <v>142.37</v>
+        <v>189.83</v>
       </c>
       <c r="H170">
         <v>0</v>
       </c>
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="M170">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N170">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="O170">
         <v>60000</v>
       </c>
       <c r="Q170" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S170">
-        <v>2255017</v>
+        <v>2455020</v>
       </c>
       <c r="U170">
-        <v>4981910566595</v>
+        <v>4981910567943</v>
       </c>
       <c r="V170" t="s">
         <v>62</v>
       </c>
       <c r="Y170">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Z170">
         <v>50</v>
       </c>
       <c r="AA170" t="s">
         <v>62</v>
       </c>
       <c r="AB170">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="AC170">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AD170">
         <v>0</v>
       </c>
       <c r="AG170" t="s">
         <v>74</v>
       </c>
       <c r="AH170">
-        <v>24.91</v>
+        <v>33.22</v>
       </c>
       <c r="AO170" t="s">
         <v>75</v>
       </c>
       <c r="AP170" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT170">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="BB170" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="171" spans="1:55">
       <c r="A171">
-        <v>115564</v>
+        <v>32320</v>
       </c>
       <c r="B171" t="s">
-        <v>568</v>
+        <v>583</v>
       </c>
       <c r="C171">
-        <v>261710</v>
+        <v>261680</v>
       </c>
       <c r="D171" t="s">
-        <v>569</v>
+        <v>584</v>
       </c>
       <c r="E171" t="s">
-        <v>457</v>
+        <v>510</v>
       </c>
       <c r="F171" t="s">
-        <v>71</v>
+        <v>511</v>
       </c>
       <c r="G171">
-        <v>140.11</v>
+        <v>186.07</v>
       </c>
       <c r="H171">
         <v>0</v>
       </c>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L171">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M171">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N171">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>60000</v>
+        <v>110</v>
+      </c>
+      <c r="O171" t="s">
+        <v>109</v>
+      </c>
+      <c r="P171">
+        <v>10.7</v>
       </c>
       <c r="Q171" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S171">
-        <v>2454017</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>2655019</v>
       </c>
       <c r="Y171">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z171">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="AA171" t="s">
         <v>62</v>
       </c>
       <c r="AB171">
-        <v>245</v>
+        <v>265</v>
       </c>
       <c r="AC171">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AD171">
         <v>0</v>
       </c>
       <c r="AG171" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="AH171">
-        <v>22.9</v>
+        <v>34.66</v>
       </c>
       <c r="AO171" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="AP171" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>475</v>
       </c>
       <c r="BB171" t="s">
-        <v>462</v>
+        <v>512</v>
       </c>
     </row>
     <row r="172" spans="1:55">
       <c r="A172">
-        <v>115858</v>
+        <v>115520</v>
       </c>
       <c r="B172" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="C172">
-        <v>261730</v>
+        <v>261690</v>
       </c>
       <c r="D172" t="s">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="E172" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F172" t="s">
         <v>71</v>
       </c>
       <c r="G172">
-        <v>197.74</v>
+        <v>132.2</v>
       </c>
       <c r="H172">
         <v>0</v>
       </c>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M172">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N172">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="O172">
         <v>60000</v>
       </c>
       <c r="Q172" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S172">
-        <v>2255519</v>
+        <v>2554017</v>
       </c>
       <c r="U172">
-        <v>4981910568391</v>
+        <v>4981910567912</v>
       </c>
       <c r="V172" t="s">
         <v>62</v>
       </c>
       <c r="Y172">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z172">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="AA172" t="s">
         <v>62</v>
       </c>
       <c r="AB172">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="AC172">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD172">
         <v>0</v>
       </c>
       <c r="AG172" t="s">
         <v>74</v>
       </c>
       <c r="AH172">
-        <v>29.7</v>
+        <v>25.4</v>
       </c>
       <c r="AO172" t="s">
         <v>75</v>
       </c>
       <c r="AP172" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT172">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="BB172" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="173" spans="1:55">
       <c r="A173">
-        <v>115921</v>
+        <v>115568</v>
       </c>
       <c r="B173" t="s">
-        <v>572</v>
+        <v>587</v>
       </c>
       <c r="C173">
-        <v>261740</v>
+        <v>261700</v>
       </c>
       <c r="D173" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="E173" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F173" t="s">
         <v>71</v>
       </c>
       <c r="G173">
-        <v>212.43</v>
+        <v>142.37</v>
       </c>
       <c r="H173">
         <v>0</v>
       </c>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="M173">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N173">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="O173">
         <v>60000</v>
       </c>
       <c r="Q173" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S173">
-        <v>2355520</v>
+        <v>2255017</v>
       </c>
       <c r="U173">
-        <v>4981910568308</v>
+        <v>4981910566595</v>
       </c>
       <c r="V173" t="s">
         <v>62</v>
       </c>
       <c r="Y173">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="Z173">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AA173" t="s">
         <v>62</v>
       </c>
       <c r="AB173">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="AC173">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="AD173">
         <v>0</v>
       </c>
       <c r="AG173" t="s">
         <v>74</v>
       </c>
       <c r="AH173">
-        <v>31.9</v>
+        <v>24.91</v>
       </c>
       <c r="AO173" t="s">
         <v>75</v>
       </c>
       <c r="AP173" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT173">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="BB173" t="s">
-        <v>574</v>
+        <v>479</v>
       </c>
     </row>
     <row r="174" spans="1:55">
       <c r="A174">
-        <v>115948</v>
+        <v>115564</v>
       </c>
       <c r="B174" t="s">
-        <v>575</v>
+        <v>589</v>
       </c>
       <c r="C174">
-        <v>261750</v>
+        <v>261710</v>
       </c>
       <c r="D174" t="s">
-        <v>576</v>
+        <v>590</v>
       </c>
       <c r="E174" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F174" t="s">
         <v>71</v>
       </c>
       <c r="G174">
-        <v>222.6</v>
+        <v>140.11</v>
       </c>
       <c r="H174">
         <v>0</v>
       </c>
       <c r="I174">
         <v>0</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="M174">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N174">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="O174">
         <v>60000</v>
       </c>
       <c r="Q174" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S174">
-        <v>2755519</v>
+        <v>2454017</v>
       </c>
       <c r="U174">
-        <v>4981910568810</v>
+        <v>4981910566328</v>
       </c>
       <c r="V174" t="s">
         <v>62</v>
       </c>
       <c r="Y174">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z174">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="AA174" t="s">
         <v>62</v>
       </c>
       <c r="AB174">
-        <v>275</v>
+        <v>245</v>
       </c>
       <c r="AC174">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD174">
         <v>0</v>
       </c>
       <c r="AG174" t="s">
         <v>74</v>
       </c>
       <c r="AH174">
-        <v>38.25</v>
+        <v>22.9</v>
       </c>
       <c r="AO174" t="s">
         <v>75</v>
       </c>
       <c r="AP174" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT174">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="BB174" t="s">
-        <v>462</v>
+        <v>591</v>
       </c>
     </row>
     <row r="175" spans="1:55">
       <c r="A175">
-        <v>120426</v>
+        <v>115858</v>
       </c>
       <c r="B175" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="C175">
-        <v>261760</v>
+        <v>261730</v>
       </c>
       <c r="D175" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="E175" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F175" t="s">
         <v>71</v>
       </c>
       <c r="G175">
-        <v>125.42</v>
+        <v>197.74</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
       <c r="I175">
         <v>0</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="M175">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="N175">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="O175">
         <v>60000</v>
       </c>
       <c r="Q175" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S175">
-        <v>2155517</v>
+        <v>2255519</v>
       </c>
       <c r="U175">
-        <v>4981910568285</v>
+        <v>4981910568391</v>
       </c>
       <c r="V175" t="s">
         <v>62</v>
       </c>
       <c r="Y175">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z175">
         <v>55</v>
       </c>
       <c r="AA175" t="s">
         <v>62</v>
       </c>
       <c r="AB175">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="AC175">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AD175">
         <v>0</v>
       </c>
       <c r="AG175" t="s">
         <v>74</v>
       </c>
       <c r="AH175">
-        <v>24.1</v>
+        <v>29.7</v>
       </c>
       <c r="AO175" t="s">
         <v>75</v>
       </c>
       <c r="AP175" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT175">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="BB175" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="176" spans="1:55">
       <c r="A176">
-        <v>115555</v>
+        <v>115921</v>
       </c>
       <c r="B176" t="s">
-        <v>579</v>
+        <v>594</v>
       </c>
       <c r="C176">
-        <v>261770</v>
+        <v>261740</v>
       </c>
       <c r="D176" t="s">
-        <v>580</v>
+        <v>595</v>
       </c>
       <c r="E176" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F176" t="s">
         <v>71</v>
       </c>
       <c r="G176">
-        <v>136.72</v>
+        <v>212.43</v>
       </c>
       <c r="H176">
         <v>0</v>
       </c>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L176">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="M176">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N176">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="O176">
         <v>60000</v>
       </c>
       <c r="Q176" t="s">
         <v>72</v>
       </c>
       <c r="S176">
-        <v>2256017</v>
+        <v>2355520</v>
       </c>
       <c r="U176">
-        <v>4981910568407</v>
+        <v>4981910568308</v>
       </c>
       <c r="V176" t="s">
         <v>62</v>
       </c>
       <c r="Y176">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Z176">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="AA176" t="s">
         <v>62</v>
       </c>
       <c r="AB176">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="AC176">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AD176">
         <v>0</v>
       </c>
       <c r="AG176" t="s">
         <v>74</v>
       </c>
       <c r="AH176">
-        <v>28.04</v>
+        <v>31.9</v>
       </c>
       <c r="AO176" t="s">
         <v>75</v>
       </c>
       <c r="AP176" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT176">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BB176" t="s">
-        <v>462</v>
+        <v>596</v>
       </c>
     </row>
     <row r="177" spans="1:55">
       <c r="A177">
-        <v>116009</v>
+        <v>115948</v>
       </c>
       <c r="B177" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="C177">
-        <v>261780</v>
+        <v>261750</v>
       </c>
       <c r="D177" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="E177" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F177" t="s">
         <v>71</v>
       </c>
       <c r="G177">
-        <v>242.94</v>
+        <v>222.6</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177">
         <v>0</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M177">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="N177">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="O177">
         <v>60000</v>
       </c>
       <c r="Q177" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S177">
-        <v>2953020</v>
+        <v>2755519</v>
       </c>
       <c r="U177">
-        <v>4981910568834</v>
+        <v>4981910568810</v>
       </c>
       <c r="V177" t="s">
         <v>62</v>
       </c>
       <c r="Y177">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="Z177">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="AA177" t="s">
         <v>62</v>
       </c>
       <c r="AB177">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="AC177">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AD177">
         <v>0</v>
       </c>
       <c r="AG177" t="s">
         <v>74</v>
       </c>
       <c r="AH177">
-        <v>31.86</v>
+        <v>38.25</v>
       </c>
       <c r="AO177" t="s">
         <v>75</v>
       </c>
       <c r="AP177" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT177">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="BB177" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="178" spans="1:55">
       <c r="A178">
-        <v>115661</v>
+        <v>120426</v>
       </c>
       <c r="B178" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="C178">
-        <v>261790</v>
+        <v>261760</v>
       </c>
       <c r="D178" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="E178" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F178" t="s">
         <v>71</v>
       </c>
       <c r="G178">
-        <v>159.32</v>
+        <v>125.42</v>
       </c>
       <c r="H178">
         <v>0</v>
       </c>
       <c r="I178">
         <v>0</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M178">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N178">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="O178">
         <v>60000</v>
       </c>
       <c r="Q178" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S178">
-        <v>2255518</v>
+        <v>2155517</v>
       </c>
       <c r="U178">
-        <v>4981910567967</v>
+        <v>4981910568285</v>
       </c>
       <c r="V178" t="s">
         <v>62</v>
       </c>
       <c r="Y178">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z178">
         <v>55</v>
       </c>
       <c r="AA178" t="s">
         <v>62</v>
       </c>
       <c r="AB178">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="AC178">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD178">
         <v>0</v>
       </c>
       <c r="AG178" t="s">
         <v>74</v>
       </c>
       <c r="AH178">
-        <v>28.29</v>
+        <v>24.1</v>
       </c>
       <c r="AO178" t="s">
         <v>75</v>
       </c>
       <c r="AP178" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT178">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="BB178" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:55">
       <c r="A179">
-        <v>115529</v>
+        <v>115555</v>
       </c>
       <c r="B179" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="C179">
-        <v>261800</v>
+        <v>261770</v>
       </c>
       <c r="D179" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="E179" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F179" t="s">
         <v>71</v>
       </c>
       <c r="G179">
-        <v>133.33</v>
+        <v>136.72</v>
       </c>
       <c r="H179">
         <v>0</v>
       </c>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="L179">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="M179">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="N179">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="O179">
         <v>60000</v>
       </c>
       <c r="Q179" t="s">
         <v>72</v>
       </c>
       <c r="S179">
-        <v>2256517</v>
+        <v>2256017</v>
       </c>
       <c r="U179">
-        <v>4981910567677</v>
+        <v>4981910568407</v>
       </c>
       <c r="V179" t="s">
         <v>62</v>
       </c>
       <c r="Y179">
         <v>17</v>
       </c>
       <c r="Z179">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="AA179" t="s">
         <v>62</v>
       </c>
       <c r="AB179">
         <v>225</v>
       </c>
       <c r="AC179">
         <v>17</v>
       </c>
       <c r="AD179">
         <v>0</v>
       </c>
       <c r="AG179" t="s">
         <v>74</v>
       </c>
       <c r="AH179">
-        <v>28.68</v>
+        <v>28.04</v>
       </c>
       <c r="AO179" t="s">
         <v>75</v>
       </c>
       <c r="AP179" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT179">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="BB179" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="180" spans="1:55">
       <c r="A180">
-        <v>115966</v>
+        <v>116009</v>
       </c>
       <c r="B180" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="C180">
-        <v>261810</v>
+        <v>261780</v>
       </c>
       <c r="D180" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="E180" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F180" t="s">
         <v>71</v>
       </c>
       <c r="G180">
-        <v>225.99</v>
+        <v>242.94</v>
       </c>
       <c r="H180">
         <v>0</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="M180">
         <v>9</v>
       </c>
       <c r="N180">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="O180">
         <v>60000</v>
       </c>
       <c r="Q180" t="s">
         <v>147</v>
       </c>
       <c r="S180">
-        <v>2753520</v>
+        <v>2953020</v>
       </c>
       <c r="U180">
-        <v>4981910568889</v>
+        <v>4981910568834</v>
       </c>
       <c r="V180" t="s">
         <v>62</v>
       </c>
       <c r="Y180">
         <v>20</v>
       </c>
       <c r="Z180">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="AA180" t="s">
         <v>62</v>
       </c>
       <c r="AB180">
-        <v>275</v>
+        <v>295</v>
       </c>
       <c r="AC180">
         <v>20</v>
       </c>
       <c r="AD180">
         <v>0</v>
       </c>
       <c r="AG180" t="s">
         <v>74</v>
       </c>
       <c r="AH180">
-        <v>30.95</v>
+        <v>31.86</v>
       </c>
       <c r="AO180" t="s">
         <v>75</v>
       </c>
       <c r="AP180" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT180">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="BB180" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:55">
       <c r="A181">
-        <v>115511</v>
+        <v>115661</v>
       </c>
       <c r="B181" t="s">
-        <v>589</v>
+        <v>605</v>
       </c>
       <c r="C181">
-        <v>261820</v>
+        <v>261790</v>
       </c>
       <c r="D181" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
       <c r="E181" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F181" t="s">
         <v>71</v>
       </c>
       <c r="G181">
-        <v>128.81</v>
+        <v>159.32</v>
       </c>
       <c r="H181">
         <v>0</v>
       </c>
       <c r="I181">
         <v>0</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M181">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N181">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O181">
         <v>60000</v>
       </c>
       <c r="Q181" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="S181">
-        <v>2255517</v>
+        <v>2255518</v>
       </c>
       <c r="U181">
-        <v>4981910566311</v>
+        <v>4981910567967</v>
       </c>
       <c r="V181" t="s">
         <v>62</v>
       </c>
       <c r="Y181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Z181">
         <v>55</v>
       </c>
       <c r="AA181" t="s">
         <v>62</v>
       </c>
       <c r="AB181">
         <v>225</v>
       </c>
       <c r="AC181">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AD181">
         <v>0</v>
       </c>
       <c r="AG181" t="s">
         <v>74</v>
       </c>
       <c r="AH181">
-        <v>26.63</v>
+        <v>28.29</v>
       </c>
       <c r="AO181" t="s">
         <v>75</v>
       </c>
       <c r="AP181" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT181">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="BB181" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:55">
       <c r="A182">
-        <v>115871</v>
+        <v>115529</v>
       </c>
       <c r="B182" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="C182">
-        <v>261830</v>
+        <v>261800</v>
       </c>
       <c r="D182" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="E182" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F182" t="s">
         <v>71</v>
       </c>
       <c r="G182">
-        <v>200</v>
+        <v>133.33</v>
       </c>
       <c r="H182">
         <v>0</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="L182">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="M182">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="N182">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="O182">
         <v>60000</v>
       </c>
       <c r="Q182" t="s">
         <v>72</v>
       </c>
       <c r="S182">
-        <v>2455519</v>
+        <v>2256517</v>
       </c>
       <c r="U182">
-        <v>4981910568445</v>
+        <v>4981910567677</v>
       </c>
       <c r="V182" t="s">
         <v>62</v>
       </c>
       <c r="Y182">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z182">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="AA182" t="s">
         <v>62</v>
       </c>
       <c r="AB182">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="AC182">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD182">
         <v>0</v>
       </c>
       <c r="AG182" t="s">
         <v>74</v>
       </c>
       <c r="AH182">
-        <v>33.18</v>
+        <v>28.68</v>
       </c>
       <c r="AO182" t="s">
         <v>75</v>
       </c>
       <c r="AP182" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT182">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="BB182" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
     </row>
     <row r="183" spans="1:55">
       <c r="A183">
-        <v>115719</v>
+        <v>115966</v>
       </c>
       <c r="B183" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="C183">
-        <v>261840</v>
+        <v>261810</v>
       </c>
       <c r="D183" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="E183" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F183" t="s">
         <v>71</v>
       </c>
       <c r="G183">
-        <v>171.75</v>
+        <v>225.99</v>
       </c>
       <c r="H183">
         <v>0</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M183">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="N183">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="O183">
         <v>60000</v>
       </c>
       <c r="Q183" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S183">
-        <v>2356018</v>
+        <v>2753520</v>
       </c>
       <c r="U183">
-        <v>4981910567660</v>
+        <v>4981910568889</v>
       </c>
       <c r="V183" t="s">
         <v>62</v>
       </c>
       <c r="Y183">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="Z183">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="AA183" t="s">
         <v>62</v>
       </c>
       <c r="AB183">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="AC183">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="AD183">
         <v>0</v>
       </c>
       <c r="AG183" t="s">
         <v>74</v>
       </c>
       <c r="AH183">
-        <v>31.26</v>
+        <v>30.95</v>
       </c>
       <c r="AO183" t="s">
         <v>75</v>
       </c>
       <c r="AP183" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT183">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="BB183" t="s">
-        <v>462</v>
+        <v>482</v>
       </c>
     </row>
     <row r="184" spans="1:55">
       <c r="A184">
-        <v>115789</v>
+        <v>115511</v>
       </c>
       <c r="B184" t="s">
-        <v>595</v>
+        <v>611</v>
       </c>
       <c r="C184">
-        <v>261850</v>
+        <v>261820</v>
       </c>
       <c r="D184" t="s">
-        <v>596</v>
+        <v>612</v>
       </c>
       <c r="E184" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F184" t="s">
         <v>71</v>
       </c>
       <c r="G184">
-        <v>186.44</v>
+        <v>128.81</v>
       </c>
       <c r="H184">
         <v>0</v>
       </c>
       <c r="I184">
         <v>0</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L184">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="M184">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="N184">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="O184">
         <v>60000</v>
       </c>
       <c r="Q184" t="s">
         <v>147</v>
       </c>
       <c r="S184">
-        <v>2453519</v>
+        <v>2255517</v>
       </c>
       <c r="U184">
-        <v>4981910565833</v>
+        <v>4981910566311</v>
       </c>
       <c r="V184" t="s">
         <v>62</v>
       </c>
       <c r="Y184">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="Z184">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="AA184" t="s">
         <v>62</v>
       </c>
       <c r="AB184">
-        <v>245</v>
+        <v>225</v>
       </c>
       <c r="AC184">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AD184">
         <v>0</v>
       </c>
       <c r="AG184" t="s">
         <v>74</v>
       </c>
       <c r="AH184">
-        <v>24.91</v>
+        <v>26.63</v>
       </c>
       <c r="AO184" t="s">
         <v>75</v>
       </c>
       <c r="AP184" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT184">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="BB184" t="s">
-        <v>597</v>
+        <v>479</v>
       </c>
     </row>
     <row r="185" spans="1:55">
       <c r="A185">
-        <v>115545</v>
+        <v>115871</v>
       </c>
       <c r="B185" t="s">
-        <v>598</v>
+        <v>613</v>
       </c>
       <c r="C185">
-        <v>261860</v>
+        <v>261830</v>
       </c>
       <c r="D185" t="s">
-        <v>599</v>
+        <v>614</v>
       </c>
       <c r="E185" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F185" t="s">
         <v>71</v>
       </c>
       <c r="G185">
-        <v>135.59</v>
+        <v>200</v>
       </c>
       <c r="H185">
         <v>0</v>
       </c>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="M185">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N185">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="O185">
         <v>60000</v>
       </c>
       <c r="Q185" t="s">
         <v>72</v>
       </c>
       <c r="S185">
-        <v>2355517</v>
+        <v>2455519</v>
       </c>
       <c r="U185">
-        <v>4981910567134</v>
+        <v>4981910568445</v>
       </c>
       <c r="V185" t="s">
         <v>62</v>
       </c>
       <c r="Y185">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="Z185">
         <v>55</v>
       </c>
       <c r="AA185" t="s">
         <v>62</v>
       </c>
       <c r="AB185">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="AC185">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AD185">
         <v>0</v>
       </c>
       <c r="AG185" t="s">
         <v>74</v>
       </c>
       <c r="AH185">
-        <v>28.22</v>
+        <v>33.18</v>
       </c>
       <c r="AO185" t="s">
         <v>75</v>
       </c>
       <c r="AP185" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT185">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="BB185" t="s">
-        <v>462</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:55">
       <c r="A186">
-        <v>115913</v>
+        <v>115719</v>
       </c>
       <c r="B186" t="s">
-        <v>600</v>
+        <v>615</v>
       </c>
       <c r="C186">
-        <v>261870</v>
+        <v>261840</v>
       </c>
       <c r="D186" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="E186" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F186" t="s">
         <v>71</v>
       </c>
       <c r="G186">
-        <v>211.3</v>
+        <v>171.75</v>
       </c>
       <c r="H186">
         <v>0</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="M186">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="N186">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="O186">
         <v>60000</v>
       </c>
       <c r="Q186" t="s">
         <v>72</v>
       </c>
       <c r="S186">
-        <v>2556019</v>
+        <v>2356018</v>
       </c>
       <c r="U186">
-        <v>4981910567196</v>
+        <v>4981910567660</v>
       </c>
       <c r="V186" t="s">
         <v>62</v>
       </c>
       <c r="Y186">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Z186">
         <v>60</v>
       </c>
       <c r="AA186" t="s">
         <v>62</v>
       </c>
       <c r="AB186">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="AC186">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AD186">
         <v>0</v>
       </c>
       <c r="AG186" t="s">
         <v>74</v>
       </c>
       <c r="AH186">
-        <v>36.88</v>
+        <v>31.26</v>
       </c>
       <c r="AO186" t="s">
         <v>75</v>
       </c>
       <c r="AP186" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT186">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="BB186" t="s">
-        <v>462</v>
+        <v>489</v>
       </c>
     </row>
     <row r="187" spans="1:55">
       <c r="A187">
-        <v>115703</v>
+        <v>115789</v>
       </c>
       <c r="B187" t="s">
-        <v>602</v>
+        <v>617</v>
       </c>
       <c r="C187">
-        <v>261880</v>
+        <v>261850</v>
       </c>
       <c r="D187" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="E187" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="F187" t="s">
         <v>71</v>
       </c>
       <c r="G187">
-        <v>168.36</v>
+        <v>186.44</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L187">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M187">
         <v>0</v>
       </c>
       <c r="N187">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="O187">
         <v>60000</v>
       </c>
       <c r="Q187" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="S187">
-        <v>2356518</v>
+        <v>2453519</v>
       </c>
       <c r="U187">
-        <v>4981910567257</v>
+        <v>4981910565833</v>
       </c>
       <c r="V187" t="s">
         <v>62</v>
       </c>
       <c r="Y187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z187">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="AA187" t="s">
         <v>62</v>
       </c>
       <c r="AB187">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="AC187">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD187">
         <v>0</v>
       </c>
       <c r="AG187" t="s">
         <v>74</v>
       </c>
       <c r="AH187">
-        <v>33.09</v>
+        <v>24.91</v>
       </c>
       <c r="AO187" t="s">
         <v>75</v>
       </c>
       <c r="AP187" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="AT187">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="BB187" t="s">
-        <v>462</v>
+        <v>619</v>
       </c>
     </row>
     <row r="188" spans="1:55">
       <c r="A188">
-        <v>111549</v>
+        <v>115545</v>
       </c>
       <c r="B188" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="C188">
-        <v>310810</v>
+        <v>261860</v>
       </c>
       <c r="D188" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="E188" t="s">
-        <v>606</v>
+        <v>474</v>
       </c>
       <c r="F188" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="G188">
-        <v>262.34</v>
+        <v>135.59</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="M188">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N188">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="O188">
-        <v>65000</v>
-[...2 lines deleted...]
-        <v>10.1</v>
+        <v>60000</v>
       </c>
       <c r="Q188" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="S188">
-        <v>2657018</v>
+        <v>2355517</v>
       </c>
       <c r="U188">
-        <v>4981910565253</v>
+        <v>4981910567134</v>
       </c>
       <c r="V188" t="s">
         <v>62</v>
       </c>
       <c r="Y188">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="Z188">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="AA188" t="s">
         <v>62</v>
       </c>
       <c r="AB188">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="AC188">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AD188">
         <v>0</v>
       </c>
       <c r="AG188" t="s">
         <v>74</v>
       </c>
       <c r="AH188">
-        <v>38</v>
+        <v>28.22</v>
       </c>
       <c r="AO188" t="s">
         <v>75</v>
       </c>
       <c r="AP188" t="s">
-        <v>607</v>
+        <v>475</v>
       </c>
       <c r="AT188">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="BB188" t="s">
-        <v>608</v>
+        <v>479</v>
       </c>
     </row>
     <row r="189" spans="1:55">
       <c r="A189">
-        <v>113000</v>
+        <v>115913</v>
       </c>
       <c r="B189" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="C189">
-        <v>354710</v>
+        <v>261870</v>
       </c>
       <c r="D189" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
       <c r="E189" t="s">
-        <v>606</v>
+        <v>474</v>
       </c>
       <c r="F189" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="G189">
-        <v>268.75</v>
+        <v>211.3</v>
       </c>
       <c r="H189">
         <v>0</v>
       </c>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="M189">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N189">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="O189">
-        <v>45000</v>
-[...2 lines deleted...]
-        <v>13.5</v>
+        <v>60000</v>
       </c>
       <c r="Q189" t="s">
-        <v>611</v>
+        <v>72</v>
       </c>
       <c r="S189">
-        <v>2756518</v>
+        <v>2556019</v>
       </c>
       <c r="U189">
-        <v>4981910564058</v>
+        <v>4981910567196</v>
       </c>
       <c r="V189" t="s">
         <v>62</v>
       </c>
-      <c r="X189">
-[...1 lines deleted...]
-      </c>
       <c r="Y189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Z189">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="AA189" t="s">
         <v>62</v>
       </c>
       <c r="AB189">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="AC189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AD189">
         <v>0</v>
       </c>
       <c r="AG189" t="s">
         <v>74</v>
       </c>
       <c r="AH189">
-        <v>42</v>
+        <v>36.88</v>
       </c>
       <c r="AO189" t="s">
         <v>75</v>
       </c>
       <c r="AP189" t="s">
-        <v>269</v>
+        <v>475</v>
       </c>
       <c r="AT189">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="BB189" t="s">
-        <v>612</v>
+        <v>496</v>
       </c>
     </row>
     <row r="190" spans="1:55">
       <c r="A190">
-        <v>112913</v>
+        <v>115703</v>
       </c>
       <c r="B190" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="C190">
-        <v>354720</v>
+        <v>261880</v>
       </c>
       <c r="D190" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="E190" t="s">
-        <v>606</v>
+        <v>474</v>
       </c>
       <c r="F190" t="s">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="G190">
-        <v>234.69</v>
+        <v>168.36</v>
       </c>
       <c r="H190">
         <v>0</v>
       </c>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L190">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="M190">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="N190">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="O190">
-        <v>45000</v>
-[...2 lines deleted...]
-        <v>13.3</v>
+        <v>60000</v>
       </c>
       <c r="Q190" t="s">
-        <v>611</v>
+        <v>72</v>
       </c>
       <c r="S190">
-        <v>2655020</v>
+        <v>2356518</v>
       </c>
       <c r="U190">
-        <v>4981910564133</v>
+        <v>4981910567257</v>
       </c>
       <c r="V190" t="s">
         <v>62</v>
       </c>
-      <c r="X190">
-[...1 lines deleted...]
-      </c>
       <c r="Y190">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z190">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="AA190" t="s">
         <v>62</v>
       </c>
       <c r="AB190">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="AC190">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD190">
         <v>0</v>
       </c>
       <c r="AG190" t="s">
         <v>74</v>
       </c>
       <c r="AH190">
-        <v>40</v>
+        <v>33.09</v>
       </c>
       <c r="AO190" t="s">
         <v>75</v>
       </c>
       <c r="AP190" t="s">
-        <v>269</v>
+        <v>475</v>
       </c>
       <c r="AT190">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="BB190" t="s">
-        <v>612</v>
+        <v>489</v>
       </c>
     </row>
     <row r="191" spans="1:55">
       <c r="A191">
-        <v>113190</v>
+        <v>111549</v>
       </c>
       <c r="B191" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="C191">
-        <v>354760</v>
+        <v>310810</v>
       </c>
       <c r="D191" t="s">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="E191" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
       <c r="F191" t="s">
         <v>117</v>
       </c>
       <c r="G191">
-        <v>389.28</v>
+        <v>262.34</v>
       </c>
       <c r="H191">
         <v>0</v>
       </c>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N191">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="O191">
-        <v>45000</v>
+        <v>65000</v>
       </c>
       <c r="P191">
-        <v>13.9</v>
+        <v>10.1</v>
       </c>
       <c r="Q191" t="s">
-        <v>611</v>
+        <v>124</v>
       </c>
       <c r="S191">
-        <v>3054522</v>
+        <v>2657018</v>
       </c>
       <c r="U191">
-        <v>4981910564140</v>
+        <v>4981910565253</v>
       </c>
       <c r="V191" t="s">
         <v>62</v>
       </c>
-      <c r="X191">
-[...1 lines deleted...]
-      </c>
       <c r="Y191">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="Z191">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="AA191" t="s">
         <v>62</v>
       </c>
       <c r="AB191">
-        <v>305</v>
+        <v>265</v>
       </c>
       <c r="AC191">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="AD191">
         <v>0</v>
       </c>
       <c r="AG191" t="s">
         <v>74</v>
       </c>
       <c r="AH191">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="AO191" t="s">
         <v>75</v>
       </c>
       <c r="AP191" t="s">
-        <v>269</v>
+        <v>629</v>
       </c>
       <c r="AT191">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="BB191" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
     </row>
     <row r="192" spans="1:55">
       <c r="A192">
-        <v>113182</v>
+        <v>113000</v>
       </c>
       <c r="B192" t="s">
-        <v>617</v>
+        <v>631</v>
       </c>
       <c r="C192">
-        <v>354780</v>
+        <v>354710</v>
       </c>
       <c r="D192" t="s">
-        <v>618</v>
+        <v>632</v>
       </c>
       <c r="E192" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
       <c r="F192" t="s">
         <v>117</v>
       </c>
       <c r="G192">
-        <v>363.37</v>
+        <v>264.31</v>
       </c>
       <c r="H192">
         <v>0</v>
       </c>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M192">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>10</v>
+      </c>
+      <c r="N192">
+        <v>116</v>
       </c>
       <c r="O192">
         <v>45000</v>
       </c>
       <c r="P192">
-        <v>16.6</v>
+        <v>13.5</v>
       </c>
       <c r="Q192" t="s">
-        <v>203</v>
+        <v>633</v>
       </c>
       <c r="S192">
-        <v>2955520</v>
+        <v>2756518</v>
       </c>
       <c r="U192">
-        <v>4981910563860</v>
+        <v>4981910564058</v>
       </c>
       <c r="V192" t="s">
         <v>62</v>
       </c>
       <c r="X192">
-        <v>3415</v>
+        <v>2756</v>
       </c>
       <c r="Y192">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="Z192">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="AA192" t="s">
         <v>62</v>
       </c>
       <c r="AB192">
-        <v>295</v>
+        <v>275</v>
       </c>
       <c r="AC192">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AD192">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AG192" t="s">
         <v>74</v>
       </c>
       <c r="AH192">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="AO192" t="s">
         <v>75</v>
       </c>
-      <c r="AP192">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="AP192" t="s">
+        <v>271</v>
+      </c>
+      <c r="AT192">
+        <v>116</v>
       </c>
       <c r="BB192" t="s">
-        <v>612</v>
+        <v>634</v>
       </c>
     </row>
     <row r="193" spans="1:55">
       <c r="A193">
-        <v>111935</v>
+        <v>112913</v>
       </c>
       <c r="B193" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="C193">
-        <v>357310</v>
+        <v>354720</v>
       </c>
       <c r="D193" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="E193" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
       <c r="F193" t="s">
         <v>117</v>
       </c>
       <c r="G193">
-        <v>320.72</v>
+        <v>230.81</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L193">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="M193">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>0</v>
+      </c>
+      <c r="N193">
+        <v>111</v>
       </c>
       <c r="O193">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="P193">
-        <v>16.4</v>
+        <v>13.3</v>
       </c>
       <c r="Q193" t="s">
-        <v>110</v>
+        <v>633</v>
       </c>
       <c r="S193">
-        <v>2756020</v>
+        <v>2655020</v>
       </c>
       <c r="U193">
-        <v>4981910568254</v>
+        <v>4981910564133</v>
       </c>
       <c r="V193" t="s">
         <v>62</v>
       </c>
-      <c r="X193" t="s">
-        <v>623</v>
+      <c r="X193">
+        <v>2403</v>
       </c>
       <c r="Y193">
         <v>20</v>
       </c>
       <c r="Z193">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="AA193" t="s">
         <v>62</v>
       </c>
       <c r="AB193">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="AC193">
         <v>20</v>
       </c>
       <c r="AD193">
         <v>0</v>
       </c>
-      <c r="AE193">
-[...1 lines deleted...]
-      </c>
       <c r="AG193" t="s">
         <v>74</v>
       </c>
       <c r="AH193">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="AO193" t="s">
         <v>75</v>
       </c>
-      <c r="AP193">
-[...3 lines deleted...]
-        <v>620</v>
+      <c r="AP193" t="s">
+        <v>271</v>
+      </c>
+      <c r="AT193">
+        <v>111</v>
       </c>
       <c r="BB193" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
     </row>
     <row r="194" spans="1:55">
       <c r="A194">
-        <v>32147</v>
+        <v>113190</v>
       </c>
       <c r="B194" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="C194">
-        <v>364800</v>
+        <v>354760</v>
       </c>
       <c r="D194" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
       <c r="E194" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F194" t="s">
-        <v>628</v>
+        <v>117</v>
       </c>
       <c r="G194">
-        <v>175.13</v>
+        <v>381.79</v>
       </c>
       <c r="H194">
         <v>0</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M194">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="N194">
-        <v>110</v>
+        <v>118</v>
+      </c>
+      <c r="O194">
+        <v>45000</v>
       </c>
       <c r="P194">
-        <v>11.1</v>
+        <v>13.9</v>
       </c>
       <c r="Q194" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="S194">
-        <v>2457017</v>
+        <v>3054522</v>
+      </c>
+      <c r="U194">
+        <v>4981910564140</v>
+      </c>
+      <c r="V194" t="s">
+        <v>62</v>
+      </c>
+      <c r="X194">
+        <v>2910</v>
       </c>
       <c r="Y194">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="Z194">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="AA194" t="s">
         <v>62</v>
       </c>
       <c r="AB194">
-        <v>245</v>
+        <v>305</v>
       </c>
       <c r="AC194">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="AD194">
         <v>0</v>
       </c>
       <c r="AG194" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="AH194">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="AO194" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="AP194" t="s">
-        <v>629</v>
+        <v>271</v>
+      </c>
+      <c r="AT194">
+        <v>118</v>
       </c>
       <c r="BB194" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
     </row>
     <row r="195" spans="1:55">
       <c r="A195">
-        <v>145554</v>
+        <v>113182</v>
       </c>
       <c r="B195" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="C195">
-        <v>364800</v>
+        <v>354780</v>
       </c>
       <c r="D195" t="s">
-        <v>632</v>
+        <v>641</v>
       </c>
       <c r="E195" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
       <c r="F195" t="s">
         <v>117</v>
       </c>
       <c r="G195">
-        <v>192.31</v>
+        <v>357.37</v>
       </c>
       <c r="H195">
         <v>0</v>
       </c>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
-      <c r="N195">
-        <v>110</v>
+      <c r="N195" t="s">
+        <v>642</v>
       </c>
       <c r="O195">
-        <v>60000</v>
+        <v>45000</v>
       </c>
       <c r="P195">
-        <v>11.1</v>
+        <v>16.6</v>
       </c>
       <c r="Q195" t="s">
-        <v>611</v>
+        <v>203</v>
       </c>
       <c r="S195">
-        <v>2457017</v>
+        <v>2955520</v>
       </c>
       <c r="U195">
-        <v>4981910564935</v>
+        <v>4981910563860</v>
       </c>
       <c r="V195" t="s">
         <v>62</v>
       </c>
       <c r="X195">
-        <v>2337</v>
+        <v>3415</v>
       </c>
       <c r="Y195">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="Z195">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="AA195" t="s">
         <v>62</v>
       </c>
       <c r="AB195">
-        <v>245</v>
+        <v>295</v>
       </c>
       <c r="AC195">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AD195">
         <v>0</v>
+      </c>
+      <c r="AE195">
+        <v>10</v>
       </c>
       <c r="AG195" t="s">
         <v>74</v>
       </c>
       <c r="AH195">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="AO195" t="s">
         <v>75</v>
       </c>
-      <c r="AP195" t="s">
-[...2 lines deleted...]
-      <c r="AT195">
+      <c r="AP195">
+        <v>0</v>
+      </c>
+      <c r="AT195" t="s">
+        <v>643</v>
+      </c>
+      <c r="BB195" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="196" spans="1:55">
+      <c r="A196">
+        <v>111935</v>
+      </c>
+      <c r="B196" t="s">
+        <v>645</v>
+      </c>
+      <c r="C196">
+        <v>357310</v>
+      </c>
+      <c r="D196" t="s">
+        <v>646</v>
+      </c>
+      <c r="E196" t="s">
+        <v>628</v>
+      </c>
+      <c r="F196" t="s">
+        <v>117</v>
+      </c>
+      <c r="G196">
+        <v>320.72</v>
+      </c>
+      <c r="H196">
+        <v>0</v>
+      </c>
+      <c r="I196">
+        <v>0</v>
+      </c>
+      <c r="J196">
+        <v>0</v>
+      </c>
+      <c r="K196">
+        <v>1</v>
+      </c>
+      <c r="L196">
+        <v>24</v>
+      </c>
+      <c r="M196">
+        <v>4</v>
+      </c>
+      <c r="N196" t="s">
+        <v>642</v>
+      </c>
+      <c r="O196">
+        <v>50000</v>
+      </c>
+      <c r="P196">
+        <v>16.4</v>
+      </c>
+      <c r="Q196" t="s">
         <v>110</v>
       </c>
-      <c r="BB195" t="s">
+      <c r="S196">
+        <v>2756020</v>
+      </c>
+      <c r="U196">
+        <v>4981910568254</v>
+      </c>
+      <c r="V196" t="s">
+        <v>62</v>
+      </c>
+      <c r="X196" t="s">
+        <v>647</v>
+      </c>
+      <c r="Y196">
+        <v>20</v>
+      </c>
+      <c r="Z196">
+        <v>60</v>
+      </c>
+      <c r="AA196" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB196">
+        <v>275</v>
+      </c>
+      <c r="AC196">
+        <v>20</v>
+      </c>
+      <c r="AD196">
+        <v>0</v>
+      </c>
+      <c r="AE196">
+        <v>10</v>
+      </c>
+      <c r="AG196" t="s">
+        <v>74</v>
+      </c>
+      <c r="AH196">
+        <v>53</v>
+      </c>
+      <c r="AO196" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP196">
+        <v>0</v>
+      </c>
+      <c r="AT196" t="s">
+        <v>643</v>
+      </c>
+      <c r="BB196" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="197" spans="1:55">
+      <c r="A197">
+        <v>32147</v>
+      </c>
+      <c r="B197" t="s">
+        <v>648</v>
+      </c>
+      <c r="C197">
+        <v>364800</v>
+      </c>
+      <c r="D197" t="s">
+        <v>649</v>
+      </c>
+      <c r="E197" t="s">
+        <v>650</v>
+      </c>
+      <c r="F197" t="s">
+        <v>651</v>
+      </c>
+      <c r="G197">
+        <v>175.13</v>
+      </c>
+      <c r="H197">
+        <v>0</v>
+      </c>
+      <c r="I197">
+        <v>0</v>
+      </c>
+      <c r="J197">
+        <v>0</v>
+      </c>
+      <c r="K197">
+        <v>0</v>
+      </c>
+      <c r="L197">
+        <v>0</v>
+      </c>
+      <c r="M197">
+        <v>0</v>
+      </c>
+      <c r="N197">
+        <v>110</v>
+      </c>
+      <c r="P197">
+        <v>11.1</v>
+      </c>
+      <c r="Q197" t="s">
         <v>633</v>
+      </c>
+      <c r="S197">
+        <v>2457017</v>
+      </c>
+      <c r="Y197">
+        <v>17</v>
+      </c>
+      <c r="Z197">
+        <v>70</v>
+      </c>
+      <c r="AA197" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB197">
+        <v>245</v>
+      </c>
+      <c r="AC197">
+        <v>17</v>
+      </c>
+      <c r="AD197">
+        <v>0</v>
+      </c>
+      <c r="AG197" t="s">
+        <v>63</v>
+      </c>
+      <c r="AH197">
+        <v>30</v>
+      </c>
+      <c r="AO197" t="s">
+        <v>64</v>
+      </c>
+      <c r="AP197" t="s">
+        <v>652</v>
+      </c>
+      <c r="BB197" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="198" spans="1:55">
+      <c r="A198">
+        <v>145554</v>
+      </c>
+      <c r="B198" t="s">
+        <v>654</v>
+      </c>
+      <c r="C198">
+        <v>364800</v>
+      </c>
+      <c r="D198" t="s">
+        <v>655</v>
+      </c>
+      <c r="E198" t="s">
+        <v>628</v>
+      </c>
+      <c r="F198" t="s">
+        <v>117</v>
+      </c>
+      <c r="G198">
+        <v>193.39</v>
+      </c>
+      <c r="H198">
+        <v>0</v>
+      </c>
+      <c r="I198">
+        <v>0</v>
+      </c>
+      <c r="J198">
+        <v>0</v>
+      </c>
+      <c r="K198">
+        <v>0</v>
+      </c>
+      <c r="L198">
+        <v>2</v>
+      </c>
+      <c r="M198">
+        <v>0</v>
+      </c>
+      <c r="N198">
+        <v>110</v>
+      </c>
+      <c r="O198">
+        <v>60000</v>
+      </c>
+      <c r="P198">
+        <v>11.1</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>633</v>
+      </c>
+      <c r="S198">
+        <v>2457017</v>
+      </c>
+      <c r="U198">
+        <v>4981910564935</v>
+      </c>
+      <c r="V198" t="s">
+        <v>62</v>
+      </c>
+      <c r="X198">
+        <v>2337</v>
+      </c>
+      <c r="Y198">
+        <v>17</v>
+      </c>
+      <c r="Z198">
+        <v>70</v>
+      </c>
+      <c r="AA198" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB198">
+        <v>245</v>
+      </c>
+      <c r="AC198">
+        <v>17</v>
+      </c>
+      <c r="AD198">
+        <v>0</v>
+      </c>
+      <c r="AG198" t="s">
+        <v>74</v>
+      </c>
+      <c r="AH198">
+        <v>30</v>
+      </c>
+      <c r="AO198" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP198" t="s">
+        <v>652</v>
+      </c>
+      <c r="AT198">
+        <v>110</v>
+      </c>
+      <c r="BB198" t="s">
+        <v>656</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:BC195"/>
+  <autoFilter ref="A1:BC198"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>