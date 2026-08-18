--- v1 (2026-06-19)
+++ v2 (2026-08-18)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet 1'!$A$1:$BC$198</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="656">
   <si>
     <t>autoid</t>
   </si>
   <si>
     <t>ATDProductNumber</t>
   </si>
   <si>
     <t>MFGProductNumber</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>productGroup</t>
   </si>
   <si>
     <t>cost</t>
   </si>
   <si>
     <t>retail</t>
   </si>
   <si>
@@ -249,51 +249,51 @@
   <si>
     <t>CONTINENTAL 275/40R22 XL FR PREMIUMCONTACT 6 CON</t>
   </si>
   <si>
     <t>CONTINENTAL</t>
   </si>
   <si>
     <t>PASSENGER/CUV/SUV</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>051342260348</t>
   </si>
   <si>
     <t>BSW</t>
   </si>
   <si>
     <t>False</t>
   </si>
   <si>
     <t xml:space="preserve">280 A </t>
   </si>
   <si>
-    <t>2026-06-19 00:00:23</t>
+    <t>2026-08-18 00:00:19</t>
   </si>
   <si>
     <t>CN03135970000</t>
   </si>
   <si>
     <t>03135970000</t>
   </si>
   <si>
     <t>CONTI ECOCONTACT 6Q SIL 27530R21 98Y XL</t>
   </si>
   <si>
     <t>051342268047</t>
   </si>
   <si>
     <t>2025-04-25 13:27:04</t>
   </si>
   <si>
     <t>CN03145620000</t>
   </si>
   <si>
     <t>03145620000</t>
   </si>
   <si>
     <t>CONTISPORTCONTACT 6 28540ZR22 110Y XL</t>
   </si>
@@ -399,51 +399,51 @@
   <si>
     <t>121/118</t>
   </si>
   <si>
     <t>2026-05-16 00:00:46</t>
   </si>
   <si>
     <t>GEN-04492910000</t>
   </si>
   <si>
     <t>04492910000</t>
   </si>
   <si>
     <t>GENERAL 275/50R22 XL FR GRABBER HTS60</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
     <t>051342142606</t>
   </si>
   <si>
     <t xml:space="preserve">660 A </t>
   </si>
   <si>
-    <t>2026-06-19 00:00:31</t>
+    <t>2026-08-18 00:00:38</t>
   </si>
   <si>
     <t>NEX-10150NXK</t>
   </si>
   <si>
     <t>10150NXK</t>
   </si>
   <si>
     <t>NEXEN LT275/70R18 E ROADIAN AT PRO RA8 OE</t>
   </si>
   <si>
     <t>NEXEN</t>
   </si>
   <si>
     <t>125/1</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>3640/3305</t>
   </si>
   <si>
     <t>125/122</t>
   </si>
@@ -522,51 +522,51 @@
   <si>
     <t>Ventus S1 EVO 3 K1</t>
   </si>
   <si>
     <t xml:space="preserve">260 A </t>
   </si>
   <si>
     <t>2025-04-25 13:31:32</t>
   </si>
   <si>
     <t>HAN-1032084</t>
   </si>
   <si>
     <t>HANKOOK 285/35R21 XL ION EVO (IK01) OE</t>
   </si>
   <si>
     <t>2026-04-03 00:01:08</t>
   </si>
   <si>
     <t>HAN-1032085</t>
   </si>
   <si>
     <t>HANKOOK 245/40R21 XL ION EVO (IK01) OE</t>
   </si>
   <si>
-    <t>2026-06-19 00:00:43</t>
+    <t>2026-08-18 00:00:42</t>
   </si>
   <si>
     <t>HK1034416</t>
   </si>
   <si>
     <t>HANKOOK DYNAPRO HPX RA43 21560R17 96H 3PMS</t>
   </si>
   <si>
     <t>Dynapro HPX RA43</t>
   </si>
   <si>
     <t>70,000</t>
   </si>
   <si>
     <t xml:space="preserve">680 A </t>
   </si>
   <si>
     <t>2025-04-25 13:30:56</t>
   </si>
   <si>
     <t>HK1034417</t>
   </si>
   <si>
     <t>HANKOOK DYNAPRO HPX RA43 25560R18 112V XL 3PMS</t>
   </si>
@@ -630,126 +630,129 @@
   <si>
     <t>YOKOHAMA ADVAN NEOVA AD09 32530R21 108W XL</t>
   </si>
   <si>
     <t>Advan Neova AD09</t>
   </si>
   <si>
     <t>200 AA</t>
   </si>
   <si>
     <t>2025-04-25 13:37:57</t>
   </si>
   <si>
     <t>YOK-110116069</t>
   </si>
   <si>
     <t>YOKOHAMA LT305/70R17 E GEOLANDAR X-AT (G016)</t>
   </si>
   <si>
     <t>YOKOHAMA</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
-    <t>2026-06-19 00:01:05</t>
+    <t>2026-08-18 00:01:22</t>
   </si>
   <si>
     <t>YOK-110140560</t>
   </si>
   <si>
     <t>YOKOHAMA 235/45R18 XL ADVAN SPORT EV A/S</t>
   </si>
   <si>
     <t xml:space="preserve">580 A </t>
   </si>
   <si>
-    <t>2026-05-18 00:00:16</t>
+    <t>2026-08-18 00:01:20</t>
   </si>
   <si>
     <t>YOK-110140561</t>
   </si>
   <si>
     <t>YOKOHAMA 235/40R19 XL ADVAN SPORT EV A/S</t>
   </si>
   <si>
-    <t>2026-06-19 00:01:04</t>
+    <t>2026-08-18 00:01:21</t>
   </si>
   <si>
     <t>YOK-110140563</t>
   </si>
   <si>
     <t>YOKOHAMA 255/45R19 XL ADVAN SPORT EV A/S</t>
   </si>
   <si>
     <t>YOK-110140566</t>
   </si>
   <si>
     <t>YOKOHAMA 255/40R20 XL ADVAN SPORT EV A/S</t>
   </si>
   <si>
+    <t>2026-08-18 00:01:23</t>
+  </si>
+  <si>
     <t>YOK-110156111</t>
   </si>
   <si>
     <t>YOKOHAMA 235/55R18 GEOLANDAR CV 4S (G061)</t>
   </si>
   <si>
-    <t>2026-06-19 00:01:19</t>
+    <t>2026-08-18 00:01:19</t>
   </si>
   <si>
     <t>YOK-110156112</t>
   </si>
   <si>
     <t>YOKOHAMA 235/60R18 XL GEOLANDAR CV 4S (G061)</t>
   </si>
   <si>
     <t>YOK-110156121</t>
   </si>
   <si>
-    <t>YOKOHAMA 235/55R19 XL GEOLANDAR CV 4S (G061)</t>
+    <t>YOKOHAMA 235/55R19 105V XL Yokohama Geolandar CV</t>
   </si>
   <si>
     <t>YOK-110157036</t>
   </si>
   <si>
     <t>YOKOHAMA 265/35R22 XL GEOLANDAR X-CV (G057)</t>
   </si>
   <si>
     <t xml:space="preserve">520 A </t>
   </si>
   <si>
     <t>2026-03-23 00:02:14</t>
   </si>
   <si>
     <t>YOK-110157037</t>
   </si>
   <si>
     <t>YOKOHAMA 285/35R22 XL GEOLANDAR X-CV (G057)</t>
   </si>
   <si>
-    <t>2026-06-19 00:01:18</t>
+    <t>2026-07-16 00:01:20</t>
   </si>
   <si>
     <t>NEX-14264NXK</t>
   </si>
   <si>
     <t>14264NXK</t>
   </si>
   <si>
     <t>NEXEN LT235/80R17 E ROADIAN AT PRO RA8 OE</t>
   </si>
   <si>
     <t>120/1</t>
   </si>
   <si>
     <t>3085/2835</t>
   </si>
   <si>
     <t>RWL</t>
   </si>
   <si>
     <t>120/117</t>
   </si>
   <si>
     <t>2025-08-13 04:25:09</t>
   </si>
@@ -777,254 +780,251 @@
   <si>
     <t>2025-02-10 15:25:10</t>
   </si>
   <si>
     <t>NEXEN LT235/80R17 E ROADIAN HTX RH5 OE</t>
   </si>
   <si>
     <t>True</t>
   </si>
   <si>
     <t>2025-08-04 04:25:11</t>
   </si>
   <si>
     <t>NEX-14653NXK</t>
   </si>
   <si>
     <t>14653NXK</t>
   </si>
   <si>
     <t>NEXEN 225/50R17 NPRIZ AH5</t>
   </si>
   <si>
     <t xml:space="preserve">460 A </t>
   </si>
   <si>
-    <t>2026-06-19 00:00:27</t>
+    <t>2026-08-18 00:00:59</t>
   </si>
   <si>
     <t>NE14907NXK</t>
   </si>
   <si>
     <t>14907NXK</t>
   </si>
   <si>
     <t>NEXEN N'PRIZ AH5 22560R17 99H</t>
   </si>
   <si>
     <t>Nexen N'Priz AH5</t>
   </si>
   <si>
     <t xml:space="preserve">300 A </t>
   </si>
   <si>
     <t>2025-04-25 13:34:11</t>
   </si>
   <si>
     <t>NEX-14907NXK</t>
   </si>
   <si>
     <t>NEXEN 225/60R17 NPRIZ AH5</t>
   </si>
   <si>
     <t>NEX-15007NXK</t>
   </si>
   <si>
     <t>15007NXK</t>
   </si>
   <si>
     <t>NEXEN 225/55R17 NPRIZ AH5</t>
   </si>
   <si>
     <t>NEX-15124NXK</t>
   </si>
   <si>
     <t>15124NXK</t>
   </si>
   <si>
     <t>NEXEN 225/65R17 NPRIZ AH5</t>
   </si>
   <si>
     <t>NEX-16089NXK</t>
   </si>
   <si>
     <t>16089NXK</t>
   </si>
   <si>
-    <t>NEXEN 235/55R19 XL NBLUE 4SEASON 2</t>
+    <t>NEXEN 235/55R19 105W XL Nexen N\'Blue 4S 2 BLK</t>
   </si>
   <si>
     <t xml:space="preserve">600 A </t>
   </si>
   <si>
-    <t>2026-06-19 00:00:57</t>
+    <t>2026-08-18 00:01:01</t>
   </si>
   <si>
     <t>NEX-16090NXK</t>
   </si>
   <si>
     <t>16090NXK</t>
   </si>
   <si>
     <t>NEXEN 205/60R16 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-06-19 00:00:55</t>
-[...1 lines deleted...]
-  <si>
     <t>NE16092NXK</t>
   </si>
   <si>
     <t>16092NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 22540R18 92Y XL 3PMS</t>
   </si>
   <si>
     <t>Nexen NBlue 4S 2</t>
   </si>
   <si>
     <t>2025-04-25 13:34:12</t>
   </si>
   <si>
     <t>NEX-16092NXK</t>
   </si>
   <si>
     <t>NEXEN 225/40R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-06-17 00:01:03</t>
-[...1 lines deleted...]
-  <si>
     <t>NEX-16093NXK</t>
   </si>
   <si>
     <t>16093NXK</t>
   </si>
   <si>
     <t>NEXEN 225/65R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-06-19 00:00:56</t>
-[...1 lines deleted...]
-  <si>
     <t>NEX-16095NXK</t>
   </si>
   <si>
     <t>16095NXK</t>
   </si>
   <si>
     <t>NEXEN 215/45R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16096NXK</t>
   </si>
   <si>
     <t>16096NXK</t>
   </si>
   <si>
     <t>NEXEN 195/65R15 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-08-18 00:00:58</t>
+  </si>
+  <si>
     <t>NEX-16099NXK</t>
   </si>
   <si>
     <t>16099NXK</t>
   </si>
   <si>
     <t>NEXEN 205/55R16 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16100NXK</t>
   </si>
   <si>
     <t>16100NXK</t>
   </si>
   <si>
     <t>NEXEN 225/60R17 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE16104NXK</t>
   </si>
   <si>
     <t>16104NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23545R19 99W XL 3PMS</t>
   </si>
   <si>
     <t>2025-04-25 13:34:13</t>
   </si>
   <si>
     <t>NEX-16104NXK</t>
   </si>
   <si>
     <t>NEXEN 235/45R19 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-04-30 00:00:53</t>
+    <t>2026-08-18 00:01:02</t>
   </si>
   <si>
     <t>NE16105NXK</t>
   </si>
   <si>
     <t>16105NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 22545R17 94W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-16105NXK</t>
   </si>
   <si>
     <t>NEXEN 225/45R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE16106NXK</t>
   </si>
   <si>
     <t>16106NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 24540R19 98Y XL 3PMS</t>
   </si>
   <si>
     <t>NEX-16106NXK</t>
   </si>
   <si>
     <t>NEXEN 245/40R19 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16107NXK</t>
   </si>
   <si>
     <t>16107NXK</t>
   </si>
   <si>
     <t>NEXEN 245/60R18 NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-08-18 00:01:00</t>
+  </si>
+  <si>
     <t>NEX-16108NXK</t>
   </si>
   <si>
     <t>16108NXK</t>
   </si>
   <si>
     <t>NEXEN 245/50R20 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE16188NXK</t>
   </si>
   <si>
     <t>16188NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23560R18 107V XL 3PMS</t>
   </si>
   <si>
     <t>NEX-16188NXK</t>
   </si>
   <si>
     <t>NEXEN 235/60R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-16189NXK</t>
@@ -1047,50 +1047,53 @@
   <si>
     <t>NEX-16191NXK</t>
   </si>
   <si>
     <t>16191NXK</t>
   </si>
   <si>
     <t>NEXEN 215/55R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE16192NXK</t>
   </si>
   <si>
     <t>16192NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23540R18 95Y XL 3PMS</t>
   </si>
   <si>
     <t>NEX-16192NXK</t>
   </si>
   <si>
     <t>NEXEN 235/40R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
+    <t>2026-08-06 00:00:58</t>
+  </si>
+  <si>
     <t>NEX-16193NXK</t>
   </si>
   <si>
     <t>16193NXK</t>
   </si>
   <si>
     <t>NEXEN 235/45R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE16197NXK</t>
   </si>
   <si>
     <t>16197NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23565R17 108W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-16197NXK</t>
   </si>
   <si>
     <t>NEXEN 235/65R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-18986NXK</t>
@@ -1107,117 +1110,114 @@
   <si>
     <t>18987NXK</t>
   </si>
   <si>
     <t>NEXEN 215/60R17 NPRIZ AH5</t>
   </si>
   <si>
     <t>NEX-19158NXK</t>
   </si>
   <si>
     <t>19158NXK</t>
   </si>
   <si>
     <t>NEXEN 235/50R18 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19159NXK</t>
   </si>
   <si>
     <t>19159NXK</t>
   </si>
   <si>
     <t>NEXEN 225/55R19 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-06-19 00:00:58</t>
-[...1 lines deleted...]
-  <si>
     <t>NE19160NXK</t>
   </si>
   <si>
     <t>19160NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 20550R17 93V XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19160NXK</t>
   </si>
   <si>
     <t>NEXEN 205/50R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19161NXK</t>
   </si>
   <si>
     <t>19161NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 24540R18 97W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19161NXK</t>
   </si>
   <si>
     <t>NEXEN 245/40R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-06-03 00:01:23</t>
+    <t>2026-08-04 00:00:55</t>
   </si>
   <si>
     <t>NEX-19162NXK</t>
   </si>
   <si>
     <t>19162NXK</t>
   </si>
   <si>
     <t>NEXEN 215/60R16 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19163NXK</t>
   </si>
   <si>
     <t>19163NXK</t>
   </si>
   <si>
     <t>NEXEN 255/55R20 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19164NXK</t>
   </si>
   <si>
     <t>19164NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 23540R19 96W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19164NXK</t>
   </si>
   <si>
-    <t>NEXEN 235/40R19 XL NBLUE 4SEASON 2</t>
+    <t>NEXEN 235/40R19 96W XL Nexen N\'Blue 4S 2 BLK</t>
   </si>
   <si>
     <t>NE19165NXK</t>
   </si>
   <si>
     <t>19165NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 21550R17 95W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19165NXK</t>
   </si>
   <si>
     <t>NEXEN 215/50R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19166NXK</t>
   </si>
   <si>
     <t>19166NXK</t>
   </si>
   <si>
     <t>NEXEN 225/50R17 XL NBLUE 4SEASON 2</t>
   </si>
@@ -1302,53 +1302,50 @@
   <si>
     <t>NEX-19173NXK</t>
   </si>
   <si>
     <t>19173NXK</t>
   </si>
   <si>
     <t>NEXEN 235/55R20 NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19174NXK</t>
   </si>
   <si>
     <t>19174NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 20565R16 95H 3PMS</t>
   </si>
   <si>
     <t>NEX-19174NXK</t>
   </si>
   <si>
     <t>NEXEN 205/65R16 NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-06-18 00:01:04</t>
-[...1 lines deleted...]
-  <si>
     <t>NEX-19175NXK</t>
   </si>
   <si>
     <t>19175NXK</t>
   </si>
   <si>
     <t>NEXEN 215/55R16 XL NBLUE 4 SEASON 2</t>
   </si>
   <si>
     <t>NE19176NXK</t>
   </si>
   <si>
     <t>19176NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 24545R18 100W XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19176NXK</t>
   </si>
   <si>
     <t>NEXEN 245/45R18 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NEX-19177NXK</t>
@@ -1431,128 +1428,122 @@
   <si>
     <t>NEXEN NBLUE 4S 2 21560R17 100V XL 3PMS</t>
   </si>
   <si>
     <t>NEX-19184NXK</t>
   </si>
   <si>
     <t>NEXEN 215/60R17 XL NBLUE 4SEASON 2</t>
   </si>
   <si>
     <t>NE19185NXK</t>
   </si>
   <si>
     <t>19185NXK</t>
   </si>
   <si>
     <t>NEXEN NBLUE 4S 2 21565R17 99H 3PMS</t>
   </si>
   <si>
     <t>NEX-19185NXK</t>
   </si>
   <si>
     <t>NEXEN 215/65R17 NBLUE 4SEASON 2</t>
   </si>
   <si>
-    <t>2026-05-05 00:00:53</t>
-[...1 lines deleted...]
-  <si>
     <t>NIT-212280</t>
   </si>
   <si>
     <t>NITTO 285/45R22 XL NOMAD GRAPPLER</t>
   </si>
   <si>
     <t>NITTO</t>
   </si>
   <si>
     <t xml:space="preserve">540 A </t>
   </si>
   <si>
-    <t>2026-06-19 00:00:33</t>
+    <t>2026-08-18 00:01:06</t>
   </si>
   <si>
     <t>NIT-261200</t>
   </si>
   <si>
     <t>NITTO 225/45R18 XL MOTIVO 365</t>
   </si>
   <si>
-    <t>2026-06-19 00:00:44</t>
+    <t>2026-08-05 00:00:55</t>
   </si>
   <si>
     <t>NIT-261210</t>
   </si>
   <si>
     <t>NITTO 315/35R20 XL MOTIVO 365</t>
   </si>
   <si>
-    <t>2026-06-19 00:00:47</t>
+    <t>2026-07-14 00:01:00</t>
   </si>
   <si>
     <t>NIT-261220</t>
   </si>
   <si>
     <t>NITTO 275/30R20 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-08-18 00:01:03</t>
+  </si>
+  <si>
     <t>NIT-261230</t>
   </si>
   <si>
     <t>NITTO 205/50R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261240</t>
   </si>
   <si>
     <t>NITTO 255/65R18 XL MOTIVO 365</t>
   </si>
   <si>
-    <t>2026-06-19 00:00:45</t>
-[...1 lines deleted...]
-  <si>
     <t>NIT-261250</t>
   </si>
   <si>
     <t>NITTO 245/35R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261260</t>
   </si>
   <si>
     <t>NITTO 215/45R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261280</t>
   </si>
   <si>
     <t>NITTO 275/40R20 XL MOTIVO 365</t>
   </si>
   <si>
-    <t>2026-06-19 00:00:46</t>
-[...1 lines deleted...]
-  <si>
     <t>NIT-261290</t>
   </si>
   <si>
     <t>NITTO 255/45R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261300</t>
   </si>
   <si>
     <t>NITTO 225/45R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261310</t>
   </si>
   <si>
     <t>NITTO 235/65R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261320</t>
   </si>
   <si>
     <t>NITTO 225/40R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-04-14 00:01:40</t>
@@ -1590,243 +1581,252 @@
   <si>
     <t>NITTO 245/40R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261360</t>
   </si>
   <si>
     <t>NITTO 275/55R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261370</t>
   </si>
   <si>
     <t>NITTO 215/60R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261380</t>
   </si>
   <si>
     <t>NITTO 245/55R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261390</t>
   </si>
   <si>
-    <t>NITTO 235/55R19 XL MOTIVO 365</t>
+    <t>NITTO 235/55R19 105V XL Nitto Motivo 365 BLK</t>
   </si>
   <si>
     <t>NIT-261400</t>
   </si>
   <si>
     <t>NITTO 235/50R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261410</t>
   </si>
   <si>
     <t>NITTO 245/60R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261420</t>
   </si>
   <si>
     <t>NITTO 255/35R20 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-07-25 00:00:58</t>
+  </si>
+  <si>
     <t>NIT-261430</t>
   </si>
   <si>
     <t>NITTO 225/45R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261450</t>
   </si>
   <si>
     <t>NITTO 245/65R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261460</t>
   </si>
   <si>
     <t>NITTO 235/45R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NT261470</t>
   </si>
   <si>
     <t>NITTO MOTIVO 365 26550R20 111V XL 3PMS</t>
   </si>
   <si>
     <t>NIT-261480</t>
   </si>
   <si>
     <t>NITTO 245/40R20 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-06-29 00:01:00</t>
+  </si>
+  <si>
     <t>NIT-261490</t>
   </si>
   <si>
     <t>NITTO 255/35R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-05-19 00:00:48</t>
   </si>
   <si>
     <t>NIT-261500</t>
   </si>
   <si>
     <t>NITTO 265/60R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261510</t>
   </si>
   <si>
     <t>NITTO 225/40R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261520</t>
   </si>
   <si>
     <t>NITTO 235/45R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261530</t>
   </si>
   <si>
     <t>NITTO 235/60R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-05-28 00:01:16</t>
   </si>
   <si>
     <t>NIT-261540</t>
   </si>
   <si>
     <t>NITTO 245/40R18 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-07-31 00:01:02</t>
+  </si>
+  <si>
     <t>NIT-261550</t>
   </si>
   <si>
     <t>NITTO 235/35R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261560</t>
   </si>
   <si>
     <t>NITTO 225/60R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261570</t>
   </si>
   <si>
     <t>NITTO 245/45R18 XL MOTIVO 365</t>
   </si>
   <si>
-    <t>2026-04-03 00:01:39</t>
-[...1 lines deleted...]
-  <si>
     <t>NIT-261580</t>
   </si>
   <si>
     <t>NITTO 275/45R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261590</t>
   </si>
   <si>
-    <t>NITTO 245/50R17 XL MOTIVO 365</t>
+    <t>NITTO 245/50R17 103W XL Nitto Motivo 365 BLK</t>
   </si>
   <si>
     <t>NIT-261600</t>
   </si>
   <si>
     <t>NITTO 245/45R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261610</t>
   </si>
   <si>
     <t>NITTO 275/35R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261620</t>
   </si>
   <si>
     <t>NITTO 225/50R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-05-21 00:01:20</t>
   </si>
   <si>
     <t>NIT-261630</t>
   </si>
   <si>
     <t>NITTO 255/40R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261640</t>
   </si>
   <si>
     <t>NITTO 255/45R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261650</t>
   </si>
   <si>
     <t>NITTO 255/35R18 XL MOTIVO 365</t>
   </si>
   <si>
+    <t>2026-07-11 00:01:02</t>
+  </si>
+  <si>
     <t>NIT-261660</t>
   </si>
   <si>
     <t>NITTO 215/50R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261670</t>
   </si>
   <si>
     <t>NITTO 245/50R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NT261680</t>
   </si>
   <si>
     <t>NITTO MOTIVO 365 26550R19 110V XL 3PMS</t>
   </si>
   <si>
     <t>NIT-261690</t>
   </si>
   <si>
     <t>NITTO 255/40R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261700</t>
   </si>
   <si>
-    <t>NITTO 225/50R17 XL MOTIVO 365</t>
+    <t>NITTO 225/50R17 98W XL Nitto Motivo 365 BLK</t>
   </si>
   <si>
     <t>NIT-261710</t>
   </si>
   <si>
     <t>NITTO 245/40R17 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-05-12 00:01:05</t>
   </si>
   <si>
     <t>NIT-261730</t>
   </si>
   <si>
     <t>NITTO 225/55R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261740</t>
   </si>
   <si>
     <t>NITTO 235/55R20 XL MOTIVO 365</t>
   </si>
   <si>
     <t>2026-03-10 00:01:42</t>
   </si>
@@ -1908,102 +1908,99 @@
   <si>
     <t>NIT-261870</t>
   </si>
   <si>
     <t>NITTO 255/60R19 XL MOTIVO 365</t>
   </si>
   <si>
     <t>NIT-261880</t>
   </si>
   <si>
     <t>NITTO 235/65R18 XL MOTIVO 365</t>
   </si>
   <si>
     <t>TOY-310810</t>
   </si>
   <si>
     <t>TOYO 265/70R18 OPEN COUNTRY A/T III</t>
   </si>
   <si>
     <t>TOYO</t>
   </si>
   <si>
     <t xml:space="preserve">360 A </t>
   </si>
   <si>
-    <t>2026-01-30 00:01:12</t>
-[...1 lines deleted...]
-  <si>
     <t>TOY-354710</t>
   </si>
   <si>
     <t>TOYO 275/65R18 XL OPEN COUNTRY R/T TRAIL</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
-    <t>2026-06-19 00:01:12</t>
-[...1 lines deleted...]
-  <si>
     <t>TOY-354720</t>
   </si>
   <si>
     <t>TOYO 265/50R20 XL OPEN COUNTRY R/T TRAIL</t>
   </si>
   <si>
     <t>TOY-354760</t>
   </si>
   <si>
     <t>TOYO 305/45R22 XL OPEN COUNTRY R/T TRAIL</t>
   </si>
   <si>
     <t>2026-05-20 00:00:51</t>
   </si>
   <si>
     <t>TOY-354780</t>
   </si>
   <si>
     <t>TOYO LT295/55R20 E OPEN COUNTRY R/T TRAIL</t>
   </si>
   <si>
     <t>123/1</t>
   </si>
   <si>
     <t>123/120</t>
   </si>
   <si>
-    <t>2026-06-19 00:01:13</t>
+    <t>2026-08-18 00:01:25</t>
   </si>
   <si>
     <t>TOY-357310</t>
   </si>
   <si>
     <t>TOYO LT275/60R20 E OPEN COUNTRY A/T III EV</t>
   </si>
   <si>
     <t>3415/3085</t>
+  </si>
+  <si>
+    <t>2026-08-18 00:01:24</t>
   </si>
   <si>
     <t>TY364800</t>
   </si>
   <si>
     <t>TOYO OPEN COUNTRY H/T 24570R17 110T</t>
   </si>
   <si>
     <t>Toyo</t>
   </si>
   <si>
     <t>Open Country H/T</t>
   </si>
   <si>
     <t xml:space="preserve">300 B </t>
   </si>
   <si>
     <t>2025-04-25 13:37:13</t>
   </si>
   <si>
     <t>TOY-364800</t>
   </si>
   <si>
     <t>TOYO 245/70R17 OPEN COUNTRY H/T</t>
   </si>
@@ -2690,54 +2687,54 @@
       <c r="C3" t="s">
         <v>68</v>
       </c>
       <c r="D3" t="s">
         <v>69</v>
       </c>
       <c r="E3" t="s">
         <v>70</v>
       </c>
       <c r="F3" t="s">
         <v>71</v>
       </c>
       <c r="G3">
         <v>407.72</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M3">
         <v>4</v>
       </c>
       <c r="N3">
         <v>107</v>
       </c>
       <c r="P3">
         <v>9</v>
       </c>
       <c r="Q3" t="s">
         <v>72</v>
       </c>
       <c r="S3">
         <v>2754022</v>
       </c>
       <c r="U3" t="s">
         <v>73</v>
       </c>
       <c r="V3" t="s">
         <v>62</v>
       </c>
       <c r="X3">
         <v>2149</v>
       </c>
@@ -3423,57 +3420,57 @@
       <c r="C11" t="s">
         <v>122</v>
       </c>
       <c r="D11" t="s">
         <v>123</v>
       </c>
       <c r="E11" t="s">
         <v>116</v>
       </c>
       <c r="F11" t="s">
         <v>117</v>
       </c>
       <c r="G11">
         <v>227.25</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L11">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="M11">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N11">
         <v>115</v>
       </c>
       <c r="O11">
         <v>50000</v>
       </c>
       <c r="P11">
         <v>10</v>
       </c>
       <c r="Q11" t="s">
         <v>124</v>
       </c>
       <c r="S11">
         <v>2755022</v>
       </c>
       <c r="U11" t="s">
         <v>125</v>
       </c>
       <c r="V11" t="s">
         <v>62</v>
       </c>
       <c r="X11">
         <v>2679</v>
       </c>
@@ -3524,57 +3521,57 @@
       <c r="C12" t="s">
         <v>122</v>
       </c>
       <c r="D12" t="s">
         <v>123</v>
       </c>
       <c r="E12" t="s">
         <v>116</v>
       </c>
       <c r="F12" t="s">
         <v>117</v>
       </c>
       <c r="G12">
         <v>227.25</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L12">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="M12">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="N12">
         <v>115</v>
       </c>
       <c r="O12">
         <v>50000</v>
       </c>
       <c r="P12">
         <v>10</v>
       </c>
       <c r="Q12" t="s">
         <v>124</v>
       </c>
       <c r="S12">
         <v>2755022</v>
       </c>
       <c r="U12" t="s">
         <v>125</v>
       </c>
       <c r="V12" t="s">
         <v>62</v>
       </c>
       <c r="X12">
         <v>2679</v>
       </c>
@@ -4284,51 +4281,51 @@
       <c r="D20" t="s">
         <v>167</v>
       </c>
       <c r="E20" t="s">
         <v>155</v>
       </c>
       <c r="F20" t="s">
         <v>71</v>
       </c>
       <c r="G20">
         <v>339.76</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M20">
         <v>2</v>
       </c>
       <c r="N20">
         <v>100</v>
       </c>
       <c r="P20">
         <v>8.5</v>
       </c>
       <c r="Q20" t="s">
         <v>60</v>
       </c>
       <c r="S20">
         <v>2454021</v>
       </c>
       <c r="U20">
         <v>715459578375</v>
       </c>
       <c r="V20" t="s">
         <v>62</v>
       </c>
       <c r="X20">
         <v>1764</v>
       </c>
@@ -5097,54 +5094,54 @@
       <c r="D29" t="s">
         <v>201</v>
       </c>
       <c r="E29" t="s">
         <v>202</v>
       </c>
       <c r="F29" t="s">
         <v>117</v>
       </c>
       <c r="G29">
         <v>237.45</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="M29">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N29" t="s">
         <v>108</v>
       </c>
       <c r="O29">
         <v>45000</v>
       </c>
       <c r="P29">
         <v>18</v>
       </c>
       <c r="Q29" t="s">
         <v>203</v>
       </c>
       <c r="S29">
         <v>3057017</v>
       </c>
       <c r="U29">
         <v>721506160691</v>
       </c>
       <c r="V29" t="s">
         <v>62</v>
       </c>
       <c r="X29" t="s">
         <v>118</v>
       </c>
@@ -5201,51 +5198,51 @@
       <c r="D30" t="s">
         <v>206</v>
       </c>
       <c r="E30" t="s">
         <v>202</v>
       </c>
       <c r="F30" t="s">
         <v>71</v>
       </c>
       <c r="G30">
         <v>190.74</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
       <c r="N30">
         <v>98</v>
       </c>
       <c r="O30">
         <v>55000</v>
       </c>
       <c r="P30">
         <v>11</v>
       </c>
       <c r="Q30" t="s">
         <v>147</v>
       </c>
       <c r="S30">
         <v>2354518</v>
       </c>
       <c r="U30">
         <v>721506405600</v>
       </c>
       <c r="V30" t="s">
         <v>62</v>
       </c>
@@ -5302,51 +5299,51 @@
       <c r="D31" t="s">
         <v>210</v>
       </c>
       <c r="E31" t="s">
         <v>202</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
       <c r="G31">
         <v>221.67</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M31">
         <v>4</v>
       </c>
       <c r="N31">
         <v>96</v>
       </c>
       <c r="O31">
         <v>55000</v>
       </c>
       <c r="P31">
         <v>11</v>
       </c>
       <c r="Q31" t="s">
         <v>60</v>
       </c>
       <c r="S31">
         <v>2354019</v>
       </c>
       <c r="U31">
         <v>721506405617</v>
       </c>
       <c r="V31" t="s">
         <v>62</v>
       </c>
@@ -5403,51 +5400,51 @@
       <c r="D32" t="s">
         <v>213</v>
       </c>
       <c r="E32" t="s">
         <v>202</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
       <c r="G32">
         <v>239.59</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="M32">
         <v>4</v>
       </c>
       <c r="N32">
         <v>104</v>
       </c>
       <c r="O32">
         <v>55000</v>
       </c>
       <c r="P32">
         <v>11</v>
       </c>
       <c r="Q32" t="s">
         <v>147</v>
       </c>
       <c r="S32">
         <v>2554519</v>
       </c>
       <c r="U32">
         <v>721506405631</v>
       </c>
       <c r="V32" t="s">
         <v>62</v>
       </c>
@@ -5504,54 +5501,54 @@
       <c r="D33" t="s">
         <v>215</v>
       </c>
       <c r="E33" t="s">
         <v>202</v>
       </c>
       <c r="F33" t="s">
         <v>71</v>
       </c>
       <c r="G33">
         <v>271.28</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M33">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N33">
         <v>101</v>
       </c>
       <c r="O33">
         <v>55000</v>
       </c>
       <c r="P33">
         <v>11</v>
       </c>
       <c r="Q33" t="s">
         <v>147</v>
       </c>
       <c r="S33">
         <v>2554020</v>
       </c>
       <c r="U33">
         <v>721506405662</v>
       </c>
       <c r="V33" t="s">
         <v>62</v>
       </c>
       <c r="X33">
         <v>1819</v>
       </c>
@@ -5567,89 +5564,89 @@
       <c r="AB33">
         <v>255</v>
       </c>
       <c r="AC33">
         <v>20</v>
       </c>
       <c r="AD33">
         <v>0</v>
       </c>
       <c r="AG33" t="s">
         <v>74</v>
       </c>
       <c r="AH33">
         <v>29.71</v>
       </c>
       <c r="AO33" t="s">
         <v>75</v>
       </c>
       <c r="AP33" t="s">
         <v>207</v>
       </c>
       <c r="AT33">
         <v>101</v>
       </c>
       <c r="BB33" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
     </row>
     <row r="34" spans="1:55">
       <c r="A34">
         <v>119117</v>
       </c>
       <c r="B34" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C34">
         <v>110156111</v>
       </c>
       <c r="D34" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E34" t="s">
         <v>202</v>
       </c>
       <c r="F34" t="s">
         <v>71</v>
       </c>
       <c r="G34">
         <v>188.17</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="M34">
         <v>1</v>
       </c>
       <c r="N34">
         <v>100</v>
       </c>
       <c r="O34">
         <v>60000</v>
       </c>
       <c r="P34">
         <v>11</v>
       </c>
       <c r="Q34" t="s">
         <v>72</v>
       </c>
       <c r="S34">
         <v>2355518</v>
       </c>
       <c r="U34">
         <v>721506561115</v>
       </c>
       <c r="V34" t="s">
         <v>62</v>
       </c>
@@ -5668,92 +5665,92 @@
       <c r="AB34">
         <v>235</v>
       </c>
       <c r="AC34">
         <v>18</v>
       </c>
       <c r="AD34">
         <v>0</v>
       </c>
       <c r="AG34" t="s">
         <v>74</v>
       </c>
       <c r="AH34">
         <v>27.94</v>
       </c>
       <c r="AO34" t="s">
         <v>75</v>
       </c>
       <c r="AP34" t="s">
         <v>126</v>
       </c>
       <c r="AT34">
         <v>100</v>
       </c>
       <c r="BB34" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="35" spans="1:55">
       <c r="A35">
         <v>119123</v>
       </c>
       <c r="B35" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C35">
         <v>110156112</v>
       </c>
       <c r="D35" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E35" t="s">
         <v>202</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
       <c r="G35">
         <v>182.38</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M35">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N35">
         <v>107</v>
       </c>
       <c r="O35">
         <v>60000</v>
       </c>
       <c r="P35">
         <v>11</v>
       </c>
       <c r="Q35" t="s">
         <v>72</v>
       </c>
       <c r="S35">
         <v>2356018</v>
       </c>
       <c r="U35">
         <v>721506561122</v>
       </c>
       <c r="V35" t="s">
         <v>62</v>
       </c>
       <c r="X35">
         <v>2149</v>
       </c>
@@ -5769,166 +5766,148 @@
       <c r="AB35">
         <v>235</v>
       </c>
       <c r="AC35">
         <v>18</v>
       </c>
       <c r="AD35">
         <v>0</v>
       </c>
       <c r="AG35" t="s">
         <v>74</v>
       </c>
       <c r="AH35">
         <v>29.74</v>
       </c>
       <c r="AO35" t="s">
         <v>75</v>
       </c>
       <c r="AP35" t="s">
         <v>126</v>
       </c>
       <c r="AT35">
         <v>107</v>
       </c>
       <c r="BB35" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:55">
       <c r="A36">
         <v>119227</v>
       </c>
       <c r="B36" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C36">
         <v>110156121</v>
       </c>
       <c r="D36" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E36" t="s">
         <v>202</v>
       </c>
       <c r="F36" t="s">
         <v>71</v>
       </c>
       <c r="G36">
         <v>207.26</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
         <v>5</v>
       </c>
       <c r="L36">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="M36">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
       <c r="Q36" t="s">
         <v>72</v>
       </c>
       <c r="S36">
         <v>2355519</v>
       </c>
       <c r="U36">
         <v>721506561214</v>
       </c>
       <c r="V36" t="s">
         <v>62</v>
       </c>
-      <c r="X36">
-[...1 lines deleted...]
-      </c>
       <c r="Y36">
         <v>19</v>
       </c>
       <c r="Z36">
         <v>55</v>
       </c>
       <c r="AA36" t="s">
         <v>62</v>
       </c>
       <c r="AB36">
         <v>235</v>
       </c>
       <c r="AC36">
         <v>19</v>
       </c>
       <c r="AD36">
         <v>0</v>
       </c>
-      <c r="AG36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH36">
         <v>30.38</v>
       </c>
       <c r="AO36" t="s">
         <v>75</v>
       </c>
       <c r="AP36" t="s">
         <v>126</v>
       </c>
-      <c r="AT36">
-[...1 lines deleted...]
-      </c>
       <c r="BB36" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
     </row>
     <row r="37" spans="1:55">
       <c r="A37">
         <v>117325</v>
       </c>
       <c r="B37" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C37">
         <v>110157036</v>
       </c>
       <c r="D37" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E37" t="s">
         <v>202</v>
       </c>
       <c r="F37" t="s">
         <v>117</v>
       </c>
       <c r="G37">
         <v>189.65</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
@@ -5965,71 +5944,71 @@
       <c r="Z37">
         <v>35</v>
       </c>
       <c r="AA37" t="s">
         <v>62</v>
       </c>
       <c r="AB37">
         <v>265</v>
       </c>
       <c r="AC37">
         <v>22</v>
       </c>
       <c r="AD37">
         <v>0</v>
       </c>
       <c r="AG37" t="s">
         <v>74</v>
       </c>
       <c r="AH37">
         <v>30.63</v>
       </c>
       <c r="AO37" t="s">
         <v>75</v>
       </c>
       <c r="AP37" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AT37">
         <v>102</v>
       </c>
       <c r="BB37" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="38" spans="1:55">
       <c r="A38">
         <v>117610</v>
       </c>
       <c r="B38" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C38">
         <v>110157037</v>
       </c>
       <c r="D38" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E38" t="s">
         <v>202</v>
       </c>
       <c r="F38" t="s">
         <v>117</v>
       </c>
       <c r="G38">
         <v>277.52</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>4</v>
       </c>
@@ -6066,398 +6045,398 @@
       <c r="Z38">
         <v>35</v>
       </c>
       <c r="AA38" t="s">
         <v>62</v>
       </c>
       <c r="AB38">
         <v>285</v>
       </c>
       <c r="AC38">
         <v>22</v>
       </c>
       <c r="AD38">
         <v>0</v>
       </c>
       <c r="AG38" t="s">
         <v>74</v>
       </c>
       <c r="AH38">
         <v>34.53</v>
       </c>
       <c r="AO38" t="s">
         <v>75</v>
       </c>
       <c r="AP38" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AT38">
         <v>106</v>
       </c>
       <c r="BB38" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:55">
       <c r="A39">
         <v>123223</v>
       </c>
       <c r="B39" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C39" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D39" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E39" t="s">
         <v>131</v>
       </c>
       <c r="F39" t="s">
         <v>117</v>
       </c>
       <c r="G39">
         <v>69.86</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
       <c r="N39" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="O39">
         <v>40000</v>
       </c>
       <c r="P39">
         <v>15</v>
       </c>
       <c r="Q39" t="s">
         <v>133</v>
       </c>
       <c r="S39">
         <v>2358017</v>
       </c>
       <c r="U39">
         <v>191563022926</v>
       </c>
       <c r="V39" t="s">
         <v>62</v>
       </c>
       <c r="X39" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="Y39">
         <v>17</v>
       </c>
       <c r="Z39">
         <v>80</v>
       </c>
       <c r="AA39" t="s">
         <v>62</v>
       </c>
       <c r="AB39">
         <v>235</v>
       </c>
       <c r="AC39">
         <v>17</v>
       </c>
       <c r="AD39">
         <v>0</v>
       </c>
       <c r="AE39">
         <v>10</v>
       </c>
       <c r="AG39" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="AH39">
         <v>46.47</v>
       </c>
       <c r="AO39" t="s">
         <v>75</v>
       </c>
       <c r="AP39">
         <v>0</v>
       </c>
       <c r="AT39" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="BB39" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="40" spans="1:55">
       <c r="A40">
         <v>33936</v>
       </c>
       <c r="B40" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C40" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D40" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E40" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F40" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G40">
         <v>175.32</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>0</v>
       </c>
       <c r="N40" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="O40" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="P40">
         <v>15</v>
       </c>
       <c r="Q40" t="s">
         <v>133</v>
       </c>
       <c r="S40">
         <v>2358017</v>
       </c>
       <c r="U40">
         <v>191563022933</v>
       </c>
       <c r="Y40">
         <v>17</v>
       </c>
       <c r="Z40">
         <v>80</v>
       </c>
       <c r="AA40" t="s">
         <v>62</v>
       </c>
       <c r="AB40">
         <v>235</v>
       </c>
       <c r="AC40">
         <v>17</v>
       </c>
       <c r="AD40">
         <v>0</v>
       </c>
       <c r="AG40" t="s">
         <v>63</v>
       </c>
       <c r="AH40">
         <v>43.87</v>
       </c>
       <c r="AO40" t="s">
         <v>64</v>
       </c>
       <c r="AP40" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="BB40" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="41" spans="1:55">
       <c r="A41">
         <v>132207</v>
       </c>
       <c r="B41" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C41" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D41" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E41" t="s">
         <v>131</v>
       </c>
       <c r="F41" t="s">
         <v>117</v>
       </c>
       <c r="G41">
         <v>186.13</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
       <c r="N41" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="O41">
         <v>40000</v>
       </c>
       <c r="P41">
         <v>9.3</v>
       </c>
       <c r="Q41" t="s">
         <v>133</v>
       </c>
       <c r="S41">
         <v>2358017</v>
       </c>
       <c r="U41">
         <v>191563022933</v>
       </c>
       <c r="V41" t="s">
         <v>62</v>
       </c>
       <c r="X41" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="Y41">
         <v>17</v>
       </c>
       <c r="Z41">
         <v>80</v>
       </c>
       <c r="AA41" t="s">
         <v>62</v>
       </c>
       <c r="AB41">
         <v>235</v>
       </c>
       <c r="AC41">
         <v>17</v>
       </c>
       <c r="AD41">
         <v>0</v>
       </c>
       <c r="AE41">
         <v>10</v>
       </c>
       <c r="AG41" t="s">
         <v>74</v>
       </c>
       <c r="AH41">
         <v>43.87</v>
       </c>
       <c r="AO41" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AP41">
         <v>300</v>
       </c>
       <c r="AT41" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="BB41" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="42" spans="1:55">
       <c r="A42">
         <v>123395</v>
       </c>
       <c r="B42" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C42" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D42" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E42" t="s">
         <v>131</v>
       </c>
       <c r="F42" t="s">
         <v>71</v>
       </c>
       <c r="G42">
         <v>108.6</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="M42">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="N42">
         <v>94</v>
       </c>
       <c r="O42">
         <v>65000</v>
       </c>
       <c r="P42">
         <v>9</v>
       </c>
       <c r="Q42" t="s">
         <v>72</v>
       </c>
       <c r="S42">
         <v>2255017</v>
       </c>
       <c r="U42">
         <v>191563027365</v>
       </c>
       <c r="V42" t="s">
         <v>62</v>
       </c>
       <c r="X42">
         <v>1477</v>
       </c>
@@ -6467,77 +6446,77 @@
       <c r="Z42">
         <v>50</v>
       </c>
       <c r="AA42" t="s">
         <v>62</v>
       </c>
       <c r="AB42">
         <v>225</v>
       </c>
       <c r="AC42">
         <v>17</v>
       </c>
       <c r="AD42">
         <v>0</v>
       </c>
       <c r="AG42" t="s">
         <v>74</v>
       </c>
       <c r="AH42">
         <v>20.3</v>
       </c>
       <c r="AO42" t="s">
         <v>75</v>
       </c>
       <c r="AP42" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="AT42">
         <v>94</v>
       </c>
       <c r="BB42" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="43" spans="1:55">
       <c r="A43">
         <v>33292</v>
       </c>
       <c r="B43" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C43" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D43" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E43" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F43" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G43">
         <v>102.56</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>0</v>
       </c>
       <c r="N43">
         <v>99</v>
       </c>
@@ -6562,95 +6541,95 @@
       <c r="Z43">
         <v>60</v>
       </c>
       <c r="AA43" t="s">
         <v>62</v>
       </c>
       <c r="AB43">
         <v>225</v>
       </c>
       <c r="AC43">
         <v>17</v>
       </c>
       <c r="AD43">
         <v>0</v>
       </c>
       <c r="AG43" t="s">
         <v>63</v>
       </c>
       <c r="AH43">
         <v>23.61</v>
       </c>
       <c r="AO43" t="s">
         <v>64</v>
       </c>
       <c r="AP43" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="BB43" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:55">
       <c r="A44">
         <v>160030</v>
       </c>
       <c r="B44" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C44" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D44" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E44" t="s">
         <v>131</v>
       </c>
       <c r="F44" t="s">
         <v>71</v>
       </c>
       <c r="G44">
         <v>107.05</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
         <v>12</v>
       </c>
       <c r="L44">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="M44">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="N44">
         <v>99</v>
       </c>
       <c r="O44">
         <v>65000</v>
       </c>
       <c r="P44">
         <v>9</v>
       </c>
       <c r="Q44" t="s">
         <v>124</v>
       </c>
       <c r="S44">
         <v>2256017</v>
       </c>
       <c r="U44">
         <v>191563021981</v>
       </c>
       <c r="V44" t="s">
         <v>62</v>
       </c>
       <c r="X44">
         <v>1709</v>
       </c>
@@ -6660,98 +6639,98 @@
       <c r="Z44">
         <v>60</v>
       </c>
       <c r="AA44" t="s">
         <v>62</v>
       </c>
       <c r="AB44">
         <v>225</v>
       </c>
       <c r="AC44">
         <v>17</v>
       </c>
       <c r="AD44">
         <v>0</v>
       </c>
       <c r="AG44" t="s">
         <v>74</v>
       </c>
       <c r="AH44">
         <v>23.61</v>
       </c>
       <c r="AO44" t="s">
         <v>75</v>
       </c>
       <c r="AP44" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="AT44">
         <v>99</v>
       </c>
       <c r="BB44" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="45" spans="1:55">
       <c r="A45">
         <v>110563</v>
       </c>
       <c r="B45" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C45" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D45" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E45" t="s">
         <v>131</v>
       </c>
       <c r="F45" t="s">
         <v>71</v>
       </c>
       <c r="G45">
         <v>109.52</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L45">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="M45">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="N45">
         <v>97</v>
       </c>
       <c r="O45">
         <v>65000</v>
       </c>
       <c r="P45">
         <v>9</v>
       </c>
       <c r="Q45" t="s">
         <v>124</v>
       </c>
       <c r="S45">
         <v>2255517</v>
       </c>
       <c r="U45">
         <v>191563021998</v>
       </c>
       <c r="V45" t="s">
         <v>62</v>
       </c>
       <c r="X45">
         <v>1609</v>
       </c>
@@ -6761,98 +6740,98 @@
       <c r="Z45">
         <v>55</v>
       </c>
       <c r="AA45" t="s">
         <v>62</v>
       </c>
       <c r="AB45">
         <v>225</v>
       </c>
       <c r="AC45">
         <v>17</v>
       </c>
       <c r="AD45">
         <v>0</v>
       </c>
       <c r="AG45" t="s">
         <v>74</v>
       </c>
       <c r="AH45">
         <v>22.55</v>
       </c>
       <c r="AO45" t="s">
         <v>75</v>
       </c>
       <c r="AP45" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="AT45">
         <v>97</v>
       </c>
       <c r="BB45" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="46" spans="1:55">
       <c r="A46">
         <v>110553</v>
       </c>
       <c r="B46" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C46" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D46" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E46" t="s">
         <v>131</v>
       </c>
       <c r="F46" t="s">
         <v>71</v>
       </c>
       <c r="G46">
-        <v>107.26</v>
+        <v>104.08</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
       <c r="I46">
         <v>0</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="L46">
-        <v>163</v>
+        <v>79</v>
       </c>
       <c r="M46">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="N46">
         <v>102</v>
       </c>
       <c r="O46">
         <v>65000</v>
       </c>
       <c r="P46">
         <v>9</v>
       </c>
       <c r="Q46" t="s">
         <v>124</v>
       </c>
       <c r="S46">
         <v>2256517</v>
       </c>
       <c r="U46">
         <v>191563022001</v>
       </c>
       <c r="V46" t="s">
         <v>62</v>
       </c>
       <c r="X46">
         <v>1874</v>
       </c>
@@ -6862,196 +6841,178 @@
       <c r="Z46">
         <v>65</v>
       </c>
       <c r="AA46" t="s">
         <v>62</v>
       </c>
       <c r="AB46">
         <v>225</v>
       </c>
       <c r="AC46">
         <v>17</v>
       </c>
       <c r="AD46">
         <v>0</v>
       </c>
       <c r="AG46" t="s">
         <v>74</v>
       </c>
       <c r="AH46">
         <v>25.04</v>
       </c>
       <c r="AO46" t="s">
         <v>75</v>
       </c>
       <c r="AP46" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="AT46">
         <v>102</v>
       </c>
       <c r="BB46" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="47" spans="1:55">
       <c r="A47">
         <v>123733</v>
       </c>
       <c r="B47" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C47" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D47" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E47" t="s">
         <v>131</v>
       </c>
       <c r="F47" t="s">
         <v>71</v>
       </c>
       <c r="G47">
-        <v>199.37</v>
+        <v>178.61</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>0</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L47">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="M47">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="Q47" t="s">
         <v>147</v>
       </c>
       <c r="S47">
         <v>2355519</v>
       </c>
       <c r="U47">
         <v>191563022568</v>
       </c>
       <c r="V47" t="s">
         <v>62</v>
       </c>
-      <c r="X47">
-[...1 lines deleted...]
-      </c>
       <c r="Y47">
         <v>19</v>
       </c>
       <c r="Z47">
         <v>55</v>
       </c>
       <c r="AA47" t="s">
         <v>62</v>
       </c>
       <c r="AB47">
         <v>235</v>
       </c>
       <c r="AC47">
         <v>19</v>
       </c>
       <c r="AD47">
         <v>0</v>
       </c>
-      <c r="AG47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH47">
         <v>27.08</v>
       </c>
       <c r="AO47" t="s">
         <v>75</v>
       </c>
       <c r="AP47" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>272</v>
       </c>
       <c r="BB47" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="48" spans="1:55">
       <c r="A48">
         <v>123698</v>
       </c>
       <c r="B48" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C48" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D48" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E48" t="s">
         <v>131</v>
       </c>
       <c r="F48" t="s">
         <v>71</v>
       </c>
       <c r="G48">
-        <v>98.85</v>
+        <v>98.08</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
         <v>8</v>
       </c>
       <c r="L48">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M48">
         <v>4</v>
       </c>
       <c r="N48">
         <v>96</v>
       </c>
       <c r="O48">
         <v>70000</v>
       </c>
       <c r="P48">
         <v>10</v>
       </c>
       <c r="Q48" t="s">
         <v>72</v>
       </c>
       <c r="S48">
         <v>2056016</v>
       </c>
       <c r="U48">
         <v>191563022575</v>
       </c>
       <c r="V48" t="s">
         <v>62</v>
       </c>
@@ -7064,74 +7025,74 @@
       <c r="Z48">
         <v>60</v>
       </c>
       <c r="AA48" t="s">
         <v>62</v>
       </c>
       <c r="AB48">
         <v>205</v>
       </c>
       <c r="AC48">
         <v>16</v>
       </c>
       <c r="AD48">
         <v>0</v>
       </c>
       <c r="AG48" t="s">
         <v>74</v>
       </c>
       <c r="AH48">
         <v>21.12</v>
       </c>
       <c r="AO48" t="s">
         <v>75</v>
       </c>
       <c r="AP48" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT48">
         <v>96</v>
       </c>
       <c r="BB48" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="49" spans="1:55">
       <c r="A49">
         <v>32839</v>
       </c>
       <c r="B49" t="s">
         <v>277</v>
       </c>
       <c r="C49" t="s">
         <v>278</v>
       </c>
       <c r="D49" t="s">
         <v>279</v>
       </c>
       <c r="E49" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F49" t="s">
         <v>280</v>
       </c>
       <c r="G49">
         <v>115.66</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>0</v>
       </c>
@@ -7156,92 +7117,92 @@
       <c r="Z49">
         <v>40</v>
       </c>
       <c r="AA49" t="s">
         <v>62</v>
       </c>
       <c r="AB49">
         <v>225</v>
       </c>
       <c r="AC49">
         <v>18</v>
       </c>
       <c r="AD49">
         <v>0</v>
       </c>
       <c r="AG49" t="s">
         <v>63</v>
       </c>
       <c r="AH49">
         <v>20.27</v>
       </c>
       <c r="AO49" t="s">
         <v>64</v>
       </c>
       <c r="AP49" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB49" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="50" spans="1:55">
       <c r="A50">
         <v>160595</v>
       </c>
       <c r="B50" t="s">
         <v>282</v>
       </c>
       <c r="C50" t="s">
         <v>278</v>
       </c>
       <c r="D50" t="s">
         <v>283</v>
       </c>
       <c r="E50" t="s">
         <v>131</v>
       </c>
       <c r="F50" t="s">
         <v>71</v>
       </c>
       <c r="G50">
-        <v>123.98</v>
+        <v>128.35</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M50">
         <v>0</v>
       </c>
       <c r="N50">
         <v>92</v>
       </c>
       <c r="O50">
         <v>70000</v>
       </c>
       <c r="P50">
         <v>10</v>
       </c>
       <c r="Q50" t="s">
         <v>60</v>
       </c>
       <c r="S50">
         <v>2254018</v>
       </c>
       <c r="U50">
         <v>191563022582</v>
       </c>
       <c r="V50" t="s">
         <v>62</v>
       </c>
@@ -7254,98 +7215,98 @@
       <c r="Z50">
         <v>40</v>
       </c>
       <c r="AA50" t="s">
         <v>62</v>
       </c>
       <c r="AB50">
         <v>225</v>
       </c>
       <c r="AC50">
         <v>18</v>
       </c>
       <c r="AD50">
         <v>0</v>
       </c>
       <c r="AG50" t="s">
         <v>74</v>
       </c>
       <c r="AH50">
         <v>20.27</v>
       </c>
       <c r="AO50" t="s">
         <v>75</v>
       </c>
       <c r="AP50" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT50">
         <v>92</v>
       </c>
       <c r="BB50" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
     </row>
     <row r="51" spans="1:55">
       <c r="A51">
         <v>118777</v>
       </c>
       <c r="B51" t="s">
+        <v>284</v>
+      </c>
+      <c r="C51" t="s">
         <v>285</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="E51" t="s">
         <v>131</v>
       </c>
       <c r="F51" t="s">
         <v>71</v>
       </c>
       <c r="G51">
-        <v>125.65</v>
+        <v>115.98</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="L51">
         <v>64</v>
       </c>
       <c r="M51">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="N51">
         <v>106</v>
       </c>
       <c r="O51">
         <v>70000</v>
       </c>
       <c r="P51">
         <v>10</v>
       </c>
       <c r="Q51" t="s">
         <v>72</v>
       </c>
       <c r="S51">
         <v>2256517</v>
       </c>
       <c r="U51">
         <v>191563022599</v>
       </c>
       <c r="V51" t="s">
         <v>62</v>
       </c>
       <c r="X51">
         <v>1874</v>
       </c>
@@ -7355,98 +7316,98 @@
       <c r="Z51">
         <v>65</v>
       </c>
       <c r="AA51" t="s">
         <v>62</v>
       </c>
       <c r="AB51">
         <v>225</v>
       </c>
       <c r="AC51">
         <v>17</v>
       </c>
       <c r="AD51">
         <v>0</v>
       </c>
       <c r="AG51" t="s">
         <v>74</v>
       </c>
       <c r="AH51">
         <v>26.73</v>
       </c>
       <c r="AO51" t="s">
         <v>75</v>
       </c>
       <c r="AP51" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT51">
         <v>106</v>
       </c>
       <c r="BB51" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="52" spans="1:55">
       <c r="A52">
         <v>123700</v>
       </c>
       <c r="B52" t="s">
+        <v>287</v>
+      </c>
+      <c r="C52" t="s">
+        <v>288</v>
+      </c>
+      <c r="D52" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="E52" t="s">
         <v>131</v>
       </c>
       <c r="F52" t="s">
         <v>71</v>
       </c>
       <c r="G52">
-        <v>109.74</v>
+        <v>115.98</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L52">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="M52">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="N52">
         <v>91</v>
       </c>
       <c r="O52">
         <v>70000</v>
       </c>
       <c r="P52">
         <v>10</v>
       </c>
       <c r="Q52" t="s">
         <v>147</v>
       </c>
       <c r="S52">
         <v>2154517</v>
       </c>
       <c r="U52">
         <v>191563022605</v>
       </c>
       <c r="V52" t="s">
         <v>62</v>
       </c>
       <c r="X52">
         <v>1356</v>
       </c>
@@ -7456,98 +7417,98 @@
       <c r="Z52">
         <v>45</v>
       </c>
       <c r="AA52" t="s">
         <v>62</v>
       </c>
       <c r="AB52">
         <v>215</v>
       </c>
       <c r="AC52">
         <v>17</v>
       </c>
       <c r="AD52">
         <v>0</v>
       </c>
       <c r="AG52" t="s">
         <v>74</v>
       </c>
       <c r="AH52">
         <v>18.83</v>
       </c>
       <c r="AO52" t="s">
         <v>75</v>
       </c>
       <c r="AP52" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT52">
         <v>91</v>
       </c>
       <c r="BB52" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="53" spans="1:55">
       <c r="A53">
         <v>123696</v>
       </c>
       <c r="B53" t="s">
+        <v>290</v>
+      </c>
+      <c r="C53" t="s">
+        <v>291</v>
+      </c>
+      <c r="D53" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E53" t="s">
         <v>131</v>
       </c>
       <c r="F53" t="s">
         <v>71</v>
       </c>
       <c r="G53">
-        <v>86.28</v>
+        <v>85.61</v>
       </c>
       <c r="H53">
         <v>0</v>
       </c>
       <c r="I53">
         <v>0</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="M53">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N53">
         <v>95</v>
       </c>
       <c r="O53">
         <v>70000</v>
       </c>
       <c r="P53">
         <v>10</v>
       </c>
       <c r="Q53" t="s">
         <v>72</v>
       </c>
       <c r="S53">
         <v>1956515</v>
       </c>
       <c r="U53">
         <v>191563022612</v>
       </c>
       <c r="V53" t="s">
         <v>62</v>
       </c>
       <c r="X53">
         <v>1521</v>
       </c>
@@ -7557,98 +7518,98 @@
       <c r="Z53">
         <v>65</v>
       </c>
       <c r="AA53" t="s">
         <v>62</v>
       </c>
       <c r="AB53">
         <v>195</v>
       </c>
       <c r="AC53">
         <v>15</v>
       </c>
       <c r="AD53">
         <v>0</v>
       </c>
       <c r="AG53" t="s">
         <v>74</v>
       </c>
       <c r="AH53">
         <v>18.71</v>
       </c>
       <c r="AO53" t="s">
         <v>75</v>
       </c>
       <c r="AP53" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT53">
         <v>95</v>
       </c>
       <c r="BB53" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
     </row>
     <row r="54" spans="1:55">
       <c r="A54">
         <v>118706</v>
       </c>
       <c r="B54" t="s">
+        <v>294</v>
+      </c>
+      <c r="C54" t="s">
         <v>295</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E54" t="s">
         <v>131</v>
       </c>
       <c r="F54" t="s">
         <v>71</v>
       </c>
       <c r="G54">
-        <v>103.03</v>
+        <v>102.24</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
       <c r="I54">
         <v>0</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>62</v>
       </c>
       <c r="M54">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="N54">
         <v>94</v>
       </c>
       <c r="O54">
         <v>70000</v>
       </c>
       <c r="P54">
         <v>10</v>
       </c>
       <c r="Q54" t="s">
         <v>72</v>
       </c>
       <c r="S54">
         <v>2055516</v>
       </c>
       <c r="U54">
         <v>191563022629</v>
       </c>
       <c r="V54" t="s">
         <v>62</v>
       </c>
       <c r="X54">
         <v>1356</v>
       </c>
@@ -7658,98 +7619,98 @@
       <c r="Z54">
         <v>55</v>
       </c>
       <c r="AA54" t="s">
         <v>62</v>
       </c>
       <c r="AB54">
         <v>205</v>
       </c>
       <c r="AC54">
         <v>16</v>
       </c>
       <c r="AD54">
         <v>0</v>
       </c>
       <c r="AG54" t="s">
         <v>74</v>
       </c>
       <c r="AH54">
         <v>19.09</v>
       </c>
       <c r="AO54" t="s">
         <v>75</v>
       </c>
       <c r="AP54" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT54">
         <v>94</v>
       </c>
       <c r="BB54" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="55" spans="1:55">
       <c r="A55">
         <v>123708</v>
       </c>
       <c r="B55" t="s">
+        <v>297</v>
+      </c>
+      <c r="C55" t="s">
         <v>298</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E55" t="s">
         <v>131</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
       <c r="G55">
-        <v>139.89</v>
+        <v>128.35</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
         <v>4</v>
       </c>
       <c r="L55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M55">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="N55">
         <v>103</v>
       </c>
       <c r="O55">
         <v>70000</v>
       </c>
       <c r="P55">
         <v>10</v>
       </c>
       <c r="Q55" t="s">
         <v>72</v>
       </c>
       <c r="S55">
         <v>2256017</v>
       </c>
       <c r="U55">
         <v>191563022636</v>
       </c>
       <c r="V55" t="s">
         <v>62</v>
       </c>
       <c r="X55">
         <v>1709</v>
       </c>
@@ -7759,74 +7720,74 @@
       <c r="Z55">
         <v>60</v>
       </c>
       <c r="AA55" t="s">
         <v>62</v>
       </c>
       <c r="AB55">
         <v>225</v>
       </c>
       <c r="AC55">
         <v>17</v>
       </c>
       <c r="AD55">
         <v>0</v>
       </c>
       <c r="AG55" t="s">
         <v>74</v>
       </c>
       <c r="AH55">
         <v>24.39</v>
       </c>
       <c r="AO55" t="s">
         <v>75</v>
       </c>
       <c r="AP55" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT55">
         <v>103</v>
       </c>
       <c r="BB55" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="56" spans="1:55">
       <c r="A56">
         <v>32853</v>
       </c>
       <c r="B56" t="s">
+        <v>300</v>
+      </c>
+      <c r="C56" t="s">
         <v>301</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>302</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F56" t="s">
         <v>280</v>
       </c>
       <c r="G56">
         <v>178.3</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
         <v>0</v>
       </c>
@@ -7851,92 +7812,92 @@
       <c r="Z56">
         <v>45</v>
       </c>
       <c r="AA56" t="s">
         <v>62</v>
       </c>
       <c r="AB56">
         <v>235</v>
       </c>
       <c r="AC56">
         <v>19</v>
       </c>
       <c r="AD56">
         <v>0</v>
       </c>
       <c r="AG56" t="s">
         <v>63</v>
       </c>
       <c r="AH56">
         <v>23.83</v>
       </c>
       <c r="AO56" t="s">
         <v>64</v>
       </c>
       <c r="AP56" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB56" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="57" spans="1:55">
       <c r="A57">
         <v>160967</v>
       </c>
       <c r="B57" t="s">
+        <v>304</v>
+      </c>
+      <c r="C57" t="s">
+        <v>301</v>
+      </c>
+      <c r="D57" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="E57" t="s">
         <v>131</v>
       </c>
       <c r="F57" t="s">
         <v>71</v>
       </c>
       <c r="G57">
-        <v>185.71</v>
+        <v>186.19</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="M57">
         <v>0</v>
       </c>
       <c r="N57">
         <v>99</v>
       </c>
       <c r="O57">
         <v>70000</v>
       </c>
       <c r="P57">
         <v>10</v>
       </c>
       <c r="Q57" t="s">
         <v>147</v>
       </c>
       <c r="S57">
         <v>2354519</v>
       </c>
       <c r="U57">
         <v>191563022643</v>
       </c>
       <c r="V57" t="s">
         <v>62</v>
       </c>
@@ -7949,74 +7910,74 @@
       <c r="Z57">
         <v>45</v>
       </c>
       <c r="AA57" t="s">
         <v>62</v>
       </c>
       <c r="AB57">
         <v>235</v>
       </c>
       <c r="AC57">
         <v>19</v>
       </c>
       <c r="AD57">
         <v>0</v>
       </c>
       <c r="AG57" t="s">
         <v>74</v>
       </c>
       <c r="AH57">
         <v>23.83</v>
       </c>
       <c r="AO57" t="s">
         <v>75</v>
       </c>
       <c r="AP57" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT57">
         <v>99</v>
       </c>
       <c r="BB57" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="58" spans="1:55">
       <c r="A58">
         <v>32840</v>
       </c>
       <c r="B58" t="s">
+        <v>307</v>
+      </c>
+      <c r="C58" t="s">
         <v>308</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>309</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F58" t="s">
         <v>280</v>
       </c>
       <c r="G58">
         <v>107.97</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>0</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
         <v>0</v>
       </c>
@@ -8041,95 +8002,95 @@
       <c r="Z58">
         <v>45</v>
       </c>
       <c r="AA58" t="s">
         <v>62</v>
       </c>
       <c r="AB58">
         <v>225</v>
       </c>
       <c r="AC58">
         <v>17</v>
       </c>
       <c r="AD58">
         <v>0</v>
       </c>
       <c r="AG58" t="s">
         <v>63</v>
       </c>
       <c r="AH58">
         <v>21.06</v>
       </c>
       <c r="AO58" t="s">
         <v>64</v>
       </c>
       <c r="AP58" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB58" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="59" spans="1:55">
       <c r="A59">
         <v>160596</v>
       </c>
       <c r="B59" t="s">
+        <v>310</v>
+      </c>
+      <c r="C59" t="s">
+        <v>308</v>
+      </c>
+      <c r="D59" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E59" t="s">
         <v>131</v>
       </c>
       <c r="F59" t="s">
         <v>71</v>
       </c>
       <c r="G59">
-        <v>115.59</v>
+        <v>122.16</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
         <v>0</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="M59">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N59">
         <v>94</v>
       </c>
       <c r="O59">
         <v>70000</v>
       </c>
       <c r="P59">
         <v>10</v>
       </c>
       <c r="Q59" t="s">
         <v>147</v>
       </c>
       <c r="S59">
         <v>2254517</v>
       </c>
       <c r="U59">
         <v>191563022650</v>
       </c>
       <c r="V59" t="s">
         <v>62</v>
       </c>
       <c r="X59">
         <v>1477</v>
       </c>
@@ -8139,74 +8100,74 @@
       <c r="Z59">
         <v>45</v>
       </c>
       <c r="AA59" t="s">
         <v>62</v>
       </c>
       <c r="AB59">
         <v>225</v>
       </c>
       <c r="AC59">
         <v>17</v>
       </c>
       <c r="AD59">
         <v>0</v>
       </c>
       <c r="AG59" t="s">
         <v>74</v>
       </c>
       <c r="AH59">
         <v>21.06</v>
       </c>
       <c r="AO59" t="s">
         <v>75</v>
       </c>
       <c r="AP59" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT59">
         <v>94</v>
       </c>
       <c r="BB59" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="60" spans="1:55">
       <c r="A60">
         <v>32865</v>
       </c>
       <c r="B60" t="s">
+        <v>312</v>
+      </c>
+      <c r="C60" t="s">
         <v>313</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>314</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F60" t="s">
         <v>280</v>
       </c>
       <c r="G60">
         <v>159.34</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60">
         <v>0</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
         <v>0</v>
       </c>
@@ -8231,95 +8192,95 @@
       <c r="Z60">
         <v>40</v>
       </c>
       <c r="AA60" t="s">
         <v>62</v>
       </c>
       <c r="AB60">
         <v>245</v>
       </c>
       <c r="AC60">
         <v>19</v>
       </c>
       <c r="AD60">
         <v>0</v>
       </c>
       <c r="AG60" t="s">
         <v>63</v>
       </c>
       <c r="AH60">
         <v>24.56</v>
       </c>
       <c r="AO60" t="s">
         <v>64</v>
       </c>
       <c r="AP60" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB60" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="61" spans="1:55">
       <c r="A61">
         <v>161241</v>
       </c>
       <c r="B61" t="s">
+        <v>315</v>
+      </c>
+      <c r="C61" t="s">
+        <v>313</v>
+      </c>
+      <c r="D61" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
       <c r="E61" t="s">
         <v>131</v>
       </c>
       <c r="F61" t="s">
         <v>71</v>
       </c>
       <c r="G61">
-        <v>168.37</v>
+        <v>173.2</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>0</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M61">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N61">
         <v>98</v>
       </c>
       <c r="O61">
         <v>70000</v>
       </c>
       <c r="P61">
         <v>10</v>
       </c>
       <c r="Q61" t="s">
         <v>60</v>
       </c>
       <c r="S61">
         <v>2454019</v>
       </c>
       <c r="U61">
         <v>191563022667</v>
       </c>
       <c r="V61" t="s">
         <v>62</v>
       </c>
       <c r="X61">
         <v>1653</v>
       </c>
@@ -8329,95 +8290,95 @@
       <c r="Z61">
         <v>40</v>
       </c>
       <c r="AA61" t="s">
         <v>62</v>
       </c>
       <c r="AB61">
         <v>245</v>
       </c>
       <c r="AC61">
         <v>19</v>
       </c>
       <c r="AD61">
         <v>0</v>
       </c>
       <c r="AG61" t="s">
         <v>74</v>
       </c>
       <c r="AH61">
         <v>24.56</v>
       </c>
       <c r="AO61" t="s">
         <v>75</v>
       </c>
       <c r="AP61" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT61">
         <v>98</v>
       </c>
       <c r="BB61" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="62" spans="1:55">
       <c r="A62">
         <v>123720</v>
       </c>
       <c r="B62" t="s">
+        <v>317</v>
+      </c>
+      <c r="C62" t="s">
         <v>318</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="E62" t="s">
         <v>131</v>
       </c>
       <c r="F62" t="s">
         <v>71</v>
       </c>
       <c r="G62">
-        <v>172.56</v>
+        <v>154.64</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
         <v>4</v>
       </c>
       <c r="L62">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="M62">
         <v>10</v>
       </c>
       <c r="N62">
         <v>105</v>
       </c>
       <c r="O62">
         <v>70000</v>
       </c>
       <c r="P62">
         <v>10</v>
       </c>
       <c r="Q62" t="s">
         <v>72</v>
       </c>
       <c r="S62">
         <v>2456018</v>
       </c>
       <c r="U62">
         <v>191563022674</v>
       </c>
       <c r="V62" t="s">
         <v>62</v>
       </c>
@@ -8430,95 +8391,95 @@
       <c r="Z62">
         <v>60</v>
       </c>
       <c r="AA62" t="s">
         <v>62</v>
       </c>
       <c r="AB62">
         <v>245</v>
       </c>
       <c r="AC62">
         <v>18</v>
       </c>
       <c r="AD62">
         <v>0</v>
       </c>
       <c r="AG62" t="s">
         <v>74</v>
       </c>
       <c r="AH62">
         <v>28.12</v>
       </c>
       <c r="AO62" t="s">
         <v>75</v>
       </c>
       <c r="AP62" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT62">
         <v>105</v>
       </c>
       <c r="BB62" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:55">
       <c r="A63">
         <v>123727</v>
       </c>
       <c r="B63" t="s">
         <v>321</v>
       </c>
       <c r="C63" t="s">
         <v>322</v>
       </c>
       <c r="D63" t="s">
         <v>323</v>
       </c>
       <c r="E63" t="s">
         <v>131</v>
       </c>
       <c r="F63" t="s">
         <v>71</v>
       </c>
       <c r="G63">
-        <v>187.64</v>
+        <v>175.52</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
         <v>4</v>
       </c>
       <c r="L63">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M63">
         <v>16</v>
       </c>
       <c r="N63">
         <v>102</v>
       </c>
       <c r="O63">
         <v>70000</v>
       </c>
       <c r="P63">
         <v>10</v>
       </c>
       <c r="Q63" t="s">
         <v>72</v>
       </c>
       <c r="S63">
         <v>2455020</v>
       </c>
       <c r="U63">
         <v>191563022681</v>
       </c>
       <c r="V63" t="s">
         <v>62</v>
       </c>
@@ -8531,74 +8492,74 @@
       <c r="Z63">
         <v>50</v>
       </c>
       <c r="AA63" t="s">
         <v>62</v>
       </c>
       <c r="AB63">
         <v>245</v>
       </c>
       <c r="AC63">
         <v>20</v>
       </c>
       <c r="AD63">
         <v>0</v>
       </c>
       <c r="AG63" t="s">
         <v>74</v>
       </c>
       <c r="AH63">
         <v>27.92</v>
       </c>
       <c r="AO63" t="s">
         <v>75</v>
       </c>
       <c r="AP63" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT63">
         <v>102</v>
       </c>
       <c r="BB63" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="64" spans="1:55">
       <c r="A64">
         <v>32861</v>
       </c>
       <c r="B64" t="s">
         <v>324</v>
       </c>
       <c r="C64" t="s">
         <v>325</v>
       </c>
       <c r="D64" t="s">
         <v>326</v>
       </c>
       <c r="E64" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F64" t="s">
         <v>280</v>
       </c>
       <c r="G64">
         <v>159.34</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
         <v>0</v>
       </c>
@@ -8623,95 +8584,95 @@
       <c r="Z64">
         <v>60</v>
       </c>
       <c r="AA64" t="s">
         <v>62</v>
       </c>
       <c r="AB64">
         <v>235</v>
       </c>
       <c r="AC64">
         <v>18</v>
       </c>
       <c r="AD64">
         <v>0</v>
       </c>
       <c r="AG64" t="s">
         <v>63</v>
       </c>
       <c r="AH64">
         <v>27.46</v>
       </c>
       <c r="AO64" t="s">
         <v>64</v>
       </c>
       <c r="AP64" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB64" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="65" spans="1:55">
       <c r="A65">
         <v>147300</v>
       </c>
       <c r="B65" t="s">
         <v>327</v>
       </c>
       <c r="C65" t="s">
         <v>325</v>
       </c>
       <c r="D65" t="s">
         <v>328</v>
       </c>
       <c r="E65" t="s">
         <v>131</v>
       </c>
       <c r="F65" t="s">
         <v>71</v>
       </c>
       <c r="G65">
-        <v>168.37</v>
+        <v>150.77</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
         <v>4</v>
       </c>
       <c r="L65">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M65">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="N65">
         <v>107</v>
       </c>
       <c r="O65">
         <v>70000</v>
       </c>
       <c r="P65">
         <v>10</v>
       </c>
       <c r="Q65" t="s">
         <v>72</v>
       </c>
       <c r="S65">
         <v>2356018</v>
       </c>
       <c r="U65">
         <v>191563022698</v>
       </c>
       <c r="V65" t="s">
         <v>62</v>
       </c>
       <c r="X65">
         <v>2149</v>
       </c>
@@ -8721,98 +8682,98 @@
       <c r="Z65">
         <v>60</v>
       </c>
       <c r="AA65" t="s">
         <v>62</v>
       </c>
       <c r="AB65">
         <v>235</v>
       </c>
       <c r="AC65">
         <v>18</v>
       </c>
       <c r="AD65">
         <v>0</v>
       </c>
       <c r="AG65" t="s">
         <v>74</v>
       </c>
       <c r="AH65">
         <v>27.46</v>
       </c>
       <c r="AO65" t="s">
         <v>75</v>
       </c>
       <c r="AP65" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT65">
         <v>107</v>
       </c>
       <c r="BB65" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
     </row>
     <row r="66" spans="1:55">
       <c r="A66">
         <v>123710</v>
       </c>
       <c r="B66" t="s">
         <v>329</v>
       </c>
       <c r="C66" t="s">
         <v>330</v>
       </c>
       <c r="D66" t="s">
         <v>331</v>
       </c>
       <c r="E66" t="s">
         <v>131</v>
       </c>
       <c r="F66" t="s">
         <v>71</v>
       </c>
       <c r="G66">
-        <v>121.33</v>
+        <v>118.33</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
       <c r="I66">
         <v>0</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L66">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M66">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N66">
         <v>95</v>
       </c>
       <c r="O66">
         <v>70000</v>
       </c>
       <c r="P66">
         <v>10</v>
       </c>
       <c r="Q66" t="s">
         <v>60</v>
       </c>
       <c r="S66">
         <v>2254518</v>
       </c>
       <c r="U66">
         <v>191563022704</v>
       </c>
       <c r="V66" t="s">
         <v>62</v>
       </c>
       <c r="X66">
         <v>1521</v>
       </c>
@@ -8822,98 +8783,98 @@
       <c r="Z66">
         <v>45</v>
       </c>
       <c r="AA66" t="s">
         <v>62</v>
       </c>
       <c r="AB66">
         <v>225</v>
       </c>
       <c r="AC66">
         <v>18</v>
       </c>
       <c r="AD66">
         <v>0</v>
       </c>
       <c r="AG66" t="s">
         <v>74</v>
       </c>
       <c r="AH66">
         <v>21.42</v>
       </c>
       <c r="AO66" t="s">
         <v>75</v>
       </c>
       <c r="AP66" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT66">
         <v>95</v>
       </c>
       <c r="BB66" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="67" spans="1:55">
       <c r="A67">
         <v>123728</v>
       </c>
       <c r="B67" t="s">
         <v>332</v>
       </c>
       <c r="C67" t="s">
         <v>333</v>
       </c>
       <c r="D67" t="s">
         <v>334</v>
       </c>
       <c r="E67" t="s">
         <v>131</v>
       </c>
       <c r="F67" t="s">
         <v>71</v>
       </c>
       <c r="G67">
-        <v>188.48</v>
+        <v>170.1</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
         <v>4</v>
       </c>
       <c r="L67">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="M67">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N67">
         <v>109</v>
       </c>
       <c r="O67">
         <v>70000</v>
       </c>
       <c r="P67">
         <v>10</v>
       </c>
       <c r="Q67" t="s">
         <v>72</v>
       </c>
       <c r="S67">
         <v>2555020</v>
       </c>
       <c r="U67">
         <v>191563022711</v>
       </c>
       <c r="V67" t="s">
         <v>62</v>
       </c>
       <c r="X67">
         <v>2271</v>
       </c>
@@ -8923,98 +8884,98 @@
       <c r="Z67">
         <v>50</v>
       </c>
       <c r="AA67" t="s">
         <v>62</v>
       </c>
       <c r="AB67">
         <v>255</v>
       </c>
       <c r="AC67">
         <v>20</v>
       </c>
       <c r="AD67">
         <v>0</v>
       </c>
       <c r="AG67" t="s">
         <v>74</v>
       </c>
       <c r="AH67">
         <v>30.82</v>
       </c>
       <c r="AO67" t="s">
         <v>75</v>
       </c>
       <c r="AP67" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT67">
         <v>109</v>
       </c>
       <c r="BB67" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="68" spans="1:55">
       <c r="A68">
         <v>123705</v>
       </c>
       <c r="B68" t="s">
         <v>335</v>
       </c>
       <c r="C68" t="s">
         <v>336</v>
       </c>
       <c r="D68" t="s">
         <v>337</v>
       </c>
       <c r="E68" t="s">
         <v>131</v>
       </c>
       <c r="F68" t="s">
         <v>71</v>
       </c>
       <c r="G68">
-        <v>121.46</v>
+        <v>113.66</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L68">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M68">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="N68">
         <v>98</v>
       </c>
       <c r="O68">
         <v>70000</v>
       </c>
       <c r="P68">
         <v>10</v>
       </c>
       <c r="Q68" t="s">
         <v>147</v>
       </c>
       <c r="S68">
         <v>2155517</v>
       </c>
       <c r="U68">
         <v>191563022728</v>
       </c>
       <c r="V68" t="s">
         <v>62</v>
       </c>
       <c r="X68">
         <v>1477</v>
       </c>
@@ -9024,74 +8985,74 @@
       <c r="Z68">
         <v>55</v>
       </c>
       <c r="AA68" t="s">
         <v>62</v>
       </c>
       <c r="AB68">
         <v>215</v>
       </c>
       <c r="AC68">
         <v>17</v>
       </c>
       <c r="AD68">
         <v>0</v>
       </c>
       <c r="AG68" t="s">
         <v>74</v>
       </c>
       <c r="AH68">
         <v>22.07</v>
       </c>
       <c r="AO68" t="s">
         <v>75</v>
       </c>
       <c r="AP68" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT68">
         <v>98</v>
       </c>
       <c r="BB68" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="69" spans="1:55">
       <c r="A69">
         <v>32850</v>
       </c>
       <c r="B69" t="s">
         <v>338</v>
       </c>
       <c r="C69" t="s">
         <v>339</v>
       </c>
       <c r="D69" t="s">
         <v>340</v>
       </c>
       <c r="E69" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F69" t="s">
         <v>280</v>
       </c>
       <c r="G69">
         <v>125.55</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
       <c r="I69">
         <v>0</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
         <v>0</v>
       </c>
@@ -9116,92 +9077,92 @@
       <c r="Z69">
         <v>40</v>
       </c>
       <c r="AA69" t="s">
         <v>62</v>
       </c>
       <c r="AB69">
         <v>235</v>
       </c>
       <c r="AC69">
         <v>18</v>
       </c>
       <c r="AD69">
         <v>0</v>
       </c>
       <c r="AG69" t="s">
         <v>63</v>
       </c>
       <c r="AH69">
         <v>21.14</v>
       </c>
       <c r="AO69" t="s">
         <v>64</v>
       </c>
       <c r="AP69" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB69" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="70" spans="1:55">
       <c r="A70">
         <v>162139</v>
       </c>
       <c r="B70" t="s">
         <v>341</v>
       </c>
       <c r="C70" t="s">
         <v>339</v>
       </c>
       <c r="D70" t="s">
         <v>342</v>
       </c>
       <c r="E70" t="s">
         <v>131</v>
       </c>
       <c r="F70" t="s">
         <v>71</v>
       </c>
       <c r="G70">
-        <v>134.03</v>
+        <v>139.29</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M70">
         <v>0</v>
       </c>
       <c r="N70">
         <v>95</v>
       </c>
       <c r="O70">
         <v>70000</v>
       </c>
       <c r="P70">
         <v>10</v>
       </c>
       <c r="Q70" t="s">
         <v>60</v>
       </c>
       <c r="S70">
         <v>2354018</v>
       </c>
       <c r="U70">
         <v>191563022735</v>
       </c>
       <c r="V70" t="s">
         <v>62</v>
       </c>
@@ -9214,98 +9175,98 @@
       <c r="Z70">
         <v>40</v>
       </c>
       <c r="AA70" t="s">
         <v>62</v>
       </c>
       <c r="AB70">
         <v>235</v>
       </c>
       <c r="AC70">
         <v>18</v>
       </c>
       <c r="AD70">
         <v>0</v>
       </c>
       <c r="AG70" t="s">
         <v>74</v>
       </c>
       <c r="AH70">
         <v>21.14</v>
       </c>
       <c r="AO70" t="s">
         <v>75</v>
       </c>
       <c r="AP70" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT70">
         <v>95</v>
       </c>
       <c r="BB70" t="s">
-        <v>288</v>
+        <v>343</v>
       </c>
     </row>
     <row r="71" spans="1:55">
       <c r="A71">
         <v>32852</v>
       </c>
       <c r="B71" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C71" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D71" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E71" t="s">
         <v>131</v>
       </c>
       <c r="F71" t="s">
         <v>71</v>
       </c>
       <c r="G71">
-        <v>156.64</v>
+        <v>145.36</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
         <v>3</v>
       </c>
       <c r="L71">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="M71">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N71">
         <v>98</v>
       </c>
       <c r="O71">
         <v>70000</v>
       </c>
       <c r="P71">
         <v>10</v>
       </c>
       <c r="Q71" t="s">
         <v>60</v>
       </c>
       <c r="S71">
         <v>2354518</v>
       </c>
       <c r="U71">
         <v>191563022742</v>
       </c>
       <c r="V71" t="s">
         <v>62</v>
       </c>
       <c r="X71">
         <v>1653</v>
       </c>
@@ -9315,98 +9276,98 @@
       <c r="Z71">
         <v>45</v>
       </c>
       <c r="AA71" t="s">
         <v>62</v>
       </c>
       <c r="AB71">
         <v>235</v>
       </c>
       <c r="AC71">
         <v>18</v>
       </c>
       <c r="AD71">
         <v>0</v>
       </c>
       <c r="AG71" t="s">
         <v>74</v>
       </c>
       <c r="AH71">
         <v>23.31</v>
       </c>
       <c r="AO71" t="s">
         <v>75</v>
       </c>
       <c r="AP71" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT71">
         <v>98</v>
       </c>
       <c r="BB71" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="72" spans="1:55">
       <c r="A72">
         <v>138401</v>
       </c>
       <c r="B72" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C72" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D72" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E72" t="s">
         <v>131</v>
       </c>
       <c r="F72" t="s">
         <v>71</v>
       </c>
       <c r="G72">
-        <v>156.64</v>
+        <v>145.36</v>
       </c>
       <c r="H72">
         <v>0</v>
       </c>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
         <v>3</v>
       </c>
       <c r="L72">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="M72">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N72">
         <v>98</v>
       </c>
       <c r="O72">
         <v>70000</v>
       </c>
       <c r="P72">
         <v>10</v>
       </c>
       <c r="Q72" t="s">
         <v>60</v>
       </c>
       <c r="S72">
         <v>2354518</v>
       </c>
       <c r="U72">
         <v>191563022742</v>
       </c>
       <c r="V72" t="s">
         <v>62</v>
       </c>
       <c r="X72">
         <v>1653</v>
       </c>
@@ -9416,74 +9377,74 @@
       <c r="Z72">
         <v>45</v>
       </c>
       <c r="AA72" t="s">
         <v>62</v>
       </c>
       <c r="AB72">
         <v>235</v>
       </c>
       <c r="AC72">
         <v>18</v>
       </c>
       <c r="AD72">
         <v>0</v>
       </c>
       <c r="AG72" t="s">
         <v>74</v>
       </c>
       <c r="AH72">
         <v>23.31</v>
       </c>
       <c r="AO72" t="s">
         <v>75</v>
       </c>
       <c r="AP72" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT72">
         <v>98</v>
       </c>
       <c r="BB72" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="73" spans="1:55">
       <c r="A73">
         <v>32862</v>
       </c>
       <c r="B73" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C73" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D73" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E73" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F73" t="s">
         <v>280</v>
       </c>
       <c r="G73">
         <v>131.87</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73">
         <v>0</v>
       </c>
@@ -9508,95 +9469,95 @@
       <c r="Z73">
         <v>65</v>
       </c>
       <c r="AA73" t="s">
         <v>62</v>
       </c>
       <c r="AB73">
         <v>235</v>
       </c>
       <c r="AC73">
         <v>17</v>
       </c>
       <c r="AD73">
         <v>0</v>
       </c>
       <c r="AG73" t="s">
         <v>63</v>
       </c>
       <c r="AH73">
         <v>28.61</v>
       </c>
       <c r="AO73" t="s">
         <v>64</v>
       </c>
       <c r="AP73" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB73" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="74" spans="1:55">
       <c r="A74">
         <v>145165</v>
       </c>
       <c r="B74" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C74" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D74" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E74" t="s">
         <v>131</v>
       </c>
       <c r="F74" t="s">
         <v>71</v>
       </c>
       <c r="G74">
-        <v>118.33</v>
+        <v>115.33</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
         <v>4</v>
       </c>
       <c r="L74">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="M74">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="N74">
         <v>108</v>
       </c>
       <c r="O74">
         <v>70000</v>
       </c>
       <c r="P74">
         <v>10</v>
       </c>
       <c r="Q74" t="s">
         <v>147</v>
       </c>
       <c r="S74">
         <v>2356517</v>
       </c>
       <c r="U74">
         <v>191563022759</v>
       </c>
       <c r="V74" t="s">
         <v>62</v>
       </c>
       <c r="X74">
         <v>1984</v>
       </c>
@@ -9606,98 +9567,98 @@
       <c r="Z74">
         <v>65</v>
       </c>
       <c r="AA74" t="s">
         <v>62</v>
       </c>
       <c r="AB74">
         <v>235</v>
       </c>
       <c r="AC74">
         <v>17</v>
       </c>
       <c r="AD74">
         <v>0</v>
       </c>
       <c r="AG74" t="s">
         <v>74</v>
       </c>
       <c r="AH74">
         <v>28.61</v>
       </c>
       <c r="AO74" t="s">
         <v>75</v>
       </c>
       <c r="AP74" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT74">
         <v>108</v>
       </c>
       <c r="BB74" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="75" spans="1:55">
       <c r="A75">
         <v>110531</v>
       </c>
       <c r="B75" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C75" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D75" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E75" t="s">
         <v>131</v>
       </c>
       <c r="F75" t="s">
         <v>71</v>
       </c>
       <c r="G75">
         <v>102.42</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="L75">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="M75">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="N75">
         <v>99</v>
       </c>
       <c r="O75">
         <v>65000</v>
       </c>
       <c r="P75">
         <v>9</v>
       </c>
       <c r="Q75" t="s">
         <v>124</v>
       </c>
       <c r="S75">
         <v>2156517</v>
       </c>
       <c r="U75">
         <v>191563022018</v>
       </c>
       <c r="V75" t="s">
         <v>62</v>
       </c>
       <c r="X75">
         <v>1709</v>
       </c>
@@ -9707,98 +9668,98 @@
       <c r="Z75">
         <v>65</v>
       </c>
       <c r="AA75" t="s">
         <v>62</v>
       </c>
       <c r="AB75">
         <v>215</v>
       </c>
       <c r="AC75">
         <v>17</v>
       </c>
       <c r="AD75">
         <v>0</v>
       </c>
       <c r="AG75" t="s">
         <v>74</v>
       </c>
       <c r="AH75">
         <v>23.02</v>
       </c>
       <c r="AO75" t="s">
         <v>75</v>
       </c>
       <c r="AP75" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="AT75">
         <v>99</v>
       </c>
       <c r="BB75" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="76" spans="1:55">
       <c r="A76">
         <v>110517</v>
       </c>
       <c r="B76" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C76" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D76" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E76" t="s">
         <v>131</v>
       </c>
       <c r="F76" t="s">
         <v>71</v>
       </c>
       <c r="G76">
         <v>100.6</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="L76">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="M76">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="N76">
         <v>96</v>
       </c>
       <c r="O76">
         <v>65000</v>
       </c>
       <c r="P76">
         <v>9</v>
       </c>
       <c r="Q76" t="s">
         <v>124</v>
       </c>
       <c r="S76">
         <v>2156017</v>
       </c>
       <c r="U76">
         <v>191563022025</v>
       </c>
       <c r="V76" t="s">
         <v>62</v>
       </c>
       <c r="X76">
         <v>1565</v>
       </c>
@@ -9808,98 +9769,98 @@
       <c r="Z76">
         <v>60</v>
       </c>
       <c r="AA76" t="s">
         <v>62</v>
       </c>
       <c r="AB76">
         <v>215</v>
       </c>
       <c r="AC76">
         <v>17</v>
       </c>
       <c r="AD76">
         <v>0</v>
       </c>
       <c r="AG76" t="s">
         <v>74</v>
       </c>
       <c r="AH76">
         <v>22.32</v>
       </c>
       <c r="AO76" t="s">
         <v>75</v>
       </c>
       <c r="AP76" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="AT76">
         <v>96</v>
       </c>
       <c r="BB76" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="77" spans="1:55">
       <c r="A77">
         <v>32854</v>
       </c>
       <c r="B77" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C77" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D77" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E77" t="s">
         <v>131</v>
       </c>
       <c r="F77" t="s">
         <v>71</v>
       </c>
       <c r="G77">
-        <v>157.49</v>
+        <v>150.77</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77">
         <v>0</v>
       </c>
       <c r="K77">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L77">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="M77">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="N77">
         <v>97</v>
       </c>
       <c r="O77">
         <v>70000</v>
       </c>
       <c r="P77">
         <v>10</v>
       </c>
       <c r="Q77" t="s">
         <v>147</v>
       </c>
       <c r="S77">
         <v>2355018</v>
       </c>
       <c r="U77">
         <v>191563023633</v>
       </c>
       <c r="V77" t="s">
         <v>62</v>
       </c>
       <c r="X77">
         <v>1609</v>
       </c>
@@ -9909,98 +9870,98 @@
       <c r="Z77">
         <v>50</v>
       </c>
       <c r="AA77" t="s">
         <v>62</v>
       </c>
       <c r="AB77">
         <v>235</v>
       </c>
       <c r="AC77">
         <v>18</v>
       </c>
       <c r="AD77">
         <v>0</v>
       </c>
       <c r="AG77" t="s">
         <v>74</v>
       </c>
       <c r="AH77">
         <v>25.82</v>
       </c>
       <c r="AO77" t="s">
         <v>75</v>
       </c>
       <c r="AP77" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT77">
         <v>97</v>
       </c>
       <c r="BB77" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="78" spans="1:55">
       <c r="A78">
         <v>133665</v>
       </c>
       <c r="B78" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C78" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D78" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E78" t="s">
         <v>131</v>
       </c>
       <c r="F78" t="s">
         <v>71</v>
       </c>
       <c r="G78">
-        <v>157.49</v>
+        <v>150.77</v>
       </c>
       <c r="H78">
         <v>0</v>
       </c>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L78">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="M78">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="N78">
         <v>97</v>
       </c>
       <c r="O78">
         <v>70000</v>
       </c>
       <c r="P78">
         <v>10</v>
       </c>
       <c r="Q78" t="s">
         <v>147</v>
       </c>
       <c r="S78">
         <v>2355018</v>
       </c>
       <c r="U78">
         <v>191563023633</v>
       </c>
       <c r="V78" t="s">
         <v>62</v>
       </c>
       <c r="X78">
         <v>1609</v>
       </c>
@@ -10010,95 +9971,95 @@
       <c r="Z78">
         <v>50</v>
       </c>
       <c r="AA78" t="s">
         <v>62</v>
       </c>
       <c r="AB78">
         <v>235</v>
       </c>
       <c r="AC78">
         <v>18</v>
       </c>
       <c r="AD78">
         <v>0</v>
       </c>
       <c r="AG78" t="s">
         <v>74</v>
       </c>
       <c r="AH78">
         <v>25.82</v>
       </c>
       <c r="AO78" t="s">
         <v>75</v>
       </c>
       <c r="AP78" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT78">
         <v>97</v>
       </c>
       <c r="BB78" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:55">
       <c r="A79">
         <v>123724</v>
       </c>
       <c r="B79" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C79" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D79" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E79" t="s">
         <v>131</v>
       </c>
       <c r="F79" t="s">
         <v>71</v>
       </c>
       <c r="G79">
-        <v>184.29</v>
+        <v>179.38</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
       <c r="I79">
         <v>0</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
         <v>4</v>
       </c>
       <c r="L79">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="M79">
         <v>12</v>
       </c>
       <c r="N79">
         <v>103</v>
       </c>
       <c r="O79">
         <v>70000</v>
       </c>
       <c r="P79">
         <v>10</v>
       </c>
       <c r="Q79" t="s">
         <v>72</v>
       </c>
       <c r="S79">
         <v>2255519</v>
       </c>
       <c r="U79">
         <v>191563023640</v>
       </c>
       <c r="V79" t="s">
         <v>62</v>
       </c>
@@ -10111,74 +10072,74 @@
       <c r="Z79">
         <v>55</v>
       </c>
       <c r="AA79" t="s">
         <v>62</v>
       </c>
       <c r="AB79">
         <v>225</v>
       </c>
       <c r="AC79">
         <v>19</v>
       </c>
       <c r="AD79">
         <v>0</v>
       </c>
       <c r="AG79" t="s">
         <v>74</v>
       </c>
       <c r="AH79">
         <v>26.66</v>
       </c>
       <c r="AO79" t="s">
         <v>75</v>
       </c>
       <c r="AP79" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT79">
         <v>103</v>
       </c>
       <c r="BB79" t="s">
-        <v>363</v>
+        <v>273</v>
       </c>
     </row>
     <row r="80" spans="1:55">
       <c r="A80">
         <v>32826</v>
       </c>
       <c r="B80" t="s">
         <v>364</v>
       </c>
       <c r="C80" t="s">
         <v>365</v>
       </c>
       <c r="D80" t="s">
         <v>366</v>
       </c>
       <c r="E80" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F80" t="s">
         <v>280</v>
       </c>
       <c r="G80">
         <v>102.2</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
       <c r="I80">
         <v>0</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
         <v>0</v>
       </c>
@@ -10203,92 +10164,92 @@
       <c r="Z80">
         <v>50</v>
       </c>
       <c r="AA80" t="s">
         <v>62</v>
       </c>
       <c r="AB80">
         <v>205</v>
       </c>
       <c r="AC80">
         <v>17</v>
       </c>
       <c r="AD80">
         <v>0</v>
       </c>
       <c r="AG80" t="s">
         <v>63</v>
       </c>
       <c r="AH80">
         <v>20.26</v>
       </c>
       <c r="AO80" t="s">
         <v>64</v>
       </c>
       <c r="AP80" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB80" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="81" spans="1:55">
       <c r="A81">
         <v>161478</v>
       </c>
       <c r="B81" t="s">
         <v>367</v>
       </c>
       <c r="C81" t="s">
         <v>365</v>
       </c>
       <c r="D81" t="s">
         <v>368</v>
       </c>
       <c r="E81" t="s">
         <v>131</v>
       </c>
       <c r="F81" t="s">
         <v>71</v>
       </c>
       <c r="G81">
-        <v>109.74</v>
+        <v>115.98</v>
       </c>
       <c r="H81">
         <v>0</v>
       </c>
       <c r="I81">
         <v>0</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M81">
         <v>0</v>
       </c>
       <c r="N81">
         <v>93</v>
       </c>
       <c r="O81">
         <v>70000</v>
       </c>
       <c r="P81">
         <v>10</v>
       </c>
       <c r="Q81" t="s">
         <v>72</v>
       </c>
       <c r="S81">
         <v>2055017</v>
       </c>
       <c r="U81">
         <v>191563023657</v>
       </c>
       <c r="V81" t="s">
         <v>62</v>
       </c>
@@ -10301,74 +10262,74 @@
       <c r="Z81">
         <v>50</v>
       </c>
       <c r="AA81" t="s">
         <v>62</v>
       </c>
       <c r="AB81">
         <v>205</v>
       </c>
       <c r="AC81">
         <v>17</v>
       </c>
       <c r="AD81">
         <v>0</v>
       </c>
       <c r="AG81" t="s">
         <v>74</v>
       </c>
       <c r="AH81">
         <v>20.26</v>
       </c>
       <c r="AO81" t="s">
         <v>75</v>
       </c>
       <c r="AP81" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT81">
         <v>93</v>
       </c>
       <c r="BB81" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="82" spans="1:55">
       <c r="A82">
         <v>32864</v>
       </c>
       <c r="B82" t="s">
         <v>369</v>
       </c>
       <c r="C82" t="s">
         <v>370</v>
       </c>
       <c r="D82" t="s">
         <v>371</v>
       </c>
       <c r="E82" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F82" t="s">
         <v>280</v>
       </c>
       <c r="G82">
         <v>138.74</v>
       </c>
       <c r="H82">
         <v>0</v>
       </c>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
         <v>0</v>
       </c>
@@ -10393,92 +10354,92 @@
       <c r="Z82">
         <v>40</v>
       </c>
       <c r="AA82" t="s">
         <v>62</v>
       </c>
       <c r="AB82">
         <v>245</v>
       </c>
       <c r="AC82">
         <v>18</v>
       </c>
       <c r="AD82">
         <v>0</v>
       </c>
       <c r="AG82" t="s">
         <v>63</v>
       </c>
       <c r="AH82">
         <v>24.15</v>
       </c>
       <c r="AO82" t="s">
         <v>64</v>
       </c>
       <c r="AP82" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB82" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="83" spans="1:55">
       <c r="A83">
         <v>159368</v>
       </c>
       <c r="B83" t="s">
         <v>372</v>
       </c>
       <c r="C83" t="s">
         <v>370</v>
       </c>
       <c r="D83" t="s">
         <v>373</v>
       </c>
       <c r="E83" t="s">
         <v>131</v>
       </c>
       <c r="F83" t="s">
         <v>71</v>
       </c>
       <c r="G83">
-        <v>146.67</v>
+        <v>144.8</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
       <c r="I83">
         <v>0</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="M83">
         <v>0</v>
       </c>
       <c r="N83">
         <v>97</v>
       </c>
       <c r="O83">
         <v>70000</v>
       </c>
       <c r="P83">
         <v>10</v>
       </c>
       <c r="Q83" t="s">
         <v>147</v>
       </c>
       <c r="S83">
         <v>2454018</v>
       </c>
       <c r="U83">
         <v>191563023664</v>
       </c>
       <c r="V83" t="s">
         <v>62</v>
       </c>
@@ -10491,95 +10452,95 @@
       <c r="Z83">
         <v>40</v>
       </c>
       <c r="AA83" t="s">
         <v>62</v>
       </c>
       <c r="AB83">
         <v>245</v>
       </c>
       <c r="AC83">
         <v>18</v>
       </c>
       <c r="AD83">
         <v>0</v>
       </c>
       <c r="AG83" t="s">
         <v>74</v>
       </c>
       <c r="AH83">
         <v>24.15</v>
       </c>
       <c r="AO83" t="s">
         <v>75</v>
       </c>
       <c r="AP83" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT83">
         <v>97</v>
       </c>
       <c r="BB83" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="84" spans="1:55">
       <c r="A84">
         <v>123699</v>
       </c>
       <c r="B84" t="s">
         <v>375</v>
       </c>
       <c r="C84" t="s">
         <v>376</v>
       </c>
       <c r="D84" t="s">
         <v>377</v>
       </c>
       <c r="E84" t="s">
         <v>131</v>
       </c>
       <c r="F84" t="s">
         <v>71</v>
       </c>
       <c r="G84">
-        <v>105.55</v>
+        <v>104.73</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
       <c r="I84">
         <v>0</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L84">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M84">
         <v>18</v>
       </c>
       <c r="N84">
         <v>95</v>
       </c>
       <c r="O84">
         <v>70000</v>
       </c>
       <c r="P84">
         <v>10</v>
       </c>
       <c r="Q84" t="s">
         <v>72</v>
       </c>
       <c r="S84">
         <v>2156016</v>
       </c>
       <c r="U84">
         <v>191563023671</v>
       </c>
       <c r="V84" t="s">
         <v>62</v>
       </c>
@@ -10592,95 +10553,95 @@
       <c r="Z84">
         <v>60</v>
       </c>
       <c r="AA84" t="s">
         <v>62</v>
       </c>
       <c r="AB84">
         <v>215</v>
       </c>
       <c r="AC84">
         <v>16</v>
       </c>
       <c r="AD84">
         <v>0</v>
       </c>
       <c r="AG84" t="s">
         <v>74</v>
       </c>
       <c r="AH84">
         <v>20.45</v>
       </c>
       <c r="AO84" t="s">
         <v>75</v>
       </c>
       <c r="AP84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT84">
         <v>95</v>
       </c>
       <c r="BB84" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="85" spans="1:55">
       <c r="A85">
         <v>32872</v>
       </c>
       <c r="B85" t="s">
         <v>378</v>
       </c>
       <c r="C85" t="s">
         <v>379</v>
       </c>
       <c r="D85" t="s">
         <v>380</v>
       </c>
       <c r="E85" t="s">
         <v>131</v>
       </c>
       <c r="F85" t="s">
         <v>71</v>
       </c>
       <c r="G85">
-        <v>173.39</v>
+        <v>172.05</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
       <c r="I85">
         <v>0</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L85">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="M85">
         <v>14</v>
       </c>
       <c r="N85">
         <v>110</v>
       </c>
       <c r="O85">
         <v>70000</v>
       </c>
       <c r="P85">
         <v>10</v>
       </c>
       <c r="Q85" t="s">
         <v>72</v>
       </c>
       <c r="S85">
         <v>2555520</v>
       </c>
       <c r="U85">
         <v>191563023688</v>
       </c>
       <c r="V85" t="s">
         <v>62</v>
       </c>
@@ -10693,95 +10654,95 @@
       <c r="Z85">
         <v>55</v>
       </c>
       <c r="AA85" t="s">
         <v>62</v>
       </c>
       <c r="AB85">
         <v>255</v>
       </c>
       <c r="AC85">
         <v>20</v>
       </c>
       <c r="AD85">
         <v>0</v>
       </c>
       <c r="AG85" t="s">
         <v>74</v>
       </c>
       <c r="AH85">
         <v>31.67</v>
       </c>
       <c r="AO85" t="s">
         <v>75</v>
       </c>
       <c r="AP85" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT85">
         <v>110</v>
       </c>
       <c r="BB85" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="86" spans="1:55">
       <c r="A86">
         <v>132222</v>
       </c>
       <c r="B86" t="s">
         <v>378</v>
       </c>
       <c r="C86" t="s">
         <v>379</v>
       </c>
       <c r="D86" t="s">
         <v>380</v>
       </c>
       <c r="E86" t="s">
         <v>131</v>
       </c>
       <c r="F86" t="s">
         <v>71</v>
       </c>
       <c r="G86">
-        <v>173.39</v>
+        <v>172.05</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
       <c r="I86">
         <v>0</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L86">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="M86">
         <v>14</v>
       </c>
       <c r="N86">
         <v>110</v>
       </c>
       <c r="O86">
         <v>70000</v>
       </c>
       <c r="P86">
         <v>10</v>
       </c>
       <c r="Q86" t="s">
         <v>72</v>
       </c>
       <c r="S86">
         <v>2555520</v>
       </c>
       <c r="U86">
         <v>191563023688</v>
       </c>
       <c r="V86" t="s">
         <v>62</v>
       </c>
@@ -10794,74 +10755,74 @@
       <c r="Z86">
         <v>55</v>
       </c>
       <c r="AA86" t="s">
         <v>62</v>
       </c>
       <c r="AB86">
         <v>255</v>
       </c>
       <c r="AC86">
         <v>20</v>
       </c>
       <c r="AD86">
         <v>0</v>
       </c>
       <c r="AG86" t="s">
         <v>74</v>
       </c>
       <c r="AH86">
         <v>31.67</v>
       </c>
       <c r="AO86" t="s">
         <v>75</v>
       </c>
       <c r="AP86" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT86">
         <v>110</v>
       </c>
       <c r="BB86" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="87" spans="1:55">
       <c r="A87">
         <v>32851</v>
       </c>
       <c r="B87" t="s">
         <v>381</v>
       </c>
       <c r="C87" t="s">
         <v>382</v>
       </c>
       <c r="D87" t="s">
         <v>383</v>
       </c>
       <c r="E87" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F87" t="s">
         <v>280</v>
       </c>
       <c r="G87">
         <v>163.46</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87">
         <v>0</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
         <v>0</v>
       </c>
@@ -10886,172 +10847,154 @@
       <c r="Z87">
         <v>40</v>
       </c>
       <c r="AA87" t="s">
         <v>62</v>
       </c>
       <c r="AB87">
         <v>235</v>
       </c>
       <c r="AC87">
         <v>19</v>
       </c>
       <c r="AD87">
         <v>0</v>
       </c>
       <c r="AG87" t="s">
         <v>63</v>
       </c>
       <c r="AH87">
         <v>23.86</v>
       </c>
       <c r="AO87" t="s">
         <v>64</v>
       </c>
       <c r="AP87" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB87" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="88" spans="1:55">
       <c r="A88">
         <v>160352</v>
       </c>
       <c r="B88" t="s">
         <v>384</v>
       </c>
       <c r="C88" t="s">
         <v>382</v>
       </c>
       <c r="D88" t="s">
         <v>385</v>
       </c>
       <c r="E88" t="s">
         <v>131</v>
       </c>
       <c r="F88" t="s">
         <v>71</v>
       </c>
       <c r="G88">
-        <v>172.56</v>
+        <v>173.97</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88">
         <v>0</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M88">
         <v>5</v>
       </c>
-      <c r="N88">
-[...7 lines deleted...]
-      </c>
       <c r="Q88" t="s">
         <v>147</v>
       </c>
       <c r="S88">
         <v>2354019</v>
       </c>
       <c r="U88">
         <v>191563023695</v>
       </c>
       <c r="V88" t="s">
         <v>62</v>
       </c>
-      <c r="X88">
-[...1 lines deleted...]
-      </c>
       <c r="Y88">
         <v>19</v>
       </c>
       <c r="Z88">
         <v>40</v>
       </c>
       <c r="AA88" t="s">
         <v>62</v>
       </c>
       <c r="AB88">
         <v>235</v>
       </c>
       <c r="AC88">
         <v>19</v>
       </c>
       <c r="AD88">
         <v>0</v>
       </c>
-      <c r="AG88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH88">
         <v>23.86</v>
       </c>
       <c r="AO88" t="s">
         <v>75</v>
       </c>
       <c r="AP88" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>272</v>
       </c>
       <c r="BB88" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="89" spans="1:55">
       <c r="A89">
         <v>32831</v>
       </c>
       <c r="B89" t="s">
         <v>386</v>
       </c>
       <c r="C89" t="s">
         <v>387</v>
       </c>
       <c r="D89" t="s">
         <v>388</v>
       </c>
       <c r="E89" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F89" t="s">
         <v>280</v>
       </c>
       <c r="G89">
         <v>116.21</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
         <v>0</v>
       </c>
@@ -11076,92 +11019,92 @@
       <c r="Z89">
         <v>50</v>
       </c>
       <c r="AA89" t="s">
         <v>62</v>
       </c>
       <c r="AB89">
         <v>215</v>
       </c>
       <c r="AC89">
         <v>17</v>
       </c>
       <c r="AD89">
         <v>0</v>
       </c>
       <c r="AG89" t="s">
         <v>63</v>
       </c>
       <c r="AH89">
         <v>21.55</v>
       </c>
       <c r="AO89" t="s">
         <v>64</v>
       </c>
       <c r="AP89" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB89" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:55">
       <c r="A90">
         <v>160353</v>
       </c>
       <c r="B90" t="s">
         <v>389</v>
       </c>
       <c r="C90" t="s">
         <v>387</v>
       </c>
       <c r="D90" t="s">
         <v>390</v>
       </c>
       <c r="E90" t="s">
         <v>131</v>
       </c>
       <c r="F90" t="s">
         <v>71</v>
       </c>
       <c r="G90">
-        <v>123.98</v>
+        <v>125.26</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="M90">
         <v>0</v>
       </c>
       <c r="N90">
         <v>95</v>
       </c>
       <c r="O90">
         <v>70000</v>
       </c>
       <c r="P90">
         <v>10</v>
       </c>
       <c r="Q90" t="s">
         <v>147</v>
       </c>
       <c r="S90">
         <v>2155017</v>
       </c>
       <c r="U90">
         <v>191563023701</v>
       </c>
       <c r="V90" t="s">
         <v>62</v>
       </c>
@@ -11174,98 +11117,98 @@
       <c r="Z90">
         <v>50</v>
       </c>
       <c r="AA90" t="s">
         <v>62</v>
       </c>
       <c r="AB90">
         <v>215</v>
       </c>
       <c r="AC90">
         <v>17</v>
       </c>
       <c r="AD90">
         <v>0</v>
       </c>
       <c r="AG90" t="s">
         <v>74</v>
       </c>
       <c r="AH90">
         <v>21.55</v>
       </c>
       <c r="AO90" t="s">
         <v>75</v>
       </c>
       <c r="AP90" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT90">
         <v>95</v>
       </c>
       <c r="BB90" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="91" spans="1:55">
       <c r="A91">
         <v>123709</v>
       </c>
       <c r="B91" t="s">
         <v>391</v>
       </c>
       <c r="C91" t="s">
         <v>392</v>
       </c>
       <c r="D91" t="s">
         <v>393</v>
       </c>
       <c r="E91" t="s">
         <v>131</v>
       </c>
       <c r="F91" t="s">
         <v>71</v>
       </c>
       <c r="G91">
-        <v>120.33</v>
+        <v>109.33</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91">
         <v>0</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M91">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="N91">
         <v>98</v>
       </c>
       <c r="O91">
         <v>70000</v>
       </c>
       <c r="P91">
         <v>10</v>
       </c>
       <c r="Q91" t="s">
         <v>147</v>
       </c>
       <c r="S91">
         <v>2255017</v>
       </c>
       <c r="U91">
         <v>191563023718</v>
       </c>
       <c r="V91" t="s">
         <v>62</v>
       </c>
       <c r="X91">
         <v>1653</v>
       </c>
@@ -11275,74 +11218,74 @@
       <c r="Z91">
         <v>50</v>
       </c>
       <c r="AA91" t="s">
         <v>62</v>
       </c>
       <c r="AB91">
         <v>225</v>
       </c>
       <c r="AC91">
         <v>17</v>
       </c>
       <c r="AD91">
         <v>0</v>
       </c>
       <c r="AG91" t="s">
         <v>74</v>
       </c>
       <c r="AH91">
         <v>24.32</v>
       </c>
       <c r="AO91" t="s">
         <v>75</v>
       </c>
       <c r="AP91" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT91">
         <v>98</v>
       </c>
       <c r="BB91" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="92" spans="1:55">
       <c r="A92">
         <v>32834</v>
       </c>
       <c r="B92" t="s">
         <v>394</v>
       </c>
       <c r="C92" t="s">
         <v>395</v>
       </c>
       <c r="D92" t="s">
         <v>396</v>
       </c>
       <c r="E92" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F92" t="s">
         <v>280</v>
       </c>
       <c r="G92">
         <v>123.9</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92">
         <v>0</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
         <v>0</v>
       </c>
@@ -11367,51 +11310,51 @@
       <c r="Z92">
         <v>55</v>
       </c>
       <c r="AA92" t="s">
         <v>62</v>
       </c>
       <c r="AB92">
         <v>215</v>
       </c>
       <c r="AC92">
         <v>18</v>
       </c>
       <c r="AD92">
         <v>0</v>
       </c>
       <c r="AG92" t="s">
         <v>63</v>
       </c>
       <c r="AH92">
         <v>24.32</v>
       </c>
       <c r="AO92" t="s">
         <v>64</v>
       </c>
       <c r="AP92" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB92" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="93" spans="1:55">
       <c r="A93">
         <v>160354</v>
       </c>
       <c r="B93" t="s">
         <v>397</v>
       </c>
       <c r="C93" t="s">
         <v>395</v>
       </c>
       <c r="D93" t="s">
         <v>398</v>
       </c>
       <c r="E93" t="s">
         <v>131</v>
       </c>
       <c r="F93" t="s">
         <v>71</v>
       </c>
       <c r="G93">
@@ -11465,98 +11408,98 @@
       <c r="Z93">
         <v>55</v>
       </c>
       <c r="AA93" t="s">
         <v>62</v>
       </c>
       <c r="AB93">
         <v>215</v>
       </c>
       <c r="AC93">
         <v>18</v>
       </c>
       <c r="AD93">
         <v>0</v>
       </c>
       <c r="AG93" t="s">
         <v>74</v>
       </c>
       <c r="AH93">
         <v>24.32</v>
       </c>
       <c r="AO93" t="s">
         <v>75</v>
       </c>
       <c r="AP93" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT93">
         <v>99</v>
       </c>
       <c r="BB93" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="94" spans="1:55">
       <c r="A94">
         <v>32867</v>
       </c>
       <c r="B94" t="s">
         <v>400</v>
       </c>
       <c r="C94" t="s">
         <v>401</v>
       </c>
       <c r="D94" t="s">
         <v>402</v>
       </c>
       <c r="E94" t="s">
         <v>131</v>
       </c>
       <c r="F94" t="s">
         <v>71</v>
       </c>
       <c r="G94">
-        <v>186.79</v>
+        <v>185.35</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94">
         <v>0</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
         <v>4</v>
       </c>
       <c r="L94">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M94">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="N94">
         <v>102</v>
       </c>
       <c r="O94">
         <v>70000</v>
       </c>
       <c r="P94">
         <v>10</v>
       </c>
       <c r="Q94" t="s">
         <v>147</v>
       </c>
       <c r="S94">
         <v>2454519</v>
       </c>
       <c r="U94">
         <v>191563023732</v>
       </c>
       <c r="V94" t="s">
         <v>62</v>
       </c>
       <c r="X94">
         <v>1874</v>
       </c>
@@ -11566,98 +11509,98 @@
       <c r="Z94">
         <v>45</v>
       </c>
       <c r="AA94" t="s">
         <v>62</v>
       </c>
       <c r="AB94">
         <v>245</v>
       </c>
       <c r="AC94">
         <v>19</v>
       </c>
       <c r="AD94">
         <v>0</v>
       </c>
       <c r="AG94" t="s">
         <v>74</v>
       </c>
       <c r="AH94">
         <v>28.36</v>
       </c>
       <c r="AO94" t="s">
         <v>75</v>
       </c>
       <c r="AP94" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT94">
         <v>102</v>
       </c>
       <c r="BB94" t="s">
-        <v>272</v>
+        <v>306</v>
       </c>
     </row>
     <row r="95" spans="1:55">
       <c r="A95">
         <v>132227</v>
       </c>
       <c r="B95" t="s">
         <v>400</v>
       </c>
       <c r="C95" t="s">
         <v>401</v>
       </c>
       <c r="D95" t="s">
         <v>402</v>
       </c>
       <c r="E95" t="s">
         <v>131</v>
       </c>
       <c r="F95" t="s">
         <v>71</v>
       </c>
       <c r="G95">
-        <v>186.79</v>
+        <v>185.35</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
         <v>4</v>
       </c>
       <c r="L95">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M95">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="N95">
         <v>102</v>
       </c>
       <c r="O95">
         <v>70000</v>
       </c>
       <c r="P95">
         <v>10</v>
       </c>
       <c r="Q95" t="s">
         <v>147</v>
       </c>
       <c r="S95">
         <v>2454519</v>
       </c>
       <c r="U95">
         <v>191563023732</v>
       </c>
       <c r="V95" t="s">
         <v>62</v>
       </c>
       <c r="X95">
         <v>1874</v>
       </c>
@@ -11667,74 +11610,74 @@
       <c r="Z95">
         <v>45</v>
       </c>
       <c r="AA95" t="s">
         <v>62</v>
       </c>
       <c r="AB95">
         <v>245</v>
       </c>
       <c r="AC95">
         <v>19</v>
       </c>
       <c r="AD95">
         <v>0</v>
       </c>
       <c r="AG95" t="s">
         <v>74</v>
       </c>
       <c r="AH95">
         <v>28.36</v>
       </c>
       <c r="AO95" t="s">
         <v>75</v>
       </c>
       <c r="AP95" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT95">
         <v>102</v>
       </c>
       <c r="BB95" t="s">
-        <v>272</v>
+        <v>306</v>
       </c>
     </row>
     <row r="96" spans="1:55">
       <c r="A96">
         <v>32860</v>
       </c>
       <c r="B96" t="s">
         <v>403</v>
       </c>
       <c r="C96" t="s">
         <v>404</v>
       </c>
       <c r="D96" t="s">
         <v>405</v>
       </c>
       <c r="E96" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F96" t="s">
         <v>280</v>
       </c>
       <c r="G96">
         <v>126.1</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
       <c r="I96">
         <v>0</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96">
         <v>0</v>
       </c>
@@ -11759,54 +11702,54 @@
       <c r="Z96">
         <v>60</v>
       </c>
       <c r="AA96" t="s">
         <v>62</v>
       </c>
       <c r="AB96">
         <v>235</v>
       </c>
       <c r="AC96">
         <v>17</v>
       </c>
       <c r="AD96">
         <v>0</v>
       </c>
       <c r="AG96" t="s">
         <v>63</v>
       </c>
       <c r="AH96">
         <v>28.15</v>
       </c>
       <c r="AO96" t="s">
         <v>64</v>
       </c>
       <c r="AP96" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB96" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="97" spans="1:55">
       <c r="A97">
         <v>160969</v>
       </c>
       <c r="B97" t="s">
         <v>406</v>
       </c>
       <c r="C97" t="s">
         <v>404</v>
       </c>
       <c r="D97" t="s">
         <v>407</v>
       </c>
       <c r="E97" t="s">
         <v>131</v>
       </c>
       <c r="F97" t="s">
         <v>71</v>
       </c>
       <c r="G97">
         <v>132.65</v>
       </c>
       <c r="H97">
@@ -11857,74 +11800,74 @@
       <c r="Z97">
         <v>60</v>
       </c>
       <c r="AA97" t="s">
         <v>62</v>
       </c>
       <c r="AB97">
         <v>235</v>
       </c>
       <c r="AC97">
         <v>17</v>
       </c>
       <c r="AD97">
         <v>0</v>
       </c>
       <c r="AG97" t="s">
         <v>74</v>
       </c>
       <c r="AH97">
         <v>28.15</v>
       </c>
       <c r="AO97" t="s">
         <v>75</v>
       </c>
       <c r="AP97" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT97">
         <v>102</v>
       </c>
       <c r="BB97" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="98" spans="1:55">
       <c r="A98">
         <v>32843</v>
       </c>
       <c r="B98" t="s">
         <v>409</v>
       </c>
       <c r="C98" t="s">
         <v>410</v>
       </c>
       <c r="D98" t="s">
         <v>411</v>
       </c>
       <c r="E98" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F98" t="s">
         <v>280</v>
       </c>
       <c r="G98">
         <v>132.97</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98">
         <v>0</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
         <v>0</v>
       </c>
@@ -11949,92 +11892,92 @@
       <c r="Z98">
         <v>50</v>
       </c>
       <c r="AA98" t="s">
         <v>62</v>
       </c>
       <c r="AB98">
         <v>225</v>
       </c>
       <c r="AC98">
         <v>18</v>
       </c>
       <c r="AD98">
         <v>0</v>
       </c>
       <c r="AG98" t="s">
         <v>63</v>
       </c>
       <c r="AH98">
         <v>25.23</v>
       </c>
       <c r="AO98" t="s">
         <v>64</v>
       </c>
       <c r="AP98" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB98" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="99" spans="1:55">
       <c r="A99">
         <v>160776</v>
       </c>
       <c r="B99" t="s">
         <v>412</v>
       </c>
       <c r="C99" t="s">
         <v>410</v>
       </c>
       <c r="D99" t="s">
         <v>413</v>
       </c>
       <c r="E99" t="s">
         <v>131</v>
       </c>
       <c r="F99" t="s">
         <v>71</v>
       </c>
       <c r="G99">
-        <v>141.57</v>
+        <v>144.59</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99">
         <v>0</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M99">
         <v>0</v>
       </c>
       <c r="N99">
         <v>99</v>
       </c>
       <c r="O99">
         <v>70000</v>
       </c>
       <c r="P99">
         <v>10</v>
       </c>
       <c r="Q99" t="s">
         <v>147</v>
       </c>
       <c r="S99">
         <v>2255018</v>
       </c>
       <c r="U99">
         <v>191563023756</v>
       </c>
       <c r="V99" t="s">
         <v>62</v>
       </c>
@@ -12047,98 +11990,98 @@
       <c r="Z99">
         <v>50</v>
       </c>
       <c r="AA99" t="s">
         <v>62</v>
       </c>
       <c r="AB99">
         <v>225</v>
       </c>
       <c r="AC99">
         <v>18</v>
       </c>
       <c r="AD99">
         <v>0</v>
       </c>
       <c r="AG99" t="s">
         <v>74</v>
       </c>
       <c r="AH99">
         <v>25.23</v>
       </c>
       <c r="AO99" t="s">
         <v>75</v>
       </c>
       <c r="AP99" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT99">
         <v>99</v>
       </c>
       <c r="BB99" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:55">
       <c r="A100">
         <v>32845</v>
       </c>
       <c r="B100" t="s">
         <v>414</v>
       </c>
       <c r="C100" t="s">
         <v>415</v>
       </c>
       <c r="D100" t="s">
         <v>416</v>
       </c>
       <c r="E100" t="s">
         <v>131</v>
       </c>
       <c r="F100" t="s">
         <v>71</v>
       </c>
       <c r="G100">
-        <v>154.97</v>
+        <v>143.81</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100">
         <v>0</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
         <v>4</v>
       </c>
       <c r="L100">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M100">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="N100">
         <v>98</v>
       </c>
       <c r="O100">
         <v>70000</v>
       </c>
       <c r="P100">
         <v>10</v>
       </c>
       <c r="Q100" t="s">
         <v>72</v>
       </c>
       <c r="S100">
         <v>2255518</v>
       </c>
       <c r="U100">
         <v>191563023763</v>
       </c>
       <c r="V100" t="s">
         <v>62</v>
       </c>
       <c r="X100">
         <v>1653</v>
       </c>
@@ -12148,98 +12091,98 @@
       <c r="Z100">
         <v>55</v>
       </c>
       <c r="AA100" t="s">
         <v>62</v>
       </c>
       <c r="AB100">
         <v>225</v>
       </c>
       <c r="AC100">
         <v>18</v>
       </c>
       <c r="AD100">
         <v>0</v>
       </c>
       <c r="AG100" t="s">
         <v>74</v>
       </c>
       <c r="AH100">
         <v>26.75</v>
       </c>
       <c r="AO100" t="s">
         <v>75</v>
       </c>
       <c r="AP100" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT100">
         <v>98</v>
       </c>
       <c r="BB100" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:55">
       <c r="A101">
         <v>133664</v>
       </c>
       <c r="B101" t="s">
         <v>414</v>
       </c>
       <c r="C101" t="s">
         <v>415</v>
       </c>
       <c r="D101" t="s">
         <v>416</v>
       </c>
       <c r="E101" t="s">
         <v>131</v>
       </c>
       <c r="F101" t="s">
         <v>71</v>
       </c>
       <c r="G101">
-        <v>154.97</v>
+        <v>143.81</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101">
         <v>0</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
         <v>4</v>
       </c>
       <c r="L101">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="M101">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="N101">
         <v>98</v>
       </c>
       <c r="O101">
         <v>70000</v>
       </c>
       <c r="P101">
         <v>10</v>
       </c>
       <c r="Q101" t="s">
         <v>72</v>
       </c>
       <c r="S101">
         <v>2255518</v>
       </c>
       <c r="U101">
         <v>191563023763</v>
       </c>
       <c r="V101" t="s">
         <v>62</v>
       </c>
       <c r="X101">
         <v>1653</v>
       </c>
@@ -12249,95 +12192,95 @@
       <c r="Z101">
         <v>55</v>
       </c>
       <c r="AA101" t="s">
         <v>62</v>
       </c>
       <c r="AB101">
         <v>225</v>
       </c>
       <c r="AC101">
         <v>18</v>
       </c>
       <c r="AD101">
         <v>0</v>
       </c>
       <c r="AG101" t="s">
         <v>74</v>
       </c>
       <c r="AH101">
         <v>26.75</v>
       </c>
       <c r="AO101" t="s">
         <v>75</v>
       </c>
       <c r="AP101" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT101">
         <v>98</v>
       </c>
       <c r="BB101" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:55">
       <c r="A102">
         <v>123718</v>
       </c>
       <c r="B102" t="s">
         <v>417</v>
       </c>
       <c r="C102" t="s">
         <v>418</v>
       </c>
       <c r="D102" t="s">
         <v>419</v>
       </c>
       <c r="E102" t="s">
         <v>131</v>
       </c>
       <c r="F102" t="s">
         <v>71</v>
       </c>
       <c r="G102">
-        <v>168.37</v>
+        <v>155.41</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102">
         <v>0</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
         <v>4</v>
       </c>
       <c r="L102">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="M102">
         <v>8</v>
       </c>
       <c r="N102">
         <v>100</v>
       </c>
       <c r="O102">
         <v>70000</v>
       </c>
       <c r="P102">
         <v>10</v>
       </c>
       <c r="Q102" t="s">
         <v>72</v>
       </c>
       <c r="S102">
         <v>2355518</v>
       </c>
       <c r="U102">
         <v>191563023770</v>
       </c>
       <c r="V102" t="s">
         <v>62</v>
       </c>
@@ -12350,98 +12293,98 @@
       <c r="Z102">
         <v>55</v>
       </c>
       <c r="AA102" t="s">
         <v>62</v>
       </c>
       <c r="AB102">
         <v>235</v>
       </c>
       <c r="AC102">
         <v>18</v>
       </c>
       <c r="AD102">
         <v>0</v>
       </c>
       <c r="AG102" t="s">
         <v>74</v>
       </c>
       <c r="AH102">
         <v>27.6</v>
       </c>
       <c r="AO102" t="s">
         <v>75</v>
       </c>
       <c r="AP102" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT102">
         <v>100</v>
       </c>
       <c r="BB102" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:55">
       <c r="A103">
         <v>123725</v>
       </c>
       <c r="B103" t="s">
         <v>420</v>
       </c>
       <c r="C103" t="s">
         <v>421</v>
       </c>
       <c r="D103" t="s">
         <v>422</v>
       </c>
       <c r="E103" t="s">
         <v>131</v>
       </c>
       <c r="F103" t="s">
         <v>71</v>
       </c>
       <c r="G103">
-        <v>185.12</v>
+        <v>166.24</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103">
         <v>0</v>
       </c>
       <c r="K103">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L103">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M103">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="N103">
         <v>102</v>
       </c>
       <c r="O103">
         <v>70000</v>
       </c>
       <c r="P103">
         <v>10</v>
       </c>
       <c r="Q103" t="s">
         <v>72</v>
       </c>
       <c r="S103">
         <v>2355520</v>
       </c>
       <c r="U103">
         <v>191563023787</v>
       </c>
       <c r="V103" t="s">
         <v>62</v>
       </c>
       <c r="X103">
         <v>1874</v>
       </c>
@@ -12451,74 +12394,74 @@
       <c r="Z103">
         <v>55</v>
       </c>
       <c r="AA103" t="s">
         <v>62</v>
       </c>
       <c r="AB103">
         <v>235</v>
       </c>
       <c r="AC103">
         <v>20</v>
       </c>
       <c r="AD103">
         <v>0</v>
       </c>
       <c r="AG103" t="s">
         <v>74</v>
       </c>
       <c r="AH103">
         <v>28.45</v>
       </c>
       <c r="AO103" t="s">
         <v>75</v>
       </c>
       <c r="AP103" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT103">
         <v>102</v>
       </c>
       <c r="BB103" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="104" spans="1:55">
       <c r="A104">
         <v>32829</v>
       </c>
       <c r="B104" t="s">
         <v>423</v>
       </c>
       <c r="C104" t="s">
         <v>424</v>
       </c>
       <c r="D104" t="s">
         <v>425</v>
       </c>
       <c r="E104" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F104" t="s">
         <v>280</v>
       </c>
       <c r="G104">
         <v>97.25</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104">
         <v>0</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
         <v>0</v>
       </c>
@@ -12543,92 +12486,92 @@
       <c r="Z104">
         <v>65</v>
       </c>
       <c r="AA104" t="s">
         <v>62</v>
       </c>
       <c r="AB104">
         <v>205</v>
       </c>
       <c r="AC104">
         <v>16</v>
       </c>
       <c r="AD104">
         <v>0</v>
       </c>
       <c r="AG104" t="s">
         <v>63</v>
       </c>
       <c r="AH104">
         <v>20.12</v>
       </c>
       <c r="AO104" t="s">
         <v>64</v>
       </c>
       <c r="AP104" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB104" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="105" spans="1:55">
       <c r="A105">
         <v>160355</v>
       </c>
       <c r="B105" t="s">
         <v>426</v>
       </c>
       <c r="C105" t="s">
         <v>424</v>
       </c>
       <c r="D105" t="s">
         <v>427</v>
       </c>
       <c r="E105" t="s">
         <v>131</v>
       </c>
       <c r="F105" t="s">
         <v>71</v>
       </c>
       <c r="G105">
-        <v>104.71</v>
+        <v>103.9</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105">
         <v>0</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="M105">
         <v>0</v>
       </c>
       <c r="N105">
         <v>95</v>
       </c>
       <c r="O105">
         <v>70000</v>
       </c>
       <c r="P105">
         <v>10</v>
       </c>
       <c r="Q105" t="s">
         <v>124</v>
       </c>
       <c r="S105">
         <v>2056516</v>
       </c>
       <c r="U105">
         <v>191563023794</v>
       </c>
       <c r="V105" t="s">
         <v>62</v>
       </c>
@@ -12641,98 +12584,98 @@
       <c r="Z105">
         <v>65</v>
       </c>
       <c r="AA105" t="s">
         <v>62</v>
       </c>
       <c r="AB105">
         <v>205</v>
       </c>
       <c r="AC105">
         <v>16</v>
       </c>
       <c r="AD105">
         <v>0</v>
       </c>
       <c r="AG105" t="s">
         <v>74</v>
       </c>
       <c r="AH105">
         <v>20.12</v>
       </c>
       <c r="AO105" t="s">
         <v>75</v>
       </c>
       <c r="AP105" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT105">
         <v>95</v>
       </c>
       <c r="BB105" t="s">
-        <v>428</v>
+        <v>254</v>
       </c>
     </row>
     <row r="106" spans="1:55">
       <c r="A106">
         <v>123701</v>
       </c>
       <c r="B106" t="s">
+        <v>428</v>
+      </c>
+      <c r="C106" t="s">
         <v>429</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E106" t="s">
         <v>131</v>
       </c>
       <c r="F106" t="s">
         <v>71</v>
       </c>
       <c r="G106">
-        <v>113.08</v>
+        <v>112.21</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106">
         <v>0</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
         <v>4</v>
       </c>
       <c r="L106">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="M106">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="N106">
         <v>97</v>
       </c>
       <c r="O106">
         <v>70000</v>
       </c>
       <c r="P106">
         <v>10</v>
       </c>
       <c r="Q106" t="s">
         <v>72</v>
       </c>
       <c r="S106">
         <v>2155516</v>
       </c>
       <c r="U106">
         <v>191563023800</v>
       </c>
       <c r="V106" t="s">
         <v>62</v>
       </c>
       <c r="X106">
         <v>1609</v>
       </c>
@@ -12742,74 +12685,74 @@
       <c r="Z106">
         <v>55</v>
       </c>
       <c r="AA106" t="s">
         <v>62</v>
       </c>
       <c r="AB106">
         <v>215</v>
       </c>
       <c r="AC106">
         <v>16</v>
       </c>
       <c r="AD106">
         <v>0</v>
       </c>
       <c r="AG106" t="s">
         <v>74</v>
       </c>
       <c r="AH106">
         <v>23.08</v>
       </c>
       <c r="AO106" t="s">
         <v>75</v>
       </c>
       <c r="AP106" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT106">
         <v>97</v>
       </c>
       <c r="BB106" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="107" spans="1:55">
       <c r="A107">
         <v>32866</v>
       </c>
       <c r="B107" t="s">
+        <v>431</v>
+      </c>
+      <c r="C107" t="s">
         <v>432</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>433</v>
       </c>
-      <c r="D107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E107" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F107" t="s">
         <v>280</v>
       </c>
       <c r="G107">
         <v>138.74</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
         <v>0</v>
       </c>
@@ -12834,92 +12777,92 @@
       <c r="Z107">
         <v>45</v>
       </c>
       <c r="AA107" t="s">
         <v>62</v>
       </c>
       <c r="AB107">
         <v>245</v>
       </c>
       <c r="AC107">
         <v>18</v>
       </c>
       <c r="AD107">
         <v>0</v>
       </c>
       <c r="AG107" t="s">
         <v>63</v>
       </c>
       <c r="AH107">
         <v>27.41</v>
       </c>
       <c r="AO107" t="s">
         <v>64</v>
       </c>
       <c r="AP107" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB107" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:55">
       <c r="A108">
         <v>160356</v>
       </c>
       <c r="B108" t="s">
+        <v>434</v>
+      </c>
+      <c r="C108" t="s">
+        <v>432</v>
+      </c>
+      <c r="D108" t="s">
         <v>435</v>
-      </c>
-[...4 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E108" t="s">
         <v>131</v>
       </c>
       <c r="F108" t="s">
         <v>71</v>
       </c>
       <c r="G108">
-        <v>147.43</v>
+        <v>146.29</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108">
         <v>0</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M108">
         <v>0</v>
       </c>
       <c r="N108">
         <v>100</v>
       </c>
       <c r="O108">
         <v>70000</v>
       </c>
       <c r="P108">
         <v>10</v>
       </c>
       <c r="Q108" t="s">
         <v>147</v>
       </c>
       <c r="S108">
         <v>2454518</v>
       </c>
       <c r="U108">
         <v>191563023817</v>
       </c>
       <c r="V108" t="s">
         <v>62</v>
       </c>
@@ -12932,98 +12875,98 @@
       <c r="Z108">
         <v>45</v>
       </c>
       <c r="AA108" t="s">
         <v>62</v>
       </c>
       <c r="AB108">
         <v>245</v>
       </c>
       <c r="AC108">
         <v>18</v>
       </c>
       <c r="AD108">
         <v>0</v>
       </c>
       <c r="AG108" t="s">
         <v>74</v>
       </c>
       <c r="AH108">
         <v>27.41</v>
       </c>
       <c r="AO108" t="s">
         <v>75</v>
       </c>
       <c r="AP108" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT108">
         <v>100</v>
       </c>
       <c r="BB108" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:55">
       <c r="A109">
         <v>123707</v>
       </c>
       <c r="B109" t="s">
+        <v>436</v>
+      </c>
+      <c r="C109" t="s">
         <v>437</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E109" t="s">
         <v>131</v>
       </c>
       <c r="F109" t="s">
         <v>71</v>
       </c>
       <c r="G109">
-        <v>138.21</v>
+        <v>129.9</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109">
         <v>0</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
         <v>4</v>
       </c>
       <c r="L109">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="M109">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="N109">
         <v>99</v>
       </c>
       <c r="O109">
         <v>70000</v>
       </c>
       <c r="P109">
         <v>10</v>
       </c>
       <c r="Q109" t="s">
         <v>72</v>
       </c>
       <c r="S109">
         <v>2355517</v>
       </c>
       <c r="U109">
         <v>191563023824</v>
       </c>
       <c r="V109" t="s">
         <v>62</v>
       </c>
       <c r="X109">
         <v>1709</v>
       </c>
@@ -13033,95 +12976,95 @@
       <c r="Z109">
         <v>55</v>
       </c>
       <c r="AA109" t="s">
         <v>62</v>
       </c>
       <c r="AB109">
         <v>235</v>
       </c>
       <c r="AC109">
         <v>17</v>
       </c>
       <c r="AD109">
         <v>0</v>
       </c>
       <c r="AG109" t="s">
         <v>74</v>
       </c>
       <c r="AH109">
         <v>25.9</v>
       </c>
       <c r="AO109" t="s">
         <v>75</v>
       </c>
       <c r="AP109" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT109">
         <v>99</v>
       </c>
       <c r="BB109" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="110" spans="1:55">
       <c r="A110">
         <v>32863</v>
       </c>
       <c r="B110" t="s">
+        <v>439</v>
+      </c>
+      <c r="C110" t="s">
         <v>440</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E110" t="s">
         <v>131</v>
       </c>
       <c r="F110" t="s">
         <v>71</v>
       </c>
       <c r="G110">
-        <v>144.33</v>
+        <v>141.33</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110">
         <v>0</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
         <v>4</v>
       </c>
       <c r="L110">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="M110">
         <v>12</v>
       </c>
       <c r="N110">
         <v>106</v>
       </c>
       <c r="O110">
         <v>70000</v>
       </c>
       <c r="P110">
         <v>10</v>
       </c>
       <c r="Q110" t="s">
         <v>72</v>
       </c>
       <c r="S110">
         <v>2356518</v>
       </c>
       <c r="U110">
         <v>191563023831</v>
       </c>
       <c r="V110" t="s">
         <v>62</v>
       </c>
@@ -13134,95 +13077,95 @@
       <c r="Z110">
         <v>65</v>
       </c>
       <c r="AA110" t="s">
         <v>62</v>
       </c>
       <c r="AB110">
         <v>235</v>
       </c>
       <c r="AC110">
         <v>18</v>
       </c>
       <c r="AD110">
         <v>0</v>
       </c>
       <c r="AG110" t="s">
         <v>74</v>
       </c>
       <c r="AH110">
         <v>29.22</v>
       </c>
       <c r="AO110" t="s">
         <v>75</v>
       </c>
       <c r="AP110" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT110">
         <v>106</v>
       </c>
       <c r="BB110" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="111" spans="1:55">
       <c r="A111">
         <v>133666</v>
       </c>
       <c r="B111" t="s">
+        <v>439</v>
+      </c>
+      <c r="C111" t="s">
         <v>440</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E111" t="s">
         <v>131</v>
       </c>
       <c r="F111" t="s">
         <v>71</v>
       </c>
       <c r="G111">
-        <v>144.33</v>
+        <v>141.33</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
         <v>4</v>
       </c>
       <c r="L111">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="M111">
         <v>12</v>
       </c>
       <c r="N111">
         <v>106</v>
       </c>
       <c r="O111">
         <v>70000</v>
       </c>
       <c r="P111">
         <v>10</v>
       </c>
       <c r="Q111" t="s">
         <v>72</v>
       </c>
       <c r="S111">
         <v>2356518</v>
       </c>
       <c r="U111">
         <v>191563023831</v>
       </c>
       <c r="V111" t="s">
         <v>62</v>
       </c>
@@ -13235,98 +13178,98 @@
       <c r="Z111">
         <v>65</v>
       </c>
       <c r="AA111" t="s">
         <v>62</v>
       </c>
       <c r="AB111">
         <v>235</v>
       </c>
       <c r="AC111">
         <v>18</v>
       </c>
       <c r="AD111">
         <v>0</v>
       </c>
       <c r="AG111" t="s">
         <v>74</v>
       </c>
       <c r="AH111">
         <v>29.22</v>
       </c>
       <c r="AO111" t="s">
         <v>75</v>
       </c>
       <c r="AP111" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT111">
         <v>106</v>
       </c>
       <c r="BB111" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
     </row>
     <row r="112" spans="1:55">
       <c r="A112">
         <v>123702</v>
       </c>
       <c r="B112" t="s">
+        <v>442</v>
+      </c>
+      <c r="C112" t="s">
         <v>443</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E112" t="s">
         <v>131</v>
       </c>
       <c r="F112" t="s">
         <v>71</v>
       </c>
       <c r="G112">
-        <v>113.92</v>
+        <v>109.79</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
         <v>4</v>
       </c>
       <c r="L112">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="M112">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="N112">
         <v>102</v>
       </c>
       <c r="O112">
         <v>70000</v>
       </c>
       <c r="P112">
         <v>10</v>
       </c>
       <c r="Q112" t="s">
         <v>72</v>
       </c>
       <c r="S112">
         <v>2156516</v>
       </c>
       <c r="U112">
         <v>191563023848</v>
       </c>
       <c r="V112" t="s">
         <v>62</v>
       </c>
       <c r="X112">
         <v>1874</v>
       </c>
@@ -13336,98 +13279,98 @@
       <c r="Z112">
         <v>65</v>
       </c>
       <c r="AA112" t="s">
         <v>62</v>
       </c>
       <c r="AB112">
         <v>215</v>
       </c>
       <c r="AC112">
         <v>16</v>
       </c>
       <c r="AD112">
         <v>0</v>
       </c>
       <c r="AG112" t="s">
         <v>74</v>
       </c>
       <c r="AH112">
         <v>23.73</v>
       </c>
       <c r="AO112" t="s">
         <v>75</v>
       </c>
       <c r="AP112" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT112">
         <v>102</v>
       </c>
       <c r="BB112" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
     </row>
     <row r="113" spans="1:55">
       <c r="A113">
         <v>123730</v>
       </c>
       <c r="B113" t="s">
+        <v>445</v>
+      </c>
+      <c r="C113" t="s">
         <v>446</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="E113" t="s">
         <v>131</v>
       </c>
       <c r="F113" t="s">
         <v>71</v>
       </c>
       <c r="G113">
-        <v>196.85</v>
+        <v>180.93</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113">
         <v>0</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
         <v>4</v>
       </c>
       <c r="L113">
         <v>28</v>
       </c>
       <c r="M113">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="N113">
         <v>103</v>
       </c>
       <c r="O113">
         <v>70000</v>
       </c>
       <c r="P113">
         <v>10</v>
       </c>
       <c r="Q113" t="s">
         <v>72</v>
       </c>
       <c r="S113">
         <v>2455519</v>
       </c>
       <c r="U113">
         <v>191563023855</v>
       </c>
       <c r="V113" t="s">
         <v>62</v>
       </c>
       <c r="X113">
         <v>1929</v>
       </c>
@@ -13437,98 +13380,98 @@
       <c r="Z113">
         <v>55</v>
       </c>
       <c r="AA113" t="s">
         <v>62</v>
       </c>
       <c r="AB113">
         <v>245</v>
       </c>
       <c r="AC113">
         <v>19</v>
       </c>
       <c r="AD113">
         <v>0</v>
       </c>
       <c r="AG113" t="s">
         <v>74</v>
       </c>
       <c r="AH113">
         <v>28.55</v>
       </c>
       <c r="AO113" t="s">
         <v>75</v>
       </c>
       <c r="AP113" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT113">
         <v>103</v>
       </c>
       <c r="BB113" t="s">
-        <v>363</v>
+        <v>273</v>
       </c>
     </row>
     <row r="114" spans="1:55">
       <c r="A114">
         <v>32844</v>
       </c>
       <c r="B114" t="s">
+        <v>448</v>
+      </c>
+      <c r="C114" t="s">
         <v>449</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="E114" t="s">
         <v>131</v>
       </c>
       <c r="F114" t="s">
         <v>71</v>
       </c>
       <c r="G114">
-        <v>124.81</v>
+        <v>123.85</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
         <v>4</v>
       </c>
       <c r="L114">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="M114">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="N114">
         <v>101</v>
       </c>
       <c r="O114">
         <v>70000</v>
       </c>
       <c r="P114">
         <v>10</v>
       </c>
       <c r="Q114" t="s">
         <v>147</v>
       </c>
       <c r="S114">
         <v>2255517</v>
       </c>
       <c r="U114">
         <v>191563023862</v>
       </c>
       <c r="V114" t="s">
         <v>62</v>
       </c>
       <c r="X114">
         <v>1819</v>
       </c>
@@ -13538,98 +13481,98 @@
       <c r="Z114">
         <v>55</v>
       </c>
       <c r="AA114" t="s">
         <v>62</v>
       </c>
       <c r="AB114">
         <v>225</v>
       </c>
       <c r="AC114">
         <v>17</v>
       </c>
       <c r="AD114">
         <v>0</v>
       </c>
       <c r="AG114" t="s">
         <v>74</v>
       </c>
       <c r="AH114">
         <v>25.53</v>
       </c>
       <c r="AO114" t="s">
         <v>75</v>
       </c>
       <c r="AP114" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT114">
         <v>101</v>
       </c>
       <c r="BB114" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="115" spans="1:55">
       <c r="A115">
         <v>133663</v>
       </c>
       <c r="B115" t="s">
+        <v>448</v>
+      </c>
+      <c r="C115" t="s">
         <v>449</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="E115" t="s">
         <v>131</v>
       </c>
       <c r="F115" t="s">
         <v>71</v>
       </c>
       <c r="G115">
-        <v>124.81</v>
+        <v>123.85</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115">
         <v>0</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
         <v>4</v>
       </c>
       <c r="L115">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="M115">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="N115">
         <v>101</v>
       </c>
       <c r="O115">
         <v>70000</v>
       </c>
       <c r="P115">
         <v>10</v>
       </c>
       <c r="Q115" t="s">
         <v>147</v>
       </c>
       <c r="S115">
         <v>2255517</v>
       </c>
       <c r="U115">
         <v>191563023862</v>
       </c>
       <c r="V115" t="s">
         <v>62</v>
       </c>
       <c r="X115">
         <v>1819</v>
       </c>
@@ -13639,98 +13582,98 @@
       <c r="Z115">
         <v>55</v>
       </c>
       <c r="AA115" t="s">
         <v>62</v>
       </c>
       <c r="AB115">
         <v>225</v>
       </c>
       <c r="AC115">
         <v>17</v>
       </c>
       <c r="AD115">
         <v>0</v>
       </c>
       <c r="AG115" t="s">
         <v>74</v>
       </c>
       <c r="AH115">
         <v>25.53</v>
       </c>
       <c r="AO115" t="s">
         <v>75</v>
       </c>
       <c r="AP115" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT115">
         <v>101</v>
       </c>
       <c r="BB115" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:55">
       <c r="A116">
         <v>123714</v>
       </c>
       <c r="B116" t="s">
+        <v>451</v>
+      </c>
+      <c r="C116" t="s">
         <v>452</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="E116" t="s">
         <v>131</v>
       </c>
       <c r="F116" t="s">
         <v>71</v>
       </c>
       <c r="G116">
-        <v>132.33</v>
+        <v>129.33</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116">
         <v>0</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
         <v>4</v>
       </c>
       <c r="L116">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M116">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="N116">
         <v>104</v>
       </c>
       <c r="O116">
         <v>70000</v>
       </c>
       <c r="P116">
         <v>10</v>
       </c>
       <c r="Q116" t="s">
         <v>72</v>
       </c>
       <c r="S116">
         <v>2256018</v>
       </c>
       <c r="U116">
         <v>191563023879</v>
       </c>
       <c r="V116" t="s">
         <v>62</v>
       </c>
       <c r="X116">
         <v>1984</v>
       </c>
@@ -13740,74 +13683,74 @@
       <c r="Z116">
         <v>60</v>
       </c>
       <c r="AA116" t="s">
         <v>62</v>
       </c>
       <c r="AB116">
         <v>225</v>
       </c>
       <c r="AC116">
         <v>18</v>
       </c>
       <c r="AD116">
         <v>0</v>
       </c>
       <c r="AG116" t="s">
         <v>74</v>
       </c>
       <c r="AH116">
         <v>27.97</v>
       </c>
       <c r="AO116" t="s">
         <v>75</v>
       </c>
       <c r="AP116" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT116">
         <v>104</v>
       </c>
       <c r="BB116" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="117" spans="1:55">
       <c r="A117">
         <v>32855</v>
       </c>
       <c r="B117" t="s">
+        <v>454</v>
+      </c>
+      <c r="C117" t="s">
         <v>455</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>456</v>
       </c>
-      <c r="D117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F117" t="s">
         <v>280</v>
       </c>
       <c r="G117">
         <v>166.75</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117">
         <v>0</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
         <v>0</v>
       </c>
@@ -13832,68 +13775,68 @@
       <c r="Z117">
         <v>50</v>
       </c>
       <c r="AA117" t="s">
         <v>62</v>
       </c>
       <c r="AB117">
         <v>235</v>
       </c>
       <c r="AC117">
         <v>19</v>
       </c>
       <c r="AD117">
         <v>0</v>
       </c>
       <c r="AG117" t="s">
         <v>63</v>
       </c>
       <c r="AH117">
         <v>27.94</v>
       </c>
       <c r="AO117" t="s">
         <v>64</v>
       </c>
       <c r="AP117" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB117" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="118" spans="1:55">
       <c r="A118">
         <v>160357</v>
       </c>
       <c r="B118" t="s">
+        <v>457</v>
+      </c>
+      <c r="C118" t="s">
+        <v>455</v>
+      </c>
+      <c r="D118" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>459</v>
       </c>
       <c r="E118" t="s">
         <v>131</v>
       </c>
       <c r="F118" t="s">
         <v>71</v>
       </c>
       <c r="G118">
         <v>175.91</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118">
         <v>0</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>4</v>
       </c>
@@ -13930,74 +13873,74 @@
       <c r="Z118">
         <v>50</v>
       </c>
       <c r="AA118" t="s">
         <v>62</v>
       </c>
       <c r="AB118">
         <v>235</v>
       </c>
       <c r="AC118">
         <v>19</v>
       </c>
       <c r="AD118">
         <v>0</v>
       </c>
       <c r="AG118" t="s">
         <v>74</v>
       </c>
       <c r="AH118">
         <v>27.94</v>
       </c>
       <c r="AO118" t="s">
         <v>75</v>
       </c>
       <c r="AP118" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT118">
         <v>103</v>
       </c>
       <c r="BB118" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="119" spans="1:55">
       <c r="A119">
         <v>32836</v>
       </c>
       <c r="B119" t="s">
+        <v>460</v>
+      </c>
+      <c r="C119" t="s">
         <v>461</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>462</v>
       </c>
-      <c r="D119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F119" t="s">
         <v>280</v>
       </c>
       <c r="G119">
         <v>119.51</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119">
         <v>0</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
         <v>0</v>
       </c>
@@ -14022,92 +13965,92 @@
       <c r="Z119">
         <v>60</v>
       </c>
       <c r="AA119" t="s">
         <v>62</v>
       </c>
       <c r="AB119">
         <v>215</v>
       </c>
       <c r="AC119">
         <v>17</v>
       </c>
       <c r="AD119">
         <v>0</v>
       </c>
       <c r="AG119" t="s">
         <v>63</v>
       </c>
       <c r="AH119">
         <v>24.25</v>
       </c>
       <c r="AO119" t="s">
         <v>64</v>
       </c>
       <c r="AP119" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB119" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="120" spans="1:55">
       <c r="A120">
         <v>160358</v>
       </c>
       <c r="B120" t="s">
+        <v>463</v>
+      </c>
+      <c r="C120" t="s">
+        <v>461</v>
+      </c>
+      <c r="D120" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
       <c r="E120" t="s">
         <v>131</v>
       </c>
       <c r="F120" t="s">
         <v>71</v>
       </c>
       <c r="G120">
-        <v>127.32</v>
+        <v>126.34</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120">
         <v>0</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M120">
         <v>0</v>
       </c>
       <c r="N120">
         <v>100</v>
       </c>
       <c r="O120">
         <v>70000</v>
       </c>
       <c r="P120">
         <v>10</v>
       </c>
       <c r="Q120" t="s">
         <v>72</v>
       </c>
       <c r="S120">
         <v>2156017</v>
       </c>
       <c r="U120">
         <v>191563023893</v>
       </c>
       <c r="V120" t="s">
         <v>62</v>
       </c>
@@ -14120,74 +14063,74 @@
       <c r="Z120">
         <v>60</v>
       </c>
       <c r="AA120" t="s">
         <v>62</v>
       </c>
       <c r="AB120">
         <v>215</v>
       </c>
       <c r="AC120">
         <v>17</v>
       </c>
       <c r="AD120">
         <v>0</v>
       </c>
       <c r="AG120" t="s">
         <v>74</v>
       </c>
       <c r="AH120">
         <v>24.25</v>
       </c>
       <c r="AO120" t="s">
         <v>75</v>
       </c>
       <c r="AP120" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT120">
         <v>100</v>
       </c>
       <c r="BB120" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="121" spans="1:55">
       <c r="A121">
         <v>32838</v>
       </c>
       <c r="B121" t="s">
+        <v>465</v>
+      </c>
+      <c r="C121" t="s">
         <v>466</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>467</v>
       </c>
-      <c r="D121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F121" t="s">
         <v>280</v>
       </c>
       <c r="G121">
         <v>113.73</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121">
         <v>0</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
         <v>0</v>
       </c>
@@ -14212,92 +14155,92 @@
       <c r="Z121">
         <v>65</v>
       </c>
       <c r="AA121" t="s">
         <v>62</v>
       </c>
       <c r="AB121">
         <v>215</v>
       </c>
       <c r="AC121">
         <v>17</v>
       </c>
       <c r="AD121">
         <v>0</v>
       </c>
       <c r="AG121" t="s">
         <v>63</v>
       </c>
       <c r="AH121">
         <v>25.31</v>
       </c>
       <c r="AO121" t="s">
         <v>64</v>
       </c>
       <c r="AP121" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="BB121" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="122" spans="1:55">
       <c r="A122">
         <v>160359</v>
       </c>
       <c r="B122" t="s">
+        <v>468</v>
+      </c>
+      <c r="C122" t="s">
+        <v>466</v>
+      </c>
+      <c r="D122" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
       <c r="E122" t="s">
         <v>131</v>
       </c>
       <c r="F122" t="s">
         <v>71</v>
       </c>
       <c r="G122">
-        <v>120.84</v>
+        <v>120.53</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
       <c r="I122">
         <v>0</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="M122">
         <v>0</v>
       </c>
       <c r="N122">
         <v>99</v>
       </c>
       <c r="O122">
         <v>70000</v>
       </c>
       <c r="P122">
         <v>10</v>
       </c>
       <c r="Q122" t="s">
         <v>124</v>
       </c>
       <c r="S122">
         <v>2156517</v>
       </c>
       <c r="U122">
         <v>191563023909</v>
       </c>
       <c r="V122" t="s">
         <v>62</v>
       </c>
@@ -14310,98 +14253,98 @@
       <c r="Z122">
         <v>65</v>
       </c>
       <c r="AA122" t="s">
         <v>62</v>
       </c>
       <c r="AB122">
         <v>215</v>
       </c>
       <c r="AC122">
         <v>17</v>
       </c>
       <c r="AD122">
         <v>0</v>
       </c>
       <c r="AG122" t="s">
         <v>74</v>
       </c>
       <c r="AH122">
         <v>25.31</v>
       </c>
       <c r="AO122" t="s">
         <v>75</v>
       </c>
       <c r="AP122" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT122">
         <v>99</v>
       </c>
       <c r="BB122" t="s">
-        <v>471</v>
+        <v>254</v>
       </c>
     </row>
     <row r="123" spans="1:55">
       <c r="A123">
         <v>111631</v>
       </c>
       <c r="B123" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C123">
         <v>212280</v>
       </c>
       <c r="D123" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E123" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F123" t="s">
         <v>117</v>
       </c>
       <c r="G123">
-        <v>265.1</v>
+        <v>268.25</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
       <c r="I123">
         <v>0</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="M123">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N123">
         <v>114</v>
       </c>
       <c r="O123">
         <v>60000</v>
       </c>
       <c r="P123">
         <v>13.4</v>
       </c>
       <c r="Q123" t="s">
         <v>124</v>
       </c>
       <c r="S123">
         <v>2854522</v>
       </c>
       <c r="U123">
         <v>4981910547624</v>
       </c>
       <c r="V123" t="s">
         <v>62</v>
       </c>
       <c r="X123">
         <v>2601</v>
       </c>
@@ -14411,175 +14354,175 @@
       <c r="Z123">
         <v>45</v>
       </c>
       <c r="AA123" t="s">
         <v>62</v>
       </c>
       <c r="AB123">
         <v>285</v>
       </c>
       <c r="AC123">
         <v>22</v>
       </c>
       <c r="AD123">
         <v>0</v>
       </c>
       <c r="AG123" t="s">
         <v>74</v>
       </c>
       <c r="AH123">
         <v>42.35</v>
       </c>
       <c r="AO123" t="s">
         <v>75</v>
       </c>
       <c r="AP123" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT123">
         <v>114</v>
       </c>
       <c r="BB123" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="124" spans="1:55">
       <c r="A124">
         <v>115616</v>
       </c>
       <c r="B124" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C124">
         <v>261200</v>
       </c>
       <c r="D124" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E124" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F124" t="s">
         <v>71</v>
       </c>
       <c r="G124">
-        <v>150.28</v>
+        <v>152.87</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
       <c r="I124">
         <v>0</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="M124">
         <v>0</v>
       </c>
       <c r="N124">
         <v>95</v>
       </c>
       <c r="O124">
         <v>60000</v>
       </c>
       <c r="Q124" t="s">
         <v>147</v>
       </c>
       <c r="S124">
         <v>2254518</v>
       </c>
       <c r="U124">
         <v>4981910565147</v>
       </c>
       <c r="V124" t="s">
         <v>62</v>
       </c>
       <c r="Y124">
         <v>18</v>
       </c>
       <c r="Z124">
         <v>45</v>
       </c>
       <c r="AA124" t="s">
         <v>62</v>
       </c>
       <c r="AB124">
         <v>225</v>
       </c>
       <c r="AC124">
         <v>18</v>
       </c>
       <c r="AD124">
         <v>0</v>
       </c>
       <c r="AG124" t="s">
         <v>74</v>
       </c>
       <c r="AH124">
         <v>25.13</v>
       </c>
       <c r="AO124" t="s">
         <v>75</v>
       </c>
       <c r="AP124" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT124">
         <v>95</v>
       </c>
       <c r="BB124" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
     </row>
     <row r="125" spans="1:55">
       <c r="A125">
         <v>116014</v>
       </c>
       <c r="B125" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C125">
         <v>261210</v>
       </c>
       <c r="D125" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="E125" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F125" t="s">
         <v>71</v>
       </c>
       <c r="G125">
-        <v>247.46</v>
+        <v>251.72</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
       <c r="I125">
         <v>0</v>
       </c>
       <c r="J125">
         <v>0</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>1</v>
       </c>
       <c r="M125">
         <v>0</v>
       </c>
       <c r="N125">
         <v>110</v>
       </c>
       <c r="O125">
         <v>60000</v>
       </c>
@@ -14601,929 +14544,929 @@
       <c r="Z125">
         <v>35</v>
       </c>
       <c r="AA125" t="s">
         <v>62</v>
       </c>
       <c r="AB125">
         <v>315</v>
       </c>
       <c r="AC125">
         <v>20</v>
       </c>
       <c r="AD125">
         <v>0</v>
       </c>
       <c r="AG125" t="s">
         <v>74</v>
       </c>
       <c r="AH125">
         <v>36.31</v>
       </c>
       <c r="AO125" t="s">
         <v>75</v>
       </c>
       <c r="AP125" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT125">
         <v>110</v>
       </c>
       <c r="BB125" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
     </row>
     <row r="126" spans="1:55">
       <c r="A126">
         <v>115975</v>
       </c>
       <c r="B126" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C126">
         <v>261220</v>
       </c>
       <c r="D126" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E126" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F126" t="s">
         <v>71</v>
       </c>
       <c r="G126">
-        <v>228.25</v>
+        <v>202.99</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126">
         <v>0</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L126">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M126">
         <v>0</v>
       </c>
       <c r="N126">
         <v>97</v>
       </c>
       <c r="O126">
         <v>60000</v>
       </c>
       <c r="Q126" t="s">
         <v>147</v>
       </c>
       <c r="S126">
         <v>2753020</v>
       </c>
       <c r="U126">
         <v>4981910568780</v>
       </c>
       <c r="V126" t="s">
         <v>62</v>
       </c>
       <c r="Y126">
         <v>20</v>
       </c>
       <c r="Z126">
         <v>30</v>
       </c>
       <c r="AA126" t="s">
         <v>62</v>
       </c>
       <c r="AB126">
         <v>275</v>
       </c>
       <c r="AC126">
         <v>20</v>
       </c>
       <c r="AD126">
         <v>0</v>
       </c>
       <c r="AG126" t="s">
         <v>74</v>
       </c>
       <c r="AH126">
         <v>28.95</v>
       </c>
       <c r="AO126" t="s">
         <v>75</v>
       </c>
       <c r="AP126" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT126">
         <v>97</v>
       </c>
       <c r="BB126" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="127" spans="1:55">
       <c r="A127">
         <v>115480</v>
       </c>
       <c r="B127" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="C127">
         <v>261230</v>
       </c>
       <c r="D127" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="E127" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F127" t="s">
         <v>71</v>
       </c>
       <c r="G127">
-        <v>123.16</v>
+        <v>102.99</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
       <c r="I127">
         <v>0</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M127">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="N127">
         <v>93</v>
       </c>
       <c r="O127">
         <v>60000</v>
       </c>
       <c r="Q127" t="s">
         <v>147</v>
       </c>
       <c r="S127">
         <v>2055017</v>
       </c>
       <c r="U127">
         <v>4981910565789</v>
       </c>
       <c r="V127" t="s">
         <v>62</v>
       </c>
       <c r="Y127">
         <v>17</v>
       </c>
       <c r="Z127">
         <v>50</v>
       </c>
       <c r="AA127" t="s">
         <v>62</v>
       </c>
       <c r="AB127">
         <v>205</v>
       </c>
       <c r="AC127">
         <v>17</v>
       </c>
       <c r="AD127">
         <v>0</v>
       </c>
       <c r="AG127" t="s">
         <v>74</v>
       </c>
       <c r="AH127">
         <v>21.38</v>
       </c>
       <c r="AO127" t="s">
         <v>75</v>
       </c>
       <c r="AP127" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT127">
         <v>93</v>
       </c>
       <c r="BB127" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="128" spans="1:55">
       <c r="A128">
         <v>115742</v>
       </c>
       <c r="B128" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="C128">
         <v>261240</v>
       </c>
       <c r="D128" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="E128" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F128" t="s">
         <v>71</v>
       </c>
       <c r="G128">
-        <v>179.66</v>
+        <v>154.99</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
       <c r="I128">
         <v>0</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="M128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N128">
         <v>115</v>
       </c>
       <c r="O128">
         <v>60000</v>
       </c>
       <c r="Q128" t="s">
         <v>72</v>
       </c>
       <c r="S128">
         <v>2556518</v>
       </c>
       <c r="U128">
         <v>4981910567158</v>
       </c>
       <c r="V128" t="s">
         <v>62</v>
       </c>
       <c r="Y128">
         <v>18</v>
       </c>
       <c r="Z128">
         <v>65</v>
       </c>
       <c r="AA128" t="s">
         <v>62</v>
       </c>
       <c r="AB128">
         <v>255</v>
       </c>
       <c r="AC128">
         <v>18</v>
       </c>
       <c r="AD128">
         <v>0</v>
       </c>
       <c r="AG128" t="s">
         <v>74</v>
       </c>
       <c r="AH128">
         <v>36.27</v>
       </c>
       <c r="AO128" t="s">
         <v>75</v>
       </c>
       <c r="AP128" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT128">
         <v>115</v>
       </c>
       <c r="BB128" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="129" spans="1:55">
       <c r="A129">
         <v>115743</v>
       </c>
       <c r="B129" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="C129">
         <v>261250</v>
       </c>
       <c r="D129" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E129" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F129" t="s">
         <v>71</v>
       </c>
       <c r="G129">
-        <v>179.66</v>
+        <v>155.99</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
       <c r="I129">
         <v>0</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L129">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M129">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="N129">
         <v>95</v>
       </c>
       <c r="O129">
         <v>60000</v>
       </c>
       <c r="Q129" t="s">
         <v>147</v>
       </c>
       <c r="S129">
         <v>2453520</v>
       </c>
       <c r="U129">
         <v>4981910565819</v>
       </c>
       <c r="V129" t="s">
         <v>62</v>
       </c>
       <c r="Y129">
         <v>20</v>
       </c>
       <c r="Z129">
         <v>35</v>
       </c>
       <c r="AA129" t="s">
         <v>62</v>
       </c>
       <c r="AB129">
         <v>245</v>
       </c>
       <c r="AC129">
         <v>20</v>
       </c>
       <c r="AD129">
         <v>0</v>
       </c>
       <c r="AG129" t="s">
         <v>74</v>
       </c>
       <c r="AH129">
         <v>26.23</v>
       </c>
       <c r="AO129" t="s">
         <v>75</v>
       </c>
       <c r="AP129" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT129">
         <v>95</v>
       </c>
       <c r="BB129" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="130" spans="1:55">
       <c r="A130">
         <v>115450</v>
       </c>
       <c r="B130" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C130">
         <v>261260</v>
       </c>
       <c r="D130" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E130" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F130" t="s">
         <v>71</v>
       </c>
       <c r="G130">
-        <v>114.12</v>
+        <v>94.99</v>
       </c>
       <c r="H130">
         <v>0</v>
       </c>
       <c r="I130">
         <v>0</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
         <v>5</v>
       </c>
       <c r="L130">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="M130">
         <v>0</v>
       </c>
       <c r="N130">
         <v>91</v>
       </c>
       <c r="O130">
         <v>60000</v>
       </c>
       <c r="Q130" t="s">
         <v>147</v>
       </c>
       <c r="S130">
         <v>2154517</v>
       </c>
       <c r="U130">
         <v>4981910568414</v>
       </c>
       <c r="V130" t="s">
         <v>62</v>
       </c>
       <c r="Y130">
         <v>17</v>
       </c>
       <c r="Z130">
         <v>45</v>
       </c>
       <c r="AA130" t="s">
         <v>62</v>
       </c>
       <c r="AB130">
         <v>215</v>
       </c>
       <c r="AC130">
         <v>17</v>
       </c>
       <c r="AD130">
         <v>0</v>
       </c>
       <c r="AG130" t="s">
         <v>74</v>
       </c>
       <c r="AH130">
         <v>19.84</v>
       </c>
       <c r="AO130" t="s">
         <v>75</v>
       </c>
       <c r="AP130" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT130">
         <v>91</v>
       </c>
       <c r="BB130" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="131" spans="1:55">
       <c r="A131">
         <v>115933</v>
       </c>
       <c r="B131" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="C131">
         <v>261280</v>
       </c>
       <c r="D131" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="E131" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F131" t="s">
         <v>71</v>
       </c>
       <c r="G131">
-        <v>216.95</v>
+        <v>190.99</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
       <c r="I131">
         <v>0</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M131">
         <v>3</v>
       </c>
       <c r="N131">
         <v>106</v>
       </c>
       <c r="O131">
         <v>60000</v>
       </c>
       <c r="Q131" t="s">
         <v>147</v>
       </c>
       <c r="S131">
         <v>2754020</v>
       </c>
       <c r="U131">
         <v>4981910568803</v>
       </c>
       <c r="V131" t="s">
         <v>62</v>
       </c>
       <c r="Y131">
         <v>20</v>
       </c>
       <c r="Z131">
         <v>40</v>
       </c>
       <c r="AA131" t="s">
         <v>62</v>
       </c>
       <c r="AB131">
         <v>275</v>
       </c>
       <c r="AC131">
         <v>20</v>
       </c>
       <c r="AD131">
         <v>0</v>
       </c>
       <c r="AG131" t="s">
         <v>74</v>
       </c>
       <c r="AH131">
         <v>32.19</v>
       </c>
       <c r="AO131" t="s">
         <v>75</v>
       </c>
       <c r="AP131" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT131">
         <v>106</v>
       </c>
       <c r="BB131" t="s">
-        <v>496</v>
+        <v>306</v>
       </c>
     </row>
     <row r="132" spans="1:55">
       <c r="A132">
         <v>115821</v>
       </c>
       <c r="B132" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C132">
         <v>261290</v>
       </c>
       <c r="D132" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="E132" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F132" t="s">
         <v>71</v>
       </c>
       <c r="G132">
-        <v>190.96</v>
+        <v>166.99</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
       <c r="I132">
         <v>0</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="M132">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="N132">
         <v>105</v>
       </c>
       <c r="O132">
         <v>60000</v>
       </c>
       <c r="Q132" t="s">
         <v>147</v>
       </c>
       <c r="S132">
         <v>2554520</v>
       </c>
       <c r="U132">
         <v>4981910567202</v>
       </c>
       <c r="V132" t="s">
         <v>62</v>
       </c>
       <c r="Y132">
         <v>20</v>
       </c>
       <c r="Z132">
         <v>45</v>
       </c>
       <c r="AA132" t="s">
         <v>62</v>
       </c>
       <c r="AB132">
         <v>255</v>
       </c>
       <c r="AC132">
         <v>20</v>
       </c>
       <c r="AD132">
         <v>0</v>
       </c>
       <c r="AG132" t="s">
         <v>74</v>
       </c>
       <c r="AH132">
         <v>31.81</v>
       </c>
       <c r="AO132" t="s">
         <v>75</v>
       </c>
       <c r="AP132" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT132">
         <v>105</v>
       </c>
       <c r="BB132" t="s">
-        <v>496</v>
+        <v>273</v>
       </c>
     </row>
     <row r="133" spans="1:55">
       <c r="A133">
         <v>115724</v>
       </c>
       <c r="B133" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="C133">
         <v>261300</v>
       </c>
       <c r="D133" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="E133" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F133" t="s">
         <v>71</v>
       </c>
       <c r="G133">
-        <v>174.01</v>
+        <v>150.99</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
       <c r="I133">
         <v>0</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
         <v>12</v>
       </c>
       <c r="M133">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="N133">
         <v>96</v>
       </c>
       <c r="O133">
         <v>60000</v>
       </c>
       <c r="Q133" t="s">
         <v>147</v>
       </c>
       <c r="S133">
         <v>2254519</v>
       </c>
       <c r="U133">
         <v>4981910566274</v>
       </c>
       <c r="V133" t="s">
         <v>62</v>
       </c>
       <c r="Y133">
         <v>19</v>
       </c>
       <c r="Z133">
         <v>45</v>
       </c>
       <c r="AA133" t="s">
         <v>62</v>
       </c>
       <c r="AB133">
         <v>225</v>
       </c>
       <c r="AC133">
         <v>19</v>
       </c>
       <c r="AD133">
         <v>0</v>
       </c>
       <c r="AG133" t="s">
         <v>74</v>
       </c>
       <c r="AH133">
         <v>24.98</v>
       </c>
       <c r="AO133" t="s">
         <v>75</v>
       </c>
       <c r="AP133" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT133">
         <v>96</v>
       </c>
       <c r="BB133" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="134" spans="1:55">
       <c r="A134">
         <v>115583</v>
       </c>
       <c r="B134" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="C134">
         <v>261310</v>
       </c>
       <c r="D134" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="E134" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F134" t="s">
         <v>71</v>
       </c>
       <c r="G134">
-        <v>144.63</v>
+        <v>122.99</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
       <c r="I134">
         <v>0</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="M134">
         <v>3</v>
       </c>
       <c r="N134">
         <v>108</v>
       </c>
       <c r="O134">
         <v>60000</v>
       </c>
       <c r="Q134" t="s">
         <v>72</v>
       </c>
       <c r="S134">
         <v>2356517</v>
       </c>
       <c r="U134">
         <v>4981910566267</v>
       </c>
       <c r="V134" t="s">
         <v>62</v>
       </c>
       <c r="Y134">
         <v>17</v>
       </c>
       <c r="Z134">
         <v>65</v>
       </c>
       <c r="AA134" t="s">
         <v>62</v>
       </c>
       <c r="AB134">
         <v>235</v>
       </c>
       <c r="AC134">
         <v>17</v>
       </c>
       <c r="AD134">
         <v>0</v>
       </c>
       <c r="AG134" t="s">
         <v>74</v>
       </c>
       <c r="AH134">
         <v>31.72</v>
       </c>
       <c r="AO134" t="s">
         <v>75</v>
       </c>
       <c r="AP134" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT134">
         <v>108</v>
       </c>
       <c r="BB134" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="135" spans="1:55">
       <c r="A135">
         <v>115590</v>
       </c>
       <c r="B135" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C135">
         <v>261320</v>
       </c>
       <c r="D135" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="E135" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F135" t="s">
         <v>71</v>
       </c>
       <c r="G135">
         <v>145.76</v>
       </c>
       <c r="H135">
         <v>0</v>
       </c>
       <c r="I135">
         <v>0</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
         <v>4</v>
       </c>
@@ -15551,172 +15494,172 @@
       <c r="Z135">
         <v>40</v>
       </c>
       <c r="AA135" t="s">
         <v>62</v>
       </c>
       <c r="AB135">
         <v>225</v>
       </c>
       <c r="AC135">
         <v>18</v>
       </c>
       <c r="AD135">
         <v>0</v>
       </c>
       <c r="AG135" t="s">
         <v>74</v>
       </c>
       <c r="AH135">
         <v>23.15</v>
       </c>
       <c r="AO135" t="s">
         <v>75</v>
       </c>
       <c r="AP135" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT135">
         <v>92</v>
       </c>
       <c r="BB135" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
     </row>
     <row r="136" spans="1:55">
       <c r="A136">
         <v>115704</v>
       </c>
       <c r="B136" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C136">
         <v>261330</v>
       </c>
       <c r="D136" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="E136" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F136" t="s">
         <v>71</v>
       </c>
       <c r="G136">
-        <v>168.36</v>
+        <v>144.99</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
       <c r="I136">
         <v>0</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="M136">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="N136">
         <v>104</v>
       </c>
       <c r="O136">
         <v>60000</v>
       </c>
       <c r="Q136" t="s">
         <v>72</v>
       </c>
       <c r="S136">
         <v>2355518</v>
       </c>
       <c r="U136">
         <v>4981910567974</v>
       </c>
       <c r="V136" t="s">
         <v>62</v>
       </c>
       <c r="Y136">
         <v>18</v>
       </c>
       <c r="Z136">
         <v>55</v>
       </c>
       <c r="AA136" t="s">
         <v>62</v>
       </c>
       <c r="AB136">
         <v>235</v>
       </c>
       <c r="AC136">
         <v>18</v>
       </c>
       <c r="AD136">
         <v>0</v>
       </c>
       <c r="AG136" t="s">
         <v>74</v>
       </c>
       <c r="AH136">
         <v>30.14</v>
       </c>
       <c r="AO136" t="s">
         <v>75</v>
       </c>
       <c r="AP136" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT136">
         <v>104</v>
       </c>
       <c r="BB136" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="137" spans="1:55">
       <c r="A137">
         <v>32317</v>
       </c>
       <c r="B137" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="C137">
         <v>261340</v>
       </c>
       <c r="D137" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="E137" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="F137" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="G137">
         <v>169.36</v>
       </c>
       <c r="H137">
         <v>0</v>
       </c>
       <c r="I137">
         <v>0</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137">
         <v>0</v>
       </c>
       <c r="N137">
         <v>109</v>
       </c>
@@ -15738,71 +15681,71 @@
       <c r="Z137">
         <v>50</v>
       </c>
       <c r="AA137" t="s">
         <v>62</v>
       </c>
       <c r="AB137">
         <v>255</v>
       </c>
       <c r="AC137">
         <v>20</v>
       </c>
       <c r="AD137">
         <v>0</v>
       </c>
       <c r="AG137" t="s">
         <v>63</v>
       </c>
       <c r="AH137">
         <v>36.24</v>
       </c>
       <c r="AO137" t="s">
         <v>64</v>
       </c>
       <c r="AP137" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="BB137" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
     </row>
     <row r="138" spans="1:55">
       <c r="A138">
         <v>134964</v>
       </c>
       <c r="B138" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="C138">
         <v>261340</v>
       </c>
       <c r="D138" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="E138" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F138" t="s">
         <v>71</v>
       </c>
       <c r="G138">
         <v>187.91</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138">
         <v>0</v>
       </c>
       <c r="J138">
         <v>0</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
         <v>0</v>
       </c>
@@ -15830,270 +15773,270 @@
       <c r="Z138">
         <v>50</v>
       </c>
       <c r="AA138" t="s">
         <v>62</v>
       </c>
       <c r="AB138">
         <v>255</v>
       </c>
       <c r="AC138">
         <v>20</v>
       </c>
       <c r="AD138">
         <v>0</v>
       </c>
       <c r="AG138" t="s">
         <v>74</v>
       </c>
       <c r="AH138">
         <v>36.24</v>
       </c>
       <c r="AO138" t="s">
         <v>75</v>
       </c>
       <c r="AP138" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT138">
         <v>109</v>
       </c>
       <c r="BB138" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
     </row>
     <row r="139" spans="1:55">
       <c r="A139">
         <v>115851</v>
       </c>
       <c r="B139" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C139">
         <v>261350</v>
       </c>
       <c r="D139" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="E139" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F139" t="s">
         <v>71</v>
       </c>
       <c r="G139">
-        <v>196.61</v>
+        <v>171.99</v>
       </c>
       <c r="H139">
         <v>0</v>
       </c>
       <c r="I139">
         <v>0</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M139">
         <v>3</v>
       </c>
       <c r="N139">
         <v>98</v>
       </c>
       <c r="O139">
         <v>60000</v>
       </c>
       <c r="Q139" t="s">
         <v>147</v>
       </c>
       <c r="S139">
         <v>2454019</v>
       </c>
       <c r="U139">
         <v>4981910567899</v>
       </c>
       <c r="V139" t="s">
         <v>62</v>
       </c>
       <c r="Y139">
         <v>19</v>
       </c>
       <c r="Z139">
         <v>40</v>
       </c>
       <c r="AA139" t="s">
         <v>62</v>
       </c>
       <c r="AB139">
         <v>245</v>
       </c>
       <c r="AC139">
         <v>19</v>
       </c>
       <c r="AD139">
         <v>0</v>
       </c>
       <c r="AG139" t="s">
         <v>74</v>
       </c>
       <c r="AH139">
         <v>27.25</v>
       </c>
       <c r="AO139" t="s">
         <v>75</v>
       </c>
       <c r="AP139" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT139">
         <v>98</v>
       </c>
       <c r="BB139" t="s">
-        <v>496</v>
+        <v>273</v>
       </c>
     </row>
     <row r="140" spans="1:55">
       <c r="A140">
         <v>115840</v>
       </c>
       <c r="B140" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C140">
         <v>261360</v>
       </c>
       <c r="D140" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="E140" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F140" t="s">
         <v>71</v>
       </c>
       <c r="G140">
-        <v>195.48</v>
+        <v>170.99</v>
       </c>
       <c r="H140">
         <v>0</v>
       </c>
       <c r="I140">
         <v>0</v>
       </c>
       <c r="J140">
         <v>0</v>
       </c>
       <c r="K140">
         <v>0</v>
       </c>
       <c r="L140">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M140">
         <v>6</v>
       </c>
       <c r="N140">
         <v>117</v>
       </c>
       <c r="O140">
         <v>60000</v>
       </c>
       <c r="Q140" t="s">
         <v>72</v>
       </c>
       <c r="S140">
         <v>2755520</v>
       </c>
       <c r="U140">
         <v>4981910568827</v>
       </c>
       <c r="V140" t="s">
         <v>62</v>
       </c>
       <c r="Y140">
         <v>20</v>
       </c>
       <c r="Z140">
         <v>55</v>
       </c>
       <c r="AA140" t="s">
         <v>62</v>
       </c>
       <c r="AB140">
         <v>275</v>
       </c>
       <c r="AC140">
         <v>20</v>
       </c>
       <c r="AD140">
         <v>0</v>
       </c>
       <c r="AG140" t="s">
         <v>74</v>
       </c>
       <c r="AH140">
         <v>40.21</v>
       </c>
       <c r="AO140" t="s">
         <v>75</v>
       </c>
       <c r="AP140" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT140">
         <v>117</v>
       </c>
       <c r="BB140" t="s">
-        <v>496</v>
+        <v>273</v>
       </c>
     </row>
     <row r="141" spans="1:55">
       <c r="A141">
         <v>115535</v>
       </c>
       <c r="B141" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C141">
         <v>261370</v>
       </c>
       <c r="D141" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="E141" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F141" t="s">
         <v>71</v>
       </c>
       <c r="G141">
-        <v>134.46</v>
+        <v>112.99</v>
       </c>
       <c r="H141">
         <v>0</v>
       </c>
       <c r="I141">
         <v>0</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141">
         <v>11</v>
       </c>
       <c r="M141">
         <v>8</v>
       </c>
       <c r="N141">
         <v>100</v>
       </c>
       <c r="O141">
         <v>60000</v>
       </c>
@@ -16115,80 +16058,80 @@
       <c r="Z141">
         <v>60</v>
       </c>
       <c r="AA141" t="s">
         <v>62</v>
       </c>
       <c r="AB141">
         <v>215</v>
       </c>
       <c r="AC141">
         <v>17</v>
       </c>
       <c r="AD141">
         <v>0</v>
       </c>
       <c r="AG141" t="s">
         <v>74</v>
       </c>
       <c r="AH141">
         <v>27.21</v>
       </c>
       <c r="AO141" t="s">
         <v>75</v>
       </c>
       <c r="AP141" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT141">
         <v>100</v>
       </c>
       <c r="BB141" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="142" spans="1:55">
       <c r="A142">
         <v>115684</v>
       </c>
       <c r="B142" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C142">
         <v>261380</v>
       </c>
       <c r="D142" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="E142" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F142" t="s">
         <v>71</v>
       </c>
       <c r="G142">
-        <v>166.1</v>
+        <v>143.99</v>
       </c>
       <c r="H142">
         <v>0</v>
       </c>
       <c r="I142">
         <v>0</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142">
         <v>3</v>
       </c>
       <c r="M142">
         <v>0</v>
       </c>
       <c r="N142">
         <v>107</v>
       </c>
       <c r="O142">
         <v>60000</v>
       </c>
@@ -16210,742 +16153,730 @@
       <c r="Z142">
         <v>55</v>
       </c>
       <c r="AA142" t="s">
         <v>62</v>
       </c>
       <c r="AB142">
         <v>245</v>
       </c>
       <c r="AC142">
         <v>18</v>
       </c>
       <c r="AD142">
         <v>0</v>
       </c>
       <c r="AG142" t="s">
         <v>74</v>
       </c>
       <c r="AH142">
         <v>31.31</v>
       </c>
       <c r="AO142" t="s">
         <v>75</v>
       </c>
       <c r="AP142" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT142">
         <v>107</v>
       </c>
       <c r="BB142" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="143" spans="1:55">
       <c r="A143">
         <v>115831</v>
       </c>
       <c r="B143" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C143">
         <v>261390</v>
       </c>
       <c r="D143" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="E143" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F143" t="s">
         <v>71</v>
       </c>
       <c r="G143">
-        <v>193.22</v>
+        <v>168.99</v>
       </c>
       <c r="H143">
         <v>0</v>
       </c>
       <c r="I143">
         <v>0</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="M143">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60000</v>
       </c>
       <c r="Q143" t="s">
         <v>72</v>
       </c>
       <c r="S143">
         <v>2355519</v>
       </c>
       <c r="U143">
         <v>4981910567653</v>
       </c>
       <c r="V143" t="s">
         <v>62</v>
       </c>
       <c r="Y143">
         <v>19</v>
       </c>
       <c r="Z143">
         <v>55</v>
       </c>
       <c r="AA143" t="s">
         <v>62</v>
       </c>
       <c r="AB143">
         <v>235</v>
       </c>
       <c r="AC143">
         <v>19</v>
       </c>
       <c r="AD143">
         <v>0</v>
       </c>
-      <c r="AG143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH143">
         <v>30.27</v>
       </c>
       <c r="AO143" t="s">
         <v>75</v>
       </c>
       <c r="AP143" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>473</v>
       </c>
       <c r="BB143" t="s">
-        <v>496</v>
+        <v>273</v>
       </c>
     </row>
     <row r="144" spans="1:55">
       <c r="A144">
         <v>115676</v>
       </c>
       <c r="B144" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C144">
         <v>261400</v>
       </c>
       <c r="D144" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="E144" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F144" t="s">
         <v>71</v>
       </c>
       <c r="G144">
-        <v>162.71</v>
+        <v>139.99</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
       <c r="I144">
         <v>0</v>
       </c>
       <c r="J144">
         <v>0</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M144">
         <v>5</v>
       </c>
       <c r="N144">
         <v>101</v>
       </c>
       <c r="O144">
         <v>60000</v>
       </c>
       <c r="Q144" t="s">
         <v>147</v>
       </c>
       <c r="S144">
         <v>2355018</v>
       </c>
       <c r="U144">
         <v>4981910567936</v>
       </c>
       <c r="V144" t="s">
         <v>62</v>
       </c>
       <c r="Y144">
         <v>18</v>
       </c>
       <c r="Z144">
         <v>50</v>
       </c>
       <c r="AA144" t="s">
         <v>62</v>
       </c>
       <c r="AB144">
         <v>235</v>
       </c>
       <c r="AC144">
         <v>18</v>
       </c>
       <c r="AD144">
         <v>0</v>
       </c>
       <c r="AG144" t="s">
         <v>74</v>
       </c>
       <c r="AH144">
         <v>28.44</v>
       </c>
       <c r="AO144" t="s">
         <v>75</v>
       </c>
       <c r="AP144" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT144">
         <v>101</v>
       </c>
       <c r="BB144" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="145" spans="1:55">
       <c r="A145">
         <v>115702</v>
       </c>
       <c r="B145" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C145">
         <v>261410</v>
       </c>
       <c r="D145" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="E145" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F145" t="s">
         <v>71</v>
       </c>
       <c r="G145">
-        <v>170.62</v>
+        <v>147.99</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="M145">
         <v>0</v>
       </c>
       <c r="N145">
         <v>109</v>
       </c>
       <c r="O145">
         <v>60000</v>
       </c>
       <c r="Q145" t="s">
         <v>72</v>
       </c>
       <c r="S145">
         <v>2456018</v>
       </c>
       <c r="U145">
         <v>4981910567165</v>
       </c>
       <c r="V145" t="s">
         <v>62</v>
       </c>
       <c r="Y145">
         <v>18</v>
       </c>
       <c r="Z145">
         <v>60</v>
       </c>
       <c r="AA145" t="s">
         <v>62</v>
       </c>
       <c r="AB145">
         <v>245</v>
       </c>
       <c r="AC145">
         <v>18</v>
       </c>
       <c r="AD145">
         <v>0</v>
       </c>
       <c r="AG145" t="s">
         <v>74</v>
       </c>
       <c r="AH145">
         <v>33.38</v>
       </c>
       <c r="AO145" t="s">
         <v>75</v>
       </c>
       <c r="AP145" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT145">
         <v>109</v>
       </c>
       <c r="BB145" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="146" spans="1:55">
       <c r="A146">
         <v>115734</v>
       </c>
       <c r="B146" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C146">
         <v>261420</v>
       </c>
       <c r="D146" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="E146" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F146" t="s">
         <v>71</v>
       </c>
       <c r="G146">
-        <v>175.14</v>
+        <v>178.16</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
       <c r="I146">
         <v>0</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0</v>
       </c>
       <c r="L146">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M146">
         <v>0</v>
       </c>
       <c r="N146">
         <v>97</v>
       </c>
       <c r="O146">
         <v>60000</v>
       </c>
       <c r="Q146" t="s">
         <v>147</v>
       </c>
       <c r="S146">
         <v>2553520</v>
       </c>
       <c r="U146">
         <v>4981910567646</v>
       </c>
       <c r="V146" t="s">
         <v>62</v>
       </c>
       <c r="Y146">
         <v>20</v>
       </c>
       <c r="Z146">
         <v>35</v>
       </c>
       <c r="AA146" t="s">
         <v>62</v>
       </c>
       <c r="AB146">
         <v>255</v>
       </c>
       <c r="AC146">
         <v>20</v>
       </c>
       <c r="AD146">
         <v>0</v>
       </c>
       <c r="AG146" t="s">
         <v>74</v>
       </c>
       <c r="AH146">
         <v>26.87</v>
       </c>
       <c r="AO146" t="s">
         <v>75</v>
       </c>
       <c r="AP146" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT146">
         <v>97</v>
       </c>
       <c r="BB146" t="s">
-        <v>489</v>
+        <v>528</v>
       </c>
     </row>
     <row r="147" spans="1:55">
       <c r="A147">
         <v>115468</v>
       </c>
       <c r="B147" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C147">
         <v>261430</v>
       </c>
       <c r="D147" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E147" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F147" t="s">
         <v>71</v>
       </c>
       <c r="G147">
-        <v>119.77</v>
+        <v>99.99</v>
       </c>
       <c r="H147">
         <v>0</v>
       </c>
       <c r="I147">
         <v>0</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
         <v>2</v>
       </c>
       <c r="L147">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M147">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N147">
         <v>94</v>
       </c>
       <c r="O147">
         <v>60000</v>
       </c>
       <c r="Q147" t="s">
         <v>147</v>
       </c>
       <c r="S147">
         <v>2254517</v>
       </c>
       <c r="U147">
         <v>4981910566571</v>
       </c>
       <c r="V147" t="s">
         <v>62</v>
       </c>
       <c r="Y147">
         <v>17</v>
       </c>
       <c r="Z147">
         <v>45</v>
       </c>
       <c r="AA147" t="s">
         <v>62</v>
       </c>
       <c r="AB147">
         <v>225</v>
       </c>
       <c r="AC147">
         <v>17</v>
       </c>
       <c r="AD147">
         <v>0</v>
       </c>
       <c r="AG147" t="s">
         <v>74</v>
       </c>
       <c r="AH147">
         <v>21.25</v>
       </c>
       <c r="AO147" t="s">
         <v>75</v>
       </c>
       <c r="AP147" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT147">
         <v>94</v>
       </c>
       <c r="BB147" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="148" spans="1:55">
       <c r="A148">
         <v>115628</v>
       </c>
       <c r="B148" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C148">
         <v>261450</v>
       </c>
       <c r="D148" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E148" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F148" t="s">
         <v>71</v>
       </c>
       <c r="G148">
-        <v>152.54</v>
+        <v>129.99</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
       <c r="I148">
         <v>0</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M148">
         <v>0</v>
       </c>
       <c r="N148">
         <v>111</v>
       </c>
       <c r="O148">
         <v>60000</v>
       </c>
       <c r="Q148" t="s">
         <v>72</v>
       </c>
       <c r="S148">
         <v>2456517</v>
       </c>
       <c r="U148">
         <v>4981910567219</v>
       </c>
       <c r="V148" t="s">
         <v>62</v>
       </c>
       <c r="Y148">
         <v>17</v>
       </c>
       <c r="Z148">
         <v>65</v>
       </c>
       <c r="AA148" t="s">
         <v>62</v>
       </c>
       <c r="AB148">
         <v>245</v>
       </c>
       <c r="AC148">
         <v>17</v>
       </c>
       <c r="AD148">
         <v>0</v>
       </c>
       <c r="AG148" t="s">
         <v>74</v>
       </c>
       <c r="AH148">
         <v>33.31</v>
       </c>
       <c r="AO148" t="s">
         <v>75</v>
       </c>
       <c r="AP148" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT148">
         <v>111</v>
       </c>
       <c r="BB148" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="149" spans="1:55">
       <c r="A149">
         <v>115556</v>
       </c>
       <c r="B149" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C149">
         <v>261460</v>
       </c>
       <c r="D149" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="E149" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F149" t="s">
         <v>71</v>
       </c>
       <c r="G149">
-        <v>136.72</v>
+        <v>114.99</v>
       </c>
       <c r="H149">
         <v>0</v>
       </c>
       <c r="I149">
         <v>0</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
         <v>2</v>
       </c>
       <c r="L149">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M149">
         <v>6</v>
       </c>
       <c r="N149">
         <v>97</v>
       </c>
       <c r="O149">
         <v>60000</v>
       </c>
       <c r="Q149" t="s">
         <v>147</v>
       </c>
       <c r="S149">
         <v>2354517</v>
       </c>
       <c r="U149">
         <v>4981910566588</v>
       </c>
       <c r="V149" t="s">
         <v>62</v>
       </c>
       <c r="Y149">
         <v>17</v>
       </c>
       <c r="Z149">
         <v>45</v>
       </c>
       <c r="AA149" t="s">
         <v>62</v>
       </c>
       <c r="AB149">
         <v>235</v>
       </c>
       <c r="AC149">
         <v>17</v>
       </c>
       <c r="AD149">
         <v>0</v>
       </c>
       <c r="AG149" t="s">
         <v>74</v>
       </c>
       <c r="AH149">
         <v>22.29</v>
       </c>
       <c r="AO149" t="s">
         <v>75</v>
       </c>
       <c r="AP149" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT149">
         <v>97</v>
       </c>
       <c r="BB149" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="150" spans="1:55">
       <c r="A150">
         <v>32321</v>
       </c>
       <c r="B150" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="C150">
         <v>261470</v>
       </c>
       <c r="D150" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E150" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="F150" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="G150">
         <v>172.7</v>
       </c>
       <c r="H150">
         <v>0</v>
       </c>
       <c r="I150">
         <v>0</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
         <v>0</v>
       </c>
       <c r="N150">
         <v>111</v>
       </c>
@@ -16967,166 +16898,166 @@
       <c r="Z150">
         <v>50</v>
       </c>
       <c r="AA150" t="s">
         <v>62</v>
       </c>
       <c r="AB150">
         <v>265</v>
       </c>
       <c r="AC150">
         <v>20</v>
       </c>
       <c r="AD150">
         <v>0</v>
       </c>
       <c r="AG150" t="s">
         <v>63</v>
       </c>
       <c r="AH150">
         <v>37.15</v>
       </c>
       <c r="AO150" t="s">
         <v>64</v>
       </c>
       <c r="AP150" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="BB150" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
     </row>
     <row r="151" spans="1:55">
       <c r="A151">
         <v>115802</v>
       </c>
       <c r="B151" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C151">
         <v>261480</v>
       </c>
       <c r="D151" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E151" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F151" t="s">
         <v>71</v>
       </c>
       <c r="G151">
         <v>187.57</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151">
         <v>0</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N151">
         <v>99</v>
       </c>
       <c r="O151">
         <v>60000</v>
       </c>
       <c r="Q151" t="s">
         <v>147</v>
       </c>
       <c r="S151">
         <v>2454020</v>
       </c>
       <c r="U151">
         <v>4981910567639</v>
       </c>
       <c r="V151" t="s">
         <v>62</v>
       </c>
       <c r="Y151">
         <v>20</v>
       </c>
       <c r="Z151">
         <v>40</v>
       </c>
       <c r="AA151" t="s">
         <v>62</v>
       </c>
       <c r="AB151">
         <v>245</v>
       </c>
       <c r="AC151">
         <v>20</v>
       </c>
       <c r="AD151">
         <v>0</v>
       </c>
       <c r="AG151" t="s">
         <v>74</v>
       </c>
       <c r="AH151">
         <v>27.82</v>
       </c>
       <c r="AO151" t="s">
         <v>75</v>
       </c>
       <c r="AP151" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT151">
         <v>99</v>
       </c>
       <c r="BB151" t="s">
-        <v>496</v>
+        <v>539</v>
       </c>
     </row>
     <row r="152" spans="1:55">
       <c r="A152">
         <v>115761</v>
       </c>
       <c r="B152" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="C152">
         <v>261490</v>
       </c>
       <c r="D152" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="E152" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F152" t="s">
         <v>71</v>
       </c>
       <c r="G152">
         <v>180.79</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
       <c r="I152">
         <v>0</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152">
         <v>1</v>
       </c>
       <c r="M152">
         <v>0</v>
       </c>
@@ -17154,359 +17085,359 @@
       <c r="Z152">
         <v>35</v>
       </c>
       <c r="AA152" t="s">
         <v>62</v>
       </c>
       <c r="AB152">
         <v>255</v>
       </c>
       <c r="AC152">
         <v>19</v>
       </c>
       <c r="AD152">
         <v>0</v>
       </c>
       <c r="AG152" t="s">
         <v>74</v>
       </c>
       <c r="AH152">
         <v>26.01</v>
       </c>
       <c r="AO152" t="s">
         <v>75</v>
       </c>
       <c r="AP152" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT152">
         <v>96</v>
       </c>
       <c r="BB152" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="153" spans="1:55">
       <c r="A153">
         <v>115744</v>
       </c>
       <c r="B153" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="C153">
         <v>261500</v>
       </c>
       <c r="D153" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="E153" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F153" t="s">
         <v>71</v>
       </c>
       <c r="G153">
-        <v>179.66</v>
+        <v>155.99</v>
       </c>
       <c r="H153">
         <v>0</v>
       </c>
       <c r="I153">
         <v>0</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
         <v>4</v>
       </c>
       <c r="L153">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M153">
         <v>15</v>
       </c>
       <c r="N153">
         <v>114</v>
       </c>
       <c r="O153">
         <v>60000</v>
       </c>
       <c r="Q153" t="s">
         <v>72</v>
       </c>
       <c r="S153">
         <v>2656018</v>
       </c>
       <c r="U153">
         <v>4981910568773</v>
       </c>
       <c r="V153" t="s">
         <v>62</v>
       </c>
       <c r="Y153">
         <v>18</v>
       </c>
       <c r="Z153">
         <v>60</v>
       </c>
       <c r="AA153" t="s">
         <v>62</v>
       </c>
       <c r="AB153">
         <v>265</v>
       </c>
       <c r="AC153">
         <v>18</v>
       </c>
       <c r="AD153">
         <v>0</v>
       </c>
       <c r="AG153" t="s">
         <v>74</v>
       </c>
       <c r="AH153">
         <v>36.91</v>
       </c>
       <c r="AO153" t="s">
         <v>75</v>
       </c>
       <c r="AP153" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT153">
         <v>114</v>
       </c>
       <c r="BB153" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="154" spans="1:55">
       <c r="A154">
         <v>115701</v>
       </c>
       <c r="B154" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C154">
         <v>261510</v>
       </c>
       <c r="D154" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="E154" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" t="s">
         <v>71</v>
       </c>
       <c r="G154">
-        <v>168.36</v>
+        <v>144.99</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
         <v>1</v>
       </c>
       <c r="L154">
         <v>3</v>
       </c>
       <c r="M154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N154">
         <v>93</v>
       </c>
       <c r="O154">
         <v>60000</v>
       </c>
       <c r="Q154" t="s">
         <v>147</v>
       </c>
       <c r="S154">
         <v>2254019</v>
       </c>
       <c r="U154">
         <v>4981910565796</v>
       </c>
       <c r="V154" t="s">
         <v>62</v>
       </c>
       <c r="Y154">
         <v>19</v>
       </c>
       <c r="Z154">
         <v>40</v>
       </c>
       <c r="AA154" t="s">
         <v>62</v>
       </c>
       <c r="AB154">
         <v>225</v>
       </c>
       <c r="AC154">
         <v>19</v>
       </c>
       <c r="AD154">
         <v>0</v>
       </c>
       <c r="AG154" t="s">
         <v>74</v>
       </c>
       <c r="AH154">
         <v>24.25</v>
       </c>
       <c r="AO154" t="s">
         <v>75</v>
       </c>
       <c r="AP154" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT154">
         <v>93</v>
       </c>
       <c r="BB154" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="155" spans="1:55">
       <c r="A155">
         <v>115659</v>
       </c>
       <c r="B155" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="C155">
         <v>261520</v>
       </c>
       <c r="D155" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="E155" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F155" t="s">
         <v>71</v>
       </c>
       <c r="G155">
-        <v>159.32</v>
+        <v>135.99</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155">
         <v>0</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M155">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N155">
         <v>98</v>
       </c>
       <c r="O155">
         <v>60000</v>
       </c>
       <c r="Q155" t="s">
         <v>147</v>
       </c>
       <c r="S155">
         <v>2354518</v>
       </c>
       <c r="U155">
         <v>4981910566601</v>
       </c>
       <c r="V155" t="s">
         <v>62</v>
       </c>
       <c r="Y155">
         <v>18</v>
       </c>
       <c r="Z155">
         <v>45</v>
       </c>
       <c r="AA155" t="s">
         <v>62</v>
       </c>
       <c r="AB155">
         <v>235</v>
       </c>
       <c r="AC155">
         <v>18</v>
       </c>
       <c r="AD155">
         <v>0</v>
       </c>
       <c r="AG155" t="s">
         <v>74</v>
       </c>
       <c r="AH155">
         <v>24.3</v>
       </c>
       <c r="AO155" t="s">
         <v>75</v>
       </c>
       <c r="AP155" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT155">
         <v>98</v>
       </c>
       <c r="BB155" t="s">
-        <v>489</v>
+        <v>254</v>
       </c>
     </row>
     <row r="156" spans="1:55">
       <c r="A156">
         <v>115557</v>
       </c>
       <c r="B156" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="C156">
         <v>261530</v>
       </c>
       <c r="D156" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="E156" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F156" t="s">
         <v>71</v>
       </c>
       <c r="G156">
         <v>136.72</v>
       </c>
       <c r="H156">
         <v>0</v>
       </c>
       <c r="I156">
         <v>0</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>3</v>
       </c>
       <c r="M156">
         <v>0</v>
       </c>
@@ -17534,745 +17465,733 @@
       <c r="Z156">
         <v>60</v>
       </c>
       <c r="AA156" t="s">
         <v>62</v>
       </c>
       <c r="AB156">
         <v>235</v>
       </c>
       <c r="AC156">
         <v>17</v>
       </c>
       <c r="AD156">
         <v>0</v>
       </c>
       <c r="AG156" t="s">
         <v>74</v>
       </c>
       <c r="AH156">
         <v>30.2</v>
       </c>
       <c r="AO156" t="s">
         <v>75</v>
       </c>
       <c r="AP156" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT156">
         <v>106</v>
       </c>
       <c r="BB156" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="157" spans="1:55">
       <c r="A157">
         <v>115686</v>
       </c>
       <c r="B157" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="C157">
         <v>261540</v>
       </c>
       <c r="D157" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E157" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F157" t="s">
         <v>71</v>
       </c>
       <c r="G157">
-        <v>166.1</v>
+        <v>168.97</v>
       </c>
       <c r="H157">
         <v>0</v>
       </c>
       <c r="I157">
         <v>0</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="M157">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="N157">
         <v>97</v>
       </c>
       <c r="O157">
         <v>60000</v>
       </c>
       <c r="Q157" t="s">
         <v>147</v>
       </c>
       <c r="S157">
         <v>2454018</v>
       </c>
       <c r="U157">
         <v>4981910566298</v>
       </c>
       <c r="V157" t="s">
         <v>62</v>
       </c>
       <c r="Y157">
         <v>18</v>
       </c>
       <c r="Z157">
         <v>40</v>
       </c>
       <c r="AA157" t="s">
         <v>62</v>
       </c>
       <c r="AB157">
         <v>245</v>
       </c>
       <c r="AC157">
         <v>18</v>
       </c>
       <c r="AD157">
         <v>0</v>
       </c>
       <c r="AG157" t="s">
         <v>74</v>
       </c>
       <c r="AH157">
         <v>24.93</v>
       </c>
       <c r="AO157" t="s">
         <v>75</v>
       </c>
       <c r="AP157" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT157">
         <v>97</v>
       </c>
       <c r="BB157" t="s">
-        <v>489</v>
+        <v>554</v>
       </c>
     </row>
     <row r="158" spans="1:55">
       <c r="A158">
         <v>115718</v>
       </c>
       <c r="B158" t="s">
         <v>555</v>
       </c>
       <c r="C158">
         <v>261550</v>
       </c>
       <c r="D158" t="s">
         <v>556</v>
       </c>
       <c r="E158" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F158" t="s">
         <v>71</v>
       </c>
       <c r="G158">
-        <v>171.75</v>
+        <v>149.99</v>
       </c>
       <c r="H158">
         <v>0</v>
       </c>
       <c r="I158">
         <v>0</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N158">
         <v>91</v>
       </c>
       <c r="O158">
         <v>60000</v>
       </c>
       <c r="Q158" t="s">
         <v>147</v>
       </c>
       <c r="S158">
         <v>2353519</v>
       </c>
       <c r="U158">
         <v>4981910567622</v>
       </c>
       <c r="V158" t="s">
         <v>62</v>
       </c>
       <c r="Y158">
         <v>19</v>
       </c>
       <c r="Z158">
         <v>35</v>
       </c>
       <c r="AA158" t="s">
         <v>62</v>
       </c>
       <c r="AB158">
         <v>235</v>
       </c>
       <c r="AC158">
         <v>19</v>
       </c>
       <c r="AD158">
         <v>0</v>
       </c>
       <c r="AG158" t="s">
         <v>74</v>
       </c>
       <c r="AH158">
         <v>23.92</v>
       </c>
       <c r="AO158" t="s">
         <v>75</v>
       </c>
       <c r="AP158" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT158">
         <v>91</v>
       </c>
       <c r="BB158" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159" spans="1:55">
       <c r="A159">
         <v>115660</v>
       </c>
       <c r="B159" t="s">
         <v>557</v>
       </c>
       <c r="C159">
         <v>261560</v>
       </c>
       <c r="D159" t="s">
         <v>558</v>
       </c>
       <c r="E159" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F159" t="s">
         <v>71</v>
       </c>
       <c r="G159">
-        <v>159.32</v>
+        <v>134.99</v>
       </c>
       <c r="H159">
         <v>0</v>
       </c>
       <c r="I159">
         <v>0</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
         <v>9</v>
       </c>
       <c r="L159">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="M159">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N159">
         <v>104</v>
       </c>
       <c r="O159">
         <v>60000</v>
       </c>
       <c r="Q159" t="s">
         <v>72</v>
       </c>
       <c r="S159">
         <v>2256018</v>
       </c>
       <c r="U159">
         <v>4981910568292</v>
       </c>
       <c r="V159" t="s">
         <v>62</v>
       </c>
       <c r="Y159">
         <v>18</v>
       </c>
       <c r="Z159">
         <v>60</v>
       </c>
       <c r="AA159" t="s">
         <v>62</v>
       </c>
       <c r="AB159">
         <v>225</v>
       </c>
       <c r="AC159">
         <v>18</v>
       </c>
       <c r="AD159">
         <v>0</v>
       </c>
       <c r="AG159" t="s">
         <v>74</v>
       </c>
       <c r="AH159">
         <v>29.37</v>
       </c>
       <c r="AO159" t="s">
         <v>75</v>
       </c>
       <c r="AP159" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT159">
         <v>104</v>
       </c>
       <c r="BB159" t="s">
-        <v>489</v>
+        <v>254</v>
       </c>
     </row>
     <row r="160" spans="1:55">
       <c r="A160">
         <v>115675</v>
       </c>
       <c r="B160" t="s">
         <v>559</v>
       </c>
       <c r="C160">
         <v>261570</v>
       </c>
       <c r="D160" t="s">
         <v>560</v>
       </c>
       <c r="E160" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F160" t="s">
         <v>71</v>
       </c>
       <c r="G160">
-        <v>147.33</v>
+        <v>139.99</v>
       </c>
       <c r="H160">
         <v>0</v>
       </c>
       <c r="I160">
         <v>0</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M160">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N160">
         <v>100</v>
       </c>
       <c r="O160">
         <v>60000</v>
       </c>
       <c r="Q160" t="s">
         <v>147</v>
       </c>
       <c r="S160">
         <v>2454518</v>
       </c>
       <c r="U160">
         <v>4981910567172</v>
       </c>
       <c r="V160" t="s">
         <v>62</v>
       </c>
       <c r="Y160">
         <v>18</v>
       </c>
       <c r="Z160">
         <v>45</v>
       </c>
       <c r="AA160" t="s">
         <v>62</v>
       </c>
       <c r="AB160">
         <v>245</v>
       </c>
       <c r="AC160">
         <v>18</v>
       </c>
       <c r="AD160">
         <v>0</v>
       </c>
       <c r="AG160" t="s">
         <v>74</v>
       </c>
       <c r="AH160">
         <v>26.19</v>
       </c>
       <c r="AO160" t="s">
         <v>75</v>
       </c>
       <c r="AP160" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT160">
         <v>100</v>
       </c>
       <c r="BB160" t="s">
-        <v>561</v>
+        <v>320</v>
       </c>
     </row>
     <row r="161" spans="1:55">
       <c r="A161">
         <v>115733</v>
       </c>
       <c r="B161" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="C161">
         <v>261580</v>
       </c>
       <c r="D161" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="E161" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F161" t="s">
         <v>71</v>
       </c>
       <c r="G161">
-        <v>175.14</v>
+        <v>150.99</v>
       </c>
       <c r="H161">
         <v>0</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M161">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="N161">
         <v>110</v>
       </c>
       <c r="O161">
         <v>60000</v>
       </c>
       <c r="Q161" t="s">
         <v>72</v>
       </c>
       <c r="S161">
         <v>2754520</v>
       </c>
       <c r="U161">
         <v>4981910568858</v>
       </c>
       <c r="V161" t="s">
         <v>62</v>
       </c>
       <c r="Y161">
         <v>20</v>
       </c>
       <c r="Z161">
         <v>45</v>
       </c>
       <c r="AA161" t="s">
         <v>62</v>
       </c>
       <c r="AB161">
         <v>275</v>
       </c>
       <c r="AC161">
         <v>20</v>
       </c>
       <c r="AD161">
         <v>0</v>
       </c>
       <c r="AG161" t="s">
         <v>74</v>
       </c>
       <c r="AH161">
         <v>34.3</v>
       </c>
       <c r="AO161" t="s">
         <v>75</v>
       </c>
       <c r="AP161" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT161">
         <v>110</v>
       </c>
       <c r="BB161" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162" spans="1:55">
       <c r="A162">
         <v>115621</v>
       </c>
       <c r="B162" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="C162">
         <v>261590</v>
       </c>
       <c r="D162" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="E162" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F162" t="s">
         <v>71</v>
       </c>
       <c r="G162">
-        <v>151.41</v>
+        <v>129.99</v>
       </c>
       <c r="H162">
         <v>0</v>
       </c>
       <c r="I162">
         <v>0</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
         <v>4</v>
       </c>
-      <c r="N162">
-[...4 lines deleted...]
-      </c>
       <c r="Q162" t="s">
         <v>147</v>
       </c>
       <c r="S162">
         <v>2455017</v>
       </c>
       <c r="U162">
         <v>4981910566618</v>
       </c>
       <c r="V162" t="s">
         <v>62</v>
       </c>
       <c r="Y162">
         <v>17</v>
       </c>
       <c r="Z162">
         <v>50</v>
       </c>
       <c r="AA162" t="s">
         <v>62</v>
       </c>
       <c r="AB162">
         <v>245</v>
       </c>
       <c r="AC162">
         <v>17</v>
       </c>
       <c r="AD162">
         <v>0</v>
       </c>
-      <c r="AG162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH162">
         <v>28.66</v>
       </c>
       <c r="AO162" t="s">
         <v>75</v>
       </c>
       <c r="AP162" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>473</v>
       </c>
       <c r="BB162" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="163" spans="1:55">
       <c r="A163">
         <v>115569</v>
       </c>
       <c r="B163" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="C163">
         <v>261600</v>
       </c>
       <c r="D163" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="E163" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F163" t="s">
         <v>71</v>
       </c>
       <c r="G163">
-        <v>142.37</v>
+        <v>119.99</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
       <c r="I163">
         <v>0</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
         <v>1</v>
       </c>
       <c r="L163">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M163">
         <v>5</v>
       </c>
       <c r="N163">
         <v>99</v>
       </c>
       <c r="O163">
         <v>60000</v>
       </c>
       <c r="Q163" t="s">
         <v>147</v>
       </c>
       <c r="S163">
         <v>2454517</v>
       </c>
       <c r="U163">
         <v>4981910567233</v>
       </c>
       <c r="V163" t="s">
         <v>62</v>
       </c>
       <c r="Y163">
         <v>17</v>
       </c>
       <c r="Z163">
         <v>45</v>
       </c>
       <c r="AA163" t="s">
         <v>62</v>
       </c>
       <c r="AB163">
         <v>245</v>
       </c>
       <c r="AC163">
         <v>17</v>
       </c>
       <c r="AD163">
         <v>0</v>
       </c>
       <c r="AG163" t="s">
         <v>74</v>
       </c>
       <c r="AH163">
         <v>24.93</v>
       </c>
       <c r="AO163" t="s">
         <v>75</v>
       </c>
       <c r="AP163" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT163">
         <v>99</v>
       </c>
       <c r="BB163" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="164" spans="1:55">
       <c r="A164">
         <v>115922</v>
       </c>
       <c r="B164" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="C164">
         <v>261610</v>
       </c>
       <c r="D164" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="E164" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F164" t="s">
         <v>71</v>
       </c>
       <c r="G164">
-        <v>212.43</v>
+        <v>189.99</v>
       </c>
       <c r="H164">
         <v>0</v>
       </c>
       <c r="I164">
         <v>0</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>8</v>
       </c>
       <c r="M164">
         <v>3</v>
       </c>
       <c r="N164">
         <v>100</v>
       </c>
       <c r="O164">
         <v>60000</v>
       </c>
@@ -18294,74 +18213,74 @@
       <c r="Z164">
         <v>35</v>
       </c>
       <c r="AA164" t="s">
         <v>62</v>
       </c>
       <c r="AB164">
         <v>275</v>
       </c>
       <c r="AC164">
         <v>19</v>
       </c>
       <c r="AD164">
         <v>0</v>
       </c>
       <c r="AG164" t="s">
         <v>74</v>
       </c>
       <c r="AH164">
         <v>29.56</v>
       </c>
       <c r="AO164" t="s">
         <v>75</v>
       </c>
       <c r="AP164" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT164">
         <v>100</v>
       </c>
       <c r="BB164" t="s">
-        <v>496</v>
+        <v>306</v>
       </c>
     </row>
     <row r="165" spans="1:55">
       <c r="A165">
         <v>115617</v>
       </c>
       <c r="B165" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="C165">
         <v>261620</v>
       </c>
       <c r="D165" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="E165" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F165" t="s">
         <v>71</v>
       </c>
       <c r="G165">
         <v>150.28</v>
       </c>
       <c r="H165">
         <v>0</v>
       </c>
       <c r="I165">
         <v>0</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
         <v>4</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165">
         <v>0</v>
       </c>
@@ -18389,80 +18308,80 @@
       <c r="Z165">
         <v>50</v>
       </c>
       <c r="AA165" t="s">
         <v>62</v>
       </c>
       <c r="AB165">
         <v>225</v>
       </c>
       <c r="AC165">
         <v>18</v>
       </c>
       <c r="AD165">
         <v>0</v>
       </c>
       <c r="AG165" t="s">
         <v>74</v>
       </c>
       <c r="AH165">
         <v>27.07</v>
       </c>
       <c r="AO165" t="s">
         <v>75</v>
       </c>
       <c r="AP165" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT165">
         <v>99</v>
       </c>
       <c r="BB165" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="166" spans="1:55">
       <c r="A166">
         <v>115685</v>
       </c>
       <c r="B166" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="C166">
         <v>261630</v>
       </c>
       <c r="D166" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="E166" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F166" t="s">
         <v>71</v>
       </c>
       <c r="G166">
-        <v>164.97</v>
+        <v>141.99</v>
       </c>
       <c r="H166">
         <v>0</v>
       </c>
       <c r="I166">
         <v>0</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>6</v>
       </c>
       <c r="M166">
         <v>6</v>
       </c>
       <c r="N166">
         <v>99</v>
       </c>
       <c r="O166">
         <v>60000</v>
       </c>
@@ -18484,457 +18403,457 @@
       <c r="Z166">
         <v>40</v>
       </c>
       <c r="AA166" t="s">
         <v>62</v>
       </c>
       <c r="AB166">
         <v>255</v>
       </c>
       <c r="AC166">
         <v>18</v>
       </c>
       <c r="AD166">
         <v>0</v>
       </c>
       <c r="AG166" t="s">
         <v>74</v>
       </c>
       <c r="AH166">
         <v>26.17</v>
       </c>
       <c r="AO166" t="s">
         <v>75</v>
       </c>
       <c r="AP166" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT166">
         <v>99</v>
       </c>
       <c r="BB166" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="167" spans="1:55">
       <c r="A167">
         <v>124004</v>
       </c>
       <c r="B167" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="C167">
         <v>261640</v>
       </c>
       <c r="D167" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="E167" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F167" t="s">
         <v>71</v>
       </c>
       <c r="G167">
-        <v>159.32</v>
+        <v>136.99</v>
       </c>
       <c r="H167">
         <v>0</v>
       </c>
       <c r="I167">
         <v>0</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M167">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="N167">
         <v>103</v>
       </c>
       <c r="O167">
         <v>60000</v>
       </c>
       <c r="Q167" t="s">
         <v>147</v>
       </c>
       <c r="S167">
         <v>2554518</v>
       </c>
       <c r="U167">
         <v>4981910568322</v>
       </c>
       <c r="V167" t="s">
         <v>62</v>
       </c>
       <c r="Y167">
         <v>18</v>
       </c>
       <c r="Z167">
         <v>45</v>
       </c>
       <c r="AA167" t="s">
         <v>62</v>
       </c>
       <c r="AB167">
         <v>255</v>
       </c>
       <c r="AC167">
         <v>18</v>
       </c>
       <c r="AD167">
         <v>0</v>
       </c>
       <c r="AG167" t="s">
         <v>74</v>
       </c>
       <c r="AH167">
         <v>29.01</v>
       </c>
       <c r="AO167" t="s">
         <v>75</v>
       </c>
       <c r="AP167" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT167">
         <v>103</v>
       </c>
       <c r="BB167" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="168" spans="1:55">
       <c r="A168">
         <v>115720</v>
       </c>
       <c r="B168" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C168">
         <v>261650</v>
       </c>
       <c r="D168" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="E168" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F168" t="s">
         <v>71</v>
       </c>
       <c r="G168">
         <v>171.75</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
       <c r="I168">
         <v>0</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M168">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="N168">
         <v>94</v>
       </c>
       <c r="O168">
         <v>60000</v>
       </c>
       <c r="Q168" t="s">
         <v>147</v>
       </c>
       <c r="S168">
         <v>2553518</v>
       </c>
       <c r="U168">
         <v>4981910566304</v>
       </c>
       <c r="V168" t="s">
         <v>62</v>
       </c>
       <c r="Y168">
         <v>18</v>
       </c>
       <c r="Z168">
         <v>35</v>
       </c>
       <c r="AA168" t="s">
         <v>62</v>
       </c>
       <c r="AB168">
         <v>255</v>
       </c>
       <c r="AC168">
         <v>18</v>
       </c>
       <c r="AD168">
         <v>0</v>
       </c>
       <c r="AG168" t="s">
         <v>74</v>
       </c>
       <c r="AH168">
         <v>25.51</v>
       </c>
       <c r="AO168" t="s">
         <v>75</v>
       </c>
       <c r="AP168" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT168">
         <v>94</v>
       </c>
       <c r="BB168" t="s">
-        <v>489</v>
+        <v>578</v>
       </c>
     </row>
     <row r="169" spans="1:55">
       <c r="A169">
         <v>115495</v>
       </c>
       <c r="B169" t="s">
         <v>579</v>
       </c>
       <c r="C169">
         <v>261660</v>
       </c>
       <c r="D169" t="s">
         <v>580</v>
       </c>
       <c r="E169" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F169" t="s">
         <v>71</v>
       </c>
       <c r="G169">
-        <v>126.55</v>
+        <v>104.99</v>
       </c>
       <c r="H169">
         <v>0</v>
       </c>
       <c r="I169">
         <v>0</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
         <v>3</v>
       </c>
       <c r="L169">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M169">
         <v>0</v>
       </c>
       <c r="N169">
         <v>95</v>
       </c>
       <c r="O169">
         <v>60000</v>
       </c>
       <c r="Q169" t="s">
         <v>147</v>
       </c>
       <c r="S169">
         <v>2155017</v>
       </c>
       <c r="U169">
         <v>4981910567240</v>
       </c>
       <c r="V169" t="s">
         <v>62</v>
       </c>
       <c r="Y169">
         <v>17</v>
       </c>
       <c r="Z169">
         <v>50</v>
       </c>
       <c r="AA169" t="s">
         <v>62</v>
       </c>
       <c r="AB169">
         <v>215</v>
       </c>
       <c r="AC169">
         <v>17</v>
       </c>
       <c r="AD169">
         <v>0</v>
       </c>
       <c r="AG169" t="s">
         <v>74</v>
       </c>
       <c r="AH169">
         <v>21.47</v>
       </c>
       <c r="AO169" t="s">
         <v>75</v>
       </c>
       <c r="AP169" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT169">
         <v>95</v>
       </c>
       <c r="BB169" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="170" spans="1:55">
       <c r="A170">
         <v>115817</v>
       </c>
       <c r="B170" t="s">
         <v>581</v>
       </c>
       <c r="C170">
         <v>261670</v>
       </c>
       <c r="D170" t="s">
         <v>582</v>
       </c>
       <c r="E170" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F170" t="s">
         <v>71</v>
       </c>
       <c r="G170">
-        <v>189.83</v>
+        <v>164.99</v>
       </c>
       <c r="H170">
         <v>0</v>
       </c>
       <c r="I170">
         <v>0</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="M170">
         <v>4</v>
       </c>
       <c r="N170">
         <v>105</v>
       </c>
       <c r="O170">
         <v>60000</v>
       </c>
       <c r="Q170" t="s">
         <v>72</v>
       </c>
       <c r="S170">
         <v>2455020</v>
       </c>
       <c r="U170">
         <v>4981910567943</v>
       </c>
       <c r="V170" t="s">
         <v>62</v>
       </c>
       <c r="Y170">
         <v>20</v>
       </c>
       <c r="Z170">
         <v>50</v>
       </c>
       <c r="AA170" t="s">
         <v>62</v>
       </c>
       <c r="AB170">
         <v>245</v>
       </c>
       <c r="AC170">
         <v>20</v>
       </c>
       <c r="AD170">
         <v>0</v>
       </c>
       <c r="AG170" t="s">
         <v>74</v>
       </c>
       <c r="AH170">
         <v>33.22</v>
       </c>
       <c r="AO170" t="s">
         <v>75</v>
       </c>
       <c r="AP170" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT170">
         <v>105</v>
       </c>
       <c r="BB170" t="s">
-        <v>496</v>
+        <v>273</v>
       </c>
     </row>
     <row r="171" spans="1:55">
       <c r="A171">
         <v>32320</v>
       </c>
       <c r="B171" t="s">
         <v>583</v>
       </c>
       <c r="C171">
         <v>261680</v>
       </c>
       <c r="D171" t="s">
         <v>584</v>
       </c>
       <c r="E171" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="F171" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="G171">
         <v>186.07</v>
       </c>
       <c r="H171">
         <v>0</v>
       </c>
       <c r="I171">
         <v>0</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171">
         <v>0</v>
       </c>
       <c r="N171">
         <v>110</v>
       </c>
@@ -18956,261 +18875,249 @@
       <c r="Z171">
         <v>50</v>
       </c>
       <c r="AA171" t="s">
         <v>62</v>
       </c>
       <c r="AB171">
         <v>265</v>
       </c>
       <c r="AC171">
         <v>19</v>
       </c>
       <c r="AD171">
         <v>0</v>
       </c>
       <c r="AG171" t="s">
         <v>63</v>
       </c>
       <c r="AH171">
         <v>34.66</v>
       </c>
       <c r="AO171" t="s">
         <v>64</v>
       </c>
       <c r="AP171" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="BB171" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
     </row>
     <row r="172" spans="1:55">
       <c r="A172">
         <v>115520</v>
       </c>
       <c r="B172" t="s">
         <v>585</v>
       </c>
       <c r="C172">
         <v>261690</v>
       </c>
       <c r="D172" t="s">
         <v>586</v>
       </c>
       <c r="E172" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F172" t="s">
         <v>71</v>
       </c>
       <c r="G172">
-        <v>132.2</v>
+        <v>109.99</v>
       </c>
       <c r="H172">
         <v>0</v>
       </c>
       <c r="I172">
         <v>0</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="M172">
         <v>0</v>
       </c>
       <c r="N172">
         <v>98</v>
       </c>
       <c r="O172">
         <v>60000</v>
       </c>
       <c r="Q172" t="s">
         <v>147</v>
       </c>
       <c r="S172">
         <v>2554017</v>
       </c>
       <c r="U172">
         <v>4981910567912</v>
       </c>
       <c r="V172" t="s">
         <v>62</v>
       </c>
       <c r="Y172">
         <v>17</v>
       </c>
       <c r="Z172">
         <v>40</v>
       </c>
       <c r="AA172" t="s">
         <v>62</v>
       </c>
       <c r="AB172">
         <v>255</v>
       </c>
       <c r="AC172">
         <v>17</v>
       </c>
       <c r="AD172">
         <v>0</v>
       </c>
       <c r="AG172" t="s">
         <v>74</v>
       </c>
       <c r="AH172">
         <v>25.4</v>
       </c>
       <c r="AO172" t="s">
         <v>75</v>
       </c>
       <c r="AP172" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT172">
         <v>98</v>
       </c>
       <c r="BB172" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="173" spans="1:55">
       <c r="A173">
         <v>115568</v>
       </c>
       <c r="B173" t="s">
         <v>587</v>
       </c>
       <c r="C173">
         <v>261700</v>
       </c>
       <c r="D173" t="s">
         <v>588</v>
       </c>
       <c r="E173" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F173" t="s">
         <v>71</v>
       </c>
       <c r="G173">
-        <v>142.37</v>
+        <v>119.99</v>
       </c>
       <c r="H173">
         <v>0</v>
       </c>
       <c r="I173">
         <v>0</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>10</v>
       </c>
       <c r="M173">
         <v>1</v>
       </c>
-      <c r="N173">
-[...4 lines deleted...]
-      </c>
       <c r="Q173" t="s">
         <v>147</v>
       </c>
       <c r="S173">
         <v>2255017</v>
       </c>
       <c r="U173">
         <v>4981910566595</v>
       </c>
       <c r="V173" t="s">
         <v>62</v>
       </c>
       <c r="Y173">
         <v>17</v>
       </c>
       <c r="Z173">
         <v>50</v>
       </c>
       <c r="AA173" t="s">
         <v>62</v>
       </c>
       <c r="AB173">
         <v>225</v>
       </c>
       <c r="AC173">
         <v>17</v>
       </c>
       <c r="AD173">
         <v>0</v>
       </c>
-      <c r="AG173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH173">
         <v>24.91</v>
       </c>
       <c r="AO173" t="s">
         <v>75</v>
       </c>
       <c r="AP173" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>473</v>
       </c>
       <c r="BB173" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="174" spans="1:55">
       <c r="A174">
         <v>115564</v>
       </c>
       <c r="B174" t="s">
         <v>589</v>
       </c>
       <c r="C174">
         <v>261710</v>
       </c>
       <c r="D174" t="s">
         <v>590</v>
       </c>
       <c r="E174" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F174" t="s">
         <v>71</v>
       </c>
       <c r="G174">
         <v>140.11</v>
       </c>
       <c r="H174">
         <v>0</v>
       </c>
       <c r="I174">
         <v>0</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
         <v>1</v>
       </c>
       <c r="M174">
         <v>1</v>
       </c>
@@ -19238,169 +19145,169 @@
       <c r="Z174">
         <v>40</v>
       </c>
       <c r="AA174" t="s">
         <v>62</v>
       </c>
       <c r="AB174">
         <v>245</v>
       </c>
       <c r="AC174">
         <v>17</v>
       </c>
       <c r="AD174">
         <v>0</v>
       </c>
       <c r="AG174" t="s">
         <v>74</v>
       </c>
       <c r="AH174">
         <v>22.9</v>
       </c>
       <c r="AO174" t="s">
         <v>75</v>
       </c>
       <c r="AP174" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT174">
         <v>95</v>
       </c>
       <c r="BB174" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="175" spans="1:55">
       <c r="A175">
         <v>115858</v>
       </c>
       <c r="B175" t="s">
         <v>592</v>
       </c>
       <c r="C175">
         <v>261730</v>
       </c>
       <c r="D175" t="s">
         <v>593</v>
       </c>
       <c r="E175" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F175" t="s">
         <v>71</v>
       </c>
       <c r="G175">
-        <v>197.74</v>
+        <v>174.99</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
       <c r="I175">
         <v>0</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="M175">
         <v>4</v>
       </c>
       <c r="N175">
         <v>103</v>
       </c>
       <c r="O175">
         <v>60000</v>
       </c>
       <c r="Q175" t="s">
         <v>72</v>
       </c>
       <c r="S175">
         <v>2255519</v>
       </c>
       <c r="U175">
         <v>4981910568391</v>
       </c>
       <c r="V175" t="s">
         <v>62</v>
       </c>
       <c r="Y175">
         <v>19</v>
       </c>
       <c r="Z175">
         <v>55</v>
       </c>
       <c r="AA175" t="s">
         <v>62</v>
       </c>
       <c r="AB175">
         <v>225</v>
       </c>
       <c r="AC175">
         <v>19</v>
       </c>
       <c r="AD175">
         <v>0</v>
       </c>
       <c r="AG175" t="s">
         <v>74</v>
       </c>
       <c r="AH175">
         <v>29.7</v>
       </c>
       <c r="AO175" t="s">
         <v>75</v>
       </c>
       <c r="AP175" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT175">
         <v>103</v>
       </c>
       <c r="BB175" t="s">
-        <v>496</v>
+        <v>273</v>
       </c>
     </row>
     <row r="176" spans="1:55">
       <c r="A176">
         <v>115921</v>
       </c>
       <c r="B176" t="s">
         <v>594</v>
       </c>
       <c r="C176">
         <v>261740</v>
       </c>
       <c r="D176" t="s">
         <v>595</v>
       </c>
       <c r="E176" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F176" t="s">
         <v>71</v>
       </c>
       <c r="G176">
         <v>212.43</v>
       </c>
       <c r="H176">
         <v>0</v>
       </c>
       <c r="I176">
         <v>0</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
         <v>0</v>
       </c>
@@ -19428,840 +19335,840 @@
       <c r="Z176">
         <v>55</v>
       </c>
       <c r="AA176" t="s">
         <v>62</v>
       </c>
       <c r="AB176">
         <v>235</v>
       </c>
       <c r="AC176">
         <v>20</v>
       </c>
       <c r="AD176">
         <v>0</v>
       </c>
       <c r="AG176" t="s">
         <v>74</v>
       </c>
       <c r="AH176">
         <v>31.9</v>
       </c>
       <c r="AO176" t="s">
         <v>75</v>
       </c>
       <c r="AP176" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT176">
         <v>105</v>
       </c>
       <c r="BB176" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="177" spans="1:55">
       <c r="A177">
         <v>115948</v>
       </c>
       <c r="B177" t="s">
         <v>597</v>
       </c>
       <c r="C177">
         <v>261750</v>
       </c>
       <c r="D177" t="s">
         <v>598</v>
       </c>
       <c r="E177" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F177" t="s">
         <v>71</v>
       </c>
       <c r="G177">
-        <v>222.6</v>
+        <v>194.99</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177">
         <v>0</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="M177">
         <v>0</v>
       </c>
       <c r="N177">
         <v>115</v>
       </c>
       <c r="O177">
         <v>60000</v>
       </c>
       <c r="Q177" t="s">
         <v>72</v>
       </c>
       <c r="S177">
         <v>2755519</v>
       </c>
       <c r="U177">
         <v>4981910568810</v>
       </c>
       <c r="V177" t="s">
         <v>62</v>
       </c>
       <c r="Y177">
         <v>19</v>
       </c>
       <c r="Z177">
         <v>55</v>
       </c>
       <c r="AA177" t="s">
         <v>62</v>
       </c>
       <c r="AB177">
         <v>275</v>
       </c>
       <c r="AC177">
         <v>19</v>
       </c>
       <c r="AD177">
         <v>0</v>
       </c>
       <c r="AG177" t="s">
         <v>74</v>
       </c>
       <c r="AH177">
         <v>38.25</v>
       </c>
       <c r="AO177" t="s">
         <v>75</v>
       </c>
       <c r="AP177" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT177">
         <v>115</v>
       </c>
       <c r="BB177" t="s">
-        <v>496</v>
+        <v>306</v>
       </c>
     </row>
     <row r="178" spans="1:55">
       <c r="A178">
         <v>120426</v>
       </c>
       <c r="B178" t="s">
         <v>599</v>
       </c>
       <c r="C178">
         <v>261760</v>
       </c>
       <c r="D178" t="s">
         <v>600</v>
       </c>
       <c r="E178" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F178" t="s">
         <v>71</v>
       </c>
       <c r="G178">
-        <v>125.42</v>
+        <v>104.99</v>
       </c>
       <c r="H178">
         <v>0</v>
       </c>
       <c r="I178">
         <v>0</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="M178">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="N178">
         <v>98</v>
       </c>
       <c r="O178">
         <v>60000</v>
       </c>
       <c r="Q178" t="s">
         <v>147</v>
       </c>
       <c r="S178">
         <v>2155517</v>
       </c>
       <c r="U178">
         <v>4981910568285</v>
       </c>
       <c r="V178" t="s">
         <v>62</v>
       </c>
       <c r="Y178">
         <v>17</v>
       </c>
       <c r="Z178">
         <v>55</v>
       </c>
       <c r="AA178" t="s">
         <v>62</v>
       </c>
       <c r="AB178">
         <v>215</v>
       </c>
       <c r="AC178">
         <v>17</v>
       </c>
       <c r="AD178">
         <v>0</v>
       </c>
       <c r="AG178" t="s">
         <v>74</v>
       </c>
       <c r="AH178">
         <v>24.1</v>
       </c>
       <c r="AO178" t="s">
         <v>75</v>
       </c>
       <c r="AP178" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT178">
         <v>98</v>
       </c>
       <c r="BB178" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="179" spans="1:55">
       <c r="A179">
         <v>115555</v>
       </c>
       <c r="B179" t="s">
         <v>601</v>
       </c>
       <c r="C179">
         <v>261770</v>
       </c>
       <c r="D179" t="s">
         <v>602</v>
       </c>
       <c r="E179" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F179" t="s">
         <v>71</v>
       </c>
       <c r="G179">
-        <v>136.72</v>
+        <v>114.99</v>
       </c>
       <c r="H179">
         <v>0</v>
       </c>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="M179">
         <v>0</v>
       </c>
       <c r="N179">
         <v>103</v>
       </c>
       <c r="O179">
         <v>60000</v>
       </c>
       <c r="Q179" t="s">
         <v>72</v>
       </c>
       <c r="S179">
         <v>2256017</v>
       </c>
       <c r="U179">
         <v>4981910568407</v>
       </c>
       <c r="V179" t="s">
         <v>62</v>
       </c>
       <c r="Y179">
         <v>17</v>
       </c>
       <c r="Z179">
         <v>60</v>
       </c>
       <c r="AA179" t="s">
         <v>62</v>
       </c>
       <c r="AB179">
         <v>225</v>
       </c>
       <c r="AC179">
         <v>17</v>
       </c>
       <c r="AD179">
         <v>0</v>
       </c>
       <c r="AG179" t="s">
         <v>74</v>
       </c>
       <c r="AH179">
         <v>28.04</v>
       </c>
       <c r="AO179" t="s">
         <v>75</v>
       </c>
       <c r="AP179" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT179">
         <v>103</v>
       </c>
       <c r="BB179" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="180" spans="1:55">
       <c r="A180">
         <v>116009</v>
       </c>
       <c r="B180" t="s">
         <v>603</v>
       </c>
       <c r="C180">
         <v>261780</v>
       </c>
       <c r="D180" t="s">
         <v>604</v>
       </c>
       <c r="E180" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F180" t="s">
         <v>71</v>
       </c>
       <c r="G180">
-        <v>242.94</v>
+        <v>214.99</v>
       </c>
       <c r="H180">
         <v>0</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="M180">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N180">
         <v>101</v>
       </c>
       <c r="O180">
         <v>60000</v>
       </c>
       <c r="Q180" t="s">
         <v>147</v>
       </c>
       <c r="S180">
         <v>2953020</v>
       </c>
       <c r="U180">
         <v>4981910568834</v>
       </c>
       <c r="V180" t="s">
         <v>62</v>
       </c>
       <c r="Y180">
         <v>20</v>
       </c>
       <c r="Z180">
         <v>30</v>
       </c>
       <c r="AA180" t="s">
         <v>62</v>
       </c>
       <c r="AB180">
         <v>295</v>
       </c>
       <c r="AC180">
         <v>20</v>
       </c>
       <c r="AD180">
         <v>0</v>
       </c>
       <c r="AG180" t="s">
         <v>74</v>
       </c>
       <c r="AH180">
         <v>31.86</v>
       </c>
       <c r="AO180" t="s">
         <v>75</v>
       </c>
       <c r="AP180" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT180">
         <v>101</v>
       </c>
       <c r="BB180" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="181" spans="1:55">
       <c r="A181">
         <v>115661</v>
       </c>
       <c r="B181" t="s">
         <v>605</v>
       </c>
       <c r="C181">
         <v>261790</v>
       </c>
       <c r="D181" t="s">
         <v>606</v>
       </c>
       <c r="E181" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F181" t="s">
         <v>71</v>
       </c>
       <c r="G181">
-        <v>159.32</v>
+        <v>134.99</v>
       </c>
       <c r="H181">
         <v>0</v>
       </c>
       <c r="I181">
         <v>0</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="M181">
         <v>0</v>
       </c>
       <c r="N181">
         <v>102</v>
       </c>
       <c r="O181">
         <v>60000</v>
       </c>
       <c r="Q181" t="s">
         <v>72</v>
       </c>
       <c r="S181">
         <v>2255518</v>
       </c>
       <c r="U181">
         <v>4981910567967</v>
       </c>
       <c r="V181" t="s">
         <v>62</v>
       </c>
       <c r="Y181">
         <v>18</v>
       </c>
       <c r="Z181">
         <v>55</v>
       </c>
       <c r="AA181" t="s">
         <v>62</v>
       </c>
       <c r="AB181">
         <v>225</v>
       </c>
       <c r="AC181">
         <v>18</v>
       </c>
       <c r="AD181">
         <v>0</v>
       </c>
       <c r="AG181" t="s">
         <v>74</v>
       </c>
       <c r="AH181">
         <v>28.29</v>
       </c>
       <c r="AO181" t="s">
         <v>75</v>
       </c>
       <c r="AP181" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT181">
         <v>102</v>
       </c>
       <c r="BB181" t="s">
-        <v>489</v>
+        <v>254</v>
       </c>
     </row>
     <row r="182" spans="1:55">
       <c r="A182">
         <v>115529</v>
       </c>
       <c r="B182" t="s">
         <v>607</v>
       </c>
       <c r="C182">
         <v>261800</v>
       </c>
       <c r="D182" t="s">
         <v>608</v>
       </c>
       <c r="E182" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F182" t="s">
         <v>71</v>
       </c>
       <c r="G182">
-        <v>133.33</v>
+        <v>110.99</v>
       </c>
       <c r="H182">
         <v>0</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L182">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="M182">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="N182">
         <v>106</v>
       </c>
       <c r="O182">
         <v>60000</v>
       </c>
       <c r="Q182" t="s">
         <v>72</v>
       </c>
       <c r="S182">
         <v>2256517</v>
       </c>
       <c r="U182">
         <v>4981910567677</v>
       </c>
       <c r="V182" t="s">
         <v>62</v>
       </c>
       <c r="Y182">
         <v>17</v>
       </c>
       <c r="Z182">
         <v>65</v>
       </c>
       <c r="AA182" t="s">
         <v>62</v>
       </c>
       <c r="AB182">
         <v>225</v>
       </c>
       <c r="AC182">
         <v>17</v>
       </c>
       <c r="AD182">
         <v>0</v>
       </c>
       <c r="AG182" t="s">
         <v>74</v>
       </c>
       <c r="AH182">
         <v>28.68</v>
       </c>
       <c r="AO182" t="s">
         <v>75</v>
       </c>
       <c r="AP182" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT182">
         <v>106</v>
       </c>
       <c r="BB182" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="183" spans="1:55">
       <c r="A183">
         <v>115966</v>
       </c>
       <c r="B183" t="s">
         <v>609</v>
       </c>
       <c r="C183">
         <v>261810</v>
       </c>
       <c r="D183" t="s">
         <v>610</v>
       </c>
       <c r="E183" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F183" t="s">
         <v>71</v>
       </c>
       <c r="G183">
-        <v>225.99</v>
+        <v>199.99</v>
       </c>
       <c r="H183">
         <v>0</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L183">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="M183">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N183">
         <v>102</v>
       </c>
       <c r="O183">
         <v>60000</v>
       </c>
       <c r="Q183" t="s">
         <v>147</v>
       </c>
       <c r="S183">
         <v>2753520</v>
       </c>
       <c r="U183">
         <v>4981910568889</v>
       </c>
       <c r="V183" t="s">
         <v>62</v>
       </c>
       <c r="Y183">
         <v>20</v>
       </c>
       <c r="Z183">
         <v>35</v>
       </c>
       <c r="AA183" t="s">
         <v>62</v>
       </c>
       <c r="AB183">
         <v>275</v>
       </c>
       <c r="AC183">
         <v>20</v>
       </c>
       <c r="AD183">
         <v>0</v>
       </c>
       <c r="AG183" t="s">
         <v>74</v>
       </c>
       <c r="AH183">
         <v>30.95</v>
       </c>
       <c r="AO183" t="s">
         <v>75</v>
       </c>
       <c r="AP183" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT183">
         <v>102</v>
       </c>
       <c r="BB183" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="184" spans="1:55">
       <c r="A184">
         <v>115511</v>
       </c>
       <c r="B184" t="s">
         <v>611</v>
       </c>
       <c r="C184">
         <v>261820</v>
       </c>
       <c r="D184" t="s">
         <v>612</v>
       </c>
       <c r="E184" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F184" t="s">
         <v>71</v>
       </c>
       <c r="G184">
-        <v>128.81</v>
+        <v>109.99</v>
       </c>
       <c r="H184">
         <v>0</v>
       </c>
       <c r="I184">
         <v>0</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="M184">
         <v>3</v>
       </c>
       <c r="N184">
         <v>101</v>
       </c>
       <c r="O184">
         <v>60000</v>
       </c>
       <c r="Q184" t="s">
         <v>147</v>
       </c>
       <c r="S184">
         <v>2255517</v>
       </c>
       <c r="U184">
         <v>4981910566311</v>
       </c>
       <c r="V184" t="s">
         <v>62</v>
       </c>
       <c r="Y184">
         <v>17</v>
       </c>
       <c r="Z184">
         <v>55</v>
       </c>
       <c r="AA184" t="s">
         <v>62</v>
       </c>
       <c r="AB184">
         <v>225</v>
       </c>
       <c r="AC184">
         <v>17</v>
       </c>
       <c r="AD184">
         <v>0</v>
       </c>
       <c r="AG184" t="s">
         <v>74</v>
       </c>
       <c r="AH184">
         <v>26.63</v>
       </c>
       <c r="AO184" t="s">
         <v>75</v>
       </c>
       <c r="AP184" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT184">
         <v>101</v>
       </c>
       <c r="BB184" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="185" spans="1:55">
       <c r="A185">
         <v>115871</v>
       </c>
       <c r="B185" t="s">
         <v>613</v>
       </c>
       <c r="C185">
         <v>261830</v>
       </c>
       <c r="D185" t="s">
         <v>614</v>
       </c>
       <c r="E185" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F185" t="s">
         <v>71</v>
       </c>
       <c r="G185">
-        <v>200</v>
+        <v>174.99</v>
       </c>
       <c r="H185">
         <v>0</v>
       </c>
       <c r="I185">
         <v>0</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185">
         <v>8</v>
       </c>
       <c r="M185">
         <v>0</v>
       </c>
       <c r="N185">
         <v>107</v>
       </c>
       <c r="O185">
         <v>60000</v>
       </c>
@@ -20283,169 +20190,169 @@
       <c r="Z185">
         <v>55</v>
       </c>
       <c r="AA185" t="s">
         <v>62</v>
       </c>
       <c r="AB185">
         <v>245</v>
       </c>
       <c r="AC185">
         <v>19</v>
       </c>
       <c r="AD185">
         <v>0</v>
       </c>
       <c r="AG185" t="s">
         <v>74</v>
       </c>
       <c r="AH185">
         <v>33.18</v>
       </c>
       <c r="AO185" t="s">
         <v>75</v>
       </c>
       <c r="AP185" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT185">
         <v>107</v>
       </c>
       <c r="BB185" t="s">
-        <v>496</v>
+        <v>273</v>
       </c>
     </row>
     <row r="186" spans="1:55">
       <c r="A186">
         <v>115719</v>
       </c>
       <c r="B186" t="s">
         <v>615</v>
       </c>
       <c r="C186">
         <v>261840</v>
       </c>
       <c r="D186" t="s">
         <v>616</v>
       </c>
       <c r="E186" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F186" t="s">
         <v>71</v>
       </c>
       <c r="G186">
-        <v>171.75</v>
+        <v>149.99</v>
       </c>
       <c r="H186">
         <v>0</v>
       </c>
       <c r="I186">
         <v>0</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="M186">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N186">
         <v>107</v>
       </c>
       <c r="O186">
         <v>60000</v>
       </c>
       <c r="Q186" t="s">
         <v>72</v>
       </c>
       <c r="S186">
         <v>2356018</v>
       </c>
       <c r="U186">
         <v>4981910567660</v>
       </c>
       <c r="V186" t="s">
         <v>62</v>
       </c>
       <c r="Y186">
         <v>18</v>
       </c>
       <c r="Z186">
         <v>60</v>
       </c>
       <c r="AA186" t="s">
         <v>62</v>
       </c>
       <c r="AB186">
         <v>235</v>
       </c>
       <c r="AC186">
         <v>18</v>
       </c>
       <c r="AD186">
         <v>0</v>
       </c>
       <c r="AG186" t="s">
         <v>74</v>
       </c>
       <c r="AH186">
         <v>31.26</v>
       </c>
       <c r="AO186" t="s">
         <v>75</v>
       </c>
       <c r="AP186" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT186">
         <v>107</v>
       </c>
       <c r="BB186" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="187" spans="1:55">
       <c r="A187">
         <v>115789</v>
       </c>
       <c r="B187" t="s">
         <v>617</v>
       </c>
       <c r="C187">
         <v>261850</v>
       </c>
       <c r="D187" t="s">
         <v>618</v>
       </c>
       <c r="E187" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F187" t="s">
         <v>71</v>
       </c>
       <c r="G187">
         <v>186.44</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187">
         <v>0</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
         <v>1</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
         <v>0</v>
       </c>
@@ -20473,175 +20380,175 @@
       <c r="Z187">
         <v>35</v>
       </c>
       <c r="AA187" t="s">
         <v>62</v>
       </c>
       <c r="AB187">
         <v>245</v>
       </c>
       <c r="AC187">
         <v>19</v>
       </c>
       <c r="AD187">
         <v>0</v>
       </c>
       <c r="AG187" t="s">
         <v>74</v>
       </c>
       <c r="AH187">
         <v>24.91</v>
       </c>
       <c r="AO187" t="s">
         <v>75</v>
       </c>
       <c r="AP187" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT187">
         <v>93</v>
       </c>
       <c r="BB187" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="188" spans="1:55">
       <c r="A188">
         <v>115545</v>
       </c>
       <c r="B188" t="s">
         <v>620</v>
       </c>
       <c r="C188">
         <v>261860</v>
       </c>
       <c r="D188" t="s">
         <v>621</v>
       </c>
       <c r="E188" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F188" t="s">
         <v>71</v>
       </c>
       <c r="G188">
-        <v>135.59</v>
+        <v>114.99</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188">
         <v>0</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="M188">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N188">
         <v>103</v>
       </c>
       <c r="O188">
         <v>60000</v>
       </c>
       <c r="Q188" t="s">
         <v>72</v>
       </c>
       <c r="S188">
         <v>2355517</v>
       </c>
       <c r="U188">
         <v>4981910567134</v>
       </c>
       <c r="V188" t="s">
         <v>62</v>
       </c>
       <c r="Y188">
         <v>17</v>
       </c>
       <c r="Z188">
         <v>55</v>
       </c>
       <c r="AA188" t="s">
         <v>62</v>
       </c>
       <c r="AB188">
         <v>235</v>
       </c>
       <c r="AC188">
         <v>17</v>
       </c>
       <c r="AD188">
         <v>0</v>
       </c>
       <c r="AG188" t="s">
         <v>74</v>
       </c>
       <c r="AH188">
         <v>28.22</v>
       </c>
       <c r="AO188" t="s">
         <v>75</v>
       </c>
       <c r="AP188" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT188">
         <v>103</v>
       </c>
       <c r="BB188" t="s">
-        <v>479</v>
+        <v>254</v>
       </c>
     </row>
     <row r="189" spans="1:55">
       <c r="A189">
         <v>115913</v>
       </c>
       <c r="B189" t="s">
         <v>622</v>
       </c>
       <c r="C189">
         <v>261870</v>
       </c>
       <c r="D189" t="s">
         <v>623</v>
       </c>
       <c r="E189" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F189" t="s">
         <v>71</v>
       </c>
       <c r="G189">
-        <v>211.3</v>
+        <v>184.99</v>
       </c>
       <c r="H189">
         <v>0</v>
       </c>
       <c r="I189">
         <v>0</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>1</v>
       </c>
       <c r="M189">
         <v>0</v>
       </c>
       <c r="N189">
         <v>113</v>
       </c>
       <c r="O189">
         <v>60000</v>
       </c>
@@ -20663,80 +20570,80 @@
       <c r="Z189">
         <v>60</v>
       </c>
       <c r="AA189" t="s">
         <v>62</v>
       </c>
       <c r="AB189">
         <v>255</v>
       </c>
       <c r="AC189">
         <v>19</v>
       </c>
       <c r="AD189">
         <v>0</v>
       </c>
       <c r="AG189" t="s">
         <v>74</v>
       </c>
       <c r="AH189">
         <v>36.88</v>
       </c>
       <c r="AO189" t="s">
         <v>75</v>
       </c>
       <c r="AP189" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT189">
         <v>113</v>
       </c>
       <c r="BB189" t="s">
-        <v>496</v>
+        <v>306</v>
       </c>
     </row>
     <row r="190" spans="1:55">
       <c r="A190">
         <v>115703</v>
       </c>
       <c r="B190" t="s">
         <v>624</v>
       </c>
       <c r="C190">
         <v>261880</v>
       </c>
       <c r="D190" t="s">
         <v>625</v>
       </c>
       <c r="E190" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F190" t="s">
         <v>71</v>
       </c>
       <c r="G190">
-        <v>168.36</v>
+        <v>144.99</v>
       </c>
       <c r="H190">
         <v>0</v>
       </c>
       <c r="I190">
         <v>0</v>
       </c>
       <c r="J190">
         <v>0</v>
       </c>
       <c r="K190">
         <v>4</v>
       </c>
       <c r="L190">
         <v>4</v>
       </c>
       <c r="M190">
         <v>0</v>
       </c>
       <c r="N190">
         <v>110</v>
       </c>
       <c r="O190">
         <v>60000</v>
       </c>
@@ -20758,95 +20665,95 @@
       <c r="Z190">
         <v>65</v>
       </c>
       <c r="AA190" t="s">
         <v>62</v>
       </c>
       <c r="AB190">
         <v>235</v>
       </c>
       <c r="AC190">
         <v>18</v>
       </c>
       <c r="AD190">
         <v>0</v>
       </c>
       <c r="AG190" t="s">
         <v>74</v>
       </c>
       <c r="AH190">
         <v>33.09</v>
       </c>
       <c r="AO190" t="s">
         <v>75</v>
       </c>
       <c r="AP190" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="AT190">
         <v>110</v>
       </c>
       <c r="BB190" t="s">
-        <v>489</v>
+        <v>320</v>
       </c>
     </row>
     <row r="191" spans="1:55">
       <c r="A191">
         <v>111549</v>
       </c>
       <c r="B191" t="s">
         <v>626</v>
       </c>
       <c r="C191">
         <v>310810</v>
       </c>
       <c r="D191" t="s">
         <v>627</v>
       </c>
       <c r="E191" t="s">
         <v>628</v>
       </c>
       <c r="F191" t="s">
         <v>117</v>
       </c>
       <c r="G191">
-        <v>262.34</v>
+        <v>270.21</v>
       </c>
       <c r="H191">
         <v>0</v>
       </c>
       <c r="I191">
         <v>0</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M191">
         <v>0</v>
       </c>
       <c r="N191">
         <v>116</v>
       </c>
       <c r="O191">
         <v>65000</v>
       </c>
       <c r="P191">
         <v>10.1</v>
       </c>
       <c r="Q191" t="s">
         <v>124</v>
       </c>
       <c r="S191">
         <v>2657018</v>
       </c>
       <c r="U191">
         <v>4981910565253</v>
       </c>
       <c r="V191" t="s">
         <v>62</v>
       </c>
@@ -20862,398 +20769,398 @@
       <c r="AB191">
         <v>265</v>
       </c>
       <c r="AC191">
         <v>18</v>
       </c>
       <c r="AD191">
         <v>0</v>
       </c>
       <c r="AG191" t="s">
         <v>74</v>
       </c>
       <c r="AH191">
         <v>38</v>
       </c>
       <c r="AO191" t="s">
         <v>75</v>
       </c>
       <c r="AP191" t="s">
         <v>629</v>
       </c>
       <c r="AT191">
         <v>116</v>
       </c>
       <c r="BB191" t="s">
-        <v>630</v>
+        <v>216</v>
       </c>
     </row>
     <row r="192" spans="1:55">
       <c r="A192">
         <v>113000</v>
       </c>
       <c r="B192" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="C192">
         <v>354710</v>
       </c>
       <c r="D192" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="E192" t="s">
         <v>628</v>
       </c>
       <c r="F192" t="s">
         <v>117</v>
       </c>
       <c r="G192">
-        <v>264.31</v>
+        <v>272.97</v>
       </c>
       <c r="H192">
         <v>0</v>
       </c>
       <c r="I192">
         <v>0</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="M192">
         <v>10</v>
       </c>
       <c r="N192">
         <v>116</v>
       </c>
       <c r="O192">
         <v>45000</v>
       </c>
       <c r="P192">
         <v>13.5</v>
       </c>
       <c r="Q192" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="S192">
         <v>2756518</v>
       </c>
       <c r="U192">
         <v>4981910564058</v>
       </c>
       <c r="V192" t="s">
         <v>62</v>
       </c>
       <c r="X192">
         <v>2756</v>
       </c>
       <c r="Y192">
         <v>18</v>
       </c>
       <c r="Z192">
         <v>65</v>
       </c>
       <c r="AA192" t="s">
         <v>62</v>
       </c>
       <c r="AB192">
         <v>275</v>
       </c>
       <c r="AC192">
         <v>18</v>
       </c>
       <c r="AD192">
         <v>0</v>
       </c>
       <c r="AG192" t="s">
         <v>74</v>
       </c>
       <c r="AH192">
         <v>42</v>
       </c>
       <c r="AO192" t="s">
         <v>75</v>
       </c>
       <c r="AP192" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT192">
         <v>116</v>
       </c>
       <c r="BB192" t="s">
-        <v>634</v>
+        <v>216</v>
       </c>
     </row>
     <row r="193" spans="1:55">
       <c r="A193">
         <v>112913</v>
       </c>
       <c r="B193" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="C193">
         <v>354720</v>
       </c>
       <c r="D193" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="E193" t="s">
         <v>628</v>
       </c>
       <c r="F193" t="s">
         <v>117</v>
       </c>
       <c r="G193">
-        <v>230.81</v>
+        <v>237.24</v>
       </c>
       <c r="H193">
         <v>0</v>
       </c>
       <c r="I193">
         <v>0</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="M193">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="N193">
         <v>111</v>
       </c>
       <c r="O193">
         <v>45000</v>
       </c>
       <c r="P193">
         <v>13.3</v>
       </c>
       <c r="Q193" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="S193">
         <v>2655020</v>
       </c>
       <c r="U193">
         <v>4981910564133</v>
       </c>
       <c r="V193" t="s">
         <v>62</v>
       </c>
       <c r="X193">
         <v>2403</v>
       </c>
       <c r="Y193">
         <v>20</v>
       </c>
       <c r="Z193">
         <v>50</v>
       </c>
       <c r="AA193" t="s">
         <v>62</v>
       </c>
       <c r="AB193">
         <v>265</v>
       </c>
       <c r="AC193">
         <v>20</v>
       </c>
       <c r="AD193">
         <v>0</v>
       </c>
       <c r="AG193" t="s">
         <v>74</v>
       </c>
       <c r="AH193">
         <v>40</v>
       </c>
       <c r="AO193" t="s">
         <v>75</v>
       </c>
       <c r="AP193" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT193">
         <v>111</v>
       </c>
       <c r="BB193" t="s">
-        <v>634</v>
+        <v>204</v>
       </c>
     </row>
     <row r="194" spans="1:55">
       <c r="A194">
         <v>113190</v>
       </c>
       <c r="B194" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="C194">
         <v>354760</v>
       </c>
       <c r="D194" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="E194" t="s">
         <v>628</v>
       </c>
       <c r="F194" t="s">
         <v>117</v>
       </c>
       <c r="G194">
         <v>381.79</v>
       </c>
       <c r="H194">
         <v>0</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>1</v>
       </c>
       <c r="M194">
         <v>2</v>
       </c>
       <c r="N194">
         <v>118</v>
       </c>
       <c r="O194">
         <v>45000</v>
       </c>
       <c r="P194">
         <v>13.9</v>
       </c>
       <c r="Q194" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="S194">
         <v>3054522</v>
       </c>
       <c r="U194">
         <v>4981910564140</v>
       </c>
       <c r="V194" t="s">
         <v>62</v>
       </c>
       <c r="X194">
         <v>2910</v>
       </c>
       <c r="Y194">
         <v>22</v>
       </c>
       <c r="Z194">
         <v>45</v>
       </c>
       <c r="AA194" t="s">
         <v>62</v>
       </c>
       <c r="AB194">
         <v>305</v>
       </c>
       <c r="AC194">
         <v>22</v>
       </c>
       <c r="AD194">
         <v>0</v>
       </c>
       <c r="AG194" t="s">
         <v>74</v>
       </c>
       <c r="AH194">
         <v>47</v>
       </c>
       <c r="AO194" t="s">
         <v>75</v>
       </c>
       <c r="AP194" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AT194">
         <v>118</v>
       </c>
       <c r="BB194" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
     </row>
     <row r="195" spans="1:55">
       <c r="A195">
         <v>113182</v>
       </c>
       <c r="B195" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="C195">
         <v>354780</v>
       </c>
       <c r="D195" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="E195" t="s">
         <v>628</v>
       </c>
       <c r="F195" t="s">
         <v>117</v>
       </c>
       <c r="G195">
-        <v>357.37</v>
+        <v>365.52</v>
       </c>
       <c r="H195">
         <v>0</v>
       </c>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>7</v>
       </c>
       <c r="M195">
         <v>0</v>
       </c>
       <c r="N195" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="O195">
         <v>45000</v>
       </c>
       <c r="P195">
         <v>16.6</v>
       </c>
       <c r="Q195" t="s">
         <v>203</v>
       </c>
       <c r="S195">
         <v>2955520</v>
       </c>
       <c r="U195">
         <v>4981910563860</v>
       </c>
       <c r="V195" t="s">
         <v>62</v>
       </c>
       <c r="X195">
         <v>3415</v>
       </c>
       <c r="Y195">
         <v>20</v>
       </c>
@@ -21266,345 +21173,345 @@
       <c r="AB195">
         <v>295</v>
       </c>
       <c r="AC195">
         <v>20</v>
       </c>
       <c r="AD195">
         <v>0</v>
       </c>
       <c r="AE195">
         <v>10</v>
       </c>
       <c r="AG195" t="s">
         <v>74</v>
       </c>
       <c r="AH195">
         <v>60</v>
       </c>
       <c r="AO195" t="s">
         <v>75</v>
       </c>
       <c r="AP195">
         <v>0</v>
       </c>
       <c r="AT195" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="BB195" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
     </row>
     <row r="196" spans="1:55">
       <c r="A196">
         <v>111935</v>
       </c>
       <c r="B196" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="C196">
         <v>357310</v>
       </c>
       <c r="D196" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="E196" t="s">
         <v>628</v>
       </c>
       <c r="F196" t="s">
         <v>117</v>
       </c>
       <c r="G196">
-        <v>320.72</v>
+        <v>327.13</v>
       </c>
       <c r="H196">
         <v>0</v>
       </c>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L196">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="M196">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N196" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="O196">
         <v>50000</v>
       </c>
       <c r="P196">
         <v>16.4</v>
       </c>
       <c r="Q196" t="s">
         <v>110</v>
       </c>
       <c r="S196">
         <v>2756020</v>
       </c>
       <c r="U196">
         <v>4981910568254</v>
       </c>
       <c r="V196" t="s">
         <v>62</v>
       </c>
       <c r="X196" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="Y196">
         <v>20</v>
       </c>
       <c r="Z196">
         <v>60</v>
       </c>
       <c r="AA196" t="s">
         <v>62</v>
       </c>
       <c r="AB196">
         <v>275</v>
       </c>
       <c r="AC196">
         <v>20</v>
       </c>
       <c r="AD196">
         <v>0</v>
       </c>
       <c r="AE196">
         <v>10</v>
       </c>
       <c r="AG196" t="s">
         <v>74</v>
       </c>
       <c r="AH196">
         <v>53</v>
       </c>
       <c r="AO196" t="s">
         <v>75</v>
       </c>
       <c r="AP196">
         <v>0</v>
       </c>
       <c r="AT196" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="BB196" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="197" spans="1:55">
       <c r="A197">
         <v>32147</v>
       </c>
       <c r="B197" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="C197">
         <v>364800</v>
       </c>
       <c r="D197" t="s">
+        <v>648</v>
+      </c>
+      <c r="E197" t="s">
         <v>649</v>
       </c>
-      <c r="E197" t="s">
+      <c r="F197" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="G197">
         <v>175.13</v>
       </c>
       <c r="H197">
         <v>0</v>
       </c>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
         <v>0</v>
       </c>
       <c r="N197">
         <v>110</v>
       </c>
       <c r="P197">
         <v>11.1</v>
       </c>
       <c r="Q197" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="S197">
         <v>2457017</v>
       </c>
       <c r="Y197">
         <v>17</v>
       </c>
       <c r="Z197">
         <v>70</v>
       </c>
       <c r="AA197" t="s">
         <v>62</v>
       </c>
       <c r="AB197">
         <v>245</v>
       </c>
       <c r="AC197">
         <v>17</v>
       </c>
       <c r="AD197">
         <v>0</v>
       </c>
       <c r="AG197" t="s">
         <v>63</v>
       </c>
       <c r="AH197">
         <v>30</v>
       </c>
       <c r="AO197" t="s">
         <v>64</v>
       </c>
       <c r="AP197" t="s">
+        <v>651</v>
+      </c>
+      <c r="BB197" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="198" spans="1:55">
       <c r="A198">
         <v>145554</v>
       </c>
       <c r="B198" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="C198">
         <v>364800</v>
       </c>
       <c r="D198" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="E198" t="s">
         <v>628</v>
       </c>
       <c r="F198" t="s">
         <v>117</v>
       </c>
       <c r="G198">
         <v>193.39</v>
       </c>
       <c r="H198">
         <v>0</v>
       </c>
       <c r="I198">
         <v>0</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>2</v>
       </c>
       <c r="M198">
         <v>0</v>
       </c>
       <c r="N198">
         <v>110</v>
       </c>
       <c r="O198">
         <v>60000</v>
       </c>
       <c r="P198">
         <v>11.1</v>
       </c>
       <c r="Q198" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="S198">
         <v>2457017</v>
       </c>
       <c r="U198">
         <v>4981910564935</v>
       </c>
       <c r="V198" t="s">
         <v>62</v>
       </c>
       <c r="X198">
         <v>2337</v>
       </c>
       <c r="Y198">
         <v>17</v>
       </c>
       <c r="Z198">
         <v>70</v>
       </c>
       <c r="AA198" t="s">
         <v>62</v>
       </c>
       <c r="AB198">
         <v>245</v>
       </c>
       <c r="AC198">
         <v>17</v>
       </c>
       <c r="AD198">
         <v>0</v>
       </c>
       <c r="AG198" t="s">
         <v>74</v>
       </c>
       <c r="AH198">
         <v>30</v>
       </c>
       <c r="AO198" t="s">
         <v>75</v>
       </c>
       <c r="AP198" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="AT198">
         <v>110</v>
       </c>
       <c r="BB198" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:BC198"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>